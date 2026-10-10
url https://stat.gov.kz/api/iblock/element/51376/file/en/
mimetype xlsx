--- v0 (2026-04-27)
+++ v1 (2026-10-10)
@@ -1,482 +1,897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Mukhangaliyeva\Desktop\англ\5Higher education institutions\не обновлены\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Bekmirzaeva\Desktop\ОВПО сайтқа отырғызу\Численность и доля иностранных студентов\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2425B44-C5FC-4C7D-99F7-E29FA188AEC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="number" sheetId="1" r:id="rId1"/>
-    <sheet name="share" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="number" sheetId="1" r:id="rId2"/>
+    <sheet name="share" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">number!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">number!$A$2:$T$25</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">number!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">number!$C$1:$S$24</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="58">
+  <si>
+    <t>Number of international students</t>
+  </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kostanai</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
     <t>Mangistau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Turkistan*</t>
   </si>
   <si>
+    <t>Ulytau</t>
+  </si>
+  <si>
     <t>Shygys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>in per cent</t>
+    <t>Share of international students</t>
   </si>
   <si>
-    <t>Number of international students</t>
+    <t>in percent</t>
   </si>
   <si>
-    <t>Share of international students</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>The aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main source of information on the number of students is the statistical form of the national observation "Report of organizations of higher and postgraduate education" (index - OVPO)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The Turkestan region and the city of Shymkent (a city of republican significance) were formed in 2018; the regions of Abai, Zhetisu, Ulytau were formed in 2022</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Department of Population Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Salikova Assel Tolegenovna</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 717274-93-74</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>as.salikova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>code KATO</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
     </r>
   </si>
   <si>
-    <t>Astana city</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###,###,###,##0"/>
+    <numFmt numFmtId="167" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="26">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...28 lines deleted...]
-      <family val="2"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...23 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...65 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -511,119 +926,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -755,3252 +1136,4589 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B66" sqref="B66"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="45.85546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="68.42578125" style="7" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="7"/>
+    <col min="257" max="257" width="45.85546875" style="7" customWidth="1"/>
+    <col min="258" max="258" width="68.42578125" style="7" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="7"/>
+    <col min="513" max="513" width="45.85546875" style="7" customWidth="1"/>
+    <col min="514" max="514" width="68.42578125" style="7" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="7"/>
+    <col min="769" max="769" width="45.85546875" style="7" customWidth="1"/>
+    <col min="770" max="770" width="68.42578125" style="7" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="7"/>
+    <col min="1025" max="1025" width="45.85546875" style="7" customWidth="1"/>
+    <col min="1026" max="1026" width="68.42578125" style="7" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="7"/>
+    <col min="1281" max="1281" width="45.85546875" style="7" customWidth="1"/>
+    <col min="1282" max="1282" width="68.42578125" style="7" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="7"/>
+    <col min="1537" max="1537" width="45.85546875" style="7" customWidth="1"/>
+    <col min="1538" max="1538" width="68.42578125" style="7" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="7"/>
+    <col min="1793" max="1793" width="45.85546875" style="7" customWidth="1"/>
+    <col min="1794" max="1794" width="68.42578125" style="7" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="7"/>
+    <col min="2049" max="2049" width="45.85546875" style="7" customWidth="1"/>
+    <col min="2050" max="2050" width="68.42578125" style="7" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="7"/>
+    <col min="2305" max="2305" width="45.85546875" style="7" customWidth="1"/>
+    <col min="2306" max="2306" width="68.42578125" style="7" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="7"/>
+    <col min="2561" max="2561" width="45.85546875" style="7" customWidth="1"/>
+    <col min="2562" max="2562" width="68.42578125" style="7" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="7"/>
+    <col min="2817" max="2817" width="45.85546875" style="7" customWidth="1"/>
+    <col min="2818" max="2818" width="68.42578125" style="7" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="7"/>
+    <col min="3073" max="3073" width="45.85546875" style="7" customWidth="1"/>
+    <col min="3074" max="3074" width="68.42578125" style="7" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="7"/>
+    <col min="3329" max="3329" width="45.85546875" style="7" customWidth="1"/>
+    <col min="3330" max="3330" width="68.42578125" style="7" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="7"/>
+    <col min="3585" max="3585" width="45.85546875" style="7" customWidth="1"/>
+    <col min="3586" max="3586" width="68.42578125" style="7" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="7"/>
+    <col min="3841" max="3841" width="45.85546875" style="7" customWidth="1"/>
+    <col min="3842" max="3842" width="68.42578125" style="7" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="7"/>
+    <col min="4097" max="4097" width="45.85546875" style="7" customWidth="1"/>
+    <col min="4098" max="4098" width="68.42578125" style="7" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="7"/>
+    <col min="4353" max="4353" width="45.85546875" style="7" customWidth="1"/>
+    <col min="4354" max="4354" width="68.42578125" style="7" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="7"/>
+    <col min="4609" max="4609" width="45.85546875" style="7" customWidth="1"/>
+    <col min="4610" max="4610" width="68.42578125" style="7" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="7"/>
+    <col min="4865" max="4865" width="45.85546875" style="7" customWidth="1"/>
+    <col min="4866" max="4866" width="68.42578125" style="7" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="7"/>
+    <col min="5121" max="5121" width="45.85546875" style="7" customWidth="1"/>
+    <col min="5122" max="5122" width="68.42578125" style="7" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="7"/>
+    <col min="5377" max="5377" width="45.85546875" style="7" customWidth="1"/>
+    <col min="5378" max="5378" width="68.42578125" style="7" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="7"/>
+    <col min="5633" max="5633" width="45.85546875" style="7" customWidth="1"/>
+    <col min="5634" max="5634" width="68.42578125" style="7" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="7"/>
+    <col min="5889" max="5889" width="45.85546875" style="7" customWidth="1"/>
+    <col min="5890" max="5890" width="68.42578125" style="7" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="7"/>
+    <col min="6145" max="6145" width="45.85546875" style="7" customWidth="1"/>
+    <col min="6146" max="6146" width="68.42578125" style="7" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="7"/>
+    <col min="6401" max="6401" width="45.85546875" style="7" customWidth="1"/>
+    <col min="6402" max="6402" width="68.42578125" style="7" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="7"/>
+    <col min="6657" max="6657" width="45.85546875" style="7" customWidth="1"/>
+    <col min="6658" max="6658" width="68.42578125" style="7" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="7"/>
+    <col min="6913" max="6913" width="45.85546875" style="7" customWidth="1"/>
+    <col min="6914" max="6914" width="68.42578125" style="7" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="7"/>
+    <col min="7169" max="7169" width="45.85546875" style="7" customWidth="1"/>
+    <col min="7170" max="7170" width="68.42578125" style="7" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="7"/>
+    <col min="7425" max="7425" width="45.85546875" style="7" customWidth="1"/>
+    <col min="7426" max="7426" width="68.42578125" style="7" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="7"/>
+    <col min="7681" max="7681" width="45.85546875" style="7" customWidth="1"/>
+    <col min="7682" max="7682" width="68.42578125" style="7" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="7"/>
+    <col min="7937" max="7937" width="45.85546875" style="7" customWidth="1"/>
+    <col min="7938" max="7938" width="68.42578125" style="7" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="7"/>
+    <col min="8193" max="8193" width="45.85546875" style="7" customWidth="1"/>
+    <col min="8194" max="8194" width="68.42578125" style="7" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="7"/>
+    <col min="8449" max="8449" width="45.85546875" style="7" customWidth="1"/>
+    <col min="8450" max="8450" width="68.42578125" style="7" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="7"/>
+    <col min="8705" max="8705" width="45.85546875" style="7" customWidth="1"/>
+    <col min="8706" max="8706" width="68.42578125" style="7" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="7"/>
+    <col min="8961" max="8961" width="45.85546875" style="7" customWidth="1"/>
+    <col min="8962" max="8962" width="68.42578125" style="7" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="7"/>
+    <col min="9217" max="9217" width="45.85546875" style="7" customWidth="1"/>
+    <col min="9218" max="9218" width="68.42578125" style="7" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="7"/>
+    <col min="9473" max="9473" width="45.85546875" style="7" customWidth="1"/>
+    <col min="9474" max="9474" width="68.42578125" style="7" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="7"/>
+    <col min="9729" max="9729" width="45.85546875" style="7" customWidth="1"/>
+    <col min="9730" max="9730" width="68.42578125" style="7" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="7"/>
+    <col min="9985" max="9985" width="45.85546875" style="7" customWidth="1"/>
+    <col min="9986" max="9986" width="68.42578125" style="7" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="7"/>
+    <col min="10241" max="10241" width="45.85546875" style="7" customWidth="1"/>
+    <col min="10242" max="10242" width="68.42578125" style="7" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="7"/>
+    <col min="10497" max="10497" width="45.85546875" style="7" customWidth="1"/>
+    <col min="10498" max="10498" width="68.42578125" style="7" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="7"/>
+    <col min="10753" max="10753" width="45.85546875" style="7" customWidth="1"/>
+    <col min="10754" max="10754" width="68.42578125" style="7" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="7"/>
+    <col min="11009" max="11009" width="45.85546875" style="7" customWidth="1"/>
+    <col min="11010" max="11010" width="68.42578125" style="7" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="7"/>
+    <col min="11265" max="11265" width="45.85546875" style="7" customWidth="1"/>
+    <col min="11266" max="11266" width="68.42578125" style="7" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="7"/>
+    <col min="11521" max="11521" width="45.85546875" style="7" customWidth="1"/>
+    <col min="11522" max="11522" width="68.42578125" style="7" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="7"/>
+    <col min="11777" max="11777" width="45.85546875" style="7" customWidth="1"/>
+    <col min="11778" max="11778" width="68.42578125" style="7" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="7"/>
+    <col min="12033" max="12033" width="45.85546875" style="7" customWidth="1"/>
+    <col min="12034" max="12034" width="68.42578125" style="7" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="7"/>
+    <col min="12289" max="12289" width="45.85546875" style="7" customWidth="1"/>
+    <col min="12290" max="12290" width="68.42578125" style="7" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="7"/>
+    <col min="12545" max="12545" width="45.85546875" style="7" customWidth="1"/>
+    <col min="12546" max="12546" width="68.42578125" style="7" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="7"/>
+    <col min="12801" max="12801" width="45.85546875" style="7" customWidth="1"/>
+    <col min="12802" max="12802" width="68.42578125" style="7" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="7"/>
+    <col min="13057" max="13057" width="45.85546875" style="7" customWidth="1"/>
+    <col min="13058" max="13058" width="68.42578125" style="7" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="7"/>
+    <col min="13313" max="13313" width="45.85546875" style="7" customWidth="1"/>
+    <col min="13314" max="13314" width="68.42578125" style="7" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="7"/>
+    <col min="13569" max="13569" width="45.85546875" style="7" customWidth="1"/>
+    <col min="13570" max="13570" width="68.42578125" style="7" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="7"/>
+    <col min="13825" max="13825" width="45.85546875" style="7" customWidth="1"/>
+    <col min="13826" max="13826" width="68.42578125" style="7" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="7"/>
+    <col min="14081" max="14081" width="45.85546875" style="7" customWidth="1"/>
+    <col min="14082" max="14082" width="68.42578125" style="7" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="7"/>
+    <col min="14337" max="14337" width="45.85546875" style="7" customWidth="1"/>
+    <col min="14338" max="14338" width="68.42578125" style="7" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="7"/>
+    <col min="14593" max="14593" width="45.85546875" style="7" customWidth="1"/>
+    <col min="14594" max="14594" width="68.42578125" style="7" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="7"/>
+    <col min="14849" max="14849" width="45.85546875" style="7" customWidth="1"/>
+    <col min="14850" max="14850" width="68.42578125" style="7" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="7"/>
+    <col min="15105" max="15105" width="45.85546875" style="7" customWidth="1"/>
+    <col min="15106" max="15106" width="68.42578125" style="7" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="7"/>
+    <col min="15361" max="15361" width="45.85546875" style="7" customWidth="1"/>
+    <col min="15362" max="15362" width="68.42578125" style="7" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="7"/>
+    <col min="15617" max="15617" width="45.85546875" style="7" customWidth="1"/>
+    <col min="15618" max="15618" width="68.42578125" style="7" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="7"/>
+    <col min="15873" max="15873" width="45.85546875" style="7" customWidth="1"/>
+    <col min="15874" max="15874" width="68.42578125" style="7" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="7"/>
+    <col min="16129" max="16129" width="45.85546875" style="7" customWidth="1"/>
+    <col min="16130" max="16130" width="68.42578125" style="7" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="45">
+      <c r="A10" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="45">
+      <c r="A11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="16">
+        <v>45651</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="16">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/"/>
+    <hyperlink ref="B13" r:id="rId4" display="https://stat.gov.kz/ru/methodology/33/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A2:X49"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D69" sqref="D69"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="14.5703125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="26" style="21" customWidth="1"/>
+    <col min="3" max="18" width="8.5703125" style="21" customWidth="1"/>
+    <col min="19" max="16383" width="9.140625" style="21"/>
+    <col min="16384" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="A4" s="54" t="s">
+    <row r="1" spans="1:28" ht="18" customHeight="1">
+      <c r="A1" s="55"/>
+      <c r="B1" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="20"/>
+    </row>
+    <row r="2" spans="1:28" ht="15" customHeight="1">
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="23"/>
+      <c r="AB2" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" s="29" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="27">
+        <v>2000</v>
+      </c>
+      <c r="D3" s="27">
+        <v>2001</v>
+      </c>
+      <c r="E3" s="27">
+        <v>2002</v>
+      </c>
+      <c r="F3" s="27">
+        <v>2003</v>
+      </c>
+      <c r="G3" s="27">
+        <v>2004</v>
+      </c>
+      <c r="H3" s="27">
+        <v>2005</v>
+      </c>
+      <c r="I3" s="27">
+        <v>2006</v>
+      </c>
+      <c r="J3" s="27">
+        <v>2007</v>
+      </c>
+      <c r="K3" s="27">
+        <v>2008</v>
+      </c>
+      <c r="L3" s="27">
+        <v>2009</v>
+      </c>
+      <c r="M3" s="27">
+        <v>2010</v>
+      </c>
+      <c r="N3" s="27">
+        <v>2011</v>
+      </c>
+      <c r="O3" s="27">
+        <v>2012</v>
+      </c>
+      <c r="P3" s="27">
+        <v>2013</v>
+      </c>
+      <c r="Q3" s="27">
+        <v>2014</v>
+      </c>
+      <c r="R3" s="27">
+        <v>2015</v>
+      </c>
+      <c r="S3" s="27">
+        <v>2016</v>
+      </c>
+      <c r="T3" s="27">
+        <v>2017</v>
+      </c>
+      <c r="U3" s="27">
+        <v>2018</v>
+      </c>
+      <c r="V3" s="27">
+        <v>2019</v>
+      </c>
+      <c r="W3" s="27">
+        <v>2020</v>
+      </c>
+      <c r="X3" s="28">
+        <v>2021</v>
+      </c>
+      <c r="Y3" s="27">
+        <v>2022</v>
+      </c>
+      <c r="Z3" s="28">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="27">
+        <v>2024</v>
+      </c>
+      <c r="AB3" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="31">
+        <v>5982</v>
+      </c>
+      <c r="D4" s="31">
+        <v>7157</v>
+      </c>
+      <c r="E4" s="31">
+        <v>6523</v>
+      </c>
+      <c r="F4" s="31">
+        <v>8690</v>
+      </c>
+      <c r="G4" s="32">
+        <v>9153</v>
+      </c>
+      <c r="H4" s="32">
+        <v>10916</v>
+      </c>
+      <c r="I4" s="32">
+        <v>11961</v>
+      </c>
+      <c r="J4" s="32">
+        <v>10928</v>
+      </c>
+      <c r="K4" s="32">
+        <v>10458</v>
+      </c>
+      <c r="L4" s="33">
+        <v>11974</v>
+      </c>
+      <c r="M4" s="33">
+        <v>10361</v>
+      </c>
+      <c r="N4" s="33">
+        <v>8982</v>
+      </c>
+      <c r="O4" s="33">
+        <v>8404</v>
+      </c>
+      <c r="P4" s="33">
+        <v>17443</v>
+      </c>
+      <c r="Q4" s="33">
+        <v>9077</v>
+      </c>
+      <c r="R4" s="33">
+        <v>10829</v>
+      </c>
+      <c r="S4" s="33">
+        <v>12840</v>
+      </c>
+      <c r="T4" s="33">
+        <v>13898</v>
+      </c>
+      <c r="U4" s="34">
+        <v>21727</v>
+      </c>
+      <c r="V4" s="35">
+        <v>39558</v>
+      </c>
+      <c r="W4" s="36">
+        <v>29069</v>
+      </c>
+      <c r="X4" s="36">
+        <v>28194</v>
+      </c>
+      <c r="Y4" s="34">
+        <v>22514</v>
+      </c>
+      <c r="Z4" s="35">
+        <v>25230</v>
+      </c>
+      <c r="AA4" s="36">
+        <v>28458</v>
+      </c>
+      <c r="AB4" s="36">
+        <v>33499</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="37">
+        <v>100000000</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="38">
+        <v>1179</v>
+      </c>
+      <c r="Z5" s="38">
+        <v>1457</v>
+      </c>
+      <c r="AA5" s="38">
+        <v>1219</v>
+      </c>
+      <c r="AB5" s="38">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="37">
+        <v>110000000</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="39">
+        <v>8</v>
+      </c>
+      <c r="D6" s="39">
+        <v>22</v>
+      </c>
+      <c r="E6" s="39">
+        <v>12</v>
+      </c>
+      <c r="F6" s="39">
+        <v>50</v>
+      </c>
+      <c r="G6" s="40">
+        <v>103</v>
+      </c>
+      <c r="H6" s="40">
+        <v>98</v>
+      </c>
+      <c r="I6" s="40">
+        <v>119</v>
+      </c>
+      <c r="J6" s="40">
+        <v>32</v>
+      </c>
+      <c r="K6" s="40">
+        <v>32</v>
+      </c>
+      <c r="L6" s="41">
+        <v>34</v>
+      </c>
+      <c r="M6" s="41">
+        <v>45</v>
+      </c>
+      <c r="N6" s="41">
+        <v>50</v>
+      </c>
+      <c r="O6" s="41">
+        <v>46</v>
+      </c>
+      <c r="P6" s="41">
+        <v>213</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>116</v>
+      </c>
+      <c r="R6" s="41">
+        <v>52</v>
+      </c>
+      <c r="S6" s="41">
+        <v>47</v>
+      </c>
+      <c r="T6" s="41">
+        <v>79</v>
+      </c>
+      <c r="U6" s="42">
+        <v>92</v>
+      </c>
+      <c r="V6" s="40">
+        <v>139</v>
+      </c>
+      <c r="W6" s="40">
+        <v>147</v>
+      </c>
+      <c r="X6" s="40">
+        <v>240</v>
+      </c>
+      <c r="Y6" s="42">
+        <v>331</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>341</v>
+      </c>
+      <c r="AA6" s="40">
+        <v>379</v>
+      </c>
+      <c r="AB6" s="40">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="37">
+        <v>150000000</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="39">
+        <v>67</v>
+      </c>
+      <c r="D7" s="39">
+        <v>126</v>
+      </c>
+      <c r="E7" s="39">
+        <v>159</v>
+      </c>
+      <c r="F7" s="39">
+        <v>859</v>
+      </c>
+      <c r="G7" s="40">
+        <v>206</v>
+      </c>
+      <c r="H7" s="40">
+        <v>207</v>
+      </c>
+      <c r="I7" s="40">
+        <v>170</v>
+      </c>
+      <c r="J7" s="40">
+        <v>117</v>
+      </c>
+      <c r="K7" s="40">
+        <v>138</v>
+      </c>
+      <c r="L7" s="41">
+        <v>94</v>
+      </c>
+      <c r="M7" s="41">
+        <v>117</v>
+      </c>
+      <c r="N7" s="41">
+        <v>151</v>
+      </c>
+      <c r="O7" s="41">
+        <v>144</v>
+      </c>
+      <c r="P7" s="41">
+        <v>122</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>124</v>
+      </c>
+      <c r="R7" s="41">
+        <v>149</v>
+      </c>
+      <c r="S7" s="41">
+        <v>182</v>
+      </c>
+      <c r="T7" s="41">
+        <v>280</v>
+      </c>
+      <c r="U7" s="42">
+        <v>1120</v>
+      </c>
+      <c r="V7" s="40">
+        <v>1421</v>
+      </c>
+      <c r="W7" s="40">
+        <v>1009</v>
+      </c>
+      <c r="X7" s="40">
+        <v>672</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>677</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>790</v>
+      </c>
+      <c r="AA7" s="40">
+        <v>1153</v>
+      </c>
+      <c r="AB7" s="40">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="37">
+        <v>190000000</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="39">
+        <v>78</v>
+      </c>
+      <c r="D8" s="39">
+        <v>48</v>
+      </c>
+      <c r="E8" s="39">
+        <v>58</v>
+      </c>
+      <c r="F8" s="39">
+        <v>26</v>
+      </c>
+      <c r="G8" s="40">
+        <v>30</v>
+      </c>
+      <c r="H8" s="40">
+        <v>62</v>
+      </c>
+      <c r="I8" s="40">
+        <v>45</v>
+      </c>
+      <c r="J8" s="40">
+        <v>26</v>
+      </c>
+      <c r="K8" s="40">
+        <v>15</v>
+      </c>
+      <c r="L8" s="41">
+        <v>11</v>
+      </c>
+      <c r="M8" s="41">
+        <v>11</v>
+      </c>
+      <c r="N8" s="41">
+        <v>15</v>
+      </c>
+      <c r="O8" s="41">
+        <v>79</v>
+      </c>
+      <c r="P8" s="41">
+        <v>143</v>
+      </c>
+      <c r="Q8" s="41">
+        <v>86</v>
+      </c>
+      <c r="R8" s="41">
+        <v>117</v>
+      </c>
+      <c r="S8" s="41">
+        <v>144</v>
+      </c>
+      <c r="T8" s="41">
+        <v>187</v>
+      </c>
+      <c r="U8" s="42">
+        <v>207</v>
+      </c>
+      <c r="V8" s="40">
+        <v>224</v>
+      </c>
+      <c r="W8" s="40">
+        <v>189</v>
+      </c>
+      <c r="X8" s="40">
+        <v>172</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>35</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>145</v>
+      </c>
+      <c r="AA8" s="40">
+        <v>223</v>
+      </c>
+      <c r="AB8" s="40">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="37">
+        <v>230000000</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="39">
+        <v>34</v>
+      </c>
+      <c r="D9" s="39">
+        <v>37</v>
+      </c>
+      <c r="E9" s="39">
+        <v>24</v>
+      </c>
+      <c r="F9" s="39">
+        <v>44</v>
+      </c>
+      <c r="G9" s="40">
+        <v>39</v>
+      </c>
+      <c r="H9" s="40">
+        <v>56</v>
+      </c>
+      <c r="I9" s="40">
+        <v>48</v>
+      </c>
+      <c r="J9" s="40">
+        <v>39</v>
+      </c>
+      <c r="K9" s="40">
+        <v>39</v>
+      </c>
+      <c r="L9" s="41">
+        <v>23</v>
+      </c>
+      <c r="M9" s="41">
+        <v>23</v>
+      </c>
+      <c r="N9" s="41">
+        <v>23</v>
+      </c>
+      <c r="O9" s="41">
+        <v>22</v>
+      </c>
+      <c r="P9" s="41">
+        <v>57</v>
+      </c>
+      <c r="Q9" s="41">
+        <v>67</v>
+      </c>
+      <c r="R9" s="41">
+        <v>189</v>
+      </c>
+      <c r="S9" s="41">
+        <v>191</v>
+      </c>
+      <c r="T9" s="41">
+        <v>222</v>
+      </c>
+      <c r="U9" s="42">
+        <v>335</v>
+      </c>
+      <c r="V9" s="40">
+        <v>412</v>
+      </c>
+      <c r="W9" s="40">
+        <v>251</v>
+      </c>
+      <c r="X9" s="40">
+        <v>255</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>183</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>136</v>
+      </c>
+      <c r="AA9" s="40">
+        <v>89</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="37">
+        <v>270000000</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="39">
+        <v>237</v>
+      </c>
+      <c r="D10" s="39">
+        <v>193</v>
+      </c>
+      <c r="E10" s="39">
+        <v>175</v>
+      </c>
+      <c r="F10" s="39">
+        <v>263</v>
+      </c>
+      <c r="G10" s="40">
+        <v>611</v>
+      </c>
+      <c r="H10" s="40">
+        <v>233</v>
+      </c>
+      <c r="I10" s="40">
+        <v>275</v>
+      </c>
+      <c r="J10" s="40">
+        <v>211</v>
+      </c>
+      <c r="K10" s="40">
+        <v>283</v>
+      </c>
+      <c r="L10" s="41">
+        <v>245</v>
+      </c>
+      <c r="M10" s="41">
+        <v>236</v>
+      </c>
+      <c r="N10" s="41">
+        <v>240</v>
+      </c>
+      <c r="O10" s="41">
+        <v>208</v>
+      </c>
+      <c r="P10" s="41">
+        <v>159</v>
+      </c>
+      <c r="Q10" s="41">
+        <v>133</v>
+      </c>
+      <c r="R10" s="41">
+        <v>142</v>
+      </c>
+      <c r="S10" s="41">
+        <v>131</v>
+      </c>
+      <c r="T10" s="41">
+        <v>247</v>
+      </c>
+      <c r="U10" s="42">
+        <v>233</v>
+      </c>
+      <c r="V10" s="40">
+        <v>267</v>
+      </c>
+      <c r="W10" s="40">
+        <v>181</v>
+      </c>
+      <c r="X10" s="40">
+        <v>186</v>
+      </c>
+      <c r="Y10" s="42">
+        <v>119</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>117</v>
+      </c>
+      <c r="AA10" s="40">
+        <v>138</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="37">
+        <v>310000000</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="39">
+        <v>161</v>
+      </c>
+      <c r="D11" s="39">
+        <v>134</v>
+      </c>
+      <c r="E11" s="39">
+        <v>122</v>
+      </c>
+      <c r="F11" s="39">
+        <v>135</v>
+      </c>
+      <c r="G11" s="40">
+        <v>194</v>
+      </c>
+      <c r="H11" s="40">
+        <v>525</v>
+      </c>
+      <c r="I11" s="40">
+        <v>136</v>
+      </c>
+      <c r="J11" s="40">
+        <v>136</v>
+      </c>
+      <c r="K11" s="40">
+        <v>122</v>
+      </c>
+      <c r="L11" s="41">
+        <v>109</v>
+      </c>
+      <c r="M11" s="41">
+        <v>134</v>
+      </c>
+      <c r="N11" s="41">
+        <v>307</v>
+      </c>
+      <c r="O11" s="41">
+        <v>344</v>
+      </c>
+      <c r="P11" s="41">
+        <v>383</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>369</v>
+      </c>
+      <c r="R11" s="41">
+        <v>503</v>
+      </c>
+      <c r="S11" s="41">
+        <v>742</v>
+      </c>
+      <c r="T11" s="41">
+        <v>673</v>
+      </c>
+      <c r="U11" s="42">
+        <v>1683</v>
+      </c>
+      <c r="V11" s="40">
+        <v>2057</v>
+      </c>
+      <c r="W11" s="40">
+        <v>2056</v>
+      </c>
+      <c r="X11" s="40">
+        <v>1655</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>653</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>309</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>330</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="37">
+        <v>330000000</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="38">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="38">
+        <v>14</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="37">
+        <v>350000000</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="39">
+        <v>358</v>
+      </c>
+      <c r="D13" s="39">
+        <v>494</v>
+      </c>
+      <c r="E13" s="39">
+        <v>348</v>
+      </c>
+      <c r="F13" s="39">
+        <v>430</v>
+      </c>
+      <c r="G13" s="40">
+        <v>657</v>
+      </c>
+      <c r="H13" s="40">
+        <v>715</v>
+      </c>
+      <c r="I13" s="40">
+        <v>1281</v>
+      </c>
+      <c r="J13" s="40">
+        <v>694</v>
+      </c>
+      <c r="K13" s="40">
+        <v>618</v>
+      </c>
+      <c r="L13" s="41">
+        <v>1030</v>
+      </c>
+      <c r="M13" s="41">
+        <v>659</v>
+      </c>
+      <c r="N13" s="41">
+        <v>571</v>
+      </c>
+      <c r="O13" s="41">
+        <v>620</v>
+      </c>
+      <c r="P13" s="41">
+        <v>830</v>
+      </c>
+      <c r="Q13" s="41">
+        <v>1049</v>
+      </c>
+      <c r="R13" s="41">
+        <v>1294</v>
+      </c>
+      <c r="S13" s="41">
+        <v>1557</v>
+      </c>
+      <c r="T13" s="41">
+        <v>1763</v>
+      </c>
+      <c r="U13" s="42">
+        <v>1895</v>
+      </c>
+      <c r="V13" s="40">
+        <v>1939</v>
+      </c>
+      <c r="W13" s="40">
+        <v>1638</v>
+      </c>
+      <c r="X13" s="40">
+        <v>2073</v>
+      </c>
+      <c r="Y13" s="42">
+        <v>1823</v>
+      </c>
+      <c r="Z13" s="40">
+        <v>1998</v>
+      </c>
+      <c r="AA13" s="40">
+        <v>1950</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="37">
+        <v>390000000</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="39">
+        <v>54</v>
+      </c>
+      <c r="D14" s="39">
+        <v>80</v>
+      </c>
+      <c r="E14" s="39">
+        <v>660</v>
+      </c>
+      <c r="F14" s="39">
+        <v>135</v>
+      </c>
+      <c r="G14" s="40">
+        <v>217</v>
+      </c>
+      <c r="H14" s="40">
+        <v>368</v>
+      </c>
+      <c r="I14" s="40">
+        <v>519</v>
+      </c>
+      <c r="J14" s="40">
+        <v>377</v>
+      </c>
+      <c r="K14" s="40">
+        <v>379</v>
+      </c>
+      <c r="L14" s="41">
+        <v>338</v>
+      </c>
+      <c r="M14" s="41">
+        <v>336</v>
+      </c>
+      <c r="N14" s="41">
+        <v>357</v>
+      </c>
+      <c r="O14" s="41">
+        <v>353</v>
+      </c>
+      <c r="P14" s="41">
+        <v>301</v>
+      </c>
+      <c r="Q14" s="41">
+        <v>290</v>
+      </c>
+      <c r="R14" s="41">
+        <v>269</v>
+      </c>
+      <c r="S14" s="41">
+        <v>293</v>
+      </c>
+      <c r="T14" s="41">
+        <v>289</v>
+      </c>
+      <c r="U14" s="42">
+        <v>347</v>
+      </c>
+      <c r="V14" s="40">
+        <v>328</v>
+      </c>
+      <c r="W14" s="40">
+        <v>318</v>
+      </c>
+      <c r="X14" s="40">
+        <v>260</v>
+      </c>
+      <c r="Y14" s="42">
+        <v>217</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>302</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>330</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="37">
+        <v>430000000</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="39">
+        <v>112</v>
+      </c>
+      <c r="D15" s="39">
+        <v>54</v>
+      </c>
+      <c r="E15" s="39">
+        <v>46</v>
+      </c>
+      <c r="F15" s="39">
+        <v>40</v>
+      </c>
+      <c r="G15" s="40">
+        <v>60</v>
+      </c>
+      <c r="H15" s="40">
+        <v>81</v>
+      </c>
+      <c r="I15" s="40">
+        <v>78</v>
+      </c>
+      <c r="J15" s="40">
+        <v>110</v>
+      </c>
+      <c r="K15" s="40">
+        <v>57</v>
+      </c>
+      <c r="L15" s="41">
+        <v>91</v>
+      </c>
+      <c r="M15" s="41">
+        <v>677</v>
+      </c>
+      <c r="N15" s="41">
+        <v>380</v>
+      </c>
+      <c r="O15" s="41">
+        <v>145</v>
+      </c>
+      <c r="P15" s="41">
+        <v>37</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>5</v>
+      </c>
+      <c r="R15" s="41">
+        <v>5</v>
+      </c>
+      <c r="S15" s="41">
+        <v>4</v>
+      </c>
+      <c r="T15" s="41">
+        <v>11</v>
+      </c>
+      <c r="U15" s="42">
+        <v>40</v>
+      </c>
+      <c r="V15" s="40">
+        <v>46</v>
+      </c>
+      <c r="W15" s="40">
+        <v>36</v>
+      </c>
+      <c r="X15" s="40">
+        <v>31</v>
+      </c>
+      <c r="Y15" s="42">
+        <v>35</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>44</v>
+      </c>
+      <c r="AA15" s="40">
+        <v>112</v>
+      </c>
+      <c r="AB15" s="40">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="37">
+        <v>470000000</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="39">
+        <v>232</v>
+      </c>
+      <c r="D16" s="39">
+        <v>452</v>
+      </c>
+      <c r="E16" s="39">
+        <v>343</v>
+      </c>
+      <c r="F16" s="39">
+        <v>473</v>
+      </c>
+      <c r="G16" s="40">
+        <v>435</v>
+      </c>
+      <c r="H16" s="40">
+        <v>593</v>
+      </c>
+      <c r="I16" s="40">
+        <v>310</v>
+      </c>
+      <c r="J16" s="40">
+        <v>54</v>
+      </c>
+      <c r="K16" s="40">
+        <v>173</v>
+      </c>
+      <c r="L16" s="41">
+        <v>159</v>
+      </c>
+      <c r="M16" s="41">
+        <v>177</v>
+      </c>
+      <c r="N16" s="41">
+        <v>284</v>
+      </c>
+      <c r="O16" s="41">
+        <v>237</v>
+      </c>
+      <c r="P16" s="41">
+        <v>504</v>
+      </c>
+      <c r="Q16" s="41">
+        <v>155</v>
+      </c>
+      <c r="R16" s="41">
+        <v>219</v>
+      </c>
+      <c r="S16" s="41">
+        <v>260</v>
+      </c>
+      <c r="T16" s="41">
+        <v>349</v>
+      </c>
+      <c r="U16" s="42">
+        <v>1249</v>
+      </c>
+      <c r="V16" s="40">
+        <v>1311</v>
+      </c>
+      <c r="W16" s="40">
+        <v>1459</v>
+      </c>
+      <c r="X16" s="40">
+        <v>627</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>475</v>
+      </c>
+      <c r="Z16" s="40">
+        <v>352</v>
+      </c>
+      <c r="AA16" s="40">
+        <v>368</v>
+      </c>
+      <c r="AB16" s="40">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="37">
+        <v>550000000</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="39">
+        <v>58</v>
+      </c>
+      <c r="D17" s="39">
+        <v>522</v>
+      </c>
+      <c r="E17" s="39">
+        <v>68</v>
+      </c>
+      <c r="F17" s="39">
+        <v>107</v>
+      </c>
+      <c r="G17" s="40">
+        <v>160</v>
+      </c>
+      <c r="H17" s="40">
+        <v>180</v>
+      </c>
+      <c r="I17" s="40">
+        <v>231</v>
+      </c>
+      <c r="J17" s="40">
+        <v>148</v>
+      </c>
+      <c r="K17" s="40">
+        <v>200</v>
+      </c>
+      <c r="L17" s="41">
+        <v>122</v>
+      </c>
+      <c r="M17" s="41">
+        <v>118</v>
+      </c>
+      <c r="N17" s="41">
+        <v>392</v>
+      </c>
+      <c r="O17" s="41">
+        <v>141</v>
+      </c>
+      <c r="P17" s="41">
+        <v>118</v>
+      </c>
+      <c r="Q17" s="41">
+        <v>125</v>
+      </c>
+      <c r="R17" s="41">
+        <v>121</v>
+      </c>
+      <c r="S17" s="41">
+        <v>130</v>
+      </c>
+      <c r="T17" s="41">
+        <v>166</v>
+      </c>
+      <c r="U17" s="42">
+        <v>209</v>
+      </c>
+      <c r="V17" s="40">
+        <v>315</v>
+      </c>
+      <c r="W17" s="40">
+        <v>400</v>
+      </c>
+      <c r="X17" s="40">
+        <v>360</v>
+      </c>
+      <c r="Y17" s="42">
+        <v>262</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>265</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>315</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="37">
+        <v>590000000</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="39">
+        <v>132</v>
+      </c>
+      <c r="D18" s="39">
+        <v>193</v>
+      </c>
+      <c r="E18" s="39">
+        <v>217</v>
+      </c>
+      <c r="F18" s="39">
+        <v>245</v>
+      </c>
+      <c r="G18" s="40">
+        <v>284</v>
+      </c>
+      <c r="H18" s="40">
+        <v>312</v>
+      </c>
+      <c r="I18" s="40">
+        <v>375</v>
+      </c>
+      <c r="J18" s="40">
+        <v>179</v>
+      </c>
+      <c r="K18" s="40">
+        <v>130</v>
+      </c>
+      <c r="L18" s="41">
+        <v>135</v>
+      </c>
+      <c r="M18" s="41">
+        <v>120</v>
+      </c>
+      <c r="N18" s="41">
+        <v>140</v>
+      </c>
+      <c r="O18" s="41">
+        <v>145</v>
+      </c>
+      <c r="P18" s="41">
+        <v>123</v>
+      </c>
+      <c r="Q18" s="41">
+        <v>109</v>
+      </c>
+      <c r="R18" s="41">
+        <v>99</v>
+      </c>
+      <c r="S18" s="41">
+        <v>127</v>
+      </c>
+      <c r="T18" s="41">
+        <v>139</v>
+      </c>
+      <c r="U18" s="42">
+        <v>256</v>
+      </c>
+      <c r="V18" s="40">
+        <v>294</v>
+      </c>
+      <c r="W18" s="40">
+        <v>329</v>
+      </c>
+      <c r="X18" s="40">
+        <v>397</v>
+      </c>
+      <c r="Y18" s="42">
+        <v>379</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>314</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>203</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="37">
+        <v>610000000</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="39">
+        <v>835</v>
+      </c>
+      <c r="D19" s="39">
+        <v>967</v>
+      </c>
+      <c r="E19" s="39">
+        <v>647</v>
+      </c>
+      <c r="F19" s="39">
+        <v>1017</v>
+      </c>
+      <c r="G19" s="40">
+        <v>814</v>
+      </c>
+      <c r="H19" s="40">
+        <v>901</v>
+      </c>
+      <c r="I19" s="40">
+        <v>1007</v>
+      </c>
+      <c r="J19" s="40">
+        <v>2164</v>
+      </c>
+      <c r="K19" s="40">
+        <v>1790</v>
+      </c>
+      <c r="L19" s="41">
+        <v>1950</v>
+      </c>
+      <c r="M19" s="41">
+        <v>939</v>
+      </c>
+      <c r="N19" s="41">
+        <v>1062</v>
+      </c>
+      <c r="O19" s="41">
+        <v>700</v>
+      </c>
+      <c r="P19" s="41">
+        <v>946</v>
+      </c>
+      <c r="Q19" s="41">
+        <v>639</v>
+      </c>
+      <c r="R19" s="41">
+        <v>827</v>
+      </c>
+      <c r="S19" s="41">
+        <v>966</v>
+      </c>
+      <c r="T19" s="41">
+        <v>1040</v>
+      </c>
+      <c r="U19" s="43">
+        <v>1499</v>
+      </c>
+      <c r="V19" s="40">
+        <v>1767</v>
+      </c>
+      <c r="W19" s="40">
+        <v>1221</v>
+      </c>
+      <c r="X19" s="40">
+        <v>1136</v>
+      </c>
+      <c r="Y19" s="43">
+        <v>900</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>735</v>
+      </c>
+      <c r="AA19" s="40">
+        <v>655</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="37">
+        <v>620000000</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="54"/>
-[...118 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="C20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="38">
         <v>1</v>
       </c>
-      <c r="B7" s="16">
-[...73 lines deleted...]
-      <c r="C8" s="22">
+      <c r="Z20" s="38">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="38">
+        <v>30</v>
+      </c>
+      <c r="AB20" s="38">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A21" s="37">
+        <v>630000000</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="39">
+        <v>289</v>
+      </c>
+      <c r="D21" s="39">
+        <v>291</v>
+      </c>
+      <c r="E21" s="39">
+        <v>250</v>
+      </c>
+      <c r="F21" s="39">
+        <v>441</v>
+      </c>
+      <c r="G21" s="40">
+        <v>601</v>
+      </c>
+      <c r="H21" s="40">
+        <v>673</v>
+      </c>
+      <c r="I21" s="40">
+        <v>704</v>
+      </c>
+      <c r="J21" s="40">
+        <v>726</v>
+      </c>
+      <c r="K21" s="40">
+        <v>1036</v>
+      </c>
+      <c r="L21" s="41">
+        <v>772</v>
+      </c>
+      <c r="M21" s="41">
+        <v>560</v>
+      </c>
+      <c r="N21" s="41">
+        <v>511</v>
+      </c>
+      <c r="O21" s="41">
+        <v>479</v>
+      </c>
+      <c r="P21" s="41">
+        <v>490</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>507</v>
+      </c>
+      <c r="R21" s="41">
+        <v>649</v>
+      </c>
+      <c r="S21" s="41">
+        <v>850</v>
+      </c>
+      <c r="T21" s="41">
+        <v>1058</v>
+      </c>
+      <c r="U21" s="42">
+        <v>1005</v>
+      </c>
+      <c r="V21" s="40">
+        <v>1047</v>
+      </c>
+      <c r="W21" s="40">
+        <v>920</v>
+      </c>
+      <c r="X21" s="40">
+        <v>967</v>
+      </c>
+      <c r="Y21" s="42">
+        <v>149</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>151</v>
+      </c>
+      <c r="AA21" s="40">
+        <v>193</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="29" customFormat="1" ht="12.75">
+      <c r="A22" s="37">
+        <v>710000000</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="39">
+        <v>100</v>
+      </c>
+      <c r="D22" s="39">
+        <v>100</v>
+      </c>
+      <c r="E22" s="39">
+        <v>115</v>
+      </c>
+      <c r="F22" s="39">
+        <v>193</v>
+      </c>
+      <c r="G22" s="40">
+        <v>170</v>
+      </c>
+      <c r="H22" s="40">
+        <v>295</v>
+      </c>
+      <c r="I22" s="40">
+        <v>562</v>
+      </c>
+      <c r="J22" s="40">
+        <v>566</v>
+      </c>
+      <c r="K22" s="40">
+        <v>684</v>
+      </c>
+      <c r="L22" s="41">
+        <v>527</v>
+      </c>
+      <c r="M22" s="41">
+        <v>428</v>
+      </c>
+      <c r="N22" s="41">
+        <v>559</v>
+      </c>
+      <c r="O22" s="41">
+        <v>669</v>
+      </c>
+      <c r="P22" s="41">
+        <v>639</v>
+      </c>
+      <c r="Q22" s="41">
+        <v>636</v>
+      </c>
+      <c r="R22" s="41">
+        <v>798</v>
+      </c>
+      <c r="S22" s="41">
+        <v>810</v>
+      </c>
+      <c r="T22" s="41">
+        <v>1029</v>
+      </c>
+      <c r="U22" s="42">
+        <v>1182</v>
+      </c>
+      <c r="V22" s="40">
+        <v>1448</v>
+      </c>
+      <c r="W22" s="40">
+        <v>1696</v>
+      </c>
+      <c r="X22" s="40">
+        <v>1987</v>
+      </c>
+      <c r="Y22" s="42">
+        <v>1955</v>
+      </c>
+      <c r="Z22" s="40">
+        <v>2338</v>
+      </c>
+      <c r="AA22" s="40">
+        <v>2688</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="37">
+        <v>750000000</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="22">
-[...233 lines deleted...]
-      <c r="K11" s="24">
+      <c r="C23" s="39">
+        <v>2026</v>
+      </c>
+      <c r="D23" s="39">
+        <v>2058</v>
+      </c>
+      <c r="E23" s="39">
+        <v>2382</v>
+      </c>
+      <c r="F23" s="39">
+        <v>3415</v>
+      </c>
+      <c r="G23" s="40">
+        <v>3825</v>
+      </c>
+      <c r="H23" s="40">
+        <v>4680</v>
+      </c>
+      <c r="I23" s="40">
+        <v>4732</v>
+      </c>
+      <c r="J23" s="40">
+        <v>4431</v>
+      </c>
+      <c r="K23" s="40">
+        <v>3610</v>
+      </c>
+      <c r="L23" s="41">
+        <v>5359</v>
+      </c>
+      <c r="M23" s="41">
+        <v>4271</v>
+      </c>
+      <c r="N23" s="41">
+        <v>2569</v>
+      </c>
+      <c r="O23" s="41">
+        <v>2421</v>
+      </c>
+      <c r="P23" s="41">
+        <v>5850</v>
+      </c>
+      <c r="Q23" s="41">
+        <v>2799</v>
+      </c>
+      <c r="R23" s="41">
+        <v>3714</v>
+      </c>
+      <c r="S23" s="41">
+        <v>4559</v>
+      </c>
+      <c r="T23" s="41">
+        <v>4429</v>
+      </c>
+      <c r="U23" s="42">
+        <v>5322</v>
+      </c>
+      <c r="V23" s="40">
+        <v>7235</v>
+      </c>
+      <c r="W23" s="40">
+        <v>6458</v>
+      </c>
+      <c r="X23" s="40">
+        <v>7377</v>
+      </c>
+      <c r="Y23" s="42">
+        <v>7953</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>10286</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>10286</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>10286</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="44">
+        <v>790000000</v>
+      </c>
+      <c r="B24" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="L11" s="24">
-[...8 lines deleted...]
-      <c r="O11" s="24">
+      <c r="C24" s="45">
+        <v>1201</v>
+      </c>
+      <c r="D24" s="45">
+        <v>1386</v>
+      </c>
+      <c r="E24" s="45">
+        <v>897</v>
+      </c>
+      <c r="F24" s="45">
+        <v>817</v>
+      </c>
+      <c r="G24" s="46">
+        <v>747</v>
+      </c>
+      <c r="H24" s="46">
+        <v>937</v>
+      </c>
+      <c r="I24" s="46">
+        <v>1369</v>
+      </c>
+      <c r="J24" s="46">
+        <v>918</v>
+      </c>
+      <c r="K24" s="46">
+        <v>1152</v>
+      </c>
+      <c r="L24" s="47">
+        <v>975</v>
+      </c>
+      <c r="M24" s="47">
+        <v>1510</v>
+      </c>
+      <c r="N24" s="47">
+        <v>1371</v>
+      </c>
+      <c r="O24" s="47">
+        <v>1651</v>
+      </c>
+      <c r="P24" s="47">
+        <v>6528</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>1868</v>
+      </c>
+      <c r="R24" s="47">
+        <v>1682</v>
+      </c>
+      <c r="S24" s="47">
+        <v>1847</v>
+      </c>
+      <c r="T24" s="47">
+        <v>1937</v>
+      </c>
+      <c r="U24" s="48">
+        <v>5053</v>
+      </c>
+      <c r="V24" s="46">
+        <v>19308</v>
+      </c>
+      <c r="W24" s="46">
+        <v>10761</v>
+      </c>
+      <c r="X24" s="46">
+        <v>9799</v>
+      </c>
+      <c r="Y24" s="48">
+        <v>5172</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>5135</v>
+      </c>
+      <c r="AA24" s="46">
+        <v>3086</v>
+      </c>
+      <c r="AB24" s="46">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="14.25">
+      <c r="A25" s="70" t="s">
         <v>57</v>
       </c>
-      <c r="P11" s="24">
-[...1246 lines deleted...]
-      <c r="Q49" s="9"/>
+      <c r="B25" s="69"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="49"/>
+      <c r="K25" s="49"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="49"/>
+      <c r="O25" s="49"/>
+      <c r="P25" s="49"/>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="G26" s="49"/>
+      <c r="H26" s="50"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="G27" s="49"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="49"/>
+      <c r="P27" s="49"/>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="G28" s="49"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="52"/>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="G29" s="49"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="53"/>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
+      <c r="G30" s="49"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="53"/>
+    </row>
+    <row r="31" spans="1:28" ht="12.75">
+      <c r="G31" s="49"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="49"/>
+      <c r="O31" s="49"/>
+      <c r="P31" s="53"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="G32" s="49"/>
+      <c r="H32" s="50"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="49"/>
+      <c r="P32" s="53"/>
+    </row>
+    <row r="33" spans="7:16" ht="12.75">
+      <c r="G33" s="49"/>
+      <c r="H33" s="50"/>
+      <c r="I33" s="40"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="40"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="53"/>
+    </row>
+    <row r="34" spans="7:16" ht="12.75">
+      <c r="G34" s="49"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="49"/>
+      <c r="O34" s="49"/>
+      <c r="P34" s="53"/>
+    </row>
+    <row r="35" spans="7:16" ht="12.75">
+      <c r="G35" s="49"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="40"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="40"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="53"/>
+    </row>
+    <row r="36" spans="7:16" ht="12.75">
+      <c r="G36" s="49"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="53"/>
+    </row>
+    <row r="37" spans="7:16" ht="12.75">
+      <c r="G37" s="49"/>
+      <c r="H37" s="50"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="49"/>
+      <c r="K37" s="49"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="49"/>
+      <c r="O37" s="49"/>
+      <c r="P37" s="53"/>
+    </row>
+    <row r="38" spans="7:16" ht="12.75">
+      <c r="G38" s="49"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="53"/>
+    </row>
+    <row r="39" spans="7:16" ht="12.75">
+      <c r="G39" s="49"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="49"/>
+      <c r="K39" s="49"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="40"/>
+      <c r="N39" s="49"/>
+      <c r="O39" s="49"/>
+      <c r="P39" s="53"/>
+    </row>
+    <row r="40" spans="7:16" ht="12.75">
+      <c r="G40" s="49"/>
+      <c r="H40" s="50"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="40"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="53"/>
+    </row>
+    <row r="41" spans="7:16">
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="49"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="49"/>
+      <c r="P41" s="54"/>
+    </row>
+    <row r="42" spans="7:16">
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="49"/>
+      <c r="P42" s="53"/>
+    </row>
+    <row r="43" spans="7:16">
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="49"/>
+      <c r="K43" s="49"/>
+      <c r="L43" s="49"/>
+      <c r="M43" s="49"/>
+      <c r="N43" s="49"/>
+      <c r="O43" s="49"/>
+      <c r="P43" s="53"/>
+    </row>
+    <row r="44" spans="7:16">
+      <c r="P44" s="53"/>
+    </row>
+    <row r="45" spans="7:16">
+      <c r="P45" s="54"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283505" right="0.70866141732283505" top="0.74803149606299202" bottom="0.74803149606299202" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A4:X25"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB26"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C62" sqref="C62"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14" style="56" customWidth="1"/>
+    <col min="2" max="2" width="31.85546875" style="56" customWidth="1"/>
+    <col min="3" max="22" width="9" style="56"/>
+    <col min="23" max="23" width="10" style="56" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" style="56" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="56"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A4" s="55" t="s">
+    <row r="1" spans="1:28" ht="15.75">
+      <c r="B1" s="68" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="AB2" s="57" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="27">
+        <v>2000</v>
+      </c>
+      <c r="D3" s="27">
+        <v>2001</v>
+      </c>
+      <c r="E3" s="27">
+        <v>2002</v>
+      </c>
+      <c r="F3" s="27">
+        <v>2003</v>
+      </c>
+      <c r="G3" s="27">
+        <v>2004</v>
+      </c>
+      <c r="H3" s="27">
+        <v>2005</v>
+      </c>
+      <c r="I3" s="27">
+        <v>2006</v>
+      </c>
+      <c r="J3" s="27">
+        <v>2007</v>
+      </c>
+      <c r="K3" s="27">
+        <v>2008</v>
+      </c>
+      <c r="L3" s="27">
+        <v>2009</v>
+      </c>
+      <c r="M3" s="27">
+        <v>2010</v>
+      </c>
+      <c r="N3" s="27">
+        <v>2011</v>
+      </c>
+      <c r="O3" s="27">
+        <v>2012</v>
+      </c>
+      <c r="P3" s="27">
+        <v>2013</v>
+      </c>
+      <c r="Q3" s="27">
+        <v>2014</v>
+      </c>
+      <c r="R3" s="27">
+        <v>2015</v>
+      </c>
+      <c r="S3" s="27">
+        <v>2016</v>
+      </c>
+      <c r="T3" s="27">
+        <v>2017</v>
+      </c>
+      <c r="U3" s="27">
+        <v>2018</v>
+      </c>
+      <c r="V3" s="27">
+        <v>2019</v>
+      </c>
+      <c r="W3" s="27">
+        <v>2020</v>
+      </c>
+      <c r="X3" s="28">
+        <v>2021</v>
+      </c>
+      <c r="Y3" s="27">
+        <v>2022</v>
+      </c>
+      <c r="Z3" s="27">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="27">
+        <v>2024</v>
+      </c>
+      <c r="AB3" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" ht="15" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="58">
+        <v>1.35733977740717</v>
+      </c>
+      <c r="D4" s="58">
+        <v>1.3904160951785201</v>
+      </c>
+      <c r="E4" s="58">
+        <v>1.0917355800692601</v>
+      </c>
+      <c r="F4" s="58">
+        <v>1.32045597517725</v>
+      </c>
+      <c r="G4" s="58">
+        <v>1.2251306377693101</v>
+      </c>
+      <c r="H4" s="58">
+        <v>1.40713259994689</v>
+      </c>
+      <c r="I4" s="58">
+        <v>1.5565260618237899</v>
+      </c>
+      <c r="J4" s="58">
+        <v>1.5240156585357001</v>
+      </c>
+      <c r="K4" s="59">
+        <v>1.6500108864745799</v>
+      </c>
+      <c r="L4" s="60">
+        <v>1.9621016478114399</v>
+      </c>
+      <c r="M4" s="60">
+        <v>1.66993852769477</v>
+      </c>
+      <c r="N4" s="60">
+        <v>1.4268308374648699</v>
+      </c>
+      <c r="O4" s="60">
+        <v>1.4700248910687801</v>
+      </c>
+      <c r="P4" s="60">
+        <v>3.3084483693899802</v>
+      </c>
+      <c r="Q4" s="60">
+        <v>1.90139237138841</v>
+      </c>
+      <c r="R4" s="60">
+        <v>2.35736412339535</v>
+      </c>
+      <c r="S4" s="60">
+        <v>2.6914063646310602</v>
+      </c>
+      <c r="T4" s="60">
+        <v>2.8008359380825398</v>
+      </c>
+      <c r="U4" s="60">
+        <v>4.0052870452643301</v>
+      </c>
+      <c r="V4" s="61">
+        <v>6.5455989542397104</v>
+      </c>
+      <c r="W4" s="61">
+        <v>5.0418258732441004</v>
+      </c>
+      <c r="X4" s="62">
+        <v>4.8989506716639646</v>
+      </c>
+      <c r="Y4" s="60">
+        <v>3.8935592153390388</v>
+      </c>
+      <c r="Z4" s="61">
+        <v>4.2568340492733183</v>
+      </c>
+      <c r="AA4" s="61">
+        <v>4.5571517561320096</v>
+      </c>
+      <c r="AB4" s="62">
+        <v>4.9400248335825543</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="37">
+        <v>100000000</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="62">
+        <v>6.4369949770692294</v>
+      </c>
+      <c r="Z5" s="61">
+        <v>7.2766318733456528</v>
+      </c>
+      <c r="AA5" s="61">
+        <v>6.4002940249921245</v>
+      </c>
+      <c r="AB5" s="62">
+        <v>5.7703589141912435</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="37">
+        <v>110000000</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="63">
+        <v>6.9468565474123001E-2</v>
+      </c>
+      <c r="D6" s="63">
+        <v>0.135961930659415</v>
+      </c>
+      <c r="E6" s="63">
+        <v>6.2669730520158798E-2</v>
+      </c>
+      <c r="F6" s="63">
+        <v>0.22664430442863001</v>
+      </c>
+      <c r="G6" s="63">
+        <v>0.41873323034393001</v>
+      </c>
+      <c r="H6" s="63">
+        <v>0.35654515025831302</v>
+      </c>
+      <c r="I6" s="63">
+        <v>0.44343419287524199</v>
+      </c>
+      <c r="J6" s="63">
+        <v>0.16815554387808701</v>
+      </c>
+      <c r="K6" s="64">
+        <v>0.16709310218787499</v>
+      </c>
+      <c r="L6" s="62">
+        <v>0.193083082514623</v>
+      </c>
+      <c r="M6" s="62">
+        <v>0.26888145315487599</v>
+      </c>
+      <c r="N6" s="62">
+        <v>0.30614744060739701</v>
+      </c>
+      <c r="O6" s="62">
+        <v>0.26922626711927899</v>
+      </c>
+      <c r="P6" s="62">
+        <v>1.54493363313266</v>
+      </c>
+      <c r="Q6" s="62">
+        <v>1.1274176304791499</v>
+      </c>
+      <c r="R6" s="62">
+        <v>0.56113089457213805</v>
+      </c>
+      <c r="S6" s="62">
+        <v>0.55588409225310498</v>
+      </c>
+      <c r="T6" s="62">
+        <v>0.83677576527910202</v>
+      </c>
+      <c r="U6" s="62">
+        <v>0.90497737556561098</v>
+      </c>
+      <c r="V6" s="61">
+        <v>1.1589127897282001</v>
+      </c>
+      <c r="W6" s="61">
+        <v>1.21377260341838</v>
+      </c>
+      <c r="X6" s="62">
+        <v>1.9926934573231483</v>
+      </c>
+      <c r="Y6" s="62">
+        <v>3.0344701136780348</v>
+      </c>
+      <c r="Z6" s="61">
+        <v>2.959298793716914</v>
+      </c>
+      <c r="AA6" s="61">
+        <v>3.2269050659855254</v>
+      </c>
+      <c r="AB6" s="62">
+        <v>2.9407102092580848</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="37">
+        <v>150000000</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="63">
+        <v>0.25599877731927301</v>
+      </c>
+      <c r="D7" s="63">
+        <v>0.43748480955522401</v>
+      </c>
+      <c r="E7" s="63">
+        <v>0.50865350778975704</v>
+      </c>
+      <c r="F7" s="63">
+        <v>2.9184928481636301</v>
+      </c>
+      <c r="G7" s="63">
+        <v>0.58794988155378602</v>
+      </c>
+      <c r="H7" s="63">
+        <v>0.54848966613672501</v>
+      </c>
+      <c r="I7" s="63">
+        <v>0.51466803911477099</v>
+      </c>
+      <c r="J7" s="63">
+        <v>0.47162205740083801</v>
+      </c>
+      <c r="K7" s="64">
+        <v>0.59485322643217398</v>
+      </c>
+      <c r="L7" s="62">
+        <v>0.38627491267721398</v>
+      </c>
+      <c r="M7" s="62">
+        <v>0.46179349542153503</v>
+      </c>
+      <c r="N7" s="62">
+        <v>0.55990210982980504</v>
+      </c>
+      <c r="O7" s="62">
+        <v>0.57873161321437205</v>
+      </c>
+      <c r="P7" s="62">
+        <v>0.51215314218546704</v>
+      </c>
+      <c r="Q7" s="62">
+        <v>0.59543817527010801</v>
+      </c>
+      <c r="R7" s="62">
+        <v>0.73269079464988196</v>
+      </c>
+      <c r="S7" s="62">
+        <v>0.86650161873928799</v>
+      </c>
+      <c r="T7" s="62">
+        <v>1.2826973292409201</v>
+      </c>
+      <c r="U7" s="62">
+        <v>4.5790915409460702</v>
+      </c>
+      <c r="V7" s="61">
+        <v>5.1308900523560199</v>
+      </c>
+      <c r="W7" s="61">
+        <v>3.7246216315983798</v>
+      </c>
+      <c r="X7" s="62">
+        <v>2.6978200650367339</v>
+      </c>
+      <c r="Y7" s="62">
+        <v>2.972688153157109</v>
+      </c>
+      <c r="Z7" s="61">
+        <v>3.3571307156212815</v>
+      </c>
+      <c r="AA7" s="61">
+        <v>4.7074674396766421</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>5.0227014755959134</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="37">
+        <v>190000000</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="63">
+        <v>1.3827335578798099</v>
+      </c>
+      <c r="D8" s="63">
+        <v>0.71058475203552895</v>
+      </c>
+      <c r="E8" s="63">
+        <v>0.65999089667728705</v>
+      </c>
+      <c r="F8" s="63">
+        <v>0.23688046647230299</v>
+      </c>
+      <c r="G8" s="63">
+        <v>0.23351755273604699</v>
+      </c>
+      <c r="H8" s="63">
+        <v>0.467043314500942</v>
+      </c>
+      <c r="I8" s="63">
+        <v>0.36011523687579999</v>
+      </c>
+      <c r="J8" s="63">
+        <v>0.21881838074398199</v>
+      </c>
+      <c r="K8" s="64">
+        <v>0.13917238819818101</v>
+      </c>
+      <c r="L8" s="62">
+        <v>0.10482180293501001</v>
+      </c>
+      <c r="M8" s="62">
+        <v>0.10937655364422801</v>
+      </c>
+      <c r="N8" s="62">
+        <v>0.150075037518759</v>
+      </c>
+      <c r="O8" s="62">
+        <v>0.70535714285714302</v>
+      </c>
+      <c r="P8" s="62">
+        <v>1.3363237080646699</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>0.88440970793911999</v>
+      </c>
+      <c r="R8" s="62">
+        <v>1.2926748425588299</v>
+      </c>
+      <c r="S8" s="62">
+        <v>1.5283379324984101</v>
+      </c>
+      <c r="T8" s="62">
+        <v>2.0017126953543101</v>
+      </c>
+      <c r="U8" s="62">
+        <v>1.98847262247839</v>
+      </c>
+      <c r="V8" s="61">
+        <v>1.99982144451388</v>
+      </c>
+      <c r="W8" s="61">
+        <v>1.75764902817818</v>
+      </c>
+      <c r="X8" s="62">
+        <v>1.4863463532665053</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>0.47925510064357113</v>
+      </c>
+      <c r="Z8" s="61">
+        <v>1.7750030603501041</v>
+      </c>
+      <c r="AA8" s="61">
+        <v>2.6232207975532291</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>2.8598218471636194</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="37">
+        <v>230000000</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="63">
+        <v>0.209385392289691</v>
+      </c>
+      <c r="D9" s="63">
+        <v>0.18629474850208999</v>
+      </c>
+      <c r="E9" s="63">
+        <v>0.108744902582691</v>
+      </c>
+      <c r="F9" s="63">
+        <v>0.18915781780662899</v>
+      </c>
+      <c r="G9" s="63">
+        <v>0.15932023366967599</v>
+      </c>
+      <c r="H9" s="63">
+        <v>0.24142093464390399</v>
+      </c>
+      <c r="I9" s="63">
+        <v>0.21788470267816601</v>
+      </c>
+      <c r="J9" s="63">
+        <v>0.187472960630678</v>
+      </c>
+      <c r="K9" s="64">
+        <v>0.22093813732154999</v>
+      </c>
+      <c r="L9" s="62">
+        <v>0.144799798539411</v>
+      </c>
+      <c r="M9" s="62">
+        <v>0.14856921387507299</v>
+      </c>
+      <c r="N9" s="62">
+        <v>0.15041527696030299</v>
+      </c>
+      <c r="O9" s="62">
+        <v>0.16950458432853099</v>
+      </c>
+      <c r="P9" s="62">
+        <v>0.50233541905349399</v>
+      </c>
+      <c r="Q9" s="62">
+        <v>0.63495072024260801</v>
+      </c>
+      <c r="R9" s="62">
+        <v>1.8873576992210901</v>
+      </c>
+      <c r="S9" s="62">
+        <v>1.73447148565202</v>
+      </c>
+      <c r="T9" s="62">
+        <v>1.84293541424539</v>
+      </c>
+      <c r="U9" s="62">
+        <v>2.5405733353556799</v>
+      </c>
+      <c r="V9" s="61">
+        <v>3.1266600895499699</v>
+      </c>
+      <c r="W9" s="61">
+        <v>2.02305150318369</v>
+      </c>
+      <c r="X9" s="62">
+        <v>2.1656050955414012</v>
+      </c>
+      <c r="Y9" s="62">
+        <v>1.808836611643768</v>
+      </c>
+      <c r="Z9" s="61">
+        <v>1.2844729882886285</v>
+      </c>
+      <c r="AA9" s="61">
+        <v>0.85273546038133563</v>
+      </c>
+      <c r="AB9" s="62">
+        <v>0.77027639329406439</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="37">
+        <v>270000000</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="63">
+        <v>1.55003270111184</v>
+      </c>
+      <c r="D10" s="63">
+        <v>1.16503682240734</v>
+      </c>
+      <c r="E10" s="63">
+        <v>0.73578876555667705</v>
+      </c>
+      <c r="F10" s="63">
+        <v>0.96386425273033804</v>
+      </c>
+      <c r="G10" s="63">
+        <v>2.01132398446244</v>
+      </c>
+      <c r="H10" s="63">
+        <v>0.74746567432311095</v>
+      </c>
+      <c r="I10" s="63">
+        <v>0.91156191991514202</v>
+      </c>
+      <c r="J10" s="63">
+        <v>0.75621819224428399</v>
+      </c>
+      <c r="K10" s="64">
+        <v>1.08649748531501</v>
+      </c>
+      <c r="L10" s="62">
+        <v>0.94285164517991105</v>
+      </c>
+      <c r="M10" s="62">
+        <v>0.83510261854210899</v>
+      </c>
+      <c r="N10" s="62">
+        <v>0.77361957257518599</v>
+      </c>
+      <c r="O10" s="62">
+        <v>0.75967859751643496</v>
+      </c>
+      <c r="P10" s="62">
+        <v>0.62311400242975301</v>
+      </c>
+      <c r="Q10" s="62">
+        <v>0.46882160104339199</v>
+      </c>
+      <c r="R10" s="62">
+        <v>0.52874590408102495</v>
+      </c>
+      <c r="S10" s="62">
+        <v>0.43784885858484601</v>
+      </c>
+      <c r="T10" s="62">
+        <v>0.78682466870540302</v>
+      </c>
+      <c r="U10" s="62">
+        <v>0.75987346313146098</v>
+      </c>
+      <c r="V10" s="61">
+        <v>0.84213846396467396</v>
+      </c>
+      <c r="W10" s="61">
+        <v>0.66737952140407797</v>
+      </c>
+      <c r="X10" s="62">
+        <v>0.69173267879058353</v>
+      </c>
+      <c r="Y10" s="62">
+        <v>0.46800644983678769</v>
+      </c>
+      <c r="Z10" s="61">
+        <v>0.46937056204116018</v>
+      </c>
+      <c r="AA10" s="61">
+        <v>0.54892601431980903</v>
+      </c>
+      <c r="AB10" s="62">
+        <v>0.77114053566054774</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="37">
+        <v>310000000</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="63">
+        <v>0.72320546222262105</v>
+      </c>
+      <c r="D11" s="63">
+        <v>0.56423428354878102</v>
+      </c>
+      <c r="E11" s="63">
+        <v>0.40264026402640302</v>
+      </c>
+      <c r="F11" s="63">
+        <v>0.44353911357886799</v>
+      </c>
+      <c r="G11" s="63">
+        <v>0.54208114451771505</v>
+      </c>
+      <c r="H11" s="63">
+        <v>1.40848849063691</v>
+      </c>
+      <c r="I11" s="63">
+        <v>0.38622099792690201</v>
+      </c>
+      <c r="J11" s="63">
+        <v>0.41014505865677497</v>
+      </c>
+      <c r="K11" s="64">
+        <v>0.44909077523374802</v>
+      </c>
+      <c r="L11" s="62">
+        <v>0.41610994464592499</v>
+      </c>
+      <c r="M11" s="62">
+        <v>0.45537959627540298</v>
+      </c>
+      <c r="N11" s="62">
+        <v>0.92642887319693401</v>
+      </c>
+      <c r="O11" s="62">
+        <v>1.1197552163015501</v>
+      </c>
+      <c r="P11" s="62">
+        <v>1.4288379033762399</v>
+      </c>
+      <c r="Q11" s="62">
+        <v>1.8845760980592401</v>
+      </c>
+      <c r="R11" s="62">
+        <v>2.6543535620052801</v>
+      </c>
+      <c r="S11" s="62">
+        <v>3.77377682839996</v>
+      </c>
+      <c r="T11" s="62">
+        <v>3.2241065440260601</v>
+      </c>
+      <c r="U11" s="62">
+        <v>7.4255459960291201</v>
+      </c>
+      <c r="V11" s="61">
+        <v>8.1942397323029095</v>
+      </c>
+      <c r="W11" s="61">
+        <v>8.2394902416543108</v>
+      </c>
+      <c r="X11" s="62">
+        <v>7.374236955843692</v>
+      </c>
+      <c r="Y11" s="62">
+        <v>3.3262021189894049</v>
+      </c>
+      <c r="Z11" s="61">
+        <v>1.6561260585271731</v>
+      </c>
+      <c r="AA11" s="61">
+        <v>1.8029831175217177</v>
+      </c>
+      <c r="AB11" s="62">
+        <v>3.9792885223894912</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="37">
+        <v>330000000</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X12" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="62">
+        <v>0.36363636363636365</v>
+      </c>
+      <c r="Z12" s="61">
+        <v>0.28261893546867639</v>
+      </c>
+      <c r="AA12" s="61">
+        <v>0.29270332427346857</v>
+      </c>
+      <c r="AB12" s="62">
+        <v>0.33923859781379567</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="37">
+        <v>350000000</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="63">
+        <v>0.68440773877800698</v>
+      </c>
+      <c r="D13" s="63">
+        <v>0.83522131674162203</v>
+      </c>
+      <c r="E13" s="63">
+        <v>0.55230205208779704</v>
+      </c>
+      <c r="F13" s="63">
+        <v>0.63320031218247996</v>
+      </c>
+      <c r="G13" s="63">
+        <v>0.88768189372137296</v>
+      </c>
+      <c r="H13" s="63">
+        <v>0.99569691821359496</v>
+      </c>
+      <c r="I13" s="63">
+        <v>1.90903400792823</v>
+      </c>
+      <c r="J13" s="63">
+        <v>1.11246473454732</v>
+      </c>
+      <c r="K13" s="64">
+        <v>1.10544674000537</v>
+      </c>
+      <c r="L13" s="62">
+        <v>1.82922497691269</v>
+      </c>
+      <c r="M13" s="62">
+        <v>1.07847148351199</v>
+      </c>
+      <c r="N13" s="62">
+        <v>0.94589669681608901</v>
+      </c>
+      <c r="O13" s="62">
+        <v>1.18869588557843</v>
+      </c>
+      <c r="P13" s="62">
+        <v>1.78690606902194</v>
+      </c>
+      <c r="Q13" s="62">
+        <v>2.5508839335651601</v>
+      </c>
+      <c r="R13" s="62">
+        <v>3.4995672868887899</v>
+      </c>
+      <c r="S13" s="62">
+        <v>3.7304135320331602</v>
+      </c>
+      <c r="T13" s="62">
+        <v>4.1356822820145904</v>
+      </c>
+      <c r="U13" s="62">
+        <v>4.25374306942917</v>
+      </c>
+      <c r="V13" s="61">
+        <v>4.4613685518383903</v>
+      </c>
+      <c r="W13" s="61">
+        <v>3.9327731092436999</v>
+      </c>
+      <c r="X13" s="62">
+        <v>5.0360760877487065</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>4.787415635914809</v>
+      </c>
+      <c r="Z13" s="61">
+        <v>5.1293900184842878</v>
+      </c>
+      <c r="AA13" s="61">
+        <v>4.8830570441228023</v>
+      </c>
+      <c r="AB13" s="62">
+        <v>4.7544281438594771</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="37">
+        <v>390000000</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="63">
+        <v>0.29600394671928998</v>
+      </c>
+      <c r="D14" s="63">
+        <v>0.33889689062102901</v>
+      </c>
+      <c r="E14" s="63">
+        <v>2.1332988557760699</v>
+      </c>
+      <c r="F14" s="63">
+        <v>0.379192180214595</v>
+      </c>
+      <c r="G14" s="63">
+        <v>0.51303874979313002</v>
+      </c>
+      <c r="H14" s="63">
+        <v>0.82422504927432405</v>
+      </c>
+      <c r="I14" s="63">
+        <v>1.2279954571266301</v>
+      </c>
+      <c r="J14" s="63">
+        <v>1.0026062443487</v>
+      </c>
+      <c r="K14" s="64">
+        <v>1.24425476034143</v>
+      </c>
+      <c r="L14" s="62">
+        <v>1.1524822695035499</v>
+      </c>
+      <c r="M14" s="62">
+        <v>1.19662381138929</v>
+      </c>
+      <c r="N14" s="62">
+        <v>1.2954495972131499</v>
+      </c>
+      <c r="O14" s="62">
+        <v>1.4131305044035201</v>
+      </c>
+      <c r="P14" s="62">
+        <v>1.34681641236744</v>
+      </c>
+      <c r="Q14" s="62">
+        <v>1.4616935483871001</v>
+      </c>
+      <c r="R14" s="62">
+        <v>1.4147470285053101</v>
+      </c>
+      <c r="S14" s="62">
+        <v>1.46083661564541</v>
+      </c>
+      <c r="T14" s="62">
+        <v>1.40742183695335</v>
+      </c>
+      <c r="U14" s="62">
+        <v>1.6391893806981901</v>
+      </c>
+      <c r="V14" s="61">
+        <v>1.5226070002785299</v>
+      </c>
+      <c r="W14" s="61">
+        <v>1.62460406661898</v>
+      </c>
+      <c r="X14" s="62">
+        <v>1.4167393199651264</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>1.2658227848101267</v>
+      </c>
+      <c r="Z14" s="61">
+        <v>1.7170798271548784</v>
+      </c>
+      <c r="AA14" s="61">
+        <v>1.7756255044390639</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>1.5094339622641511</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="37">
+        <v>430000000</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="63">
+        <v>0.76356694845923101</v>
+      </c>
+      <c r="D15" s="63">
+        <v>0.34039334341906202</v>
+      </c>
+      <c r="E15" s="63">
+        <v>0.26775320139697301</v>
+      </c>
+      <c r="F15" s="63">
+        <v>0.22201254370872001</v>
+      </c>
+      <c r="G15" s="63">
+        <v>0.30953363598844402</v>
+      </c>
+      <c r="H15" s="63">
+        <v>0.426226057672069</v>
+      </c>
+      <c r="I15" s="63">
+        <v>0.43475837467253797</v>
+      </c>
+      <c r="J15" s="63">
+        <v>0.69563017770189095</v>
+      </c>
+      <c r="K15" s="64">
+        <v>0.36356678147722898</v>
+      </c>
+      <c r="L15" s="62">
+        <v>0.60517390436922303</v>
+      </c>
+      <c r="M15" s="62">
+        <v>3.92600324750638</v>
+      </c>
+      <c r="N15" s="62">
+        <v>2.4242424242424199</v>
+      </c>
+      <c r="O15" s="62">
+        <v>0.914884219824595</v>
+      </c>
+      <c r="P15" s="62">
+        <v>0.26866105140865498</v>
+      </c>
+      <c r="Q15" s="62">
+        <v>4.4216483905199902E-2</v>
+      </c>
+      <c r="R15" s="62">
+        <v>4.9726504226752899E-2</v>
+      </c>
+      <c r="S15" s="62">
+        <v>3.9721946375372401E-2</v>
+      </c>
+      <c r="T15" s="62">
+        <v>0.110297804070992</v>
+      </c>
+      <c r="U15" s="62">
+        <v>0.37523452157598502</v>
+      </c>
+      <c r="V15" s="61">
+        <v>0.40311979668740699</v>
+      </c>
+      <c r="W15" s="61">
+        <v>0.32232070910555999</v>
+      </c>
+      <c r="X15" s="62">
+        <v>0.24752475247524752</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>0.24516671336508827</v>
+      </c>
+      <c r="Z15" s="61">
+        <v>0.28593709383935534</v>
+      </c>
+      <c r="AA15" s="61">
+        <v>0.67739204064352243</v>
+      </c>
+      <c r="AB15" s="62">
+        <v>4.2320890090464802</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="37">
+        <v>470000000</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="63">
+        <v>3.1986764097614802</v>
+      </c>
+      <c r="D16" s="63">
+        <v>3.97013614404919</v>
+      </c>
+      <c r="E16" s="63">
+        <v>3.4670979480440698</v>
+      </c>
+      <c r="F16" s="63">
+        <v>2.6587970770095599</v>
+      </c>
+      <c r="G16" s="63">
+        <v>2.4377942165433799</v>
+      </c>
+      <c r="H16" s="63">
+        <v>3.3557806575745599</v>
+      </c>
+      <c r="I16" s="63">
+        <v>2.14088397790055</v>
+      </c>
+      <c r="J16" s="63">
+        <v>0.49446021426609299</v>
+      </c>
+      <c r="K16" s="64">
+        <v>1.89859525899912</v>
+      </c>
+      <c r="L16" s="62">
+        <v>2.0111307867442401</v>
+      </c>
+      <c r="M16" s="62">
+        <v>2.0981507823613099</v>
+      </c>
+      <c r="N16" s="62">
+        <v>3.2707589542784699</v>
+      </c>
+      <c r="O16" s="62">
+        <v>3.2976207040489798</v>
+      </c>
+      <c r="P16" s="62">
+        <v>8.7820177731312103</v>
+      </c>
+      <c r="Q16" s="62">
+        <v>4.0629095674967202</v>
+      </c>
+      <c r="R16" s="62">
+        <v>5.5080482897384302</v>
+      </c>
+      <c r="S16" s="62">
+        <v>5.1171029324935997</v>
+      </c>
+      <c r="T16" s="62">
+        <v>6.7544029417456901</v>
+      </c>
+      <c r="U16" s="62">
+        <v>20.096540627514099</v>
+      </c>
+      <c r="V16" s="61">
+        <v>13.062973296133899</v>
+      </c>
+      <c r="W16" s="61">
+        <v>19.263269078426202</v>
+      </c>
+      <c r="X16" s="62">
+        <v>9.5681367312681225</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>7.043297746144721</v>
+      </c>
+      <c r="Z16" s="61">
+        <v>5.137186223000584</v>
+      </c>
+      <c r="AA16" s="61">
+        <v>5.0969529085872578</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>5.166444740346205</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="37">
+        <v>550000000</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="63">
+        <v>0.41440411546155997</v>
+      </c>
+      <c r="D17" s="63">
+        <v>2.5904421616793201</v>
+      </c>
+      <c r="E17" s="63">
+        <v>0.28852681602172398</v>
+      </c>
+      <c r="F17" s="63">
+        <v>0.41057518897970202</v>
+      </c>
+      <c r="G17" s="63">
+        <v>0.479947205807361</v>
+      </c>
+      <c r="H17" s="63">
+        <v>0.52511815158410602</v>
+      </c>
+      <c r="I17" s="63">
+        <v>0.70648683365446396</v>
+      </c>
+      <c r="J17" s="63">
+        <v>0.58511900055349098</v>
+      </c>
+      <c r="K17" s="64">
+        <v>0.817561214895965</v>
+      </c>
+      <c r="L17" s="62">
+        <v>0.54737975592246901</v>
+      </c>
+      <c r="M17" s="62">
+        <v>0.54240404504711603</v>
+      </c>
+      <c r="N17" s="62">
+        <v>1.84949280490682</v>
+      </c>
+      <c r="O17" s="62">
+        <v>0.78003983182119896</v>
+      </c>
+      <c r="P17" s="62">
+        <v>0.77341548141836503</v>
+      </c>
+      <c r="Q17" s="62">
+        <v>0.90909090909090895</v>
+      </c>
+      <c r="R17" s="62">
+        <v>0.95253089821302095</v>
+      </c>
+      <c r="S17" s="62">
+        <v>0.95827804806132999</v>
+      </c>
+      <c r="T17" s="62">
+        <v>1.14191373735984</v>
+      </c>
+      <c r="U17" s="62">
+        <v>1.31512710797886</v>
+      </c>
+      <c r="V17" s="61">
+        <v>1.88747078914255</v>
+      </c>
+      <c r="W17" s="61">
+        <v>2.3331777881474598</v>
+      </c>
+      <c r="X17" s="62">
+        <v>2.1540118470651586</v>
+      </c>
+      <c r="Y17" s="62">
+        <v>1.7962429727135611</v>
+      </c>
+      <c r="Z17" s="61">
+        <v>1.8270821842250415</v>
+      </c>
+      <c r="AA17" s="61">
+        <v>2.0912168890659233</v>
+      </c>
+      <c r="AB17" s="62">
+        <v>3.4810935104752172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="37">
+        <v>590000000</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="63">
+        <v>1.46098505810736</v>
+      </c>
+      <c r="D18" s="63">
+        <v>1.4719341061622899</v>
+      </c>
+      <c r="E18" s="63">
+        <v>1.54624483397463</v>
+      </c>
+      <c r="F18" s="63">
+        <v>1.5757653717519899</v>
+      </c>
+      <c r="G18" s="63">
+        <v>1.6630555718217499</v>
+      </c>
+      <c r="H18" s="63">
+        <v>1.83886367654859</v>
+      </c>
+      <c r="I18" s="63">
+        <v>2.0964946609269299</v>
+      </c>
+      <c r="J18" s="63">
+        <v>1.2894395620227601</v>
+      </c>
+      <c r="K18" s="64">
+        <v>1.0762480337776299</v>
+      </c>
+      <c r="L18" s="62">
+        <v>1.23074117968821</v>
+      </c>
+      <c r="M18" s="62">
+        <v>1.2759170653907499</v>
+      </c>
+      <c r="N18" s="62">
+        <v>1.67644593461861</v>
+      </c>
+      <c r="O18" s="62">
+        <v>2.0183741648106901</v>
+      </c>
+      <c r="P18" s="62">
+        <v>2.1040027369141301</v>
+      </c>
+      <c r="Q18" s="62">
+        <v>2.2469593898165301</v>
+      </c>
+      <c r="R18" s="62">
+        <v>2.17105263157895</v>
+      </c>
+      <c r="S18" s="62">
+        <v>2.4259789875835698</v>
+      </c>
+      <c r="T18" s="62">
+        <v>2.3062883690061402</v>
+      </c>
+      <c r="U18" s="62">
+        <v>3.3997343957503299</v>
+      </c>
+      <c r="V18" s="61">
+        <v>3.7697140659058799</v>
+      </c>
+      <c r="W18" s="61">
+        <v>4.1042914171656699</v>
+      </c>
+      <c r="X18" s="62">
+        <v>5.4101935132188608</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>5.7871430752786681</v>
+      </c>
+      <c r="Z18" s="61">
+        <v>5.0368944497914656</v>
+      </c>
+      <c r="AA18" s="61">
+        <v>3.2885144986230359</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>2.1032504780114722</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="37">
+        <v>610000000</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="63">
+        <v>7.6845205227314599</v>
+      </c>
+      <c r="D19" s="63">
+        <v>7.9917355371900802</v>
+      </c>
+      <c r="E19" s="63">
+        <v>3.99284127375957</v>
+      </c>
+      <c r="F19" s="63">
+        <v>5.5504011351852904</v>
+      </c>
+      <c r="G19" s="63">
+        <v>4.1261151662611502</v>
+      </c>
+      <c r="H19" s="63">
+        <v>4.58057956278597</v>
+      </c>
+      <c r="I19" s="63">
+        <v>5.0845746023731397</v>
+      </c>
+      <c r="J19" s="63">
+        <v>13.8504864311316</v>
+      </c>
+      <c r="K19" s="63">
+        <v>12.5764069416146</v>
+      </c>
+      <c r="L19" s="62">
+        <v>13.390098194053399</v>
+      </c>
+      <c r="M19" s="62">
+        <v>6.6861293078894901</v>
+      </c>
+      <c r="N19" s="62">
+        <v>7.4947071277346504</v>
+      </c>
+      <c r="O19" s="62">
+        <v>6.0564111437964998</v>
+      </c>
+      <c r="P19" s="62">
+        <v>9.3395201895547402</v>
+      </c>
+      <c r="Q19" s="62">
+        <v>7.0304764000440096</v>
+      </c>
+      <c r="R19" s="62">
+        <v>10.0084714994554</v>
+      </c>
+      <c r="S19" s="62">
+        <v>11.7919921875</v>
+      </c>
+      <c r="T19" s="62">
+        <v>12.0888062303847</v>
+      </c>
+      <c r="U19" s="62">
+        <v>15.4967435128709</v>
+      </c>
+      <c r="V19" s="61">
+        <v>15.214396418116101</v>
+      </c>
+      <c r="W19" s="61">
+        <v>10.1386697666694</v>
+      </c>
+      <c r="X19" s="62">
+        <v>8.6236999924087154</v>
+      </c>
+      <c r="Y19" s="62">
+        <v>8.9623580959968123</v>
+      </c>
+      <c r="Z19" s="61">
+        <v>6.8137573004542498</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>6.0036663611365721</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>5.8478508272782985</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="37">
+        <v>620000000</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="N20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="R20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="V20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="W20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="X20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="62">
+        <v>7.6335877862595422E-2</v>
+      </c>
+      <c r="Z20" s="61">
+        <v>0.21929824561403508</v>
+      </c>
+      <c r="AA20" s="61">
+        <v>2.1707670043415339</v>
+      </c>
+      <c r="AB20" s="62">
+        <v>2.9432878679109833</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="37">
+        <v>630000000</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="55"/>
-[...1098 lines deleted...]
-      <c r="C21" s="38">
+      <c r="C21" s="63">
+        <v>0.80405085830342504</v>
+      </c>
+      <c r="D21" s="63">
         <v>0.72343070229956496</v>
       </c>
-      <c r="D21" s="38">
-[...56 lines deleted...]
-      <c r="W21" s="40">
+      <c r="E21" s="63">
+        <v>0.56850483229107496</v>
+      </c>
+      <c r="F21" s="63">
+        <v>0.92307692307692302</v>
+      </c>
+      <c r="G21" s="63">
+        <v>1.0959553594222999</v>
+      </c>
+      <c r="H21" s="63">
+        <v>1.2753458404396401</v>
+      </c>
+      <c r="I21" s="63">
+        <v>1.3876843018213401</v>
+      </c>
+      <c r="J21" s="63">
+        <v>1.42277617731789</v>
+      </c>
+      <c r="K21" s="64">
+        <v>2.1846400404875399</v>
+      </c>
+      <c r="L21" s="62">
+        <v>1.62386150901327</v>
+      </c>
+      <c r="M21" s="62">
+        <v>1.15747917570947</v>
+      </c>
+      <c r="N21" s="62">
+        <v>1.11256259525365</v>
+      </c>
+      <c r="O21" s="62">
+        <v>1.28895107905925</v>
+      </c>
+      <c r="P21" s="62">
+        <v>1.67693360711841</v>
+      </c>
+      <c r="Q21" s="62">
+        <v>1.9089574155653499</v>
+      </c>
+      <c r="R21" s="62">
+        <v>2.4178526190298801</v>
+      </c>
+      <c r="S21" s="62">
+        <v>3.0390789802996201</v>
+      </c>
+      <c r="T21" s="62">
+        <v>3.60673621054067</v>
+      </c>
+      <c r="U21" s="62">
+        <v>3.1280151887702701</v>
+      </c>
+      <c r="V21" s="61">
+        <v>3.3174904942965799</v>
+      </c>
+      <c r="W21" s="61">
+        <v>2.8656865188138601</v>
+      </c>
+      <c r="X21" s="62">
         <v>3.0020800347707306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="Y21" s="62">
+        <v>0.98996744402365289</v>
+      </c>
+      <c r="Z21" s="61">
+        <v>1.0549849786907008</v>
+      </c>
+      <c r="AA21" s="61">
+        <v>1.3202900533588726</v>
+      </c>
+      <c r="AB21" s="62">
+        <v>1.4517065617136589</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="37">
+        <v>710000000</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="63">
+        <v>0.459389930172731</v>
+      </c>
+      <c r="D22" s="63">
+        <v>0.41113349504584101</v>
+      </c>
+      <c r="E22" s="63">
+        <v>0.40285854410425298</v>
+      </c>
+      <c r="F22" s="63">
+        <v>0.59826410415375098</v>
+      </c>
+      <c r="G22" s="63">
+        <v>0.48800091858996397</v>
+      </c>
+      <c r="H22" s="63">
+        <v>0.70521861777150896</v>
+      </c>
+      <c r="I22" s="63">
+        <v>1.2376673713883</v>
+      </c>
+      <c r="J22" s="63">
+        <v>1.29288683813788</v>
+      </c>
+      <c r="K22" s="64">
+        <v>1.6387158600862499</v>
+      </c>
+      <c r="L22" s="62">
+        <v>1.3410351671840799</v>
+      </c>
+      <c r="M22" s="62">
+        <v>1.04858269838548</v>
+      </c>
+      <c r="N22" s="62">
+        <v>1.2037814673643901</v>
+      </c>
+      <c r="O22" s="62">
+        <v>1.37637328724849</v>
+      </c>
+      <c r="P22" s="62">
+        <v>1.19303224361009</v>
+      </c>
+      <c r="Q22" s="62">
+        <v>1.20124657663613</v>
+      </c>
+      <c r="R22" s="62">
+        <v>1.5575290328876701</v>
+      </c>
+      <c r="S22" s="62">
+        <v>1.5637065637065599</v>
+      </c>
+      <c r="T22" s="62">
+        <v>1.96490290057095</v>
+      </c>
+      <c r="U22" s="62">
+        <v>2.1720355023061799</v>
+      </c>
+      <c r="V22" s="61">
+        <v>2.4419447864141501</v>
+      </c>
+      <c r="W22" s="61">
+        <v>2.8540176693310899</v>
+      </c>
+      <c r="X22" s="62">
+        <v>3.1646174428234697</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>2.9087500557944383</v>
+      </c>
+      <c r="Z22" s="61">
+        <v>3.1172086449875338</v>
+      </c>
+      <c r="AA22" s="61">
+        <v>3.1237652527600233</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>3.7608267716535435</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="37">
+        <v>750000000</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="38">
-[...88 lines deleted...]
-      <c r="H23" s="38">
+      <c r="C23" s="63">
+        <v>1.6477573095848099</v>
+      </c>
+      <c r="D23" s="63">
+        <v>1.5086981064299301</v>
+      </c>
+      <c r="E23" s="63">
+        <v>1.5671052631578899</v>
+      </c>
+      <c r="F23" s="63">
+        <v>2.0610032831209</v>
+      </c>
+      <c r="G23" s="63">
+        <v>2.01793721973094</v>
+      </c>
+      <c r="H23" s="63">
+        <v>2.27563370077362</v>
+      </c>
+      <c r="I23" s="63">
         <v>2.1369026652577201</v>
       </c>
-      <c r="I23" s="38">
+      <c r="J23" s="63">
         <v>1.9363042851274701</v>
       </c>
-      <c r="J23" s="39">
-[...35 lines deleted...]
-      <c r="V23" s="37">
+      <c r="K23" s="64">
+        <v>1.8491863068010099</v>
+      </c>
+      <c r="L23" s="62">
+        <v>2.8630807368465998</v>
+      </c>
+      <c r="M23" s="62">
+        <v>2.29009270827189</v>
+      </c>
+      <c r="N23" s="62">
+        <v>1.40266008561195</v>
+      </c>
+      <c r="O23" s="62">
+        <v>1.5277628780755601</v>
+      </c>
+      <c r="P23" s="62">
+        <v>3.93963270501242</v>
+      </c>
+      <c r="Q23" s="62">
+        <v>2.0929293533528699</v>
+      </c>
+      <c r="R23" s="62">
+        <v>2.8856239365380301</v>
+      </c>
+      <c r="S23" s="62">
+        <v>3.4865135629124899</v>
+      </c>
+      <c r="T23" s="62">
+        <v>3.3733967035310601</v>
+      </c>
+      <c r="U23" s="62">
+        <v>3.6994300013902399</v>
+      </c>
+      <c r="V23" s="61">
+        <v>4.4473813621834299</v>
+      </c>
+      <c r="W23" s="61">
         <v>3.9533047252336901</v>
       </c>
-      <c r="W23" s="40">
+      <c r="X23" s="62">
         <v>4.2833751393534003</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="S24" s="42">
+      <c r="Y23" s="62">
+        <v>4.4788475400973153</v>
+      </c>
+      <c r="Z23" s="61">
+        <v>5.5113511544046343</v>
+      </c>
+      <c r="AA23" s="61">
+        <v>5.5113511544046343</v>
+      </c>
+      <c r="AB23" s="62">
+        <v>5.5113511544046343</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="44">
+        <v>790000000</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="65">
+        <v>3.2849210907797901</v>
+      </c>
+      <c r="D24" s="65">
+        <v>2.9803887837605401</v>
+      </c>
+      <c r="E24" s="65">
+        <v>1.4285031771057299</v>
+      </c>
+      <c r="F24" s="65">
+        <v>1.17265433250563</v>
+      </c>
+      <c r="G24" s="65">
+        <v>0.92139183205259501</v>
+      </c>
+      <c r="H24" s="65">
+        <v>1.1523230931942801</v>
+      </c>
+      <c r="I24" s="65">
+        <v>1.7348878469142099</v>
+      </c>
+      <c r="J24" s="65">
+        <v>1.2354318628374601</v>
+      </c>
+      <c r="K24" s="65">
+        <v>1.8139446998803299</v>
+      </c>
+      <c r="L24" s="66">
+        <v>1.64285232863786</v>
+      </c>
+      <c r="M24" s="66">
+        <v>2.54290092790623</v>
+      </c>
+      <c r="N24" s="66">
+        <v>2.1014070690659401</v>
+      </c>
+      <c r="O24" s="66">
+        <v>2.4933550803431199</v>
+      </c>
+      <c r="P24" s="66">
+        <v>10.1311399084349</v>
+      </c>
+      <c r="Q24" s="66">
+        <v>3.0606894743741</v>
+      </c>
+      <c r="R24" s="66">
+        <v>2.6884470302410302</v>
+      </c>
+      <c r="S24" s="66">
+        <v>2.9256625112860601</v>
+      </c>
+      <c r="T24" s="66">
         <v>2.7351030782264898</v>
       </c>
-      <c r="T24" s="42">
-[...8 lines deleted...]
-      <c r="W24" s="42">
+      <c r="U24" s="66">
+        <v>5.9578130711093804</v>
+      </c>
+      <c r="V24" s="67">
+        <v>17.9810020487987</v>
+      </c>
+      <c r="W24" s="67">
+        <v>11.947904869762199</v>
+      </c>
+      <c r="X24" s="66">
         <v>11.82882665379044</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="W25" s="2"/>
+      <c r="Y24" s="66">
+        <v>5.6959725113159543</v>
+      </c>
+      <c r="Z24" s="67">
+        <v>6.1566314174040233</v>
+      </c>
+      <c r="AA24" s="67">
+        <v>3.6929778373462256</v>
+      </c>
+      <c r="AB24" s="66">
+        <v>3.9941894755237115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="51" t="s">
+        <v>56</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>number</vt:lpstr>
       <vt:lpstr>share</vt:lpstr>
-      <vt:lpstr>number!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>number!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>1E0B79C084CA4F44AEBC84AA7E48513D_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.1.0.28485</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>