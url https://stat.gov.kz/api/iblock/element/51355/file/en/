--- v0 (2026-04-27)
+++ v1 (2026-08-31)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Bekmirzaeva\Desktop\Динамика\Динамика ОСО 2025\3.8\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28920" windowHeight="15720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14925" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Total" sheetId="1" r:id="rId3"/>
     <sheet name="by type" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="655" uniqueCount="94">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Gross enrolment ratio of secondary education</t>
-  </si>
-[...1 lines deleted...]
-    <t>per cent</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
@@ -236,53 +238,50 @@
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of Population Statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Bekmirzaeva Arailym Sirlibayevna</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7172749345</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t xml:space="preserve">a.bekmirzaeva@aspire.gov.kz </t>
   </si>
   <si>
-    <t>Per cent</t>
-[...1 lines deleted...]
-  <si>
     <t>Gross enrollment in secondary education (11-17 years)</t>
   </si>
   <si>
     <t>Gross enrollment ratio is the proportion of students (regardless of age) at a particular level of education, expressed as a percentage of the population, established by international standards for a given level of education in a given age group.</t>
   </si>
   <si>
     <t>Data for 2000-2017 for the South Kazakhstan region.  The Turkistan region and the city of Shymkent (a city of republican significance) were established in 2018; the regions of Abay, Zhetisu, and Ulytau were established in 2022.</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
@@ -340,55 +339,61 @@
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>**The Turkistan region and the city of Shymkent (a city of republican significance) were established in 2018; the regions of Abay, Zhetisu, and Ulytau were established in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">  Abay**</t>
   </si>
   <si>
     <t>Data of the Ministry of Education of the Republic of Kazakhstan, BNS of ASPR RK</t>
   </si>
+  <si>
+    <t>percent</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -560,51 +565,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -622,62 +627,50 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -690,68 +683,84 @@
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
@@ -776,86 +785,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1031,860 +1040,861 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.bekmirzaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B76" sqref="B76"/>
+      <selection activeCell="B60" sqref="B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="40.7109375" style="33" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="40.7109375" style="29" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="29" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="29"/>
+    <col min="257" max="257" width="44.28515625" style="29" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="29" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="29"/>
+    <col min="513" max="513" width="44.28515625" style="29" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="29" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="29"/>
+    <col min="769" max="769" width="44.28515625" style="29" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="29" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="29"/>
+    <col min="1025" max="1025" width="44.28515625" style="29" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="29" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="29"/>
+    <col min="1281" max="1281" width="44.28515625" style="29" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="29" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="29"/>
+    <col min="1537" max="1537" width="44.28515625" style="29" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="29" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="29"/>
+    <col min="1793" max="1793" width="44.28515625" style="29" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="29" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="29"/>
+    <col min="2049" max="2049" width="44.28515625" style="29" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="29" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="29"/>
+    <col min="2305" max="2305" width="44.28515625" style="29" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="29" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="29"/>
+    <col min="2561" max="2561" width="44.28515625" style="29" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="29" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="29"/>
+    <col min="2817" max="2817" width="44.28515625" style="29" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="29" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="29"/>
+    <col min="3073" max="3073" width="44.28515625" style="29" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="29" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="29"/>
+    <col min="3329" max="3329" width="44.28515625" style="29" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="29" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="29"/>
+    <col min="3585" max="3585" width="44.28515625" style="29" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="29" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="29"/>
+    <col min="3841" max="3841" width="44.28515625" style="29" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="29" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="29"/>
+    <col min="4097" max="4097" width="44.28515625" style="29" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="29" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="29"/>
+    <col min="4353" max="4353" width="44.28515625" style="29" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="29" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="29"/>
+    <col min="4609" max="4609" width="44.28515625" style="29" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="29" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="29"/>
+    <col min="4865" max="4865" width="44.28515625" style="29" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="29" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="29"/>
+    <col min="5121" max="5121" width="44.28515625" style="29" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="29" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="29"/>
+    <col min="5377" max="5377" width="44.28515625" style="29" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="29" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="29"/>
+    <col min="5633" max="5633" width="44.28515625" style="29" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="29" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="29"/>
+    <col min="5889" max="5889" width="44.28515625" style="29" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="29" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="29"/>
+    <col min="6145" max="6145" width="44.28515625" style="29" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="29" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="29"/>
+    <col min="6401" max="6401" width="44.28515625" style="29" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="29" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="29"/>
+    <col min="6657" max="6657" width="44.28515625" style="29" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="29" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="29"/>
+    <col min="6913" max="6913" width="44.28515625" style="29" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="29" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="29"/>
+    <col min="7169" max="7169" width="44.28515625" style="29" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="29" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="29"/>
+    <col min="7425" max="7425" width="44.28515625" style="29" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="29" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="29"/>
+    <col min="7681" max="7681" width="44.28515625" style="29" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="29" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="29"/>
+    <col min="7937" max="7937" width="44.28515625" style="29" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="29" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="29"/>
+    <col min="8193" max="8193" width="44.28515625" style="29" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="29" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="29"/>
+    <col min="8449" max="8449" width="44.28515625" style="29" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="29" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="29"/>
+    <col min="8705" max="8705" width="44.28515625" style="29" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="29" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="29"/>
+    <col min="8961" max="8961" width="44.28515625" style="29" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="29" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="29"/>
+    <col min="9217" max="9217" width="44.28515625" style="29" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="29" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="29"/>
+    <col min="9473" max="9473" width="44.28515625" style="29" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="29" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="29"/>
+    <col min="9729" max="9729" width="44.28515625" style="29" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="29" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="29"/>
+    <col min="9985" max="9985" width="44.28515625" style="29" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="29" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="29"/>
+    <col min="10241" max="10241" width="44.28515625" style="29" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="29" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="29"/>
+    <col min="10497" max="10497" width="44.28515625" style="29" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="29" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="29"/>
+    <col min="10753" max="10753" width="44.28515625" style="29" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="29" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="29"/>
+    <col min="11009" max="11009" width="44.28515625" style="29" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="29" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="29"/>
+    <col min="11265" max="11265" width="44.28515625" style="29" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="29" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="29"/>
+    <col min="11521" max="11521" width="44.28515625" style="29" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="29" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="29"/>
+    <col min="11777" max="11777" width="44.28515625" style="29" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="29" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="29"/>
+    <col min="12033" max="12033" width="44.28515625" style="29" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="29" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="29"/>
+    <col min="12289" max="12289" width="44.28515625" style="29" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="29" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="29"/>
+    <col min="12545" max="12545" width="44.28515625" style="29" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="29" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="29"/>
+    <col min="12801" max="12801" width="44.28515625" style="29" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="29" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="29"/>
+    <col min="13057" max="13057" width="44.28515625" style="29" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="29" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="29"/>
+    <col min="13313" max="13313" width="44.28515625" style="29" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="29" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="29"/>
+    <col min="13569" max="13569" width="44.28515625" style="29" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="29" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="29"/>
+    <col min="13825" max="13825" width="44.28515625" style="29" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="29" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="29"/>
+    <col min="14081" max="14081" width="44.28515625" style="29" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="29" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="29"/>
+    <col min="14337" max="14337" width="44.28515625" style="29" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="29" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="29"/>
+    <col min="14593" max="14593" width="44.28515625" style="29" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="29" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="29"/>
+    <col min="14849" max="14849" width="44.28515625" style="29" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="29" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="29"/>
+    <col min="15105" max="15105" width="44.28515625" style="29" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="29" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="29"/>
+    <col min="15361" max="15361" width="44.28515625" style="29" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="29" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="29"/>
+    <col min="15617" max="15617" width="44.28515625" style="29" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="29" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="29"/>
+    <col min="15873" max="15873" width="44.28515625" style="29" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="29" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="29"/>
+    <col min="16129" max="16129" width="44.28515625" style="29" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="29" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="32"/>
-      <c r="B1" s="32"/>
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="31">
+        <v>626107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="35">
-[...4 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="B3" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="11"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="35" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="34" t="s">
+      <c r="B4" s="32" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B5" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" s="11"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="38.25">
+      <c r="A7" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="33" t="s">
         <v>59</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="35" t="s">
+      <c r="D7" s="11"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="11"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="D5" s="11"/>
-[...44 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="D11" s="11"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="40" t="s">
-[...5 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B12" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="41" t="s">
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="30" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B13" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="D13" s="11"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="11"/>
-[...2 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="B14" s="38"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="42"/>
-[...2 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="B15" s="39"/>
+      <c r="D15" s="11"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="43"/>
-[...3 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="B16" s="40">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="44">
-[...4 lines deleted...]
-      <c r="A17" s="34" t="s">
+      <c r="B17" s="40">
+        <v>46497</v>
+      </c>
+      <c r="D17" s="11"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="44">
-[...5 lines deleted...]
-      <c r="A18" s="34" t="s">
+      <c r="B18" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="45" t="s">
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="30" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="B19" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="45" t="s">
+      <c r="D19" s="11"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="D19" s="11"/>
-[...2 lines deleted...]
-      <c r="A20" s="34" t="s">
+      <c r="B20" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="46" t="s">
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="30" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="B21" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="11"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="48"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="44"/>
+      <c r="B22" s="44"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="48"/>
-      <c r="B23" s="48"/>
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
       <c r="D23" s="11"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="48"/>
-      <c r="B24" s="48"/>
+      <c r="A24" s="44"/>
+      <c r="B24" s="44"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="48"/>
-      <c r="B25" s="48"/>
+      <c r="A25" s="44"/>
+      <c r="B25" s="44"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="48"/>
-      <c r="B26" s="48"/>
+      <c r="A26" s="44"/>
+      <c r="B26" s="44"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="48"/>
-      <c r="B27" s="48"/>
+      <c r="A27" s="44"/>
+      <c r="B27" s="44"/>
       <c r="D27" s="11"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="48"/>
-      <c r="B28" s="48"/>
+      <c r="A28" s="44"/>
+      <c r="B28" s="44"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="49"/>
-      <c r="B29" s="49"/>
+      <c r="A29" s="45"/>
+      <c r="B29" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="B20" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B68" sqref="B68"/>
+      <selection activeCell="B60" sqref="B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="29" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="29" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="29"/>
+    <col min="257" max="257" width="4.42578125" style="29" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="29" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="29" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="29"/>
+    <col min="513" max="513" width="4.42578125" style="29" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="29" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="29" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="29"/>
+    <col min="769" max="769" width="4.42578125" style="29" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="29" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="29" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="29"/>
+    <col min="1025" max="1025" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="29" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="29" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="29"/>
+    <col min="1281" max="1281" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="29" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="29" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="29"/>
+    <col min="1537" max="1537" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="29" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="29" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="29"/>
+    <col min="1793" max="1793" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="29" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="29" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="29"/>
+    <col min="2049" max="2049" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="29" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="29" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="29"/>
+    <col min="2305" max="2305" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="29" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="29" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="29"/>
+    <col min="2561" max="2561" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="29" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="29" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="29"/>
+    <col min="2817" max="2817" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="29" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="29" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="29"/>
+    <col min="3073" max="3073" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="29" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="29" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="29"/>
+    <col min="3329" max="3329" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="29" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="29" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="29"/>
+    <col min="3585" max="3585" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="29" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="29" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="29"/>
+    <col min="3841" max="3841" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="29" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="29" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="29"/>
+    <col min="4097" max="4097" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="29" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="29" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="29"/>
+    <col min="4353" max="4353" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="29" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="29" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="29"/>
+    <col min="4609" max="4609" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="29" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="29" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="29"/>
+    <col min="4865" max="4865" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="29" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="29" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="29"/>
+    <col min="5121" max="5121" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="29" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="29" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="29"/>
+    <col min="5377" max="5377" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="29" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="29" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="29"/>
+    <col min="5633" max="5633" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="29" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="29" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="29"/>
+    <col min="5889" max="5889" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="29" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="29" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="29"/>
+    <col min="6145" max="6145" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="29" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="29" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="29"/>
+    <col min="6401" max="6401" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="29" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="29" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="29"/>
+    <col min="6657" max="6657" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="29" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="29" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="29"/>
+    <col min="6913" max="6913" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="29" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="29" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="29"/>
+    <col min="7169" max="7169" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="29" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="29" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="29"/>
+    <col min="7425" max="7425" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="29" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="29" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="29"/>
+    <col min="7681" max="7681" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="29" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="29" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="29"/>
+    <col min="7937" max="7937" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="29" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="29" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="29"/>
+    <col min="8193" max="8193" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="29" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="29" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="29"/>
+    <col min="8449" max="8449" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="29" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="29" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="29"/>
+    <col min="8705" max="8705" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="29" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="29" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="29"/>
+    <col min="8961" max="8961" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="29" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="29" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="29"/>
+    <col min="9217" max="9217" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="29" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="29" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="29"/>
+    <col min="9473" max="9473" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="29" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="29" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="29"/>
+    <col min="9729" max="9729" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="29" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="29" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="29"/>
+    <col min="9985" max="9985" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="29" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="29" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="29"/>
+    <col min="10241" max="10241" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="29" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="29" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="29"/>
+    <col min="10497" max="10497" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="29" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="29" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="29"/>
+    <col min="10753" max="10753" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="29" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="29" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="29"/>
+    <col min="11009" max="11009" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="29" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="29" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="29"/>
+    <col min="11265" max="11265" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="29" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="29" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="29"/>
+    <col min="11521" max="11521" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="29" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="29" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="29"/>
+    <col min="11777" max="11777" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="29" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="29" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="29"/>
+    <col min="12033" max="12033" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="29" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="29" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="29"/>
+    <col min="12289" max="12289" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="29" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="29" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="29"/>
+    <col min="12545" max="12545" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="29" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="29" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="29"/>
+    <col min="12801" max="12801" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="29" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="29" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="29"/>
+    <col min="13057" max="13057" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="29" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="29" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="29"/>
+    <col min="13313" max="13313" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="29" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="29" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="29"/>
+    <col min="13569" max="13569" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="29" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="29" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="29"/>
+    <col min="13825" max="13825" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="29" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="29" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="29"/>
+    <col min="14081" max="14081" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="29" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="29" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="29"/>
+    <col min="14337" max="14337" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="29" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="29" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="29"/>
+    <col min="14593" max="14593" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="29" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="29" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="29"/>
+    <col min="14849" max="14849" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="29" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="29" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="29"/>
+    <col min="15105" max="15105" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="29" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="29" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="29"/>
+    <col min="15361" max="15361" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="29" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="29" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="29"/>
+    <col min="15617" max="15617" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="29" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="29" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="29"/>
+    <col min="15873" max="15873" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="29" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="29" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="29"/>
+    <col min="16129" max="16129" width="4.42578125" style="29" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="29" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="29" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="50"/>
+      <c r="B2" s="46"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="51" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="51" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="51" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="48" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="51" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="49"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="50" t="s">
         <v>67</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="D19" s="55"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA72"/>
+  <dimension ref="A2:AB72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B91" sqref="B91"/>
+      <selection activeCell="AA73" sqref="AA73:AA74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="11" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="11" customWidth="1"/>
     <col min="3" max="13" width="9.140625" style="11"/>
     <col min="14" max="14" width="10.28515625" style="11" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="31.5">
-[...3 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="2" spans="1:28" ht="31.5">
+      <c r="A2" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="57"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
-      <c r="AA3" s="13" t="s">
-[...5 lines deleted...]
-        <v>71</v>
+      <c r="AA3" s="13"/>
+      <c r="AB3" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="14" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A4" s="53" t="s">
+        <v>69</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="2">
         <v>2000</v>
       </c>
       <c r="D4" s="3">
         <v>2001</v>
       </c>
       <c r="E4" s="3">
         <v>2002</v>
       </c>
       <c r="F4" s="3">
         <v>2003</v>
       </c>
       <c r="G4" s="3">
         <v>2004</v>
       </c>
       <c r="H4" s="3">
         <v>2005</v>
       </c>
       <c r="I4" s="3">
         <v>2006</v>
       </c>
       <c r="J4" s="3">
         <v>2007</v>
@@ -1918,80 +1928,83 @@
       </c>
       <c r="T4" s="3">
         <v>2017</v>
       </c>
       <c r="U4" s="3">
         <v>2018</v>
       </c>
       <c r="V4" s="3">
         <v>2019</v>
       </c>
       <c r="W4" s="2">
         <v>2020</v>
       </c>
       <c r="X4" s="2">
         <v>2021</v>
       </c>
       <c r="Y4" s="18">
         <v>2022</v>
       </c>
       <c r="Z4" s="19">
         <v>2023</v>
       </c>
       <c r="AA4" s="2">
         <v>2024</v>
       </c>
-    </row>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="AB4" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="14" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B5" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+    </row>
+    <row r="6" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B6" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>91.35</v>
       </c>
       <c r="D6" s="5">
         <v>91.38</v>
       </c>
       <c r="E6" s="5">
         <v>96.25</v>
       </c>
       <c r="F6" s="5">
         <v>97.5</v>
       </c>
       <c r="G6" s="5">
         <v>99.05</v>
       </c>
       <c r="H6" s="5">
         <v>101.24</v>
       </c>
       <c r="I6" s="5">
         <v>102.32</v>
       </c>
       <c r="J6" s="5">
         <v>103.49</v>
       </c>
@@ -2024,57 +2037,60 @@
       </c>
       <c r="T6" s="5">
         <v>105.94</v>
       </c>
       <c r="U6" s="5">
         <v>106.15</v>
       </c>
       <c r="V6" s="5">
         <v>104.6</v>
       </c>
       <c r="W6" s="5">
         <v>105.42</v>
       </c>
       <c r="X6" s="5">
         <v>104.43</v>
       </c>
       <c r="Y6" s="5">
         <v>101.04</v>
       </c>
       <c r="Z6" s="5">
         <v>102.25225574923398</v>
       </c>
       <c r="AA6" s="5">
         <v>101.75800368870551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59">
+      <c r="AB6" s="62">
+        <v>101.45993103142865</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="54">
         <v>100000000</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>0</v>
       </c>
@@ -2107,57 +2123,60 @@
       </c>
       <c r="T7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y7" s="5">
         <v>97.17</v>
       </c>
       <c r="Z7" s="5">
         <v>97.05907090190361</v>
       </c>
       <c r="AA7" s="5">
         <v>97.016176347330486</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AB7" s="62">
+        <v>97.268886924059345</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="55" t="s">
+        <v>70</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>94.34</v>
       </c>
       <c r="D8" s="5">
         <v>94.06</v>
       </c>
       <c r="E8" s="5">
         <v>95.04</v>
       </c>
       <c r="F8" s="5">
         <v>94.82</v>
       </c>
       <c r="G8" s="5">
         <v>95.44</v>
       </c>
       <c r="H8" s="5">
         <v>97.25</v>
       </c>
       <c r="I8" s="5">
         <v>97.22</v>
       </c>
       <c r="J8" s="5">
         <v>99.03</v>
       </c>
@@ -2190,57 +2209,60 @@
       </c>
       <c r="T8" s="5">
         <v>110.2</v>
       </c>
       <c r="U8" s="5">
         <v>109.76</v>
       </c>
       <c r="V8" s="5">
         <v>107.61</v>
       </c>
       <c r="W8" s="5">
         <v>110.67</v>
       </c>
       <c r="X8" s="5">
         <v>112.16</v>
       </c>
       <c r="Y8" s="5">
         <v>102.63</v>
       </c>
       <c r="Z8" s="5">
         <v>104.2168811163465</v>
       </c>
       <c r="AA8" s="5">
         <v>104.02464111128316</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AB8" s="62">
+        <v>103.58569608499428</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>71</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C9" s="5">
         <v>96.01</v>
       </c>
       <c r="D9" s="5">
         <v>95.4</v>
       </c>
       <c r="E9" s="5">
         <v>99.43</v>
       </c>
       <c r="F9" s="5">
         <v>99.47</v>
       </c>
       <c r="G9" s="5">
         <v>100.7</v>
       </c>
       <c r="H9" s="5">
         <v>104.06</v>
       </c>
       <c r="I9" s="5">
         <v>105.26</v>
       </c>
       <c r="J9" s="5">
         <v>106.39</v>
       </c>
@@ -2273,57 +2295,60 @@
       </c>
       <c r="T9" s="5">
         <v>106.88</v>
       </c>
       <c r="U9" s="5">
         <v>107.19</v>
       </c>
       <c r="V9" s="5">
         <v>105.67</v>
       </c>
       <c r="W9" s="5">
         <v>105.6</v>
       </c>
       <c r="X9" s="5">
         <v>104.32</v>
       </c>
       <c r="Y9" s="5">
         <v>99.87</v>
       </c>
       <c r="Z9" s="5">
         <v>100.727365253174</v>
       </c>
       <c r="AA9" s="5">
         <v>100.54479164035331</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AB9" s="62">
+        <v>99.988597491448118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>72</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C10" s="5">
         <v>88.89</v>
       </c>
       <c r="D10" s="5">
         <v>88.91</v>
       </c>
       <c r="E10" s="5">
         <v>92.01</v>
       </c>
       <c r="F10" s="5">
         <v>94.13</v>
       </c>
       <c r="G10" s="5">
         <v>95.68</v>
       </c>
       <c r="H10" s="5">
         <v>96.74</v>
       </c>
       <c r="I10" s="5">
         <v>97.13</v>
       </c>
       <c r="J10" s="5">
         <v>97.03</v>
       </c>
@@ -2356,57 +2381,60 @@
       </c>
       <c r="T10" s="5">
         <v>103.88</v>
       </c>
       <c r="U10" s="5">
         <v>105.14</v>
       </c>
       <c r="V10" s="5">
         <v>105.5</v>
       </c>
       <c r="W10" s="5">
         <v>108.48</v>
       </c>
       <c r="X10" s="5">
         <v>108.73</v>
       </c>
       <c r="Y10" s="5">
         <v>103.89</v>
       </c>
       <c r="Z10" s="5">
         <v>105.43101581113277</v>
       </c>
       <c r="AA10" s="5">
         <v>106.47216792241558</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AB10" s="62">
+        <v>106.32754682503428</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>73</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11" s="5">
         <v>97</v>
       </c>
       <c r="D11" s="5">
         <v>97.37</v>
       </c>
       <c r="E11" s="5">
         <v>101.38</v>
       </c>
       <c r="F11" s="5">
         <v>102.85</v>
       </c>
       <c r="G11" s="5">
         <v>104.79</v>
       </c>
       <c r="H11" s="5">
         <v>105.92</v>
       </c>
       <c r="I11" s="5">
         <v>106.56</v>
       </c>
       <c r="J11" s="5">
         <v>106.79</v>
       </c>
@@ -2439,57 +2467,60 @@
       </c>
       <c r="T11" s="5">
         <v>107.65</v>
       </c>
       <c r="U11" s="5">
         <v>106.58</v>
       </c>
       <c r="V11" s="5">
         <v>105.36</v>
       </c>
       <c r="W11" s="5">
         <v>105.38</v>
       </c>
       <c r="X11" s="5">
         <v>103.2</v>
       </c>
       <c r="Y11" s="5">
         <v>101.51</v>
       </c>
       <c r="Z11" s="5">
         <v>101.72230037941765</v>
       </c>
       <c r="AA11" s="5">
         <v>100.11403211390883</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AB11" s="62">
+        <v>100.04388633439392</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>74</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12" s="5">
         <v>93.81</v>
       </c>
       <c r="D12" s="5">
         <v>92.21</v>
       </c>
       <c r="E12" s="5">
         <v>95.43</v>
       </c>
       <c r="F12" s="5">
         <v>95.55</v>
       </c>
       <c r="G12" s="5">
         <v>96.69</v>
       </c>
       <c r="H12" s="5">
         <v>98.99</v>
       </c>
       <c r="I12" s="5">
         <v>99.38</v>
       </c>
       <c r="J12" s="5">
         <v>100.13</v>
       </c>
@@ -2522,57 +2553,60 @@
       </c>
       <c r="T12" s="5">
         <v>109.76</v>
       </c>
       <c r="U12" s="5">
         <v>108.26</v>
       </c>
       <c r="V12" s="5">
         <v>106.26</v>
       </c>
       <c r="W12" s="5">
         <v>105.49</v>
       </c>
       <c r="X12" s="5">
         <v>103.89</v>
       </c>
       <c r="Y12" s="5">
         <v>102.22</v>
       </c>
       <c r="Z12" s="5">
         <v>103.12127210518727</v>
       </c>
       <c r="AA12" s="5">
         <v>101.76289560669191</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AB12" s="62">
+        <v>101.27972105790275</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>75</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13" s="5">
         <v>86.4</v>
       </c>
       <c r="D13" s="5">
         <v>85.82</v>
       </c>
       <c r="E13" s="5">
         <v>90.16</v>
       </c>
       <c r="F13" s="5">
         <v>91.59</v>
       </c>
       <c r="G13" s="5">
         <v>93.92</v>
       </c>
       <c r="H13" s="5">
         <v>95.52</v>
       </c>
       <c r="I13" s="5">
         <v>95.44</v>
       </c>
       <c r="J13" s="5">
         <v>95.86</v>
       </c>
@@ -2605,57 +2639,60 @@
       </c>
       <c r="T13" s="5">
         <v>102.2</v>
       </c>
       <c r="U13" s="5">
         <v>102.13</v>
       </c>
       <c r="V13" s="5">
         <v>99.52</v>
       </c>
       <c r="W13" s="5">
         <v>99.65</v>
       </c>
       <c r="X13" s="5">
         <v>97.54</v>
       </c>
       <c r="Y13" s="5">
         <v>94.34</v>
       </c>
       <c r="Z13" s="5">
         <v>93.817648978003177</v>
       </c>
       <c r="AA13" s="5">
         <v>93.193746698585016</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AB13" s="62">
+        <v>92.525346604649073</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>76</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>0</v>
       </c>
@@ -2688,57 +2725,60 @@
       </c>
       <c r="T14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="5">
         <v>95.92</v>
       </c>
       <c r="Z14" s="5">
         <v>95.165433677688227</v>
       </c>
       <c r="AA14" s="5">
         <v>95.467204143775135</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AB14" s="62">
+        <v>95.576554220262025</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>89.32</v>
       </c>
       <c r="D15" s="5">
         <v>89.1</v>
       </c>
       <c r="E15" s="5">
         <v>94.66</v>
       </c>
       <c r="F15" s="5">
         <v>96.09</v>
       </c>
       <c r="G15" s="5">
         <v>97.35</v>
       </c>
       <c r="H15" s="5">
         <v>99.84</v>
       </c>
       <c r="I15" s="5">
         <v>100.66</v>
       </c>
       <c r="J15" s="5">
         <v>102.03</v>
       </c>
@@ -2771,57 +2811,60 @@
       </c>
       <c r="T15" s="5">
         <v>101.76</v>
       </c>
       <c r="U15" s="5">
         <v>100.68</v>
       </c>
       <c r="V15" s="5">
         <v>98.97</v>
       </c>
       <c r="W15" s="5">
         <v>99.66</v>
       </c>
       <c r="X15" s="5">
         <v>98.39</v>
       </c>
       <c r="Y15" s="5">
         <v>98.6</v>
       </c>
       <c r="Z15" s="5">
         <v>99.502085744498387</v>
       </c>
       <c r="AA15" s="5">
         <v>99.055655032009611</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AB15" s="62">
+        <v>98.521111955625273</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>78</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C16" s="5">
         <v>86.92</v>
       </c>
       <c r="D16" s="5">
         <v>86.06</v>
       </c>
       <c r="E16" s="5">
         <v>88.59</v>
       </c>
       <c r="F16" s="5">
         <v>88.91</v>
       </c>
       <c r="G16" s="5">
         <v>89.37</v>
       </c>
       <c r="H16" s="5">
         <v>91.55</v>
       </c>
       <c r="I16" s="5">
         <v>92.43</v>
       </c>
       <c r="J16" s="5">
         <v>92.56</v>
       </c>
@@ -2854,57 +2897,60 @@
       </c>
       <c r="T16" s="5">
         <v>96.17</v>
       </c>
       <c r="U16" s="5">
         <v>94.82</v>
       </c>
       <c r="V16" s="5">
         <v>92.89</v>
       </c>
       <c r="W16" s="5">
         <v>94.98</v>
       </c>
       <c r="X16" s="5">
         <v>94.32</v>
       </c>
       <c r="Y16" s="5">
         <v>94.52</v>
       </c>
       <c r="Z16" s="5">
         <v>96.279281720324164</v>
       </c>
       <c r="AA16" s="5">
         <v>96.382288108906806</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AB16" s="62">
+        <v>97.739502258095513</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>79</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5">
         <v>95.24</v>
       </c>
       <c r="D17" s="5">
         <v>95.18</v>
       </c>
       <c r="E17" s="5">
         <v>99.94</v>
       </c>
       <c r="F17" s="5">
         <v>100.32</v>
       </c>
       <c r="G17" s="5">
         <v>100.9</v>
       </c>
       <c r="H17" s="5">
         <v>100.25</v>
       </c>
       <c r="I17" s="5">
         <v>99.77</v>
       </c>
       <c r="J17" s="5">
         <v>99.3</v>
       </c>
@@ -2937,57 +2983,60 @@
       </c>
       <c r="T17" s="5">
         <v>101.29</v>
       </c>
       <c r="U17" s="5">
         <v>100.38</v>
       </c>
       <c r="V17" s="5">
         <v>99.64</v>
       </c>
       <c r="W17" s="5">
         <v>100.12</v>
       </c>
       <c r="X17" s="5">
         <v>98.18</v>
       </c>
       <c r="Y17" s="5">
         <v>98.44</v>
       </c>
       <c r="Z17" s="5">
         <v>99.567964438228913</v>
       </c>
       <c r="AA17" s="5">
         <v>98.864742134284782</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AB17" s="62">
+        <v>99.509262372512282</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>80</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18" s="5">
         <v>97.52</v>
       </c>
       <c r="D18" s="5">
         <v>98.07</v>
       </c>
       <c r="E18" s="5">
         <v>102.77</v>
       </c>
       <c r="F18" s="5">
         <v>105.21</v>
       </c>
       <c r="G18" s="5">
         <v>107.12</v>
       </c>
       <c r="H18" s="5">
         <v>112.39</v>
       </c>
       <c r="I18" s="5">
         <v>114.66</v>
       </c>
       <c r="J18" s="5">
         <v>119.01</v>
       </c>
@@ -3020,57 +3069,60 @@
       </c>
       <c r="T18" s="5">
         <v>108.08</v>
       </c>
       <c r="U18" s="5">
         <v>109.77</v>
       </c>
       <c r="V18" s="5">
         <v>109.12</v>
       </c>
       <c r="W18" s="5">
         <v>109.34</v>
       </c>
       <c r="X18" s="5">
         <v>109.37</v>
       </c>
       <c r="Y18" s="5">
         <v>107.01</v>
       </c>
       <c r="Z18" s="5">
         <v>108.04262206131365</v>
       </c>
       <c r="AA18" s="5">
         <v>107.22362644672077</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AB18" s="62">
+        <v>106.64649486639016</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>81</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C19" s="5">
         <v>92.67</v>
       </c>
       <c r="D19" s="5">
         <v>91.92</v>
       </c>
       <c r="E19" s="5">
         <v>97.26</v>
       </c>
       <c r="F19" s="5">
         <v>97.94</v>
       </c>
       <c r="G19" s="5">
         <v>99.76</v>
       </c>
       <c r="H19" s="5">
         <v>101.27</v>
       </c>
       <c r="I19" s="5">
         <v>102.23</v>
       </c>
       <c r="J19" s="5">
         <v>103.25</v>
       </c>
@@ -3103,57 +3155,60 @@
       </c>
       <c r="T19" s="5">
         <v>102.08</v>
       </c>
       <c r="U19" s="5">
         <v>102.74</v>
       </c>
       <c r="V19" s="5">
         <v>101.46</v>
       </c>
       <c r="W19" s="5">
         <v>102.75</v>
       </c>
       <c r="X19" s="5">
         <v>101.91</v>
       </c>
       <c r="Y19" s="5">
         <v>99.41</v>
       </c>
       <c r="Z19" s="5">
         <v>104.21910355172501</v>
       </c>
       <c r="AA19" s="5">
         <v>102.38021331280498</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AB19" s="62">
+        <v>102.77449532250122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>82</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C20" s="5">
         <v>90.93</v>
       </c>
       <c r="D20" s="5">
         <v>90.12</v>
       </c>
       <c r="E20" s="5">
         <v>93.68</v>
       </c>
       <c r="F20" s="5">
         <v>94.02</v>
       </c>
       <c r="G20" s="5">
         <v>93.96</v>
       </c>
       <c r="H20" s="5">
         <v>93.49</v>
       </c>
       <c r="I20" s="5">
         <v>94.06</v>
       </c>
       <c r="J20" s="5">
         <v>92.95</v>
       </c>
@@ -3186,57 +3241,60 @@
       </c>
       <c r="T20" s="5">
         <v>96.38</v>
       </c>
       <c r="U20" s="5">
         <v>94.74</v>
       </c>
       <c r="V20" s="5">
         <v>92.72</v>
       </c>
       <c r="W20" s="5">
         <v>93.44</v>
       </c>
       <c r="X20" s="5">
         <v>92.62</v>
       </c>
       <c r="Y20" s="5">
         <v>95.89</v>
       </c>
       <c r="Z20" s="5">
         <v>97.533320455862466</v>
       </c>
       <c r="AA20" s="5">
         <v>97.486038880039914</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AB20" s="62">
+        <v>98.97356444272296</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>83</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C21" s="5">
         <v>92.65</v>
       </c>
       <c r="D21" s="5">
         <v>92.84</v>
       </c>
       <c r="E21" s="5">
         <v>98.6</v>
       </c>
       <c r="F21" s="5">
         <v>98.92</v>
       </c>
       <c r="G21" s="5">
         <v>100.33</v>
       </c>
       <c r="H21" s="5">
         <v>101.96</v>
       </c>
       <c r="I21" s="5">
         <v>102.82</v>
       </c>
       <c r="J21" s="5">
         <v>103.47</v>
       </c>
@@ -3269,57 +3327,60 @@
       </c>
       <c r="T21" s="5">
         <v>104.7</v>
       </c>
       <c r="U21" s="5">
         <v>103.35</v>
       </c>
       <c r="V21" s="5">
         <v>100.76</v>
       </c>
       <c r="W21" s="5">
         <v>100.81</v>
       </c>
       <c r="X21" s="5">
         <v>99.08</v>
       </c>
       <c r="Y21" s="5">
         <v>97.04</v>
       </c>
       <c r="Z21" s="5">
         <v>96.911695802618596</v>
       </c>
       <c r="AA21" s="5">
         <v>96.521910394592624</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AB21" s="62">
+        <v>96.510863907479731</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="56" t="s">
+        <v>84</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>0</v>
       </c>
@@ -3352,57 +3413,60 @@
       </c>
       <c r="T22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y22" s="5">
         <v>97.47</v>
       </c>
       <c r="Z22" s="5">
         <v>99.13254813983923</v>
       </c>
       <c r="AA22" s="5">
         <v>98.023657870791624</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AB22" s="62">
+        <v>97.25626287821278</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>85</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C23" s="5">
         <v>90.63</v>
       </c>
       <c r="D23" s="5">
         <v>90.22</v>
       </c>
       <c r="E23" s="5">
         <v>94.87</v>
       </c>
       <c r="F23" s="5">
         <v>95.48</v>
       </c>
       <c r="G23" s="5">
         <v>96.7</v>
       </c>
       <c r="H23" s="5">
         <v>98.52</v>
       </c>
       <c r="I23" s="5">
         <v>98.74</v>
       </c>
       <c r="J23" s="5">
         <v>98.8</v>
       </c>
@@ -3435,57 +3499,60 @@
       </c>
       <c r="T23" s="5">
         <v>100.26</v>
       </c>
       <c r="U23" s="5">
         <v>99.34</v>
       </c>
       <c r="V23" s="5">
         <v>97.52</v>
       </c>
       <c r="W23" s="5">
         <v>97.44</v>
       </c>
       <c r="X23" s="5">
         <v>96.05</v>
       </c>
       <c r="Y23" s="5">
         <v>95.62</v>
       </c>
       <c r="Z23" s="5">
         <v>96.93017541854752</v>
       </c>
       <c r="AA23" s="5">
         <v>97.301321944846393</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AB23" s="62">
+        <v>97.98749321040097</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24" s="5">
         <v>71.06</v>
       </c>
       <c r="D24" s="5">
         <v>77.16</v>
       </c>
       <c r="E24" s="5">
         <v>91.55</v>
       </c>
       <c r="F24" s="5">
         <v>99.81</v>
       </c>
       <c r="G24" s="5">
         <v>104.3</v>
       </c>
       <c r="H24" s="5">
         <v>109.8</v>
       </c>
       <c r="I24" s="5">
         <v>113.75</v>
       </c>
       <c r="J24" s="5">
         <v>119.07</v>
       </c>
@@ -3518,57 +3585,60 @@
       </c>
       <c r="T24" s="5">
         <v>113.09</v>
       </c>
       <c r="U24" s="5">
         <v>116.16</v>
       </c>
       <c r="V24" s="5">
         <v>114.31</v>
       </c>
       <c r="W24" s="5">
         <v>114.19</v>
       </c>
       <c r="X24" s="5">
         <v>113.06</v>
       </c>
       <c r="Y24" s="5">
         <v>109.72</v>
       </c>
       <c r="Z24" s="5">
         <v>114.58088910640181</v>
       </c>
       <c r="AA24" s="5">
         <v>113.4706804982771</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>89</v>
+      <c r="AB24" s="62">
+        <v>110.7976922451854</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="56" t="s">
+        <v>87</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C25" s="5">
         <v>97.95</v>
       </c>
       <c r="D25" s="5">
         <v>100.42</v>
       </c>
       <c r="E25" s="5">
         <v>110.87</v>
       </c>
       <c r="F25" s="5">
         <v>115.41</v>
       </c>
       <c r="G25" s="5">
         <v>119.35</v>
       </c>
       <c r="H25" s="5">
         <v>127.59</v>
       </c>
       <c r="I25" s="5">
         <v>135.94999999999999</v>
       </c>
       <c r="J25" s="5">
         <v>144.4</v>
       </c>
@@ -3601,57 +3671,60 @@
       </c>
       <c r="T25" s="5">
         <v>128.6</v>
       </c>
       <c r="U25" s="5">
         <v>128.94999999999999</v>
       </c>
       <c r="V25" s="5">
         <v>125.57</v>
       </c>
       <c r="W25" s="5">
         <v>123.99</v>
       </c>
       <c r="X25" s="5">
         <v>122.11</v>
       </c>
       <c r="Y25" s="5">
         <v>108.9</v>
       </c>
       <c r="Z25" s="5">
         <v>110.53459467842346</v>
       </c>
       <c r="AA25" s="5">
         <v>108.36373331527673</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>90</v>
+      <c r="AB25" s="62">
+        <v>106.40690747243045</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="56" t="s">
+        <v>88</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>0</v>
       </c>
@@ -3684,83 +3757,86 @@
       </c>
       <c r="T26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="5">
         <v>109.47</v>
       </c>
       <c r="V26" s="5">
         <v>108.4</v>
       </c>
       <c r="W26" s="5">
         <v>111.06</v>
       </c>
       <c r="X26" s="5">
         <v>110.91</v>
       </c>
       <c r="Y26" s="5">
         <v>107.25</v>
       </c>
       <c r="Z26" s="5">
         <v>108.5568929147537</v>
       </c>
       <c r="AA26" s="5">
         <v>107.67348199541419</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="W27" s="30"/>
+      <c r="AB26" s="62">
+        <v>107.16861470126958</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="B27" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
+      <c r="N27" s="69"/>
+      <c r="O27" s="69"/>
+      <c r="P27" s="69"/>
+      <c r="Q27" s="69"/>
+      <c r="R27" s="69"/>
+      <c r="S27" s="69"/>
+      <c r="T27" s="69"/>
+      <c r="U27" s="69"/>
+      <c r="V27" s="69"/>
+      <c r="W27" s="69"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="B28" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5">
         <v>90.18</v>
       </c>
       <c r="D28" s="5">
         <v>90.13</v>
       </c>
       <c r="E28" s="5">
         <v>95.07</v>
       </c>
       <c r="F28" s="5">
         <v>96.62</v>
       </c>
       <c r="G28" s="5">
         <v>98.1</v>
       </c>
       <c r="H28" s="5">
         <v>100.35</v>
       </c>
       <c r="I28" s="5">
         <v>101.41</v>
       </c>
       <c r="J28" s="5">
         <v>102.57</v>
       </c>
@@ -3793,57 +3869,60 @@
       </c>
       <c r="T28" s="5">
         <v>105.48</v>
       </c>
       <c r="U28" s="5">
         <v>105.55</v>
       </c>
       <c r="V28" s="5">
         <v>104.6</v>
       </c>
       <c r="W28" s="5">
         <v>105.36</v>
       </c>
       <c r="X28" s="5">
         <v>104.31</v>
       </c>
       <c r="Y28" s="5">
         <v>100.99</v>
       </c>
       <c r="Z28" s="5">
         <v>102.15576825073258</v>
       </c>
       <c r="AA28" s="5">
         <v>101.70961092303594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59">
+      <c r="AB28" s="63">
+        <v>101.38418685022492</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="54">
         <v>100000000</v>
       </c>
       <c r="B29" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>0</v>
       </c>
@@ -3876,57 +3955,60 @@
       </c>
       <c r="T29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="5">
         <v>96.84</v>
       </c>
       <c r="Z29" s="5">
         <v>96.813638715651294</v>
       </c>
       <c r="AA29" s="5">
         <v>96.969779102859462</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AB29" s="63">
+        <v>97.138742459648924</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="55" t="s">
+        <v>70</v>
       </c>
       <c r="B30" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C30" s="5">
         <v>92.66</v>
       </c>
       <c r="D30" s="5">
         <v>92.92</v>
       </c>
       <c r="E30" s="5">
         <v>93.98</v>
       </c>
       <c r="F30" s="5">
         <v>94.32</v>
       </c>
       <c r="G30" s="5">
         <v>94.92</v>
       </c>
       <c r="H30" s="5">
         <v>96.9</v>
       </c>
       <c r="I30" s="5">
         <v>97.01</v>
       </c>
       <c r="J30" s="5">
         <v>98.94</v>
       </c>
@@ -3959,57 +4041,60 @@
       </c>
       <c r="T30" s="5">
         <v>110.82</v>
       </c>
       <c r="U30" s="5">
         <v>109.77</v>
       </c>
       <c r="V30" s="5">
         <v>108.32</v>
       </c>
       <c r="W30" s="5">
         <v>111.25</v>
       </c>
       <c r="X30" s="5">
         <v>112.99</v>
       </c>
       <c r="Y30" s="5">
         <v>103.59</v>
       </c>
       <c r="Z30" s="5">
         <v>104.94699646643109</v>
       </c>
       <c r="AA30" s="5">
         <v>105.18894407255452</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AB30" s="63">
+        <v>104.95677841028885</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="56" t="s">
+        <v>71</v>
       </c>
       <c r="B31" s="28" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C31" s="5">
         <v>95.2</v>
       </c>
       <c r="D31" s="5">
         <v>94.38</v>
       </c>
       <c r="E31" s="5">
         <v>98.44</v>
       </c>
       <c r="F31" s="5">
         <v>99</v>
       </c>
       <c r="G31" s="5">
         <v>99.83</v>
       </c>
       <c r="H31" s="5">
         <v>103.41</v>
       </c>
       <c r="I31" s="5">
         <v>104.82</v>
       </c>
       <c r="J31" s="5">
         <v>105.57</v>
       </c>
@@ -4042,57 +4127,60 @@
       </c>
       <c r="T31" s="5">
         <v>106.82</v>
       </c>
       <c r="U31" s="5">
         <v>106.9</v>
       </c>
       <c r="V31" s="5">
         <v>105.72</v>
       </c>
       <c r="W31" s="5">
         <v>105.49</v>
       </c>
       <c r="X31" s="5">
         <v>104.29</v>
       </c>
       <c r="Y31" s="5">
         <v>99.55</v>
       </c>
       <c r="Z31" s="5">
         <v>100.50637659414853</v>
       </c>
       <c r="AA31" s="5">
         <v>100.67311462553914</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AB31" s="63">
+        <v>100.02998500749625</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="56" t="s">
+        <v>72</v>
       </c>
       <c r="B32" s="28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C32" s="5">
         <v>88.09</v>
       </c>
       <c r="D32" s="5">
         <v>88.25</v>
       </c>
       <c r="E32" s="5">
         <v>91.69</v>
       </c>
       <c r="F32" s="5">
         <v>93.86</v>
       </c>
       <c r="G32" s="5">
         <v>95.07</v>
       </c>
       <c r="H32" s="5">
         <v>96.29</v>
       </c>
       <c r="I32" s="5">
         <v>96.88</v>
       </c>
       <c r="J32" s="5">
         <v>96.42</v>
       </c>
@@ -4125,57 +4213,60 @@
       </c>
       <c r="T32" s="5">
         <v>102.73</v>
       </c>
       <c r="U32" s="5">
         <v>103.83</v>
       </c>
       <c r="V32" s="5">
         <v>104.57</v>
       </c>
       <c r="W32" s="5">
         <v>107.83</v>
       </c>
       <c r="X32" s="5">
         <v>108.09</v>
       </c>
       <c r="Y32" s="5">
         <v>103.19</v>
       </c>
       <c r="Z32" s="5">
         <v>104.63258478812583</v>
       </c>
       <c r="AA32" s="5">
         <v>105.77792602475724</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AB32" s="63">
+        <v>105.51109445678648</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="56" t="s">
+        <v>73</v>
       </c>
       <c r="B33" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C33" s="5">
         <v>97.12</v>
       </c>
       <c r="D33" s="5">
         <v>95.66</v>
       </c>
       <c r="E33" s="5">
         <v>99.78</v>
       </c>
       <c r="F33" s="5">
         <v>101.22</v>
       </c>
       <c r="G33" s="5">
         <v>103.16</v>
       </c>
       <c r="H33" s="5">
         <v>104.28</v>
       </c>
       <c r="I33" s="5">
         <v>104.6</v>
       </c>
       <c r="J33" s="5">
         <v>105.24</v>
       </c>
@@ -4208,57 +4299,60 @@
       </c>
       <c r="T33" s="5">
         <v>106.51</v>
       </c>
       <c r="U33" s="5">
         <v>106.13</v>
       </c>
       <c r="V33" s="5">
         <v>105.97</v>
       </c>
       <c r="W33" s="5">
         <v>105.7</v>
       </c>
       <c r="X33" s="5">
         <v>103.4</v>
       </c>
       <c r="Y33" s="5">
         <v>101.72</v>
       </c>
       <c r="Z33" s="5">
         <v>101.57614572070199</v>
       </c>
       <c r="AA33" s="5">
         <v>100.34684630498415</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AB33" s="63">
+        <v>99.653033533630548</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="56" t="s">
+        <v>74</v>
       </c>
       <c r="B34" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C34" s="5">
         <v>92.11</v>
       </c>
       <c r="D34" s="5">
         <v>91.02</v>
       </c>
       <c r="E34" s="5">
         <v>94.19</v>
       </c>
       <c r="F34" s="5">
         <v>94.99</v>
       </c>
       <c r="G34" s="5">
         <v>95.92</v>
       </c>
       <c r="H34" s="5">
         <v>98.2</v>
       </c>
       <c r="I34" s="5">
         <v>97.87</v>
       </c>
       <c r="J34" s="5">
         <v>98.43</v>
       </c>
@@ -4291,57 +4385,60 @@
       </c>
       <c r="T34" s="5">
         <v>110.16</v>
       </c>
       <c r="U34" s="5">
         <v>108.19</v>
       </c>
       <c r="V34" s="5">
         <v>106.74</v>
       </c>
       <c r="W34" s="5">
         <v>105.6</v>
       </c>
       <c r="X34" s="5">
         <v>104.07</v>
       </c>
       <c r="Y34" s="5">
         <v>101.75</v>
       </c>
       <c r="Z34" s="5">
         <v>102.66142331599646</v>
       </c>
       <c r="AA34" s="5">
         <v>101.68594393256225</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AB34" s="63">
+        <v>100.98252492170879</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="56" t="s">
+        <v>75</v>
       </c>
       <c r="B35" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C35" s="5">
         <v>85.48</v>
       </c>
       <c r="D35" s="5">
         <v>84.46</v>
       </c>
       <c r="E35" s="5">
         <v>89.03</v>
       </c>
       <c r="F35" s="5">
         <v>90.5</v>
       </c>
       <c r="G35" s="5">
         <v>93.18</v>
       </c>
       <c r="H35" s="5">
         <v>94.57</v>
       </c>
       <c r="I35" s="5">
         <v>94.72</v>
       </c>
       <c r="J35" s="5">
         <v>94.96</v>
       </c>
@@ -4374,57 +4471,60 @@
       </c>
       <c r="T35" s="5">
         <v>101.37</v>
       </c>
       <c r="U35" s="5">
         <v>101.09</v>
       </c>
       <c r="V35" s="5">
         <v>98.89</v>
       </c>
       <c r="W35" s="5">
         <v>99.05</v>
       </c>
       <c r="X35" s="5">
         <v>97</v>
       </c>
       <c r="Y35" s="5">
         <v>94.17</v>
       </c>
       <c r="Z35" s="5">
         <v>93.832028326650061</v>
       </c>
       <c r="AA35" s="5">
         <v>92.732853444603435</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AB35" s="63">
+        <v>91.811901825761467</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="56" t="s">
+        <v>76</v>
       </c>
       <c r="B36" s="28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>0</v>
       </c>
@@ -4457,57 +4557,60 @@
       </c>
       <c r="T36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="5">
         <v>95.91</v>
       </c>
       <c r="Z36" s="5">
         <v>94.90959965561774</v>
       </c>
       <c r="AA36" s="5">
         <v>95.311510031678978</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AB36" s="63">
+        <v>95.15690530885793</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="B37" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="5">
         <v>87.34</v>
       </c>
       <c r="D37" s="5">
         <v>87.32</v>
       </c>
       <c r="E37" s="5">
         <v>92.83</v>
       </c>
       <c r="F37" s="5">
         <v>94.69</v>
       </c>
       <c r="G37" s="5">
         <v>95.74</v>
       </c>
       <c r="H37" s="5">
         <v>98.76</v>
       </c>
       <c r="I37" s="5">
         <v>100.03</v>
       </c>
       <c r="J37" s="5">
         <v>101.38</v>
       </c>
@@ -4540,57 +4643,60 @@
       </c>
       <c r="T37" s="5">
         <v>101.62</v>
       </c>
       <c r="U37" s="5">
         <v>100.33</v>
       </c>
       <c r="V37" s="5">
         <v>99.18</v>
       </c>
       <c r="W37" s="5">
         <v>99.98</v>
       </c>
       <c r="X37" s="5">
         <v>98.63</v>
       </c>
       <c r="Y37" s="5">
         <v>98.55</v>
       </c>
       <c r="Z37" s="5">
         <v>99.452637733887741</v>
       </c>
       <c r="AA37" s="5">
         <v>99.351239340081293</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AB37" s="63">
+        <v>98.491678224687931</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="56" t="s">
+        <v>78</v>
       </c>
       <c r="B38" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C38" s="5">
         <v>85.38</v>
       </c>
       <c r="D38" s="5">
         <v>84.6</v>
       </c>
       <c r="E38" s="5">
         <v>87.3</v>
       </c>
       <c r="F38" s="5">
         <v>87.61</v>
       </c>
       <c r="G38" s="5">
         <v>88.12</v>
       </c>
       <c r="H38" s="5">
         <v>90.5</v>
       </c>
       <c r="I38" s="5">
         <v>91.19</v>
       </c>
       <c r="J38" s="5">
         <v>91.57</v>
       </c>
@@ -4623,57 +4729,60 @@
       </c>
       <c r="T38" s="5">
         <v>96.42</v>
       </c>
       <c r="U38" s="5">
         <v>95.14</v>
       </c>
       <c r="V38" s="5">
         <v>93.02</v>
       </c>
       <c r="W38" s="5">
         <v>95.3</v>
       </c>
       <c r="X38" s="5">
         <v>94.3</v>
       </c>
       <c r="Y38" s="5">
         <v>94.49</v>
       </c>
       <c r="Z38" s="5">
         <v>96.195691332228549</v>
       </c>
       <c r="AA38" s="5">
         <v>96.440373902369942</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AB38" s="63">
+        <v>97.860486891385762</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="56" t="s">
+        <v>79</v>
       </c>
       <c r="B39" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5">
         <v>93.46</v>
       </c>
       <c r="D39" s="5">
         <v>93.44</v>
       </c>
       <c r="E39" s="5">
         <v>98.44</v>
       </c>
       <c r="F39" s="5">
         <v>98.68</v>
       </c>
       <c r="G39" s="5">
         <v>98.81</v>
       </c>
       <c r="H39" s="5">
         <v>98.06</v>
       </c>
       <c r="I39" s="5">
         <v>97.8</v>
       </c>
       <c r="J39" s="5">
         <v>96.88</v>
       </c>
@@ -4706,57 +4815,60 @@
       </c>
       <c r="T39" s="5">
         <v>101.02</v>
       </c>
       <c r="U39" s="5">
         <v>100.42</v>
       </c>
       <c r="V39" s="5">
         <v>100.05</v>
       </c>
       <c r="W39" s="5">
         <v>100.4</v>
       </c>
       <c r="X39" s="5">
         <v>98.05</v>
       </c>
       <c r="Y39" s="5">
         <v>98.53</v>
       </c>
       <c r="Z39" s="5">
         <v>99.38341532884516</v>
       </c>
       <c r="AA39" s="5">
         <v>98.517749244712988</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AB39" s="63">
+        <v>99.078133258713436</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="56" t="s">
+        <v>80</v>
       </c>
       <c r="B40" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C40" s="5">
         <v>95.73</v>
       </c>
       <c r="D40" s="5">
         <v>95.96</v>
       </c>
       <c r="E40" s="5">
         <v>100.94</v>
       </c>
       <c r="F40" s="5">
         <v>103.55</v>
       </c>
       <c r="G40" s="5">
         <v>104.93</v>
       </c>
       <c r="H40" s="5">
         <v>110.13</v>
       </c>
       <c r="I40" s="5">
         <v>112.51</v>
       </c>
       <c r="J40" s="5">
         <v>117.28</v>
       </c>
@@ -4789,57 +4901,60 @@
       </c>
       <c r="T40" s="5">
         <v>107.03</v>
       </c>
       <c r="U40" s="5">
         <v>108.59</v>
       </c>
       <c r="V40" s="5">
         <v>109.18</v>
       </c>
       <c r="W40" s="5">
         <v>108.93</v>
       </c>
       <c r="X40" s="5">
         <v>109.04</v>
       </c>
       <c r="Y40" s="5">
         <v>107.58</v>
       </c>
       <c r="Z40" s="5">
         <v>108.00683288507669</v>
       </c>
       <c r="AA40" s="5">
         <v>106.889068770129</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AB40" s="63">
+        <v>106.25557059386657</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="56" t="s">
+        <v>81</v>
       </c>
       <c r="B41" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C41" s="5">
         <v>91.48</v>
       </c>
       <c r="D41" s="5">
         <v>90.34</v>
       </c>
       <c r="E41" s="5">
         <v>95.18</v>
       </c>
       <c r="F41" s="5">
         <v>96.57</v>
       </c>
       <c r="G41" s="5">
         <v>98.24</v>
       </c>
       <c r="H41" s="5">
         <v>99.86</v>
       </c>
       <c r="I41" s="5">
         <v>101.18</v>
       </c>
       <c r="J41" s="5">
         <v>102.31</v>
       </c>
@@ -4872,57 +4987,60 @@
       </c>
       <c r="T41" s="5">
         <v>102.3</v>
       </c>
       <c r="U41" s="5">
         <v>102.64</v>
       </c>
       <c r="V41" s="5">
         <v>101.53</v>
       </c>
       <c r="W41" s="5">
         <v>102.73</v>
       </c>
       <c r="X41" s="5">
         <v>101.83</v>
       </c>
       <c r="Y41" s="5">
         <v>99.7</v>
       </c>
       <c r="Z41" s="5">
         <v>104.68661074406751</v>
       </c>
       <c r="AA41" s="5">
         <v>102.66759843847896</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AB41" s="63">
+        <v>102.93738665648564</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="56" t="s">
+        <v>82</v>
       </c>
       <c r="B42" s="28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C42" s="5">
         <v>89.3</v>
       </c>
       <c r="D42" s="5">
         <v>88.96</v>
       </c>
       <c r="E42" s="5">
         <v>92.18</v>
       </c>
       <c r="F42" s="5">
         <v>92.91</v>
       </c>
       <c r="G42" s="5">
         <v>93.05</v>
       </c>
       <c r="H42" s="5">
         <v>92.74</v>
       </c>
       <c r="I42" s="5">
         <v>93.57</v>
       </c>
       <c r="J42" s="5">
         <v>92.01</v>
       </c>
@@ -4955,57 +5073,60 @@
       </c>
       <c r="T42" s="5">
         <v>96.11</v>
       </c>
       <c r="U42" s="5">
         <v>94.68</v>
       </c>
       <c r="V42" s="5">
         <v>92.71</v>
       </c>
       <c r="W42" s="5">
         <v>93.5</v>
       </c>
       <c r="X42" s="5">
         <v>92.91</v>
       </c>
       <c r="Y42" s="5">
         <v>96.4</v>
       </c>
       <c r="Z42" s="5">
         <v>98.358747089311208</v>
       </c>
       <c r="AA42" s="5">
         <v>98.151736473393953</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AB42" s="63">
+        <v>100.19196747845072</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="56" t="s">
+        <v>83</v>
       </c>
       <c r="B43" s="28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C43" s="5">
         <v>91.65</v>
       </c>
       <c r="D43" s="5">
         <v>91.64</v>
       </c>
       <c r="E43" s="5">
         <v>97.58</v>
       </c>
       <c r="F43" s="5">
         <v>98.22</v>
       </c>
       <c r="G43" s="5">
         <v>99.37</v>
       </c>
       <c r="H43" s="5">
         <v>100.98</v>
       </c>
       <c r="I43" s="5">
         <v>101.78</v>
       </c>
       <c r="J43" s="5">
         <v>102.32</v>
       </c>
@@ -5038,57 +5159,60 @@
       </c>
       <c r="T43" s="5">
         <v>104.29</v>
       </c>
       <c r="U43" s="5">
         <v>102.59</v>
       </c>
       <c r="V43" s="5">
         <v>100.99</v>
       </c>
       <c r="W43" s="5">
         <v>100.31</v>
       </c>
       <c r="X43" s="5">
         <v>98.65</v>
       </c>
       <c r="Y43" s="5">
         <v>96.79</v>
       </c>
       <c r="Z43" s="5">
         <v>96.218539675357732</v>
       </c>
       <c r="AA43" s="5">
         <v>95.645209564243828</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AB43" s="63">
+        <v>95.616035875826341</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="56" t="s">
+        <v>84</v>
       </c>
       <c r="B44" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J44" s="7" t="s">
         <v>0</v>
       </c>
@@ -5121,57 +5245,60 @@
       </c>
       <c r="T44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="5">
         <v>97.55</v>
       </c>
       <c r="Z44" s="5">
         <v>99.747924080664291</v>
       </c>
       <c r="AA44" s="5">
         <v>97.732816759936853</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AB44" s="63">
+        <v>97.089530892448522</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="56" t="s">
+        <v>85</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C45" s="5">
         <v>89.33</v>
       </c>
       <c r="D45" s="5">
         <v>88.81</v>
       </c>
       <c r="E45" s="5">
         <v>93.41</v>
       </c>
       <c r="F45" s="5">
         <v>94.55</v>
       </c>
       <c r="G45" s="5">
         <v>96.06</v>
       </c>
       <c r="H45" s="5">
         <v>97.55</v>
       </c>
       <c r="I45" s="5">
         <v>97.81</v>
       </c>
       <c r="J45" s="5">
         <v>97.97</v>
       </c>
@@ -5204,57 +5331,60 @@
       </c>
       <c r="T45" s="5">
         <v>99.71</v>
       </c>
       <c r="U45" s="5">
         <v>98.91</v>
       </c>
       <c r="V45" s="5">
         <v>97.22</v>
       </c>
       <c r="W45" s="5">
         <v>97.21</v>
       </c>
       <c r="X45" s="5">
         <v>96.03</v>
       </c>
       <c r="Y45" s="5">
         <v>95.56</v>
       </c>
       <c r="Z45" s="5">
         <v>97.068576364700306</v>
       </c>
       <c r="AA45" s="5">
         <v>97.545961917268556</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AB45" s="63">
+        <v>98.118884341202943</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="A46" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C46" s="5">
         <v>71.81</v>
       </c>
       <c r="D46" s="5">
         <v>77.39</v>
       </c>
       <c r="E46" s="5">
         <v>91.11</v>
       </c>
       <c r="F46" s="5">
         <v>99.77</v>
       </c>
       <c r="G46" s="5">
         <v>104.52</v>
       </c>
       <c r="H46" s="5">
         <v>109.66</v>
       </c>
       <c r="I46" s="5">
         <v>113.1</v>
       </c>
       <c r="J46" s="5">
         <v>119.29</v>
       </c>
@@ -5287,57 +5417,60 @@
       </c>
       <c r="T46" s="5">
         <v>111.53</v>
       </c>
       <c r="U46" s="5">
         <v>114.37</v>
       </c>
       <c r="V46" s="5">
         <v>112.98</v>
       </c>
       <c r="W46" s="5">
         <v>113.49</v>
       </c>
       <c r="X46" s="5">
         <v>111.64</v>
       </c>
       <c r="Y46" s="5">
         <v>108.46</v>
       </c>
       <c r="Z46" s="5">
         <v>113.51220215849037</v>
       </c>
       <c r="AA46" s="5">
         <v>112.88483871732278</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>89</v>
+      <c r="AB46" s="63">
+        <v>110.21893171491215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="56" t="s">
+        <v>87</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C47" s="5">
         <v>97.3</v>
       </c>
       <c r="D47" s="5">
         <v>99.62</v>
       </c>
       <c r="E47" s="5">
         <v>110.27</v>
       </c>
       <c r="F47" s="5">
         <v>115.22</v>
       </c>
       <c r="G47" s="5">
         <v>119.55</v>
       </c>
       <c r="H47" s="5">
         <v>128.34</v>
       </c>
       <c r="I47" s="5">
         <v>135.26</v>
       </c>
       <c r="J47" s="5">
         <v>145.15</v>
       </c>
@@ -5370,57 +5503,60 @@
       </c>
       <c r="T47" s="5">
         <v>128.16999999999999</v>
       </c>
       <c r="U47" s="5">
         <v>128.32</v>
       </c>
       <c r="V47" s="5">
         <v>126.12</v>
       </c>
       <c r="W47" s="5">
         <v>124.46</v>
       </c>
       <c r="X47" s="5">
         <v>122.32</v>
       </c>
       <c r="Y47" s="5">
         <v>109.37</v>
       </c>
       <c r="Z47" s="5">
         <v>111.29174065199028</v>
       </c>
       <c r="AA47" s="5">
         <v>109.39250678613566</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>90</v>
+      <c r="AB47" s="63">
+        <v>107.6330875037506</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
+      <c r="A48" s="56" t="s">
+        <v>88</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J48" s="7" t="s">
         <v>0</v>
       </c>
@@ -5453,83 +5589,86 @@
       </c>
       <c r="T48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="5">
         <v>108.96</v>
       </c>
       <c r="V48" s="5">
         <v>108.86</v>
       </c>
       <c r="W48" s="5">
         <v>112.19</v>
       </c>
       <c r="X48" s="5">
         <v>111.88</v>
       </c>
       <c r="Y48" s="5">
         <v>107.82</v>
       </c>
       <c r="Z48" s="5">
         <v>109.46306192255723</v>
       </c>
       <c r="AA48" s="5">
         <v>108.57900082894538</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="W49" s="30"/>
+      <c r="AB48" s="63">
+        <v>108.63063327426836</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="B49" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="69"/>
+      <c r="D49" s="69"/>
+      <c r="E49" s="69"/>
+      <c r="F49" s="69"/>
+      <c r="G49" s="69"/>
+      <c r="H49" s="69"/>
+      <c r="I49" s="69"/>
+      <c r="J49" s="69"/>
+      <c r="K49" s="69"/>
+      <c r="L49" s="69"/>
+      <c r="M49" s="69"/>
+      <c r="N49" s="69"/>
+      <c r="O49" s="69"/>
+      <c r="P49" s="69"/>
+      <c r="Q49" s="69"/>
+      <c r="R49" s="69"/>
+      <c r="S49" s="69"/>
+      <c r="T49" s="69"/>
+      <c r="U49" s="69"/>
+      <c r="V49" s="69"/>
+      <c r="W49" s="69"/>
       <c r="Y49" s="5"/>
       <c r="Z49" s="5"/>
       <c r="AA49" s="5"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="B50" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C50" s="5">
         <v>92.55</v>
       </c>
       <c r="D50" s="5">
         <v>92.66</v>
       </c>
       <c r="E50" s="5">
         <v>97.47</v>
       </c>
       <c r="F50" s="5">
         <v>98.4</v>
       </c>
       <c r="G50" s="5">
         <v>100.04</v>
       </c>
       <c r="H50" s="5">
         <v>102.16</v>
       </c>
       <c r="I50" s="5">
         <v>103.26</v>
       </c>
       <c r="J50" s="5">
         <v>104.43</v>
       </c>
@@ -5562,57 +5701,60 @@
       </c>
       <c r="T50" s="5">
         <v>106.42</v>
       </c>
       <c r="U50" s="5">
         <v>106.78</v>
       </c>
       <c r="V50" s="5">
         <v>104.61</v>
       </c>
       <c r="W50" s="5">
         <v>105.48</v>
       </c>
       <c r="X50" s="5">
         <v>104.57</v>
       </c>
       <c r="Y50" s="5">
         <v>101.09</v>
       </c>
       <c r="Z50" s="5">
         <v>102.35394726130922</v>
       </c>
       <c r="AA50" s="5">
         <v>101.80906212209686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="59">
+      <c r="AB50" s="65">
+        <v>101.5398630300699</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="54">
         <v>100000000</v>
       </c>
       <c r="B51" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J51" s="7" t="s">
         <v>0</v>
       </c>
@@ -5645,57 +5787,60 @@
       </c>
       <c r="T51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y51" s="5">
         <v>97.53</v>
       </c>
       <c r="Z51" s="5">
         <v>97.31939108581993</v>
       </c>
       <c r="AA51" s="5">
         <v>97.065521316768027</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AB51" s="65">
+        <v>97.407912687585267</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="55" t="s">
+        <v>70</v>
       </c>
       <c r="B52" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C52" s="5">
         <v>96.08</v>
       </c>
       <c r="D52" s="5">
         <v>95.24</v>
       </c>
       <c r="E52" s="5">
         <v>96.12</v>
       </c>
       <c r="F52" s="5">
         <v>95.33</v>
       </c>
       <c r="G52" s="5">
         <v>95.98</v>
       </c>
       <c r="H52" s="5">
         <v>97.61</v>
       </c>
       <c r="I52" s="5">
         <v>97.42</v>
       </c>
       <c r="J52" s="5">
         <v>99.13</v>
       </c>
@@ -5728,57 +5873,60 @@
       </c>
       <c r="T52" s="5">
         <v>109.54</v>
       </c>
       <c r="U52" s="5">
         <v>109.74</v>
       </c>
       <c r="V52" s="5">
         <v>106.87</v>
       </c>
       <c r="W52" s="5">
         <v>110.05</v>
       </c>
       <c r="X52" s="5">
         <v>111.3</v>
       </c>
       <c r="Y52" s="5">
         <v>101.62</v>
       </c>
       <c r="Z52" s="5">
         <v>103.44819568452381</v>
       </c>
       <c r="AA52" s="5">
         <v>102.80221275052143</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AB52" s="65">
+        <v>102.14658758962555</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="56" t="s">
+        <v>71</v>
       </c>
       <c r="B53" s="28" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C53" s="5">
         <v>96.84</v>
       </c>
       <c r="D53" s="5">
         <v>96.45</v>
       </c>
       <c r="E53" s="5">
         <v>100.44</v>
       </c>
       <c r="F53" s="5">
         <v>99.96</v>
       </c>
       <c r="G53" s="5">
         <v>101.6</v>
       </c>
       <c r="H53" s="5">
         <v>104.74</v>
       </c>
       <c r="I53" s="5">
         <v>105.72</v>
       </c>
       <c r="J53" s="5">
         <v>107.25</v>
       </c>
@@ -5811,57 +5959,60 @@
       </c>
       <c r="T53" s="5">
         <v>106.94</v>
       </c>
       <c r="U53" s="5">
         <v>107.51</v>
       </c>
       <c r="V53" s="5">
         <v>105.62</v>
       </c>
       <c r="W53" s="5">
         <v>105.73</v>
       </c>
       <c r="X53" s="5">
         <v>104.36</v>
       </c>
       <c r="Y53" s="5">
         <v>100.2</v>
       </c>
       <c r="Z53" s="5">
         <v>100.96166012906491</v>
       </c>
       <c r="AA53" s="5">
         <v>100.40831928830818</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AB53" s="65">
+        <v>99.944458470083305</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
+      <c r="A54" s="56" t="s">
+        <v>72</v>
       </c>
       <c r="B54" s="28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C54" s="5">
         <v>89.72</v>
       </c>
       <c r="D54" s="5">
         <v>89.6</v>
       </c>
       <c r="E54" s="5">
         <v>92.35</v>
       </c>
       <c r="F54" s="5">
         <v>94.4</v>
       </c>
       <c r="G54" s="5">
         <v>96.32</v>
       </c>
       <c r="H54" s="5">
         <v>97.21</v>
       </c>
       <c r="I54" s="5">
         <v>97.39</v>
       </c>
       <c r="J54" s="5">
         <v>97.66</v>
       </c>
@@ -5894,57 +6045,60 @@
       </c>
       <c r="T54" s="5">
         <v>105.09</v>
       </c>
       <c r="U54" s="5">
         <v>106.52</v>
       </c>
       <c r="V54" s="5">
         <v>106.49</v>
       </c>
       <c r="W54" s="5">
         <v>109.16</v>
       </c>
       <c r="X54" s="5">
         <v>109.41</v>
       </c>
       <c r="Y54" s="5">
         <v>104.63</v>
       </c>
       <c r="Z54" s="5">
         <v>106.26891570154552</v>
       </c>
       <c r="AA54" s="5">
         <v>107.20078571706406</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AB54" s="65">
+        <v>107.18424969808176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28">
+      <c r="A55" s="56" t="s">
+        <v>73</v>
       </c>
       <c r="B55" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C55" s="5">
         <v>96.88</v>
       </c>
       <c r="D55" s="5">
         <v>99.12</v>
       </c>
       <c r="E55" s="5">
         <v>103.01</v>
       </c>
       <c r="F55" s="5">
         <v>104.54</v>
       </c>
       <c r="G55" s="5">
         <v>106.48</v>
       </c>
       <c r="H55" s="5">
         <v>107.62</v>
       </c>
       <c r="I55" s="5">
         <v>108.6</v>
       </c>
       <c r="J55" s="5">
         <v>108.4</v>
       </c>
@@ -5977,57 +6131,60 @@
       </c>
       <c r="T55" s="5">
         <v>108.86</v>
       </c>
       <c r="U55" s="5">
         <v>107.04</v>
       </c>
       <c r="V55" s="5">
         <v>104.72</v>
       </c>
       <c r="W55" s="5">
         <v>105.04</v>
       </c>
       <c r="X55" s="5">
         <v>102.98</v>
       </c>
       <c r="Y55" s="5">
         <v>101.29</v>
       </c>
       <c r="Z55" s="5">
         <v>101.87598390764387</v>
       </c>
       <c r="AA55" s="5">
         <v>99.869371931820567</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AB55" s="65">
+        <v>100.45819720972283</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28">
+      <c r="A56" s="56" t="s">
+        <v>74</v>
       </c>
       <c r="B56" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C56" s="5">
         <v>95.56</v>
       </c>
       <c r="D56" s="5">
         <v>93.44</v>
       </c>
       <c r="E56" s="5">
         <v>96.71</v>
       </c>
       <c r="F56" s="5">
         <v>96.12</v>
       </c>
       <c r="G56" s="5">
         <v>97.48</v>
       </c>
       <c r="H56" s="5">
         <v>99.81</v>
       </c>
       <c r="I56" s="5">
         <v>100.96</v>
       </c>
       <c r="J56" s="5">
         <v>101.89</v>
       </c>
@@ -6060,57 +6217,60 @@
       </c>
       <c r="T56" s="5">
         <v>109.34</v>
       </c>
       <c r="U56" s="5">
         <v>108.33</v>
       </c>
       <c r="V56" s="5">
         <v>105.76</v>
       </c>
       <c r="W56" s="5">
         <v>105.37</v>
       </c>
       <c r="X56" s="5">
         <v>103.71</v>
       </c>
       <c r="Y56" s="5">
         <v>102.73</v>
       </c>
       <c r="Z56" s="5">
         <v>103.61288922642942</v>
       </c>
       <c r="AA56" s="5">
         <v>101.84520221214584</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AB56" s="65">
+        <v>101.59811504379451</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28">
+      <c r="A57" s="56" t="s">
+        <v>75</v>
       </c>
       <c r="B57" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C57" s="5">
         <v>87.35</v>
       </c>
       <c r="D57" s="5">
         <v>87.22</v>
       </c>
       <c r="E57" s="5">
         <v>91.31</v>
       </c>
       <c r="F57" s="5">
         <v>92.71</v>
       </c>
       <c r="G57" s="5">
         <v>94.68</v>
       </c>
       <c r="H57" s="5">
         <v>96.5</v>
       </c>
       <c r="I57" s="5">
         <v>96.19</v>
       </c>
       <c r="J57" s="5">
         <v>96.8</v>
       </c>
@@ -6143,57 +6303,60 @@
       </c>
       <c r="T57" s="5">
         <v>103.08</v>
       </c>
       <c r="U57" s="5">
         <v>103.22</v>
       </c>
       <c r="V57" s="5">
         <v>100.19</v>
       </c>
       <c r="W57" s="5">
         <v>100.28</v>
       </c>
       <c r="X57" s="5">
         <v>98.11</v>
       </c>
       <c r="Y57" s="5">
         <v>94.52</v>
       </c>
       <c r="Z57" s="5">
         <v>93.802535806527359</v>
       </c>
       <c r="AA57" s="5">
         <v>93.682078583415304</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AB57" s="65">
+        <v>93.280290082682811</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28">
+      <c r="A58" s="56" t="s">
+        <v>76</v>
       </c>
       <c r="B58" s="28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J58" s="7" t="s">
         <v>0</v>
       </c>
@@ -6226,57 +6389,60 @@
       </c>
       <c r="T58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y58" s="5">
         <v>95.92</v>
       </c>
       <c r="Z58" s="5">
         <v>95.434099590877238</v>
       </c>
       <c r="AA58" s="5">
         <v>95.631273229029887</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AB58" s="65">
+        <v>96.020699500356884</v>
+      </c>
+    </row>
+    <row r="59" spans="1:28">
+      <c r="A59" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="B59" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C59" s="5">
         <v>91.34</v>
       </c>
       <c r="D59" s="5">
         <v>90.93</v>
       </c>
       <c r="E59" s="5">
         <v>96.54</v>
       </c>
       <c r="F59" s="5">
         <v>97.54</v>
       </c>
       <c r="G59" s="5">
         <v>99.03</v>
       </c>
       <c r="H59" s="5">
         <v>100.95</v>
       </c>
       <c r="I59" s="5">
         <v>101.3</v>
       </c>
       <c r="J59" s="5">
         <v>102.71</v>
       </c>
@@ -6309,57 +6475,60 @@
       </c>
       <c r="T59" s="5">
         <v>101.9</v>
       </c>
       <c r="U59" s="5">
         <v>101.05</v>
       </c>
       <c r="V59" s="5">
         <v>98.75</v>
       </c>
       <c r="W59" s="5">
         <v>99.32</v>
       </c>
       <c r="X59" s="5">
         <v>98.14</v>
       </c>
       <c r="Y59" s="5">
         <v>98.65</v>
       </c>
       <c r="Z59" s="5">
         <v>99.554097688483424</v>
       </c>
       <c r="AA59" s="5">
         <v>98.744376552742892</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AB59" s="65">
+        <v>98.55212034669411</v>
+      </c>
+    </row>
+    <row r="60" spans="1:28">
+      <c r="A60" s="56" t="s">
+        <v>78</v>
       </c>
       <c r="B60" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C60" s="5">
         <v>88.51</v>
       </c>
       <c r="D60" s="5">
         <v>87.56</v>
       </c>
       <c r="E60" s="5">
         <v>89.92</v>
       </c>
       <c r="F60" s="5">
         <v>90.26</v>
       </c>
       <c r="G60" s="5">
         <v>90.66</v>
       </c>
       <c r="H60" s="5">
         <v>92.64</v>
       </c>
       <c r="I60" s="5">
         <v>93.71</v>
       </c>
       <c r="J60" s="5">
         <v>93.59</v>
       </c>
@@ -6392,57 +6561,60 @@
       </c>
       <c r="T60" s="5">
         <v>95.9</v>
       </c>
       <c r="U60" s="5">
         <v>94.48</v>
       </c>
       <c r="V60" s="5">
         <v>92.74</v>
       </c>
       <c r="W60" s="5">
         <v>94.64</v>
       </c>
       <c r="X60" s="5">
         <v>94.33</v>
       </c>
       <c r="Y60" s="5">
         <v>94.54</v>
       </c>
       <c r="Z60" s="5">
         <v>96.36726748742322</v>
       </c>
       <c r="AA60" s="5">
         <v>96.32107855330581</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AB60" s="65">
+        <v>97.611999210578247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28">
+      <c r="A61" s="56" t="s">
+        <v>79</v>
       </c>
       <c r="B61" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5">
         <v>97.05</v>
       </c>
       <c r="D61" s="5">
         <v>96.95</v>
       </c>
       <c r="E61" s="5">
         <v>101.47</v>
       </c>
       <c r="F61" s="5">
         <v>102</v>
       </c>
       <c r="G61" s="5">
         <v>103.06</v>
       </c>
       <c r="H61" s="5">
         <v>102.51</v>
       </c>
       <c r="I61" s="5">
         <v>101.81</v>
       </c>
       <c r="J61" s="5">
         <v>101.82</v>
       </c>
@@ -6475,57 +6647,60 @@
       </c>
       <c r="T61" s="5">
         <v>101.55</v>
       </c>
       <c r="U61" s="5">
         <v>100.34</v>
       </c>
       <c r="V61" s="5">
         <v>99.21</v>
       </c>
       <c r="W61" s="5">
         <v>99.82</v>
       </c>
       <c r="X61" s="5">
         <v>98.32</v>
       </c>
       <c r="Y61" s="5">
         <v>98.35</v>
       </c>
       <c r="Z61" s="5">
         <v>99.763443440698012</v>
       </c>
       <c r="AA61" s="5">
         <v>99.2337036541293</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AB61" s="65">
+        <v>99.966990163068587</v>
+      </c>
+    </row>
+    <row r="62" spans="1:28">
+      <c r="A62" s="56" t="s">
+        <v>80</v>
       </c>
       <c r="B62" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C62" s="5">
         <v>99.35</v>
       </c>
       <c r="D62" s="5">
         <v>100.23</v>
       </c>
       <c r="E62" s="5">
         <v>104.64</v>
       </c>
       <c r="F62" s="5">
         <v>106.91</v>
       </c>
       <c r="G62" s="5">
         <v>109.35</v>
       </c>
       <c r="H62" s="5">
         <v>114.7</v>
       </c>
       <c r="I62" s="5">
         <v>116.84</v>
       </c>
       <c r="J62" s="5">
         <v>120.76</v>
       </c>
@@ -6558,57 +6733,60 @@
       </c>
       <c r="T62" s="5">
         <v>109.2</v>
       </c>
       <c r="U62" s="5">
         <v>111.03</v>
       </c>
       <c r="V62" s="5">
         <v>109.06</v>
       </c>
       <c r="W62" s="5">
         <v>109.78</v>
       </c>
       <c r="X62" s="5">
         <v>109.72</v>
       </c>
       <c r="Y62" s="5">
         <v>106.59</v>
       </c>
       <c r="Z62" s="5">
         <v>108.08059384941674</v>
       </c>
       <c r="AA62" s="5">
         <v>107.57880494405032</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AB62" s="65">
+        <v>107.0615034168565</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28">
+      <c r="A63" s="56" t="s">
+        <v>81</v>
       </c>
       <c r="B63" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C63" s="5">
         <v>93.9</v>
       </c>
       <c r="D63" s="5">
         <v>93.55</v>
       </c>
       <c r="E63" s="5">
         <v>99.4</v>
       </c>
       <c r="F63" s="5">
         <v>99.36</v>
       </c>
       <c r="G63" s="5">
         <v>101.32</v>
       </c>
       <c r="H63" s="5">
         <v>102.72</v>
       </c>
       <c r="I63" s="5">
         <v>103.32</v>
       </c>
       <c r="J63" s="5">
         <v>104.21</v>
       </c>
@@ -6641,57 +6819,60 @@
       </c>
       <c r="T63" s="5">
         <v>101.84</v>
       </c>
       <c r="U63" s="5">
         <v>102.85</v>
       </c>
       <c r="V63" s="5">
         <v>101.38</v>
       </c>
       <c r="W63" s="5">
         <v>102.78</v>
       </c>
       <c r="X63" s="5">
         <v>102</v>
       </c>
       <c r="Y63" s="5">
         <v>99.1</v>
       </c>
       <c r="Z63" s="5">
         <v>103.72519802368441</v>
       </c>
       <c r="AA63" s="5">
         <v>102.07474193796267</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AB63" s="65">
+        <v>102.60093562493644</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28">
+      <c r="A64" s="56" t="s">
+        <v>82</v>
       </c>
       <c r="B64" s="28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C64" s="5">
         <v>92.64</v>
       </c>
       <c r="D64" s="5">
         <v>91.34</v>
       </c>
       <c r="E64" s="5">
         <v>95.24</v>
       </c>
       <c r="F64" s="5">
         <v>95.17</v>
       </c>
       <c r="G64" s="5">
         <v>94.91</v>
       </c>
       <c r="H64" s="5">
         <v>94.27</v>
       </c>
       <c r="I64" s="5">
         <v>94.58</v>
       </c>
       <c r="J64" s="5">
         <v>93.94</v>
       </c>
@@ -6724,57 +6905,60 @@
       </c>
       <c r="T64" s="5">
         <v>96.66</v>
       </c>
       <c r="U64" s="5">
         <v>94.8</v>
       </c>
       <c r="V64" s="5">
         <v>92.73</v>
       </c>
       <c r="W64" s="5">
         <v>93.37</v>
       </c>
       <c r="X64" s="5">
         <v>92.31</v>
       </c>
       <c r="Y64" s="5">
         <v>95.35</v>
       </c>
       <c r="Z64" s="5">
         <v>96.659242761692653</v>
       </c>
       <c r="AA64" s="5">
         <v>96.779171447790134</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AB64" s="65">
+        <v>97.682304132758887</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28">
+      <c r="A65" s="56" t="s">
+        <v>83</v>
       </c>
       <c r="B65" s="28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C65" s="5">
         <v>93.68</v>
       </c>
       <c r="D65" s="5">
         <v>94.07</v>
       </c>
       <c r="E65" s="5">
         <v>99.66</v>
       </c>
       <c r="F65" s="5">
         <v>99.65</v>
       </c>
       <c r="G65" s="5">
         <v>101.32</v>
       </c>
       <c r="H65" s="5">
         <v>102.97</v>
       </c>
       <c r="I65" s="5">
         <v>103.91</v>
       </c>
       <c r="J65" s="5">
         <v>104.67</v>
       </c>
@@ -6807,57 +6991,60 @@
       </c>
       <c r="T65" s="5">
         <v>105.12</v>
       </c>
       <c r="U65" s="5">
         <v>104.14</v>
       </c>
       <c r="V65" s="5">
         <v>100.51</v>
       </c>
       <c r="W65" s="5">
         <v>101.33</v>
       </c>
       <c r="X65" s="5">
         <v>99.53</v>
       </c>
       <c r="Y65" s="5">
         <v>97.3</v>
       </c>
       <c r="Z65" s="5">
         <v>97.646409965889134</v>
       </c>
       <c r="AA65" s="5">
         <v>97.452829078239574</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AB65" s="65">
+        <v>97.461116193961573</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28">
+      <c r="A66" s="56" t="s">
+        <v>84</v>
       </c>
       <c r="B66" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J66" s="7" t="s">
         <v>0</v>
       </c>
@@ -6890,57 +7077,60 @@
       </c>
       <c r="T66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y66" s="5">
         <v>97.4</v>
       </c>
       <c r="Z66" s="5">
         <v>98.506449422946361</v>
       </c>
       <c r="AA66" s="5">
         <v>98.32311442712566</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AB66" s="65">
+        <v>97.426712478982381</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28">
+      <c r="A67" s="56" t="s">
+        <v>85</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C67" s="5">
         <v>91.99</v>
       </c>
       <c r="D67" s="5">
         <v>91.68</v>
       </c>
       <c r="E67" s="5">
         <v>96.39</v>
       </c>
       <c r="F67" s="5">
         <v>96.45</v>
       </c>
       <c r="G67" s="5">
         <v>97.37</v>
       </c>
       <c r="H67" s="5">
         <v>99.52</v>
       </c>
       <c r="I67" s="5">
         <v>99.72</v>
       </c>
       <c r="J67" s="5">
         <v>99.67</v>
       </c>
@@ -6973,57 +7163,60 @@
       </c>
       <c r="T67" s="5">
         <v>100.85</v>
       </c>
       <c r="U67" s="5">
         <v>99.8</v>
       </c>
       <c r="V67" s="5">
         <v>97.83</v>
       </c>
       <c r="W67" s="5">
         <v>97.67</v>
       </c>
       <c r="X67" s="5">
         <v>96.06</v>
       </c>
       <c r="Y67" s="5">
         <v>95.68</v>
       </c>
       <c r="Z67" s="5">
         <v>96.784594190579469</v>
       </c>
       <c r="AA67" s="5">
         <v>97.043111662960939</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AB67" s="65">
+        <v>97.848630686375614</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28">
+      <c r="A68" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C68" s="5">
         <v>70.28</v>
       </c>
       <c r="D68" s="5">
         <v>76.91</v>
       </c>
       <c r="E68" s="5">
         <v>92</v>
       </c>
       <c r="F68" s="5">
         <v>99.86</v>
       </c>
       <c r="G68" s="5">
         <v>104.06</v>
       </c>
       <c r="H68" s="5">
         <v>109.95</v>
       </c>
       <c r="I68" s="5">
         <v>114.43</v>
       </c>
       <c r="J68" s="5">
         <v>118.83</v>
       </c>
@@ -7056,57 +7249,60 @@
       </c>
       <c r="T68" s="5">
         <v>114.75</v>
       </c>
       <c r="U68" s="5">
         <v>118.06</v>
       </c>
       <c r="V68" s="5">
         <v>115.71</v>
       </c>
       <c r="W68" s="5">
         <v>114.93</v>
       </c>
       <c r="X68" s="5">
         <v>114.55</v>
       </c>
       <c r="Y68" s="5">
         <v>111.04</v>
       </c>
       <c r="Z68" s="5">
         <v>115.69872709316363</v>
       </c>
       <c r="AA68" s="5">
         <v>114.08295455952837</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>89</v>
+      <c r="AB68" s="65">
+        <v>111.40360604111686</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28">
+      <c r="A69" s="56" t="s">
+        <v>87</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C69" s="5">
         <v>98.61</v>
       </c>
       <c r="D69" s="5">
         <v>101.24</v>
       </c>
       <c r="E69" s="5">
         <v>111.49</v>
       </c>
       <c r="F69" s="5">
         <v>115.6</v>
       </c>
       <c r="G69" s="5">
         <v>119.15</v>
       </c>
       <c r="H69" s="5">
         <v>126.82</v>
       </c>
       <c r="I69" s="5">
         <v>136.66</v>
       </c>
       <c r="J69" s="5">
         <v>143.63</v>
       </c>
@@ -7139,57 +7335,60 @@
       </c>
       <c r="T69" s="5">
         <v>129.07</v>
       </c>
       <c r="U69" s="5">
         <v>129.63</v>
       </c>
       <c r="V69" s="5">
         <v>124.98</v>
       </c>
       <c r="W69" s="5">
         <v>123.49</v>
       </c>
       <c r="X69" s="5">
         <v>121.89</v>
       </c>
       <c r="Y69" s="5">
         <v>108.4</v>
       </c>
       <c r="Z69" s="5">
         <v>109.73365794056771</v>
       </c>
       <c r="AA69" s="5">
         <v>107.28032600290204</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>90</v>
+      <c r="AB69" s="65">
+        <v>105.11577634587404</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28">
+      <c r="A70" s="57" t="s">
+        <v>88</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J70" s="9" t="s">
         <v>0</v>
       </c>
@@ -7222,150 +7421,154 @@
       </c>
       <c r="T70" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U70" s="10">
         <v>110</v>
       </c>
       <c r="V70" s="10">
         <v>107.91</v>
       </c>
       <c r="W70" s="10">
         <v>109.87</v>
       </c>
       <c r="X70" s="16">
         <v>109.9</v>
       </c>
       <c r="Y70" s="10">
         <v>106.65</v>
       </c>
       <c r="Z70" s="10">
         <v>107.61492616634401</v>
       </c>
       <c r="AA70" s="10">
         <v>106.73559465505775</v>
       </c>
-    </row>
-    <row r="71" spans="1:27" ht="14.25">
+      <c r="AB70" s="64">
+        <v>105.66414642927657</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="14.25">
       <c r="A71" s="17" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        <v>91</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28">
+      <c r="A72" s="58" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="B5:W5"/>
     <mergeCell ref="B27:W27"/>
     <mergeCell ref="B49:W49"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A8:A26 A30:A48 A52:A70" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA47"/>
+  <dimension ref="A2:AB47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F87" sqref="F87"/>
+      <selection activeCell="AA62" sqref="AA62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="31.5">
-[...3 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="2" spans="1:28" ht="31.5">
+      <c r="A2" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="57"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="X3" s="22"/>
-      <c r="AA3" s="13" t="s">
-[...5 lines deleted...]
-        <v>71</v>
+      <c r="AA3" s="13"/>
+      <c r="AB3" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="53" t="s">
+        <v>69</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="3">
         <v>2000</v>
       </c>
       <c r="D4" s="3">
         <v>2001</v>
       </c>
       <c r="E4" s="3">
         <v>2002</v>
       </c>
       <c r="F4" s="3">
         <v>2003</v>
       </c>
       <c r="G4" s="3">
         <v>2004</v>
       </c>
       <c r="H4" s="3">
         <v>2005</v>
       </c>
       <c r="I4" s="3">
         <v>2006</v>
       </c>
       <c r="J4" s="3">
         <v>2007</v>
@@ -7399,80 +7602,83 @@
       </c>
       <c r="T4" s="3">
         <v>2017</v>
       </c>
       <c r="U4" s="3">
         <v>2018</v>
       </c>
       <c r="V4" s="3">
         <v>2019</v>
       </c>
       <c r="W4" s="2">
         <v>2020</v>
       </c>
       <c r="X4" s="2">
         <v>2021</v>
       </c>
       <c r="Y4" s="18">
         <v>2022</v>
       </c>
       <c r="Z4" s="19">
         <v>2023</v>
       </c>
       <c r="AA4" s="19">
         <v>2024</v>
       </c>
-    </row>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AB4" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="B5" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="B6" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>94.4</v>
       </c>
       <c r="D6" s="5">
         <v>80.2</v>
       </c>
       <c r="E6" s="5">
         <v>103.06</v>
       </c>
       <c r="F6" s="5">
         <v>105.77</v>
       </c>
       <c r="G6" s="5">
         <v>108.91</v>
       </c>
       <c r="H6" s="5">
         <v>115.33</v>
       </c>
       <c r="I6" s="5">
         <v>118.73</v>
       </c>
       <c r="J6" s="5">
         <v>127.61</v>
       </c>
@@ -7502,60 +7708,63 @@
       </c>
       <c r="S6" s="5">
         <v>118.37</v>
       </c>
       <c r="T6" s="5">
         <v>119.75</v>
       </c>
       <c r="U6" s="5">
         <v>119.91</v>
       </c>
       <c r="V6" s="5">
         <v>117.78</v>
       </c>
       <c r="W6" s="5">
         <v>117.53</v>
       </c>
       <c r="X6" s="5">
         <v>116.29</v>
       </c>
       <c r="Y6" s="27">
         <v>109.09</v>
       </c>
       <c r="Z6" s="27">
         <v>111.12276306370794</v>
       </c>
-      <c r="AA6" s="65">
-[...4 lines deleted...]
-      <c r="A7" s="59">
+      <c r="AA6" s="60">
+        <v>112.52895589992625</v>
+      </c>
+      <c r="AB6" s="63">
+        <v>108.995162590177</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="54">
         <v>100000000</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>0</v>
       </c>
@@ -7585,60 +7794,63 @@
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y7" s="27">
         <v>108.04</v>
       </c>
       <c r="Z7" s="27">
         <v>108.43085683951452</v>
       </c>
-      <c r="AA7" s="65">
-[...5 lines deleted...]
-        <v>72</v>
+      <c r="AA7" s="60">
+        <v>106.7472449342339</v>
+      </c>
+      <c r="AB7" s="63">
+        <v>107.351563963289</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="55" t="s">
+        <v>70</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>105.93</v>
       </c>
       <c r="D8" s="5">
         <v>88.55</v>
       </c>
       <c r="E8" s="5">
         <v>106.19</v>
       </c>
       <c r="F8" s="5">
         <v>106.11</v>
       </c>
       <c r="G8" s="5">
         <v>107.96</v>
       </c>
       <c r="H8" s="5">
         <v>114.15</v>
       </c>
       <c r="I8" s="5">
         <v>114.65</v>
       </c>
       <c r="J8" s="5">
         <v>124.11</v>
       </c>
@@ -7668,60 +7880,63 @@
       </c>
       <c r="S8" s="5">
         <v>130.6</v>
       </c>
       <c r="T8" s="5">
         <v>131.24</v>
       </c>
       <c r="U8" s="5">
         <v>132.71</v>
       </c>
       <c r="V8" s="5">
         <v>130.13999999999999</v>
       </c>
       <c r="W8" s="5">
         <v>130.28</v>
       </c>
       <c r="X8" s="5">
         <v>127.89</v>
       </c>
       <c r="Y8" s="27">
         <v>108.98</v>
       </c>
       <c r="Z8" s="27">
         <v>110.27932960893854</v>
       </c>
-      <c r="AA8" s="65">
-[...5 lines deleted...]
-        <v>73</v>
+      <c r="AA8" s="60">
+        <v>113.60480504937391</v>
+      </c>
+      <c r="AB8" s="63">
+        <v>108.05740805740807</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="56" t="s">
+        <v>71</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C9" s="5">
         <v>101.88</v>
       </c>
       <c r="D9" s="5">
         <v>86.1</v>
       </c>
       <c r="E9" s="5">
         <v>110.6</v>
       </c>
       <c r="F9" s="5">
         <v>111.32</v>
       </c>
       <c r="G9" s="5">
         <v>116.43</v>
       </c>
       <c r="H9" s="5">
         <v>124.66</v>
       </c>
       <c r="I9" s="5">
         <v>129.57</v>
       </c>
       <c r="J9" s="5">
         <v>136.35</v>
       </c>
@@ -7751,60 +7966,63 @@
       </c>
       <c r="S9" s="5">
         <v>115.61</v>
       </c>
       <c r="T9" s="5">
         <v>115.72</v>
       </c>
       <c r="U9" s="5">
         <v>115.99</v>
       </c>
       <c r="V9" s="5">
         <v>115.85</v>
       </c>
       <c r="W9" s="5">
         <v>115.57</v>
       </c>
       <c r="X9" s="5">
         <v>114.48</v>
       </c>
       <c r="Y9" s="27">
         <v>103.72</v>
       </c>
       <c r="Z9" s="27">
         <v>104.75103883938222</v>
       </c>
-      <c r="AA9" s="65">
-[...5 lines deleted...]
-        <v>74</v>
+      <c r="AA9" s="60">
+        <v>105.52946005107624</v>
+      </c>
+      <c r="AB9" s="63">
+        <v>103.32529384160382</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="56" t="s">
+        <v>72</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C10" s="5">
         <v>101.84</v>
       </c>
       <c r="D10" s="5">
         <v>81.96</v>
       </c>
       <c r="E10" s="5">
         <v>107.27</v>
       </c>
       <c r="F10" s="5">
         <v>111.8</v>
       </c>
       <c r="G10" s="5">
         <v>117.35</v>
       </c>
       <c r="H10" s="5">
         <v>124.33</v>
       </c>
       <c r="I10" s="5">
         <v>130.06</v>
       </c>
       <c r="J10" s="5">
         <v>171.78</v>
       </c>
@@ -7834,60 +8052,63 @@
       </c>
       <c r="S10" s="5">
         <v>129.35</v>
       </c>
       <c r="T10" s="5">
         <v>131.12</v>
       </c>
       <c r="U10" s="5">
         <v>135.11000000000001</v>
       </c>
       <c r="V10" s="5">
         <v>137.12</v>
       </c>
       <c r="W10" s="5">
         <v>138.13</v>
       </c>
       <c r="X10" s="5">
         <v>135.94</v>
       </c>
       <c r="Y10" s="27">
         <v>124.59</v>
       </c>
       <c r="Z10" s="27">
         <v>127.23931060789957</v>
       </c>
-      <c r="AA10" s="65">
-[...5 lines deleted...]
-        <v>75</v>
+      <c r="AA10" s="60">
+        <v>156.88338605868876</v>
+      </c>
+      <c r="AB10" s="63">
+        <v>123.19249321278896</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="56" t="s">
+        <v>73</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11" s="5">
         <v>102.85</v>
       </c>
       <c r="D11" s="5">
         <v>83.08</v>
       </c>
       <c r="E11" s="5">
         <v>108.26</v>
       </c>
       <c r="F11" s="5">
         <v>112.35</v>
       </c>
       <c r="G11" s="5">
         <v>116.11</v>
       </c>
       <c r="H11" s="5">
         <v>117.16</v>
       </c>
       <c r="I11" s="5">
         <v>119.66</v>
       </c>
       <c r="J11" s="5">
         <v>154.93</v>
       </c>
@@ -7917,60 +8138,63 @@
       </c>
       <c r="S11" s="5">
         <v>131.44</v>
       </c>
       <c r="T11" s="5">
         <v>133.01</v>
       </c>
       <c r="U11" s="5">
         <v>125.06</v>
       </c>
       <c r="V11" s="5">
         <v>117.84</v>
       </c>
       <c r="W11" s="5">
         <v>120.89</v>
       </c>
       <c r="X11" s="5">
         <v>117.33</v>
       </c>
       <c r="Y11" s="27">
         <v>117.43</v>
       </c>
       <c r="Z11" s="27">
         <v>117.708188447553</v>
       </c>
-      <c r="AA11" s="65">
-[...5 lines deleted...]
-        <v>76</v>
+      <c r="AA11" s="60">
+        <v>120.62504828865023</v>
+      </c>
+      <c r="AB11" s="63">
+        <v>119.54421974041654</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="56" t="s">
+        <v>74</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12" s="5">
         <v>109.61</v>
       </c>
       <c r="D12" s="5">
         <v>87.37</v>
       </c>
       <c r="E12" s="5">
         <v>111.48</v>
       </c>
       <c r="F12" s="5">
         <v>112.35</v>
       </c>
       <c r="G12" s="5">
         <v>116.98</v>
       </c>
       <c r="H12" s="5">
         <v>122.69</v>
       </c>
       <c r="I12" s="5">
         <v>130.19</v>
       </c>
       <c r="J12" s="5">
         <v>137.52000000000001</v>
       </c>
@@ -8000,60 +8224,63 @@
       </c>
       <c r="S12" s="5">
         <v>139.15</v>
       </c>
       <c r="T12" s="5">
         <v>138.38</v>
       </c>
       <c r="U12" s="5">
         <v>137.97999999999999</v>
       </c>
       <c r="V12" s="5">
         <v>134.76</v>
       </c>
       <c r="W12" s="5">
         <v>130.99</v>
       </c>
       <c r="X12" s="5">
         <v>127.25</v>
       </c>
       <c r="Y12" s="27">
         <v>117.74</v>
       </c>
       <c r="Z12" s="27">
         <v>117.90971900100095</v>
       </c>
-      <c r="AA12" s="65">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="AA12" s="60">
+        <v>118.35718586448056</v>
+      </c>
+      <c r="AB12" s="63">
+        <v>113.42777467930843</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="56" t="s">
+        <v>75</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13" s="5">
         <v>59.76</v>
       </c>
       <c r="D13" s="5">
         <v>66.38</v>
       </c>
       <c r="E13" s="5">
         <v>87.48</v>
       </c>
       <c r="F13" s="5">
         <v>94.98</v>
       </c>
       <c r="G13" s="5">
         <v>97.64</v>
       </c>
       <c r="H13" s="5">
         <v>101.88</v>
       </c>
       <c r="I13" s="5">
         <v>104.79</v>
       </c>
       <c r="J13" s="5">
         <v>110.72</v>
       </c>
@@ -8083,60 +8310,63 @@
       </c>
       <c r="S13" s="5">
         <v>117.85</v>
       </c>
       <c r="T13" s="5">
         <v>120.93</v>
       </c>
       <c r="U13" s="5">
         <v>123.02</v>
       </c>
       <c r="V13" s="5">
         <v>120.67</v>
       </c>
       <c r="W13" s="5">
         <v>119.48</v>
       </c>
       <c r="X13" s="5">
         <v>119.16</v>
       </c>
       <c r="Y13" s="27">
         <v>110.08</v>
       </c>
       <c r="Z13" s="27">
         <v>110.72948501899403</v>
       </c>
-      <c r="AA13" s="65">
-[...5 lines deleted...]
-        <v>78</v>
+      <c r="AA13" s="60">
+        <v>111.50044424700134</v>
+      </c>
+      <c r="AB13" s="63">
+        <v>105.71247183598271</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="56" t="s">
+        <v>76</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="20" t="s">
         <v>0</v>
       </c>
@@ -8166,60 +8396,63 @@
       </c>
       <c r="S14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="27">
         <v>110.99</v>
       </c>
       <c r="Z14" s="27">
         <v>111.95040633465305</v>
       </c>
-      <c r="AA14" s="65">
-[...5 lines deleted...]
-        <v>79</v>
+      <c r="AA14" s="60">
+        <v>115.15575689707829</v>
+      </c>
+      <c r="AB14" s="63">
+        <v>112.28057107386715</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>91.74</v>
       </c>
       <c r="D15" s="5">
         <v>78.14</v>
       </c>
       <c r="E15" s="5">
         <v>98.53</v>
       </c>
       <c r="F15" s="5">
         <v>100.23</v>
       </c>
       <c r="G15" s="5">
         <v>102.07</v>
       </c>
       <c r="H15" s="5">
         <v>105.62</v>
       </c>
       <c r="I15" s="5">
         <v>107.21</v>
       </c>
       <c r="J15" s="5">
         <v>113.1</v>
       </c>
@@ -8249,60 +8482,63 @@
       </c>
       <c r="S15" s="5">
         <v>107.17</v>
       </c>
       <c r="T15" s="5">
         <v>106.78</v>
       </c>
       <c r="U15" s="5">
         <v>106.51</v>
       </c>
       <c r="V15" s="5">
         <v>104.9</v>
       </c>
       <c r="W15" s="5">
         <v>104.79</v>
       </c>
       <c r="X15" s="5">
         <v>103.14</v>
       </c>
       <c r="Y15" s="27">
         <v>102.67</v>
       </c>
       <c r="Z15" s="27">
         <v>103.97337721241271</v>
       </c>
-      <c r="AA15" s="65">
-[...5 lines deleted...]
-        <v>80</v>
+      <c r="AA15" s="60">
+        <v>103.46657051612237</v>
+      </c>
+      <c r="AB15" s="63">
+        <v>101.93719762849842</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="56" t="s">
+        <v>78</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C16" s="5">
         <v>90.03</v>
       </c>
       <c r="D16" s="5">
         <v>75.95</v>
       </c>
       <c r="E16" s="5">
         <v>97.99</v>
       </c>
       <c r="F16" s="5">
         <v>98.13</v>
       </c>
       <c r="G16" s="5">
         <v>99.12</v>
       </c>
       <c r="H16" s="5">
         <v>110.92</v>
       </c>
       <c r="I16" s="5">
         <v>105.48</v>
       </c>
       <c r="J16" s="5">
         <v>114.11</v>
       </c>
@@ -8332,60 +8568,63 @@
       </c>
       <c r="S16" s="5">
         <v>116.81</v>
       </c>
       <c r="T16" s="5">
         <v>114.43</v>
       </c>
       <c r="U16" s="5">
         <v>112.39</v>
       </c>
       <c r="V16" s="5">
         <v>104.5</v>
       </c>
       <c r="W16" s="5">
         <v>105.85</v>
       </c>
       <c r="X16" s="5">
         <v>109.83</v>
       </c>
       <c r="Y16" s="27">
         <v>104.68151418738999</v>
       </c>
       <c r="Z16" s="27">
         <v>107.36214354710008</v>
       </c>
-      <c r="AA16" s="65">
-[...5 lines deleted...]
-        <v>81</v>
+      <c r="AA16" s="60">
+        <v>107.52903971294776</v>
+      </c>
+      <c r="AB16" s="63">
+        <v>107.23088432160013</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="56" t="s">
+        <v>79</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5">
         <v>100.06</v>
       </c>
       <c r="D17" s="5">
         <v>86.19</v>
       </c>
       <c r="E17" s="5">
         <v>110.24</v>
       </c>
       <c r="F17" s="5">
         <v>111.34</v>
       </c>
       <c r="G17" s="5">
         <v>113.26</v>
       </c>
       <c r="H17" s="5">
         <v>114.26</v>
       </c>
       <c r="I17" s="5">
         <v>115.8</v>
       </c>
       <c r="J17" s="5">
         <v>131.5</v>
       </c>
@@ -8415,60 +8654,63 @@
       </c>
       <c r="S17" s="5">
         <v>117.18</v>
       </c>
       <c r="T17" s="5">
         <v>117.73</v>
       </c>
       <c r="U17" s="5">
         <v>115.96</v>
       </c>
       <c r="V17" s="5">
         <v>115.04</v>
       </c>
       <c r="W17" s="5">
         <v>113.19</v>
       </c>
       <c r="X17" s="5">
         <v>109.57</v>
       </c>
       <c r="Y17" s="27">
         <v>109.08</v>
       </c>
       <c r="Z17" s="27">
         <v>111.50248275092522</v>
       </c>
-      <c r="AA17" s="65">
-[...5 lines deleted...]
-        <v>82</v>
+      <c r="AA17" s="60">
+        <v>115.12394325834647</v>
+      </c>
+      <c r="AB17" s="63">
+        <v>112.09625124870747</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="56" t="s">
+        <v>80</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18" s="5">
         <v>109.03</v>
       </c>
       <c r="D18" s="5">
         <v>84.92</v>
       </c>
       <c r="E18" s="5">
         <v>107.77</v>
       </c>
       <c r="F18" s="5">
         <v>109.65</v>
       </c>
       <c r="G18" s="5">
         <v>111.07</v>
       </c>
       <c r="H18" s="5">
         <v>128.16</v>
       </c>
       <c r="I18" s="5">
         <v>134.97</v>
       </c>
       <c r="J18" s="5">
         <v>140.96</v>
       </c>
@@ -8498,60 +8740,63 @@
       </c>
       <c r="S18" s="5">
         <v>112.18</v>
       </c>
       <c r="T18" s="5">
         <v>130.55000000000001</v>
       </c>
       <c r="U18" s="5">
         <v>133.28</v>
       </c>
       <c r="V18" s="5">
         <v>133.86000000000001</v>
       </c>
       <c r="W18" s="5">
         <v>133.56</v>
       </c>
       <c r="X18" s="5">
         <v>137.72999999999999</v>
       </c>
       <c r="Y18" s="27">
         <v>129.06</v>
       </c>
       <c r="Z18" s="27">
         <v>129.78352429690685</v>
       </c>
-      <c r="AA18" s="65">
-[...5 lines deleted...]
-        <v>83</v>
+      <c r="AA18" s="60">
+        <v>139.86489339244247</v>
+      </c>
+      <c r="AB18" s="63">
+        <v>126.52020322298961</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="56" t="s">
+        <v>81</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C19" s="5">
         <v>99.34</v>
       </c>
       <c r="D19" s="5">
         <v>85.13</v>
       </c>
       <c r="E19" s="5">
         <v>107.37</v>
       </c>
       <c r="F19" s="5">
         <v>107.51</v>
       </c>
       <c r="G19" s="5">
         <v>110.88</v>
       </c>
       <c r="H19" s="5">
         <v>114.8</v>
       </c>
       <c r="I19" s="5">
         <v>117.76</v>
       </c>
       <c r="J19" s="5">
         <v>121.65</v>
       </c>
@@ -8581,60 +8826,63 @@
       </c>
       <c r="S19" s="5">
         <v>110.12</v>
       </c>
       <c r="T19" s="5">
         <v>111.44</v>
       </c>
       <c r="U19" s="5">
         <v>112.93</v>
       </c>
       <c r="V19" s="5">
         <v>111.36</v>
       </c>
       <c r="W19" s="5">
         <v>112.02</v>
       </c>
       <c r="X19" s="5">
         <v>110.83</v>
       </c>
       <c r="Y19" s="27">
         <v>108.56</v>
       </c>
       <c r="Z19" s="27">
         <v>114.47692716035338</v>
       </c>
-      <c r="AA19" s="65">
-[...5 lines deleted...]
-        <v>84</v>
+      <c r="AA19" s="60">
+        <v>113.3959466139397</v>
+      </c>
+      <c r="AB19" s="63">
+        <v>112.06300007208245</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="56" t="s">
+        <v>82</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C20" s="5">
         <v>102.96</v>
       </c>
       <c r="D20" s="5">
         <v>82.31</v>
       </c>
       <c r="E20" s="5">
         <v>109.81</v>
       </c>
       <c r="F20" s="5">
         <v>113.86</v>
       </c>
       <c r="G20" s="5">
         <v>115.65</v>
       </c>
       <c r="H20" s="5">
         <v>119.91</v>
       </c>
       <c r="I20" s="5">
         <v>125.54</v>
       </c>
       <c r="J20" s="5">
         <v>131.37</v>
       </c>
@@ -8664,60 +8912,63 @@
       </c>
       <c r="S20" s="5">
         <v>124.02</v>
       </c>
       <c r="T20" s="5">
         <v>123.34</v>
       </c>
       <c r="U20" s="5">
         <v>122.44</v>
       </c>
       <c r="V20" s="5">
         <v>117.13</v>
       </c>
       <c r="W20" s="5">
         <v>116.57</v>
       </c>
       <c r="X20" s="5">
         <v>113.8</v>
       </c>
       <c r="Y20" s="27">
         <v>107.97</v>
       </c>
       <c r="Z20" s="27">
         <v>110.21859592477855</v>
       </c>
-      <c r="AA20" s="65">
-[...5 lines deleted...]
-        <v>85</v>
+      <c r="AA20" s="60">
+        <v>111.12672457843638</v>
+      </c>
+      <c r="AB20" s="63">
+        <v>110.49450088153807</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="56" t="s">
+        <v>83</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C21" s="5">
         <v>91.6</v>
       </c>
       <c r="D21" s="5">
         <v>75.72</v>
       </c>
       <c r="E21" s="5">
         <v>96.91</v>
       </c>
       <c r="F21" s="5">
         <v>98.64</v>
       </c>
       <c r="G21" s="5">
         <v>102.6</v>
       </c>
       <c r="H21" s="5">
         <v>112.46</v>
       </c>
       <c r="I21" s="5">
         <v>116.35</v>
       </c>
       <c r="J21" s="5">
         <v>114.82</v>
       </c>
@@ -8747,60 +8998,63 @@
       </c>
       <c r="S21" s="5">
         <v>116.17</v>
       </c>
       <c r="T21" s="5">
         <v>116.81</v>
       </c>
       <c r="U21" s="5">
         <v>129.38</v>
       </c>
       <c r="V21" s="5">
         <v>128.36000000000001</v>
       </c>
       <c r="W21" s="5">
         <v>121</v>
       </c>
       <c r="X21" s="5">
         <v>118.08</v>
       </c>
       <c r="Y21" s="27">
         <v>104.85</v>
       </c>
       <c r="Z21" s="27">
         <v>108.16108383568455</v>
       </c>
-      <c r="AA21" s="65">
-[...5 lines deleted...]
-        <v>86</v>
+      <c r="AA21" s="60">
+        <v>114.59133101177812</v>
+      </c>
+      <c r="AB21" s="63">
+        <v>107.25291993057834</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56" t="s">
+        <v>84</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="20" t="s">
         <v>0</v>
       </c>
@@ -8830,60 +9084,63 @@
       </c>
       <c r="S22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y22" s="27">
         <v>101.74</v>
       </c>
       <c r="Z22" s="27">
         <v>103.29917032698876</v>
       </c>
-      <c r="AA22" s="65">
-[...5 lines deleted...]
-        <v>87</v>
+      <c r="AA22" s="60">
+        <v>103.1235232964748</v>
+      </c>
+      <c r="AB22" s="63">
+        <v>99.9442223668309</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="56" t="s">
+        <v>85</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C23" s="5">
         <v>96.46</v>
       </c>
       <c r="D23" s="5">
         <v>80.72</v>
       </c>
       <c r="E23" s="5">
         <v>102.44</v>
       </c>
       <c r="F23" s="5">
         <v>105.02</v>
       </c>
       <c r="G23" s="5">
         <v>107.99</v>
       </c>
       <c r="H23" s="5">
         <v>112.41</v>
       </c>
       <c r="I23" s="5">
         <v>114.47</v>
       </c>
       <c r="J23" s="5">
         <v>121.31</v>
       </c>
@@ -8913,60 +9170,63 @@
       </c>
       <c r="S23" s="5">
         <v>116.16</v>
       </c>
       <c r="T23" s="5">
         <v>114.74</v>
       </c>
       <c r="U23" s="5">
         <v>114.45</v>
       </c>
       <c r="V23" s="5">
         <v>111.76</v>
       </c>
       <c r="W23" s="5">
         <v>112.46</v>
       </c>
       <c r="X23" s="5">
         <v>111.19</v>
       </c>
       <c r="Y23" s="27">
         <v>106.84</v>
       </c>
       <c r="Z23" s="27">
         <v>108.5595567867036</v>
       </c>
-      <c r="AA23" s="65">
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="AA23" s="60">
+        <v>108.55986765626398</v>
+      </c>
+      <c r="AB23" s="63">
+        <v>108.20781488757913</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24" s="5">
         <v>71.06</v>
       </c>
       <c r="D24" s="5">
         <v>65.72</v>
       </c>
       <c r="E24" s="5">
         <v>91.55</v>
       </c>
       <c r="F24" s="5">
         <v>99.81</v>
       </c>
       <c r="G24" s="5">
         <v>104.3</v>
       </c>
       <c r="H24" s="5">
         <v>109.8</v>
       </c>
       <c r="I24" s="5">
         <v>113.75</v>
       </c>
       <c r="J24" s="5">
         <v>119.07</v>
       </c>
@@ -8996,60 +9256,63 @@
       </c>
       <c r="S24" s="5">
         <v>109.52</v>
       </c>
       <c r="T24" s="5">
         <v>113.09</v>
       </c>
       <c r="U24" s="5">
         <v>116.16</v>
       </c>
       <c r="V24" s="5">
         <v>114.31</v>
       </c>
       <c r="W24" s="5">
         <v>114.19</v>
       </c>
       <c r="X24" s="5">
         <v>113.06</v>
       </c>
       <c r="Y24" s="27">
         <v>109.72</v>
       </c>
       <c r="Z24" s="27">
         <v>114.58088910640181</v>
       </c>
-      <c r="AA24" s="65">
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="AA24" s="60">
+        <v>113.4706804982771</v>
+      </c>
+      <c r="AB24" s="63">
+        <v>110.7976922451854</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="56" t="s">
+        <v>87</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C25" s="5">
         <v>97.9</v>
       </c>
       <c r="D25" s="5">
         <v>85.17</v>
       </c>
       <c r="E25" s="5">
         <v>110.87</v>
       </c>
       <c r="F25" s="5">
         <v>115.41</v>
       </c>
       <c r="G25" s="5">
         <v>119.35</v>
       </c>
       <c r="H25" s="5">
         <v>127.59</v>
       </c>
       <c r="I25" s="5">
         <v>135.94999999999999</v>
       </c>
       <c r="J25" s="5">
         <v>144.4</v>
       </c>
@@ -9079,60 +9342,63 @@
       </c>
       <c r="S25" s="5">
         <v>127.27</v>
       </c>
       <c r="T25" s="5">
         <v>128.6</v>
       </c>
       <c r="U25" s="5">
         <v>128.94999999999999</v>
       </c>
       <c r="V25" s="5">
         <v>125.57</v>
       </c>
       <c r="W25" s="5">
         <v>123.99</v>
       </c>
       <c r="X25" s="5">
         <v>122.11</v>
       </c>
       <c r="Y25" s="27">
         <v>108.9</v>
       </c>
       <c r="Z25" s="27">
         <v>110.53459467842346</v>
       </c>
-      <c r="AA25" s="65">
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="AA25" s="60">
+        <v>108.36373331527673</v>
+      </c>
+      <c r="AB25" s="63">
+        <v>106.40690747243045</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="56" t="s">
+        <v>88</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="20" t="s">
         <v>0</v>
       </c>
@@ -9162,86 +9428,89 @@
       </c>
       <c r="S26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="5">
         <v>109.47</v>
       </c>
       <c r="V26" s="5">
         <v>108.4</v>
       </c>
       <c r="W26" s="5">
         <v>111.06</v>
       </c>
       <c r="X26" s="5">
         <v>110.91</v>
       </c>
       <c r="Y26" s="27">
         <v>107.25</v>
       </c>
       <c r="Z26" s="27">
         <v>108.5568929147537</v>
       </c>
-      <c r="AA26" s="65">
-[...27 lines deleted...]
-      <c r="W27" s="30"/>
+      <c r="AA26" s="60">
+        <v>107.67348199541419</v>
+      </c>
+      <c r="AB26" s="63">
+        <v>107.16861470126958</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="B27" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
+      <c r="N27" s="69"/>
+      <c r="O27" s="69"/>
+      <c r="P27" s="69"/>
+      <c r="Q27" s="69"/>
+      <c r="R27" s="69"/>
+      <c r="S27" s="69"/>
+      <c r="T27" s="69"/>
+      <c r="U27" s="69"/>
+      <c r="V27" s="69"/>
+      <c r="W27" s="69"/>
       <c r="Y27" s="27"/>
       <c r="Z27" s="27"/>
-      <c r="AA27" s="65"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="AA27" s="60"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="B28" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="23">
         <v>88.07</v>
       </c>
       <c r="D28" s="23">
         <v>103.37</v>
       </c>
       <c r="E28" s="24">
         <v>89</v>
       </c>
       <c r="F28" s="23">
         <v>88.77</v>
       </c>
       <c r="G28" s="23">
         <v>88.8</v>
       </c>
       <c r="H28" s="23">
         <v>86.94</v>
       </c>
       <c r="I28" s="23">
         <v>86.04</v>
       </c>
       <c r="J28" s="23">
         <v>84.17</v>
       </c>
@@ -9271,60 +9540,63 @@
       </c>
       <c r="S28" s="23">
         <v>92.92</v>
       </c>
       <c r="T28" s="23">
         <v>91.82</v>
       </c>
       <c r="U28" s="23">
         <v>91.56</v>
       </c>
       <c r="V28" s="23">
         <v>90.26</v>
       </c>
       <c r="W28" s="23">
         <v>91.69</v>
       </c>
       <c r="X28" s="5">
         <v>90.59</v>
       </c>
       <c r="Y28" s="27">
         <v>110.5</v>
       </c>
       <c r="Z28" s="27">
         <v>90.454897264218943</v>
       </c>
-      <c r="AA28" s="65">
-[...4 lines deleted...]
-      <c r="A29" s="59">
+      <c r="AA28" s="60">
+        <v>86.839637268827687</v>
+      </c>
+      <c r="AB28" s="63">
+        <v>90.525295391347512</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="54">
         <v>100000000</v>
       </c>
-      <c r="B29" s="64" t="s">
-        <v>92</v>
+      <c r="B29" s="59" t="s">
+        <v>90</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="20" t="s">
         <v>0</v>
       </c>
@@ -9354,60 +9626,63 @@
       </c>
       <c r="S29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="27">
         <v>121.38</v>
       </c>
       <c r="Z29" s="27">
         <v>81.294530858003014</v>
       </c>
-      <c r="AA29" s="65">
-[...5 lines deleted...]
-        <v>72</v>
+      <c r="AA29" s="60">
+        <v>83.045830356231505</v>
+      </c>
+      <c r="AB29" s="63">
+        <v>82.180021723135141</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="55" t="s">
+        <v>70</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C30" s="23">
         <v>85.84</v>
       </c>
       <c r="D30" s="23">
         <v>98.08</v>
       </c>
       <c r="E30" s="23">
         <v>86.92</v>
       </c>
       <c r="F30" s="23">
         <v>86.59</v>
       </c>
       <c r="G30" s="23">
         <v>86.3</v>
       </c>
       <c r="H30" s="23">
         <v>85.02</v>
       </c>
       <c r="I30" s="23">
         <v>84.72</v>
       </c>
       <c r="J30" s="23">
         <v>83.61</v>
       </c>
@@ -9437,60 +9712,63 @@
       </c>
       <c r="S30" s="23">
         <v>97.72</v>
       </c>
       <c r="T30" s="23">
         <v>94.69</v>
       </c>
       <c r="U30" s="23">
         <v>92.98</v>
       </c>
       <c r="V30" s="23">
         <v>90.91</v>
       </c>
       <c r="W30" s="23">
         <v>95.31</v>
       </c>
       <c r="X30" s="5">
         <v>99.19</v>
       </c>
       <c r="Y30" s="27">
         <v>104.77</v>
       </c>
       <c r="Z30" s="27">
         <v>97.177685849264435</v>
       </c>
-      <c r="AA30" s="65">
-[...5 lines deleted...]
-        <v>73</v>
+      <c r="AA30" s="60">
+        <v>92.632496428830834</v>
+      </c>
+      <c r="AB30" s="63">
+        <v>98.038029804528733</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="56" t="s">
+        <v>71</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C31" s="23">
         <v>89.94</v>
       </c>
       <c r="D31" s="23">
         <v>104.81</v>
       </c>
       <c r="E31" s="23">
         <v>88.07</v>
       </c>
       <c r="F31" s="23">
         <v>87.36</v>
       </c>
       <c r="G31" s="23">
         <v>84.81</v>
       </c>
       <c r="H31" s="23">
         <v>83.61</v>
       </c>
       <c r="I31" s="23">
         <v>81.78</v>
       </c>
       <c r="J31" s="23">
         <v>80.5</v>
       </c>
@@ -9520,60 +9798,63 @@
       </c>
       <c r="S31" s="23">
         <v>96.28</v>
       </c>
       <c r="T31" s="23">
         <v>94.87</v>
       </c>
       <c r="U31" s="23">
         <v>91.01</v>
       </c>
       <c r="V31" s="23">
         <v>86.05</v>
       </c>
       <c r="W31" s="23">
         <v>85.43</v>
       </c>
       <c r="X31" s="5">
         <v>83.02</v>
       </c>
       <c r="Y31" s="27">
         <v>111.5</v>
       </c>
       <c r="Z31" s="27">
         <v>89.816654183085291</v>
       </c>
-      <c r="AA31" s="65">
-[...5 lines deleted...]
-        <v>74</v>
+      <c r="AA31" s="60">
+        <v>86.463332152404263</v>
+      </c>
+      <c r="AB31" s="63">
+        <v>90.173039262897674</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="56" t="s">
+        <v>72</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C32" s="23">
         <v>83.95</v>
       </c>
       <c r="D32" s="23">
         <v>91.57</v>
       </c>
       <c r="E32" s="23">
         <v>86.15</v>
       </c>
       <c r="F32" s="23">
         <v>87.34</v>
       </c>
       <c r="G32" s="23">
         <v>87.4</v>
       </c>
       <c r="H32" s="23">
         <v>86.3</v>
       </c>
       <c r="I32" s="23">
         <v>84.81</v>
       </c>
       <c r="J32" s="23">
         <v>77.53</v>
       </c>
@@ -9603,60 +9884,63 @@
       </c>
       <c r="S32" s="23">
         <v>96.74</v>
       </c>
       <c r="T32" s="23">
         <v>96.42</v>
       </c>
       <c r="U32" s="23">
         <v>97.22</v>
       </c>
       <c r="V32" s="23">
         <v>97.42</v>
       </c>
       <c r="W32" s="23">
         <v>100.75</v>
       </c>
       <c r="X32" s="5">
         <v>101.49</v>
       </c>
       <c r="Y32" s="27">
         <v>99.55</v>
       </c>
       <c r="Z32" s="27">
         <v>101.82317811268365</v>
       </c>
-      <c r="AA32" s="65">
-[...5 lines deleted...]
-        <v>75</v>
+      <c r="AA32" s="60">
+        <v>95.854585975553718</v>
+      </c>
+      <c r="AB32" s="63">
+        <v>102.79176176082139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="56" t="s">
+        <v>73</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C33" s="23">
         <v>89.37</v>
       </c>
       <c r="D33" s="23">
         <v>116.29</v>
       </c>
       <c r="E33" s="23">
         <v>92.26</v>
       </c>
       <c r="F33" s="23">
         <v>91.13</v>
       </c>
       <c r="G33" s="23">
         <v>91.49</v>
       </c>
       <c r="H33" s="23">
         <v>92.92</v>
       </c>
       <c r="I33" s="23">
         <v>91.79</v>
       </c>
       <c r="J33" s="23">
         <v>70.47</v>
       </c>
@@ -9686,60 +9970,63 @@
       </c>
       <c r="S33" s="23">
         <v>89.43</v>
       </c>
       <c r="T33" s="23">
         <v>87.89</v>
       </c>
       <c r="U33" s="23">
         <v>89.28</v>
       </c>
       <c r="V33" s="23">
         <v>92.51</v>
       </c>
       <c r="W33" s="23">
         <v>88.57</v>
       </c>
       <c r="X33" s="5">
         <v>87.16</v>
       </c>
       <c r="Y33" s="27">
         <v>119.72</v>
       </c>
       <c r="Z33" s="27">
         <v>83.227971770763887</v>
       </c>
-      <c r="AA33" s="65">
-[...5 lines deleted...]
-        <v>76</v>
+      <c r="AA33" s="60">
+        <v>76.810989927362911</v>
+      </c>
+      <c r="AB33" s="63">
+        <v>78.167657827347568</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="56" t="s">
+        <v>74</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C34" s="23">
         <v>85.16</v>
       </c>
       <c r="D34" s="23">
         <v>94.88</v>
       </c>
       <c r="E34" s="23">
         <v>86.44</v>
       </c>
       <c r="F34" s="23">
         <v>86.13</v>
       </c>
       <c r="G34" s="23">
         <v>85.66</v>
       </c>
       <c r="H34" s="23">
         <v>86.26</v>
       </c>
       <c r="I34" s="23">
         <v>83.52</v>
       </c>
       <c r="J34" s="23">
         <v>81.33</v>
       </c>
@@ -9769,60 +10056,63 @@
       </c>
       <c r="S34" s="23">
         <v>88.1</v>
       </c>
       <c r="T34" s="23">
         <v>87.24</v>
       </c>
       <c r="U34" s="23">
         <v>84.33</v>
       </c>
       <c r="V34" s="23">
         <v>82.4</v>
       </c>
       <c r="W34" s="23">
         <v>82.63</v>
       </c>
       <c r="X34" s="5">
         <v>81.59</v>
       </c>
       <c r="Y34" s="27">
         <v>118.05</v>
       </c>
       <c r="Z34" s="27">
         <v>85.971915520072471</v>
       </c>
-      <c r="AA34" s="65">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="AA34" s="60">
+        <v>81.735096006037054</v>
+      </c>
+      <c r="AB34" s="63">
+        <v>86.17552424276046</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="56" t="s">
+        <v>75</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C35" s="23">
         <v>105.65</v>
       </c>
       <c r="D35" s="23">
         <v>99.87</v>
       </c>
       <c r="E35" s="23">
         <v>92.09</v>
       </c>
       <c r="F35" s="23">
         <v>89.14</v>
       </c>
       <c r="G35" s="23">
         <v>91.25</v>
       </c>
       <c r="H35" s="23">
         <v>90.98</v>
       </c>
       <c r="I35" s="23">
         <v>88.87</v>
       </c>
       <c r="J35" s="23">
         <v>86.95</v>
       </c>
@@ -9852,60 +10142,63 @@
       </c>
       <c r="S35" s="23">
         <v>92.28</v>
       </c>
       <c r="T35" s="23">
         <v>91.38</v>
       </c>
       <c r="U35" s="23">
         <v>90.05</v>
       </c>
       <c r="V35" s="23">
         <v>87.29</v>
       </c>
       <c r="W35" s="23">
         <v>87.95</v>
       </c>
       <c r="X35" s="5">
         <v>84.72</v>
       </c>
       <c r="Y35" s="27">
         <v>119.16</v>
       </c>
       <c r="Z35" s="27">
         <v>82.505612074318194</v>
       </c>
-      <c r="AA35" s="65">
-[...5 lines deleted...]
-        <v>78</v>
+      <c r="AA35" s="60">
+        <v>80.744321293026942</v>
+      </c>
+      <c r="AB35" s="63">
+        <v>81.704053281032927</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="56" t="s">
+        <v>76</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="20" t="s">
         <v>0</v>
       </c>
@@ -9935,60 +10228,63 @@
       </c>
       <c r="S36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="27">
         <v>117.93</v>
       </c>
       <c r="Z36" s="27">
         <v>82.846164140014139</v>
       </c>
-      <c r="AA36" s="65">
-[...5 lines deleted...]
-        <v>79</v>
+      <c r="AA36" s="60">
+        <v>80.868449359325169</v>
+      </c>
+      <c r="AB36" s="63">
+        <v>82.640464561781329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="23">
         <v>80.67</v>
       </c>
       <c r="D37" s="23">
         <v>128.49</v>
       </c>
       <c r="E37" s="23">
         <v>80.66</v>
       </c>
       <c r="F37" s="23">
         <v>81.19</v>
       </c>
       <c r="G37" s="23">
         <v>80.290000000000006</v>
       </c>
       <c r="H37" s="23">
         <v>79.099999999999994</v>
       </c>
       <c r="I37" s="23">
         <v>77.39</v>
       </c>
       <c r="J37" s="23">
         <v>77.7</v>
       </c>
@@ -10018,60 +10314,63 @@
       </c>
       <c r="S37" s="23">
         <v>88.75</v>
       </c>
       <c r="T37" s="23">
         <v>86.64</v>
       </c>
       <c r="U37" s="23">
         <v>82.94</v>
       </c>
       <c r="V37" s="23">
         <v>80.430000000000007</v>
       </c>
       <c r="W37" s="23">
         <v>82.94</v>
       </c>
       <c r="X37" s="5">
         <v>82.25</v>
       </c>
       <c r="Y37" s="27">
         <v>119.83</v>
       </c>
       <c r="Z37" s="27">
         <v>82.743625222375954</v>
       </c>
-      <c r="AA37" s="65">
-[...5 lines deleted...]
-        <v>80</v>
+      <c r="AA37" s="60">
+        <v>82.089788802155567</v>
+      </c>
+      <c r="AB37" s="63">
+        <v>84.808433002229876</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="56" t="s">
+        <v>78</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C38" s="23">
         <v>83.87</v>
       </c>
       <c r="D38" s="23">
         <v>95.94</v>
       </c>
       <c r="E38" s="23">
         <v>79.37</v>
       </c>
       <c r="F38" s="23">
         <v>79.94</v>
       </c>
       <c r="G38" s="23">
         <v>79.790000000000006</v>
       </c>
       <c r="H38" s="23">
         <v>74.400000000000006</v>
       </c>
       <c r="I38" s="23">
         <v>81.09</v>
       </c>
       <c r="J38" s="23">
         <v>77.62</v>
       </c>
@@ -10101,60 +10400,63 @@
       </c>
       <c r="S38" s="23">
         <v>81.17</v>
       </c>
       <c r="T38" s="23">
         <v>80.08</v>
       </c>
       <c r="U38" s="23">
         <v>78.540000000000006</v>
       </c>
       <c r="V38" s="23">
         <v>80.349999999999994</v>
       </c>
       <c r="W38" s="23">
         <v>82.68</v>
       </c>
       <c r="X38" s="5">
         <v>75.8</v>
       </c>
       <c r="Y38" s="27">
         <v>124.53</v>
       </c>
       <c r="Z38" s="27">
         <v>80.558203264625277</v>
       </c>
-      <c r="AA38" s="65">
-[...5 lines deleted...]
-        <v>81</v>
+      <c r="AA38" s="60">
+        <v>79.838733941089743</v>
+      </c>
+      <c r="AB38" s="63">
+        <v>82.886629698089948</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="56" t="s">
+        <v>79</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C39" s="23">
         <v>88.26</v>
       </c>
       <c r="D39" s="23">
         <v>108.39</v>
       </c>
       <c r="E39" s="23">
         <v>84.66</v>
       </c>
       <c r="F39" s="23">
         <v>83.99</v>
       </c>
       <c r="G39" s="23">
         <v>82.84</v>
       </c>
       <c r="H39" s="23">
         <v>80.28</v>
       </c>
       <c r="I39" s="23">
         <v>77.72</v>
       </c>
       <c r="J39" s="23">
         <v>84.27</v>
       </c>
@@ -10184,60 +10486,63 @@
       </c>
       <c r="S39" s="23">
         <v>91.01</v>
       </c>
       <c r="T39" s="23">
         <v>90.35</v>
       </c>
       <c r="U39" s="23">
         <v>89.8</v>
       </c>
       <c r="V39" s="23">
         <v>88.98</v>
       </c>
       <c r="W39" s="23">
         <v>90.57</v>
       </c>
       <c r="X39" s="5">
         <v>89.56</v>
       </c>
       <c r="Y39" s="27">
         <v>111.19</v>
       </c>
       <c r="Z39" s="27">
         <v>89.897224147804337</v>
       </c>
-      <c r="AA39" s="65">
-[...5 lines deleted...]
-        <v>82</v>
+      <c r="AA39" s="60">
+        <v>85.413703176861063</v>
+      </c>
+      <c r="AB39" s="63">
+        <v>88.924913418318468</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="56" t="s">
+        <v>80</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C40" s="23">
         <v>60.89</v>
       </c>
       <c r="D40" s="23">
         <v>136.19</v>
       </c>
       <c r="E40" s="23">
         <v>88.09</v>
       </c>
       <c r="F40" s="23">
         <v>92.83</v>
       </c>
       <c r="G40" s="23">
         <v>96.2</v>
       </c>
       <c r="H40" s="23">
         <v>80.02</v>
       </c>
       <c r="I40" s="23">
         <v>75.900000000000006</v>
       </c>
       <c r="J40" s="23">
         <v>90.58</v>
       </c>
@@ -10267,60 +10572,63 @@
       </c>
       <c r="S40" s="23">
         <v>105.48</v>
       </c>
       <c r="T40" s="23">
         <v>93.79</v>
       </c>
       <c r="U40" s="23">
         <v>95.05</v>
       </c>
       <c r="V40" s="23">
         <v>93.87</v>
       </c>
       <c r="W40" s="23">
         <v>94.05</v>
       </c>
       <c r="X40" s="5">
         <v>91.61</v>
       </c>
       <c r="Y40" s="27">
         <v>108.96</v>
       </c>
       <c r="Z40" s="27">
         <v>92.737243149320108</v>
       </c>
-      <c r="AA40" s="65">
-[...5 lines deleted...]
-        <v>83</v>
+      <c r="AA40" s="60">
+        <v>83.575743672096053</v>
+      </c>
+      <c r="AB40" s="63">
+        <v>91.75982636617708</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="56" t="s">
+        <v>81</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C41" s="23">
         <v>83.29</v>
       </c>
       <c r="D41" s="23">
         <v>101.56</v>
       </c>
       <c r="E41" s="23">
         <v>82.81</v>
       </c>
       <c r="F41" s="23">
         <v>83.94</v>
       </c>
       <c r="G41" s="23">
         <v>83.34</v>
       </c>
       <c r="H41" s="23">
         <v>81.599999999999994</v>
       </c>
       <c r="I41" s="23">
         <v>79.86</v>
       </c>
       <c r="J41" s="23">
         <v>78.14</v>
       </c>
@@ -10350,60 +10658,63 @@
       </c>
       <c r="S41" s="23">
         <v>86.86</v>
       </c>
       <c r="T41" s="23">
         <v>84.89</v>
       </c>
       <c r="U41" s="23">
         <v>84.1</v>
       </c>
       <c r="V41" s="23">
         <v>82.8</v>
       </c>
       <c r="W41" s="23">
         <v>84.79</v>
       </c>
       <c r="X41" s="5">
         <v>84.11</v>
       </c>
       <c r="Y41" s="27">
         <v>123.49</v>
       </c>
       <c r="Z41" s="27">
         <v>83.344907407407405</v>
       </c>
-      <c r="AA41" s="65">
-[...5 lines deleted...]
-        <v>84</v>
+      <c r="AA41" s="60">
+        <v>79.165059032332735</v>
+      </c>
+      <c r="AB41" s="63">
+        <v>82.755942209103623</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="56" t="s">
+        <v>82</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C42" s="23">
         <v>84.88</v>
       </c>
       <c r="D42" s="23">
         <v>94.02</v>
       </c>
       <c r="E42" s="23">
         <v>85.94</v>
       </c>
       <c r="F42" s="23">
         <v>85.04</v>
       </c>
       <c r="G42" s="23">
         <v>85.43</v>
       </c>
       <c r="H42" s="23">
         <v>83.36</v>
       </c>
       <c r="I42" s="23">
         <v>82.25</v>
       </c>
       <c r="J42" s="24">
         <v>79</v>
       </c>
@@ -10433,60 +10744,63 @@
       </c>
       <c r="S42" s="23">
         <v>84.25</v>
       </c>
       <c r="T42" s="23">
         <v>81.72</v>
       </c>
       <c r="U42" s="23">
         <v>79.040000000000006</v>
       </c>
       <c r="V42" s="23">
         <v>78.239999999999995</v>
       </c>
       <c r="W42" s="23">
         <v>79.02</v>
       </c>
       <c r="X42" s="5">
         <v>78.64</v>
       </c>
       <c r="Y42" s="27">
         <v>115.76</v>
       </c>
       <c r="Z42" s="27">
         <v>87.456240684898262</v>
       </c>
-      <c r="AA42" s="65">
-[...5 lines deleted...]
-        <v>85</v>
+      <c r="AA42" s="60">
+        <v>86.295196506550226</v>
+      </c>
+      <c r="AB42" s="63">
+        <v>89.105813828066019</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="56" t="s">
+        <v>83</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C43" s="25">
         <v>93.28</v>
       </c>
       <c r="D43" s="25">
         <v>103.38</v>
       </c>
       <c r="E43" s="25">
         <v>99.64</v>
       </c>
       <c r="F43" s="25">
         <v>99.09</v>
       </c>
       <c r="G43" s="25">
         <v>98.97</v>
       </c>
       <c r="H43" s="25">
         <v>95.81</v>
       </c>
       <c r="I43" s="25">
         <v>95.06</v>
       </c>
       <c r="J43" s="25">
         <v>97.52</v>
       </c>
@@ -10516,60 +10830,63 @@
       </c>
       <c r="S43" s="25">
         <v>95.46</v>
       </c>
       <c r="T43" s="25">
         <v>95.98</v>
       </c>
       <c r="U43" s="25">
         <v>97.31</v>
       </c>
       <c r="V43" s="25">
         <v>94.32</v>
       </c>
       <c r="W43" s="25">
         <v>95.77</v>
       </c>
       <c r="X43" s="5">
         <v>94.22</v>
       </c>
       <c r="Y43" s="27">
         <v>105.62</v>
       </c>
       <c r="Z43" s="27">
         <v>93.472511437734639</v>
       </c>
-      <c r="AA43" s="65">
-[...5 lines deleted...]
-        <v>86</v>
+      <c r="AA43" s="60">
+        <v>90.810565107796108</v>
+      </c>
+      <c r="AB43" s="63">
+        <v>93.070998606839623</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="56" t="s">
+        <v>84</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J44" s="20" t="s">
         <v>0</v>
       </c>
@@ -10599,60 +10916,63 @@
       </c>
       <c r="S44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="27">
         <v>119.55</v>
       </c>
       <c r="Z44" s="27">
         <v>85.48361310951239</v>
       </c>
-      <c r="AA44" s="65">
-[...5 lines deleted...]
-        <v>87</v>
+      <c r="AA44" s="60">
+        <v>80.928243307460789</v>
+      </c>
+      <c r="AB44" s="63">
+        <v>87.851683200520412</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="57" t="s">
+        <v>85</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C45" s="26">
         <v>83.87</v>
       </c>
       <c r="D45" s="26">
         <v>101.14</v>
       </c>
       <c r="E45" s="26">
         <v>86.25</v>
       </c>
       <c r="F45" s="26">
         <v>84.78</v>
       </c>
       <c r="G45" s="26">
         <v>84.24</v>
       </c>
       <c r="H45" s="26">
         <v>83.48</v>
       </c>
       <c r="I45" s="26">
         <v>82.16</v>
       </c>
       <c r="J45" s="26">
         <v>80.349999999999994</v>
       </c>
@@ -10682,62 +11002,65 @@
       </c>
       <c r="S45" s="26">
         <v>84.82</v>
       </c>
       <c r="T45" s="26">
         <v>83.75</v>
       </c>
       <c r="U45" s="26">
         <v>81.739999999999995</v>
       </c>
       <c r="V45" s="26">
         <v>80.489999999999995</v>
       </c>
       <c r="W45" s="26">
         <v>79.040000000000006</v>
       </c>
       <c r="X45" s="16">
         <v>76.84</v>
       </c>
       <c r="Y45" s="10">
         <v>128.19999999999999</v>
       </c>
       <c r="Z45" s="10">
         <v>78.050517163843509</v>
       </c>
-      <c r="AA45" s="66">
-[...3 lines deleted...]
-    <row r="46" spans="1:27" ht="14.25">
+      <c r="AA45" s="61">
+        <v>78.261691429435558</v>
+      </c>
+      <c r="AB45" s="64">
+        <v>79.973837097456808</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="14.25">
       <c r="A46" s="17" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        <v>91</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="58" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B5:W5"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="B27:W27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A8:A26 A30:A45" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>