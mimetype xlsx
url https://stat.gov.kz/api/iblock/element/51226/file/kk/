--- v0 (2026-04-19)
+++ v1 (2026-05-24)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-60" windowWidth="20730" windowHeight="11700" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлығы" sheetId="1" r:id="rId1"/>
-    <sheet name="Әйелдер" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="шартты білгелер" sheetId="3" r:id="rId2"/>
+    <sheet name="Барлығы" sheetId="1" r:id="rId3"/>
+    <sheet name="Әйелдер" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="70">
   <si>
     <t xml:space="preserve">Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы оқытушылар саны </t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -94,60 +98,189 @@
     <t>Жетісу</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан*</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>...</t>
+  </si>
+  <si>
+    <t>код КСП 623601</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы оқытушылар саны (Әйелдер)</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Саликова Асель Толегеновна</t>
+  </si>
+  <si>
+    <t>+7 717274-93-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">as.salikova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>2000ж бастап</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Біріктіру көрсеткіш есептелмейді </t>
+  </si>
+  <si>
+    <t>Ақпараттың негізгі көзі «Техникалық және кәсіптік, орта білімнен кейінгі білім беру туралы есеп» жалпыұлттық байқаудың статистикалық нысаны болып табылады (индекс – 2-НК)</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Халық статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -166,60 +299,102 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -242,56 +417,98 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -305,184 +522,272 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -614,340 +919,620 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:as.salikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="39.140625" customWidth="1"/>
+    <col min="2" max="2" width="72.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="44">
+        <v>623601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="26.25">
+      <c r="A11" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46381</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="26.140625" customWidth="1"/>
+    <col min="2" max="2" width="42.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="58"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="59" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="59" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="59" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="59" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="2:2" ht="51.75">
+      <c r="B11" s="60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="59"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="61" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AB33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D46" sqref="D46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="25.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="2"/>
+    <col min="5" max="5" width="9.140625" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="12.75">
-[...27 lines deleted...]
-      <c r="A3" s="28"/>
+    <row r="2" spans="1:28" ht="12.75">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+    </row>
+    <row r="3" spans="1:28" ht="12.75">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="28"/>
       <c r="N3" s="28"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="28"/>
       <c r="S3" s="28"/>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
       <c r="W3" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="29" t="s">
+      <c r="X3" s="28"/>
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="B4" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="29"/>
-[...24 lines deleted...]
-      <c r="B5" s="1"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+    </row>
+    <row r="5" spans="1:28" ht="73.5" customHeight="1">
+      <c r="A5" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>0</v>
+      </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
-      <c r="W5" s="3"/>
+      <c r="W5" s="1"/>
       <c r="X5" s="3"/>
-      <c r="Y5" s="3" t="s">
+      <c r="Y5" s="3"/>
+      <c r="AB5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-[...1 lines deleted...]
-      <c r="B6" s="5">
+    <row r="6" spans="1:28">
+      <c r="A6" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="6">
+      <c r="D6" s="6">
         <v>2001</v>
       </c>
-      <c r="D6" s="6">
+      <c r="E6" s="6">
         <v>2002</v>
       </c>
-      <c r="E6" s="6">
+      <c r="F6" s="6">
         <v>2003</v>
       </c>
-      <c r="F6" s="6">
+      <c r="G6" s="6">
         <v>2004</v>
       </c>
-      <c r="G6" s="6">
+      <c r="H6" s="6">
         <v>2005</v>
       </c>
-      <c r="H6" s="6">
+      <c r="I6" s="6">
         <v>2006</v>
       </c>
-      <c r="I6" s="6">
+      <c r="J6" s="6">
         <v>2007</v>
       </c>
-      <c r="J6" s="6">
+      <c r="K6" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="6">
+      <c r="L6" s="6">
         <v>2009</v>
       </c>
-      <c r="L6" s="6">
+      <c r="M6" s="6">
         <v>2010</v>
       </c>
-      <c r="M6" s="6">
+      <c r="N6" s="6">
         <v>2011</v>
       </c>
-      <c r="N6" s="6">
+      <c r="O6" s="6">
         <v>2012</v>
       </c>
-      <c r="O6" s="6">
+      <c r="P6" s="6">
         <v>2013</v>
       </c>
-      <c r="P6" s="6">
+      <c r="Q6" s="6">
         <v>2014</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="R6" s="6">
         <v>2015</v>
       </c>
-      <c r="R6" s="6">
+      <c r="S6" s="6">
         <v>2016</v>
       </c>
-      <c r="S6" s="6">
+      <c r="T6" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="6">
+      <c r="U6" s="6">
         <v>2018</v>
       </c>
-      <c r="U6" s="6">
+      <c r="V6" s="6">
         <v>2019</v>
       </c>
-      <c r="V6" s="6">
+      <c r="W6" s="6">
         <v>2020</v>
       </c>
-      <c r="W6" s="7">
+      <c r="X6" s="7">
         <v>2021</v>
       </c>
-      <c r="X6" s="7">
+      <c r="Y6" s="7">
         <v>2022</v>
       </c>
-      <c r="Y6" s="7">
+      <c r="Z6" s="7">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="AA6" s="33">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="38"/>
+      <c r="B7" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="8">
+      <c r="C7" s="8">
         <v>16982</v>
       </c>
-      <c r="C7" s="8">
+      <c r="D7" s="8">
         <v>18963</v>
       </c>
-      <c r="D7" s="8">
+      <c r="E7" s="8">
         <v>19167</v>
       </c>
-      <c r="E7" s="8">
+      <c r="F7" s="8">
         <v>21195</v>
       </c>
-      <c r="F7" s="8">
+      <c r="G7" s="8">
         <v>24522</v>
       </c>
-      <c r="G7" s="8">
+      <c r="H7" s="8">
         <v>27195</v>
       </c>
-      <c r="H7" s="8">
+      <c r="I7" s="8">
         <v>29283</v>
       </c>
-      <c r="I7" s="8">
+      <c r="J7" s="8">
         <v>31003</v>
       </c>
-      <c r="J7" s="8">
+      <c r="K7" s="8">
         <v>39793</v>
       </c>
-      <c r="K7" s="8">
+      <c r="L7" s="8">
         <v>40206</v>
       </c>
-      <c r="L7" s="8">
+      <c r="M7" s="8">
         <v>39328</v>
       </c>
-      <c r="M7" s="8">
+      <c r="N7" s="8">
         <v>39481</v>
       </c>
-      <c r="N7" s="8">
+      <c r="O7" s="8">
         <v>39333</v>
       </c>
-      <c r="O7" s="8">
+      <c r="P7" s="8">
         <v>38212</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="8">
         <v>37935</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="8">
         <v>37489</v>
       </c>
-      <c r="R7" s="8">
+      <c r="S7" s="8">
         <v>37063</v>
       </c>
-      <c r="S7" s="8">
+      <c r="T7" s="8">
         <v>37807</v>
       </c>
-      <c r="T7" s="9">
+      <c r="U7" s="9">
         <v>37404</v>
       </c>
-      <c r="U7" s="9">
+      <c r="V7" s="9">
         <v>36881</v>
       </c>
-      <c r="V7" s="10">
+      <c r="W7" s="10">
         <v>36610</v>
       </c>
-      <c r="W7" s="11">
+      <c r="X7" s="11">
         <v>36083</v>
       </c>
-      <c r="X7" s="11">
+      <c r="Y7" s="11">
         <v>36918</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Z7" s="25">
         <v>38222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="AA7" s="10">
+        <v>38659</v>
+      </c>
+      <c r="AB7" s="10">
+        <v>38684</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="39">
+        <v>100000000</v>
+      </c>
+      <c r="B8" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="12" t="s">
@@ -967,526 +1552,589 @@
       </c>
       <c r="P8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" s="11">
         <v>1804</v>
       </c>
-      <c r="Y8" s="25">
+      <c r="Z8" s="25">
         <v>1857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="AA8" s="10">
+        <v>1679</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="39">
+        <v>110000000</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="13">
+      <c r="C9" s="13">
         <v>808</v>
       </c>
-      <c r="C9" s="13">
+      <c r="D9" s="13">
         <v>958</v>
       </c>
-      <c r="D9" s="13">
+      <c r="E9" s="13">
         <v>1038</v>
       </c>
-      <c r="E9" s="13">
+      <c r="F9" s="13">
         <v>1092</v>
       </c>
-      <c r="F9" s="13">
+      <c r="G9" s="13">
         <v>1087</v>
       </c>
-      <c r="G9" s="13">
+      <c r="H9" s="13">
         <v>1152</v>
       </c>
-      <c r="H9" s="13">
+      <c r="I9" s="13">
         <v>1248</v>
       </c>
-      <c r="I9" s="13">
+      <c r="J9" s="13">
         <v>1233</v>
       </c>
-      <c r="J9" s="13">
+      <c r="K9" s="13">
         <v>1579</v>
       </c>
-      <c r="K9" s="13">
+      <c r="L9" s="13">
         <v>1657</v>
       </c>
-      <c r="L9" s="13">
+      <c r="M9" s="13">
         <v>1713</v>
       </c>
-      <c r="M9" s="13">
+      <c r="N9" s="13">
         <v>1726</v>
       </c>
-      <c r="N9" s="13">
+      <c r="O9" s="13">
         <v>1700</v>
       </c>
-      <c r="O9" s="13">
+      <c r="P9" s="13">
         <v>1695</v>
       </c>
-      <c r="P9" s="13">
+      <c r="Q9" s="13">
         <v>1545</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="R9" s="13">
         <v>1555</v>
       </c>
-      <c r="R9" s="13">
+      <c r="S9" s="13">
         <v>1605</v>
       </c>
-      <c r="S9" s="13">
+      <c r="T9" s="13">
         <v>1606</v>
       </c>
-      <c r="T9" s="14">
+      <c r="U9" s="14">
         <v>1584</v>
       </c>
-      <c r="U9" s="10">
+      <c r="V9" s="10">
         <v>1540</v>
       </c>
-      <c r="V9" s="10">
+      <c r="W9" s="10">
         <v>1556</v>
       </c>
-      <c r="W9" s="11">
+      <c r="X9" s="11">
         <v>1516</v>
       </c>
-      <c r="X9" s="11">
+      <c r="Y9" s="11">
         <v>1460</v>
       </c>
-      <c r="Y9" s="25">
+      <c r="Z9" s="25">
         <v>1459</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="AA9" s="10">
+        <v>1470</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="39">
+        <v>150000000</v>
+      </c>
+      <c r="B10" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="13">
+      <c r="C10" s="13">
         <v>902</v>
       </c>
-      <c r="C10" s="13">
+      <c r="D10" s="13">
         <v>918</v>
       </c>
-      <c r="D10" s="13">
+      <c r="E10" s="13">
         <v>842</v>
       </c>
-      <c r="E10" s="13">
+      <c r="F10" s="13">
         <v>1050</v>
       </c>
-      <c r="F10" s="13">
+      <c r="G10" s="13">
         <v>1322</v>
       </c>
-      <c r="G10" s="13">
+      <c r="H10" s="13">
         <v>1487</v>
       </c>
-      <c r="H10" s="13">
+      <c r="I10" s="13">
         <v>1607</v>
       </c>
-      <c r="I10" s="13">
+      <c r="J10" s="13">
         <v>1739</v>
       </c>
-      <c r="J10" s="13">
+      <c r="K10" s="13">
         <v>2217</v>
       </c>
-      <c r="K10" s="13">
+      <c r="L10" s="13">
         <v>2248</v>
       </c>
-      <c r="L10" s="13">
+      <c r="M10" s="13">
         <v>2154</v>
       </c>
-      <c r="M10" s="13">
+      <c r="N10" s="13">
         <v>2232</v>
       </c>
-      <c r="N10" s="13">
+      <c r="O10" s="13">
         <v>2225</v>
       </c>
-      <c r="O10" s="13">
+      <c r="P10" s="13">
         <v>2195</v>
       </c>
-      <c r="P10" s="13">
+      <c r="Q10" s="13">
         <v>2160</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="R10" s="13">
         <v>2052</v>
       </c>
-      <c r="R10" s="13">
+      <c r="S10" s="13">
         <v>1991</v>
       </c>
-      <c r="S10" s="13">
+      <c r="T10" s="13">
         <v>1982</v>
       </c>
-      <c r="T10" s="14">
+      <c r="U10" s="14">
         <v>2005</v>
       </c>
-      <c r="U10" s="10">
+      <c r="V10" s="10">
         <v>1889</v>
       </c>
-      <c r="V10" s="10">
+      <c r="W10" s="10">
         <v>1859</v>
       </c>
-      <c r="W10" s="11">
+      <c r="X10" s="11">
         <v>1820</v>
       </c>
-      <c r="X10" s="11">
+      <c r="Y10" s="11">
         <v>2041</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Z10" s="25">
         <v>2048</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="AA10" s="10">
+        <v>2019</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="39">
+        <v>190000000</v>
+      </c>
+      <c r="B11" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="13">
+      <c r="C11" s="13">
         <v>1030</v>
       </c>
-      <c r="C11" s="13">
+      <c r="D11" s="13">
         <v>1176</v>
       </c>
-      <c r="D11" s="13">
+      <c r="E11" s="13">
         <v>1115</v>
       </c>
-      <c r="E11" s="13">
+      <c r="F11" s="13">
         <v>1193</v>
       </c>
-      <c r="F11" s="13">
+      <c r="G11" s="13">
         <v>1381</v>
       </c>
-      <c r="G11" s="13">
+      <c r="H11" s="13">
         <v>1653</v>
       </c>
-      <c r="H11" s="13">
+      <c r="I11" s="13">
         <v>1757</v>
       </c>
-      <c r="I11" s="13">
+      <c r="J11" s="13">
         <v>1820</v>
       </c>
-      <c r="J11" s="13">
+      <c r="K11" s="13">
         <v>2480</v>
       </c>
-      <c r="K11" s="13">
+      <c r="L11" s="13">
         <v>2666</v>
       </c>
-      <c r="L11" s="13">
+      <c r="M11" s="13">
         <v>2698</v>
       </c>
-      <c r="M11" s="13">
+      <c r="N11" s="13">
         <v>2790</v>
       </c>
-      <c r="N11" s="13">
+      <c r="O11" s="13">
         <v>2770</v>
       </c>
-      <c r="O11" s="13">
+      <c r="P11" s="13">
         <v>2767</v>
       </c>
-      <c r="P11" s="13">
+      <c r="Q11" s="13">
         <v>2618</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="R11" s="13">
         <v>2641</v>
       </c>
-      <c r="R11" s="13">
+      <c r="S11" s="13">
         <v>2642</v>
       </c>
-      <c r="S11" s="13">
+      <c r="T11" s="13">
         <v>2667</v>
       </c>
-      <c r="T11" s="14">
+      <c r="U11" s="14">
         <v>2674</v>
       </c>
-      <c r="U11" s="10">
+      <c r="V11" s="10">
         <v>2686</v>
       </c>
-      <c r="V11" s="10">
+      <c r="W11" s="10">
         <v>2533</v>
       </c>
-      <c r="W11" s="11">
+      <c r="X11" s="11">
         <v>2497</v>
       </c>
-      <c r="X11" s="11">
+      <c r="Y11" s="11">
         <v>1294</v>
       </c>
-      <c r="Y11" s="25">
+      <c r="Z11" s="25">
         <v>1318</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="AA11" s="10">
+        <v>1336</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="39">
+        <v>230000000</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="13">
+      <c r="C12" s="13">
         <v>362</v>
       </c>
-      <c r="C12" s="13">
+      <c r="D12" s="13">
         <v>386</v>
       </c>
-      <c r="D12" s="13">
+      <c r="E12" s="13">
         <v>353</v>
       </c>
-      <c r="E12" s="13">
+      <c r="F12" s="13">
         <v>436</v>
       </c>
-      <c r="F12" s="13">
+      <c r="G12" s="13">
         <v>534</v>
       </c>
-      <c r="G12" s="13">
+      <c r="H12" s="13">
         <v>605</v>
       </c>
-      <c r="H12" s="13">
+      <c r="I12" s="13">
         <v>679</v>
       </c>
-      <c r="I12" s="13">
+      <c r="J12" s="13">
         <v>725</v>
       </c>
-      <c r="J12" s="13">
+      <c r="K12" s="13">
         <v>1036</v>
       </c>
-      <c r="K12" s="13">
+      <c r="L12" s="13">
         <v>1021</v>
       </c>
-      <c r="L12" s="13">
+      <c r="M12" s="13">
         <v>1154</v>
       </c>
-      <c r="M12" s="13">
+      <c r="N12" s="13">
         <v>1168</v>
       </c>
-      <c r="N12" s="13">
+      <c r="O12" s="13">
         <v>1139</v>
       </c>
-      <c r="O12" s="13">
+      <c r="P12" s="13">
         <v>1160</v>
       </c>
-      <c r="P12" s="13">
+      <c r="Q12" s="13">
         <v>1259</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="R12" s="13">
         <v>1291</v>
       </c>
-      <c r="R12" s="13">
+      <c r="S12" s="13">
         <v>1294</v>
       </c>
-      <c r="S12" s="13">
+      <c r="T12" s="13">
         <v>1265</v>
       </c>
-      <c r="T12" s="14">
+      <c r="U12" s="14">
         <v>1288</v>
       </c>
-      <c r="U12" s="10">
+      <c r="V12" s="10">
         <v>1221</v>
       </c>
-      <c r="V12" s="10">
+      <c r="W12" s="10">
         <v>1226</v>
       </c>
-      <c r="W12" s="11">
+      <c r="X12" s="11">
         <v>1213</v>
       </c>
-      <c r="X12" s="11">
+      <c r="Y12" s="11">
         <v>1246</v>
       </c>
-      <c r="Y12" s="25">
+      <c r="Z12" s="25">
         <v>1267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="AA12" s="10">
+        <v>1161</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="39">
+        <v>270000000</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="C13" s="13">
         <v>676</v>
       </c>
-      <c r="C13" s="13">
+      <c r="D13" s="13">
         <v>739</v>
       </c>
-      <c r="D13" s="13">
+      <c r="E13" s="13">
         <v>763</v>
       </c>
-      <c r="E13" s="13">
+      <c r="F13" s="13">
         <v>811</v>
       </c>
-      <c r="F13" s="13">
+      <c r="G13" s="13">
         <v>915</v>
       </c>
-      <c r="G13" s="13">
+      <c r="H13" s="13">
         <v>1014</v>
       </c>
-      <c r="H13" s="13">
+      <c r="I13" s="13">
         <v>1022</v>
       </c>
-      <c r="I13" s="13">
+      <c r="J13" s="13">
         <v>1143</v>
       </c>
-      <c r="J13" s="13">
+      <c r="K13" s="13">
         <v>1695</v>
       </c>
-      <c r="K13" s="13">
+      <c r="L13" s="13">
         <v>1756</v>
       </c>
-      <c r="L13" s="13">
+      <c r="M13" s="13">
         <v>1737</v>
       </c>
-      <c r="M13" s="13">
+      <c r="N13" s="13">
         <v>1730</v>
       </c>
-      <c r="N13" s="13">
+      <c r="O13" s="13">
         <v>1682</v>
       </c>
-      <c r="O13" s="13">
+      <c r="P13" s="13">
         <v>1646</v>
       </c>
-      <c r="P13" s="13">
+      <c r="Q13" s="13">
         <v>1643</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="R13" s="13">
         <v>1589</v>
       </c>
-      <c r="R13" s="13">
+      <c r="S13" s="13">
         <v>1552</v>
       </c>
-      <c r="S13" s="13">
+      <c r="T13" s="13">
         <v>1517</v>
       </c>
-      <c r="T13" s="14">
+      <c r="U13" s="14">
         <v>1530</v>
       </c>
-      <c r="U13" s="10">
+      <c r="V13" s="10">
         <v>1514</v>
       </c>
-      <c r="V13" s="10">
+      <c r="W13" s="10">
         <v>1504</v>
       </c>
-      <c r="W13" s="11">
+      <c r="X13" s="11">
         <v>1466</v>
       </c>
-      <c r="X13" s="11">
+      <c r="Y13" s="11">
         <v>1471</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Z13" s="25">
         <v>1435</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="AA13" s="10">
+        <v>1379</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="39">
+        <v>310000000</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="13">
+      <c r="C14" s="13">
         <v>910</v>
       </c>
-      <c r="C14" s="13">
+      <c r="D14" s="13">
         <v>774</v>
       </c>
-      <c r="D14" s="13">
+      <c r="E14" s="13">
         <v>913</v>
       </c>
-      <c r="E14" s="13">
+      <c r="F14" s="13">
         <v>990</v>
       </c>
-      <c r="F14" s="13">
+      <c r="G14" s="13">
         <v>1396</v>
       </c>
-      <c r="G14" s="13">
+      <c r="H14" s="13">
         <v>1479</v>
       </c>
-      <c r="H14" s="13">
+      <c r="I14" s="13">
         <v>1765</v>
       </c>
-      <c r="I14" s="13">
+      <c r="J14" s="13">
         <v>1933</v>
       </c>
-      <c r="J14" s="13">
+      <c r="K14" s="13">
         <v>2817</v>
       </c>
-      <c r="K14" s="13">
+      <c r="L14" s="13">
         <v>3051</v>
       </c>
-      <c r="L14" s="13">
+      <c r="M14" s="13">
         <v>2654</v>
       </c>
-      <c r="M14" s="13">
+      <c r="N14" s="13">
         <v>2531</v>
       </c>
-      <c r="N14" s="13">
+      <c r="O14" s="13">
         <v>2385</v>
       </c>
-      <c r="O14" s="13">
+      <c r="P14" s="13">
         <v>2213</v>
       </c>
-      <c r="P14" s="13">
+      <c r="Q14" s="13">
         <v>2126</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="R14" s="13">
         <v>2033</v>
       </c>
-      <c r="R14" s="13">
+      <c r="S14" s="13">
         <v>2053</v>
       </c>
-      <c r="S14" s="13">
+      <c r="T14" s="13">
         <v>2056</v>
       </c>
-      <c r="T14" s="14">
+      <c r="U14" s="14">
         <v>1978</v>
       </c>
-      <c r="U14" s="10">
+      <c r="V14" s="10">
         <v>1811</v>
       </c>
-      <c r="V14" s="10">
+      <c r="W14" s="10">
         <v>1700</v>
       </c>
-      <c r="W14" s="11">
+      <c r="X14" s="11">
         <v>1644</v>
       </c>
-      <c r="X14" s="11">
+      <c r="Y14" s="11">
         <v>1654</v>
       </c>
-      <c r="Y14" s="25">
+      <c r="Z14" s="25">
         <v>1775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="AA14" s="10">
+        <v>1842</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="39">
+        <v>330000000</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="12" t="s">
@@ -1506,603 +2154,675 @@
       </c>
       <c r="P15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W15" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="11">
         <v>1273</v>
       </c>
-      <c r="Y15" s="25">
+      <c r="Z15" s="25">
         <v>1246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="AA15" s="10">
+        <v>1290</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="39">
+        <v>350000000</v>
+      </c>
+      <c r="B16" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="13">
+      <c r="C16" s="13">
         <v>1455</v>
       </c>
-      <c r="C16" s="13">
+      <c r="D16" s="13">
         <v>1626</v>
       </c>
-      <c r="D16" s="13">
+      <c r="E16" s="13">
         <v>1772</v>
       </c>
-      <c r="E16" s="13">
+      <c r="F16" s="13">
         <v>2016</v>
       </c>
-      <c r="F16" s="13">
+      <c r="G16" s="13">
         <v>2439</v>
       </c>
-      <c r="G16" s="13">
+      <c r="H16" s="13">
         <v>2709</v>
       </c>
-      <c r="H16" s="13">
+      <c r="I16" s="13">
         <v>2811</v>
       </c>
-      <c r="I16" s="13">
+      <c r="J16" s="13">
         <v>2889</v>
       </c>
-      <c r="J16" s="13">
+      <c r="K16" s="13">
         <v>3775</v>
       </c>
-      <c r="K16" s="13">
+      <c r="L16" s="13">
         <v>3794</v>
       </c>
-      <c r="L16" s="13">
+      <c r="M16" s="13">
         <v>3888</v>
       </c>
-      <c r="M16" s="13">
+      <c r="N16" s="13">
         <v>3892</v>
       </c>
-      <c r="N16" s="13">
+      <c r="O16" s="13">
         <v>3882</v>
       </c>
-      <c r="O16" s="13">
+      <c r="P16" s="13">
         <v>3647</v>
       </c>
-      <c r="P16" s="13">
+      <c r="Q16" s="13">
         <v>3432</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="R16" s="13">
         <v>3391</v>
       </c>
-      <c r="R16" s="13">
+      <c r="S16" s="13">
         <v>3408</v>
       </c>
-      <c r="S16" s="13">
+      <c r="T16" s="13">
         <v>3160</v>
       </c>
-      <c r="T16" s="14">
+      <c r="U16" s="14">
         <v>3102</v>
       </c>
-      <c r="U16" s="10">
+      <c r="V16" s="10">
         <v>3039</v>
       </c>
-      <c r="V16" s="10">
+      <c r="W16" s="10">
         <v>2993</v>
       </c>
-      <c r="W16" s="11">
+      <c r="X16" s="11">
         <v>3012</v>
       </c>
-      <c r="X16" s="11">
+      <c r="Y16" s="11">
         <v>2457</v>
       </c>
-      <c r="Y16" s="25">
+      <c r="Z16" s="25">
         <v>2312</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="AA16" s="10">
+        <v>2389</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="39">
+        <v>390000000</v>
+      </c>
+      <c r="B17" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="13">
+      <c r="C17" s="13">
         <v>999</v>
       </c>
-      <c r="C17" s="13">
+      <c r="D17" s="13">
         <v>1106</v>
       </c>
-      <c r="D17" s="13">
+      <c r="E17" s="13">
         <v>1017</v>
       </c>
-      <c r="E17" s="13">
+      <c r="F17" s="13">
         <v>1192</v>
       </c>
-      <c r="F17" s="13">
+      <c r="G17" s="13">
         <v>1336</v>
       </c>
-      <c r="G17" s="13">
+      <c r="H17" s="13">
         <v>1433</v>
       </c>
-      <c r="H17" s="13">
+      <c r="I17" s="13">
         <v>1473</v>
       </c>
-      <c r="I17" s="13">
+      <c r="J17" s="13">
         <v>1528</v>
       </c>
-      <c r="J17" s="13">
+      <c r="K17" s="13">
         <v>1927</v>
       </c>
-      <c r="K17" s="13">
+      <c r="L17" s="13">
         <v>1950</v>
       </c>
-      <c r="L17" s="13">
+      <c r="M17" s="13">
         <v>1974</v>
       </c>
-      <c r="M17" s="13">
+      <c r="N17" s="13">
         <v>2025</v>
       </c>
-      <c r="N17" s="13">
+      <c r="O17" s="13">
         <v>1975</v>
       </c>
-      <c r="O17" s="13">
+      <c r="P17" s="13">
         <v>1891</v>
       </c>
-      <c r="P17" s="13">
+      <c r="Q17" s="13">
         <v>1896</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="R17" s="13">
         <v>1853</v>
       </c>
-      <c r="R17" s="13">
+      <c r="S17" s="13">
         <v>1779</v>
       </c>
-      <c r="S17" s="13">
+      <c r="T17" s="13">
         <v>1795</v>
       </c>
-      <c r="T17" s="14">
+      <c r="U17" s="14">
         <v>1761</v>
       </c>
-      <c r="U17" s="10">
+      <c r="V17" s="10">
         <v>1655</v>
       </c>
-      <c r="V17" s="10">
+      <c r="W17" s="10">
         <v>1603</v>
       </c>
-      <c r="W17" s="11">
+      <c r="X17" s="11">
         <v>1575</v>
       </c>
-      <c r="X17" s="11">
+      <c r="Y17" s="11">
         <v>1568</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Z17" s="25">
         <v>1572</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="AA17" s="10">
+        <v>1570</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="39">
+        <v>430000000</v>
+      </c>
+      <c r="B18" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="13">
+      <c r="C18" s="13">
         <v>494</v>
       </c>
-      <c r="C18" s="13">
+      <c r="D18" s="13">
         <v>596</v>
       </c>
-      <c r="D18" s="13">
+      <c r="E18" s="13">
         <v>706</v>
       </c>
-      <c r="E18" s="13">
+      <c r="F18" s="13">
         <v>829</v>
       </c>
-      <c r="F18" s="13">
+      <c r="G18" s="13">
         <v>994</v>
       </c>
-      <c r="G18" s="13">
+      <c r="H18" s="13">
         <v>1089</v>
       </c>
-      <c r="H18" s="13">
+      <c r="I18" s="13">
         <v>1224</v>
       </c>
-      <c r="I18" s="13">
+      <c r="J18" s="13">
         <v>1332</v>
       </c>
-      <c r="J18" s="13">
+      <c r="K18" s="13">
         <v>1662</v>
       </c>
-      <c r="K18" s="13">
+      <c r="L18" s="13">
         <v>1733</v>
       </c>
-      <c r="L18" s="13">
+      <c r="M18" s="13">
         <v>1882</v>
       </c>
-      <c r="M18" s="13">
+      <c r="N18" s="13">
         <v>1861</v>
       </c>
-      <c r="N18" s="13">
+      <c r="O18" s="13">
         <v>1927</v>
       </c>
-      <c r="O18" s="13">
+      <c r="P18" s="13">
         <v>1968</v>
       </c>
-      <c r="P18" s="13">
+      <c r="Q18" s="13">
         <v>1766</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="R18" s="13">
         <v>1763</v>
       </c>
-      <c r="R18" s="13">
+      <c r="S18" s="13">
         <v>1803</v>
       </c>
-      <c r="S18" s="13">
+      <c r="T18" s="13">
         <v>1860</v>
       </c>
-      <c r="T18" s="14">
+      <c r="U18" s="14">
         <v>1796</v>
       </c>
-      <c r="U18" s="10">
+      <c r="V18" s="10">
         <v>1796</v>
       </c>
-      <c r="V18" s="10">
+      <c r="W18" s="10">
         <v>1760</v>
       </c>
-      <c r="W18" s="11">
+      <c r="X18" s="11">
         <v>1717</v>
       </c>
-      <c r="X18" s="11">
+      <c r="Y18" s="11">
         <v>1760</v>
       </c>
-      <c r="Y18" s="25">
+      <c r="Z18" s="25">
         <v>1802</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="AA18" s="10">
+        <v>1828</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="39">
+        <v>470000000</v>
+      </c>
+      <c r="B19" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="13">
+      <c r="C19" s="13">
         <v>447</v>
       </c>
-      <c r="C19" s="13">
+      <c r="D19" s="13">
         <v>474</v>
       </c>
-      <c r="D19" s="13">
+      <c r="E19" s="13">
         <v>467</v>
       </c>
-      <c r="E19" s="13">
+      <c r="F19" s="13">
         <v>540</v>
       </c>
-      <c r="F19" s="13">
+      <c r="G19" s="13">
         <v>627</v>
       </c>
-      <c r="G19" s="13">
+      <c r="H19" s="13">
         <v>694</v>
       </c>
-      <c r="H19" s="13">
+      <c r="I19" s="13">
         <v>758</v>
       </c>
-      <c r="I19" s="13">
+      <c r="J19" s="13">
         <v>965</v>
       </c>
-      <c r="J19" s="13">
+      <c r="K19" s="13">
         <v>1165</v>
       </c>
-      <c r="K19" s="13">
+      <c r="L19" s="13">
         <v>1252</v>
       </c>
-      <c r="L19" s="13">
+      <c r="M19" s="13">
         <v>1296</v>
       </c>
-      <c r="M19" s="13">
+      <c r="N19" s="13">
         <v>1431</v>
       </c>
-      <c r="N19" s="13">
+      <c r="O19" s="13">
         <v>1399</v>
       </c>
-      <c r="O19" s="13">
+      <c r="P19" s="13">
         <v>1198</v>
       </c>
-      <c r="P19" s="13">
+      <c r="Q19" s="13">
         <v>1311</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="R19" s="13">
         <v>1293</v>
       </c>
-      <c r="R19" s="13">
+      <c r="S19" s="13">
         <v>1303</v>
       </c>
-      <c r="S19" s="13">
+      <c r="T19" s="13">
         <v>1399</v>
       </c>
-      <c r="T19" s="14">
+      <c r="U19" s="14">
         <v>1423</v>
       </c>
-      <c r="U19" s="10">
+      <c r="V19" s="10">
         <v>1365</v>
       </c>
-      <c r="V19" s="10">
+      <c r="W19" s="10">
         <v>1339</v>
       </c>
-      <c r="W19" s="11">
+      <c r="X19" s="11">
         <v>1345</v>
       </c>
-      <c r="X19" s="11">
+      <c r="Y19" s="11">
         <v>1482</v>
       </c>
-      <c r="Y19" s="25">
+      <c r="Z19" s="25">
         <v>1621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="AA19" s="10">
+        <v>1545</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="39">
+        <v>550000000</v>
+      </c>
+      <c r="B20" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="13">
+      <c r="C20" s="13">
         <v>1253</v>
       </c>
-      <c r="C20" s="13">
+      <c r="D20" s="13">
         <v>1390</v>
       </c>
-      <c r="D20" s="13">
+      <c r="E20" s="13">
         <v>1401</v>
       </c>
-      <c r="E20" s="13">
+      <c r="F20" s="13">
         <v>1566</v>
       </c>
-      <c r="F20" s="13">
+      <c r="G20" s="13">
         <v>1617</v>
       </c>
-      <c r="G20" s="13">
+      <c r="H20" s="13">
         <v>1762</v>
       </c>
-      <c r="H20" s="13">
+      <c r="I20" s="13">
         <v>1812</v>
       </c>
-      <c r="I20" s="13">
+      <c r="J20" s="13">
         <v>1831</v>
       </c>
-      <c r="J20" s="13">
+      <c r="K20" s="13">
         <v>2422</v>
       </c>
-      <c r="K20" s="13">
+      <c r="L20" s="13">
         <v>2302</v>
       </c>
-      <c r="L20" s="13">
+      <c r="M20" s="13">
         <v>2127</v>
       </c>
-      <c r="M20" s="13">
+      <c r="N20" s="13">
         <v>2065</v>
       </c>
-      <c r="N20" s="13">
+      <c r="O20" s="13">
         <v>2014</v>
       </c>
-      <c r="O20" s="13">
+      <c r="P20" s="13">
         <v>1885</v>
       </c>
-      <c r="P20" s="13">
+      <c r="Q20" s="13">
         <v>1852</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="R20" s="13">
         <v>1836</v>
       </c>
-      <c r="R20" s="13">
+      <c r="S20" s="13">
         <v>1764</v>
       </c>
-      <c r="S20" s="13">
+      <c r="T20" s="13">
         <v>1814</v>
       </c>
-      <c r="T20" s="14">
+      <c r="U20" s="14">
         <v>1794</v>
       </c>
-      <c r="U20" s="10">
+      <c r="V20" s="10">
         <v>1717</v>
       </c>
-      <c r="V20" s="10">
+      <c r="W20" s="10">
         <v>1787</v>
       </c>
-      <c r="W20" s="11">
+      <c r="X20" s="11">
         <v>1780</v>
       </c>
-      <c r="X20" s="11">
+      <c r="Y20" s="11">
         <v>1875</v>
       </c>
-      <c r="Y20" s="25">
+      <c r="Z20" s="25">
         <v>1827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31" t="s">
+      <c r="AA20" s="10">
+        <v>1798</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="39">
+        <v>590000000</v>
+      </c>
+      <c r="B21" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="13">
+      <c r="C21" s="13">
         <v>718</v>
       </c>
-      <c r="C21" s="13">
+      <c r="D21" s="13">
         <v>745</v>
       </c>
-      <c r="D21" s="13">
+      <c r="E21" s="13">
         <v>658</v>
       </c>
-      <c r="E21" s="13">
+      <c r="F21" s="13">
         <v>705</v>
       </c>
-      <c r="F21" s="13">
+      <c r="G21" s="13">
         <v>791</v>
       </c>
-      <c r="G21" s="13">
+      <c r="H21" s="13">
         <v>837</v>
       </c>
-      <c r="H21" s="13">
+      <c r="I21" s="13">
         <v>876</v>
       </c>
-      <c r="I21" s="13">
+      <c r="J21" s="13">
         <v>878</v>
       </c>
-      <c r="J21" s="13">
+      <c r="K21" s="13">
         <v>1246</v>
       </c>
-      <c r="K21" s="13">
+      <c r="L21" s="13">
         <v>1240</v>
       </c>
-      <c r="L21" s="13">
+      <c r="M21" s="13">
         <v>1272</v>
       </c>
-      <c r="M21" s="13">
+      <c r="N21" s="13">
         <v>1286</v>
       </c>
-      <c r="N21" s="13">
+      <c r="O21" s="13">
         <v>1234</v>
       </c>
-      <c r="O21" s="13">
+      <c r="P21" s="13">
         <v>1193</v>
       </c>
-      <c r="P21" s="13">
+      <c r="Q21" s="13">
         <v>1120</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="R21" s="13">
         <v>1056</v>
       </c>
-      <c r="R21" s="13">
+      <c r="S21" s="13">
         <v>1035</v>
       </c>
-      <c r="S21" s="13">
+      <c r="T21" s="13">
         <v>1017</v>
       </c>
-      <c r="T21" s="14">
+      <c r="U21" s="14">
         <v>981</v>
       </c>
-      <c r="U21" s="10">
+      <c r="V21" s="10">
         <v>977</v>
       </c>
-      <c r="V21" s="10">
+      <c r="W21" s="10">
         <v>1012</v>
       </c>
-      <c r="W21" s="11">
+      <c r="X21" s="11">
         <v>970</v>
       </c>
-      <c r="X21" s="11">
+      <c r="Y21" s="11">
         <v>971</v>
       </c>
-      <c r="Y21" s="25">
+      <c r="Z21" s="25">
         <v>987</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="AA21" s="10">
+        <v>948</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="39">
+        <v>610000000</v>
+      </c>
+      <c r="B22" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="15">
+      <c r="C22" s="15">
         <v>749</v>
       </c>
-      <c r="C22" s="15">
+      <c r="D22" s="15">
         <v>818</v>
       </c>
-      <c r="D22" s="15">
+      <c r="E22" s="15">
         <v>824</v>
       </c>
-      <c r="E22" s="15">
+      <c r="F22" s="15">
         <v>949</v>
       </c>
-      <c r="F22" s="15">
+      <c r="G22" s="15">
         <v>1129</v>
       </c>
-      <c r="G22" s="15">
+      <c r="H22" s="15">
         <v>1348</v>
       </c>
-      <c r="H22" s="15">
+      <c r="I22" s="15">
         <v>1489</v>
       </c>
-      <c r="I22" s="15">
+      <c r="J22" s="15">
         <v>1748</v>
       </c>
-      <c r="J22" s="15">
+      <c r="K22" s="15">
         <v>2615</v>
       </c>
-      <c r="K22" s="15">
+      <c r="L22" s="15">
         <v>2658</v>
       </c>
-      <c r="L22" s="15">
+      <c r="M22" s="15">
         <v>2515</v>
       </c>
-      <c r="M22" s="15">
+      <c r="N22" s="15">
         <v>2549</v>
       </c>
-      <c r="N22" s="15">
+      <c r="O22" s="15">
         <v>2767</v>
       </c>
-      <c r="O22" s="15">
+      <c r="P22" s="15">
         <v>2645</v>
       </c>
-      <c r="P22" s="15">
+      <c r="Q22" s="15">
         <v>2548</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="R22" s="15">
         <v>2532</v>
       </c>
-      <c r="R22" s="15">
+      <c r="S22" s="15">
         <v>2470</v>
       </c>
-      <c r="S22" s="15">
+      <c r="T22" s="15">
         <v>2626</v>
       </c>
-      <c r="T22" s="16">
+      <c r="U22" s="16">
         <v>2745</v>
       </c>
-      <c r="U22" s="10">
+      <c r="V22" s="10">
         <v>2935</v>
       </c>
-      <c r="V22" s="10">
+      <c r="W22" s="10">
         <v>2587</v>
       </c>
-      <c r="W22" s="11">
+      <c r="X22" s="11">
         <v>2547</v>
       </c>
-      <c r="X22" s="11">
+      <c r="Y22" s="11">
         <v>2539</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Z22" s="25">
         <v>2720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="AA22" s="10">
+        <v>2822</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="39">
+        <v>620000000</v>
+      </c>
+      <c r="B23" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="12" t="s">
@@ -2122,697 +2842,762 @@
       </c>
       <c r="P23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W23" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" s="11">
         <v>535</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Z23" s="25">
         <v>519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31" t="s">
+      <c r="AA23" s="10">
+        <v>535</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="39">
+        <v>630000000</v>
+      </c>
+      <c r="B24" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="13">
+      <c r="C24" s="13">
         <v>1959</v>
       </c>
-      <c r="C24" s="13">
+      <c r="D24" s="13">
         <v>1984</v>
       </c>
-      <c r="D24" s="13">
+      <c r="E24" s="13">
         <v>2214</v>
       </c>
-      <c r="E24" s="13">
+      <c r="F24" s="13">
         <v>2251</v>
       </c>
-      <c r="F24" s="13">
+      <c r="G24" s="13">
         <v>2405</v>
       </c>
-      <c r="G24" s="13">
+      <c r="H24" s="13">
         <v>2480</v>
       </c>
-      <c r="H24" s="13">
+      <c r="I24" s="13">
         <v>2556</v>
       </c>
-      <c r="I24" s="13">
+      <c r="J24" s="13">
         <v>2679</v>
       </c>
-      <c r="J24" s="13">
+      <c r="K24" s="13">
         <v>3430</v>
       </c>
-      <c r="K24" s="13">
+      <c r="L24" s="13">
         <v>3479</v>
       </c>
-      <c r="L24" s="13">
+      <c r="M24" s="13">
         <v>3400</v>
       </c>
-      <c r="M24" s="13">
+      <c r="N24" s="13">
         <v>3331</v>
       </c>
-      <c r="N24" s="13">
+      <c r="O24" s="13">
         <v>3194</v>
       </c>
-      <c r="O24" s="13">
+      <c r="P24" s="13">
         <v>3147</v>
       </c>
-      <c r="P24" s="13">
+      <c r="Q24" s="13">
         <v>3195</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="R24" s="13">
         <v>3205</v>
       </c>
-      <c r="R24" s="13">
+      <c r="S24" s="13">
         <v>3169</v>
       </c>
-      <c r="S24" s="13">
+      <c r="T24" s="13">
         <v>3105</v>
       </c>
-      <c r="T24" s="14">
+      <c r="U24" s="14">
         <v>3157</v>
       </c>
-      <c r="U24" s="10">
+      <c r="V24" s="10">
         <v>3246</v>
       </c>
-      <c r="V24" s="10">
+      <c r="W24" s="10">
         <v>3134</v>
       </c>
-      <c r="W24" s="11">
+      <c r="X24" s="11">
         <v>3149</v>
       </c>
-      <c r="X24" s="11">
+      <c r="Y24" s="11">
         <v>1478</v>
       </c>
-      <c r="Y24" s="25">
+      <c r="Z24" s="25">
         <v>1473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="AA24" s="10">
+        <v>1546</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="39">
+        <v>710000000</v>
+      </c>
+      <c r="B25" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="13">
+      <c r="C25" s="13">
         <v>717</v>
       </c>
-      <c r="C25" s="13">
+      <c r="D25" s="13">
         <v>780</v>
       </c>
-      <c r="D25" s="13">
+      <c r="E25" s="13">
         <v>919</v>
       </c>
-      <c r="E25" s="13">
+      <c r="F25" s="13">
         <v>1064</v>
       </c>
-      <c r="F25" s="13">
+      <c r="G25" s="13">
         <v>1173</v>
       </c>
-      <c r="G25" s="13">
+      <c r="H25" s="13">
         <v>1265</v>
       </c>
-      <c r="H25" s="13">
+      <c r="I25" s="13">
         <v>1294</v>
       </c>
-      <c r="I25" s="13">
+      <c r="J25" s="13">
         <v>1457</v>
       </c>
-      <c r="J25" s="13">
+      <c r="K25" s="13">
         <v>1635</v>
       </c>
-      <c r="K25" s="13">
+      <c r="L25" s="13">
         <v>1637</v>
       </c>
-      <c r="L25" s="13">
+      <c r="M25" s="13">
         <v>1493</v>
       </c>
-      <c r="M25" s="13">
+      <c r="N25" s="13">
         <v>1448</v>
       </c>
-      <c r="N25" s="13">
+      <c r="O25" s="13">
         <v>1441</v>
       </c>
-      <c r="O25" s="13">
+      <c r="P25" s="13">
         <v>1504</v>
       </c>
-      <c r="P25" s="13">
+      <c r="Q25" s="13">
         <v>1434</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="R25" s="13">
         <v>1459</v>
       </c>
-      <c r="R25" s="13">
+      <c r="S25" s="13">
         <v>1438</v>
       </c>
-      <c r="S25" s="13">
+      <c r="T25" s="13">
         <v>1512</v>
       </c>
-      <c r="T25" s="14">
+      <c r="U25" s="14">
         <v>1433</v>
       </c>
-      <c r="U25" s="10">
+      <c r="V25" s="10">
         <v>1465</v>
       </c>
-      <c r="V25" s="10">
+      <c r="W25" s="10">
         <v>1848</v>
       </c>
-      <c r="W25" s="11">
+      <c r="X25" s="11">
         <v>1823</v>
       </c>
-      <c r="X25" s="11">
+      <c r="Y25" s="11">
         <v>1765</v>
       </c>
-      <c r="Y25" s="25">
+      <c r="Z25" s="25">
         <v>2016</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="AA25" s="10">
+        <v>2252</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="39">
+        <v>750000000</v>
+      </c>
+      <c r="B26" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="13">
+      <c r="C26" s="13">
         <v>2652</v>
       </c>
-      <c r="C26" s="13">
+      <c r="D26" s="13">
         <v>3545</v>
       </c>
-      <c r="D26" s="13">
+      <c r="E26" s="13">
         <v>3180</v>
       </c>
-      <c r="E26" s="13">
+      <c r="F26" s="13">
         <v>3441</v>
       </c>
-      <c r="F26" s="13">
+      <c r="G26" s="13">
         <v>3924</v>
       </c>
-      <c r="G26" s="13">
+      <c r="H26" s="13">
         <v>4170</v>
       </c>
-      <c r="H26" s="13">
+      <c r="I26" s="13">
         <v>4436</v>
       </c>
-      <c r="I26" s="13">
+      <c r="J26" s="13">
         <v>4449</v>
       </c>
-      <c r="J26" s="13">
+      <c r="K26" s="13">
         <v>5107</v>
       </c>
-      <c r="K26" s="13">
+      <c r="L26" s="13">
         <v>4781</v>
       </c>
-      <c r="L26" s="13">
+      <c r="M26" s="13">
         <v>4624</v>
       </c>
-      <c r="M26" s="13">
+      <c r="N26" s="13">
         <v>4713</v>
       </c>
-      <c r="N26" s="13">
+      <c r="O26" s="13">
         <v>4938</v>
       </c>
-      <c r="O26" s="13">
+      <c r="P26" s="13">
         <v>5002</v>
       </c>
-      <c r="P26" s="13">
+      <c r="Q26" s="13">
         <v>5170</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="R26" s="13">
         <v>5091</v>
       </c>
-      <c r="R26" s="13">
+      <c r="S26" s="13">
         <v>4890</v>
       </c>
-      <c r="S26" s="13">
+      <c r="T26" s="13">
         <v>5360</v>
       </c>
-      <c r="T26" s="14">
+      <c r="U26" s="14">
         <v>5105</v>
       </c>
-      <c r="U26" s="10">
+      <c r="V26" s="10">
         <v>5343</v>
       </c>
-      <c r="V26" s="10">
+      <c r="W26" s="10">
         <v>5395</v>
       </c>
-      <c r="W26" s="11">
+      <c r="X26" s="11">
         <v>5192</v>
       </c>
-      <c r="X26" s="11">
+      <c r="Y26" s="11">
         <v>5196</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Z26" s="25">
         <v>5647</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="32" t="s">
+      <c r="AA26" s="10">
+        <v>5704</v>
+      </c>
+      <c r="AB26" s="14">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="40">
+        <v>790000000</v>
+      </c>
+      <c r="B27" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="17">
+      <c r="C27" s="17">
         <v>851</v>
       </c>
-      <c r="C27" s="17">
+      <c r="D27" s="17">
         <v>948</v>
       </c>
-      <c r="D27" s="17">
+      <c r="E27" s="17">
         <v>985</v>
       </c>
-      <c r="E27" s="17">
+      <c r="F27" s="17">
         <v>1070</v>
       </c>
-      <c r="F27" s="17">
+      <c r="G27" s="17">
         <v>1452</v>
       </c>
-      <c r="G27" s="17">
+      <c r="H27" s="17">
         <v>2018</v>
       </c>
-      <c r="H27" s="17">
+      <c r="I27" s="17">
         <v>2476</v>
       </c>
-      <c r="I27" s="17">
+      <c r="J27" s="17">
         <v>2654</v>
       </c>
-      <c r="J27" s="17">
+      <c r="K27" s="17">
         <v>2985</v>
       </c>
-      <c r="K27" s="17">
+      <c r="L27" s="17">
         <v>2981</v>
       </c>
-      <c r="L27" s="17">
+      <c r="M27" s="17">
         <v>2747</v>
       </c>
-      <c r="M27" s="17">
+      <c r="N27" s="17">
         <v>2703</v>
       </c>
-      <c r="N27" s="17">
+      <c r="O27" s="17">
         <v>2661</v>
       </c>
-      <c r="O27" s="17">
+      <c r="P27" s="17">
         <v>2456</v>
       </c>
-      <c r="P27" s="17">
+      <c r="Q27" s="17">
         <v>2860</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="R27" s="17">
         <v>2849</v>
       </c>
-      <c r="R27" s="17">
+      <c r="S27" s="17">
         <v>2867</v>
       </c>
-      <c r="S27" s="17">
+      <c r="T27" s="17">
         <v>3066</v>
       </c>
-      <c r="T27" s="18">
+      <c r="U27" s="18">
         <v>3048</v>
       </c>
-      <c r="U27" s="10">
+      <c r="V27" s="10">
         <v>2682</v>
       </c>
-      <c r="V27" s="19">
+      <c r="W27" s="19">
         <v>2774</v>
       </c>
-      <c r="W27" s="20">
+      <c r="X27" s="20">
         <v>2817</v>
       </c>
-      <c r="X27" s="20">
+      <c r="Y27" s="20">
         <v>3049</v>
       </c>
-      <c r="Y27" s="25">
+      <c r="Z27" s="25">
         <v>3321</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="21" t="s">
+      <c r="AA27" s="19">
+        <v>3546</v>
+      </c>
+      <c r="AB27" s="19">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="14.25">
+      <c r="B28" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
-      <c r="T28" s="23"/>
-[...16 lines deleted...]
-      <c r="Y33" s="27"/>
+      <c r="T28" s="22"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="24"/>
+      <c r="Z28" s="26"/>
+    </row>
+    <row r="29" spans="1:28" ht="14.25">
+      <c r="Z29" s="27"/>
+    </row>
+    <row r="30" spans="1:28" ht="14.25">
+      <c r="Z30" s="27"/>
+    </row>
+    <row r="31" spans="1:28" ht="14.25">
+      <c r="Z31" s="27"/>
+    </row>
+    <row r="32" spans="1:28" ht="14.25">
+      <c r="Z32" s="27"/>
+    </row>
+    <row r="33" spans="26:26" ht="14.25">
+      <c r="Z33" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="B4:X4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A2:Y30"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AB30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F35" sqref="F33:F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="2" width="26.140625" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="12.75">
-[...27 lines deleted...]
-      <c r="A3" s="28"/>
+    <row r="2" spans="1:28" ht="12.75">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+    </row>
+    <row r="3" spans="1:28" ht="12.75">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="28"/>
       <c r="N3" s="28"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="28"/>
       <c r="S3" s="28"/>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
       <c r="W3" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="29" t="s">
+      <c r="X3" s="28"/>
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="B4" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="29"/>
-[...24 lines deleted...]
-      <c r="B5" s="1"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+    </row>
+    <row r="5" spans="1:28" ht="90">
+      <c r="A5" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>29</v>
+      </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
-      <c r="W5" s="3"/>
+      <c r="W5" s="1"/>
       <c r="X5" s="3"/>
-      <c r="Y5" s="3" t="s">
+      <c r="Y5" s="3"/>
+      <c r="AB5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-[...1 lines deleted...]
-      <c r="B6" s="5">
+    <row r="6" spans="1:28">
+      <c r="A6" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="6">
+      <c r="D6" s="6">
         <v>2001</v>
       </c>
-      <c r="D6" s="6">
+      <c r="E6" s="6">
         <v>2002</v>
       </c>
-      <c r="E6" s="6">
+      <c r="F6" s="6">
         <v>2003</v>
       </c>
-      <c r="F6" s="6">
+      <c r="G6" s="6">
         <v>2004</v>
       </c>
-      <c r="G6" s="6">
+      <c r="H6" s="6">
         <v>2005</v>
       </c>
-      <c r="H6" s="6">
+      <c r="I6" s="6">
         <v>2006</v>
       </c>
-      <c r="I6" s="6">
+      <c r="J6" s="6">
         <v>2007</v>
       </c>
-      <c r="J6" s="6">
+      <c r="K6" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="6">
+      <c r="L6" s="6">
         <v>2009</v>
       </c>
-      <c r="L6" s="6">
+      <c r="M6" s="6">
         <v>2010</v>
       </c>
-      <c r="M6" s="6">
+      <c r="N6" s="6">
         <v>2011</v>
       </c>
-      <c r="N6" s="6">
+      <c r="O6" s="6">
         <v>2012</v>
       </c>
-      <c r="O6" s="6">
+      <c r="P6" s="6">
         <v>2013</v>
       </c>
-      <c r="P6" s="6">
+      <c r="Q6" s="6">
         <v>2014</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="R6" s="6">
         <v>2015</v>
       </c>
-      <c r="R6" s="6">
+      <c r="S6" s="6">
         <v>2016</v>
       </c>
-      <c r="S6" s="6">
+      <c r="T6" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="6">
+      <c r="U6" s="6">
         <v>2018</v>
       </c>
-      <c r="U6" s="6">
+      <c r="V6" s="6">
         <v>2019</v>
       </c>
-      <c r="V6" s="6">
+      <c r="W6" s="6">
         <v>2020</v>
       </c>
-      <c r="W6" s="7">
+      <c r="X6" s="7">
         <v>2021</v>
       </c>
-      <c r="X6" s="7">
+      <c r="Y6" s="7">
         <v>2022</v>
       </c>
-      <c r="Y6" s="7">
+      <c r="Z6" s="7">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="AA6" s="33">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="38"/>
+      <c r="B7" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="8">
+      <c r="C7" s="8">
         <v>12130</v>
       </c>
-      <c r="C7" s="8">
+      <c r="D7" s="8">
         <v>13619</v>
       </c>
-      <c r="D7" s="8">
+      <c r="E7" s="8">
         <v>13964</v>
       </c>
-      <c r="E7" s="8">
+      <c r="F7" s="8">
         <v>15474</v>
       </c>
-      <c r="F7" s="8">
+      <c r="G7" s="8">
         <v>17964</v>
       </c>
-      <c r="G7" s="8">
+      <c r="H7" s="8">
         <v>20238</v>
       </c>
-      <c r="H7" s="8">
+      <c r="I7" s="8">
         <v>21826</v>
       </c>
-      <c r="I7" s="8">
+      <c r="J7" s="8">
         <v>23349</v>
       </c>
-      <c r="J7" s="8">
+      <c r="K7" s="8">
         <v>29204</v>
       </c>
-      <c r="K7" s="8">
+      <c r="L7" s="8">
         <v>29545</v>
       </c>
-      <c r="L7" s="8">
+      <c r="M7" s="8">
         <v>29072</v>
       </c>
-      <c r="M7" s="8">
+      <c r="N7" s="8">
         <v>29030</v>
       </c>
-      <c r="N7" s="8">
+      <c r="O7" s="8">
         <v>28895</v>
       </c>
-      <c r="O7" s="8">
+      <c r="P7" s="8">
         <v>28231</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="8">
         <v>27902</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="8">
         <v>27508</v>
       </c>
-      <c r="R7" s="8">
+      <c r="S7" s="8">
         <v>27131</v>
       </c>
-      <c r="S7" s="8">
+      <c r="T7" s="8">
         <v>27546</v>
       </c>
-      <c r="T7" s="9">
+      <c r="U7" s="9">
         <v>27191</v>
       </c>
-      <c r="U7" s="9">
+      <c r="V7" s="9">
         <v>26731</v>
       </c>
-      <c r="V7" s="10">
+      <c r="W7" s="10">
         <v>26510</v>
       </c>
-      <c r="W7" s="11">
+      <c r="X7" s="11">
         <v>25985</v>
       </c>
-      <c r="X7" s="11">
+      <c r="Y7" s="11">
         <v>26428</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Z7" s="25">
         <v>27130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="AA7" s="10">
+        <v>27323</v>
+      </c>
+      <c r="AB7" s="34">
+        <v>27178</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="39">
+        <v>100000000</v>
+      </c>
+      <c r="B8" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="12" t="s">
@@ -2832,526 +3617,589 @@
       </c>
       <c r="P8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" s="11">
         <v>1291</v>
       </c>
-      <c r="Y8" s="25">
+      <c r="Z8" s="25">
         <v>1318</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="AA8" s="10">
+        <v>1177</v>
+      </c>
+      <c r="AB8" s="34">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="39">
+        <v>110000000</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="13">
+      <c r="C9" s="13">
         <v>578</v>
       </c>
-      <c r="C9" s="13">
+      <c r="D9" s="13">
         <v>694</v>
       </c>
-      <c r="D9" s="13">
+      <c r="E9" s="13">
         <v>769</v>
       </c>
-      <c r="E9" s="13">
+      <c r="F9" s="13">
         <v>781</v>
       </c>
-      <c r="F9" s="13">
+      <c r="G9" s="13">
         <v>786</v>
       </c>
-      <c r="G9" s="13">
+      <c r="H9" s="13">
         <v>818</v>
       </c>
-      <c r="H9" s="13">
+      <c r="I9" s="13">
         <v>890</v>
       </c>
-      <c r="I9" s="13">
+      <c r="J9" s="13">
         <v>877</v>
       </c>
-      <c r="J9" s="13">
+      <c r="K9" s="13">
         <v>1091</v>
       </c>
-      <c r="K9" s="13">
+      <c r="L9" s="13">
         <v>1191</v>
       </c>
-      <c r="L9" s="13">
+      <c r="M9" s="13">
         <v>1243</v>
       </c>
-      <c r="M9" s="13">
+      <c r="N9" s="13">
         <v>1223</v>
       </c>
-      <c r="N9" s="13">
+      <c r="O9" s="13">
         <v>1191</v>
       </c>
-      <c r="O9" s="13">
+      <c r="P9" s="13">
         <v>1200</v>
       </c>
-      <c r="P9" s="13">
+      <c r="Q9" s="13">
         <v>1060</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="R9" s="13">
         <v>1069</v>
       </c>
-      <c r="R9" s="13">
+      <c r="S9" s="13">
         <v>1067</v>
       </c>
-      <c r="S9" s="13">
+      <c r="T9" s="13">
         <v>1060</v>
       </c>
-      <c r="T9" s="14">
+      <c r="U9" s="14">
         <v>1058</v>
       </c>
-      <c r="U9" s="10">
+      <c r="V9" s="10">
         <v>1038</v>
       </c>
-      <c r="V9" s="10">
+      <c r="W9" s="10">
         <v>1049</v>
       </c>
-      <c r="W9" s="11">
+      <c r="X9" s="11">
         <v>989</v>
       </c>
-      <c r="X9" s="11">
+      <c r="Y9" s="11">
         <v>949</v>
       </c>
-      <c r="Y9" s="25">
+      <c r="Z9" s="25">
         <v>932</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="AA9" s="10">
+        <v>972</v>
+      </c>
+      <c r="AB9" s="34">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="39">
+        <v>150000000</v>
+      </c>
+      <c r="B10" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="13">
+      <c r="C10" s="13">
         <v>656</v>
       </c>
-      <c r="C10" s="13">
+      <c r="D10" s="13">
         <v>676</v>
       </c>
-      <c r="D10" s="13">
+      <c r="E10" s="13">
         <v>620</v>
       </c>
-      <c r="E10" s="13">
+      <c r="F10" s="13">
         <v>770</v>
       </c>
-      <c r="F10" s="13">
+      <c r="G10" s="13">
         <v>965</v>
       </c>
-      <c r="G10" s="13">
+      <c r="H10" s="13">
         <v>1164</v>
       </c>
-      <c r="H10" s="13">
+      <c r="I10" s="13">
         <v>1262</v>
       </c>
-      <c r="I10" s="13">
+      <c r="J10" s="13">
         <v>1358</v>
       </c>
-      <c r="J10" s="13">
+      <c r="K10" s="13">
         <v>1662</v>
       </c>
-      <c r="K10" s="13">
+      <c r="L10" s="13">
         <v>1717</v>
       </c>
-      <c r="L10" s="13">
+      <c r="M10" s="13">
         <v>1706</v>
       </c>
-      <c r="M10" s="13">
+      <c r="N10" s="13">
         <v>1727</v>
       </c>
-      <c r="N10" s="13">
+      <c r="O10" s="13">
         <v>1721</v>
       </c>
-      <c r="O10" s="13">
+      <c r="P10" s="13">
         <v>1674</v>
       </c>
-      <c r="P10" s="13">
+      <c r="Q10" s="13">
         <v>1647</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="R10" s="13">
         <v>1563</v>
       </c>
-      <c r="R10" s="13">
+      <c r="S10" s="13">
         <v>1508</v>
       </c>
-      <c r="S10" s="13">
+      <c r="T10" s="13">
         <v>1512</v>
       </c>
-      <c r="T10" s="14">
+      <c r="U10" s="14">
         <v>1516</v>
       </c>
-      <c r="U10" s="10">
+      <c r="V10" s="10">
         <v>1428</v>
       </c>
-      <c r="V10" s="10">
+      <c r="W10" s="10">
         <v>1399</v>
       </c>
-      <c r="W10" s="11">
+      <c r="X10" s="11">
         <v>1373</v>
       </c>
-      <c r="X10" s="11">
+      <c r="Y10" s="11">
         <v>1531</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Z10" s="25">
         <v>1514</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="AA10" s="10">
+        <v>1464</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="39">
+        <v>190000000</v>
+      </c>
+      <c r="B11" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="13">
+      <c r="C11" s="13">
         <v>737</v>
       </c>
-      <c r="C11" s="13">
+      <c r="D11" s="13">
         <v>896</v>
       </c>
-      <c r="D11" s="13">
+      <c r="E11" s="13">
         <v>845</v>
       </c>
-      <c r="E11" s="13">
+      <c r="F11" s="13">
         <v>899</v>
       </c>
-      <c r="F11" s="13">
+      <c r="G11" s="13">
         <v>1050</v>
       </c>
-      <c r="G11" s="13">
+      <c r="H11" s="13">
         <v>1257</v>
       </c>
-      <c r="H11" s="13">
+      <c r="I11" s="13">
         <v>1320</v>
       </c>
-      <c r="I11" s="13">
+      <c r="J11" s="13">
         <v>1401</v>
       </c>
-      <c r="J11" s="13">
+      <c r="K11" s="13">
         <v>1817</v>
       </c>
-      <c r="K11" s="13">
+      <c r="L11" s="13">
         <v>1913</v>
       </c>
-      <c r="L11" s="13">
+      <c r="M11" s="13">
         <v>1993</v>
       </c>
-      <c r="M11" s="13">
+      <c r="N11" s="13">
         <v>2049</v>
       </c>
-      <c r="N11" s="13">
+      <c r="O11" s="13">
         <v>2029</v>
       </c>
-      <c r="O11" s="13">
+      <c r="P11" s="13">
         <v>2025</v>
       </c>
-      <c r="P11" s="13">
+      <c r="Q11" s="13">
         <v>1902</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="R11" s="13">
         <v>1929</v>
       </c>
-      <c r="R11" s="13">
+      <c r="S11" s="13">
         <v>1901</v>
       </c>
-      <c r="S11" s="13">
+      <c r="T11" s="13">
         <v>1914</v>
       </c>
-      <c r="T11" s="14">
+      <c r="U11" s="14">
         <v>1915</v>
       </c>
-      <c r="U11" s="10">
+      <c r="V11" s="10">
         <v>1889</v>
       </c>
-      <c r="V11" s="10">
+      <c r="W11" s="10">
         <v>1761</v>
       </c>
-      <c r="W11" s="11">
+      <c r="X11" s="11">
         <v>1717</v>
       </c>
-      <c r="X11" s="11">
+      <c r="Y11" s="11">
         <v>919</v>
       </c>
-      <c r="Y11" s="25">
+      <c r="Z11" s="25">
         <v>934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="AA11" s="10">
+        <v>965</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="39">
+        <v>230000000</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="13">
+      <c r="C12" s="13">
         <v>255</v>
       </c>
-      <c r="C12" s="13">
+      <c r="D12" s="13">
         <v>277</v>
       </c>
-      <c r="D12" s="13">
+      <c r="E12" s="13">
         <v>273</v>
       </c>
-      <c r="E12" s="13">
+      <c r="F12" s="13">
         <v>329</v>
       </c>
-      <c r="F12" s="13">
+      <c r="G12" s="13">
         <v>415</v>
       </c>
-      <c r="G12" s="13">
+      <c r="H12" s="13">
         <v>463</v>
       </c>
-      <c r="H12" s="13">
+      <c r="I12" s="13">
         <v>546</v>
       </c>
-      <c r="I12" s="13">
+      <c r="J12" s="13">
         <v>586</v>
       </c>
-      <c r="J12" s="13">
+      <c r="K12" s="13">
         <v>797</v>
       </c>
-      <c r="K12" s="13">
+      <c r="L12" s="13">
         <v>766</v>
       </c>
-      <c r="L12" s="13">
+      <c r="M12" s="13">
         <v>895</v>
       </c>
-      <c r="M12" s="13">
+      <c r="N12" s="13">
         <v>916</v>
       </c>
-      <c r="N12" s="13">
+      <c r="O12" s="13">
         <v>894</v>
       </c>
-      <c r="O12" s="13">
+      <c r="P12" s="13">
         <v>913</v>
       </c>
-      <c r="P12" s="13">
+      <c r="Q12" s="13">
         <v>1008</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="R12" s="13">
         <v>1032</v>
       </c>
-      <c r="R12" s="13">
+      <c r="S12" s="13">
         <v>1035</v>
       </c>
-      <c r="S12" s="13">
+      <c r="T12" s="13">
         <v>1024</v>
       </c>
-      <c r="T12" s="14">
+      <c r="U12" s="14">
         <v>1032</v>
       </c>
-      <c r="U12" s="10">
+      <c r="V12" s="10">
         <v>982</v>
       </c>
-      <c r="V12" s="10">
+      <c r="W12" s="10">
         <v>956</v>
       </c>
-      <c r="W12" s="11">
+      <c r="X12" s="11">
         <v>957</v>
       </c>
-      <c r="X12" s="11">
+      <c r="Y12" s="11">
         <v>973</v>
       </c>
-      <c r="Y12" s="25">
+      <c r="Z12" s="25">
         <v>981</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="AA12" s="10">
+        <v>907</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="39">
+        <v>270000000</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="C13" s="13">
         <v>499</v>
       </c>
-      <c r="C13" s="13">
+      <c r="D13" s="13">
         <v>536</v>
       </c>
-      <c r="D13" s="13">
+      <c r="E13" s="13">
         <v>568</v>
       </c>
-      <c r="E13" s="13">
+      <c r="F13" s="13">
         <v>616</v>
       </c>
-      <c r="F13" s="13">
+      <c r="G13" s="13">
         <v>690</v>
       </c>
-      <c r="G13" s="13">
+      <c r="H13" s="13">
         <v>751</v>
       </c>
-      <c r="H13" s="13">
+      <c r="I13" s="13">
         <v>774</v>
       </c>
-      <c r="I13" s="13">
+      <c r="J13" s="13">
         <v>871</v>
       </c>
-      <c r="J13" s="13">
+      <c r="K13" s="13">
         <v>1261</v>
       </c>
-      <c r="K13" s="13">
+      <c r="L13" s="13">
         <v>1275</v>
       </c>
-      <c r="L13" s="13">
+      <c r="M13" s="13">
         <v>1287</v>
       </c>
-      <c r="M13" s="13">
+      <c r="N13" s="13">
         <v>1263</v>
       </c>
-      <c r="N13" s="13">
+      <c r="O13" s="13">
         <v>1241</v>
       </c>
-      <c r="O13" s="13">
+      <c r="P13" s="13">
         <v>1198</v>
       </c>
-      <c r="P13" s="13">
+      <c r="Q13" s="13">
         <v>1190</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="R13" s="13">
         <v>1157</v>
       </c>
-      <c r="R13" s="13">
+      <c r="S13" s="13">
         <v>1141</v>
       </c>
-      <c r="S13" s="13">
+      <c r="T13" s="13">
         <v>1114</v>
       </c>
-      <c r="T13" s="14">
+      <c r="U13" s="14">
         <v>1131</v>
       </c>
-      <c r="U13" s="10">
+      <c r="V13" s="10">
         <v>1115</v>
       </c>
-      <c r="V13" s="10">
+      <c r="W13" s="10">
         <v>1122</v>
       </c>
-      <c r="W13" s="11">
+      <c r="X13" s="11">
         <v>1071</v>
       </c>
-      <c r="X13" s="11">
+      <c r="Y13" s="11">
         <v>1072</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Z13" s="25">
         <v>1045</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="AA13" s="10">
+        <v>994</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="39">
+        <v>310000000</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="13">
+      <c r="C14" s="13">
         <v>644</v>
       </c>
-      <c r="C14" s="13">
+      <c r="D14" s="13">
         <v>534</v>
       </c>
-      <c r="D14" s="13">
+      <c r="E14" s="13">
         <v>639</v>
       </c>
-      <c r="E14" s="13">
+      <c r="F14" s="13">
         <v>676</v>
       </c>
-      <c r="F14" s="13">
+      <c r="G14" s="13">
         <v>993</v>
       </c>
-      <c r="G14" s="13">
+      <c r="H14" s="13">
         <v>1078</v>
       </c>
-      <c r="H14" s="13">
+      <c r="I14" s="13">
         <v>1240</v>
       </c>
-      <c r="I14" s="13">
+      <c r="J14" s="13">
         <v>1423</v>
       </c>
-      <c r="J14" s="13">
+      <c r="K14" s="13">
         <v>2015</v>
       </c>
-      <c r="K14" s="13">
+      <c r="L14" s="13">
         <v>2111</v>
       </c>
-      <c r="L14" s="13">
+      <c r="M14" s="13">
         <v>1841</v>
       </c>
-      <c r="M14" s="13">
+      <c r="N14" s="13">
         <v>1748</v>
       </c>
-      <c r="N14" s="13">
+      <c r="O14" s="13">
         <v>1670</v>
       </c>
-      <c r="O14" s="13">
+      <c r="P14" s="13">
         <v>1566</v>
       </c>
-      <c r="P14" s="13">
+      <c r="Q14" s="13">
         <v>1509</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="R14" s="13">
         <v>1434</v>
       </c>
-      <c r="R14" s="13">
+      <c r="S14" s="13">
         <v>1448</v>
       </c>
-      <c r="S14" s="13">
+      <c r="T14" s="13">
         <v>1429</v>
       </c>
-      <c r="T14" s="14">
+      <c r="U14" s="14">
         <v>1344</v>
       </c>
-      <c r="U14" s="10">
+      <c r="V14" s="10">
         <v>1256</v>
       </c>
-      <c r="V14" s="10">
+      <c r="W14" s="10">
         <v>1162</v>
       </c>
-      <c r="W14" s="11">
+      <c r="X14" s="11">
         <v>1118</v>
       </c>
-      <c r="X14" s="11">
+      <c r="Y14" s="11">
         <v>1133</v>
       </c>
-      <c r="Y14" s="25">
+      <c r="Z14" s="25">
         <v>1212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="AA14" s="10">
+        <v>1249</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="39">
+        <v>330000000</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="12" t="s">
@@ -3371,603 +4219,675 @@
       </c>
       <c r="P15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W15" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="11">
         <v>830</v>
       </c>
-      <c r="Y15" s="25">
+      <c r="Z15" s="25">
         <v>818</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="AA15" s="10">
+        <v>881</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="39">
+        <v>350000000</v>
+      </c>
+      <c r="B16" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="13">
+      <c r="C16" s="13">
         <v>1095</v>
       </c>
-      <c r="C16" s="13">
+      <c r="D16" s="13">
         <v>1252</v>
       </c>
-      <c r="D16" s="13">
+      <c r="E16" s="13">
         <v>1342</v>
       </c>
-      <c r="E16" s="13">
+      <c r="F16" s="13">
         <v>1575</v>
       </c>
-      <c r="F16" s="13">
+      <c r="G16" s="13">
         <v>1861</v>
       </c>
-      <c r="G16" s="13">
+      <c r="H16" s="13">
         <v>2112</v>
       </c>
-      <c r="H16" s="13">
+      <c r="I16" s="13">
         <v>2197</v>
       </c>
-      <c r="I16" s="13">
+      <c r="J16" s="13">
         <v>2316</v>
       </c>
-      <c r="J16" s="13">
+      <c r="K16" s="13">
         <v>2923</v>
       </c>
-      <c r="K16" s="13">
+      <c r="L16" s="13">
         <v>2987</v>
       </c>
-      <c r="L16" s="13">
+      <c r="M16" s="13">
         <v>3020</v>
       </c>
-      <c r="M16" s="13">
+      <c r="N16" s="13">
         <v>3071</v>
       </c>
-      <c r="N16" s="13">
+      <c r="O16" s="13">
         <v>3036</v>
       </c>
-      <c r="O16" s="13">
+      <c r="P16" s="13">
         <v>2854</v>
       </c>
-      <c r="P16" s="13">
+      <c r="Q16" s="13">
         <v>2665</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="R16" s="13">
         <v>2594</v>
       </c>
-      <c r="R16" s="13">
+      <c r="S16" s="13">
         <v>2615</v>
       </c>
-      <c r="S16" s="13">
+      <c r="T16" s="13">
         <v>2401</v>
       </c>
-      <c r="T16" s="14">
+      <c r="U16" s="14">
         <v>2329</v>
       </c>
-      <c r="U16" s="10">
+      <c r="V16" s="10">
         <v>2268</v>
       </c>
-      <c r="V16" s="10">
+      <c r="W16" s="10">
         <v>2267</v>
       </c>
-      <c r="W16" s="11">
+      <c r="X16" s="11">
         <v>2251</v>
       </c>
-      <c r="X16" s="11">
+      <c r="Y16" s="11">
         <v>1776</v>
       </c>
-      <c r="Y16" s="25">
+      <c r="Z16" s="25">
         <v>1662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="AA16" s="10">
+        <v>1723</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="39">
+        <v>390000000</v>
+      </c>
+      <c r="B17" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="13">
+      <c r="C17" s="13">
         <v>747</v>
       </c>
-      <c r="C17" s="13">
+      <c r="D17" s="13">
         <v>839</v>
       </c>
-      <c r="D17" s="13">
+      <c r="E17" s="13">
         <v>787</v>
       </c>
-      <c r="E17" s="13">
+      <c r="F17" s="13">
         <v>907</v>
       </c>
-      <c r="F17" s="13">
+      <c r="G17" s="13">
         <v>988</v>
       </c>
-      <c r="G17" s="13">
+      <c r="H17" s="13">
         <v>1059</v>
       </c>
-      <c r="H17" s="13">
+      <c r="I17" s="13">
         <v>1122</v>
       </c>
-      <c r="I17" s="13">
+      <c r="J17" s="13">
         <v>1175</v>
       </c>
-      <c r="J17" s="13">
+      <c r="K17" s="13">
         <v>1435</v>
       </c>
-      <c r="K17" s="13">
+      <c r="L17" s="13">
         <v>1452</v>
       </c>
-      <c r="L17" s="13">
+      <c r="M17" s="13">
         <v>1467</v>
       </c>
-      <c r="M17" s="13">
+      <c r="N17" s="13">
         <v>1500</v>
       </c>
-      <c r="N17" s="13">
+      <c r="O17" s="13">
         <v>1458</v>
       </c>
-      <c r="O17" s="13">
+      <c r="P17" s="13">
         <v>1384</v>
       </c>
-      <c r="P17" s="13">
+      <c r="Q17" s="13">
         <v>1382</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="R17" s="13">
         <v>1367</v>
       </c>
-      <c r="R17" s="13">
+      <c r="S17" s="13">
         <v>1283</v>
       </c>
-      <c r="S17" s="13">
+      <c r="T17" s="13">
         <v>1292</v>
       </c>
-      <c r="T17" s="14">
+      <c r="U17" s="14">
         <v>1272</v>
       </c>
-      <c r="U17" s="10">
+      <c r="V17" s="10">
         <v>1188</v>
       </c>
-      <c r="V17" s="10">
+      <c r="W17" s="10">
         <v>1182</v>
       </c>
-      <c r="W17" s="11">
+      <c r="X17" s="11">
         <v>1157</v>
       </c>
-      <c r="X17" s="11">
+      <c r="Y17" s="11">
         <v>1152</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Z17" s="25">
         <v>1123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="AA17" s="10">
+        <v>1126</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="39">
+        <v>430000000</v>
+      </c>
+      <c r="B18" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="13">
+      <c r="C18" s="13">
         <v>330</v>
       </c>
-      <c r="C18" s="13">
+      <c r="D18" s="13">
         <v>405</v>
       </c>
-      <c r="D18" s="13">
+      <c r="E18" s="13">
         <v>504</v>
       </c>
-      <c r="E18" s="13">
+      <c r="F18" s="13">
         <v>586</v>
       </c>
-      <c r="F18" s="13">
+      <c r="G18" s="13">
         <v>706</v>
       </c>
-      <c r="G18" s="13">
+      <c r="H18" s="13">
         <v>811</v>
       </c>
-      <c r="H18" s="13">
+      <c r="I18" s="13">
         <v>885</v>
       </c>
-      <c r="I18" s="13">
+      <c r="J18" s="13">
         <v>1014</v>
       </c>
-      <c r="J18" s="13">
+      <c r="K18" s="13">
         <v>1218</v>
       </c>
-      <c r="K18" s="13">
+      <c r="L18" s="13">
         <v>1268</v>
       </c>
-      <c r="L18" s="13">
+      <c r="M18" s="13">
         <v>1373</v>
       </c>
-      <c r="M18" s="13">
+      <c r="N18" s="13">
         <v>1333</v>
       </c>
-      <c r="N18" s="13">
+      <c r="O18" s="13">
         <v>1407</v>
       </c>
-      <c r="O18" s="13">
+      <c r="P18" s="13">
         <v>1468</v>
       </c>
-      <c r="P18" s="13">
+      <c r="Q18" s="13">
         <v>1278</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="R18" s="13">
         <v>1268</v>
       </c>
-      <c r="R18" s="13">
+      <c r="S18" s="13">
         <v>1319</v>
       </c>
-      <c r="S18" s="13">
+      <c r="T18" s="13">
         <v>1340</v>
       </c>
-      <c r="T18" s="14">
+      <c r="U18" s="14">
         <v>1273</v>
       </c>
-      <c r="U18" s="10">
+      <c r="V18" s="10">
         <v>1269</v>
       </c>
-      <c r="V18" s="10">
+      <c r="W18" s="10">
         <v>1286</v>
       </c>
-      <c r="W18" s="11">
+      <c r="X18" s="11">
         <v>1248</v>
       </c>
-      <c r="X18" s="11">
+      <c r="Y18" s="11">
         <v>1272</v>
       </c>
-      <c r="Y18" s="25">
+      <c r="Z18" s="25">
         <v>1290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="AA18" s="10">
+        <v>1308</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="39">
+        <v>470000000</v>
+      </c>
+      <c r="B19" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="13">
+      <c r="C19" s="13">
         <v>343</v>
       </c>
-      <c r="C19" s="13">
+      <c r="D19" s="13">
         <v>353</v>
       </c>
-      <c r="D19" s="13">
+      <c r="E19" s="13">
         <v>337</v>
       </c>
-      <c r="E19" s="13">
+      <c r="F19" s="13">
         <v>411</v>
       </c>
-      <c r="F19" s="13">
+      <c r="G19" s="13">
         <v>497</v>
       </c>
-      <c r="G19" s="13">
+      <c r="H19" s="13">
         <v>563</v>
       </c>
-      <c r="H19" s="13">
+      <c r="I19" s="13">
         <v>604</v>
       </c>
-      <c r="I19" s="13">
+      <c r="J19" s="13">
         <v>754</v>
       </c>
-      <c r="J19" s="13">
+      <c r="K19" s="13">
         <v>950</v>
       </c>
-      <c r="K19" s="13">
+      <c r="L19" s="13">
         <v>1010</v>
       </c>
-      <c r="L19" s="13">
+      <c r="M19" s="13">
         <v>1051</v>
       </c>
-      <c r="M19" s="13">
+      <c r="N19" s="13">
         <v>1097</v>
       </c>
-      <c r="N19" s="13">
+      <c r="O19" s="13">
         <v>1120</v>
       </c>
-      <c r="O19" s="13">
+      <c r="P19" s="13">
         <v>982</v>
       </c>
-      <c r="P19" s="13">
+      <c r="Q19" s="13">
         <v>1069</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="R19" s="13">
         <v>1066</v>
       </c>
-      <c r="R19" s="13">
+      <c r="S19" s="13">
         <v>1061</v>
       </c>
-      <c r="S19" s="13">
+      <c r="T19" s="13">
         <v>1130</v>
       </c>
-      <c r="T19" s="14">
+      <c r="U19" s="14">
         <v>1154</v>
       </c>
-      <c r="U19" s="10">
+      <c r="V19" s="10">
         <v>1113</v>
       </c>
-      <c r="V19" s="10">
+      <c r="W19" s="10">
         <v>1074</v>
       </c>
-      <c r="W19" s="11">
+      <c r="X19" s="11">
         <v>1075</v>
       </c>
-      <c r="X19" s="11">
+      <c r="Y19" s="11">
         <v>1162</v>
       </c>
-      <c r="Y19" s="25">
+      <c r="Z19" s="25">
         <v>1193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="AA19" s="10">
+        <v>1178</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="39">
+        <v>550000000</v>
+      </c>
+      <c r="B20" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="13">
+      <c r="C20" s="13">
         <v>959</v>
       </c>
-      <c r="C20" s="13">
+      <c r="D20" s="13">
         <v>1074</v>
       </c>
-      <c r="D20" s="13">
+      <c r="E20" s="13">
         <v>1052</v>
       </c>
-      <c r="E20" s="13">
+      <c r="F20" s="13">
         <v>1202</v>
       </c>
-      <c r="F20" s="13">
+      <c r="G20" s="13">
         <v>1239</v>
       </c>
-      <c r="G20" s="13">
+      <c r="H20" s="13">
         <v>1353</v>
       </c>
-      <c r="H20" s="13">
+      <c r="I20" s="13">
         <v>1451</v>
       </c>
-      <c r="I20" s="13">
+      <c r="J20" s="13">
         <v>1481</v>
       </c>
-      <c r="J20" s="13">
+      <c r="K20" s="13">
         <v>1866</v>
       </c>
-      <c r="K20" s="13">
+      <c r="L20" s="13">
         <v>1796</v>
       </c>
-      <c r="L20" s="13">
+      <c r="M20" s="13">
         <v>1618</v>
       </c>
-      <c r="M20" s="13">
+      <c r="N20" s="13">
         <v>1561</v>
       </c>
-      <c r="N20" s="13">
+      <c r="O20" s="13">
         <v>1519</v>
       </c>
-      <c r="O20" s="13">
+      <c r="P20" s="13">
         <v>1453</v>
       </c>
-      <c r="P20" s="13">
+      <c r="Q20" s="13">
         <v>1405</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="R20" s="13">
         <v>1403</v>
       </c>
-      <c r="R20" s="13">
+      <c r="S20" s="13">
         <v>1344</v>
       </c>
-      <c r="S20" s="13">
+      <c r="T20" s="13">
         <v>1371</v>
       </c>
-      <c r="T20" s="14">
+      <c r="U20" s="14">
         <v>1359</v>
       </c>
-      <c r="U20" s="10">
+      <c r="V20" s="10">
         <v>1297</v>
       </c>
-      <c r="V20" s="10">
+      <c r="W20" s="10">
         <v>1345</v>
       </c>
-      <c r="W20" s="11">
+      <c r="X20" s="11">
         <v>1319</v>
       </c>
-      <c r="X20" s="11">
+      <c r="Y20" s="11">
         <v>1390</v>
       </c>
-      <c r="Y20" s="25">
+      <c r="Z20" s="25">
         <v>1324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31" t="s">
+      <c r="AA20" s="10">
+        <v>1291</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="39">
+        <v>590000000</v>
+      </c>
+      <c r="B21" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="13">
+      <c r="C21" s="13">
         <v>521</v>
       </c>
-      <c r="C21" s="13">
+      <c r="D21" s="13">
         <v>552</v>
       </c>
-      <c r="D21" s="13">
+      <c r="E21" s="13">
         <v>493</v>
       </c>
-      <c r="E21" s="13">
+      <c r="F21" s="13">
         <v>501</v>
       </c>
-      <c r="F21" s="13">
+      <c r="G21" s="13">
         <v>560</v>
       </c>
-      <c r="G21" s="13">
+      <c r="H21" s="13">
         <v>599</v>
       </c>
-      <c r="H21" s="13">
+      <c r="I21" s="13">
         <v>620</v>
       </c>
-      <c r="I21" s="13">
+      <c r="J21" s="13">
         <v>615</v>
       </c>
-      <c r="J21" s="13">
+      <c r="K21" s="13">
         <v>857</v>
       </c>
-      <c r="K21" s="13">
+      <c r="L21" s="13">
         <v>840</v>
       </c>
-      <c r="L21" s="13">
+      <c r="M21" s="13">
         <v>852</v>
       </c>
-      <c r="M21" s="13">
+      <c r="N21" s="13">
         <v>868</v>
       </c>
-      <c r="N21" s="13">
+      <c r="O21" s="13">
         <v>837</v>
       </c>
-      <c r="O21" s="13">
+      <c r="P21" s="13">
         <v>803</v>
       </c>
-      <c r="P21" s="13">
+      <c r="Q21" s="13">
         <v>774</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="R21" s="13">
         <v>725</v>
       </c>
-      <c r="R21" s="13">
+      <c r="S21" s="13">
         <v>709</v>
       </c>
-      <c r="S21" s="13">
+      <c r="T21" s="13">
         <v>702</v>
       </c>
-      <c r="T21" s="14">
+      <c r="U21" s="14">
         <v>673</v>
       </c>
-      <c r="U21" s="10">
+      <c r="V21" s="10">
         <v>678</v>
       </c>
-      <c r="V21" s="10">
+      <c r="W21" s="10">
         <v>718</v>
       </c>
-      <c r="W21" s="11">
+      <c r="X21" s="11">
         <v>675</v>
       </c>
-      <c r="X21" s="11">
+      <c r="Y21" s="11">
         <v>669</v>
       </c>
-      <c r="Y21" s="25">
+      <c r="Z21" s="25">
         <v>687</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="AA21" s="10">
+        <v>637</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="39">
+        <v>610000000</v>
+      </c>
+      <c r="B22" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="15">
+      <c r="C22" s="15">
         <v>444</v>
       </c>
-      <c r="C22" s="15">
+      <c r="D22" s="15">
         <v>486</v>
       </c>
-      <c r="D22" s="15">
+      <c r="E22" s="15">
         <v>513</v>
       </c>
-      <c r="E22" s="15">
+      <c r="F22" s="15">
         <v>561</v>
       </c>
-      <c r="F22" s="15">
+      <c r="G22" s="15">
         <v>703</v>
       </c>
-      <c r="G22" s="15">
+      <c r="H22" s="15">
         <v>837</v>
       </c>
-      <c r="H22" s="15">
+      <c r="I22" s="15">
         <v>971</v>
       </c>
-      <c r="I22" s="15">
+      <c r="J22" s="15">
         <v>1077</v>
       </c>
-      <c r="J22" s="15">
+      <c r="K22" s="15">
         <v>1559</v>
       </c>
-      <c r="K22" s="15">
+      <c r="L22" s="15">
         <v>1581</v>
       </c>
-      <c r="L22" s="15">
+      <c r="M22" s="15">
         <v>1555</v>
       </c>
-      <c r="M22" s="15">
+      <c r="N22" s="15">
         <v>1512</v>
       </c>
-      <c r="N22" s="15">
+      <c r="O22" s="15">
         <v>1687</v>
       </c>
-      <c r="O22" s="15">
+      <c r="P22" s="15">
         <v>1643</v>
       </c>
-      <c r="P22" s="15">
+      <c r="Q22" s="15">
         <v>1552</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="R22" s="15">
         <v>1566</v>
       </c>
-      <c r="R22" s="15">
+      <c r="S22" s="15">
         <v>1522</v>
       </c>
-      <c r="S22" s="15">
+      <c r="T22" s="15">
         <v>1578</v>
       </c>
-      <c r="T22" s="16">
+      <c r="U22" s="16">
         <v>1694</v>
       </c>
-      <c r="U22" s="10">
+      <c r="V22" s="10">
         <v>1771</v>
       </c>
-      <c r="V22" s="10">
+      <c r="W22" s="10">
         <v>1531</v>
       </c>
-      <c r="W22" s="11">
+      <c r="X22" s="11">
         <v>1496</v>
       </c>
-      <c r="X22" s="11">
+      <c r="Y22" s="11">
         <v>1550</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Z22" s="25">
         <v>1618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="AA22" s="10">
+        <v>1696</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="39">
+        <v>620000000</v>
+      </c>
+      <c r="B23" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="12" t="s">
@@ -3987,419 +4907,466 @@
       </c>
       <c r="P23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Q23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="R23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="U23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="V23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="W23" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" s="11">
         <v>394</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Z23" s="25">
         <v>392</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31" t="s">
+      <c r="AA23" s="10">
+        <v>413</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="39">
+        <v>630000000</v>
+      </c>
+      <c r="B24" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="13">
+      <c r="C24" s="13">
         <v>1432</v>
       </c>
-      <c r="C24" s="13">
+      <c r="D24" s="13">
         <v>1433</v>
       </c>
-      <c r="D24" s="13">
+      <c r="E24" s="13">
         <v>1594</v>
       </c>
-      <c r="E24" s="13">
+      <c r="F24" s="13">
         <v>1635</v>
       </c>
-      <c r="F24" s="13">
+      <c r="G24" s="13">
         <v>1768</v>
       </c>
-      <c r="G24" s="13">
+      <c r="H24" s="13">
         <v>1843</v>
       </c>
-      <c r="H24" s="13">
+      <c r="I24" s="13">
         <v>1880</v>
       </c>
-      <c r="I24" s="13">
+      <c r="J24" s="13">
         <v>2012</v>
       </c>
-      <c r="J24" s="13">
+      <c r="K24" s="13">
         <v>2516</v>
       </c>
-      <c r="K24" s="13">
+      <c r="L24" s="13">
         <v>2561</v>
       </c>
-      <c r="L24" s="13">
+      <c r="M24" s="13">
         <v>2496</v>
       </c>
-      <c r="M24" s="13">
+      <c r="N24" s="13">
         <v>2457</v>
       </c>
-      <c r="N24" s="13">
+      <c r="O24" s="13">
         <v>2359</v>
       </c>
-      <c r="O24" s="13">
+      <c r="P24" s="13">
         <v>2331</v>
       </c>
-      <c r="P24" s="13">
+      <c r="Q24" s="13">
         <v>2360</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="R24" s="13">
         <v>2329</v>
       </c>
-      <c r="R24" s="13">
+      <c r="S24" s="13">
         <v>2321</v>
       </c>
-      <c r="S24" s="13">
+      <c r="T24" s="13">
         <v>2294</v>
       </c>
-      <c r="T24" s="14">
+      <c r="U24" s="14">
         <v>2321</v>
       </c>
-      <c r="U24" s="10">
+      <c r="V24" s="10">
         <v>2408</v>
       </c>
-      <c r="V24" s="10">
+      <c r="W24" s="10">
         <v>2297</v>
       </c>
-      <c r="W24" s="11">
+      <c r="X24" s="11">
         <v>2339</v>
       </c>
-      <c r="X24" s="11">
+      <c r="Y24" s="11">
         <v>1100</v>
       </c>
-      <c r="Y24" s="25">
+      <c r="Z24" s="25">
         <v>1091</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="AA24" s="10">
+        <v>1143</v>
+      </c>
+      <c r="AB24" s="34">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="39">
+        <v>710000000</v>
+      </c>
+      <c r="B25" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="13">
+      <c r="C25" s="13">
         <v>565</v>
       </c>
-      <c r="C25" s="13">
+      <c r="D25" s="13">
         <v>613</v>
       </c>
-      <c r="D25" s="13">
+      <c r="E25" s="13">
         <v>714</v>
       </c>
-      <c r="E25" s="13">
+      <c r="F25" s="13">
         <v>830</v>
       </c>
-      <c r="F25" s="13">
+      <c r="G25" s="13">
         <v>911</v>
       </c>
-      <c r="G25" s="13">
+      <c r="H25" s="13">
         <v>985</v>
       </c>
-      <c r="H25" s="13">
+      <c r="I25" s="13">
         <v>1029</v>
       </c>
-      <c r="I25" s="13">
+      <c r="J25" s="13">
         <v>1140</v>
       </c>
-      <c r="J25" s="13">
+      <c r="K25" s="13">
         <v>1277</v>
       </c>
-      <c r="K25" s="13">
+      <c r="L25" s="13">
         <v>1322</v>
       </c>
-      <c r="L25" s="13">
+      <c r="M25" s="13">
         <v>1171</v>
       </c>
-      <c r="M25" s="13">
+      <c r="N25" s="13">
         <v>1130</v>
       </c>
-      <c r="N25" s="13">
+      <c r="O25" s="13">
         <v>1141</v>
       </c>
-      <c r="O25" s="13">
+      <c r="P25" s="13">
         <v>1181</v>
       </c>
-      <c r="P25" s="13">
+      <c r="Q25" s="13">
         <v>1128</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="R25" s="13">
         <v>1172</v>
       </c>
-      <c r="R25" s="13">
+      <c r="S25" s="13">
         <v>1145</v>
       </c>
-      <c r="S25" s="13">
+      <c r="T25" s="13">
         <v>1201</v>
       </c>
-      <c r="T25" s="14">
+      <c r="U25" s="14">
         <v>1144</v>
       </c>
-      <c r="U25" s="10">
+      <c r="V25" s="10">
         <v>1156</v>
       </c>
-      <c r="V25" s="10">
+      <c r="W25" s="10">
         <v>1425</v>
       </c>
-      <c r="W25" s="11">
+      <c r="X25" s="11">
         <v>1352</v>
       </c>
-      <c r="X25" s="11">
+      <c r="Y25" s="11">
         <v>1320</v>
       </c>
-      <c r="Y25" s="25">
+      <c r="Z25" s="25">
         <v>1535</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="AA25" s="10">
+        <v>1564</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="39">
+        <v>750000000</v>
+      </c>
+      <c r="B26" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="13">
+      <c r="C26" s="13">
         <v>1831</v>
       </c>
-      <c r="C26" s="13">
+      <c r="D26" s="13">
         <v>2428</v>
       </c>
-      <c r="D26" s="13">
+      <c r="E26" s="13">
         <v>2303</v>
       </c>
-      <c r="E26" s="13">
+      <c r="F26" s="13">
         <v>2537</v>
       </c>
-      <c r="F26" s="13">
+      <c r="G26" s="13">
         <v>2875</v>
       </c>
-      <c r="G26" s="13">
+      <c r="H26" s="13">
         <v>3167</v>
       </c>
-      <c r="H26" s="13">
+      <c r="I26" s="13">
         <v>3328</v>
       </c>
-      <c r="I26" s="13">
+      <c r="J26" s="13">
         <v>3430</v>
       </c>
-      <c r="J26" s="13">
+      <c r="K26" s="13">
         <v>3862</v>
       </c>
-      <c r="K26" s="13">
+      <c r="L26" s="13">
         <v>3641</v>
       </c>
-      <c r="L26" s="13">
+      <c r="M26" s="13">
         <v>3575</v>
       </c>
-      <c r="M26" s="13">
+      <c r="N26" s="13">
         <v>3650</v>
       </c>
-      <c r="N26" s="13">
+      <c r="O26" s="13">
         <v>3735</v>
       </c>
-      <c r="O26" s="13">
+      <c r="P26" s="13">
         <v>3774</v>
       </c>
-      <c r="P26" s="13">
+      <c r="Q26" s="13">
         <v>3988</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="R26" s="13">
         <v>3846</v>
       </c>
-      <c r="R26" s="13">
+      <c r="S26" s="13">
         <v>3679</v>
       </c>
-      <c r="S26" s="13">
+      <c r="T26" s="13">
         <v>4012</v>
       </c>
-      <c r="T26" s="14">
+      <c r="U26" s="14">
         <v>3836</v>
       </c>
-      <c r="U26" s="10">
+      <c r="V26" s="10">
         <v>3986</v>
       </c>
-      <c r="V26" s="10">
+      <c r="W26" s="10">
         <v>4013</v>
       </c>
-      <c r="W26" s="11">
+      <c r="X26" s="11">
         <v>3898</v>
       </c>
-      <c r="X26" s="11">
+      <c r="Y26" s="11">
         <v>3867</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Z26" s="25">
         <v>4153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="32" t="s">
+      <c r="AA26" s="10">
+        <v>4222</v>
+      </c>
+      <c r="AB26" s="34">
+        <v>4071</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="40">
+        <v>790000000</v>
+      </c>
+      <c r="B27" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="17">
+      <c r="C27" s="17">
         <v>494</v>
       </c>
-      <c r="C27" s="17">
+      <c r="D27" s="17">
         <v>571</v>
       </c>
-      <c r="D27" s="17">
+      <c r="E27" s="17">
         <v>611</v>
       </c>
-      <c r="E27" s="17">
+      <c r="F27" s="17">
         <v>658</v>
       </c>
-      <c r="F27" s="17">
+      <c r="G27" s="17">
         <v>957</v>
       </c>
-      <c r="G27" s="17">
+      <c r="H27" s="17">
         <v>1378</v>
       </c>
-      <c r="H27" s="17">
+      <c r="I27" s="17">
         <v>1707</v>
       </c>
-      <c r="I27" s="17">
+      <c r="J27" s="17">
         <v>1819</v>
       </c>
-      <c r="J27" s="17">
+      <c r="K27" s="17">
         <v>2098</v>
       </c>
-      <c r="K27" s="17">
+      <c r="L27" s="17">
         <v>2114</v>
       </c>
-      <c r="L27" s="17">
+      <c r="M27" s="17">
         <v>1929</v>
       </c>
-      <c r="M27" s="17">
+      <c r="N27" s="17">
         <v>1925</v>
       </c>
-      <c r="N27" s="17">
+      <c r="O27" s="17">
         <v>1850</v>
       </c>
-      <c r="O27" s="17">
+      <c r="P27" s="17">
         <v>1782</v>
       </c>
-      <c r="P27" s="17">
+      <c r="Q27" s="17">
         <v>1985</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="R27" s="17">
         <v>1988</v>
       </c>
-      <c r="R27" s="17">
+      <c r="S27" s="17">
         <v>2033</v>
       </c>
-      <c r="S27" s="17">
+      <c r="T27" s="17">
         <v>2172</v>
       </c>
-      <c r="T27" s="18">
+      <c r="U27" s="18">
         <v>2140</v>
       </c>
-      <c r="U27" s="10">
+      <c r="V27" s="10">
         <v>1889</v>
       </c>
-      <c r="V27" s="19">
+      <c r="W27" s="19">
         <v>1923</v>
       </c>
-      <c r="W27" s="20">
+      <c r="X27" s="20">
         <v>1950</v>
       </c>
-      <c r="X27" s="20">
+      <c r="Y27" s="20">
         <v>2078</v>
       </c>
-      <c r="Y27" s="25">
+      <c r="Z27" s="25">
         <v>2308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="21" t="s">
+      <c r="AA27" s="19">
+        <v>2413</v>
+      </c>
+      <c r="AB27" s="35">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="14.25">
+      <c r="B28" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
-      <c r="T28" s="23"/>
-[...8 lines deleted...]
-      <c r="Y30" s="27"/>
+      <c r="T28" s="22"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="24"/>
+      <c r="Y28" s="11"/>
+      <c r="Z28" s="26"/>
+    </row>
+    <row r="29" spans="1:28" ht="14.25">
+      <c r="Z29" s="27"/>
+    </row>
+    <row r="30" spans="1:28" ht="14.25">
+      <c r="Z30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="B4:X4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>шартты білгелер</vt:lpstr>
       <vt:lpstr>Барлығы</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>