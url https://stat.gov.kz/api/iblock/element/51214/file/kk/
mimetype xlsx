--- v0 (2026-04-19)
+++ v1 (2026-05-24)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12150" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлығы" sheetId="1" r:id="rId1"/>
-    <sheet name="Әйелдер" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Барлығы" sheetId="1" r:id="rId3"/>
+    <sheet name="Әйелдер" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="72">
   <si>
     <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру уйымдарында оқитын студенттер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -97,60 +101,192 @@
     <t>Жетісу</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында оқитын студенттер саны</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>единиц</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2000 ж бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Біріктіру көрсеткіш есептелмейді </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Халық статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Саликова Асель Толегеновна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 717274-93-74</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">as.salikova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>СКК 623201 коды</t>
+  </si>
+  <si>
+    <t>Техникалық және кәсіптік, орта білімнен кейінгі  білім беру ұйымдарындағы оқушылар саны</t>
+  </si>
+  <si>
+    <t>Ақпараттың негізгі көзі «Техникалық және кәсіптік, орта білімнен кейінгі білім беру туралы есеп» жалпыұлттық байқаудың статистикалық нысаны болып табылады (индекс – 2-НК)</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -164,60 +300,127 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -240,56 +443,102 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -311,190 +560,290 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="7" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 5" xfId="2"/>
+    <cellStyle name="Обычный 5 2" xfId="6"/>
+    <cellStyle name="Обычный 6" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -626,338 +975,614 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:as.salikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:A27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="34" customWidth="1"/>
+    <col min="2" max="2" width="67.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="41">
+        <v>623201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="25.5">
+      <c r="A2" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="42" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="25.5">
+      <c r="A4" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5">
+      <c r="A6" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="60" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="49">
+        <v>45651</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B11" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="28.5703125" customWidth="1"/>
+    <col min="2" max="2" width="43.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="64"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="65" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="65" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="65" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="65" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="65" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="65"/>
+    </row>
+    <row r="11" spans="2:2" ht="51.75">
+      <c r="B11" s="66" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="65"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="65"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="67" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="23.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="12.75">
-[...27 lines deleted...]
-      <c r="A3" s="29"/>
+    <row r="2" spans="1:28" ht="12.75">
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+    </row>
+    <row r="3" spans="1:28" ht="12.75">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="X3" s="29"/>
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="B4" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="31"/>
-[...33 lines deleted...]
-      <c r="K5" s="2"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+    </row>
+    <row r="5" spans="1:28" ht="15">
+      <c r="A5" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
-      <c r="W5" s="4"/>
+      <c r="W5" s="2"/>
       <c r="X5" s="4"/>
-      <c r="Y5" s="4" t="s">
+      <c r="Y5" s="4"/>
+      <c r="AB5" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-[...1 lines deleted...]
-      <c r="B6" s="6">
+    <row r="6" spans="1:28" ht="12.75">
+      <c r="A6" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6">
         <v>2000</v>
       </c>
-      <c r="C6" s="7">
+      <c r="D6" s="7">
         <v>2001</v>
       </c>
-      <c r="D6" s="7">
+      <c r="E6" s="7">
         <v>2002</v>
       </c>
-      <c r="E6" s="7">
+      <c r="F6" s="7">
         <v>2003</v>
       </c>
-      <c r="F6" s="7">
+      <c r="G6" s="7">
         <v>2004</v>
       </c>
-      <c r="G6" s="7">
+      <c r="H6" s="7">
         <v>2005</v>
       </c>
-      <c r="H6" s="7">
+      <c r="I6" s="7">
         <v>2006</v>
       </c>
-      <c r="I6" s="7">
+      <c r="J6" s="7">
         <v>2007</v>
       </c>
-      <c r="J6" s="7">
+      <c r="K6" s="7">
         <v>2008</v>
       </c>
-      <c r="K6" s="7">
+      <c r="L6" s="7">
         <v>2009</v>
       </c>
-      <c r="L6" s="7">
+      <c r="M6" s="7">
         <v>2010</v>
       </c>
-      <c r="M6" s="7">
+      <c r="N6" s="7">
         <v>2011</v>
       </c>
-      <c r="N6" s="7">
+      <c r="O6" s="7">
         <v>2012</v>
       </c>
-      <c r="O6" s="7">
+      <c r="P6" s="7">
         <v>2013</v>
       </c>
-      <c r="P6" s="7">
+      <c r="Q6" s="7">
         <v>2014</v>
       </c>
-      <c r="Q6" s="7">
+      <c r="R6" s="7">
         <v>2015</v>
       </c>
-      <c r="R6" s="7">
+      <c r="S6" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="7">
+      <c r="T6" s="7">
         <v>2017</v>
       </c>
-      <c r="T6" s="7">
+      <c r="U6" s="7">
         <v>2018</v>
       </c>
-      <c r="U6" s="7">
+      <c r="V6" s="7">
         <v>2019</v>
       </c>
-      <c r="V6" s="7">
+      <c r="W6" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="8">
+      <c r="X6" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="8">
+      <c r="Y6" s="8">
         <v>2022</v>
       </c>
-      <c r="Y6" s="8">
+      <c r="Z6" s="8">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="AA6" s="33">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="40"/>
+      <c r="B7" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10">
+      <c r="C7" s="10">
         <v>168189</v>
       </c>
-      <c r="C7" s="10">
+      <c r="D7" s="10">
         <v>196239</v>
       </c>
-      <c r="D7" s="10">
+      <c r="E7" s="10">
         <v>211346</v>
       </c>
-      <c r="E7" s="10">
+      <c r="F7" s="10">
         <v>250935</v>
       </c>
-      <c r="F7" s="10">
+      <c r="G7" s="10">
         <v>336728</v>
       </c>
-      <c r="G7" s="10">
+      <c r="H7" s="10">
         <v>397631</v>
       </c>
-      <c r="H7" s="10">
+      <c r="I7" s="10">
         <v>452203</v>
       </c>
-      <c r="I7" s="10">
+      <c r="J7" s="10">
         <v>499546</v>
       </c>
-      <c r="J7" s="10">
+      <c r="K7" s="10">
         <v>612760</v>
       </c>
-      <c r="K7" s="10">
+      <c r="L7" s="10">
         <v>610667</v>
       </c>
-      <c r="L7" s="10">
+      <c r="M7" s="10">
         <v>604244</v>
       </c>
-      <c r="M7" s="10">
+      <c r="N7" s="10">
         <v>601790</v>
       </c>
-      <c r="N7" s="10">
+      <c r="O7" s="10">
         <v>588151</v>
       </c>
-      <c r="O7" s="10">
+      <c r="P7" s="10">
         <v>561184</v>
       </c>
-      <c r="P7" s="10">
+      <c r="Q7" s="10">
         <v>532910</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="R7" s="10">
         <v>498965</v>
       </c>
-      <c r="R7" s="10">
+      <c r="S7" s="10">
         <v>488926</v>
       </c>
-      <c r="S7" s="10">
+      <c r="T7" s="10">
         <v>489337</v>
       </c>
-      <c r="T7" s="11">
+      <c r="U7" s="11">
         <v>489818</v>
       </c>
-      <c r="U7" s="11">
+      <c r="V7" s="11">
         <v>475443</v>
       </c>
-      <c r="V7" s="12">
+      <c r="W7" s="12">
         <v>477539</v>
       </c>
-      <c r="W7" s="13">
+      <c r="X7" s="13">
         <v>494042</v>
       </c>
-      <c r="X7" s="13">
+      <c r="Y7" s="13">
         <v>525909</v>
       </c>
-      <c r="Y7" s="1">
+      <c r="Z7" s="1">
         <v>547994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="AA7" s="34">
+        <v>557021</v>
+      </c>
+      <c r="AB7" s="35">
+        <v>562084</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="14" t="s">
@@ -977,526 +1602,589 @@
       </c>
       <c r="P8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X8" s="15">
+      <c r="X8" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" s="15">
         <v>21261</v>
       </c>
-      <c r="Y8" s="1">
+      <c r="Z8" s="1">
         <v>21922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="AA8" s="34">
+        <v>21452</v>
+      </c>
+      <c r="AB8" s="35">
+        <v>20975</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="56">
+        <v>110000000</v>
+      </c>
+      <c r="B9" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="16">
+      <c r="C9" s="16">
         <v>7479</v>
       </c>
-      <c r="C9" s="16">
+      <c r="D9" s="16">
         <v>8372</v>
       </c>
-      <c r="D9" s="16">
+      <c r="E9" s="16">
         <v>9095</v>
       </c>
-      <c r="E9" s="16">
+      <c r="F9" s="16">
         <v>10053</v>
       </c>
-      <c r="F9" s="16">
+      <c r="G9" s="16">
         <v>12440</v>
       </c>
-      <c r="G9" s="16">
+      <c r="H9" s="16">
         <v>16535</v>
       </c>
-      <c r="H9" s="16">
+      <c r="I9" s="16">
         <v>16418</v>
       </c>
-      <c r="I9" s="16">
+      <c r="J9" s="16">
         <v>17317</v>
       </c>
-      <c r="J9" s="16">
+      <c r="K9" s="16">
         <v>23722</v>
       </c>
-      <c r="K9" s="16">
+      <c r="L9" s="16">
         <v>24046</v>
       </c>
-      <c r="L9" s="16">
+      <c r="M9" s="16">
         <v>25056</v>
       </c>
-      <c r="M9" s="16">
+      <c r="N9" s="16">
         <v>25974</v>
       </c>
-      <c r="N9" s="16">
+      <c r="O9" s="16">
         <v>25899</v>
       </c>
-      <c r="O9" s="16">
+      <c r="P9" s="16">
         <v>23795</v>
       </c>
-      <c r="P9" s="16">
+      <c r="Q9" s="16">
         <v>22874</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="R9" s="16">
         <v>21375</v>
       </c>
-      <c r="R9" s="16">
+      <c r="S9" s="16">
         <v>21471</v>
       </c>
-      <c r="S9" s="16">
+      <c r="T9" s="16">
         <v>21840</v>
       </c>
-      <c r="T9" s="17">
+      <c r="U9" s="17">
         <v>22063</v>
       </c>
-      <c r="U9" s="12">
+      <c r="V9" s="12">
         <v>21784</v>
       </c>
-      <c r="V9" s="12">
+      <c r="W9" s="12">
         <v>22174</v>
       </c>
-      <c r="W9" s="15">
+      <c r="X9" s="15">
         <v>22594</v>
       </c>
-      <c r="X9" s="15">
+      <c r="Y9" s="15">
         <v>21727</v>
       </c>
-      <c r="Y9" s="1">
+      <c r="Z9" s="1">
         <v>21122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="AA9" s="34">
+        <v>20229</v>
+      </c>
+      <c r="AB9" s="35">
+        <v>20228</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="56">
+        <v>150000000</v>
+      </c>
+      <c r="B10" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="16">
+      <c r="C10" s="16">
         <v>11050</v>
       </c>
-      <c r="C10" s="16">
+      <c r="D10" s="16">
         <v>12956</v>
       </c>
-      <c r="D10" s="16">
+      <c r="E10" s="16">
         <v>14296</v>
       </c>
-      <c r="E10" s="16">
+      <c r="F10" s="16">
         <v>17471</v>
       </c>
-      <c r="F10" s="16">
+      <c r="G10" s="16">
         <v>22613</v>
       </c>
-      <c r="G10" s="16">
+      <c r="H10" s="16">
         <v>26470</v>
       </c>
-      <c r="H10" s="16">
+      <c r="I10" s="16">
         <v>29433</v>
       </c>
-      <c r="I10" s="16">
+      <c r="J10" s="16">
         <v>33246</v>
       </c>
-      <c r="J10" s="16">
+      <c r="K10" s="16">
         <v>38187</v>
       </c>
-      <c r="K10" s="16">
+      <c r="L10" s="16">
         <v>38067</v>
       </c>
-      <c r="L10" s="16">
+      <c r="M10" s="16">
         <v>37335</v>
       </c>
-      <c r="M10" s="16">
+      <c r="N10" s="16">
         <v>38503</v>
       </c>
-      <c r="N10" s="16">
+      <c r="O10" s="16">
         <v>38286</v>
       </c>
-      <c r="O10" s="16">
+      <c r="P10" s="16">
         <v>36676</v>
       </c>
-      <c r="P10" s="16">
+      <c r="Q10" s="16">
         <v>33003</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="R10" s="16">
         <v>29348</v>
       </c>
-      <c r="R10" s="16">
+      <c r="S10" s="16">
         <v>27697</v>
       </c>
-      <c r="S10" s="16">
+      <c r="T10" s="16">
         <v>27502</v>
       </c>
-      <c r="T10" s="17">
+      <c r="U10" s="17">
         <v>27090</v>
       </c>
-      <c r="U10" s="12">
+      <c r="V10" s="12">
         <v>24805</v>
       </c>
-      <c r="V10" s="12">
+      <c r="W10" s="12">
         <v>24638</v>
       </c>
-      <c r="W10" s="15">
+      <c r="X10" s="15">
         <v>25596</v>
       </c>
-      <c r="X10" s="15">
+      <c r="Y10" s="15">
         <v>27787</v>
       </c>
-      <c r="Y10" s="1">
+      <c r="Z10" s="1">
         <v>29016</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="AA10" s="34">
+        <v>29794</v>
+      </c>
+      <c r="AB10" s="35">
+        <v>30079</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="56">
+        <v>190000000</v>
+      </c>
+      <c r="B11" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="16">
+      <c r="C11" s="16">
         <v>11236</v>
       </c>
-      <c r="C11" s="16">
+      <c r="D11" s="16">
         <v>12391</v>
       </c>
-      <c r="D11" s="16">
+      <c r="E11" s="16">
         <v>11134</v>
       </c>
-      <c r="E11" s="16">
+      <c r="F11" s="16">
         <v>12856</v>
       </c>
-      <c r="F11" s="16">
+      <c r="G11" s="16">
         <v>19509</v>
       </c>
-      <c r="G11" s="16">
+      <c r="H11" s="16">
         <v>25461</v>
       </c>
-      <c r="H11" s="16">
+      <c r="I11" s="16">
         <v>29665</v>
       </c>
-      <c r="I11" s="16">
+      <c r="J11" s="16">
         <v>29421</v>
       </c>
-      <c r="J11" s="16">
+      <c r="K11" s="16">
         <v>37093</v>
       </c>
-      <c r="K11" s="16">
+      <c r="L11" s="16">
         <v>37946</v>
       </c>
-      <c r="L11" s="16">
+      <c r="M11" s="16">
         <v>37954</v>
       </c>
-      <c r="M11" s="16">
+      <c r="N11" s="16">
         <v>39062</v>
       </c>
-      <c r="N11" s="16">
+      <c r="O11" s="16">
         <v>38587</v>
       </c>
-      <c r="O11" s="16">
+      <c r="P11" s="16">
         <v>36674</v>
       </c>
-      <c r="P11" s="16">
+      <c r="Q11" s="16">
         <v>33719</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="R11" s="16">
         <v>30478</v>
       </c>
-      <c r="R11" s="16">
+      <c r="S11" s="16">
         <v>30115</v>
       </c>
-      <c r="S11" s="16">
+      <c r="T11" s="16">
         <v>30910</v>
       </c>
-      <c r="T11" s="17">
+      <c r="U11" s="17">
         <v>30432</v>
       </c>
-      <c r="U11" s="12">
+      <c r="V11" s="12">
         <v>29322</v>
       </c>
-      <c r="V11" s="12">
+      <c r="W11" s="12">
         <v>29551</v>
       </c>
-      <c r="W11" s="15">
+      <c r="X11" s="15">
         <v>31423</v>
       </c>
-      <c r="X11" s="15">
+      <c r="Y11" s="15">
         <v>18302</v>
       </c>
-      <c r="Y11" s="1">
+      <c r="Z11" s="1">
         <v>19247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="AA11" s="34">
+        <v>19774</v>
+      </c>
+      <c r="AB11" s="35">
+        <v>19377</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="56">
+        <v>230000000</v>
+      </c>
+      <c r="B12" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="16">
+      <c r="C12" s="16">
         <v>3404</v>
       </c>
-      <c r="C12" s="16">
+      <c r="D12" s="16">
         <v>3780</v>
       </c>
-      <c r="D12" s="16">
+      <c r="E12" s="16">
         <v>4250</v>
       </c>
-      <c r="E12" s="16">
+      <c r="F12" s="16">
         <v>5522</v>
       </c>
-      <c r="F12" s="16">
+      <c r="G12" s="16">
         <v>8649</v>
       </c>
-      <c r="G12" s="16">
+      <c r="H12" s="16">
         <v>11231</v>
       </c>
-      <c r="H12" s="16">
+      <c r="I12" s="16">
         <v>13999</v>
       </c>
-      <c r="I12" s="16">
+      <c r="J12" s="16">
         <v>16580</v>
       </c>
-      <c r="J12" s="16">
+      <c r="K12" s="16">
         <v>21735</v>
       </c>
-      <c r="K12" s="16">
+      <c r="L12" s="16">
         <v>22549</v>
       </c>
-      <c r="L12" s="16">
+      <c r="M12" s="16">
         <v>21177</v>
       </c>
-      <c r="M12" s="16">
+      <c r="N12" s="16">
         <v>20058</v>
       </c>
-      <c r="N12" s="16">
+      <c r="O12" s="16">
         <v>19210</v>
       </c>
-      <c r="O12" s="16">
+      <c r="P12" s="16">
         <v>18476</v>
       </c>
-      <c r="P12" s="16">
+      <c r="Q12" s="16">
         <v>19635</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="R12" s="16">
         <v>18871</v>
       </c>
-      <c r="R12" s="16">
+      <c r="S12" s="16">
         <v>18221</v>
       </c>
-      <c r="S12" s="16">
+      <c r="T12" s="16">
         <v>17890</v>
       </c>
-      <c r="T12" s="17">
+      <c r="U12" s="17">
         <v>16556</v>
       </c>
-      <c r="U12" s="12">
+      <c r="V12" s="12">
         <v>15912</v>
       </c>
-      <c r="V12" s="12">
+      <c r="W12" s="12">
         <v>16462</v>
       </c>
-      <c r="W12" s="15">
+      <c r="X12" s="15">
         <v>18274</v>
       </c>
-      <c r="X12" s="15">
+      <c r="Y12" s="15">
         <v>20154</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Z12" s="1">
         <v>20371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="AA12" s="34">
+        <v>19900</v>
+      </c>
+      <c r="AB12" s="35">
+        <v>20243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="56">
+        <v>270000000</v>
+      </c>
+      <c r="B13" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="16">
+      <c r="C13" s="16">
         <v>8498</v>
       </c>
-      <c r="C13" s="16">
+      <c r="D13" s="16">
         <v>10718</v>
       </c>
-      <c r="D13" s="16">
+      <c r="E13" s="16">
         <v>11000</v>
       </c>
-      <c r="E13" s="16">
+      <c r="F13" s="16">
         <v>11614</v>
       </c>
-      <c r="F13" s="16">
+      <c r="G13" s="16">
         <v>12769</v>
       </c>
-      <c r="G13" s="16">
+      <c r="H13" s="16">
         <v>13829</v>
       </c>
-      <c r="H13" s="16">
+      <c r="I13" s="16">
         <v>15250</v>
       </c>
-      <c r="I13" s="16">
+      <c r="J13" s="16">
         <v>17965</v>
       </c>
-      <c r="J13" s="16">
+      <c r="K13" s="16">
         <v>25989</v>
       </c>
-      <c r="K13" s="16">
+      <c r="L13" s="16">
         <v>26348</v>
       </c>
-      <c r="L13" s="16">
+      <c r="M13" s="16">
         <v>26016</v>
       </c>
-      <c r="M13" s="16">
+      <c r="N13" s="16">
         <v>26485</v>
       </c>
-      <c r="N13" s="16">
+      <c r="O13" s="16">
         <v>26319</v>
       </c>
-      <c r="O13" s="16">
+      <c r="P13" s="16">
         <v>24698</v>
       </c>
-      <c r="P13" s="16">
+      <c r="Q13" s="16">
         <v>22131</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="R13" s="16">
         <v>20523</v>
       </c>
-      <c r="R13" s="16">
+      <c r="S13" s="16">
         <v>19886</v>
       </c>
-      <c r="S13" s="16">
+      <c r="T13" s="16">
         <v>19050</v>
       </c>
-      <c r="T13" s="17">
+      <c r="U13" s="17">
         <v>18598</v>
       </c>
-      <c r="U13" s="12">
+      <c r="V13" s="12">
         <v>17589</v>
       </c>
-      <c r="V13" s="12">
+      <c r="W13" s="12">
         <v>17040</v>
       </c>
-      <c r="W13" s="15">
+      <c r="X13" s="15">
         <v>17413</v>
       </c>
-      <c r="X13" s="15">
+      <c r="Y13" s="15">
         <v>17265</v>
       </c>
-      <c r="Y13" s="1">
+      <c r="Z13" s="1">
         <v>16710</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="AA13" s="34">
+        <v>15683</v>
+      </c>
+      <c r="AB13" s="35">
+        <v>15520</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="56">
+        <v>310000000</v>
+      </c>
+      <c r="B14" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="16">
+      <c r="C14" s="16">
         <v>7353</v>
       </c>
-      <c r="C14" s="16">
+      <c r="D14" s="16">
         <v>9033</v>
       </c>
-      <c r="D14" s="16">
+      <c r="E14" s="16">
         <v>10261</v>
       </c>
-      <c r="E14" s="16">
+      <c r="F14" s="16">
         <v>12918</v>
       </c>
-      <c r="F14" s="16">
+      <c r="G14" s="16">
         <v>19311</v>
       </c>
-      <c r="G14" s="16">
+      <c r="H14" s="16">
         <v>24156</v>
       </c>
-      <c r="H14" s="16">
+      <c r="I14" s="16">
         <v>29096</v>
       </c>
-      <c r="I14" s="16">
+      <c r="J14" s="16">
         <v>32994</v>
       </c>
-      <c r="J14" s="16">
+      <c r="K14" s="16">
         <v>38769</v>
       </c>
-      <c r="K14" s="16">
+      <c r="L14" s="16">
         <v>39510</v>
       </c>
-      <c r="L14" s="16">
+      <c r="M14" s="16">
         <v>40251</v>
       </c>
-      <c r="M14" s="16">
+      <c r="N14" s="16">
         <v>37895</v>
       </c>
-      <c r="N14" s="16">
+      <c r="O14" s="16">
         <v>35472</v>
       </c>
-      <c r="O14" s="16">
+      <c r="P14" s="16">
         <v>32320</v>
       </c>
-      <c r="P14" s="16">
+      <c r="Q14" s="16">
         <v>29922</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="R14" s="16">
         <v>27701</v>
       </c>
-      <c r="R14" s="16">
+      <c r="S14" s="16">
         <v>26963</v>
       </c>
-      <c r="S14" s="16">
+      <c r="T14" s="16">
         <v>26890</v>
       </c>
-      <c r="T14" s="17">
+      <c r="U14" s="17">
         <v>27396</v>
       </c>
-      <c r="U14" s="12">
+      <c r="V14" s="12">
         <v>24609</v>
       </c>
-      <c r="V14" s="12">
+      <c r="W14" s="12">
         <v>23719</v>
       </c>
-      <c r="W14" s="15">
+      <c r="X14" s="15">
         <v>23583</v>
       </c>
-      <c r="X14" s="15">
+      <c r="Y14" s="15">
         <v>25548</v>
       </c>
-      <c r="Y14" s="1">
+      <c r="Z14" s="1">
         <v>26917</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="AA14" s="34">
+        <v>28002</v>
+      </c>
+      <c r="AB14" s="35">
+        <v>29135</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="56">
+        <v>330000000</v>
+      </c>
+      <c r="B15" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="14" t="s">
@@ -1516,603 +2204,675 @@
       </c>
       <c r="P15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W15" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X15" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="15">
         <v>14984</v>
       </c>
-      <c r="Y15" s="1">
+      <c r="Z15" s="1">
         <v>14626</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="AA15" s="34">
+        <v>13901</v>
+      </c>
+      <c r="AB15" s="35">
+        <v>13976</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="56">
+        <v>350000000</v>
+      </c>
+      <c r="B16" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="16">
+      <c r="C16" s="16">
         <v>14244</v>
       </c>
-      <c r="C16" s="16">
+      <c r="D16" s="16">
         <v>16306</v>
       </c>
-      <c r="D16" s="16">
+      <c r="E16" s="16">
         <v>18808</v>
       </c>
-      <c r="E16" s="16">
+      <c r="F16" s="16">
         <v>23700</v>
       </c>
-      <c r="F16" s="16">
+      <c r="G16" s="16">
         <v>32534</v>
       </c>
-      <c r="G16" s="16">
+      <c r="H16" s="16">
         <v>36946</v>
       </c>
-      <c r="H16" s="16">
+      <c r="I16" s="16">
         <v>40671</v>
       </c>
-      <c r="I16" s="16">
+      <c r="J16" s="16">
         <v>43592</v>
       </c>
-      <c r="J16" s="16">
+      <c r="K16" s="16">
         <v>55211</v>
       </c>
-      <c r="K16" s="16">
+      <c r="L16" s="16">
         <v>55245</v>
       </c>
-      <c r="L16" s="16">
+      <c r="M16" s="16">
         <v>56713</v>
       </c>
-      <c r="M16" s="16">
+      <c r="N16" s="16">
         <v>56662</v>
       </c>
-      <c r="N16" s="16">
+      <c r="O16" s="16">
         <v>55076</v>
       </c>
-      <c r="O16" s="16">
+      <c r="P16" s="16">
         <v>51515</v>
       </c>
-      <c r="P16" s="16">
+      <c r="Q16" s="16">
         <v>47509</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="R16" s="16">
         <v>43286</v>
       </c>
-      <c r="R16" s="16">
+      <c r="S16" s="16">
         <v>41605</v>
       </c>
-      <c r="S16" s="16">
+      <c r="T16" s="16">
         <v>40280</v>
       </c>
-      <c r="T16" s="17">
+      <c r="U16" s="17">
         <v>40085</v>
       </c>
-      <c r="U16" s="12">
+      <c r="V16" s="12">
         <v>38244</v>
       </c>
-      <c r="V16" s="12">
+      <c r="W16" s="12">
         <v>38083</v>
       </c>
-      <c r="W16" s="15">
+      <c r="X16" s="15">
         <v>39007</v>
       </c>
-      <c r="X16" s="15">
+      <c r="Y16" s="15">
         <v>34099</v>
       </c>
-      <c r="Y16" s="1">
+      <c r="Z16" s="1">
         <v>34474</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="AA16" s="34">
+        <v>34376</v>
+      </c>
+      <c r="AB16" s="35">
+        <v>35165</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="56">
+        <v>390000000</v>
+      </c>
+      <c r="B17" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="16">
+      <c r="C17" s="16">
         <v>10345</v>
       </c>
-      <c r="C17" s="16">
+      <c r="D17" s="16">
         <v>12237</v>
       </c>
-      <c r="D17" s="16">
+      <c r="E17" s="16">
         <v>12976</v>
       </c>
-      <c r="E17" s="16">
+      <c r="F17" s="16">
         <v>14506</v>
       </c>
-      <c r="F17" s="16">
+      <c r="G17" s="16">
         <v>17095</v>
       </c>
-      <c r="G17" s="16">
+      <c r="H17" s="16">
         <v>18952</v>
       </c>
-      <c r="H17" s="16">
+      <c r="I17" s="16">
         <v>22209</v>
       </c>
-      <c r="I17" s="16">
+      <c r="J17" s="16">
         <v>23934</v>
       </c>
-      <c r="J17" s="16">
+      <c r="K17" s="16">
         <v>32414</v>
       </c>
-      <c r="K17" s="16">
+      <c r="L17" s="16">
         <v>31731</v>
       </c>
-      <c r="L17" s="16">
+      <c r="M17" s="16">
         <v>31804</v>
       </c>
-      <c r="M17" s="16">
+      <c r="N17" s="16">
         <v>31168</v>
       </c>
-      <c r="N17" s="16">
+      <c r="O17" s="16">
         <v>29485</v>
       </c>
-      <c r="O17" s="16">
+      <c r="P17" s="16">
         <v>27538</v>
       </c>
-      <c r="P17" s="16">
+      <c r="Q17" s="16">
         <v>25482</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="R17" s="16">
         <v>23983</v>
       </c>
-      <c r="R17" s="16">
+      <c r="S17" s="16">
         <v>23781</v>
       </c>
-      <c r="S17" s="16">
+      <c r="T17" s="16">
         <v>22894</v>
       </c>
-      <c r="T17" s="17">
+      <c r="U17" s="17">
         <v>22267</v>
       </c>
-      <c r="U17" s="12">
+      <c r="V17" s="12">
         <v>22047</v>
       </c>
-      <c r="V17" s="12">
+      <c r="W17" s="12">
         <v>22752</v>
       </c>
-      <c r="W17" s="15">
+      <c r="X17" s="15">
         <v>22959</v>
       </c>
-      <c r="X17" s="15">
+      <c r="Y17" s="15">
         <v>22383</v>
       </c>
-      <c r="Y17" s="1">
+      <c r="Z17" s="1">
         <v>22178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="AA17" s="34">
+        <v>21691</v>
+      </c>
+      <c r="AB17" s="35">
+        <v>21989</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="56">
+        <v>430000000</v>
+      </c>
+      <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="16">
+      <c r="C18" s="16">
         <v>6009</v>
       </c>
-      <c r="C18" s="16">
+      <c r="D18" s="16">
         <v>6633</v>
       </c>
-      <c r="D18" s="16">
+      <c r="E18" s="16">
         <v>6682</v>
       </c>
-      <c r="E18" s="16">
+      <c r="F18" s="16">
         <v>9026</v>
       </c>
-      <c r="F18" s="16">
+      <c r="G18" s="16">
         <v>12944</v>
       </c>
-      <c r="G18" s="16">
+      <c r="H18" s="16">
         <v>16115</v>
       </c>
-      <c r="H18" s="16">
+      <c r="I18" s="16">
         <v>18336</v>
       </c>
-      <c r="I18" s="16">
+      <c r="J18" s="16">
         <v>20444</v>
       </c>
-      <c r="J18" s="16">
+      <c r="K18" s="16">
         <v>24903</v>
       </c>
-      <c r="K18" s="16">
+      <c r="L18" s="16">
         <v>26795</v>
       </c>
-      <c r="L18" s="16">
+      <c r="M18" s="16">
         <v>27265</v>
       </c>
-      <c r="M18" s="16">
+      <c r="N18" s="16">
         <v>27966</v>
       </c>
-      <c r="N18" s="16">
+      <c r="O18" s="16">
         <v>26223</v>
       </c>
-      <c r="O18" s="16">
+      <c r="P18" s="16">
         <v>25953</v>
       </c>
-      <c r="P18" s="16">
+      <c r="Q18" s="16">
         <v>24493</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="R18" s="16">
         <v>22527</v>
       </c>
-      <c r="R18" s="16">
+      <c r="S18" s="16">
         <v>22276</v>
       </c>
-      <c r="S18" s="16">
+      <c r="T18" s="16">
         <v>22498</v>
       </c>
-      <c r="T18" s="17">
+      <c r="U18" s="17">
         <v>21002</v>
       </c>
-      <c r="U18" s="12">
+      <c r="V18" s="12">
         <v>20270</v>
       </c>
-      <c r="V18" s="12">
+      <c r="W18" s="12">
         <v>19825</v>
       </c>
-      <c r="W18" s="15">
+      <c r="X18" s="15">
         <v>19692</v>
       </c>
-      <c r="X18" s="15">
+      <c r="Y18" s="15">
         <v>20880</v>
       </c>
-      <c r="Y18" s="1">
+      <c r="Z18" s="1">
         <v>20220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="AA18" s="34">
+        <v>20318</v>
+      </c>
+      <c r="AB18" s="35">
+        <v>21704</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="56">
+        <v>470000000</v>
+      </c>
+      <c r="B19" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="16">
+      <c r="C19" s="16">
         <v>6200</v>
       </c>
-      <c r="C19" s="16">
+      <c r="D19" s="16">
         <v>6684</v>
       </c>
-      <c r="D19" s="16">
+      <c r="E19" s="16">
         <v>7102</v>
       </c>
-      <c r="E19" s="16">
+      <c r="F19" s="16">
         <v>8515</v>
       </c>
-      <c r="F19" s="16">
+      <c r="G19" s="16">
         <v>12450</v>
       </c>
-      <c r="G19" s="16">
+      <c r="H19" s="16">
         <v>15283</v>
       </c>
-      <c r="H19" s="16">
+      <c r="I19" s="16">
         <v>16817</v>
       </c>
-      <c r="I19" s="16">
+      <c r="J19" s="16">
         <v>19384</v>
       </c>
-      <c r="J19" s="16">
+      <c r="K19" s="16">
         <v>23615</v>
       </c>
-      <c r="K19" s="16">
+      <c r="L19" s="16">
         <v>25535</v>
       </c>
-      <c r="L19" s="16">
+      <c r="M19" s="16">
         <v>27237</v>
       </c>
-      <c r="M19" s="16">
+      <c r="N19" s="16">
         <v>27641</v>
       </c>
-      <c r="N19" s="16">
+      <c r="O19" s="16">
         <v>27092</v>
       </c>
-      <c r="O19" s="16">
+      <c r="P19" s="16">
         <v>25672</v>
       </c>
-      <c r="P19" s="16">
+      <c r="Q19" s="16">
         <v>24997</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="R19" s="16">
         <v>23294</v>
       </c>
-      <c r="R19" s="16">
+      <c r="S19" s="16">
         <v>22332</v>
       </c>
-      <c r="S19" s="16">
+      <c r="T19" s="16">
         <v>21585</v>
       </c>
-      <c r="T19" s="17">
+      <c r="U19" s="17">
         <v>21244</v>
       </c>
-      <c r="U19" s="12">
+      <c r="V19" s="12">
         <v>19434</v>
       </c>
-      <c r="V19" s="12">
+      <c r="W19" s="12">
         <v>19145</v>
       </c>
-      <c r="W19" s="15">
+      <c r="X19" s="15">
         <v>20187</v>
       </c>
-      <c r="X19" s="15">
+      <c r="Y19" s="15">
         <v>21441</v>
       </c>
-      <c r="Y19" s="1">
+      <c r="Z19" s="1">
         <v>22137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="32" t="s">
+      <c r="AA19" s="34">
+        <v>22111</v>
+      </c>
+      <c r="AB19" s="35">
+        <v>22458</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="56">
+        <v>550000000</v>
+      </c>
+      <c r="B20" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="16">
+      <c r="C20" s="16">
         <v>14865</v>
       </c>
-      <c r="C20" s="16">
+      <c r="D20" s="16">
         <v>17423</v>
       </c>
-      <c r="D20" s="16">
+      <c r="E20" s="16">
         <v>18282</v>
       </c>
-      <c r="E20" s="16">
+      <c r="F20" s="16">
         <v>22014</v>
       </c>
-      <c r="F20" s="16">
+      <c r="G20" s="16">
         <v>25425</v>
       </c>
-      <c r="G20" s="16">
+      <c r="H20" s="16">
         <v>27367</v>
       </c>
-      <c r="H20" s="16">
+      <c r="I20" s="16">
         <v>28092</v>
       </c>
-      <c r="I20" s="16">
+      <c r="J20" s="16">
         <v>28528</v>
       </c>
-      <c r="J20" s="16">
+      <c r="K20" s="16">
         <v>34354</v>
       </c>
-      <c r="K20" s="16">
+      <c r="L20" s="16">
         <v>32100</v>
       </c>
-      <c r="L20" s="16">
+      <c r="M20" s="16">
         <v>30053</v>
       </c>
-      <c r="M20" s="16">
+      <c r="N20" s="16">
         <v>29445</v>
       </c>
-      <c r="N20" s="16">
+      <c r="O20" s="16">
         <v>28144</v>
       </c>
-      <c r="O20" s="16">
+      <c r="P20" s="16">
         <v>25907</v>
       </c>
-      <c r="P20" s="16">
+      <c r="Q20" s="16">
         <v>23940</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="R20" s="16">
         <v>21654</v>
       </c>
-      <c r="R20" s="16">
+      <c r="S20" s="16">
         <v>20837</v>
       </c>
-      <c r="S20" s="16">
+      <c r="T20" s="16">
         <v>20675</v>
       </c>
-      <c r="T20" s="17">
+      <c r="U20" s="17">
         <v>21107</v>
       </c>
-      <c r="U20" s="12">
+      <c r="V20" s="12">
         <v>20704</v>
       </c>
-      <c r="V20" s="12">
+      <c r="W20" s="12">
         <v>21382</v>
       </c>
-      <c r="W20" s="15">
+      <c r="X20" s="15">
         <v>21944</v>
       </c>
-      <c r="X20" s="15">
+      <c r="Y20" s="15">
         <v>22814</v>
       </c>
-      <c r="Y20" s="1">
+      <c r="Z20" s="1">
         <v>23173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="AA20" s="34">
+        <v>22948</v>
+      </c>
+      <c r="AB20" s="35">
+        <v>23245</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="56">
+        <v>590000000</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="16">
+      <c r="C21" s="16">
         <v>9523</v>
       </c>
-      <c r="C21" s="16">
+      <c r="D21" s="16">
         <v>10787</v>
       </c>
-      <c r="D21" s="16">
+      <c r="E21" s="16">
         <v>10392</v>
       </c>
-      <c r="E21" s="16">
+      <c r="F21" s="16">
         <v>10700</v>
       </c>
-      <c r="F21" s="16">
+      <c r="G21" s="16">
         <v>11899</v>
       </c>
-      <c r="G21" s="16">
+      <c r="H21" s="16">
         <v>12442</v>
       </c>
-      <c r="H21" s="16">
+      <c r="I21" s="16">
         <v>12999</v>
       </c>
-      <c r="I21" s="16">
+      <c r="J21" s="16">
         <v>13307</v>
       </c>
-      <c r="J21" s="16">
+      <c r="K21" s="16">
         <v>17979</v>
       </c>
-      <c r="K21" s="16">
+      <c r="L21" s="16">
         <v>18744</v>
       </c>
-      <c r="L21" s="16">
+      <c r="M21" s="16">
         <v>18105</v>
       </c>
-      <c r="M21" s="16">
+      <c r="N21" s="16">
         <v>17499</v>
       </c>
-      <c r="N21" s="16">
+      <c r="O21" s="16">
         <v>16118</v>
       </c>
-      <c r="O21" s="16">
+      <c r="P21" s="16">
         <v>15027</v>
       </c>
-      <c r="P21" s="16">
+      <c r="Q21" s="16">
         <v>13430</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="R21" s="16">
         <v>12193</v>
       </c>
-      <c r="R21" s="16">
+      <c r="S21" s="16">
         <v>12073</v>
       </c>
-      <c r="S21" s="16">
+      <c r="T21" s="16">
         <v>12260</v>
       </c>
-      <c r="T21" s="17">
+      <c r="U21" s="17">
         <v>11850</v>
       </c>
-      <c r="U21" s="12">
+      <c r="V21" s="12">
         <v>10951</v>
       </c>
-      <c r="V21" s="12">
+      <c r="W21" s="12">
         <v>10724</v>
       </c>
-      <c r="W21" s="15">
+      <c r="X21" s="15">
         <v>10828</v>
       </c>
-      <c r="X21" s="15">
+      <c r="Y21" s="15">
         <v>10903</v>
       </c>
-      <c r="Y21" s="1">
+      <c r="Z21" s="1">
         <v>11134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="AA21" s="34">
+        <v>11147</v>
+      </c>
+      <c r="AB21" s="35">
+        <v>11058</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56">
+        <v>610000000</v>
+      </c>
+      <c r="B22" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="16">
+      <c r="C22" s="16">
         <v>8069</v>
       </c>
-      <c r="C22" s="16">
+      <c r="D22" s="16">
         <v>9326</v>
       </c>
-      <c r="D22" s="16">
+      <c r="E22" s="16">
         <v>9682</v>
       </c>
-      <c r="E22" s="16">
+      <c r="F22" s="16">
         <v>10361</v>
       </c>
-      <c r="F22" s="16">
+      <c r="G22" s="16">
         <v>13750</v>
       </c>
-      <c r="G22" s="16">
+      <c r="H22" s="16">
         <v>18031</v>
       </c>
-      <c r="H22" s="16">
+      <c r="I22" s="16">
         <v>22915</v>
       </c>
-      <c r="I22" s="16">
+      <c r="J22" s="16">
         <v>27506</v>
       </c>
-      <c r="J22" s="16">
+      <c r="K22" s="16">
         <v>37910</v>
       </c>
-      <c r="K22" s="16">
+      <c r="L22" s="16">
         <v>38829</v>
       </c>
-      <c r="L22" s="16">
+      <c r="M22" s="16">
         <v>37222</v>
       </c>
-      <c r="M22" s="16">
+      <c r="N22" s="16">
         <v>37545</v>
       </c>
-      <c r="N22" s="16">
+      <c r="O22" s="16">
         <v>38369</v>
       </c>
-      <c r="O22" s="16">
+      <c r="P22" s="16">
         <v>38637</v>
       </c>
-      <c r="P22" s="16">
+      <c r="Q22" s="16">
         <v>34642</v>
       </c>
-      <c r="Q22" s="16">
+      <c r="R22" s="16">
         <v>31762</v>
       </c>
-      <c r="R22" s="16">
+      <c r="S22" s="16">
         <v>31582</v>
       </c>
-      <c r="S22" s="16">
+      <c r="T22" s="16">
         <v>33737</v>
       </c>
-      <c r="T22" s="18">
+      <c r="U22" s="18">
         <v>35389</v>
       </c>
-      <c r="U22" s="12">
+      <c r="V22" s="12">
         <v>39531</v>
       </c>
-      <c r="V22" s="12">
+      <c r="W22" s="12">
         <v>34331</v>
       </c>
-      <c r="W22" s="15">
+      <c r="X22" s="15">
         <v>32937</v>
       </c>
-      <c r="X22" s="15">
+      <c r="Y22" s="15">
         <v>34904</v>
       </c>
-      <c r="Y22" s="1">
+      <c r="Z22" s="1">
         <v>39521</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="AA22" s="34">
+        <v>43050</v>
+      </c>
+      <c r="AB22" s="35">
+        <v>43359</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="56">
+        <v>620000000</v>
+      </c>
+      <c r="B23" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="14" t="s">
@@ -2132,668 +2892,733 @@
       </c>
       <c r="P23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W23" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X23" s="15">
+      <c r="X23" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" s="15">
         <v>6162</v>
       </c>
-      <c r="Y23" s="1">
+      <c r="Z23" s="1">
         <v>6406</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="AA23" s="34">
+        <v>6427</v>
+      </c>
+      <c r="AB23" s="35">
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="56">
+        <v>630000000</v>
+      </c>
+      <c r="B24" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="16">
+      <c r="C24" s="16">
         <v>18614</v>
       </c>
-      <c r="C24" s="16">
+      <c r="D24" s="16">
         <v>21237</v>
       </c>
-      <c r="D24" s="16">
+      <c r="E24" s="16">
         <v>22191</v>
       </c>
-      <c r="E24" s="16">
+      <c r="F24" s="16">
         <v>25481</v>
       </c>
-      <c r="F24" s="16">
+      <c r="G24" s="16">
         <v>33127</v>
       </c>
-      <c r="G24" s="16">
+      <c r="H24" s="16">
         <v>35423</v>
       </c>
-      <c r="H24" s="16">
+      <c r="I24" s="16">
         <v>37741</v>
       </c>
-      <c r="I24" s="16">
+      <c r="J24" s="16">
         <v>40226</v>
       </c>
-      <c r="J24" s="16">
+      <c r="K24" s="16">
         <v>51798</v>
       </c>
-      <c r="K24" s="16">
+      <c r="L24" s="16">
         <v>49817</v>
       </c>
-      <c r="L24" s="16">
+      <c r="M24" s="16">
         <v>47709</v>
       </c>
-      <c r="M24" s="16">
+      <c r="N24" s="16">
         <v>46508</v>
       </c>
-      <c r="N24" s="16">
+      <c r="O24" s="16">
         <v>44103</v>
       </c>
-      <c r="O24" s="16">
+      <c r="P24" s="16">
         <v>41477</v>
       </c>
-      <c r="P24" s="16">
+      <c r="Q24" s="16">
         <v>39918</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="R24" s="16">
         <v>37343</v>
       </c>
-      <c r="R24" s="16">
+      <c r="S24" s="16">
         <v>35992</v>
       </c>
-      <c r="S24" s="16">
+      <c r="T24" s="16">
         <v>34964</v>
       </c>
-      <c r="T24" s="17">
+      <c r="U24" s="17">
         <v>35521</v>
       </c>
-      <c r="U24" s="12">
+      <c r="V24" s="12">
         <v>34783</v>
       </c>
-      <c r="V24" s="12">
+      <c r="W24" s="12">
         <v>35771</v>
       </c>
-      <c r="W24" s="15">
+      <c r="X24" s="15">
         <v>36495</v>
       </c>
-      <c r="X24" s="15">
+      <c r="Y24" s="15">
         <v>17757</v>
       </c>
-      <c r="Y24" s="1">
+      <c r="Z24" s="1">
         <v>19026</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="32" t="s">
+      <c r="AA24" s="34">
+        <v>20075</v>
+      </c>
+      <c r="AB24" s="36">
+        <v>20196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="56">
+        <v>710000000</v>
+      </c>
+      <c r="B25" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="16">
+      <c r="C25" s="16">
         <v>7083</v>
       </c>
-      <c r="C25" s="16">
+      <c r="D25" s="16">
         <v>9456</v>
       </c>
-      <c r="D25" s="16">
+      <c r="E25" s="16">
         <v>11814</v>
       </c>
-      <c r="E25" s="16">
+      <c r="F25" s="16">
         <v>14781</v>
       </c>
-      <c r="F25" s="16">
+      <c r="G25" s="16">
         <v>18904</v>
       </c>
-      <c r="G25" s="16">
+      <c r="H25" s="16">
         <v>20142</v>
       </c>
-      <c r="H25" s="16">
+      <c r="I25" s="16">
         <v>22221</v>
       </c>
-      <c r="I25" s="16">
+      <c r="J25" s="16">
         <v>25879</v>
       </c>
-      <c r="J25" s="16">
+      <c r="K25" s="16">
         <v>29231</v>
       </c>
-      <c r="K25" s="16">
+      <c r="L25" s="16">
         <v>30282</v>
       </c>
-      <c r="L25" s="16">
+      <c r="M25" s="16">
         <v>31736</v>
       </c>
-      <c r="M25" s="16">
+      <c r="N25" s="16">
         <v>32184</v>
       </c>
-      <c r="N25" s="16">
+      <c r="O25" s="16">
         <v>31219</v>
       </c>
-      <c r="O25" s="16">
+      <c r="P25" s="16">
         <v>30493</v>
       </c>
-      <c r="P25" s="16">
+      <c r="Q25" s="16">
         <v>28822</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="R25" s="16">
         <v>27468</v>
-      </c>
-[...1 lines deleted...]
-        <v>26983</v>
       </c>
       <c r="S25" s="16">
         <v>26983</v>
       </c>
-      <c r="T25" s="17">
+      <c r="T25" s="16">
+        <v>26983</v>
+      </c>
+      <c r="U25" s="17">
         <v>26866</v>
       </c>
-      <c r="U25" s="12">
+      <c r="V25" s="12">
         <v>26505</v>
       </c>
-      <c r="V25" s="12">
+      <c r="W25" s="12">
         <v>27407</v>
       </c>
-      <c r="W25" s="15">
+      <c r="X25" s="15">
         <v>29492</v>
       </c>
-      <c r="X25" s="15">
+      <c r="Y25" s="15">
         <v>33368</v>
       </c>
-      <c r="Y25" s="1">
+      <c r="Z25" s="1">
         <v>37603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="32" t="s">
+      <c r="AA25" s="34">
+        <v>39696</v>
+      </c>
+      <c r="AB25" s="36">
+        <v>40722</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="56">
+        <v>750000000</v>
+      </c>
+      <c r="B26" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="16">
+      <c r="C26" s="16">
         <v>17545</v>
       </c>
-      <c r="C26" s="16">
+      <c r="D26" s="16">
         <v>21053</v>
       </c>
-      <c r="D26" s="16">
+      <c r="E26" s="16">
         <v>25164</v>
       </c>
-      <c r="E26" s="16">
+      <c r="F26" s="16">
         <v>31427</v>
       </c>
-      <c r="F26" s="16">
+      <c r="G26" s="16">
         <v>45165</v>
       </c>
-      <c r="G26" s="16">
+      <c r="H26" s="16">
         <v>54474</v>
       </c>
-      <c r="H26" s="16">
+      <c r="I26" s="16">
         <v>64355</v>
       </c>
-      <c r="I26" s="16">
+      <c r="J26" s="16">
         <v>73381</v>
       </c>
-      <c r="J26" s="16">
+      <c r="K26" s="16">
         <v>79190</v>
       </c>
-      <c r="K26" s="16">
+      <c r="L26" s="16">
         <v>74505</v>
       </c>
-      <c r="L26" s="16">
+      <c r="M26" s="16">
         <v>72659</v>
       </c>
-      <c r="M26" s="16">
+      <c r="N26" s="16">
         <v>70910</v>
       </c>
-      <c r="N26" s="16">
+      <c r="O26" s="16">
         <v>71273</v>
       </c>
-      <c r="O26" s="16">
+      <c r="P26" s="16">
         <v>67869</v>
       </c>
-      <c r="P26" s="16">
+      <c r="Q26" s="16">
         <v>67437</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="R26" s="16">
         <v>67965</v>
       </c>
-      <c r="R26" s="16">
+      <c r="S26" s="16">
         <v>67853</v>
       </c>
-      <c r="S26" s="16">
+      <c r="T26" s="16">
         <v>68940</v>
       </c>
-      <c r="T26" s="17">
+      <c r="U26" s="17">
         <v>71027</v>
       </c>
-      <c r="U26" s="12">
+      <c r="V26" s="12">
         <v>72380</v>
       </c>
-      <c r="V26" s="12">
+      <c r="W26" s="12">
         <v>74609</v>
       </c>
-      <c r="W26" s="15">
+      <c r="X26" s="15">
         <v>78869</v>
       </c>
-      <c r="X26" s="15">
+      <c r="Y26" s="15">
         <v>85299</v>
       </c>
-      <c r="Y26" s="1">
+      <c r="Z26" s="1">
         <v>88285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="33" t="s">
+      <c r="AA26" s="34">
+        <v>90533</v>
+      </c>
+      <c r="AB26" s="36">
+        <v>91408</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="57">
+        <v>790000000</v>
+      </c>
+      <c r="B27" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="19">
+      <c r="C27" s="19">
         <v>6672</v>
       </c>
-      <c r="C27" s="19">
+      <c r="D27" s="19">
         <v>7847</v>
       </c>
-      <c r="D27" s="19">
+      <c r="E27" s="19">
         <v>8217</v>
       </c>
-      <c r="E27" s="19">
+      <c r="F27" s="19">
         <v>9990</v>
       </c>
-      <c r="F27" s="19">
+      <c r="G27" s="19">
         <v>18144</v>
       </c>
-      <c r="G27" s="19">
+      <c r="H27" s="19">
         <v>24774</v>
       </c>
-      <c r="H27" s="19">
+      <c r="I27" s="19">
         <v>31986</v>
       </c>
-      <c r="I27" s="19">
+      <c r="J27" s="19">
         <v>35842</v>
       </c>
-      <c r="J27" s="19">
+      <c r="K27" s="19">
         <v>40660</v>
       </c>
-      <c r="K27" s="19">
+      <c r="L27" s="19">
         <v>38618</v>
       </c>
-      <c r="L27" s="19">
+      <c r="M27" s="19">
         <v>35952</v>
       </c>
-      <c r="M27" s="19">
+      <c r="N27" s="19">
         <v>36285</v>
       </c>
-      <c r="N27" s="19">
+      <c r="O27" s="19">
         <v>37276</v>
       </c>
-      <c r="O27" s="19">
+      <c r="P27" s="19">
         <v>38457</v>
       </c>
-      <c r="P27" s="19">
+      <c r="Q27" s="19">
         <v>40956</v>
       </c>
-      <c r="Q27" s="19">
+      <c r="R27" s="19">
         <v>39194</v>
       </c>
-      <c r="R27" s="19">
+      <c r="S27" s="19">
         <v>39259</v>
       </c>
-      <c r="S27" s="19">
+      <c r="T27" s="19">
         <v>40439</v>
       </c>
-      <c r="T27" s="20">
+      <c r="U27" s="20">
         <v>41325</v>
       </c>
-      <c r="U27" s="21">
+      <c r="V27" s="21">
         <v>36573</v>
       </c>
-      <c r="V27" s="21">
+      <c r="W27" s="21">
         <v>39926</v>
       </c>
-      <c r="W27" s="22">
+      <c r="X27" s="22">
         <v>42749</v>
       </c>
-      <c r="X27" s="22">
+      <c r="Y27" s="22">
         <v>48871</v>
       </c>
-      <c r="Y27" s="1">
+      <c r="Z27" s="1">
         <v>53906</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="23" t="s">
+      <c r="AA27" s="37">
+        <v>55914</v>
+      </c>
+      <c r="AB27" s="38">
+        <v>54777</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="B28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="Y28" s="24"/>
-[...5 lines deleted...]
-      <c r="Y30" s="2"/>
+      <c r="Z28" s="24"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="Z29" s="2"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="Z30" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="B4:X4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A2:Y30"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AB30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G56" sqref="G56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="3" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="29" style="3" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="12.75">
-[...27 lines deleted...]
-      <c r="A3" s="29"/>
+    <row r="2" spans="1:28" ht="12.75">
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+    </row>
+    <row r="3" spans="1:28" ht="12.75">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="29"/>
+      <c r="X3" s="29"/>
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
-      <c r="J4" s="31" t="s">
+      <c r="J4" s="29"/>
+      <c r="K4" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="31"/>
-[...2 lines deleted...]
-      <c r="N4" s="29"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="30"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
-    </row>
-[...9 lines deleted...]
-      <c r="I5" s="2"/>
+      <c r="X4" s="29"/>
+    </row>
+    <row r="5" spans="1:28" ht="26.25" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
-      <c r="W5" s="4"/>
+      <c r="W5" s="2"/>
       <c r="X5" s="4"/>
-      <c r="Y5" s="4" t="s">
+      <c r="Y5" s="4"/>
+      <c r="AB5" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-[...1 lines deleted...]
-      <c r="B6" s="6">
+    <row r="6" spans="1:28" ht="12.75">
+      <c r="A6" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6">
         <v>2000</v>
       </c>
-      <c r="C6" s="7">
+      <c r="D6" s="7">
         <v>2001</v>
       </c>
-      <c r="D6" s="7">
+      <c r="E6" s="7">
         <v>2002</v>
       </c>
-      <c r="E6" s="7">
+      <c r="F6" s="7">
         <v>2003</v>
       </c>
-      <c r="F6" s="7">
+      <c r="G6" s="7">
         <v>2004</v>
       </c>
-      <c r="G6" s="7">
+      <c r="H6" s="7">
         <v>2005</v>
       </c>
-      <c r="H6" s="7">
+      <c r="I6" s="7">
         <v>2006</v>
       </c>
-      <c r="I6" s="7">
+      <c r="J6" s="7">
         <v>2007</v>
       </c>
-      <c r="J6" s="7">
+      <c r="K6" s="7">
         <v>2008</v>
       </c>
-      <c r="K6" s="7">
+      <c r="L6" s="7">
         <v>2009</v>
       </c>
-      <c r="L6" s="7">
+      <c r="M6" s="7">
         <v>2010</v>
       </c>
-      <c r="M6" s="7">
+      <c r="N6" s="7">
         <v>2011</v>
       </c>
-      <c r="N6" s="7">
+      <c r="O6" s="7">
         <v>2012</v>
       </c>
-      <c r="O6" s="7">
+      <c r="P6" s="7">
         <v>2013</v>
       </c>
-      <c r="P6" s="7">
+      <c r="Q6" s="7">
         <v>2014</v>
       </c>
-      <c r="Q6" s="7">
+      <c r="R6" s="7">
         <v>2015</v>
       </c>
-      <c r="R6" s="7">
+      <c r="S6" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="7">
+      <c r="T6" s="7">
         <v>2017</v>
       </c>
-      <c r="T6" s="7">
+      <c r="U6" s="7">
         <v>2018</v>
       </c>
-      <c r="U6" s="7">
+      <c r="V6" s="7">
         <v>2019</v>
       </c>
-      <c r="V6" s="7">
+      <c r="W6" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="8">
+      <c r="X6" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="8">
+      <c r="Y6" s="8">
         <v>2022</v>
       </c>
-      <c r="Y6" s="8">
+      <c r="Z6" s="8">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="AA6" s="33">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="40"/>
+      <c r="B7" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10">
+      <c r="C7" s="10">
         <v>99297</v>
       </c>
-      <c r="C7" s="10">
+      <c r="D7" s="10">
         <v>113345</v>
       </c>
-      <c r="D7" s="10">
+      <c r="E7" s="10">
         <v>118049</v>
       </c>
-      <c r="E7" s="10">
+      <c r="F7" s="10">
         <v>135427</v>
       </c>
-      <c r="F7" s="10">
+      <c r="G7" s="10">
         <v>179230</v>
       </c>
-      <c r="G7" s="10">
+      <c r="H7" s="10">
         <v>210566</v>
       </c>
-      <c r="H7" s="10">
+      <c r="I7" s="10">
         <v>240063</v>
       </c>
-      <c r="I7" s="10">
+      <c r="J7" s="10">
         <v>265672</v>
       </c>
-      <c r="J7" s="10">
+      <c r="K7" s="10">
         <v>299457</v>
       </c>
-      <c r="K7" s="10">
+      <c r="L7" s="10">
         <v>290922</v>
       </c>
-      <c r="L7" s="10">
+      <c r="M7" s="10">
         <v>280909</v>
       </c>
-      <c r="M7" s="10">
+      <c r="N7" s="10">
         <v>280692</v>
       </c>
-      <c r="N7" s="10">
+      <c r="O7" s="10">
         <v>280495</v>
       </c>
-      <c r="O7" s="10">
+      <c r="P7" s="10">
         <v>269586</v>
       </c>
-      <c r="P7" s="10">
+      <c r="Q7" s="10">
         <v>256226</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="R7" s="10">
         <v>238214</v>
       </c>
-      <c r="R7" s="10">
+      <c r="S7" s="10">
         <v>230647</v>
       </c>
-      <c r="S7" s="10">
+      <c r="T7" s="10">
         <v>228961</v>
       </c>
-      <c r="T7" s="11">
+      <c r="U7" s="11">
         <v>229044</v>
       </c>
-      <c r="U7" s="11">
+      <c r="V7" s="11">
         <v>222351</v>
       </c>
-      <c r="V7" s="12">
+      <c r="W7" s="12">
         <v>226110</v>
       </c>
-      <c r="W7" s="25">
+      <c r="X7" s="25">
         <v>235375</v>
       </c>
-      <c r="X7" s="25">
+      <c r="Y7" s="25">
         <v>251159</v>
       </c>
-      <c r="Y7" s="1">
+      <c r="Z7" s="1">
         <v>263556</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="AA7" s="53">
+        <v>266924</v>
+      </c>
+      <c r="AB7" s="35">
+        <v>266032</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="14" t="s">
@@ -2813,526 +3638,589 @@
       </c>
       <c r="P8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X8" s="25">
+      <c r="X8" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" s="25">
         <v>10637</v>
       </c>
-      <c r="Y8" s="1">
+      <c r="Z8" s="1">
         <v>11079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="AA8" s="53">
+        <v>10537</v>
+      </c>
+      <c r="AB8" s="35">
+        <v>10040</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="56">
+        <v>110000000</v>
+      </c>
+      <c r="B9" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="16">
+      <c r="C9" s="16">
         <v>4428</v>
       </c>
-      <c r="C9" s="16">
+      <c r="D9" s="16">
         <v>4939</v>
       </c>
-      <c r="D9" s="16">
+      <c r="E9" s="16">
         <v>5350</v>
       </c>
-      <c r="E9" s="16">
+      <c r="F9" s="16">
         <v>5711</v>
       </c>
-      <c r="F9" s="16">
+      <c r="G9" s="16">
         <v>6919</v>
       </c>
-      <c r="G9" s="16">
+      <c r="H9" s="16">
         <v>9032</v>
       </c>
-      <c r="H9" s="16">
+      <c r="I9" s="16">
         <v>8938</v>
       </c>
-      <c r="I9" s="16">
+      <c r="J9" s="16">
         <v>9189</v>
       </c>
-      <c r="J9" s="16">
+      <c r="K9" s="16">
         <v>11834</v>
       </c>
-      <c r="K9" s="16">
+      <c r="L9" s="16">
         <v>11683</v>
       </c>
-      <c r="L9" s="16">
+      <c r="M9" s="16">
         <v>11568</v>
       </c>
-      <c r="M9" s="16">
+      <c r="N9" s="16">
         <v>12108</v>
       </c>
-      <c r="N9" s="16">
+      <c r="O9" s="16">
         <v>12050</v>
       </c>
-      <c r="O9" s="16">
+      <c r="P9" s="16">
         <v>11233</v>
       </c>
-      <c r="P9" s="16">
+      <c r="Q9" s="16">
         <v>10351</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="R9" s="16">
         <v>9624</v>
       </c>
-      <c r="R9" s="16">
+      <c r="S9" s="16">
         <v>9534</v>
       </c>
-      <c r="S9" s="16">
+      <c r="T9" s="16">
         <v>9674</v>
       </c>
-      <c r="T9" s="17">
+      <c r="U9" s="17">
         <v>9791</v>
       </c>
-      <c r="U9" s="12">
+      <c r="V9" s="12">
         <v>9552</v>
       </c>
-      <c r="V9" s="12">
+      <c r="W9" s="12">
         <v>9766</v>
       </c>
-      <c r="W9" s="25">
+      <c r="X9" s="25">
         <v>9869</v>
       </c>
-      <c r="X9" s="25">
+      <c r="Y9" s="25">
         <v>9530</v>
       </c>
-      <c r="Y9" s="1">
+      <c r="Z9" s="1">
         <v>9371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="AA9" s="53">
+        <v>8788</v>
+      </c>
+      <c r="AB9" s="35">
+        <v>8829</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="56">
+        <v>150000000</v>
+      </c>
+      <c r="B10" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="16">
+      <c r="C10" s="16">
         <v>5792</v>
       </c>
-      <c r="C10" s="16">
+      <c r="D10" s="16">
         <v>6498</v>
       </c>
-      <c r="D10" s="16">
+      <c r="E10" s="16">
         <v>6907</v>
       </c>
-      <c r="E10" s="16">
+      <c r="F10" s="16">
         <v>8378</v>
       </c>
-      <c r="F10" s="16">
+      <c r="G10" s="16">
         <v>11099</v>
       </c>
-      <c r="G10" s="16">
+      <c r="H10" s="16">
         <v>12974</v>
       </c>
-      <c r="H10" s="16">
+      <c r="I10" s="16">
         <v>14701</v>
       </c>
-      <c r="I10" s="16">
+      <c r="J10" s="16">
         <v>16374</v>
       </c>
-      <c r="J10" s="16">
+      <c r="K10" s="16">
         <v>18055</v>
       </c>
-      <c r="K10" s="16">
+      <c r="L10" s="16">
         <v>17484</v>
       </c>
-      <c r="L10" s="16">
+      <c r="M10" s="16">
         <v>16731</v>
       </c>
-      <c r="M10" s="16">
+      <c r="N10" s="16">
         <v>17364</v>
       </c>
-      <c r="N10" s="16">
+      <c r="O10" s="16">
         <v>17840</v>
       </c>
-      <c r="O10" s="16">
+      <c r="P10" s="16">
         <v>17273</v>
       </c>
-      <c r="P10" s="16">
+      <c r="Q10" s="16">
         <v>15309</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="R10" s="16">
         <v>13596</v>
       </c>
-      <c r="R10" s="16">
+      <c r="S10" s="16">
         <v>12745</v>
       </c>
-      <c r="S10" s="16">
+      <c r="T10" s="16">
         <v>12592</v>
       </c>
-      <c r="T10" s="17">
+      <c r="U10" s="17">
         <v>12657</v>
       </c>
-      <c r="U10" s="12">
+      <c r="V10" s="12">
         <v>11573</v>
       </c>
-      <c r="V10" s="12">
+      <c r="W10" s="12">
         <v>11726</v>
       </c>
-      <c r="W10" s="25">
+      <c r="X10" s="25">
         <v>12321</v>
       </c>
-      <c r="X10" s="25">
+      <c r="Y10" s="25">
         <v>13379</v>
       </c>
-      <c r="Y10" s="1">
+      <c r="Z10" s="1">
         <v>14186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="AA10" s="53">
+        <v>14296</v>
+      </c>
+      <c r="AB10" s="35">
+        <v>14066</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="56">
+        <v>190000000</v>
+      </c>
+      <c r="B11" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="16">
+      <c r="C11" s="16">
         <v>6869</v>
       </c>
-      <c r="C11" s="16">
+      <c r="D11" s="16">
         <v>7403</v>
       </c>
-      <c r="D11" s="16">
+      <c r="E11" s="16">
         <v>6670</v>
       </c>
-      <c r="E11" s="16">
+      <c r="F11" s="16">
         <v>7568</v>
       </c>
-      <c r="F11" s="16">
+      <c r="G11" s="16">
         <v>11132</v>
       </c>
-      <c r="G11" s="16">
+      <c r="H11" s="16">
         <v>14438</v>
       </c>
-      <c r="H11" s="16">
+      <c r="I11" s="16">
         <v>16869</v>
       </c>
-      <c r="I11" s="16">
+      <c r="J11" s="16">
         <v>16531</v>
       </c>
-      <c r="J11" s="16">
+      <c r="K11" s="16">
         <v>18784</v>
       </c>
-      <c r="K11" s="16">
+      <c r="L11" s="16">
         <v>18910</v>
       </c>
-      <c r="L11" s="16">
+      <c r="M11" s="16">
         <v>18994</v>
       </c>
-      <c r="M11" s="16">
+      <c r="N11" s="16">
         <v>19782</v>
       </c>
-      <c r="N11" s="16">
+      <c r="O11" s="16">
         <v>20426</v>
       </c>
-      <c r="O11" s="16">
+      <c r="P11" s="16">
         <v>19384</v>
       </c>
-      <c r="P11" s="16">
+      <c r="Q11" s="16">
         <v>17674</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="R11" s="16">
         <v>15560</v>
       </c>
-      <c r="R11" s="16">
+      <c r="S11" s="16">
         <v>15218</v>
       </c>
-      <c r="S11" s="16">
+      <c r="T11" s="16">
         <v>15332</v>
       </c>
-      <c r="T11" s="17">
+      <c r="U11" s="17">
         <v>15198</v>
       </c>
-      <c r="U11" s="12">
+      <c r="V11" s="12">
         <v>14444</v>
       </c>
-      <c r="V11" s="12">
+      <c r="W11" s="12">
         <v>14790</v>
       </c>
-      <c r="W11" s="25">
+      <c r="X11" s="25">
         <v>15927</v>
       </c>
-      <c r="X11" s="25">
+      <c r="Y11" s="25">
         <v>9446</v>
       </c>
-      <c r="Y11" s="1">
+      <c r="Z11" s="1">
         <v>10007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="AA11" s="53">
+        <v>10118</v>
+      </c>
+      <c r="AB11" s="35">
+        <v>9914</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="56">
+        <v>230000000</v>
+      </c>
+      <c r="B12" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="16">
+      <c r="C12" s="16">
         <v>2090</v>
       </c>
-      <c r="C12" s="16">
+      <c r="D12" s="16">
         <v>2281</v>
       </c>
-      <c r="D12" s="16">
+      <c r="E12" s="16">
         <v>2488</v>
       </c>
-      <c r="E12" s="16">
+      <c r="F12" s="16">
         <v>2948</v>
       </c>
-      <c r="F12" s="16">
+      <c r="G12" s="16">
         <v>4725</v>
       </c>
-      <c r="G12" s="16">
+      <c r="H12" s="16">
         <v>6001</v>
       </c>
-      <c r="H12" s="16">
+      <c r="I12" s="16">
         <v>7456</v>
       </c>
-      <c r="I12" s="16">
+      <c r="J12" s="16">
         <v>8977</v>
       </c>
-      <c r="J12" s="16">
+      <c r="K12" s="16">
         <v>10476</v>
       </c>
-      <c r="K12" s="16">
+      <c r="L12" s="16">
         <v>10470</v>
       </c>
-      <c r="L12" s="16">
+      <c r="M12" s="16">
         <v>9595</v>
       </c>
-      <c r="M12" s="16">
+      <c r="N12" s="16">
         <v>8962</v>
       </c>
-      <c r="N12" s="16">
+      <c r="O12" s="16">
         <v>8587</v>
       </c>
-      <c r="O12" s="16">
+      <c r="P12" s="16">
         <v>8213</v>
       </c>
-      <c r="P12" s="16">
+      <c r="Q12" s="16">
         <v>8962</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="R12" s="16">
         <v>8488</v>
       </c>
-      <c r="R12" s="16">
+      <c r="S12" s="16">
         <v>8087</v>
       </c>
-      <c r="S12" s="16">
+      <c r="T12" s="16">
         <v>7686</v>
       </c>
-      <c r="T12" s="17">
+      <c r="U12" s="17">
         <v>6994</v>
       </c>
-      <c r="U12" s="12">
+      <c r="V12" s="12">
         <v>6585</v>
       </c>
-      <c r="V12" s="12">
+      <c r="W12" s="12">
         <v>6890</v>
       </c>
-      <c r="W12" s="25">
+      <c r="X12" s="25">
         <v>7800</v>
       </c>
-      <c r="X12" s="25">
+      <c r="Y12" s="25">
         <v>9072</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Z12" s="1">
         <v>9178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="AA12" s="53">
+        <v>9034</v>
+      </c>
+      <c r="AB12" s="35">
+        <v>9167</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="56">
+        <v>270000000</v>
+      </c>
+      <c r="B13" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="16">
+      <c r="C13" s="16">
         <v>5579</v>
       </c>
-      <c r="C13" s="16">
+      <c r="D13" s="16">
         <v>6932</v>
       </c>
-      <c r="D13" s="16">
+      <c r="E13" s="16">
         <v>6890</v>
       </c>
-      <c r="E13" s="16">
+      <c r="F13" s="16">
         <v>6821</v>
       </c>
-      <c r="F13" s="16">
+      <c r="G13" s="16">
         <v>6904</v>
       </c>
-      <c r="G13" s="16">
+      <c r="H13" s="16">
         <v>7317</v>
       </c>
-      <c r="H13" s="16">
+      <c r="I13" s="16">
         <v>8057</v>
       </c>
-      <c r="I13" s="16">
+      <c r="J13" s="16">
         <v>9408</v>
       </c>
-      <c r="J13" s="16">
+      <c r="K13" s="16">
         <v>12022</v>
       </c>
-      <c r="K13" s="16">
+      <c r="L13" s="16">
         <v>12206</v>
       </c>
-      <c r="L13" s="16">
+      <c r="M13" s="16">
         <v>11784</v>
       </c>
-      <c r="M13" s="16">
+      <c r="N13" s="16">
         <v>12297</v>
       </c>
-      <c r="N13" s="16">
+      <c r="O13" s="16">
         <v>12700</v>
       </c>
-      <c r="O13" s="16">
+      <c r="P13" s="16">
         <v>12019</v>
       </c>
-      <c r="P13" s="16">
+      <c r="Q13" s="16">
         <v>10654</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="R13" s="16">
         <v>9549</v>
       </c>
-      <c r="R13" s="16">
+      <c r="S13" s="16">
         <v>9132</v>
       </c>
-      <c r="S13" s="16">
+      <c r="T13" s="16">
         <v>8630</v>
       </c>
-      <c r="T13" s="17">
+      <c r="U13" s="17">
         <v>8503</v>
       </c>
-      <c r="U13" s="12">
+      <c r="V13" s="12">
         <v>8098</v>
       </c>
-      <c r="V13" s="12">
+      <c r="W13" s="12">
         <v>7974</v>
       </c>
-      <c r="W13" s="25">
+      <c r="X13" s="25">
         <v>8138</v>
       </c>
-      <c r="X13" s="25">
+      <c r="Y13" s="25">
         <v>8255</v>
       </c>
-      <c r="Y13" s="1">
+      <c r="Z13" s="1">
         <v>8054</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="AA13" s="53">
+        <v>7549</v>
+      </c>
+      <c r="AB13" s="35">
+        <v>7323</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="56">
+        <v>310000000</v>
+      </c>
+      <c r="B14" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="16">
+      <c r="C14" s="16">
         <v>4873</v>
       </c>
-      <c r="C14" s="16">
+      <c r="D14" s="16">
         <v>5670</v>
       </c>
-      <c r="D14" s="16">
+      <c r="E14" s="16">
         <v>6293</v>
       </c>
-      <c r="E14" s="16">
+      <c r="F14" s="16">
         <v>7833</v>
       </c>
-      <c r="F14" s="16">
+      <c r="G14" s="16">
         <v>11575</v>
       </c>
-      <c r="G14" s="16">
+      <c r="H14" s="16">
         <v>14075</v>
       </c>
-      <c r="H14" s="16">
+      <c r="I14" s="16">
         <v>16880</v>
       </c>
-      <c r="I14" s="16">
+      <c r="J14" s="16">
         <v>18813</v>
       </c>
-      <c r="J14" s="16">
+      <c r="K14" s="16">
         <v>19880</v>
       </c>
-      <c r="K14" s="16">
+      <c r="L14" s="16">
         <v>19300</v>
       </c>
-      <c r="L14" s="16">
+      <c r="M14" s="16">
         <v>19289</v>
       </c>
-      <c r="M14" s="16">
+      <c r="N14" s="16">
         <v>18038</v>
       </c>
-      <c r="N14" s="16">
+      <c r="O14" s="16">
         <v>17471</v>
       </c>
-      <c r="O14" s="16">
+      <c r="P14" s="16">
         <v>16043</v>
       </c>
-      <c r="P14" s="16">
+      <c r="Q14" s="16">
         <v>14912</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="R14" s="16">
         <v>13711</v>
       </c>
-      <c r="R14" s="16">
+      <c r="S14" s="16">
         <v>12874</v>
       </c>
-      <c r="S14" s="16">
+      <c r="T14" s="16">
         <v>12739</v>
       </c>
-      <c r="T14" s="17">
+      <c r="U14" s="17">
         <v>12914</v>
       </c>
-      <c r="U14" s="12">
+      <c r="V14" s="12">
         <v>11538</v>
       </c>
-      <c r="V14" s="12">
+      <c r="W14" s="12">
         <v>11147</v>
       </c>
-      <c r="W14" s="25">
+      <c r="X14" s="25">
         <v>11096</v>
       </c>
-      <c r="X14" s="25">
+      <c r="Y14" s="25">
         <v>12112</v>
       </c>
-      <c r="Y14" s="1">
+      <c r="Z14" s="1">
         <v>12819</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="AA14" s="53">
+        <v>13282</v>
+      </c>
+      <c r="AB14" s="35">
+        <v>13830</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="56">
+        <v>330000000</v>
+      </c>
+      <c r="B15" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="14" t="s">
@@ -3352,603 +4240,675 @@
       </c>
       <c r="P15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W15" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X15" s="25">
+      <c r="X15" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" s="25">
         <v>7576</v>
       </c>
-      <c r="Y15" s="1">
+      <c r="Z15" s="1">
         <v>7543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="AA15" s="53">
+        <v>7257</v>
+      </c>
+      <c r="AB15" s="35">
+        <v>7111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="56">
+        <v>350000000</v>
+      </c>
+      <c r="B16" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="16">
+      <c r="C16" s="16">
         <v>8548</v>
       </c>
-      <c r="C16" s="16">
+      <c r="D16" s="16">
         <v>9447</v>
       </c>
-      <c r="D16" s="16">
+      <c r="E16" s="16">
         <v>10509</v>
       </c>
-      <c r="E16" s="16">
+      <c r="F16" s="16">
         <v>12758</v>
       </c>
-      <c r="F16" s="16">
+      <c r="G16" s="16">
         <v>17648</v>
       </c>
-      <c r="G16" s="16">
+      <c r="H16" s="16">
         <v>20103</v>
       </c>
-      <c r="H16" s="16">
+      <c r="I16" s="16">
         <v>22357</v>
       </c>
-      <c r="I16" s="16">
+      <c r="J16" s="16">
         <v>24229</v>
       </c>
-      <c r="J16" s="16">
+      <c r="K16" s="16">
         <v>27818</v>
       </c>
-      <c r="K16" s="16">
+      <c r="L16" s="16">
         <v>27148</v>
       </c>
-      <c r="L16" s="16">
+      <c r="M16" s="16">
         <v>27341</v>
       </c>
-      <c r="M16" s="16">
+      <c r="N16" s="16">
         <v>26983</v>
       </c>
-      <c r="N16" s="16">
+      <c r="O16" s="16">
         <v>26354</v>
       </c>
-      <c r="O16" s="16">
+      <c r="P16" s="16">
         <v>24974</v>
       </c>
-      <c r="P16" s="16">
+      <c r="Q16" s="16">
         <v>22821</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="R16" s="16">
         <v>20828</v>
       </c>
-      <c r="R16" s="16">
+      <c r="S16" s="16">
         <v>19813</v>
       </c>
-      <c r="S16" s="16">
+      <c r="T16" s="16">
         <v>19086</v>
       </c>
-      <c r="T16" s="17">
+      <c r="U16" s="17">
         <v>18643</v>
       </c>
-      <c r="U16" s="12">
+      <c r="V16" s="12">
         <v>17637</v>
       </c>
-      <c r="V16" s="12">
+      <c r="W16" s="12">
         <v>17937</v>
       </c>
-      <c r="W16" s="25">
+      <c r="X16" s="25">
         <v>18335</v>
       </c>
-      <c r="X16" s="25">
+      <c r="Y16" s="25">
         <v>16197</v>
       </c>
-      <c r="Y16" s="1">
+      <c r="Z16" s="1">
         <v>16348</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="AA16" s="53">
+        <v>16189</v>
+      </c>
+      <c r="AB16" s="35">
+        <v>16481</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="56">
+        <v>390000000</v>
+      </c>
+      <c r="B17" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="16">
+      <c r="C17" s="16">
         <v>5796</v>
       </c>
-      <c r="C17" s="16">
+      <c r="D17" s="16">
         <v>6849</v>
       </c>
-      <c r="D17" s="16">
+      <c r="E17" s="16">
         <v>7004</v>
       </c>
-      <c r="E17" s="16">
+      <c r="F17" s="16">
         <v>7426</v>
       </c>
-      <c r="F17" s="16">
+      <c r="G17" s="16">
         <v>8812</v>
       </c>
-      <c r="G17" s="16">
+      <c r="H17" s="16">
         <v>9855</v>
       </c>
-      <c r="H17" s="16">
+      <c r="I17" s="16">
         <v>11682</v>
       </c>
-      <c r="I17" s="16">
+      <c r="J17" s="16">
         <v>12883</v>
       </c>
-      <c r="J17" s="16">
+      <c r="K17" s="16">
         <v>15443</v>
       </c>
-      <c r="K17" s="16">
+      <c r="L17" s="16">
         <v>14689</v>
       </c>
-      <c r="L17" s="16">
+      <c r="M17" s="16">
         <v>14317</v>
       </c>
-      <c r="M17" s="16">
+      <c r="N17" s="16">
         <v>14169</v>
       </c>
-      <c r="N17" s="16">
+      <c r="O17" s="16">
         <v>13654</v>
       </c>
-      <c r="O17" s="16">
+      <c r="P17" s="16">
         <v>12933</v>
       </c>
-      <c r="P17" s="16">
+      <c r="Q17" s="16">
         <v>11857</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="R17" s="16">
         <v>11105</v>
       </c>
-      <c r="R17" s="16">
+      <c r="S17" s="16">
         <v>10765</v>
       </c>
-      <c r="S17" s="16">
+      <c r="T17" s="16">
         <v>10239</v>
       </c>
-      <c r="T17" s="17">
+      <c r="U17" s="17">
         <v>10011</v>
       </c>
-      <c r="U17" s="12">
+      <c r="V17" s="12">
         <v>10030</v>
       </c>
-      <c r="V17" s="12">
+      <c r="W17" s="12">
         <v>10736</v>
       </c>
-      <c r="W17" s="25">
+      <c r="X17" s="25">
         <v>10943</v>
       </c>
-      <c r="X17" s="25">
+      <c r="Y17" s="25">
         <v>10672</v>
       </c>
-      <c r="Y17" s="1">
+      <c r="Z17" s="1">
         <v>10562</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="AA17" s="53">
+        <v>10374</v>
+      </c>
+      <c r="AB17" s="35">
+        <v>10507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="56">
+        <v>430000000</v>
+      </c>
+      <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="26">
+      <c r="C18" s="26">
         <v>3927</v>
       </c>
-      <c r="C18" s="16">
+      <c r="D18" s="16">
         <v>4163</v>
       </c>
-      <c r="D18" s="16">
+      <c r="E18" s="16">
         <v>3904</v>
       </c>
-      <c r="E18" s="16">
+      <c r="F18" s="16">
         <v>4824</v>
       </c>
-      <c r="F18" s="16">
+      <c r="G18" s="16">
         <v>6770</v>
       </c>
-      <c r="G18" s="16">
+      <c r="H18" s="16">
         <v>8498</v>
       </c>
-      <c r="H18" s="16">
+      <c r="I18" s="16">
         <v>9667</v>
       </c>
-      <c r="I18" s="16">
+      <c r="J18" s="16">
         <v>10657</v>
       </c>
-      <c r="J18" s="16">
+      <c r="K18" s="16">
         <v>11381</v>
       </c>
-      <c r="K18" s="16">
+      <c r="L18" s="16">
         <v>11763</v>
       </c>
-      <c r="L18" s="16">
+      <c r="M18" s="16">
         <v>11610</v>
       </c>
-      <c r="M18" s="16">
+      <c r="N18" s="16">
         <v>11825</v>
       </c>
-      <c r="N18" s="16">
+      <c r="O18" s="16">
         <v>11588</v>
       </c>
-      <c r="O18" s="16">
+      <c r="P18" s="16">
         <v>11839</v>
       </c>
-      <c r="P18" s="16">
+      <c r="Q18" s="16">
         <v>11457</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="R18" s="16">
         <v>10433</v>
       </c>
-      <c r="R18" s="16">
+      <c r="S18" s="16">
         <v>10168</v>
       </c>
-      <c r="S18" s="16">
+      <c r="T18" s="16">
         <v>10405</v>
       </c>
-      <c r="T18" s="17">
+      <c r="U18" s="17">
         <v>9755</v>
       </c>
-      <c r="U18" s="12">
+      <c r="V18" s="12">
         <v>9480</v>
       </c>
-      <c r="V18" s="12">
+      <c r="W18" s="12">
         <v>9355</v>
       </c>
-      <c r="W18" s="25">
+      <c r="X18" s="25">
         <v>9314</v>
       </c>
-      <c r="X18" s="25">
+      <c r="Y18" s="25">
         <v>9722</v>
       </c>
-      <c r="Y18" s="1">
+      <c r="Z18" s="1">
         <v>9580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="AA18" s="53">
+        <v>9581</v>
+      </c>
+      <c r="AB18" s="35">
+        <v>9838</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="56">
+        <v>470000000</v>
+      </c>
+      <c r="B19" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="16">
+      <c r="C19" s="16">
         <v>3427</v>
       </c>
-      <c r="C19" s="16">
+      <c r="D19" s="16">
         <v>3626</v>
       </c>
-      <c r="D19" s="16">
+      <c r="E19" s="16">
         <v>3766</v>
       </c>
-      <c r="E19" s="16">
+      <c r="F19" s="16">
         <v>4428</v>
       </c>
-      <c r="F19" s="16">
+      <c r="G19" s="16">
         <v>6128</v>
       </c>
-      <c r="G19" s="16">
+      <c r="H19" s="16">
         <v>7463</v>
       </c>
-      <c r="H19" s="16">
+      <c r="I19" s="16">
         <v>8068</v>
       </c>
-      <c r="I19" s="16">
+      <c r="J19" s="16">
         <v>9727</v>
       </c>
-      <c r="J19" s="16">
+      <c r="K19" s="16">
         <v>11574</v>
       </c>
-      <c r="K19" s="16">
+      <c r="L19" s="16">
         <v>12336</v>
       </c>
-      <c r="L19" s="16">
+      <c r="M19" s="16">
         <v>13123</v>
       </c>
-      <c r="M19" s="16">
+      <c r="N19" s="16">
         <v>13211</v>
       </c>
-      <c r="N19" s="16">
+      <c r="O19" s="16">
         <v>13034</v>
       </c>
-      <c r="O19" s="16">
+      <c r="P19" s="16">
         <v>12363</v>
       </c>
-      <c r="P19" s="16">
+      <c r="Q19" s="16">
         <v>12170</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="R19" s="16">
         <v>11303</v>
       </c>
-      <c r="R19" s="16">
+      <c r="S19" s="16">
         <v>10473</v>
       </c>
-      <c r="S19" s="16">
+      <c r="T19" s="16">
         <v>9969</v>
       </c>
-      <c r="T19" s="17">
+      <c r="U19" s="17">
         <v>9626</v>
       </c>
-      <c r="U19" s="12">
+      <c r="V19" s="12">
         <v>8858</v>
       </c>
-      <c r="V19" s="12">
+      <c r="W19" s="12">
         <v>8897</v>
       </c>
-      <c r="W19" s="25">
+      <c r="X19" s="25">
         <v>9435</v>
       </c>
-      <c r="X19" s="25">
+      <c r="Y19" s="25">
         <v>10098</v>
       </c>
-      <c r="Y19" s="1">
+      <c r="Z19" s="1">
         <v>10554</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="32" t="s">
+      <c r="AA19" s="53">
+        <v>10421</v>
+      </c>
+      <c r="AB19" s="35">
+        <v>10543</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="56">
+        <v>550000000</v>
+      </c>
+      <c r="B20" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="16">
+      <c r="C20" s="16">
         <v>8191</v>
       </c>
-      <c r="C20" s="16">
+      <c r="D20" s="16">
         <v>9503</v>
       </c>
-      <c r="D20" s="16">
+      <c r="E20" s="16">
         <v>9496</v>
       </c>
-      <c r="E20" s="16">
+      <c r="F20" s="16">
         <v>11336</v>
       </c>
-      <c r="F20" s="16">
+      <c r="G20" s="16">
         <v>13063</v>
       </c>
-      <c r="G20" s="16">
+      <c r="H20" s="16">
         <v>14092</v>
       </c>
-      <c r="H20" s="16">
+      <c r="I20" s="16">
         <v>14752</v>
       </c>
-      <c r="I20" s="16">
+      <c r="J20" s="16">
         <v>15209</v>
       </c>
-      <c r="J20" s="16">
+      <c r="K20" s="16">
         <v>16384</v>
       </c>
-      <c r="K20" s="16">
+      <c r="L20" s="16">
         <v>14849</v>
       </c>
-      <c r="L20" s="16">
+      <c r="M20" s="16">
         <v>13604</v>
       </c>
-      <c r="M20" s="16">
+      <c r="N20" s="16">
         <v>13598</v>
       </c>
-      <c r="N20" s="16">
+      <c r="O20" s="16">
         <v>13313</v>
       </c>
-      <c r="O20" s="16">
+      <c r="P20" s="16">
         <v>12157</v>
       </c>
-      <c r="P20" s="16">
+      <c r="Q20" s="16">
         <v>11199</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="R20" s="16">
         <v>9997</v>
       </c>
-      <c r="R20" s="16">
+      <c r="S20" s="16">
         <v>9550</v>
       </c>
-      <c r="S20" s="16">
+      <c r="T20" s="16">
         <v>9336</v>
       </c>
-      <c r="T20" s="17">
+      <c r="U20" s="17">
         <v>9552</v>
       </c>
-      <c r="U20" s="12">
+      <c r="V20" s="12">
         <v>9247</v>
       </c>
-      <c r="V20" s="12">
+      <c r="W20" s="12">
         <v>9632</v>
       </c>
-      <c r="W20" s="25">
+      <c r="X20" s="25">
         <v>10087</v>
       </c>
-      <c r="X20" s="25">
+      <c r="Y20" s="25">
         <v>10440</v>
       </c>
-      <c r="Y20" s="1">
+      <c r="Z20" s="1">
         <v>10546</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="AA20" s="53">
+        <v>10458</v>
+      </c>
+      <c r="AB20" s="35">
+        <v>10427</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="56">
+        <v>590000000</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="16">
+      <c r="C21" s="16">
         <v>5562</v>
       </c>
-      <c r="C21" s="16">
+      <c r="D21" s="16">
         <v>6208</v>
       </c>
-      <c r="D21" s="16">
+      <c r="E21" s="16">
         <v>5650</v>
       </c>
-      <c r="E21" s="16">
+      <c r="F21" s="16">
         <v>5513</v>
       </c>
-      <c r="F21" s="16">
+      <c r="G21" s="16">
         <v>6050</v>
       </c>
-      <c r="G21" s="16">
+      <c r="H21" s="16">
         <v>6287</v>
       </c>
-      <c r="H21" s="16">
+      <c r="I21" s="16">
         <v>6555</v>
       </c>
-      <c r="I21" s="16">
+      <c r="J21" s="16">
         <v>6517</v>
       </c>
-      <c r="J21" s="16">
+      <c r="K21" s="16">
         <v>7966</v>
       </c>
-      <c r="K21" s="16">
+      <c r="L21" s="16">
         <v>8277</v>
       </c>
-      <c r="L21" s="16">
+      <c r="M21" s="16">
         <v>7867</v>
       </c>
-      <c r="M21" s="16">
+      <c r="N21" s="16">
         <v>7878</v>
       </c>
-      <c r="N21" s="16">
+      <c r="O21" s="16">
         <v>7470</v>
       </c>
-      <c r="O21" s="16">
+      <c r="P21" s="16">
         <v>7042</v>
       </c>
-      <c r="P21" s="16">
+      <c r="Q21" s="16">
         <v>6293</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="R21" s="16">
         <v>5696</v>
       </c>
-      <c r="R21" s="16">
+      <c r="S21" s="16">
         <v>5467</v>
       </c>
-      <c r="S21" s="16">
+      <c r="T21" s="16">
         <v>5562</v>
       </c>
-      <c r="T21" s="17">
+      <c r="U21" s="17">
         <v>5425</v>
       </c>
-      <c r="U21" s="12">
+      <c r="V21" s="12">
         <v>5127</v>
       </c>
-      <c r="V21" s="12">
+      <c r="W21" s="12">
         <v>5060</v>
       </c>
-      <c r="W21" s="25">
+      <c r="X21" s="25">
         <v>5031</v>
       </c>
-      <c r="X21" s="25">
+      <c r="Y21" s="25">
         <v>5064</v>
       </c>
-      <c r="Y21" s="1">
+      <c r="Z21" s="1">
         <v>5244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="AA21" s="53">
+        <v>5232</v>
+      </c>
+      <c r="AB21" s="35">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56">
+        <v>610000000</v>
+      </c>
+      <c r="B22" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="16">
+      <c r="C22" s="16">
         <v>5866</v>
       </c>
-      <c r="C22" s="16">
+      <c r="D22" s="16">
         <v>6809</v>
       </c>
-      <c r="D22" s="16">
+      <c r="E22" s="16">
         <v>6950</v>
       </c>
-      <c r="E22" s="16">
+      <c r="F22" s="16">
         <v>7015</v>
       </c>
-      <c r="F22" s="16">
+      <c r="G22" s="16">
         <v>8708</v>
       </c>
-      <c r="G22" s="16">
+      <c r="H22" s="16">
         <v>10759</v>
       </c>
-      <c r="H22" s="16">
+      <c r="I22" s="16">
         <v>13395</v>
       </c>
-      <c r="I22" s="16">
+      <c r="J22" s="16">
         <v>16048</v>
       </c>
-      <c r="J22" s="16">
+      <c r="K22" s="16">
         <v>19230</v>
       </c>
-      <c r="K22" s="16">
+      <c r="L22" s="16">
         <v>19122</v>
       </c>
-      <c r="L22" s="16">
+      <c r="M22" s="16">
         <v>17744</v>
       </c>
-      <c r="M22" s="16">
+      <c r="N22" s="16">
         <v>17555</v>
       </c>
-      <c r="N22" s="16">
+      <c r="O22" s="16">
         <v>18258</v>
       </c>
-      <c r="O22" s="16">
+      <c r="P22" s="16">
         <v>18544</v>
       </c>
-      <c r="P22" s="16">
+      <c r="Q22" s="16">
         <v>17007</v>
       </c>
-      <c r="Q22" s="16">
+      <c r="R22" s="16">
         <v>15195</v>
       </c>
-      <c r="R22" s="16">
+      <c r="S22" s="16">
         <v>14617</v>
       </c>
-      <c r="S22" s="16">
+      <c r="T22" s="16">
         <v>15131</v>
       </c>
-      <c r="T22" s="18">
+      <c r="U22" s="18">
         <v>16009</v>
       </c>
-      <c r="U22" s="12">
+      <c r="V22" s="12">
         <v>17187</v>
       </c>
-      <c r="V22" s="12">
+      <c r="W22" s="12">
         <v>16319</v>
       </c>
-      <c r="W22" s="25">
+      <c r="X22" s="25">
         <v>15850</v>
       </c>
-      <c r="X22" s="25">
+      <c r="Y22" s="25">
         <v>16057</v>
       </c>
-      <c r="Y22" s="1">
+      <c r="Z22" s="1">
         <v>18004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="AA22" s="53">
+        <v>19671</v>
+      </c>
+      <c r="AB22" s="35">
+        <v>19842</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="56">
+        <v>620000000</v>
+      </c>
+      <c r="B23" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="14" t="s">
@@ -3968,398 +4928,445 @@
       </c>
       <c r="P23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Q23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="R23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="S23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="T23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="U23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="V23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="W23" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X23" s="25">
+      <c r="X23" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" s="25">
         <v>2713</v>
       </c>
-      <c r="Y23" s="1">
+      <c r="Z23" s="1">
         <v>2909</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="AA23" s="53">
+        <v>2964</v>
+      </c>
+      <c r="AB23" s="35">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="56">
+        <v>630000000</v>
+      </c>
+      <c r="B24" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="16">
+      <c r="C24" s="16">
         <v>10499</v>
       </c>
-      <c r="C24" s="16">
+      <c r="D24" s="16">
         <v>11508</v>
       </c>
-      <c r="D24" s="16">
+      <c r="E24" s="16">
         <v>11656</v>
       </c>
-      <c r="E24" s="16">
+      <c r="F24" s="16">
         <v>13146</v>
       </c>
-      <c r="F24" s="16">
+      <c r="G24" s="16">
         <v>17051</v>
       </c>
-      <c r="G24" s="16">
+      <c r="H24" s="16">
         <v>18408</v>
       </c>
-      <c r="H24" s="16">
+      <c r="I24" s="16">
         <v>19516</v>
       </c>
-      <c r="I24" s="16">
+      <c r="J24" s="16">
         <v>20939</v>
       </c>
-      <c r="J24" s="16">
+      <c r="K24" s="16">
         <v>24156</v>
       </c>
-      <c r="K24" s="16">
+      <c r="L24" s="16">
         <v>22821</v>
       </c>
-      <c r="L24" s="16">
+      <c r="M24" s="16">
         <v>21296</v>
       </c>
-      <c r="M24" s="16">
+      <c r="N24" s="16">
         <v>21074</v>
       </c>
-      <c r="N24" s="16">
+      <c r="O24" s="16">
         <v>20797</v>
       </c>
-      <c r="O24" s="16">
+      <c r="P24" s="16">
         <v>19938</v>
       </c>
-      <c r="P24" s="16">
+      <c r="Q24" s="16">
         <v>19374</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="R24" s="16">
         <v>17770</v>
       </c>
-      <c r="R24" s="16">
+      <c r="S24" s="16">
         <v>16829</v>
       </c>
-      <c r="S24" s="16">
+      <c r="T24" s="16">
         <v>16203</v>
       </c>
-      <c r="T24" s="17">
+      <c r="U24" s="17">
         <v>16488</v>
       </c>
-      <c r="U24" s="12">
+      <c r="V24" s="12">
         <v>16517</v>
       </c>
-      <c r="V24" s="12">
+      <c r="W24" s="12">
         <v>17028</v>
       </c>
-      <c r="W24" s="25">
+      <c r="X24" s="25">
         <v>17508</v>
       </c>
-      <c r="X24" s="25">
+      <c r="Y24" s="25">
         <v>8129</v>
       </c>
-      <c r="Y24" s="1">
+      <c r="Z24" s="1">
         <v>8711</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="32" t="s">
+      <c r="AA24" s="53">
+        <v>9148</v>
+      </c>
+      <c r="AB24" s="36">
+        <v>9155</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="56">
+        <v>710000000</v>
+      </c>
+      <c r="B25" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="16">
+      <c r="C25" s="16">
         <v>4356</v>
       </c>
-      <c r="C25" s="16">
+      <c r="D25" s="16">
         <v>5593</v>
       </c>
-      <c r="D25" s="16">
+      <c r="E25" s="16">
         <v>6734</v>
       </c>
-      <c r="E25" s="16">
+      <c r="F25" s="16">
         <v>8093</v>
       </c>
-      <c r="F25" s="16">
+      <c r="G25" s="16">
         <v>10223</v>
       </c>
-      <c r="G25" s="16">
+      <c r="H25" s="16">
         <v>10918</v>
       </c>
-      <c r="H25" s="16">
+      <c r="I25" s="16">
         <v>11992</v>
       </c>
-      <c r="I25" s="16">
+      <c r="J25" s="16">
         <v>13531</v>
       </c>
-      <c r="J25" s="16">
+      <c r="K25" s="16">
         <v>14897</v>
       </c>
-      <c r="K25" s="16">
+      <c r="L25" s="16">
         <v>15081</v>
       </c>
-      <c r="L25" s="16">
+      <c r="M25" s="16">
         <v>15465</v>
       </c>
-      <c r="M25" s="16">
+      <c r="N25" s="16">
         <v>15812</v>
       </c>
-      <c r="N25" s="16">
+      <c r="O25" s="16">
         <v>15433</v>
       </c>
-      <c r="O25" s="16">
+      <c r="P25" s="16">
         <v>15131</v>
       </c>
-      <c r="P25" s="16">
+      <c r="Q25" s="16">
         <v>14258</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="R25" s="16">
         <v>13554</v>
       </c>
-      <c r="R25" s="16">
+      <c r="S25" s="16">
         <v>13239</v>
       </c>
-      <c r="S25" s="16">
+      <c r="T25" s="16">
         <v>13283</v>
       </c>
-      <c r="T25" s="17">
+      <c r="U25" s="17">
         <v>13191</v>
       </c>
-      <c r="U25" s="12">
+      <c r="V25" s="12">
         <v>13084</v>
       </c>
-      <c r="V25" s="12">
+      <c r="W25" s="12">
         <v>13679</v>
       </c>
-      <c r="W25" s="25">
+      <c r="X25" s="25">
         <v>14821</v>
       </c>
-      <c r="X25" s="25">
+      <c r="Y25" s="25">
         <v>16647</v>
       </c>
-      <c r="Y25" s="1">
+      <c r="Z25" s="1">
         <v>18751</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="32" t="s">
+      <c r="AA25" s="53">
+        <v>19837</v>
+      </c>
+      <c r="AB25" s="36">
+        <v>19884</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="56">
+        <v>750000000</v>
+      </c>
+      <c r="B26" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="16">
+      <c r="C26" s="16">
         <v>10075</v>
       </c>
-      <c r="C26" s="16">
+      <c r="D26" s="16">
         <v>11754</v>
       </c>
-      <c r="D26" s="16">
+      <c r="E26" s="16">
         <v>13447</v>
       </c>
-      <c r="E26" s="16">
+      <c r="F26" s="16">
         <v>16141</v>
       </c>
-      <c r="F26" s="16">
+      <c r="G26" s="16">
         <v>22388</v>
       </c>
-      <c r="G26" s="16">
+      <c r="H26" s="16">
         <v>26908</v>
       </c>
-      <c r="H26" s="16">
+      <c r="I26" s="16">
         <v>31571</v>
       </c>
-      <c r="I26" s="16">
+      <c r="J26" s="16">
         <v>37043</v>
       </c>
-      <c r="J26" s="16">
+      <c r="K26" s="16">
         <v>38042</v>
       </c>
-      <c r="K26" s="16">
+      <c r="L26" s="16">
         <v>35260</v>
       </c>
-      <c r="L26" s="16">
+      <c r="M26" s="16">
         <v>33028</v>
       </c>
-      <c r="M26" s="16">
+      <c r="N26" s="16">
         <v>32014</v>
       </c>
-      <c r="N26" s="16">
+      <c r="O26" s="16">
         <v>32639</v>
       </c>
-      <c r="O26" s="16">
+      <c r="P26" s="16">
         <v>30838</v>
       </c>
-      <c r="P26" s="16">
+      <c r="Q26" s="16">
         <v>31459</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="R26" s="16">
         <v>31901</v>
       </c>
-      <c r="R26" s="16">
+      <c r="S26" s="16">
         <v>32207</v>
       </c>
-      <c r="S26" s="16">
+      <c r="T26" s="16">
         <v>32861</v>
       </c>
-      <c r="T26" s="17">
+      <c r="U26" s="17">
         <v>33824</v>
       </c>
-      <c r="U26" s="17">
+      <c r="V26" s="17">
         <v>34699</v>
       </c>
-      <c r="V26" s="17">
+      <c r="W26" s="17">
         <v>35696</v>
       </c>
-      <c r="W26" s="27">
+      <c r="X26" s="27">
         <v>37599</v>
       </c>
-      <c r="X26" s="27">
+      <c r="Y26" s="27">
         <v>41228</v>
       </c>
-      <c r="Y26" s="1">
+      <c r="Z26" s="1">
         <v>43125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="33" t="s">
+      <c r="AA26" s="53">
+        <v>44209</v>
+      </c>
+      <c r="AB26" s="36">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="57">
+        <v>790000000</v>
+      </c>
+      <c r="B27" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="19">
+      <c r="C27" s="19">
         <v>3419</v>
       </c>
-      <c r="C27" s="19">
+      <c r="D27" s="19">
         <v>4162</v>
       </c>
-      <c r="D27" s="19">
+      <c r="E27" s="19">
         <v>4335</v>
       </c>
-      <c r="E27" s="19">
+      <c r="F27" s="19">
         <v>5488</v>
       </c>
-      <c r="F27" s="19">
+      <c r="G27" s="19">
         <v>10035</v>
       </c>
-      <c r="G27" s="19">
+      <c r="H27" s="19">
         <v>13438</v>
       </c>
-      <c r="H27" s="19">
+      <c r="I27" s="19">
         <v>17607</v>
       </c>
-      <c r="I27" s="19">
+      <c r="J27" s="19">
         <v>19597</v>
       </c>
-      <c r="J27" s="19">
+      <c r="K27" s="19">
         <v>21515</v>
       </c>
-      <c r="K27" s="19">
+      <c r="L27" s="19">
         <v>19523</v>
       </c>
-      <c r="L27" s="19">
+      <c r="M27" s="19">
         <v>17553</v>
       </c>
-      <c r="M27" s="19">
+      <c r="N27" s="19">
         <v>18022</v>
       </c>
-      <c r="N27" s="19">
+      <c r="O27" s="19">
         <v>18881</v>
       </c>
-      <c r="O27" s="19">
+      <c r="P27" s="19">
         <v>19662</v>
       </c>
-      <c r="P27" s="19">
+      <c r="Q27" s="19">
         <v>20469</v>
       </c>
-      <c r="Q27" s="19">
+      <c r="R27" s="19">
         <v>19904</v>
       </c>
-      <c r="R27" s="19">
+      <c r="S27" s="19">
         <v>19929</v>
       </c>
-      <c r="S27" s="19">
+      <c r="T27" s="19">
         <v>20233</v>
       </c>
-      <c r="T27" s="20">
+      <c r="U27" s="20">
         <v>20463</v>
       </c>
-      <c r="U27" s="21">
+      <c r="V27" s="21">
         <v>18695</v>
       </c>
-      <c r="V27" s="21">
+      <c r="W27" s="21">
         <v>19478</v>
       </c>
-      <c r="W27" s="28">
+      <c r="X27" s="28">
         <v>21301</v>
       </c>
-      <c r="X27" s="28">
+      <c r="Y27" s="28">
         <v>24185</v>
       </c>
-      <c r="Y27" s="1">
+      <c r="Z27" s="1">
         <v>26985</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="23" t="s">
+      <c r="AA27" s="54">
+        <v>27979</v>
+      </c>
+      <c r="AB27" s="38">
+        <v>26988</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="B28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="Y28" s="24"/>
-[...5 lines deleted...]
-      <c r="Y30" s="2"/>
+      <c r="Z28" s="24"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="Z29" s="2"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="Z30" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="K4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлығы</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>