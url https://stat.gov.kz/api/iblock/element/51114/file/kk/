--- v0 (2026-04-19)
+++ v1 (2026-05-24)
@@ -1,344 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789"/>
   </bookViews>
   <sheets>
-    <sheet name="бал. орынмен қамт." sheetId="9" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
+    <sheet name="бал. орынмен қамт." sheetId="9" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'бал. орынмен қамт.'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'бал. орынмен қамт.'!$B$1:$Q$27</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="93">
+  <si>
+    <t>Мектепке дейінгі ұйымға кіретін балалардың орынмен қамтылуы (100 орынға қанша баладан келетініне шаққанда)</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы</t>
+  </si>
+  <si>
+    <t>Ақмола</t>
+  </si>
+  <si>
+    <t>Ақтөбе</t>
+  </si>
+  <si>
+    <t>Алматы</t>
+  </si>
+  <si>
+    <t>Атырау</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t>Қарағанды</t>
+  </si>
+  <si>
+    <t>Қостанай</t>
+  </si>
+  <si>
+    <t>Қызылорда</t>
+  </si>
+  <si>
+    <t>Маңғыстау</t>
+  </si>
+  <si>
+    <t>Павлодар</t>
+  </si>
+  <si>
+    <t>Солтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>Түркістан*</t>
+  </si>
+  <si>
+    <t>Шығыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Алматы қаласы</t>
+  </si>
+  <si>
+    <t>Шымкент қаласы</t>
+  </si>
+  <si>
+    <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
+  </si>
+  <si>
+    <t>Астана қаласы</t>
+  </si>
   <si>
     <r>
       <t>2010</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
-  </si>
-[...55 lines deleted...]
-    <t>Шымкент қаласы</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2010 жылға деректердің ұлғаюы  "Мектепке дейінгі ұйымның есебі" 85-К нысанын қайта қарау және респонденттер тобының ұлғаюы есебінен болды</t>
+    </r>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>ҚР Оқу-ағарту министрлігінің әкімшілік деректері</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/33/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Халық статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Бекмирзаева Арайлым Сирлибаевна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749345</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.bekmirzaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>СКК коды - 621105</t>
+  </si>
+  <si>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мектепке дейінгі ұйымдардағы балалардың орындармен қамтылуы (100 орынға қанша баладан келетініне шаққанда) </t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
+      <t xml:space="preserve"> 2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР Оқу-ағарту министірлігі жинайды</t>
     </r>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-    <t>…</t>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>**Түркістан облысы мен Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.</t>
+  </si>
+  <si>
+    <t>Абай**</t>
+  </si>
+  <si>
+    <t>Жетісу**</t>
+  </si>
+  <si>
+    <t>Ұлытау**</t>
+  </si>
+  <si>
+    <t>Мектепке дейінгі ұйымға кіретін балалардың орынмен қамтылуы (100 орынға қанша баладан келетініне шаққанда) – бұл мектепке дейінгі ұйымдардағы әрбір 100 орынға қанша бала келетінін көрсететін және ұйымдардың жүктемесін сипаттайтын көрсеткіш.</t>
+  </si>
+  <si>
+    <t>Мектепке дейінгі ұйымға кіретін балалардың орынмен қамтылуы (100 орынға қанша баладан келетініне шаққанда) мектепке дейінгі ұйымдардағы балалардың жалпы санының 100-ге көбейтіндісінің осы ұйымдардағы орындардың жалпы санына қатынасы ретінде есептеледі.</t>
+  </si>
+  <si>
+    <t>**Облыс бойынша деректер 2022 жылғы 16 наурыздағы Қазақстан Республикасы Президентінің Жолдауына сәйкес, 2022 жылдан бастакп есептеледі.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2010 жылға деректердің ұлғаюы  "Мектепке дейінгі ұйымның есебі" 85-К нысанын қайта қарау және респонденттер тобының ұлғаюы есебінен болды. 2014 жылдан бастап 85-К статистикалық байқауы Статистикалық жұмыстардың 2014 жылға арналған жоспарынан алынып тасталды, деректерді ҚР Оқу-ағарту министірлігі жинайды. Оңтүстік Қазақстан облысы бойынша 2000-2017 жж. деректер. Облыс бойынша деректер 2022 жылғы 16 наурыздағы Қазақстан Республикасы Президентінің Жолдауына сәйкес, 2022 жылдан бастакп есептеледі.Түркістан облысы мен Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -352,150 +557,227 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -740,1893 +1022,2860 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.bekmirzaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.edu.kz/ru/publikaciya/nacionalnyj-sbornik-statistika-obrazovaniya-kazahstana-2024-g" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.bekmirzaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B58" sqref="B58"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="102.140625" style="12" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="12"/>
+    <col min="257" max="257" width="44.28515625" style="12" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="12" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="12"/>
+    <col min="513" max="513" width="44.28515625" style="12" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="12" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="12"/>
+    <col min="769" max="769" width="44.28515625" style="12" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="12" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="12"/>
+    <col min="1025" max="1025" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="12"/>
+    <col min="1281" max="1281" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="12"/>
+    <col min="1537" max="1537" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="12"/>
+    <col min="1793" max="1793" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="12"/>
+    <col min="2049" max="2049" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="12"/>
+    <col min="2305" max="2305" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="12"/>
+    <col min="2561" max="2561" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="12"/>
+    <col min="2817" max="2817" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="12"/>
+    <col min="3073" max="3073" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="12"/>
+    <col min="3329" max="3329" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="12"/>
+    <col min="3585" max="3585" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="12"/>
+    <col min="3841" max="3841" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="12"/>
+    <col min="4097" max="4097" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="12"/>
+    <col min="4353" max="4353" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="12"/>
+    <col min="4609" max="4609" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="12"/>
+    <col min="4865" max="4865" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="12"/>
+    <col min="5121" max="5121" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="12"/>
+    <col min="5377" max="5377" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="12"/>
+    <col min="5633" max="5633" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="12"/>
+    <col min="5889" max="5889" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="12"/>
+    <col min="6145" max="6145" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="12"/>
+    <col min="6401" max="6401" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="12"/>
+    <col min="6657" max="6657" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="12"/>
+    <col min="6913" max="6913" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="12"/>
+    <col min="7169" max="7169" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="12"/>
+    <col min="7425" max="7425" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="12"/>
+    <col min="7681" max="7681" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="12"/>
+    <col min="7937" max="7937" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="12"/>
+    <col min="8193" max="8193" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="12"/>
+    <col min="8449" max="8449" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="12"/>
+    <col min="8705" max="8705" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="12"/>
+    <col min="8961" max="8961" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="12"/>
+    <col min="9217" max="9217" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="12"/>
+    <col min="9473" max="9473" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="12"/>
+    <col min="9729" max="9729" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="12"/>
+    <col min="9985" max="9985" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="12"/>
+    <col min="10241" max="10241" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="12"/>
+    <col min="10497" max="10497" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="12"/>
+    <col min="10753" max="10753" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="12"/>
+    <col min="11009" max="11009" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="12"/>
+    <col min="11265" max="11265" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="12"/>
+    <col min="11521" max="11521" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="12"/>
+    <col min="11777" max="11777" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="12"/>
+    <col min="12033" max="12033" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="12"/>
+    <col min="12289" max="12289" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="12"/>
+    <col min="12545" max="12545" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="12"/>
+    <col min="12801" max="12801" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="12"/>
+    <col min="13057" max="13057" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="12"/>
+    <col min="13313" max="13313" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="12"/>
+    <col min="13569" max="13569" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="12"/>
+    <col min="13825" max="13825" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="12"/>
+    <col min="14081" max="14081" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="12"/>
+    <col min="14337" max="14337" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="12"/>
+    <col min="14593" max="14593" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="12"/>
+    <col min="14849" max="14849" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="12"/>
+    <col min="15105" max="15105" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="12"/>
+    <col min="15361" max="15361" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="12"/>
+    <col min="15617" max="15617" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="12"/>
+    <col min="15873" max="15873" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="12"/>
+    <col min="16129" max="16129" width="44.28515625" style="12" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="12" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="18">
+        <v>621105</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="38.25">
+      <c r="A7" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="38.25">
+      <c r="A9" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="87.75" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="26"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="29"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="30">
+        <v>46497</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="36"/>
+      <c r="B29" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B20" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B84" sqref="B84"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="12"/>
+    <col min="257" max="257" width="4.42578125" style="12" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="12" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="12" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="12"/>
+    <col min="513" max="513" width="4.42578125" style="12" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="12" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="12" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="12"/>
+    <col min="769" max="769" width="4.42578125" style="12" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="12" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="12" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="12"/>
+    <col min="1025" max="1025" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="12"/>
+    <col min="1281" max="1281" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="12"/>
+    <col min="1537" max="1537" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="12"/>
+    <col min="1793" max="1793" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="12"/>
+    <col min="2049" max="2049" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="12"/>
+    <col min="2305" max="2305" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="12"/>
+    <col min="2561" max="2561" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="12"/>
+    <col min="2817" max="2817" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="12"/>
+    <col min="3073" max="3073" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="12"/>
+    <col min="3329" max="3329" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="12"/>
+    <col min="3585" max="3585" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="12"/>
+    <col min="3841" max="3841" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="12"/>
+    <col min="4097" max="4097" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="12"/>
+    <col min="4353" max="4353" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="12"/>
+    <col min="4609" max="4609" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="12"/>
+    <col min="4865" max="4865" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="12"/>
+    <col min="5121" max="5121" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="12"/>
+    <col min="5377" max="5377" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="12"/>
+    <col min="5633" max="5633" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="12"/>
+    <col min="5889" max="5889" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="12"/>
+    <col min="6145" max="6145" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="12"/>
+    <col min="6401" max="6401" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="12"/>
+    <col min="6657" max="6657" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="12"/>
+    <col min="6913" max="6913" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="12"/>
+    <col min="7169" max="7169" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="12"/>
+    <col min="7425" max="7425" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="12"/>
+    <col min="7681" max="7681" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="12"/>
+    <col min="7937" max="7937" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="12"/>
+    <col min="8193" max="8193" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="12"/>
+    <col min="8449" max="8449" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="12"/>
+    <col min="8705" max="8705" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="12"/>
+    <col min="8961" max="8961" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="12"/>
+    <col min="9217" max="9217" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="12"/>
+    <col min="9473" max="9473" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="12"/>
+    <col min="9729" max="9729" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="12"/>
+    <col min="9985" max="9985" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="12"/>
+    <col min="10241" max="10241" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="12"/>
+    <col min="10497" max="10497" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="12"/>
+    <col min="10753" max="10753" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="12"/>
+    <col min="11009" max="11009" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="12"/>
+    <col min="11265" max="11265" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="12"/>
+    <col min="11521" max="11521" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="12"/>
+    <col min="11777" max="11777" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="12"/>
+    <col min="12033" max="12033" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="12"/>
+    <col min="12289" max="12289" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="12"/>
+    <col min="12545" max="12545" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="12"/>
+    <col min="12801" max="12801" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="12"/>
+    <col min="13057" max="13057" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="12"/>
+    <col min="13313" max="13313" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="12"/>
+    <col min="13569" max="13569" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="12"/>
+    <col min="13825" max="13825" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="12"/>
+    <col min="14081" max="14081" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="12"/>
+    <col min="14337" max="14337" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="12"/>
+    <col min="14593" max="14593" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="12"/>
+    <col min="14849" max="14849" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="12"/>
+    <col min="15105" max="15105" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="12"/>
+    <col min="15361" max="15361" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="12"/>
+    <col min="15617" max="15617" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="12"/>
+    <col min="15873" max="15873" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="12"/>
+    <col min="16129" max="16129" width="4.42578125" style="12" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="12" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="12" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="37"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="38"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="a.bekmirzaeva@aspire.gov.kz "/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/ru/methodology/33/"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://taldau.edu.kz/ru/publikaciya/nacionalnyj-sbornik-statistika-obrazovaniya-kazahstana-2024-g"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AB31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <selection activeCell="T36" sqref="T36"/>
+    <sheetView zoomScaleSheetLayoutView="95" workbookViewId="0">
+      <selection activeCell="G85" sqref="G85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="14" style="12" customWidth="1"/>
+    <col min="2" max="2" width="26.42578125" style="12" customWidth="1"/>
+    <col min="3" max="23" width="7.85546875" style="12" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="1" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:28" s="10" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+    </row>
+    <row r="2" spans="1:28" ht="14.45" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="Y2" s="13"/>
+      <c r="AB2" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="41">
+        <v>2000</v>
+      </c>
+      <c r="D3" s="42">
+        <v>2001</v>
+      </c>
+      <c r="E3" s="42">
+        <v>2002</v>
+      </c>
+      <c r="F3" s="42">
+        <v>2003</v>
+      </c>
+      <c r="G3" s="42">
+        <v>2004</v>
+      </c>
+      <c r="H3" s="42">
+        <v>2005</v>
+      </c>
+      <c r="I3" s="42">
+        <v>2006</v>
+      </c>
+      <c r="J3" s="42">
+        <v>2007</v>
+      </c>
+      <c r="K3" s="42">
+        <v>2008</v>
+      </c>
+      <c r="L3" s="42">
+        <v>2009</v>
+      </c>
+      <c r="M3" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3" s="42">
+        <v>2011</v>
+      </c>
+      <c r="O3" s="42">
+        <v>2012</v>
+      </c>
+      <c r="P3" s="42">
+        <v>2013</v>
+      </c>
+      <c r="Q3" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="R3" s="42">
+        <v>2015</v>
+      </c>
+      <c r="S3" s="42">
+        <v>2016</v>
+      </c>
+      <c r="T3" s="42">
+        <v>2017</v>
+      </c>
+      <c r="U3" s="42">
+        <v>2018</v>
+      </c>
+      <c r="V3" s="43">
+        <v>2019</v>
+      </c>
+      <c r="W3" s="42">
+        <v>2020</v>
+      </c>
+      <c r="X3" s="44">
+        <v>2021</v>
+      </c>
+      <c r="Y3" s="45">
+        <v>2022</v>
+      </c>
+      <c r="Z3" s="45">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="45">
+        <v>2024</v>
+      </c>
+      <c r="AB3" s="45">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="11" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="24"/>
-[...34 lines deleted...]
-      <c r="Y2" s="16" t="s">
+      <c r="C4" s="3">
+        <v>84.2191441341771</v>
+      </c>
+      <c r="D4" s="3">
+        <v>86.081585839318464</v>
+      </c>
+      <c r="E4" s="3">
+        <v>89.775756911727115</v>
+      </c>
+      <c r="F4" s="3">
+        <v>94.466873050069097</v>
+      </c>
+      <c r="G4" s="3">
+        <v>98.962645868762095</v>
+      </c>
+      <c r="H4" s="3">
+        <v>102.62645052706173</v>
+      </c>
+      <c r="I4" s="3">
+        <v>105.25947876301194</v>
+      </c>
+      <c r="J4" s="3">
+        <v>107.99614241534874</v>
+      </c>
+      <c r="K4" s="3">
+        <v>107.45239836973562</v>
+      </c>
+      <c r="L4" s="3">
+        <v>106.31620470814818</v>
+      </c>
+      <c r="M4" s="3">
+        <v>104.90892739694769</v>
+      </c>
+      <c r="N4" s="3">
+        <v>104.28137945142429</v>
+      </c>
+      <c r="O4" s="3">
+        <v>104.71697267847702</v>
+      </c>
+      <c r="P4" s="3">
+        <v>105.02598735392459</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>109.48821178896355</v>
+      </c>
+      <c r="R4" s="3">
+        <v>104.97719276643373</v>
+      </c>
+      <c r="S4" s="3">
+        <v>106.08501668509116</v>
+      </c>
+      <c r="T4" s="3">
+        <v>96.13365780828147</v>
+      </c>
+      <c r="U4" s="3">
+        <v>105.86254511106064</v>
+      </c>
+      <c r="V4" s="3">
+        <v>90.174092145741795</v>
+      </c>
+      <c r="W4" s="3">
+        <v>89.56</v>
+      </c>
+      <c r="X4" s="4">
+        <v>89.5</v>
+      </c>
+      <c r="Y4" s="4">
+        <v>89.3</v>
+      </c>
+      <c r="Z4" s="4">
+        <v>87.41</v>
+      </c>
+      <c r="AA4" s="4">
+        <v>84.093732070591471</v>
+      </c>
+      <c r="AB4" s="46">
+        <v>82.80024777393227</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="11" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A5" s="50">
+        <v>100000000</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="G5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="L5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="N5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="P5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="R5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="S5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="T5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="U5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="W5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="X5" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y5" s="4">
+        <v>89.6</v>
+      </c>
+      <c r="Z5" s="4">
+        <v>86.22</v>
+      </c>
+      <c r="AA5" s="4">
+        <v>82.570120206067543</v>
+      </c>
+      <c r="AB5" s="46">
+        <v>76.915232238326283</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A6" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="C6" s="3">
+        <v>79.928837134077312</v>
+      </c>
+      <c r="D6" s="3">
+        <v>79.629075680526469</v>
+      </c>
+      <c r="E6" s="3">
+        <v>86.587462873221824</v>
+      </c>
+      <c r="F6" s="3">
+        <v>81.937211724445774</v>
+      </c>
+      <c r="G6" s="3">
+        <v>90.41469364327736</v>
+      </c>
+      <c r="H6" s="3">
+        <v>94.343745982774138</v>
+      </c>
+      <c r="I6" s="3">
+        <v>94.818828310193027</v>
+      </c>
+      <c r="J6" s="3">
+        <v>93.181601752214078</v>
+      </c>
+      <c r="K6" s="3">
+        <v>95.392809587217045</v>
+      </c>
+      <c r="L6" s="3">
+        <v>94.383467672783397</v>
+      </c>
+      <c r="M6" s="3">
+        <v>97.289957880735983</v>
+      </c>
+      <c r="N6" s="3">
+        <v>99.451537078858834</v>
+      </c>
+      <c r="O6" s="3">
+        <v>96.794010366673064</v>
+      </c>
+      <c r="P6" s="3">
+        <v>98.378455097044309</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>99.626970941349796</v>
+      </c>
+      <c r="R6" s="3">
+        <v>97.359516441565191</v>
+      </c>
+      <c r="S6" s="3">
+        <v>122.51567944250871</v>
+      </c>
+      <c r="T6" s="3">
+        <v>83.519759648717354</v>
+      </c>
+      <c r="U6" s="3">
+        <v>104.2340931500493</v>
+      </c>
+      <c r="V6" s="3">
+        <v>83.452067893856082</v>
+      </c>
+      <c r="W6" s="3">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="X6" s="4">
+        <v>85</v>
+      </c>
+      <c r="Y6" s="4">
+        <v>84.9</v>
+      </c>
+      <c r="Z6" s="4">
+        <v>85.7</v>
+      </c>
+      <c r="AA6" s="4">
+        <v>84.286630259346879</v>
+      </c>
+      <c r="AB6" s="46">
+        <v>82.885662032038425</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="17">
-[...65 lines deleted...]
-      <c r="X4" s="19">
+      <c r="C7" s="3">
+        <v>82.18411337382399</v>
+      </c>
+      <c r="D7" s="3">
+        <v>83.324957282138911</v>
+      </c>
+      <c r="E7" s="3">
+        <v>79.520697167755998</v>
+      </c>
+      <c r="F7" s="3">
+        <v>82.001507727101398</v>
+      </c>
+      <c r="G7" s="3">
+        <v>87.480945121951208</v>
+      </c>
+      <c r="H7" s="3">
+        <v>94.935196249655291</v>
+      </c>
+      <c r="I7" s="3">
+        <v>96.897825194911775</v>
+      </c>
+      <c r="J7" s="3">
+        <v>106.10079575596818</v>
+      </c>
+      <c r="K7" s="3">
+        <v>113.35957535635475</v>
+      </c>
+      <c r="L7" s="3">
+        <v>115.35233996772459</v>
+      </c>
+      <c r="M7" s="3">
+        <v>114.73694135395058</v>
+      </c>
+      <c r="N7" s="3">
+        <v>112.05868282570563</v>
+      </c>
+      <c r="O7" s="3">
+        <v>118.10823726181232</v>
+      </c>
+      <c r="P7" s="3">
+        <v>117.64976958525347</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>115.71641588721701</v>
+      </c>
+      <c r="R7" s="3">
+        <v>112.94812532100669</v>
+      </c>
+      <c r="S7" s="3">
+        <v>124.09577314071696</v>
+      </c>
+      <c r="T7" s="3">
+        <v>108.07676555432886</v>
+      </c>
+      <c r="U7" s="3">
+        <v>128.95981715743594</v>
+      </c>
+      <c r="V7" s="3">
+        <v>94.991169649126533</v>
+      </c>
+      <c r="W7" s="3">
+        <v>96.96</v>
+      </c>
+      <c r="X7" s="4">
+        <v>94.2</v>
+      </c>
+      <c r="Y7" s="4">
+        <v>94.5</v>
+      </c>
+      <c r="Z7" s="4">
+        <v>92.47</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>88.929574736026353</v>
+      </c>
+      <c r="AB7" s="46">
+        <v>87.540456067022987</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="3">
+        <v>66.60399931635618</v>
+      </c>
+      <c r="D8" s="3">
+        <v>70.619235836627141</v>
+      </c>
+      <c r="E8" s="3">
+        <v>86.897767332549947</v>
+      </c>
+      <c r="F8" s="3">
+        <v>90.197644240367339</v>
+      </c>
+      <c r="G8" s="3">
+        <v>88.908544135857071</v>
+      </c>
+      <c r="H8" s="3">
+        <v>92.517776341305762</v>
+      </c>
+      <c r="I8" s="3">
+        <v>101.15480192954247</v>
+      </c>
+      <c r="J8" s="3">
+        <v>101.7046911048449</v>
+      </c>
+      <c r="K8" s="3">
+        <v>102.15669014084507</v>
+      </c>
+      <c r="L8" s="3">
+        <v>100.9290860826697</v>
+      </c>
+      <c r="M8" s="3">
+        <v>98.72027972027972</v>
+      </c>
+      <c r="N8" s="3">
+        <v>98.895582329317264</v>
+      </c>
+      <c r="O8" s="3">
+        <v>98.483703863587309</v>
+      </c>
+      <c r="P8" s="3">
+        <v>98.551641878240545</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>102.53060709327275</v>
+      </c>
+      <c r="R8" s="3">
+        <v>99.069536970764744</v>
+      </c>
+      <c r="S8" s="3">
+        <v>67.14801705324841</v>
+      </c>
+      <c r="T8" s="3">
+        <v>86.082496250383727</v>
+      </c>
+      <c r="U8" s="3">
+        <v>98.158443813744938</v>
+      </c>
+      <c r="V8" s="3">
+        <v>87.129757364278177</v>
+      </c>
+      <c r="W8" s="3">
+        <v>93.97</v>
+      </c>
+      <c r="X8" s="4">
+        <v>92.2</v>
+      </c>
+      <c r="Y8" s="4">
+        <v>87.9</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>88.88</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>84.863893878679008</v>
+      </c>
+      <c r="AB8" s="46">
+        <v>85.955419903810579</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="3">
+        <v>84.702922855773849</v>
+      </c>
+      <c r="D9" s="3">
+        <v>89.136994568497286</v>
+      </c>
+      <c r="E9" s="3">
+        <v>94.843711543194686</v>
+      </c>
+      <c r="F9" s="3">
+        <v>101.22706695258519</v>
+      </c>
+      <c r="G9" s="3">
+        <v>101.54074412234651</v>
+      </c>
+      <c r="H9" s="3">
+        <v>104.95275333985012</v>
+      </c>
+      <c r="I9" s="3">
+        <v>109.84410770740216</v>
+      </c>
+      <c r="J9" s="3">
+        <v>110.31746031746033</v>
+      </c>
+      <c r="K9" s="3">
+        <v>117.97669687442205</v>
+      </c>
+      <c r="L9" s="3">
+        <v>120.31354236157439</v>
+      </c>
+      <c r="M9" s="3">
+        <v>123.89748326021703</v>
+      </c>
+      <c r="N9" s="3">
+        <v>120.29053177691308</v>
+      </c>
+      <c r="O9" s="3">
+        <v>118.9159915081669</v>
+      </c>
+      <c r="P9" s="3">
+        <v>122.05862365786255</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>123.38447233844722</v>
+      </c>
+      <c r="R9" s="3">
+        <v>120.63352900815735</v>
+      </c>
+      <c r="S9" s="3">
+        <v>122.45262238426189</v>
+      </c>
+      <c r="T9" s="3">
+        <v>102.10877490514537</v>
+      </c>
+      <c r="U9" s="3">
+        <v>109.92046607534449</v>
+      </c>
+      <c r="V9" s="3">
+        <v>95.805351241871875</v>
+      </c>
+      <c r="W9" s="3">
+        <v>92.23</v>
+      </c>
+      <c r="X9" s="4">
+        <v>85.6</v>
+      </c>
+      <c r="Y9" s="4">
+        <v>84.5</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>77.17</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>74.30947246184472</v>
+      </c>
+      <c r="AB9" s="46">
+        <v>72.747697601457347</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="3">
+        <v>88.164912786507131</v>
+      </c>
+      <c r="D10" s="3">
+        <v>91.263183125599241</v>
+      </c>
+      <c r="E10" s="3">
+        <v>96.396502835538755</v>
+      </c>
+      <c r="F10" s="3">
+        <v>95.471236230110151</v>
+      </c>
+      <c r="G10" s="3">
+        <v>98.461874113668586</v>
+      </c>
+      <c r="H10" s="3">
+        <v>99.780087964814072</v>
+      </c>
+      <c r="I10" s="3">
+        <v>99.155159883720927</v>
+      </c>
+      <c r="J10" s="3">
+        <v>100.20578147966684</v>
+      </c>
+      <c r="K10" s="3">
+        <v>97.850128284526221</v>
+      </c>
+      <c r="L10" s="3">
+        <v>98.637187386734325</v>
+      </c>
+      <c r="M10" s="3">
+        <v>96.480056602104895</v>
+      </c>
+      <c r="N10" s="3">
+        <v>96.991002301736756</v>
+      </c>
+      <c r="O10" s="3">
+        <v>99.284471088764263</v>
+      </c>
+      <c r="P10" s="3">
+        <v>98.076850274465272</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>105.54679284963197</v>
+      </c>
+      <c r="R10" s="3">
+        <v>104.83817640792034</v>
+      </c>
+      <c r="S10" s="3">
+        <v>127.88318615021421</v>
+      </c>
+      <c r="T10" s="3">
+        <v>96.279905073439807</v>
+      </c>
+      <c r="U10" s="3">
+        <v>113.12721177127958</v>
+      </c>
+      <c r="V10" s="3">
+        <v>92.924513996300007</v>
+      </c>
+      <c r="W10" s="3">
+        <v>88.67</v>
+      </c>
+      <c r="X10" s="4">
+        <v>91.3</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>93.6</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>92.29</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>83.09416596565886</v>
+      </c>
+      <c r="AB10" s="46">
+        <v>77.912837951908926</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="3">
+        <v>96.213183730715286</v>
+      </c>
+      <c r="D11" s="3">
+        <v>96.011613691931544</v>
+      </c>
+      <c r="E11" s="3">
+        <v>102.95713510580575</v>
+      </c>
+      <c r="F11" s="3">
+        <v>106.05516356638871</v>
+      </c>
+      <c r="G11" s="3">
+        <v>110.10723530136816</v>
+      </c>
+      <c r="H11" s="3">
+        <v>112.39221483123923</v>
+      </c>
+      <c r="I11" s="3">
+        <v>106.53146980908011</v>
+      </c>
+      <c r="J11" s="3">
+        <v>116.2778793418647</v>
+      </c>
+      <c r="K11" s="3">
+        <v>113.10713603666689</v>
+      </c>
+      <c r="L11" s="3">
+        <v>109.68118650005837</v>
+      </c>
+      <c r="M11" s="3">
+        <v>103.99124284270798</v>
+      </c>
+      <c r="N11" s="3">
+        <v>98.684660592680117</v>
+      </c>
+      <c r="O11" s="3">
+        <v>100.72784720850846</v>
+      </c>
+      <c r="P11" s="3">
+        <v>101.33237491335711</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>109.18434230880156</v>
+      </c>
+      <c r="R11" s="3">
+        <v>106.50129546108819</v>
+      </c>
+      <c r="S11" s="3">
+        <v>89.193380093347344</v>
+      </c>
+      <c r="T11" s="3">
+        <v>95.272649400809911</v>
+      </c>
+      <c r="U11" s="3">
+        <v>106.52335211663025</v>
+      </c>
+      <c r="V11" s="3">
+        <v>89.830835220974507</v>
+      </c>
+      <c r="W11" s="3">
+        <v>93.63</v>
+      </c>
+      <c r="X11" s="4">
+        <v>93.3</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>93.5</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>91.61</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>88.351448244465942</v>
+      </c>
+      <c r="AB11" s="46">
+        <v>87.831773655119576</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="G12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="R12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="S12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="T12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="U12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="V12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="W12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="X12" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>95</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>92.4</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>89.247943595769684</v>
+      </c>
+      <c r="AB12" s="46">
+        <v>88.691295490833014</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="3">
+        <v>78.723194963604172</v>
+      </c>
+      <c r="D13" s="3">
+        <v>81.332996718000501</v>
+      </c>
+      <c r="E13" s="3">
+        <v>86.135387350022214</v>
+      </c>
+      <c r="F13" s="3">
+        <v>94.673327068598851</v>
+      </c>
+      <c r="G13" s="3">
+        <v>96.065025101601719</v>
+      </c>
+      <c r="H13" s="3">
+        <v>99.207671183541166</v>
+      </c>
+      <c r="I13" s="3">
+        <v>104.06213692499678</v>
+      </c>
+      <c r="J13" s="3">
+        <v>103.12723232002541</v>
+      </c>
+      <c r="K13" s="3">
+        <v>105.33932515804707</v>
+      </c>
+      <c r="L13" s="3">
+        <v>103.89809012235153</v>
+      </c>
+      <c r="M13" s="3">
+        <v>104.22790202342918</v>
+      </c>
+      <c r="N13" s="3">
+        <v>103.03462617274397</v>
+      </c>
+      <c r="O13" s="3">
+        <v>103.17602480192905</v>
+      </c>
+      <c r="P13" s="3">
+        <v>103.09361010267489</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>107.38450574327156</v>
+      </c>
+      <c r="R13" s="3">
+        <v>106.68114143920594</v>
+      </c>
+      <c r="S13" s="3">
+        <v>122.16369040427229</v>
+      </c>
+      <c r="T13" s="3">
+        <v>94.546889574513884</v>
+      </c>
+      <c r="U13" s="3">
+        <v>114.00794253596926</v>
+      </c>
+      <c r="V13" s="3">
+        <v>88.72632065301093</v>
+      </c>
+      <c r="W13" s="3">
+        <v>86.8</v>
+      </c>
+      <c r="X13" s="4">
+        <v>84</v>
+      </c>
+      <c r="Y13" s="4">
+        <v>86.9</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>84.61</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>82.314965221375317</v>
+      </c>
+      <c r="AB13" s="46">
+        <v>84.84296575531036</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="3">
+        <v>86.703885154380771</v>
+      </c>
+      <c r="D14" s="3">
+        <v>87.08797453966811</v>
+      </c>
+      <c r="E14" s="3">
+        <v>88.401217228464418</v>
+      </c>
+      <c r="F14" s="3">
+        <v>97.290890619708776</v>
+      </c>
+      <c r="G14" s="3">
+        <v>101.20704654197476</v>
+      </c>
+      <c r="H14" s="3">
+        <v>104.32437932437932</v>
+      </c>
+      <c r="I14" s="3">
+        <v>102.8002106741573</v>
+      </c>
+      <c r="J14" s="3">
+        <v>106.62593239168385</v>
+      </c>
+      <c r="K14" s="3">
+        <v>104.1185076810534</v>
+      </c>
+      <c r="L14" s="3">
+        <v>101.2766862898078</v>
+      </c>
+      <c r="M14" s="3">
+        <v>100.09971194327498</v>
+      </c>
+      <c r="N14" s="3">
+        <v>100.75996415889557</v>
+      </c>
+      <c r="O14" s="3">
+        <v>100.84860294810952</v>
+      </c>
+      <c r="P14" s="3">
+        <v>97.299943625196576</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>99.630379301240865</v>
+      </c>
+      <c r="R14" s="3">
+        <v>100.33732697452599</v>
+      </c>
+      <c r="S14" s="3">
+        <v>163.31005586592178</v>
+      </c>
+      <c r="T14" s="3">
+        <v>86.689529749264366</v>
+      </c>
+      <c r="U14" s="3">
+        <v>128.70567973342318</v>
+      </c>
+      <c r="V14" s="3">
+        <v>77.239374880884313</v>
+      </c>
+      <c r="W14" s="3">
+        <v>83.5</v>
+      </c>
+      <c r="X14" s="4">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="Y14" s="4">
+        <v>76.8</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>78.11</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>75.786668117163913</v>
+      </c>
+      <c r="AB14" s="46">
+        <v>76.773825375689555</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="3">
+        <v>81.90389845874887</v>
+      </c>
+      <c r="D15" s="3">
+        <v>53.549239920687377</v>
+      </c>
+      <c r="E15" s="3">
+        <v>55.788761002031137</v>
+      </c>
+      <c r="F15" s="3">
+        <v>59.582491582491585</v>
+      </c>
+      <c r="G15" s="3">
+        <v>75.23314681588063</v>
+      </c>
+      <c r="H15" s="3">
+        <v>75.080266732526553</v>
+      </c>
+      <c r="I15" s="3">
+        <v>78.518198509558275</v>
+      </c>
+      <c r="J15" s="3">
+        <v>82.240329864519936</v>
+      </c>
+      <c r="K15" s="3">
+        <v>86.035545883206382</v>
+      </c>
+      <c r="L15" s="3">
+        <v>85.88088296543107</v>
+      </c>
+      <c r="M15" s="3">
+        <v>90.490420108982249</v>
+      </c>
+      <c r="N15" s="3">
+        <v>93.286118980169974</v>
+      </c>
+      <c r="O15" s="3">
+        <v>96.968953675800691</v>
+      </c>
+      <c r="P15" s="3">
+        <v>97.910456484891</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>98.79468098084665</v>
+      </c>
+      <c r="R15" s="3">
+        <v>97.334860119448564</v>
+      </c>
+      <c r="S15" s="3">
+        <v>103.44924527485834</v>
+      </c>
+      <c r="T15" s="3">
+        <v>85.016668498369782</v>
+      </c>
+      <c r="U15" s="3">
+        <v>90.933520505364484</v>
+      </c>
+      <c r="V15" s="3">
+        <v>83.547880690737827</v>
+      </c>
+      <c r="W15" s="3">
+        <v>81.209999999999994</v>
+      </c>
+      <c r="X15" s="4">
+        <v>83.7</v>
+      </c>
+      <c r="Y15" s="4">
+        <v>81.7</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>84.38</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>85.14431387613277</v>
+      </c>
+      <c r="AB15" s="46">
+        <v>80.498046706937203</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="3">
+        <v>94.479606188466946</v>
+      </c>
+      <c r="D16" s="3">
+        <v>96.090156393744252</v>
+      </c>
+      <c r="E16" s="3">
+        <v>97.469696969696969</v>
+      </c>
+      <c r="F16" s="3">
+        <v>104.53550203315609</v>
+      </c>
+      <c r="G16" s="3">
+        <v>102.17626176879149</v>
+      </c>
+      <c r="H16" s="3">
+        <v>107.11642470822657</v>
+      </c>
+      <c r="I16" s="3">
+        <v>108.23921971252565</v>
+      </c>
+      <c r="J16" s="3">
+        <v>106.87896504540366</v>
+      </c>
+      <c r="K16" s="3">
+        <v>109.96608140462889</v>
+      </c>
+      <c r="L16" s="3">
+        <v>109.31544312451926</v>
+      </c>
+      <c r="M16" s="3">
+        <v>110.88343466186295</v>
+      </c>
+      <c r="N16" s="3">
+        <v>101.65119285462451</v>
+      </c>
+      <c r="O16" s="3">
+        <v>106.49862150452934</v>
+      </c>
+      <c r="P16" s="3">
+        <v>103.44752912642383</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>104.98663300163373</v>
+      </c>
+      <c r="R16" s="3">
+        <v>101.90906543365558</v>
+      </c>
+      <c r="S16" s="3">
+        <v>103.87135961126563</v>
+      </c>
+      <c r="T16" s="3">
+        <v>115.60055746750477</v>
+      </c>
+      <c r="U16" s="3">
+        <v>106.2799361362427</v>
+      </c>
+      <c r="V16" s="3">
+        <v>90.940758062944553</v>
+      </c>
+      <c r="W16" s="3">
+        <v>90.79</v>
+      </c>
+      <c r="X16" s="4">
+        <v>93.3</v>
+      </c>
+      <c r="Y16" s="4">
+        <v>93.4</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>90.52</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>85.992344497607661</v>
+      </c>
+      <c r="AB16" s="46">
+        <v>87.806747067087528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="3">
+        <v>84.09281095473564</v>
+      </c>
+      <c r="D17" s="3">
+        <v>95.69120287253142</v>
+      </c>
+      <c r="E17" s="3">
+        <v>91.342709880317983</v>
+      </c>
+      <c r="F17" s="3">
+        <v>96.956295525494269</v>
+      </c>
+      <c r="G17" s="3">
+        <v>100.37404456009106</v>
+      </c>
+      <c r="H17" s="3">
+        <v>102.295386042198</v>
+      </c>
+      <c r="I17" s="3">
+        <v>104.47626329325087</v>
+      </c>
+      <c r="J17" s="3">
+        <v>104.73243310827706</v>
+      </c>
+      <c r="K17" s="3">
+        <v>103.07092929987395</v>
+      </c>
+      <c r="L17" s="3">
+        <v>101.25308238135977</v>
+      </c>
+      <c r="M17" s="3">
+        <v>109.50740972657064</v>
+      </c>
+      <c r="N17" s="3">
+        <v>108.99547854681127</v>
+      </c>
+      <c r="O17" s="3">
+        <v>107.82167409199539</v>
+      </c>
+      <c r="P17" s="3">
+        <v>107.36152232027365</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>109.75763479058041</v>
+      </c>
+      <c r="R17" s="3">
+        <v>109.31014034394148</v>
+      </c>
+      <c r="S17" s="3">
+        <v>124.88699387683133</v>
+      </c>
+      <c r="T17" s="3">
+        <v>109.0608961020946</v>
+      </c>
+      <c r="U17" s="3">
+        <v>116.82038689584955</v>
+      </c>
+      <c r="V17" s="3">
+        <v>100.27137793531236</v>
+      </c>
+      <c r="W17" s="3">
+        <v>94.69</v>
+      </c>
+      <c r="X17" s="4">
+        <v>94.8</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>93.3</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>91.05</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>87.34754480856931</v>
+      </c>
+      <c r="AB17" s="46">
+        <v>80.896743489652962</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="3">
+        <v>74.619538537064315</v>
+      </c>
+      <c r="D18" s="3">
+        <v>89.125683060109282</v>
+      </c>
+      <c r="E18" s="3">
+        <v>92.125340599455043</v>
+      </c>
+      <c r="F18" s="3">
+        <v>95.713525026624069</v>
+      </c>
+      <c r="G18" s="3">
+        <v>101.33495145631069</v>
+      </c>
+      <c r="H18" s="3">
+        <v>97.190174916263487</v>
+      </c>
+      <c r="I18" s="3">
+        <v>100.97186700767264</v>
+      </c>
+      <c r="J18" s="3">
+        <v>97.93941257880978</v>
+      </c>
+      <c r="K18" s="3">
+        <v>99.733510992671555</v>
+      </c>
+      <c r="L18" s="3">
+        <v>98.164897103158992</v>
+      </c>
+      <c r="M18" s="3">
+        <v>97.814910025706936</v>
+      </c>
+      <c r="N18" s="3">
+        <v>95.867016976556187</v>
+      </c>
+      <c r="O18" s="3">
+        <v>95.347776510832389</v>
+      </c>
+      <c r="P18" s="3">
+        <v>97.564172089660161</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>97.492368076755341</v>
+      </c>
+      <c r="R18" s="3">
+        <v>97.837071181632822</v>
+      </c>
+      <c r="S18" s="3">
+        <v>107.37704918032787</v>
+      </c>
+      <c r="T18" s="3">
+        <v>62.754209333677537</v>
+      </c>
+      <c r="U18" s="3">
+        <v>98.589611283109733</v>
+      </c>
+      <c r="V18" s="3">
+        <v>82.788274167584504</v>
+      </c>
+      <c r="W18" s="3">
+        <v>78.58</v>
+      </c>
+      <c r="X18" s="4">
+        <v>79.5</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>78.5</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>74.290000000000006</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>69.004857613975673</v>
+      </c>
+      <c r="AB18" s="46">
+        <v>66.66817033561891</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="3">
+        <v>59.895745754161766</v>
+      </c>
+      <c r="D19" s="3">
+        <v>69.37180643222122</v>
+      </c>
+      <c r="E19" s="3">
+        <v>77.811258731680581</v>
+      </c>
+      <c r="F19" s="3">
+        <v>79.887757765596447</v>
+      </c>
+      <c r="G19" s="3">
+        <v>84.013650085313031</v>
+      </c>
+      <c r="H19" s="3">
+        <v>87.919302853050013</v>
+      </c>
+      <c r="I19" s="3">
+        <v>88.448844884488452</v>
+      </c>
+      <c r="J19" s="3">
+        <v>92.231985940246048</v>
+      </c>
+      <c r="K19" s="3">
+        <v>94.478682988602785</v>
+      </c>
+      <c r="L19" s="3">
+        <v>96.625790235356845</v>
+      </c>
+      <c r="M19" s="3">
+        <v>95.992934645470612</v>
+      </c>
+      <c r="N19" s="3">
+        <v>97.899320368354466</v>
+      </c>
+      <c r="O19" s="3">
+        <v>102.14179777241399</v>
+      </c>
+      <c r="P19" s="3">
+        <v>102.78367842386611</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>100</v>
+      </c>
+      <c r="R19" s="3">
+        <v>100</v>
+      </c>
+      <c r="S19" s="3">
+        <v>100</v>
+      </c>
+      <c r="T19" s="3">
+        <v>93.804641522004658</v>
+      </c>
+      <c r="U19" s="3">
+        <v>107.73936311333125</v>
+      </c>
+      <c r="V19" s="3">
+        <v>93.64821587491312</v>
+      </c>
+      <c r="W19" s="3">
+        <v>96.25</v>
+      </c>
+      <c r="X19" s="4">
+        <v>95.8</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>92.9</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>89.79</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>85.07648220365553</v>
+      </c>
+      <c r="AB19" s="46">
+        <v>83.380580560667099</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="I20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="J20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="K20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="L20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="N20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="O20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="P20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="R20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="S20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="T20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="U20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="V20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="W20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="X20" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>87.7</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>86.1</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>81.163462496264572</v>
+      </c>
+      <c r="AB20" s="46">
+        <v>79.435707678075858</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="3">
+        <v>92.338593974175026</v>
+      </c>
+      <c r="D21" s="3">
+        <v>90.005919494869772</v>
+      </c>
+      <c r="E21" s="3">
+        <v>92.214204329661982</v>
+      </c>
+      <c r="F21" s="3">
+        <v>91.557443731356784</v>
+      </c>
+      <c r="G21" s="3">
+        <v>93.88229220443985</v>
+      </c>
+      <c r="H21" s="3">
+        <v>95.641986879100287</v>
+      </c>
+      <c r="I21" s="3">
+        <v>98.497652582159617</v>
+      </c>
+      <c r="J21" s="3">
+        <v>104.47340139709833</v>
+      </c>
+      <c r="K21" s="3">
+        <v>99.754594224403604</v>
+      </c>
+      <c r="L21" s="3">
+        <v>98.956251387963576</v>
+      </c>
+      <c r="M21" s="3">
+        <v>101.31027416400163</v>
+      </c>
+      <c r="N21" s="3">
+        <v>99.971728179294743</v>
+      </c>
+      <c r="O21" s="3">
+        <v>102.2096914683904</v>
+      </c>
+      <c r="P21" s="3">
+        <v>102.35197475085928</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>114.43470562195661</v>
+      </c>
+      <c r="R21" s="3">
+        <v>106.04494779685012</v>
+      </c>
+      <c r="S21" s="3">
+        <v>124.92790839630385</v>
+      </c>
+      <c r="T21" s="3">
+        <v>106.28700708768581</v>
+      </c>
+      <c r="U21" s="3">
+        <v>110.04574806559107</v>
+      </c>
+      <c r="V21" s="3">
+        <v>95.043314743084906</v>
+      </c>
+      <c r="W21" s="3">
+        <v>89.07</v>
+      </c>
+      <c r="X21" s="4">
+        <v>87.9</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>84.7</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>80.59</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>79.879721752625883</v>
+      </c>
+      <c r="AB21" s="46">
+        <v>80.138229953728114</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3">
+        <v>120.5683156654888</v>
+      </c>
+      <c r="D22" s="3">
+        <v>118.10047296433592</v>
+      </c>
+      <c r="E22" s="3">
+        <v>128.26114895257678</v>
+      </c>
+      <c r="F22" s="3">
+        <v>130.49573085255511</v>
+      </c>
+      <c r="G22" s="3">
+        <v>143.11949685534591</v>
+      </c>
+      <c r="H22" s="3">
+        <v>153.32492113564669</v>
+      </c>
+      <c r="I22" s="3">
+        <v>151.46057037293613</v>
+      </c>
+      <c r="J22" s="3">
+        <v>153.10482973514357</v>
+      </c>
+      <c r="K22" s="3">
+        <v>152.87116308206305</v>
+      </c>
+      <c r="L22" s="3">
+        <v>144.62951746416311</v>
+      </c>
+      <c r="M22" s="3">
+        <v>120.93186308878832</v>
+      </c>
+      <c r="N22" s="3">
+        <v>113.02574560285497</v>
+      </c>
+      <c r="O22" s="3">
+        <v>111.27442351698645</v>
+      </c>
+      <c r="P22" s="3">
+        <v>119.95606478290834</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>113.87178474336037</v>
+      </c>
+      <c r="R22" s="3">
+        <v>112.85293154274486</v>
+      </c>
+      <c r="S22" s="3">
+        <v>121.52868811132397</v>
+      </c>
+      <c r="T22" s="3">
+        <v>110.90301479250937</v>
+      </c>
+      <c r="U22" s="3">
+        <v>100.66778292130405</v>
+      </c>
+      <c r="V22" s="3">
+        <v>98.179732601214766</v>
+      </c>
+      <c r="W22" s="3">
+        <v>91.83</v>
+      </c>
+      <c r="X22" s="4">
+        <v>90</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>94.4</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>89.12</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>81.99518761787084</v>
+      </c>
+      <c r="AB22" s="46">
+        <v>79.031556985134316</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="3">
+        <v>72.359009628610721</v>
+      </c>
+      <c r="D23" s="3">
+        <v>74.790515243358897</v>
+      </c>
+      <c r="E23" s="3">
+        <v>80.519757920968317</v>
+      </c>
+      <c r="F23" s="3">
+        <v>88.028246313709701</v>
+      </c>
+      <c r="G23" s="3">
+        <v>91.876832844574778</v>
+      </c>
+      <c r="H23" s="3">
+        <v>99.269671168526131</v>
+      </c>
+      <c r="I23" s="3">
+        <v>105.30211865951938</v>
+      </c>
+      <c r="J23" s="3">
+        <v>112.8071614536895</v>
+      </c>
+      <c r="K23" s="3">
+        <v>106.57437238827394</v>
+      </c>
+      <c r="L23" s="3">
+        <v>105.95773519807776</v>
+      </c>
+      <c r="M23" s="3">
+        <v>103.82247955254505</v>
+      </c>
+      <c r="N23" s="3">
+        <v>107.03487583118469</v>
+      </c>
+      <c r="O23" s="3">
+        <v>107.58681062153488</v>
+      </c>
+      <c r="P23" s="3">
+        <v>105.42857901303391</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>169.49788831534491</v>
+      </c>
+      <c r="R23" s="3">
+        <v>108.8024209213405</v>
+      </c>
+      <c r="S23" s="3">
+        <v>105.37518573551263</v>
+      </c>
+      <c r="T23" s="3">
+        <v>103.43225001231669</v>
+      </c>
+      <c r="U23" s="3">
+        <v>100.91117882822702</v>
+      </c>
+      <c r="V23" s="3">
+        <v>89.172015486924877</v>
+      </c>
+      <c r="W23" s="3">
+        <v>83.02</v>
+      </c>
+      <c r="X23" s="4">
+        <v>86.6</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>88.5</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>88.96</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>87.349274473737992</v>
+      </c>
+      <c r="AB23" s="46">
+        <v>83.528187371123991</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="14.45" customHeight="1">
+      <c r="A24" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="7">
+        <v>125.88438308886971</v>
+      </c>
+      <c r="D24" s="7">
+        <v>131.17605131860299</v>
+      </c>
+      <c r="E24" s="7">
+        <v>124.35069809337938</v>
+      </c>
+      <c r="F24" s="7">
+        <v>135.57739557739558</v>
+      </c>
+      <c r="G24" s="7">
+        <v>148.11276429130774</v>
+      </c>
+      <c r="H24" s="7">
+        <v>151.74550400483602</v>
+      </c>
+      <c r="I24" s="7">
+        <v>164.53309951775537</v>
+      </c>
+      <c r="J24" s="7">
+        <v>161.23276561232765</v>
+      </c>
+      <c r="K24" s="7">
+        <v>147.01715137956748</v>
+      </c>
+      <c r="L24" s="7">
+        <v>139.79216280580212</v>
+      </c>
+      <c r="M24" s="7">
+        <v>130.8843630399125</v>
+      </c>
+      <c r="N24" s="7">
+        <v>138.88111135041999</v>
+      </c>
+      <c r="O24" s="7">
+        <v>123.24917218543045</v>
+      </c>
+      <c r="P24" s="7">
+        <v>128.35765749122484</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>100</v>
+      </c>
+      <c r="R24" s="7">
+        <v>100</v>
+      </c>
+      <c r="S24" s="7">
+        <v>100</v>
+      </c>
+      <c r="T24" s="7">
+        <v>102.55402750491159</v>
+      </c>
+      <c r="U24" s="7">
+        <v>90.785206538474142</v>
+      </c>
+      <c r="V24" s="7">
+        <v>84.992004304225006</v>
+      </c>
+      <c r="W24" s="7">
+        <v>83.34</v>
+      </c>
+      <c r="X24" s="8">
+        <v>83.1</v>
+      </c>
+      <c r="Y24" s="8">
         <v>89.3</v>
       </c>
-      <c r="Y4" s="19">
-[...147 lines deleted...]
-      <c r="W6" s="19">
+      <c r="Z24" s="8">
+        <v>84.81</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>84.421127512004261</v>
+      </c>
+      <c r="AB24" s="47">
+        <v>87.062310449407221</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A25" s="57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="57"/>
+      <c r="Q25" s="57"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+    </row>
+    <row r="26" spans="1:28" ht="15" customHeight="1">
+      <c r="A26" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="57"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+      <c r="K26" s="57"/>
+      <c r="L26" s="57"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="57"/>
+      <c r="P26" s="57"/>
+      <c r="Q26" s="57"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="9" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="X6" s="19">
-[...1442 lines deleted...]
-      <c r="A30" s="5"/>
+      <c r="B29" s="15"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="B30" s="15"/>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="B31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A26:O26"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="B1:X1"/>
+    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="A26:S26"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A6:A24" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>бал. орынмен қамт.</vt:lpstr>
       <vt:lpstr>'бал. орынмен қамт.'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>