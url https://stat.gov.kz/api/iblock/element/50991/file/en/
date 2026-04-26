--- v0 (2026-04-03)
+++ v1 (2026-04-26)
@@ -548,52 +548,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A109" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="C117" sqref="C117:C120"/>
+    <sheetView tabSelected="1" topLeftCell="A97" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+      <selection activeCell="D117" sqref="D117:D120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="23">
@@ -4252,114 +4252,122 @@
         <v>8</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>7</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>5</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="1">
         <v>9717.2999999999993</v>
       </c>
       <c r="C117" s="1">
         <v>9690.7999999999993</v>
       </c>
-      <c r="D117" s="1"/>
+      <c r="D117" s="1">
+        <v>9708.7000000000007</v>
+      </c>
       <c r="E117" s="1"/>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="11"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="1">
         <v>9271.4</v>
       </c>
       <c r="C118" s="1">
         <v>9243.6</v>
       </c>
-      <c r="D118" s="1"/>
+      <c r="D118" s="1">
+        <v>9262.1</v>
+      </c>
       <c r="E118" s="1"/>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="11"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2">
         <v>445.9</v>
       </c>
       <c r="C119" s="2">
         <v>447.2</v>
       </c>
-      <c r="D119" s="2"/>
+      <c r="D119" s="2">
+        <v>446.6</v>
+      </c>
       <c r="E119" s="2"/>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15"/>
       <c r="I119" s="15"/>
       <c r="J119" s="11"/>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B120" s="1">
         <v>4.5999999999999996</v>
       </c>
       <c r="C120" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D120" s="1"/>
+      <c r="D120" s="1">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="E120" s="1"/>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="11"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A115:A116"/>
     <mergeCell ref="B115:M115"/>
     <mergeCell ref="B53:M53"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:M74"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:M88"/>
@@ -4454,57 +4462,57 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>