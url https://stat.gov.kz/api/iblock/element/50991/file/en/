--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -92,138 +92,151 @@
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Labour force (economically active population), thsd persons</t>
   </si>
   <si>
     <t>Economically active population, thsd persons</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">Main indicators of labor market per month, 2010-2026 (estimated data) </t>
   </si>
   <si>
     <t>*) Assessment of indicators for the period April 2020-June 2021 was not carried out.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -234,50 +247,54 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -549,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A97" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="D117" sqref="D117:D120"/>
+      <selection activeCell="G120" sqref="G120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="23">
@@ -4247,128 +4264,136 @@
       </c>
       <c r="H116" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>7</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>5</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="1">
-        <v>9717.2999999999993</v>
+        <v>9836</v>
       </c>
       <c r="C117" s="1">
-        <v>9690.7999999999993</v>
+        <v>9839.1</v>
       </c>
       <c r="D117" s="1">
-        <v>9708.7000000000007</v>
-[...1 lines deleted...]
-      <c r="E117" s="1"/>
+        <v>9839.1</v>
+      </c>
+      <c r="E117" s="25">
+        <v>9838.9</v>
+      </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="11"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="1">
-        <v>9271.4</v>
+        <v>9390</v>
       </c>
       <c r="C118" s="1">
-        <v>9243.6</v>
+        <v>9393</v>
       </c>
       <c r="D118" s="1">
-        <v>9262.1</v>
-[...1 lines deleted...]
-      <c r="E118" s="1"/>
+        <v>9393</v>
+      </c>
+      <c r="E118" s="25">
+        <v>9392.9</v>
+      </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="11"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2">
-        <v>445.9</v>
+        <v>446</v>
       </c>
       <c r="C119" s="2">
-        <v>447.2</v>
+        <v>446.1</v>
       </c>
       <c r="D119" s="2">
-        <v>446.6</v>
-[...1 lines deleted...]
-      <c r="E119" s="2"/>
+        <v>446.1</v>
+      </c>
+      <c r="E119" s="25">
+        <v>446</v>
+      </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15"/>
       <c r="I119" s="15"/>
       <c r="J119" s="11"/>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B120" s="1">
-        <v>4.5999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="C120" s="1">
-        <v>4.5999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="D120" s="1">
-        <v>4.5999999999999996</v>
-[...1 lines deleted...]
-      <c r="E120" s="1"/>
+        <v>4.5</v>
+      </c>
+      <c r="E120" s="26">
+        <v>4.5</v>
+      </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="11"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A115:A116"/>
     <mergeCell ref="B115:M115"/>
     <mergeCell ref="B53:M53"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:M74"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:M88"/>
     <mergeCell ref="A81:A82"/>
@@ -4462,57 +4487,57 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>