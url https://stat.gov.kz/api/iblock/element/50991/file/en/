--- v2 (2026-05-16)
+++ v3 (2026-06-13)
@@ -192,110 +192,111 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -566,92 +567,92 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A97" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="G120" sqref="G120"/>
+      <selection activeCell="I120" sqref="I120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="24"/>
-[...6 lines deleted...]
-      <c r="J2" s="24"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
-      <c r="A4" s="22"/>
-      <c r="B4" s="23">
+      <c r="A4" s="24"/>
+      <c r="B4" s="25">
         <v>2010</v>
       </c>
-      <c r="C4" s="23"/>
-[...9 lines deleted...]
-      <c r="M4" s="23"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
-      <c r="A5" s="22"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -825,68 +826,68 @@
         <v>5.5</v>
       </c>
       <c r="L9" s="7">
         <v>5.5</v>
       </c>
       <c r="M9" s="7">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
-      <c r="A11" s="22"/>
-      <c r="B11" s="23">
+      <c r="A11" s="24"/>
+      <c r="B11" s="25">
         <v>2011</v>
       </c>
-      <c r="C11" s="23"/>
-[...9 lines deleted...]
-      <c r="M11" s="23"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="A12" s="22"/>
+      <c r="A12" s="24"/>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1060,68 +1061,68 @@
         <v>5.3</v>
       </c>
       <c r="L16" s="11">
         <v>5.4</v>
       </c>
       <c r="M16" s="10">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1">
       <c r="A17" s="10"/>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="12"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1">
-      <c r="A18" s="22"/>
-      <c r="B18" s="23">
+      <c r="A18" s="24"/>
+      <c r="B18" s="25">
         <v>2012</v>
       </c>
-      <c r="C18" s="23"/>
-[...9 lines deleted...]
-      <c r="M18" s="23"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
-      <c r="A19" s="22"/>
+      <c r="A19" s="24"/>
       <c r="B19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J19" s="4" t="s">
@@ -1295,68 +1296,68 @@
         <v>5.3</v>
       </c>
       <c r="L23" s="11">
         <v>5.3</v>
       </c>
       <c r="M23" s="10">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="13"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1">
-      <c r="A25" s="22"/>
-      <c r="B25" s="23">
+      <c r="A25" s="24"/>
+      <c r="B25" s="25">
         <v>2013</v>
       </c>
-      <c r="C25" s="23"/>
-[...9 lines deleted...]
-      <c r="M25" s="23"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="25"/>
+      <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1">
-      <c r="A26" s="22"/>
+      <c r="A26" s="24"/>
       <c r="B26" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J26" s="4" t="s">
@@ -1530,68 +1531,68 @@
         <v>5.2</v>
       </c>
       <c r="L30" s="11">
         <v>5.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1">
       <c r="A31" s="10"/>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1">
-      <c r="A32" s="22"/>
-      <c r="B32" s="23">
+      <c r="A32" s="24"/>
+      <c r="B32" s="25">
         <v>2014</v>
       </c>
-      <c r="C32" s="23"/>
-[...9 lines deleted...]
-      <c r="M32" s="23"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1">
-      <c r="A33" s="22"/>
+      <c r="A33" s="24"/>
       <c r="B33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -1765,68 +1766,68 @@
         <v>5</v>
       </c>
       <c r="L37" s="11">
         <v>5</v>
       </c>
       <c r="M37" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1">
       <c r="A38" s="10"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1">
-      <c r="A39" s="22"/>
-      <c r="B39" s="23">
+      <c r="A39" s="24"/>
+      <c r="B39" s="25">
         <v>2015</v>
       </c>
-      <c r="C39" s="23"/>
-[...9 lines deleted...]
-      <c r="M39" s="23"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
-      <c r="A40" s="22"/>
+      <c r="A40" s="24"/>
       <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J40" s="4" t="s">
@@ -2000,68 +2001,68 @@
         <v>5</v>
       </c>
       <c r="L44" s="11">
         <v>5</v>
       </c>
       <c r="M44" s="11">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
       <c r="A45" s="10"/>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="10"/>
       <c r="E45" s="10"/>
       <c r="F45" s="10"/>
       <c r="G45" s="10"/>
       <c r="H45" s="10"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
     </row>
     <row r="46" spans="1:13" ht="15" customHeight="1">
-      <c r="A46" s="22"/>
-      <c r="B46" s="23">
+      <c r="A46" s="24"/>
+      <c r="B46" s="25">
         <v>2016</v>
       </c>
-      <c r="C46" s="23"/>
-[...9 lines deleted...]
-      <c r="M46" s="23"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
-      <c r="A47" s="22"/>
+      <c r="A47" s="24"/>
       <c r="B47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J47" s="4" t="s">
@@ -2235,68 +2236,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L51" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="M51" s="11">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="15" customHeight="1">
       <c r="A52" s="10"/>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
       <c r="K52" s="10"/>
       <c r="L52" s="10"/>
       <c r="M52" s="10"/>
     </row>
     <row r="53" spans="1:16" ht="15" customHeight="1">
-      <c r="A53" s="22"/>
-      <c r="B53" s="23">
+      <c r="A53" s="24"/>
+      <c r="B53" s="25">
         <v>2017</v>
       </c>
-      <c r="C53" s="23"/>
-[...9 lines deleted...]
-      <c r="M53" s="23"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="25"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="25"/>
+      <c r="K53" s="25"/>
+      <c r="L53" s="25"/>
+      <c r="M53" s="25"/>
     </row>
     <row r="54" spans="1:16" ht="15" customHeight="1">
-      <c r="A54" s="22"/>
+      <c r="A54" s="24"/>
       <c r="B54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J54" s="4" t="s">
@@ -2473,68 +2474,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="M58" s="15">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1">
       <c r="A59" s="5"/>
       <c r="B59" s="6"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="8"/>
       <c r="G59" s="7"/>
       <c r="H59" s="11"/>
       <c r="I59" s="11"/>
       <c r="J59" s="11"/>
       <c r="K59" s="11"/>
       <c r="L59" s="11"/>
       <c r="M59" s="11"/>
       <c r="P59" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="15" customHeight="1">
-      <c r="A60" s="22"/>
-      <c r="B60" s="23">
+      <c r="A60" s="24"/>
+      <c r="B60" s="25">
         <v>2018</v>
       </c>
-      <c r="C60" s="23"/>
-[...9 lines deleted...]
-      <c r="M60" s="23"/>
+      <c r="C60" s="25"/>
+      <c r="D60" s="25"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="25"/>
     </row>
     <row r="61" spans="1:16" ht="15" customHeight="1">
-      <c r="A61" s="22"/>
+      <c r="A61" s="24"/>
       <c r="B61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J61" s="4" t="s">
@@ -2708,68 +2709,68 @@
         <v>4.8</v>
       </c>
       <c r="L65" s="15">
         <v>4.8</v>
       </c>
       <c r="M65" s="15">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
       <c r="A66" s="5"/>
       <c r="B66" s="6"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="15"/>
       <c r="L66" s="15"/>
       <c r="M66" s="11"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="22"/>
-      <c r="B67" s="23">
+      <c r="A67" s="24"/>
+      <c r="B67" s="25">
         <v>2019</v>
       </c>
-      <c r="C67" s="23"/>
-[...9 lines deleted...]
-      <c r="M67" s="23"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25"/>
+      <c r="K67" s="25"/>
+      <c r="L67" s="25"/>
+      <c r="M67" s="25"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="22"/>
+      <c r="A68" s="24"/>
       <c r="B68" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J68" s="4" t="s">
@@ -2943,68 +2944,68 @@
         <v>4.8</v>
       </c>
       <c r="L72" s="15">
         <v>4.8</v>
       </c>
       <c r="M72" s="15">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
       <c r="A73" s="5"/>
       <c r="B73" s="6"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="15"/>
       <c r="L73" s="15"/>
       <c r="M73" s="11"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="22"/>
-      <c r="B74" s="23" t="s">
+      <c r="A74" s="24"/>
+      <c r="B74" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C74" s="23"/>
-[...9 lines deleted...]
-      <c r="M74" s="23"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="25"/>
+      <c r="K74" s="25"/>
+      <c r="L74" s="25"/>
+      <c r="M74" s="25"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="22"/>
+      <c r="A75" s="24"/>
       <c r="B75" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J75" s="4" t="s">
@@ -3106,68 +3107,68 @@
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="11"/>
       <c r="J79" s="11"/>
       <c r="K79" s="15"/>
       <c r="L79" s="15"/>
       <c r="M79" s="15"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
       <c r="A80" s="17"/>
       <c r="B80" s="10"/>
       <c r="C80" s="10"/>
       <c r="D80" s="10"/>
       <c r="E80" s="10"/>
       <c r="F80" s="10"/>
       <c r="G80" s="10"/>
       <c r="H80" s="10"/>
       <c r="I80" s="10"/>
       <c r="J80" s="10"/>
       <c r="K80" s="10"/>
       <c r="L80" s="10"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="22"/>
-      <c r="B81" s="23">
+      <c r="A81" s="24"/>
+      <c r="B81" s="25">
         <v>2021</v>
       </c>
-      <c r="C81" s="23"/>
-[...9 lines deleted...]
-      <c r="M81" s="23"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="25"/>
+      <c r="K81" s="25"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="25"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="22"/>
+      <c r="A82" s="24"/>
       <c r="B82" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -3293,68 +3294,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L86" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="M86" s="15">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
       <c r="A87" s="5"/>
       <c r="B87" s="6"/>
       <c r="C87" s="7"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="15"/>
       <c r="L87" s="15"/>
       <c r="M87" s="15"/>
     </row>
     <row r="88" spans="1:13" ht="15" customHeight="1">
-      <c r="A88" s="22"/>
-      <c r="B88" s="23">
+      <c r="A88" s="24"/>
+      <c r="B88" s="25">
         <v>2022</v>
       </c>
-      <c r="C88" s="23"/>
-[...9 lines deleted...]
-      <c r="M88" s="23"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="25"/>
+      <c r="K88" s="25"/>
+      <c r="L88" s="25"/>
+      <c r="M88" s="25"/>
     </row>
     <row r="89" spans="1:13" ht="15" customHeight="1">
-      <c r="A89" s="22"/>
+      <c r="A89" s="24"/>
       <c r="B89" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J89" s="4" t="s">
@@ -3513,68 +3514,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="H93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="I93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="J93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="L93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="M93" s="1">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="15" customHeight="1">
-      <c r="A94" s="22"/>
-      <c r="B94" s="23">
+      <c r="A94" s="24"/>
+      <c r="B94" s="25">
         <v>2023</v>
       </c>
-      <c r="C94" s="23"/>
-[...9 lines deleted...]
-      <c r="M94" s="23"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="25"/>
+      <c r="I94" s="25"/>
+      <c r="J94" s="25"/>
+      <c r="K94" s="25"/>
+      <c r="L94" s="25"/>
+      <c r="M94" s="25"/>
     </row>
     <row r="95" spans="1:13" ht="15" customHeight="1">
-      <c r="A95" s="22"/>
+      <c r="A95" s="24"/>
       <c r="B95" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J95" s="4" t="s">
@@ -3748,68 +3749,68 @@
         <v>4.7</v>
       </c>
       <c r="L99" s="15">
         <v>4.7</v>
       </c>
       <c r="M99" s="15">
         <v>4.7</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="15" customHeight="1">
       <c r="A100" s="18"/>
       <c r="B100" s="19"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="19"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
-      <c r="A101" s="22"/>
-      <c r="B101" s="23">
+      <c r="A101" s="24"/>
+      <c r="B101" s="25">
         <v>2024</v>
       </c>
-      <c r="C101" s="23"/>
-[...9 lines deleted...]
-      <c r="M101" s="23"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="25"/>
+      <c r="F101" s="25"/>
+      <c r="G101" s="25"/>
+      <c r="H101" s="25"/>
+      <c r="I101" s="25"/>
+      <c r="J101" s="25"/>
+      <c r="K101" s="25"/>
+      <c r="L101" s="25"/>
+      <c r="M101" s="25"/>
     </row>
     <row r="102" spans="1:13" ht="15" customHeight="1">
-      <c r="A102" s="22"/>
+      <c r="A102" s="24"/>
       <c r="B102" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J102" s="4" t="s">
@@ -3969,68 +3970,68 @@
       </c>
       <c r="G106" s="15">
         <v>4.7</v>
       </c>
       <c r="H106" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="I106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="J106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="K106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="L106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="M106" s="11">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="15" customHeight="1"/>
     <row r="108" spans="1:13" ht="15" customHeight="1">
-      <c r="A108" s="22"/>
-      <c r="B108" s="23">
+      <c r="A108" s="24"/>
+      <c r="B108" s="25">
         <v>2025</v>
       </c>
-      <c r="C108" s="23"/>
-[...9 lines deleted...]
-      <c r="M108" s="23"/>
+      <c r="C108" s="25"/>
+      <c r="D108" s="25"/>
+      <c r="E108" s="25"/>
+      <c r="F108" s="25"/>
+      <c r="G108" s="25"/>
+      <c r="H108" s="25"/>
+      <c r="I108" s="25"/>
+      <c r="J108" s="25"/>
+      <c r="K108" s="25"/>
+      <c r="L108" s="25"/>
+      <c r="M108" s="25"/>
     </row>
     <row r="109" spans="1:13" ht="15" customHeight="1">
-      <c r="A109" s="22"/>
+      <c r="A109" s="24"/>
       <c r="B109" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J109" s="4" t="s">
@@ -4204,363 +4205,371 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="L113" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="M113" s="15">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="15" customHeight="1">
       <c r="A114" s="18"/>
       <c r="B114" s="19"/>
       <c r="C114" s="19"/>
       <c r="D114" s="19"/>
       <c r="E114" s="19"/>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
       <c r="J114" s="21"/>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
       <c r="M114" s="20"/>
     </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
-      <c r="A115" s="22"/>
-      <c r="B115" s="23">
+      <c r="A115" s="24"/>
+      <c r="B115" s="25">
         <v>2026</v>
       </c>
-      <c r="C115" s="23"/>
-[...9 lines deleted...]
-      <c r="M115" s="23"/>
+      <c r="C115" s="25"/>
+      <c r="D115" s="25"/>
+      <c r="E115" s="25"/>
+      <c r="F115" s="25"/>
+      <c r="G115" s="25"/>
+      <c r="H115" s="25"/>
+      <c r="I115" s="25"/>
+      <c r="J115" s="25"/>
+      <c r="K115" s="25"/>
+      <c r="L115" s="25"/>
+      <c r="M115" s="25"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1">
-      <c r="A116" s="22"/>
+      <c r="A116" s="24"/>
       <c r="B116" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>7</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>5</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="1">
         <v>9836</v>
       </c>
       <c r="C117" s="1">
         <v>9839.1</v>
       </c>
       <c r="D117" s="1">
         <v>9839.1</v>
       </c>
-      <c r="E117" s="25">
+      <c r="E117" s="22">
         <v>9838.9</v>
       </c>
-      <c r="F117" s="15"/>
+      <c r="F117" s="27">
+        <v>9836.2000000000007</v>
+      </c>
       <c r="G117" s="15"/>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="11"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="1">
         <v>9390</v>
       </c>
       <c r="C118" s="1">
         <v>9393</v>
       </c>
       <c r="D118" s="1">
         <v>9393</v>
       </c>
-      <c r="E118" s="25">
+      <c r="E118" s="22">
         <v>9392.9</v>
       </c>
-      <c r="F118" s="15"/>
+      <c r="F118" s="27">
+        <v>9378.4</v>
+      </c>
       <c r="G118" s="15"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="11"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2">
         <v>446</v>
       </c>
       <c r="C119" s="2">
         <v>446.1</v>
       </c>
       <c r="D119" s="2">
         <v>446.1</v>
       </c>
-      <c r="E119" s="25">
+      <c r="E119" s="22">
         <v>446</v>
       </c>
-      <c r="F119" s="15"/>
+      <c r="F119" s="15">
+        <v>443.3</v>
+      </c>
       <c r="G119" s="15"/>
       <c r="H119" s="15"/>
       <c r="I119" s="15"/>
       <c r="J119" s="11"/>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B120" s="1">
         <v>4.5</v>
       </c>
       <c r="C120" s="1">
         <v>4.5</v>
       </c>
       <c r="D120" s="1">
         <v>4.5</v>
       </c>
-      <c r="E120" s="26">
+      <c r="E120" s="23">
         <v>4.5</v>
       </c>
-      <c r="F120" s="15"/>
+      <c r="F120" s="15">
+        <v>4.5</v>
+      </c>
       <c r="G120" s="15"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="11"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A101:A102"/>
+    <mergeCell ref="B101:M101"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="B94:M94"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B67:M67"/>
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A11:A12"/>
     <mergeCell ref="A115:A116"/>
     <mergeCell ref="B115:M115"/>
     <mergeCell ref="B53:M53"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:M74"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:M88"/>
     <mergeCell ref="A81:A82"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="A108:A109"/>
     <mergeCell ref="B108:M108"/>
-    <mergeCell ref="B2:J2"/>
-[...21 lines deleted...]
-    <mergeCell ref="B67:M67"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100082FB92A7B4054489DD019E9EF77EA89" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d7393bfcdd695e01e4f3710d9bc9d670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>