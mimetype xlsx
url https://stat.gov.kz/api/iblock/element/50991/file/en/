--- v3 (2026-06-13)
+++ v4 (2026-07-26)
@@ -243,60 +243,60 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -567,92 +567,92 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A97" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="I120" sqref="I120"/>
+      <selection activeCell="H120" sqref="H120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
-      <c r="B2" s="26" t="s">
+      <c r="B2" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="26"/>
-[...6 lines deleted...]
-      <c r="J2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
-      <c r="A4" s="24"/>
-      <c r="B4" s="25">
+      <c r="A4" s="25"/>
+      <c r="B4" s="26">
         <v>2010</v>
       </c>
-      <c r="C4" s="25"/>
-[...9 lines deleted...]
-      <c r="M4" s="25"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
-      <c r="A5" s="24"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -826,68 +826,68 @@
         <v>5.5</v>
       </c>
       <c r="L9" s="7">
         <v>5.5</v>
       </c>
       <c r="M9" s="7">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
-      <c r="A11" s="24"/>
-      <c r="B11" s="25">
+      <c r="A11" s="25"/>
+      <c r="B11" s="26">
         <v>2011</v>
       </c>
-      <c r="C11" s="25"/>
-[...9 lines deleted...]
-      <c r="M11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="A12" s="24"/>
+      <c r="A12" s="25"/>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1061,68 +1061,68 @@
         <v>5.3</v>
       </c>
       <c r="L16" s="11">
         <v>5.4</v>
       </c>
       <c r="M16" s="10">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1">
       <c r="A17" s="10"/>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="12"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1">
-      <c r="A18" s="24"/>
-      <c r="B18" s="25">
+      <c r="A18" s="25"/>
+      <c r="B18" s="26">
         <v>2012</v>
       </c>
-      <c r="C18" s="25"/>
-[...9 lines deleted...]
-      <c r="M18" s="25"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
-      <c r="A19" s="24"/>
+      <c r="A19" s="25"/>
       <c r="B19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J19" s="4" t="s">
@@ -1296,68 +1296,68 @@
         <v>5.3</v>
       </c>
       <c r="L23" s="11">
         <v>5.3</v>
       </c>
       <c r="M23" s="10">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="13"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1">
-      <c r="A25" s="24"/>
-      <c r="B25" s="25">
+      <c r="A25" s="25"/>
+      <c r="B25" s="26">
         <v>2013</v>
       </c>
-      <c r="C25" s="25"/>
-[...9 lines deleted...]
-      <c r="M25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1">
-      <c r="A26" s="24"/>
+      <c r="A26" s="25"/>
       <c r="B26" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J26" s="4" t="s">
@@ -1531,68 +1531,68 @@
         <v>5.2</v>
       </c>
       <c r="L30" s="11">
         <v>5.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1">
       <c r="A31" s="10"/>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1">
-      <c r="A32" s="24"/>
-      <c r="B32" s="25">
+      <c r="A32" s="25"/>
+      <c r="B32" s="26">
         <v>2014</v>
       </c>
-      <c r="C32" s="25"/>
-[...9 lines deleted...]
-      <c r="M32" s="25"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1">
-      <c r="A33" s="24"/>
+      <c r="A33" s="25"/>
       <c r="B33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -1766,68 +1766,68 @@
         <v>5</v>
       </c>
       <c r="L37" s="11">
         <v>5</v>
       </c>
       <c r="M37" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1">
       <c r="A38" s="10"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1">
-      <c r="A39" s="24"/>
-      <c r="B39" s="25">
+      <c r="A39" s="25"/>
+      <c r="B39" s="26">
         <v>2015</v>
       </c>
-      <c r="C39" s="25"/>
-[...9 lines deleted...]
-      <c r="M39" s="25"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
-      <c r="A40" s="24"/>
+      <c r="A40" s="25"/>
       <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J40" s="4" t="s">
@@ -2001,68 +2001,68 @@
         <v>5</v>
       </c>
       <c r="L44" s="11">
         <v>5</v>
       </c>
       <c r="M44" s="11">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
       <c r="A45" s="10"/>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="10"/>
       <c r="E45" s="10"/>
       <c r="F45" s="10"/>
       <c r="G45" s="10"/>
       <c r="H45" s="10"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
     </row>
     <row r="46" spans="1:13" ht="15" customHeight="1">
-      <c r="A46" s="24"/>
-      <c r="B46" s="25">
+      <c r="A46" s="25"/>
+      <c r="B46" s="26">
         <v>2016</v>
       </c>
-      <c r="C46" s="25"/>
-[...9 lines deleted...]
-      <c r="M46" s="25"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
+      <c r="G46" s="26"/>
+      <c r="H46" s="26"/>
+      <c r="I46" s="26"/>
+      <c r="J46" s="26"/>
+      <c r="K46" s="26"/>
+      <c r="L46" s="26"/>
+      <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
-      <c r="A47" s="24"/>
+      <c r="A47" s="25"/>
       <c r="B47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J47" s="4" t="s">
@@ -2236,68 +2236,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L51" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="M51" s="11">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="15" customHeight="1">
       <c r="A52" s="10"/>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
       <c r="K52" s="10"/>
       <c r="L52" s="10"/>
       <c r="M52" s="10"/>
     </row>
     <row r="53" spans="1:16" ht="15" customHeight="1">
-      <c r="A53" s="24"/>
-      <c r="B53" s="25">
+      <c r="A53" s="25"/>
+      <c r="B53" s="26">
         <v>2017</v>
       </c>
-      <c r="C53" s="25"/>
-[...9 lines deleted...]
-      <c r="M53" s="25"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="26"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="26"/>
+      <c r="J53" s="26"/>
+      <c r="K53" s="26"/>
+      <c r="L53" s="26"/>
+      <c r="M53" s="26"/>
     </row>
     <row r="54" spans="1:16" ht="15" customHeight="1">
-      <c r="A54" s="24"/>
+      <c r="A54" s="25"/>
       <c r="B54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J54" s="4" t="s">
@@ -2474,68 +2474,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="M58" s="15">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1">
       <c r="A59" s="5"/>
       <c r="B59" s="6"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="8"/>
       <c r="G59" s="7"/>
       <c r="H59" s="11"/>
       <c r="I59" s="11"/>
       <c r="J59" s="11"/>
       <c r="K59" s="11"/>
       <c r="L59" s="11"/>
       <c r="M59" s="11"/>
       <c r="P59" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="15" customHeight="1">
-      <c r="A60" s="24"/>
-      <c r="B60" s="25">
+      <c r="A60" s="25"/>
+      <c r="B60" s="26">
         <v>2018</v>
       </c>
-      <c r="C60" s="25"/>
-[...9 lines deleted...]
-      <c r="M60" s="25"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="26"/>
+      <c r="G60" s="26"/>
+      <c r="H60" s="26"/>
+      <c r="I60" s="26"/>
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:16" ht="15" customHeight="1">
-      <c r="A61" s="24"/>
+      <c r="A61" s="25"/>
       <c r="B61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J61" s="4" t="s">
@@ -2709,68 +2709,68 @@
         <v>4.8</v>
       </c>
       <c r="L65" s="15">
         <v>4.8</v>
       </c>
       <c r="M65" s="15">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
       <c r="A66" s="5"/>
       <c r="B66" s="6"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="15"/>
       <c r="L66" s="15"/>
       <c r="M66" s="11"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="24"/>
-      <c r="B67" s="25">
+      <c r="A67" s="25"/>
+      <c r="B67" s="26">
         <v>2019</v>
       </c>
-      <c r="C67" s="25"/>
-[...9 lines deleted...]
-      <c r="M67" s="25"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="26"/>
+      <c r="I67" s="26"/>
+      <c r="J67" s="26"/>
+      <c r="K67" s="26"/>
+      <c r="L67" s="26"/>
+      <c r="M67" s="26"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="24"/>
+      <c r="A68" s="25"/>
       <c r="B68" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J68" s="4" t="s">
@@ -2944,68 +2944,68 @@
         <v>4.8</v>
       </c>
       <c r="L72" s="15">
         <v>4.8</v>
       </c>
       <c r="M72" s="15">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
       <c r="A73" s="5"/>
       <c r="B73" s="6"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="15"/>
       <c r="L73" s="15"/>
       <c r="M73" s="11"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="24"/>
-      <c r="B74" s="25" t="s">
+      <c r="A74" s="25"/>
+      <c r="B74" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="C74" s="25"/>
-[...9 lines deleted...]
-      <c r="M74" s="25"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="24"/>
+      <c r="A75" s="25"/>
       <c r="B75" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J75" s="4" t="s">
@@ -3107,68 +3107,68 @@
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="11"/>
       <c r="J79" s="11"/>
       <c r="K79" s="15"/>
       <c r="L79" s="15"/>
       <c r="M79" s="15"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
       <c r="A80" s="17"/>
       <c r="B80" s="10"/>
       <c r="C80" s="10"/>
       <c r="D80" s="10"/>
       <c r="E80" s="10"/>
       <c r="F80" s="10"/>
       <c r="G80" s="10"/>
       <c r="H80" s="10"/>
       <c r="I80" s="10"/>
       <c r="J80" s="10"/>
       <c r="K80" s="10"/>
       <c r="L80" s="10"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="24"/>
-      <c r="B81" s="25">
+      <c r="A81" s="25"/>
+      <c r="B81" s="26">
         <v>2021</v>
       </c>
-      <c r="C81" s="25"/>
-[...9 lines deleted...]
-      <c r="M81" s="25"/>
+      <c r="C81" s="26"/>
+      <c r="D81" s="26"/>
+      <c r="E81" s="26"/>
+      <c r="F81" s="26"/>
+      <c r="G81" s="26"/>
+      <c r="H81" s="26"/>
+      <c r="I81" s="26"/>
+      <c r="J81" s="26"/>
+      <c r="K81" s="26"/>
+      <c r="L81" s="26"/>
+      <c r="M81" s="26"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="24"/>
+      <c r="A82" s="25"/>
       <c r="B82" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -3294,68 +3294,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L86" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="M86" s="15">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
       <c r="A87" s="5"/>
       <c r="B87" s="6"/>
       <c r="C87" s="7"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="15"/>
       <c r="L87" s="15"/>
       <c r="M87" s="15"/>
     </row>
     <row r="88" spans="1:13" ht="15" customHeight="1">
-      <c r="A88" s="24"/>
-      <c r="B88" s="25">
+      <c r="A88" s="25"/>
+      <c r="B88" s="26">
         <v>2022</v>
       </c>
-      <c r="C88" s="25"/>
-[...9 lines deleted...]
-      <c r="M88" s="25"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="26"/>
+      <c r="F88" s="26"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="26"/>
+      <c r="I88" s="26"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="26"/>
+      <c r="M88" s="26"/>
     </row>
     <row r="89" spans="1:13" ht="15" customHeight="1">
-      <c r="A89" s="24"/>
+      <c r="A89" s="25"/>
       <c r="B89" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J89" s="4" t="s">
@@ -3514,68 +3514,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="H93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="I93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="J93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="L93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="M93" s="1">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="15" customHeight="1">
-      <c r="A94" s="24"/>
-      <c r="B94" s="25">
+      <c r="A94" s="25"/>
+      <c r="B94" s="26">
         <v>2023</v>
       </c>
-      <c r="C94" s="25"/>
-[...9 lines deleted...]
-      <c r="M94" s="25"/>
+      <c r="C94" s="26"/>
+      <c r="D94" s="26"/>
+      <c r="E94" s="26"/>
+      <c r="F94" s="26"/>
+      <c r="G94" s="26"/>
+      <c r="H94" s="26"/>
+      <c r="I94" s="26"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="26"/>
+      <c r="L94" s="26"/>
+      <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="15" customHeight="1">
-      <c r="A95" s="24"/>
+      <c r="A95" s="25"/>
       <c r="B95" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J95" s="4" t="s">
@@ -3749,68 +3749,68 @@
         <v>4.7</v>
       </c>
       <c r="L99" s="15">
         <v>4.7</v>
       </c>
       <c r="M99" s="15">
         <v>4.7</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="15" customHeight="1">
       <c r="A100" s="18"/>
       <c r="B100" s="19"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="19"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
-      <c r="A101" s="24"/>
-      <c r="B101" s="25">
+      <c r="A101" s="25"/>
+      <c r="B101" s="26">
         <v>2024</v>
       </c>
-      <c r="C101" s="25"/>
-[...9 lines deleted...]
-      <c r="M101" s="25"/>
+      <c r="C101" s="26"/>
+      <c r="D101" s="26"/>
+      <c r="E101" s="26"/>
+      <c r="F101" s="26"/>
+      <c r="G101" s="26"/>
+      <c r="H101" s="26"/>
+      <c r="I101" s="26"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="26"/>
+      <c r="L101" s="26"/>
+      <c r="M101" s="26"/>
     </row>
     <row r="102" spans="1:13" ht="15" customHeight="1">
-      <c r="A102" s="24"/>
+      <c r="A102" s="25"/>
       <c r="B102" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J102" s="4" t="s">
@@ -3970,68 +3970,68 @@
       </c>
       <c r="G106" s="15">
         <v>4.7</v>
       </c>
       <c r="H106" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="I106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="J106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="K106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="L106" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="M106" s="11">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="15" customHeight="1"/>
     <row r="108" spans="1:13" ht="15" customHeight="1">
-      <c r="A108" s="24"/>
-      <c r="B108" s="25">
+      <c r="A108" s="25"/>
+      <c r="B108" s="26">
         <v>2025</v>
       </c>
-      <c r="C108" s="25"/>
-[...9 lines deleted...]
-      <c r="M108" s="25"/>
+      <c r="C108" s="26"/>
+      <c r="D108" s="26"/>
+      <c r="E108" s="26"/>
+      <c r="F108" s="26"/>
+      <c r="G108" s="26"/>
+      <c r="H108" s="26"/>
+      <c r="I108" s="26"/>
+      <c r="J108" s="26"/>
+      <c r="K108" s="26"/>
+      <c r="L108" s="26"/>
+      <c r="M108" s="26"/>
     </row>
     <row r="109" spans="1:13" ht="15" customHeight="1">
-      <c r="A109" s="24"/>
+      <c r="A109" s="25"/>
       <c r="B109" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J109" s="4" t="s">
@@ -4205,68 +4205,68 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="L113" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="M113" s="15">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="15" customHeight="1">
       <c r="A114" s="18"/>
       <c r="B114" s="19"/>
       <c r="C114" s="19"/>
       <c r="D114" s="19"/>
       <c r="E114" s="19"/>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
       <c r="J114" s="21"/>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
       <c r="M114" s="20"/>
     </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
-      <c r="A115" s="24"/>
-      <c r="B115" s="25">
+      <c r="A115" s="25"/>
+      <c r="B115" s="26">
         <v>2026</v>
       </c>
-      <c r="C115" s="25"/>
-[...9 lines deleted...]
-      <c r="M115" s="25"/>
+      <c r="C115" s="26"/>
+      <c r="D115" s="26"/>
+      <c r="E115" s="26"/>
+      <c r="F115" s="26"/>
+      <c r="G115" s="26"/>
+      <c r="H115" s="26"/>
+      <c r="I115" s="26"/>
+      <c r="J115" s="26"/>
+      <c r="K115" s="26"/>
+      <c r="L115" s="26"/>
+      <c r="M115" s="26"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1">
-      <c r="A116" s="24"/>
+      <c r="A116" s="25"/>
       <c r="B116" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J116" s="4" t="s">
@@ -4276,135 +4276,143 @@
         <v>6</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>5</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="1">
         <v>9836</v>
       </c>
       <c r="C117" s="1">
         <v>9839.1</v>
       </c>
       <c r="D117" s="1">
         <v>9839.1</v>
       </c>
       <c r="E117" s="22">
         <v>9838.9</v>
       </c>
-      <c r="F117" s="27">
+      <c r="F117" s="24">
         <v>9836.2000000000007</v>
       </c>
-      <c r="G117" s="15"/>
+      <c r="G117" s="15">
+        <v>9800.7000000000007</v>
+      </c>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="11"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="1">
         <v>9390</v>
       </c>
       <c r="C118" s="1">
         <v>9393</v>
       </c>
       <c r="D118" s="1">
         <v>9393</v>
       </c>
       <c r="E118" s="22">
         <v>9392.9</v>
       </c>
-      <c r="F118" s="27">
+      <c r="F118" s="24">
         <v>9378.4</v>
       </c>
-      <c r="G118" s="15"/>
+      <c r="G118" s="15">
+        <v>9359.6</v>
+      </c>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="11"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2">
         <v>446</v>
       </c>
       <c r="C119" s="2">
         <v>446.1</v>
       </c>
       <c r="D119" s="2">
         <v>446.1</v>
       </c>
       <c r="E119" s="22">
         <v>446</v>
       </c>
       <c r="F119" s="15">
         <v>443.3</v>
       </c>
-      <c r="G119" s="15"/>
+      <c r="G119" s="15">
+        <v>441.1</v>
+      </c>
       <c r="H119" s="15"/>
       <c r="I119" s="15"/>
       <c r="J119" s="11"/>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B120" s="1">
         <v>4.5</v>
       </c>
       <c r="C120" s="1">
         <v>4.5</v>
       </c>
       <c r="D120" s="1">
         <v>4.5</v>
       </c>
       <c r="E120" s="23">
         <v>4.5</v>
       </c>
       <c r="F120" s="15">
         <v>4.5</v>
       </c>
-      <c r="G120" s="15"/>
+      <c r="G120" s="15">
+        <v>4.5</v>
+      </c>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="11"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="A101:A102"/>
     <mergeCell ref="B101:M101"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:M94"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="A60:A61"/>