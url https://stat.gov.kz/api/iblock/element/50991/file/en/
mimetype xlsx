--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -566,52 +566,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A97" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="H120" sqref="H120"/>
+    <sheetView tabSelected="1" topLeftCell="A101" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="I118" sqref="I118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
       <c r="B2" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="25"/>
       <c r="B4" s="26">
@@ -4274,146 +4274,154 @@
       </c>
       <c r="K116" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>5</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="1">
         <v>9836</v>
       </c>
       <c r="C117" s="1">
         <v>9839.1</v>
       </c>
       <c r="D117" s="1">
         <v>9839.1</v>
       </c>
       <c r="E117" s="22">
-        <v>9838.9</v>
+        <v>9843</v>
       </c>
       <c r="F117" s="24">
-        <v>9836.2000000000007</v>
+        <v>9843.6</v>
       </c>
       <c r="G117" s="15">
-        <v>9800.7000000000007</v>
-[...1 lines deleted...]
-      <c r="H117" s="15"/>
+        <v>9847.1</v>
+      </c>
+      <c r="H117" s="15">
+        <v>9854.4</v>
+      </c>
       <c r="I117" s="15"/>
       <c r="J117" s="11"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B118" s="1">
         <v>9390</v>
       </c>
       <c r="C118" s="1">
         <v>9393</v>
       </c>
       <c r="D118" s="1">
         <v>9393</v>
       </c>
       <c r="E118" s="22">
-        <v>9392.9</v>
+        <v>9398</v>
       </c>
       <c r="F118" s="24">
-        <v>9378.4</v>
+        <v>9398.7999999999993</v>
       </c>
       <c r="G118" s="15">
-        <v>9359.6</v>
-[...1 lines deleted...]
-      <c r="H118" s="15"/>
+        <v>9402.9</v>
+      </c>
+      <c r="H118" s="15">
+        <v>9410.6</v>
+      </c>
       <c r="I118" s="15"/>
       <c r="J118" s="11"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2">
         <v>446</v>
       </c>
       <c r="C119" s="2">
         <v>446.1</v>
       </c>
       <c r="D119" s="2">
         <v>446.1</v>
       </c>
       <c r="E119" s="22">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F119" s="15">
-        <v>443.3</v>
+        <v>444.8</v>
       </c>
       <c r="G119" s="15">
-        <v>441.1</v>
-[...1 lines deleted...]
-      <c r="H119" s="15"/>
+        <v>444.2</v>
+      </c>
+      <c r="H119" s="15">
+        <v>443.8</v>
+      </c>
       <c r="I119" s="15"/>
       <c r="J119" s="11"/>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B120" s="1">
         <v>4.5</v>
       </c>
       <c r="C120" s="1">
         <v>4.5</v>
       </c>
       <c r="D120" s="1">
         <v>4.5</v>
       </c>
       <c r="E120" s="23">
         <v>4.5</v>
       </c>
       <c r="F120" s="15">
         <v>4.5</v>
       </c>
       <c r="G120" s="15">
         <v>4.5</v>
       </c>
-      <c r="H120" s="15"/>
+      <c r="H120" s="15">
+        <v>4.5</v>
+      </c>
       <c r="I120" s="15"/>
       <c r="J120" s="11"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="A101:A102"/>
     <mergeCell ref="B101:M101"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:M94"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="B67:M67"/>
@@ -4527,57 +4535,57 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>