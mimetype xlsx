--- v5 (2026-08-15)
+++ v6 (2026-09-25)
@@ -92,53 +92,52 @@
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Labour force (economically active population), thsd persons</t>
   </si>
   <si>
     <t>Economically active population, thsd persons</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">Main indicators of labor market per month, 2010-2026 (estimated data) </t>
   </si>
   <si>
     <t>*) Assessment of indicators for the period April 2020-June 2021 was not carried out.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
@@ -192,109 +191,117 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -566,3870 +573,3891 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A101" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="I118" sqref="I118"/>
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B115" sqref="B115:M115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="41.42578125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="41.42578125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="8.7109375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
       <c r="B2" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="25"/>
-      <c r="B4" s="26">
+      <c r="B4" s="28">
         <v>2010</v>
       </c>
-      <c r="C4" s="26"/>
-[...9 lines deleted...]
-      <c r="M4" s="26"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="25"/>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="I5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="J5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="K5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="L5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="M5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="9">
         <v>8448.4</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="9">
         <v>8560.4</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="9">
         <v>8657.7000000000007</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="10">
         <v>8574.1</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="11">
         <v>8619.2999999999993</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="10">
         <v>8667.9</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="10">
         <v>8656.5</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="10">
         <v>8654.2999999999993</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="10">
         <v>8647.6</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="12">
         <v>8617.2999999999993</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="10">
         <v>8615.6</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="10">
         <v>8615.2999999999993</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="9">
         <v>7920.6</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="9">
         <v>8033.9</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="9">
         <v>8133.4</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="10">
         <v>8060</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="11">
         <v>8117.5</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="10">
         <v>8172</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="10">
         <v>8169.9</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="10">
         <v>8180.1</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="10">
         <v>8163.3</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="12">
         <v>8145.2</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="10">
         <v>8141.3</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="10">
         <v>8137.6</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="9">
         <v>527.79999999999995</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="9">
         <v>526.5</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="9">
         <v>524.29999999999995</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="10">
         <v>514.1</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="11">
         <v>501.8</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="10">
         <v>495.9</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="10">
         <v>486.6</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="10">
         <v>474.2</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="10">
         <v>484.3</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="12">
         <v>472.1</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="10">
         <v>474.3</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="10">
         <v>477.7</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="9">
         <v>6.3</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="9">
         <v>6.2</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="9">
         <v>6.1</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="10">
         <v>6</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="11">
         <v>5.8</v>
       </c>
-      <c r="G9" s="7">
+      <c r="G9" s="10">
         <v>5.7</v>
       </c>
-      <c r="H9" s="7">
+      <c r="H9" s="10">
         <v>5.6</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="10">
         <v>5.6</v>
       </c>
-      <c r="J9" s="7">
+      <c r="J9" s="10">
         <v>5.6</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="12">
         <v>5.5</v>
       </c>
-      <c r="L9" s="7">
+      <c r="L9" s="10">
         <v>5.5</v>
       </c>
-      <c r="M9" s="7">
+      <c r="M9" s="10">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="A10" s="10"/>
-[...11 lines deleted...]
-      <c r="M10" s="10"/>
+      <c r="A10" s="4"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
       <c r="A11" s="25"/>
-      <c r="B11" s="26">
+      <c r="B11" s="29">
         <v>2011</v>
       </c>
-      <c r="C11" s="26"/>
-[...9 lines deleted...]
-      <c r="M11" s="26"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
       <c r="A12" s="25"/>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="9">
         <v>8610.2999999999993</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="10">
         <v>8610.2000000000007</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="10">
         <v>8610.7999999999993</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="10">
         <v>8658.1</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="11">
         <v>8672.1</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="10">
         <v>8683.9</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="13">
         <v>8920.6</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="13">
         <v>8915.7000000000007</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="13">
         <v>8910.4</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="13">
         <v>8890</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="13">
         <v>8884.1</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="13">
         <v>8945.1</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="9">
         <v>8130.8</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="10">
         <v>8134.6</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="10">
         <v>8138.2</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="10">
         <v>8184.9</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="11">
         <v>8205.5</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="10">
         <v>8222.7000000000007</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="13">
         <v>8448.4</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="13">
         <v>8443.5</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="13">
         <v>8437.9</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="13">
         <v>8415</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="13">
         <v>8406.5</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="13">
         <v>8465.9</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="9">
         <v>479.5</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="10">
         <v>475.6</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="10">
         <v>472.6</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="10">
         <v>473.2</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="11">
         <v>466.6</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="10">
         <v>461.2</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="13">
         <v>472.2</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="13">
         <v>472.2</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="13">
         <v>472.5</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="13">
         <v>475</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="13">
         <v>477.6</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="13">
         <v>479.2</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="9">
         <v>5.6</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="10">
         <v>5.5</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="10">
         <v>5.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="10">
         <v>5.5</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="11">
         <v>5.4</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="10">
         <v>5.3</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="13">
         <v>5.3</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="13">
         <v>5.3</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="13">
         <v>5.3</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="13">
         <v>5.3</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="13">
         <v>5.4</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="13">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1">
-      <c r="A17" s="10"/>
-[...11 lines deleted...]
-      <c r="M17" s="10"/>
+      <c r="A17" s="4"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1">
       <c r="A18" s="25"/>
-      <c r="B18" s="26">
+      <c r="B18" s="29">
         <v>2012</v>
       </c>
-      <c r="C18" s="26"/>
-[...9 lines deleted...]
-      <c r="M18" s="26"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
       <c r="A19" s="25"/>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="D19" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="4" t="s">
+      <c r="E19" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F19" s="4" t="s">
+      <c r="F19" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G19" s="4" t="s">
+      <c r="G19" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H19" s="4" t="s">
+      <c r="H19" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I19" s="4" t="s">
+      <c r="I19" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J19" s="4" t="s">
+      <c r="J19" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="K19" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="L19" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="M19" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="9">
         <v>8924.2999999999993</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="10">
         <v>8949.9</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="10">
         <v>8948.7999999999993</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="10">
         <v>8965</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="11">
         <v>9004</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="10">
         <v>9030.4</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="13">
         <v>9014</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="13">
         <v>9013.7999999999993</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="13">
         <v>9011.6</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="13">
         <v>8975.1</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="13">
         <v>8974.5</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="13">
         <v>8974.6</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="9">
         <v>8442.9</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="10">
         <v>8469.9</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="10">
         <v>8474.6</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="10">
         <v>8490</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F21" s="11">
         <v>8530.4</v>
       </c>
-      <c r="G21" s="7">
+      <c r="G21" s="10">
         <v>8559.7999999999993</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="13">
         <v>8543.9</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="13">
         <v>8540.7000000000007</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="13">
         <v>8536.2999999999993</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="13">
         <v>8500.1</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="13">
         <v>8499.7999999999993</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="13">
         <v>8499.9</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="9">
         <v>481.4</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="10">
         <v>480</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="10">
         <v>474.2</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="10">
         <v>475</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="11">
         <v>473.6</v>
       </c>
-      <c r="G22" s="7">
+      <c r="G22" s="10">
         <v>470.6</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="13">
         <v>470.1</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="13">
         <v>473.1</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="13">
         <v>475.3</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="13">
         <v>475</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="13">
         <v>474.7</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="13">
         <v>474.7</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="9">
         <v>5.4</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="10">
         <v>5.4</v>
       </c>
-      <c r="D23" s="7">
+      <c r="D23" s="10">
         <v>5.3</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="10">
         <v>5.3</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="11">
         <v>5.3</v>
       </c>
-      <c r="G23" s="7">
+      <c r="G23" s="10">
         <v>5.2</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="13">
         <v>5.2</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="13">
         <v>5.2</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="13">
         <v>5.3</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="13">
         <v>5.3</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="13">
         <v>5.3</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="13">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
-      <c r="A24" s="10"/>
-[...11 lines deleted...]
-      <c r="M24" s="10"/>
+      <c r="A24" s="4"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1">
       <c r="A25" s="25"/>
-      <c r="B25" s="26">
+      <c r="B25" s="29">
         <v>2013</v>
       </c>
-      <c r="C25" s="26"/>
-[...9 lines deleted...]
-      <c r="M25" s="26"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1">
       <c r="A26" s="25"/>
-      <c r="B26" s="4" t="s">
+      <c r="B26" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D26" s="4" t="s">
+      <c r="D26" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="4" t="s">
+      <c r="E26" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F26" s="4" t="s">
+      <c r="F26" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G26" s="4" t="s">
+      <c r="G26" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H26" s="4" t="s">
+      <c r="H26" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I26" s="4" t="s">
+      <c r="I26" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J26" s="4" t="s">
+      <c r="J26" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="K26" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="L26" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="M26" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="9">
         <v>9011.7999999999993</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="10">
         <v>9024.2000000000007</v>
       </c>
-      <c r="D27" s="7">
+      <c r="D27" s="10">
         <v>9025.7999999999993</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="10">
         <v>9060.4</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F27" s="11">
         <v>9059.7000000000007</v>
       </c>
-      <c r="G27" s="7">
+      <c r="G27" s="10">
         <v>9059.6</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H27" s="13">
         <v>9075</v>
       </c>
-      <c r="I27" s="11">
+      <c r="I27" s="13">
         <v>9076.2000000000007</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="17">
         <v>9076.7999999999993</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K27" s="13">
         <v>9042.9</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L27" s="13">
         <v>9042.2999999999993</v>
       </c>
-      <c r="M27" s="11">
+      <c r="M27" s="13">
         <v>9042</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="9">
         <v>8537.1</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="10">
         <v>8549.7000000000007</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="10">
         <v>8551.5</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="10">
         <v>8589.4</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="11">
         <v>8590.7999999999993</v>
       </c>
-      <c r="G28" s="7">
+      <c r="G28" s="10">
         <v>8591.7999999999993</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="13">
         <v>8606.9</v>
       </c>
-      <c r="I28" s="11">
+      <c r="I28" s="13">
         <v>8607.9</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="17">
         <v>8608.2999999999993</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="13">
         <v>8576.2999999999993</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L28" s="13">
         <v>8575.9</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="13">
         <v>8575.7999999999993</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="9">
         <v>474.7</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="10">
         <v>474.5</v>
       </c>
-      <c r="D29" s="7">
+      <c r="D29" s="10">
         <v>474.3</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="10">
         <v>471</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F29" s="11">
         <v>468.9</v>
       </c>
-      <c r="G29" s="7">
+      <c r="G29" s="10">
         <v>467.8</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="13">
         <v>468.1</v>
       </c>
-      <c r="I29" s="11">
+      <c r="I29" s="13">
         <v>468.3</v>
       </c>
-      <c r="J29" s="14">
+      <c r="J29" s="17">
         <v>468.5</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="13">
         <v>466.6</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="13">
         <v>466.4</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M29" s="13">
         <v>466.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="9">
         <v>5.3</v>
       </c>
-      <c r="C30" s="7">
+      <c r="C30" s="10">
         <v>5.3</v>
       </c>
-      <c r="D30" s="7">
+      <c r="D30" s="10">
         <v>5.3</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="10">
         <v>5.2</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F30" s="11">
         <v>5.2</v>
       </c>
-      <c r="G30" s="7">
+      <c r="G30" s="10">
         <v>5.2</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="13">
         <v>5.2</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I30" s="13">
         <v>5.2</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J30" s="13">
         <v>5.2</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="13">
         <v>5.2</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L30" s="13">
         <v>5.2</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M30" s="13">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1">
-      <c r="A31" s="10"/>
-[...11 lines deleted...]
-      <c r="M31" s="10"/>
+      <c r="A31" s="4"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1">
       <c r="A32" s="25"/>
-      <c r="B32" s="26">
+      <c r="B32" s="29">
         <v>2014</v>
       </c>
-      <c r="C32" s="26"/>
-[...9 lines deleted...]
-      <c r="M32" s="26"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1">
       <c r="A33" s="25"/>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="D33" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="4" t="s">
+      <c r="E33" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F33" s="4" t="s">
+      <c r="F33" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G33" s="4" t="s">
+      <c r="G33" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H33" s="4" t="s">
+      <c r="H33" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I33" s="4" t="s">
+      <c r="I33" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J33" s="4" t="s">
+      <c r="J33" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K33" s="4" t="s">
+      <c r="K33" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="L33" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="M33" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1">
-      <c r="A34" s="5" t="s">
+      <c r="A34" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="9">
         <v>9051.7000000000007</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="10">
         <v>9050.9</v>
       </c>
-      <c r="D34" s="7">
+      <c r="D34" s="10">
         <v>9050.7999999999993</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="10">
         <v>9103.7999999999993</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F34" s="11">
         <v>9116.7000000000007</v>
       </c>
-      <c r="G34" s="7">
+      <c r="G34" s="10">
         <v>9114.7000000000007</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="13">
         <v>9135.5</v>
       </c>
-      <c r="I34" s="11">
+      <c r="I34" s="13">
         <v>9137.2000000000007</v>
       </c>
-      <c r="J34" s="11">
+      <c r="J34" s="13">
         <v>9137.4</v>
       </c>
-      <c r="K34" s="11">
+      <c r="K34" s="13">
         <v>9109.6</v>
       </c>
-      <c r="L34" s="11">
+      <c r="L34" s="13">
         <v>9109.6</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="13">
         <v>9109.9</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" customHeight="1">
-      <c r="A35" s="5" t="s">
+      <c r="A35" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="6">
+      <c r="B35" s="9">
         <v>8586.9</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="10">
         <v>8587.1</v>
       </c>
-      <c r="D35" s="7">
+      <c r="D35" s="10">
         <v>8587.2999999999993</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="10">
         <v>8641.7999999999993</v>
       </c>
-      <c r="F35" s="8">
+      <c r="F35" s="11">
         <v>8655.4</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="10">
         <v>8654.9</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H35" s="13">
         <v>8677.1</v>
       </c>
-      <c r="I35" s="11">
+      <c r="I35" s="13">
         <v>8679.4</v>
       </c>
-      <c r="J35" s="11">
+      <c r="J35" s="13">
         <v>8679.2999999999993</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K35" s="13">
         <v>8651.2000000000007</v>
       </c>
-      <c r="L35" s="11">
+      <c r="L35" s="13">
         <v>8651</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="13">
         <v>8651.1</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="6">
+      <c r="B36" s="9">
         <v>464.8</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="10">
         <v>463.8</v>
       </c>
-      <c r="D36" s="7">
+      <c r="D36" s="10">
         <v>463.5</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="10">
         <v>462</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F36" s="11">
         <v>461.3</v>
       </c>
-      <c r="G36" s="7">
+      <c r="G36" s="10">
         <v>459.8</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="13">
         <v>458.4</v>
       </c>
-      <c r="I36" s="11">
+      <c r="I36" s="13">
         <v>457.8</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J36" s="13">
         <v>458.1</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="13">
         <v>458.4</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="13">
         <v>458.6</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="13">
         <v>458.8</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" customHeight="1">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B37" s="6">
+      <c r="B37" s="9">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D37" s="7">
+      <c r="D37" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F37" s="8">
+      <c r="F37" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G37" s="7">
+      <c r="G37" s="10">
         <v>5</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H37" s="13">
         <v>5</v>
       </c>
-      <c r="I37" s="11">
+      <c r="I37" s="13">
         <v>5</v>
       </c>
-      <c r="J37" s="11">
+      <c r="J37" s="13">
         <v>5</v>
       </c>
-      <c r="K37" s="11">
+      <c r="K37" s="13">
         <v>5</v>
       </c>
-      <c r="L37" s="11">
+      <c r="L37" s="13">
         <v>5</v>
       </c>
-      <c r="M37" s="11">
+      <c r="M37" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1">
-      <c r="A38" s="10"/>
-[...11 lines deleted...]
-      <c r="M38" s="10"/>
+      <c r="A38" s="4"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1">
       <c r="A39" s="25"/>
-      <c r="B39" s="26">
+      <c r="B39" s="29">
         <v>2015</v>
       </c>
-      <c r="C39" s="26"/>
-[...9 lines deleted...]
-      <c r="M39" s="26"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
       <c r="A40" s="25"/>
-      <c r="B40" s="4" t="s">
+      <c r="B40" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="D40" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="4" t="s">
+      <c r="E40" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F40" s="4" t="s">
+      <c r="F40" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G40" s="4" t="s">
+      <c r="G40" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H40" s="4" t="s">
+      <c r="H40" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I40" s="4" t="s">
+      <c r="I40" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J40" s="4" t="s">
+      <c r="J40" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K40" s="4" t="s">
+      <c r="K40" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="L40" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="M40" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15" customHeight="1">
-      <c r="A41" s="5" t="s">
+      <c r="A41" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="9">
         <v>8933.6</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="10">
         <v>8866</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="10">
         <v>8890.2000000000007</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E41" s="10">
         <v>9023.4</v>
       </c>
-      <c r="F41" s="8">
+      <c r="F41" s="11">
         <v>9023.9</v>
       </c>
-      <c r="G41" s="7">
+      <c r="G41" s="10">
         <v>9024.1</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H41" s="13">
         <v>9076.9</v>
       </c>
-      <c r="I41" s="11">
+      <c r="I41" s="13">
         <v>9080.5</v>
       </c>
-      <c r="J41" s="11">
+      <c r="J41" s="13">
         <v>9077.7999999999993</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K41" s="13">
         <v>8959.2999999999993</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L41" s="13">
         <v>8959.4</v>
       </c>
-      <c r="M41" s="10">
+      <c r="M41" s="13">
         <v>8966.7000000000007</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
-      <c r="A42" s="5" t="s">
+      <c r="A42" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="9">
         <v>8483</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="10">
         <v>8420</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="10">
         <v>8444.2999999999993</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="10">
         <v>8574.9</v>
       </c>
-      <c r="F42" s="8">
+      <c r="F42" s="11">
         <v>8575.2999999999993</v>
       </c>
-      <c r="G42" s="7">
+      <c r="G42" s="10">
         <v>8575.7000000000007</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H42" s="13">
         <v>8630.9</v>
       </c>
-      <c r="I42" s="11">
+      <c r="I42" s="13">
         <v>8637.4</v>
       </c>
-      <c r="J42" s="11">
+      <c r="J42" s="13">
         <v>8635.5</v>
       </c>
-      <c r="K42" s="11">
+      <c r="K42" s="13">
         <v>8512.7999999999993</v>
       </c>
-      <c r="L42" s="11">
+      <c r="L42" s="13">
         <v>8508.4</v>
       </c>
-      <c r="M42" s="10">
+      <c r="M42" s="13">
         <v>8510.9</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" customHeight="1">
-      <c r="A43" s="5" t="s">
+      <c r="A43" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="9">
         <v>450.5</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="10">
         <v>446</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="10">
         <v>445.7</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="10">
         <v>448.5</v>
       </c>
-      <c r="F43" s="8">
+      <c r="F43" s="11">
         <v>448.6</v>
       </c>
-      <c r="G43" s="7">
+      <c r="G43" s="10">
         <v>448.4</v>
       </c>
-      <c r="H43" s="11">
+      <c r="H43" s="13">
         <v>446</v>
       </c>
-      <c r="I43" s="11">
+      <c r="I43" s="13">
         <v>443.1</v>
       </c>
-      <c r="J43" s="11">
+      <c r="J43" s="13">
         <v>442.3</v>
       </c>
-      <c r="K43" s="11">
+      <c r="K43" s="13">
         <v>446.5</v>
       </c>
-      <c r="L43" s="11">
+      <c r="L43" s="13">
         <v>451</v>
       </c>
-      <c r="M43" s="11">
+      <c r="M43" s="13">
         <v>455.8</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1">
-      <c r="A44" s="5" t="s">
+      <c r="A44" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="9">
         <v>5</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="10">
         <v>5</v>
       </c>
-      <c r="D44" s="7">
+      <c r="D44" s="10">
         <v>5</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="10">
         <v>5</v>
       </c>
-      <c r="F44" s="8">
+      <c r="F44" s="11">
         <v>5</v>
       </c>
-      <c r="G44" s="7">
+      <c r="G44" s="10">
         <v>5</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H44" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I44" s="11">
+      <c r="I44" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J44" s="11">
+      <c r="J44" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K44" s="11">
+      <c r="K44" s="13">
         <v>5</v>
       </c>
-      <c r="L44" s="11">
+      <c r="L44" s="13">
         <v>5</v>
       </c>
-      <c r="M44" s="11">
+      <c r="M44" s="13">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
-      <c r="A45" s="10"/>
-[...11 lines deleted...]
-      <c r="M45" s="10"/>
+      <c r="A45" s="4"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
     </row>
     <row r="46" spans="1:13" ht="15" customHeight="1">
       <c r="A46" s="25"/>
-      <c r="B46" s="26">
+      <c r="B46" s="29">
         <v>2016</v>
       </c>
-      <c r="C46" s="26"/>
-[...9 lines deleted...]
-      <c r="M46" s="26"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="29"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="29"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="29"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
       <c r="A47" s="25"/>
-      <c r="B47" s="4" t="s">
+      <c r="B47" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C47" s="4" t="s">
+      <c r="C47" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="D47" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E47" s="4" t="s">
+      <c r="E47" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F47" s="4" t="s">
+      <c r="F47" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G47" s="4" t="s">
+      <c r="G47" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H47" s="4" t="s">
+      <c r="H47" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I47" s="4" t="s">
+      <c r="I47" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J47" s="4" t="s">
+      <c r="J47" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K47" s="4" t="s">
+      <c r="K47" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="L47" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M47" s="4" t="s">
+      <c r="M47" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15" customHeight="1">
-      <c r="A48" s="5" t="s">
+      <c r="A48" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="9">
         <v>8847.2000000000007</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="10">
         <v>8829.7000000000007</v>
       </c>
-      <c r="D48" s="7">
+      <c r="D48" s="10">
         <v>8829.2999999999993</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E48" s="10">
         <v>8885.5</v>
       </c>
-      <c r="F48" s="8">
+      <c r="F48" s="11">
         <v>8933.2000000000007</v>
       </c>
-      <c r="G48" s="7">
+      <c r="G48" s="10">
         <v>8978.2000000000007</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="13">
         <v>9015.5</v>
       </c>
-      <c r="I48" s="11">
+      <c r="I48" s="13">
         <v>9039.7999999999993</v>
       </c>
-      <c r="J48" s="11">
+      <c r="J48" s="13">
         <v>9038.6</v>
       </c>
-      <c r="K48" s="11">
+      <c r="K48" s="13">
         <v>9008.2999999999993</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L48" s="13">
         <v>8960.7000000000007</v>
       </c>
-      <c r="M48" s="10">
+      <c r="M48" s="13">
         <v>8921.7999999999993</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="15" customHeight="1">
-      <c r="A49" s="5" t="s">
+      <c r="A49" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="9">
         <v>8396.9</v>
       </c>
-      <c r="C49" s="7">
+      <c r="C49" s="10">
         <v>8383.9</v>
       </c>
-      <c r="D49" s="7">
+      <c r="D49" s="10">
         <v>8384.4</v>
       </c>
-      <c r="E49" s="7">
+      <c r="E49" s="10">
         <v>8439</v>
       </c>
-      <c r="F49" s="8">
+      <c r="F49" s="11">
         <v>8485.2000000000007</v>
       </c>
-      <c r="G49" s="7">
+      <c r="G49" s="10">
         <v>8530.5</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="13">
         <v>8569.6</v>
       </c>
-      <c r="I49" s="11">
+      <c r="I49" s="13">
         <v>8595.6</v>
       </c>
-      <c r="J49" s="11">
+      <c r="J49" s="13">
         <v>8594.6</v>
       </c>
-      <c r="K49" s="11">
+      <c r="K49" s="13">
         <v>8566.1</v>
       </c>
-      <c r="L49" s="11">
+      <c r="L49" s="13">
         <v>8519.5</v>
       </c>
-      <c r="M49" s="10">
+      <c r="M49" s="13">
         <v>8481.2999999999993</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="15" customHeight="1">
-      <c r="A50" s="5" t="s">
+      <c r="A50" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="9">
         <v>450.3</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="10">
         <v>445.8</v>
       </c>
-      <c r="D50" s="7">
+      <c r="D50" s="10">
         <v>444.9</v>
       </c>
-      <c r="E50" s="7">
+      <c r="E50" s="10">
         <v>446.5</v>
       </c>
-      <c r="F50" s="8">
+      <c r="F50" s="11">
         <v>448</v>
       </c>
-      <c r="G50" s="7">
+      <c r="G50" s="10">
         <v>447.7</v>
       </c>
-      <c r="H50" s="11">
+      <c r="H50" s="13">
         <v>445.9</v>
       </c>
-      <c r="I50" s="11">
+      <c r="I50" s="13">
         <v>444.2</v>
       </c>
-      <c r="J50" s="11">
+      <c r="J50" s="13">
         <v>444</v>
       </c>
-      <c r="K50" s="11">
+      <c r="K50" s="13">
         <v>442.2</v>
       </c>
-      <c r="L50" s="11">
+      <c r="L50" s="13">
         <v>441.2</v>
       </c>
-      <c r="M50" s="11">
+      <c r="M50" s="13">
         <v>440.5</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="15" customHeight="1">
-      <c r="A51" s="5" t="s">
+      <c r="A51" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="9">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C51" s="7">
+      <c r="C51" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D51" s="7">
+      <c r="D51" s="10">
         <v>5</v>
       </c>
-      <c r="E51" s="7">
+      <c r="E51" s="10">
         <v>5</v>
       </c>
-      <c r="F51" s="8">
+      <c r="F51" s="11">
         <v>5</v>
       </c>
-      <c r="G51" s="7">
+      <c r="G51" s="10">
         <v>5</v>
       </c>
-      <c r="H51" s="11">
+      <c r="H51" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I51" s="11">
+      <c r="I51" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J51" s="11">
+      <c r="J51" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K51" s="11">
+      <c r="K51" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L51" s="11">
+      <c r="L51" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M51" s="11">
+      <c r="M51" s="13">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="15" customHeight="1">
-      <c r="A52" s="10"/>
-[...11 lines deleted...]
-      <c r="M52" s="10"/>
+      <c r="A52" s="4"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="13"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13"/>
     </row>
     <row r="53" spans="1:16" ht="15" customHeight="1">
       <c r="A53" s="25"/>
       <c r="B53" s="26">
         <v>2017</v>
       </c>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
     </row>
     <row r="54" spans="1:16" ht="15" customHeight="1">
       <c r="A54" s="25"/>
-      <c r="B54" s="4" t="s">
+      <c r="B54" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C54" s="4" t="s">
+      <c r="C54" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D54" s="4" t="s">
+      <c r="D54" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E54" s="4" t="s">
+      <c r="E54" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F54" s="4" t="s">
+      <c r="F54" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G54" s="4" t="s">
+      <c r="G54" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H54" s="4" t="s">
+      <c r="H54" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I54" s="4" t="s">
+      <c r="I54" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J54" s="4" t="s">
+      <c r="J54" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K54" s="4" t="s">
+      <c r="K54" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L54" s="4" t="s">
+      <c r="L54" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M54" s="4" t="s">
+      <c r="M54" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="15" customHeight="1">
-      <c r="A55" s="5" t="s">
+      <c r="A55" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="6">
+      <c r="B55" s="9">
         <v>8888.7000000000007</v>
       </c>
-      <c r="C55" s="7">
+      <c r="C55" s="10">
         <v>8889.2000000000007</v>
       </c>
-      <c r="D55" s="7">
+      <c r="D55" s="10">
         <v>8902.2999999999993</v>
       </c>
-      <c r="E55" s="7">
+      <c r="E55" s="10">
         <v>8957</v>
       </c>
-      <c r="F55" s="8">
+      <c r="F55" s="11">
         <v>8989.4</v>
       </c>
-      <c r="G55" s="7">
+      <c r="G55" s="10">
         <v>8994.5</v>
       </c>
-      <c r="H55" s="11">
+      <c r="H55" s="13">
         <v>9012.2000000000007</v>
       </c>
-      <c r="I55" s="11">
+      <c r="I55" s="13">
         <v>9013.4</v>
       </c>
-      <c r="J55" s="11">
+      <c r="J55" s="13">
         <v>9013.7000000000007</v>
       </c>
-      <c r="K55" s="15">
+      <c r="K55" s="8">
         <v>8995</v>
       </c>
-      <c r="L55" s="15">
+      <c r="L55" s="8">
         <v>8977</v>
       </c>
-      <c r="M55" s="15">
+      <c r="M55" s="8">
         <v>8969.7999999999993</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="15" customHeight="1">
-      <c r="A56" s="5" t="s">
+      <c r="A56" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="6">
+      <c r="B56" s="9">
         <v>8449</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="10">
         <v>8450.1</v>
       </c>
-      <c r="D56" s="7">
+      <c r="D56" s="10">
         <v>8463.5</v>
       </c>
-      <c r="E56" s="7">
+      <c r="E56" s="10">
         <v>8517.6</v>
       </c>
-      <c r="F56" s="8">
+      <c r="F56" s="11">
         <v>8550</v>
       </c>
-      <c r="G56" s="7">
+      <c r="G56" s="10">
         <v>8555.4</v>
       </c>
-      <c r="H56" s="11">
+      <c r="H56" s="13">
         <v>8572</v>
       </c>
-      <c r="I56" s="11">
+      <c r="I56" s="13">
         <v>8572.1</v>
       </c>
-      <c r="J56" s="11">
+      <c r="J56" s="13">
         <v>8572.2000000000007</v>
       </c>
-      <c r="K56" s="15">
+      <c r="K56" s="8">
         <v>8555.1</v>
       </c>
-      <c r="L56" s="15">
+      <c r="L56" s="8">
         <v>8538</v>
       </c>
-      <c r="M56" s="16">
+      <c r="M56" s="8">
         <v>8530.7999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="15" customHeight="1">
-      <c r="A57" s="5" t="s">
+      <c r="A57" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B57" s="6">
+      <c r="B57" s="9">
         <v>439.7</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="10">
         <v>439.1</v>
       </c>
-      <c r="D57" s="7">
+      <c r="D57" s="10">
         <v>438.8</v>
       </c>
-      <c r="E57" s="7">
+      <c r="E57" s="10">
         <v>439.4</v>
       </c>
-      <c r="F57" s="8">
+      <c r="F57" s="11">
         <v>439.4</v>
       </c>
-      <c r="G57" s="7">
+      <c r="G57" s="10">
         <v>439.1</v>
       </c>
-      <c r="H57" s="11">
+      <c r="H57" s="13">
         <v>440.2</v>
       </c>
-      <c r="I57" s="11">
+      <c r="I57" s="13">
         <v>441.3</v>
       </c>
-      <c r="J57" s="11">
+      <c r="J57" s="13">
         <v>441.5</v>
       </c>
-      <c r="K57" s="15">
+      <c r="K57" s="8">
         <v>439.9</v>
       </c>
-      <c r="L57" s="15">
+      <c r="L57" s="8">
         <v>439</v>
       </c>
-      <c r="M57" s="15">
+      <c r="M57" s="8">
         <v>439</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="15" customHeight="1">
-      <c r="A58" s="5" t="s">
+      <c r="A58" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="6">
+      <c r="B58" s="9">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C58" s="7">
+      <c r="C58" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D58" s="7">
+      <c r="D58" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E58" s="7">
+      <c r="E58" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F58" s="8">
+      <c r="F58" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G58" s="7">
+      <c r="G58" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H58" s="11">
+      <c r="H58" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I58" s="11">
+      <c r="I58" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J58" s="11">
+      <c r="J58" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K58" s="15">
+      <c r="K58" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L58" s="15">
+      <c r="L58" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M58" s="15">
+      <c r="M58" s="8">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1">
-      <c r="A59" s="5"/>
-[...12 lines deleted...]
-      <c r="P59" s="3" t="s">
+      <c r="A59" s="3"/>
+      <c r="B59" s="9"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="13"/>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
+      <c r="K59" s="13"/>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13"/>
+      <c r="P59" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="15" customHeight="1">
       <c r="A60" s="25"/>
-      <c r="B60" s="26">
+      <c r="B60" s="29">
         <v>2018</v>
       </c>
-      <c r="C60" s="26"/>
-[...9 lines deleted...]
-      <c r="M60" s="26"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="29"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="29"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="29"/>
     </row>
     <row r="61" spans="1:16" ht="15" customHeight="1">
       <c r="A61" s="25"/>
-      <c r="B61" s="4" t="s">
+      <c r="B61" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="C61" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="D61" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E61" s="4" t="s">
+      <c r="E61" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F61" s="4" t="s">
+      <c r="F61" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G61" s="4" t="s">
+      <c r="G61" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H61" s="4" t="s">
+      <c r="H61" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I61" s="4" t="s">
+      <c r="I61" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J61" s="4" t="s">
+      <c r="J61" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K61" s="4" t="s">
+      <c r="K61" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L61" s="4" t="s">
+      <c r="L61" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M61" s="4" t="s">
+      <c r="M61" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="15" customHeight="1">
-      <c r="A62" s="5" t="s">
+      <c r="A62" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="6">
+      <c r="B62" s="9">
         <v>8991.2999999999993</v>
       </c>
-      <c r="C62" s="7">
+      <c r="C62" s="10">
         <v>9011.1</v>
       </c>
-      <c r="D62" s="7">
+      <c r="D62" s="10">
         <v>9018.6</v>
       </c>
-      <c r="E62" s="7">
+      <c r="E62" s="10">
         <v>9041.5</v>
       </c>
-      <c r="F62" s="7">
+      <c r="F62" s="10">
         <v>9089.4</v>
       </c>
-      <c r="G62" s="7">
+      <c r="G62" s="10">
         <v>9105.7999999999993</v>
       </c>
-      <c r="H62" s="7">
+      <c r="H62" s="10">
         <v>9144.2999999999993</v>
       </c>
-      <c r="I62" s="11">
+      <c r="I62" s="13">
         <v>9174.2999999999993</v>
       </c>
-      <c r="J62" s="11">
+      <c r="J62" s="13">
         <v>9190</v>
       </c>
-      <c r="K62" s="15">
+      <c r="K62" s="8">
         <v>9159.7000000000007</v>
       </c>
-      <c r="L62" s="15">
+      <c r="L62" s="8">
         <v>9149</v>
       </c>
-      <c r="M62" s="15">
+      <c r="M62" s="8">
         <v>9146.1</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="15" customHeight="1">
-      <c r="A63" s="5" t="s">
+      <c r="A63" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="6">
+      <c r="B63" s="9">
         <v>8551.7999999999993</v>
       </c>
-      <c r="C63" s="7">
+      <c r="C63" s="10">
         <v>8571.5</v>
       </c>
-      <c r="D63" s="7">
+      <c r="D63" s="10">
         <v>8578.9</v>
       </c>
-      <c r="E63" s="7">
+      <c r="E63" s="10">
         <v>8600.7999999999993</v>
       </c>
-      <c r="F63" s="7">
+      <c r="F63" s="10">
         <v>8647.7999999999993</v>
       </c>
-      <c r="G63" s="7">
+      <c r="G63" s="10">
         <v>8663.9</v>
       </c>
-      <c r="H63" s="7">
+      <c r="H63" s="10">
         <v>8702.6</v>
       </c>
-      <c r="I63" s="11">
+      <c r="I63" s="13">
         <v>8732.7000000000007</v>
       </c>
-      <c r="J63" s="11">
+      <c r="J63" s="13">
         <v>8748.4</v>
       </c>
-      <c r="K63" s="10">
+      <c r="K63" s="13">
         <v>8717.9</v>
       </c>
-      <c r="L63" s="15">
+      <c r="L63" s="8">
         <v>8707.2000000000007</v>
       </c>
-      <c r="M63" s="15">
+      <c r="M63" s="8">
         <v>8704</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="15" customHeight="1">
-      <c r="A64" s="5" t="s">
+      <c r="A64" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B64" s="6">
+      <c r="B64" s="9">
         <v>439.5</v>
       </c>
-      <c r="C64" s="7">
+      <c r="C64" s="10">
         <v>439.6</v>
       </c>
-      <c r="D64" s="7">
+      <c r="D64" s="10">
         <v>439.7</v>
       </c>
-      <c r="E64" s="7">
+      <c r="E64" s="10">
         <v>440.7</v>
       </c>
-      <c r="F64" s="7">
+      <c r="F64" s="10">
         <v>441.6</v>
       </c>
-      <c r="G64" s="7">
+      <c r="G64" s="10">
         <v>441.9</v>
       </c>
-      <c r="H64" s="7">
+      <c r="H64" s="10">
         <v>441.7</v>
       </c>
-      <c r="I64" s="11">
+      <c r="I64" s="13">
         <v>441.6</v>
       </c>
-      <c r="J64" s="11">
+      <c r="J64" s="13">
         <v>441.6</v>
       </c>
-      <c r="K64" s="15">
+      <c r="K64" s="8">
         <v>441.8</v>
       </c>
-      <c r="L64" s="15">
+      <c r="L64" s="8">
         <v>441.8</v>
       </c>
-      <c r="M64" s="15">
+      <c r="M64" s="8">
         <v>442.1</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="5" t="s">
+      <c r="A65" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B65" s="6">
+      <c r="B65" s="9">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C65" s="7">
+      <c r="C65" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D65" s="7">
+      <c r="D65" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E65" s="7">
+      <c r="E65" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F65" s="7">
+      <c r="F65" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G65" s="7">
+      <c r="G65" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H65" s="7">
+      <c r="H65" s="10">
         <v>4.8</v>
       </c>
-      <c r="I65" s="11">
+      <c r="I65" s="13">
         <v>4.8</v>
       </c>
-      <c r="J65" s="11">
+      <c r="J65" s="13">
         <v>4.8</v>
       </c>
-      <c r="K65" s="15">
+      <c r="K65" s="8">
         <v>4.8</v>
       </c>
-      <c r="L65" s="15">
+      <c r="L65" s="8">
         <v>4.8</v>
       </c>
-      <c r="M65" s="15">
+      <c r="M65" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="5"/>
-[...11 lines deleted...]
-      <c r="M66" s="11"/>
+      <c r="A66" s="3"/>
+      <c r="B66" s="9"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="8"/>
+      <c r="L66" s="8"/>
+      <c r="M66" s="13"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
       <c r="A67" s="25"/>
-      <c r="B67" s="26">
+      <c r="B67" s="29">
         <v>2019</v>
       </c>
-      <c r="C67" s="26"/>
-[...9 lines deleted...]
-      <c r="M67" s="26"/>
+      <c r="C67" s="29"/>
+      <c r="D67" s="29"/>
+      <c r="E67" s="29"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="29"/>
+      <c r="H67" s="29"/>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+      <c r="K67" s="29"/>
+      <c r="L67" s="29"/>
+      <c r="M67" s="29"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="25"/>
-      <c r="B68" s="4" t="s">
+      <c r="B68" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C68" s="4" t="s">
+      <c r="C68" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="D68" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E68" s="4" t="s">
+      <c r="E68" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F68" s="4" t="s">
+      <c r="F68" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G68" s="4" t="s">
+      <c r="G68" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H68" s="4" t="s">
+      <c r="H68" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I68" s="4" t="s">
+      <c r="I68" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J68" s="4" t="s">
+      <c r="J68" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K68" s="4" t="s">
+      <c r="K68" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L68" s="4" t="s">
+      <c r="L68" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M68" s="4" t="s">
+      <c r="M68" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="5" t="s">
+      <c r="A69" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B69" s="6">
+      <c r="B69" s="9">
         <v>9159.6</v>
       </c>
-      <c r="C69" s="7">
+      <c r="C69" s="10">
         <v>9178.7999999999993</v>
       </c>
-      <c r="D69" s="7">
+      <c r="D69" s="10">
         <v>9187.7999999999993</v>
       </c>
-      <c r="E69" s="7">
+      <c r="E69" s="10">
         <v>9199.7999999999993</v>
       </c>
-      <c r="F69" s="7">
+      <c r="F69" s="10">
         <v>9204.2999999999993</v>
       </c>
-      <c r="G69" s="7">
+      <c r="G69" s="10">
         <v>9210</v>
       </c>
-      <c r="H69" s="7">
+      <c r="H69" s="10">
         <v>9214.2000000000007</v>
       </c>
-      <c r="I69" s="11">
+      <c r="I69" s="13">
         <v>9215.7000000000007</v>
       </c>
-      <c r="J69" s="11">
+      <c r="J69" s="13">
         <v>9216</v>
       </c>
-      <c r="K69" s="15">
+      <c r="K69" s="8">
         <v>9215.2000000000007</v>
       </c>
-      <c r="L69" s="15">
+      <c r="L69" s="8">
         <v>9215</v>
       </c>
-      <c r="M69" s="15">
+      <c r="M69" s="8">
         <v>9214.2000000000007</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="5" t="s">
+      <c r="A70" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B70" s="6">
+      <c r="B70" s="9">
         <v>8716.9</v>
       </c>
-      <c r="C70" s="7">
+      <c r="C70" s="10">
         <v>8735.7000000000007</v>
       </c>
-      <c r="D70" s="7">
+      <c r="D70" s="10">
         <v>8744.9</v>
       </c>
-      <c r="E70" s="7">
+      <c r="E70" s="10">
         <v>8757.5</v>
       </c>
-      <c r="F70" s="7">
+      <c r="F70" s="10">
         <v>8762.5</v>
       </c>
-      <c r="G70" s="7">
+      <c r="G70" s="10">
         <v>8768.7000000000007</v>
       </c>
-      <c r="H70" s="7">
+      <c r="H70" s="10">
         <v>8772.5</v>
       </c>
-      <c r="I70" s="11">
+      <c r="I70" s="13">
         <v>8773.4</v>
       </c>
-      <c r="J70" s="11">
+      <c r="J70" s="13">
         <v>8773.7000000000007</v>
       </c>
-      <c r="K70" s="15">
+      <c r="K70" s="8">
         <v>8773.4</v>
       </c>
-      <c r="L70" s="15">
+      <c r="L70" s="8">
         <v>8773.6</v>
       </c>
-      <c r="M70" s="16">
+      <c r="M70" s="8">
         <v>8773.2000000000007</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="5" t="s">
+      <c r="A71" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B71" s="6">
+      <c r="B71" s="9">
         <v>442.7</v>
       </c>
-      <c r="C71" s="7">
+      <c r="C71" s="10">
         <v>443.1</v>
       </c>
-      <c r="D71" s="7">
+      <c r="D71" s="10">
         <v>442.9</v>
       </c>
-      <c r="E71" s="7">
+      <c r="E71" s="10">
         <v>442.3</v>
       </c>
-      <c r="F71" s="7">
+      <c r="F71" s="10">
         <v>441.8</v>
       </c>
-      <c r="G71" s="7">
+      <c r="G71" s="10">
         <v>441.3</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="10">
         <v>441.7</v>
       </c>
-      <c r="I71" s="11">
+      <c r="I71" s="13">
         <v>442.3</v>
       </c>
-      <c r="J71" s="11">
+      <c r="J71" s="13">
         <v>442.3</v>
       </c>
-      <c r="K71" s="15">
+      <c r="K71" s="8">
         <v>441.8</v>
       </c>
-      <c r="L71" s="15">
+      <c r="L71" s="8">
         <v>441.4</v>
       </c>
-      <c r="M71" s="15">
+      <c r="M71" s="8">
         <v>441</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="5" t="s">
+      <c r="A72" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B72" s="6">
+      <c r="B72" s="9">
         <v>4.8</v>
       </c>
-      <c r="C72" s="7">
+      <c r="C72" s="10">
         <v>4.8</v>
       </c>
-      <c r="D72" s="7">
+      <c r="D72" s="10">
         <v>4.8</v>
       </c>
-      <c r="E72" s="7">
+      <c r="E72" s="10">
         <v>4.8</v>
       </c>
-      <c r="F72" s="7">
+      <c r="F72" s="10">
         <v>4.8</v>
       </c>
-      <c r="G72" s="7">
+      <c r="G72" s="10">
         <v>4.8</v>
       </c>
-      <c r="H72" s="7">
+      <c r="H72" s="10">
         <v>4.8</v>
       </c>
-      <c r="I72" s="11">
+      <c r="I72" s="13">
         <v>4.8</v>
       </c>
-      <c r="J72" s="11">
+      <c r="J72" s="13">
         <v>4.8</v>
       </c>
-      <c r="K72" s="15">
+      <c r="K72" s="8">
         <v>4.8</v>
       </c>
-      <c r="L72" s="15">
+      <c r="L72" s="8">
         <v>4.8</v>
       </c>
-      <c r="M72" s="15">
+      <c r="M72" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="5"/>
-[...11 lines deleted...]
-      <c r="M73" s="11"/>
+      <c r="A73" s="3"/>
+      <c r="B73" s="9"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="10"/>
+      <c r="E73" s="10"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="10"/>
+      <c r="H73" s="10"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="8"/>
+      <c r="L73" s="8"/>
+      <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
       <c r="A74" s="25"/>
       <c r="B74" s="26" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="26"/>
       <c r="D74" s="26"/>
       <c r="E74" s="26"/>
       <c r="F74" s="26"/>
       <c r="G74" s="26"/>
       <c r="H74" s="26"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="26"/>
       <c r="L74" s="26"/>
       <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
       <c r="A75" s="25"/>
-      <c r="B75" s="4" t="s">
+      <c r="B75" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C75" s="4" t="s">
+      <c r="C75" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D75" s="4" t="s">
+      <c r="D75" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E75" s="4" t="s">
+      <c r="E75" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F75" s="4" t="s">
+      <c r="F75" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G75" s="4" t="s">
+      <c r="G75" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H75" s="4" t="s">
+      <c r="H75" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I75" s="4" t="s">
+      <c r="I75" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J75" s="4" t="s">
+      <c r="J75" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K75" s="4" t="s">
+      <c r="K75" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L75" s="4" t="s">
+      <c r="L75" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M75" s="4" t="s">
+      <c r="M75" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="5" t="s">
+      <c r="A76" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B76" s="6">
+      <c r="B76" s="9">
         <v>9214.6</v>
       </c>
-      <c r="C76" s="7">
+      <c r="C76" s="10">
         <v>9202.5</v>
       </c>
-      <c r="D76" s="7">
+      <c r="D76" s="10">
         <v>9192.7000000000007</v>
       </c>
-      <c r="E76" s="7"/>
-[...7 lines deleted...]
-      <c r="M76" s="15"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="10"/>
+      <c r="H76" s="10"/>
+      <c r="I76" s="13"/>
+      <c r="J76" s="13"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
-      <c r="A77" s="5" t="s">
+      <c r="A77" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B77" s="6">
+      <c r="B77" s="9">
         <v>8773.4</v>
       </c>
-      <c r="C77" s="7">
+      <c r="C77" s="10">
         <v>8760.9</v>
       </c>
-      <c r="D77" s="7">
+      <c r="D77" s="10">
         <v>8750.1</v>
       </c>
-      <c r="E77" s="7"/>
-[...7 lines deleted...]
-      <c r="M77" s="16"/>
+      <c r="E77" s="10"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="10"/>
+      <c r="H77" s="10"/>
+      <c r="I77" s="13"/>
+      <c r="J77" s="13"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
-      <c r="A78" s="5" t="s">
+      <c r="A78" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B78" s="6">
+      <c r="B78" s="9">
         <v>441.2</v>
       </c>
-      <c r="C78" s="7">
+      <c r="C78" s="10">
         <v>441.6</v>
       </c>
-      <c r="D78" s="7">
+      <c r="D78" s="10">
         <v>442.6</v>
       </c>
-      <c r="E78" s="7"/>
-[...7 lines deleted...]
-      <c r="M78" s="15"/>
+      <c r="E78" s="10"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="10"/>
+      <c r="H78" s="10"/>
+      <c r="I78" s="13"/>
+      <c r="J78" s="13"/>
+      <c r="K78" s="8"/>
+      <c r="L78" s="8"/>
+      <c r="M78" s="8"/>
     </row>
     <row r="79" spans="1:13" ht="15" customHeight="1">
-      <c r="A79" s="5" t="s">
+      <c r="A79" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B79" s="6">
+      <c r="B79" s="9">
         <v>4.8</v>
       </c>
-      <c r="C79" s="7">
+      <c r="C79" s="10">
         <v>4.8</v>
       </c>
-      <c r="D79" s="7">
+      <c r="D79" s="10">
         <v>4.8</v>
       </c>
-      <c r="E79" s="7"/>
-[...7 lines deleted...]
-      <c r="M79" s="15"/>
+      <c r="E79" s="10"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="10"/>
+      <c r="H79" s="10"/>
+      <c r="I79" s="13"/>
+      <c r="J79" s="13"/>
+      <c r="K79" s="8"/>
+      <c r="L79" s="8"/>
+      <c r="M79" s="8"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
-      <c r="A80" s="17"/>
-[...11 lines deleted...]
-      <c r="M80" s="10"/>
+      <c r="A80" s="5"/>
+      <c r="B80" s="13"/>
+      <c r="C80" s="13"/>
+      <c r="D80" s="13"/>
+      <c r="E80" s="13"/>
+      <c r="F80" s="13"/>
+      <c r="G80" s="13"/>
+      <c r="H80" s="13"/>
+      <c r="I80" s="13"/>
+      <c r="J80" s="13"/>
+      <c r="K80" s="13"/>
+      <c r="L80" s="13"/>
+      <c r="M80" s="13"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
       <c r="A81" s="25"/>
-      <c r="B81" s="26">
+      <c r="B81" s="29">
         <v>2021</v>
       </c>
-      <c r="C81" s="26"/>
-[...9 lines deleted...]
-      <c r="M81" s="26"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
       <c r="A82" s="25"/>
-      <c r="B82" s="4" t="s">
+      <c r="B82" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="C82" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D82" s="4" t="s">
+      <c r="D82" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E82" s="4" t="s">
+      <c r="E82" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F82" s="4" t="s">
+      <c r="F82" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G82" s="4" t="s">
+      <c r="G82" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H82" s="4" t="s">
+      <c r="H82" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I82" s="4" t="s">
+      <c r="I82" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J82" s="4" t="s">
+      <c r="J82" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K82" s="4" t="s">
+      <c r="K82" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L82" s="4" t="s">
+      <c r="L82" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M82" s="4" t="s">
+      <c r="M82" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
-      <c r="A83" s="5" t="s">
+      <c r="A83" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B83" s="6"/>
-[...5 lines deleted...]
-      <c r="H83" s="7">
+      <c r="B83" s="9"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="10"/>
+      <c r="H83" s="10">
         <v>9263.7000000000007</v>
       </c>
-      <c r="I83" s="11">
+      <c r="I83" s="13">
         <v>9263.7999999999993</v>
       </c>
-      <c r="J83" s="11">
+      <c r="J83" s="13">
         <v>9263.4</v>
       </c>
-      <c r="K83" s="15">
+      <c r="K83" s="8">
         <v>9257.2999999999993</v>
       </c>
-      <c r="L83" s="15">
+      <c r="L83" s="8">
         <v>9255.5</v>
       </c>
-      <c r="M83" s="15">
+      <c r="M83" s="8">
         <v>9274.1</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
-      <c r="A84" s="5" t="s">
+      <c r="A84" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B84" s="6"/>
-[...5 lines deleted...]
-      <c r="H84" s="7">
+      <c r="B84" s="9"/>
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="10"/>
+      <c r="H84" s="10">
         <v>8812.9</v>
       </c>
-      <c r="I84" s="11">
+      <c r="I84" s="13">
         <v>8813</v>
       </c>
-      <c r="J84" s="11">
+      <c r="J84" s="13">
         <v>8812.9</v>
       </c>
-      <c r="K84" s="15">
+      <c r="K84" s="8">
         <v>8806.5</v>
       </c>
-      <c r="L84" s="15">
+      <c r="L84" s="8">
         <v>8805</v>
       </c>
-      <c r="M84" s="16">
+      <c r="M84" s="8">
         <v>8824.2000000000007</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="15" customHeight="1">
-      <c r="A85" s="5" t="s">
+      <c r="A85" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B85" s="6"/>
-[...5 lines deleted...]
-      <c r="H85" s="7">
+      <c r="B85" s="9"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="10"/>
+      <c r="H85" s="10">
         <v>450.8</v>
       </c>
-      <c r="I85" s="11">
+      <c r="I85" s="13">
         <v>450.8</v>
       </c>
-      <c r="J85" s="11">
+      <c r="J85" s="13">
         <v>450.5</v>
       </c>
-      <c r="K85" s="15">
+      <c r="K85" s="8">
         <v>450.8</v>
       </c>
-      <c r="L85" s="15">
+      <c r="L85" s="8">
         <v>450.5</v>
       </c>
-      <c r="M85" s="15">
+      <c r="M85" s="8">
         <v>449.9</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="15" customHeight="1">
-      <c r="A86" s="5" t="s">
+      <c r="A86" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B86" s="6"/>
-[...5 lines deleted...]
-      <c r="H86" s="7">
+      <c r="B86" s="9"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="10"/>
+      <c r="H86" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I86" s="11">
+      <c r="I86" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J86" s="11">
+      <c r="J86" s="13">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K86" s="15">
+      <c r="K86" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L86" s="15">
+      <c r="L86" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M86" s="15">
+      <c r="M86" s="8">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
-      <c r="A87" s="5"/>
-[...11 lines deleted...]
-      <c r="M87" s="15"/>
+      <c r="A87" s="3"/>
+      <c r="B87" s="9"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10"/>
+      <c r="G87" s="10"/>
+      <c r="H87" s="10"/>
+      <c r="I87" s="13"/>
+      <c r="J87" s="13"/>
+      <c r="K87" s="8"/>
+      <c r="L87" s="8"/>
+      <c r="M87" s="8"/>
     </row>
     <row r="88" spans="1:13" ht="15" customHeight="1">
       <c r="A88" s="25"/>
-      <c r="B88" s="26">
+      <c r="B88" s="29">
         <v>2022</v>
       </c>
-      <c r="C88" s="26"/>
-[...9 lines deleted...]
-      <c r="M88" s="26"/>
+      <c r="C88" s="29"/>
+      <c r="D88" s="29"/>
+      <c r="E88" s="29"/>
+      <c r="F88" s="29"/>
+      <c r="G88" s="29"/>
+      <c r="H88" s="29"/>
+      <c r="I88" s="29"/>
+      <c r="J88" s="29"/>
+      <c r="K88" s="29"/>
+      <c r="L88" s="29"/>
+      <c r="M88" s="29"/>
     </row>
     <row r="89" spans="1:13" ht="15" customHeight="1">
       <c r="A89" s="25"/>
-      <c r="B89" s="4" t="s">
+      <c r="B89" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C89" s="4" t="s">
+      <c r="C89" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D89" s="4" t="s">
+      <c r="D89" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E89" s="4" t="s">
+      <c r="E89" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F89" s="4" t="s">
+      <c r="F89" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G89" s="4" t="s">
+      <c r="G89" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H89" s="4" t="s">
+      <c r="H89" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I89" s="4" t="s">
+      <c r="I89" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J89" s="4" t="s">
+      <c r="J89" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K89" s="4" t="s">
+      <c r="K89" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L89" s="4" t="s">
+      <c r="L89" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M89" s="4" t="s">
+      <c r="M89" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="15" customHeight="1">
-      <c r="A90" s="5" t="s">
+      <c r="A90" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B90" s="1">
+      <c r="B90" s="18">
         <v>9419.1</v>
       </c>
-      <c r="C90" s="1">
+      <c r="C90" s="18">
         <v>9420.1</v>
       </c>
-      <c r="D90" s="1">
+      <c r="D90" s="18">
         <v>9419.2999999999993</v>
       </c>
-      <c r="E90" s="1">
+      <c r="E90" s="18">
         <v>9427.4</v>
       </c>
-      <c r="F90" s="1">
+      <c r="F90" s="18">
         <v>9432.2000000000007</v>
       </c>
-      <c r="G90" s="1">
+      <c r="G90" s="18">
         <v>9434.2000000000007</v>
       </c>
-      <c r="H90" s="1">
+      <c r="H90" s="18">
         <v>9434.7999999999993</v>
       </c>
-      <c r="I90" s="1">
+      <c r="I90" s="18">
         <v>9430.1</v>
       </c>
-      <c r="J90" s="1">
+      <c r="J90" s="18">
         <v>9427.5</v>
       </c>
-      <c r="K90" s="1">
+      <c r="K90" s="18">
         <v>9421.5</v>
       </c>
-      <c r="L90" s="1">
+      <c r="L90" s="18">
         <v>9421.1</v>
       </c>
-      <c r="M90" s="1">
+      <c r="M90" s="18">
         <v>9422.2000000000007</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="15" customHeight="1">
-      <c r="A91" s="5" t="s">
+      <c r="A91" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B91" s="1">
+      <c r="B91" s="18">
         <v>8959.7000000000007</v>
       </c>
-      <c r="C91" s="1">
+      <c r="C91" s="18">
         <v>8959.6</v>
       </c>
-      <c r="D91" s="1">
+      <c r="D91" s="18">
         <v>8959.5</v>
       </c>
-      <c r="E91" s="1">
+      <c r="E91" s="18">
         <v>8967.2000000000007</v>
       </c>
-      <c r="F91" s="1">
+      <c r="F91" s="18">
         <v>8971.9</v>
       </c>
-      <c r="G91" s="1">
+      <c r="G91" s="18">
         <v>8973.9</v>
       </c>
-      <c r="H91" s="1">
+      <c r="H91" s="18">
         <v>8975.4</v>
       </c>
-      <c r="I91" s="1">
+      <c r="I91" s="18">
         <v>8971</v>
       </c>
-      <c r="J91" s="1">
+      <c r="J91" s="18">
         <v>8968.4</v>
       </c>
-      <c r="K91" s="1">
+      <c r="K91" s="18">
         <v>8965.2000000000007</v>
       </c>
-      <c r="L91" s="1">
+      <c r="L91" s="18">
         <v>8965.1</v>
       </c>
-      <c r="M91" s="1">
+      <c r="M91" s="18">
         <v>8966.2000000000007</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="15" customHeight="1">
-      <c r="A92" s="5" t="s">
+      <c r="A92" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B92" s="1">
+      <c r="B92" s="18">
         <v>459.4</v>
       </c>
-      <c r="C92" s="1">
+      <c r="C92" s="18">
         <v>460.5</v>
       </c>
-      <c r="D92" s="1">
+      <c r="D92" s="18">
         <v>459.8</v>
       </c>
-      <c r="E92" s="1">
+      <c r="E92" s="18">
         <v>460.2</v>
       </c>
-      <c r="F92" s="1">
+      <c r="F92" s="18">
         <v>460.3</v>
       </c>
-      <c r="G92" s="1">
+      <c r="G92" s="18">
         <v>460.3</v>
       </c>
-      <c r="H92" s="1">
+      <c r="H92" s="18">
         <v>459.4</v>
       </c>
-      <c r="I92" s="1">
+      <c r="I92" s="18">
         <v>459.1</v>
       </c>
-      <c r="J92" s="1">
+      <c r="J92" s="18">
         <v>459.1</v>
       </c>
-      <c r="K92" s="1">
+      <c r="K92" s="18">
         <v>456.3</v>
       </c>
-      <c r="L92" s="1">
+      <c r="L92" s="18">
         <v>456</v>
       </c>
-      <c r="M92" s="1">
+      <c r="M92" s="18">
         <v>456</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="15" customHeight="1">
-      <c r="A93" s="5" t="s">
+      <c r="A93" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B93" s="1">
+      <c r="B93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C93" s="1">
+      <c r="C93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D93" s="1">
+      <c r="D93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E93" s="1">
+      <c r="E93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F93" s="1">
+      <c r="F93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G93" s="1">
+      <c r="G93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H93" s="1">
+      <c r="H93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I93" s="1">
+      <c r="I93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J93" s="1">
+      <c r="J93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K93" s="1">
+      <c r="K93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L93" s="1">
+      <c r="L93" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M93" s="1">
+      <c r="M93" s="18">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="15" customHeight="1">
       <c r="A94" s="25"/>
-      <c r="B94" s="26">
+      <c r="B94" s="29">
         <v>2023</v>
       </c>
-      <c r="C94" s="26"/>
-[...9 lines deleted...]
-      <c r="M94" s="26"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
     </row>
     <row r="95" spans="1:13" ht="15" customHeight="1">
       <c r="A95" s="25"/>
-      <c r="B95" s="4" t="s">
+      <c r="B95" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="C95" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="D95" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E95" s="4" t="s">
+      <c r="E95" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F95" s="4" t="s">
+      <c r="F95" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G95" s="4" t="s">
+      <c r="G95" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H95" s="4" t="s">
+      <c r="H95" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I95" s="4" t="s">
+      <c r="I95" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J95" s="4" t="s">
+      <c r="J95" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K95" s="4" t="s">
+      <c r="K95" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L95" s="4" t="s">
+      <c r="L95" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M95" s="4" t="s">
+      <c r="M95" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:13" ht="15" customHeight="1">
-      <c r="A96" s="5" t="s">
+      <c r="A96" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B96" s="1">
+      <c r="B96" s="18">
         <v>9471.7999999999993</v>
       </c>
-      <c r="C96" s="1">
+      <c r="C96" s="18">
         <v>9491.2000000000007</v>
       </c>
-      <c r="D96" s="1">
+      <c r="D96" s="18">
         <v>9492.9</v>
       </c>
-      <c r="E96" s="1">
+      <c r="E96" s="18">
         <v>9532.7999999999993</v>
       </c>
-      <c r="F96" s="15">
+      <c r="F96" s="8">
         <v>9573.2000000000007</v>
       </c>
-      <c r="G96" s="15">
+      <c r="G96" s="8">
         <v>9597.1</v>
       </c>
-      <c r="H96" s="15">
+      <c r="H96" s="8">
         <v>9571.5</v>
       </c>
-      <c r="I96" s="11">
+      <c r="I96" s="13">
         <v>9557.6</v>
       </c>
-      <c r="J96" s="11">
+      <c r="J96" s="13">
         <v>9543.4</v>
       </c>
-      <c r="K96" s="15">
+      <c r="K96" s="8">
         <v>9499.2000000000007</v>
       </c>
-      <c r="L96" s="15">
+      <c r="L96" s="8">
         <v>9478.7999999999993</v>
       </c>
-      <c r="M96" s="15">
+      <c r="M96" s="8">
         <v>9486.6</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="15" customHeight="1">
-      <c r="A97" s="5" t="s">
+      <c r="A97" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B97" s="1">
+      <c r="B97" s="18">
         <v>9017</v>
       </c>
-      <c r="C97" s="11">
+      <c r="C97" s="13">
         <v>9037.7999999999993</v>
       </c>
-      <c r="D97" s="11">
+      <c r="D97" s="13">
         <v>9040.9</v>
       </c>
-      <c r="E97" s="15">
+      <c r="E97" s="8">
         <v>9080</v>
       </c>
-      <c r="F97" s="15">
+      <c r="F97" s="8">
         <v>9120.5</v>
       </c>
-      <c r="G97" s="15">
+      <c r="G97" s="8">
         <v>9144.7999999999993</v>
       </c>
-      <c r="H97" s="15">
+      <c r="H97" s="8">
         <v>9119.7000000000007</v>
       </c>
-      <c r="I97" s="11">
+      <c r="I97" s="13">
         <v>9106</v>
       </c>
-      <c r="J97" s="11">
+      <c r="J97" s="13">
         <v>9092.2999999999993</v>
       </c>
-      <c r="K97" s="15">
+      <c r="K97" s="8">
         <v>9051.6</v>
       </c>
-      <c r="L97" s="15">
+      <c r="L97" s="8">
         <v>9033.1</v>
       </c>
-      <c r="M97" s="16">
+      <c r="M97" s="8">
         <v>9042.2000000000007</v>
       </c>
     </row>
     <row r="98" spans="1:13" ht="15" customHeight="1">
-      <c r="A98" s="5" t="s">
+      <c r="A98" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B98" s="1">
+      <c r="B98" s="18">
         <v>454.8</v>
       </c>
-      <c r="C98" s="11">
+      <c r="C98" s="13">
         <v>453.4</v>
       </c>
-      <c r="D98" s="11">
+      <c r="D98" s="13">
         <v>452</v>
       </c>
-      <c r="E98" s="15">
+      <c r="E98" s="8">
         <v>452.8</v>
       </c>
-      <c r="F98" s="15">
+      <c r="F98" s="8">
         <v>452.7</v>
       </c>
-      <c r="G98" s="15">
+      <c r="G98" s="8">
         <v>452.3</v>
       </c>
-      <c r="H98" s="15">
+      <c r="H98" s="8">
         <v>451.8</v>
       </c>
-      <c r="I98" s="11">
+      <c r="I98" s="13">
         <v>451.6</v>
       </c>
-      <c r="J98" s="11">
+      <c r="J98" s="13">
         <v>451.1</v>
       </c>
-      <c r="K98" s="15">
+      <c r="K98" s="8">
         <v>447.6</v>
       </c>
-      <c r="L98" s="15">
+      <c r="L98" s="8">
         <v>445.7</v>
       </c>
-      <c r="M98" s="15">
+      <c r="M98" s="8">
         <v>444.4</v>
       </c>
     </row>
     <row r="99" spans="1:13" ht="15" customHeight="1">
-      <c r="A99" s="5" t="s">
+      <c r="A99" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B99" s="1">
+      <c r="B99" s="18">
         <v>4.8</v>
       </c>
-      <c r="C99" s="1">
+      <c r="C99" s="18">
         <v>4.8</v>
       </c>
-      <c r="D99" s="1">
+      <c r="D99" s="18">
         <v>4.8</v>
       </c>
-      <c r="E99" s="1">
+      <c r="E99" s="18">
         <v>4.7</v>
       </c>
-      <c r="F99" s="15">
+      <c r="F99" s="8">
         <v>4.7</v>
       </c>
-      <c r="G99" s="15">
+      <c r="G99" s="8">
         <v>4.7</v>
       </c>
-      <c r="H99" s="15">
+      <c r="H99" s="8">
         <v>4.7</v>
       </c>
-      <c r="I99" s="11">
+      <c r="I99" s="13">
         <v>4.7</v>
       </c>
-      <c r="J99" s="11">
+      <c r="J99" s="13">
         <v>4.7</v>
       </c>
-      <c r="K99" s="15">
+      <c r="K99" s="8">
         <v>4.7</v>
       </c>
-      <c r="L99" s="15">
+      <c r="L99" s="8">
         <v>4.7</v>
       </c>
-      <c r="M99" s="15">
+      <c r="M99" s="8">
         <v>4.7</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="15" customHeight="1">
-      <c r="A100" s="18"/>
+      <c r="A100" s="6"/>
       <c r="B100" s="19"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="19"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
       <c r="A101" s="25"/>
-      <c r="B101" s="26">
+      <c r="B101" s="29">
         <v>2024</v>
       </c>
-      <c r="C101" s="26"/>
-[...9 lines deleted...]
-      <c r="M101" s="26"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="29"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="29"/>
+      <c r="H101" s="29"/>
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="29"/>
     </row>
     <row r="102" spans="1:13" ht="15" customHeight="1">
       <c r="A102" s="25"/>
-      <c r="B102" s="4" t="s">
+      <c r="B102" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C102" s="4" t="s">
+      <c r="C102" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D102" s="4" t="s">
+      <c r="D102" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E102" s="4" t="s">
+      <c r="E102" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F102" s="4" t="s">
+      <c r="F102" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G102" s="4" t="s">
+      <c r="G102" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H102" s="4" t="s">
+      <c r="H102" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I102" s="4" t="s">
+      <c r="I102" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J102" s="4" t="s">
+      <c r="J102" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K102" s="4" t="s">
+      <c r="K102" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L102" s="4" t="s">
+      <c r="L102" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M102" s="4" t="s">
+      <c r="M102" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="15" customHeight="1">
-      <c r="A103" s="5" t="s">
+      <c r="A103" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B103" s="1">
+      <c r="B103" s="18">
         <v>9603.5</v>
       </c>
-      <c r="C103" s="1">
+      <c r="C103" s="18">
         <v>9613.1</v>
       </c>
-      <c r="D103" s="1">
+      <c r="D103" s="18">
         <v>9643.4</v>
       </c>
-      <c r="E103" s="1">
+      <c r="E103" s="18">
         <v>9642</v>
       </c>
-      <c r="F103" s="15">
+      <c r="F103" s="8">
         <v>9641.5</v>
       </c>
-      <c r="G103" s="15">
+      <c r="G103" s="8">
         <v>9640.7000000000007</v>
       </c>
-      <c r="H103" s="15">
+      <c r="H103" s="8">
         <v>9681.2999999999993</v>
       </c>
-      <c r="I103" s="11">
+      <c r="I103" s="13">
         <v>9683.1</v>
       </c>
-      <c r="J103" s="11">
+      <c r="J103" s="13">
         <v>9682.7999999999993</v>
       </c>
-      <c r="K103" s="11">
+      <c r="K103" s="13">
         <v>9650</v>
       </c>
-      <c r="L103" s="11">
+      <c r="L103" s="13">
         <v>9645.2999999999993</v>
       </c>
-      <c r="M103" s="11">
+      <c r="M103" s="13">
         <v>9640.6</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="15" customHeight="1">
-      <c r="A104" s="5" t="s">
+      <c r="A104" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B104" s="1">
+      <c r="B104" s="18">
         <v>9151.2000000000007</v>
       </c>
-      <c r="C104" s="1">
+      <c r="C104" s="18">
         <v>9160.2000000000007</v>
       </c>
-      <c r="D104" s="1">
+      <c r="D104" s="18">
         <v>9190.5</v>
       </c>
-      <c r="E104" s="1">
+      <c r="E104" s="18">
         <v>9190.2000000000007</v>
       </c>
-      <c r="F104" s="15">
+      <c r="F104" s="8">
         <v>9190.4</v>
       </c>
-      <c r="G104" s="15">
+      <c r="G104" s="8">
         <v>9190.6</v>
       </c>
-      <c r="H104" s="15">
+      <c r="H104" s="8">
         <v>9232.5</v>
       </c>
-      <c r="I104" s="11">
+      <c r="I104" s="13">
         <v>9235.1</v>
       </c>
-      <c r="J104" s="11">
+      <c r="J104" s="13">
         <v>9233.7999999999993</v>
       </c>
-      <c r="K104" s="11">
+      <c r="K104" s="13">
         <v>9201.6</v>
       </c>
-      <c r="L104" s="11">
+      <c r="L104" s="13">
         <v>9197</v>
       </c>
-      <c r="M104" s="11">
+      <c r="M104" s="13">
         <v>9192.4</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="15" customHeight="1">
-      <c r="A105" s="5" t="s">
+      <c r="A105" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B105" s="2">
+      <c r="B105" s="22">
         <v>452.3</v>
       </c>
-      <c r="C105" s="2">
+      <c r="C105" s="22">
         <v>452.9</v>
       </c>
-      <c r="D105" s="2">
+      <c r="D105" s="22">
         <v>452.9</v>
       </c>
-      <c r="E105" s="2">
+      <c r="E105" s="22">
         <v>451.8</v>
       </c>
-      <c r="F105" s="15">
+      <c r="F105" s="8">
         <v>451.1</v>
       </c>
-      <c r="G105" s="15">
+      <c r="G105" s="8">
         <v>450.1</v>
       </c>
-      <c r="H105" s="15">
+      <c r="H105" s="8">
         <v>448.8</v>
       </c>
-      <c r="I105" s="11">
+      <c r="I105" s="13">
         <v>448</v>
       </c>
-      <c r="J105" s="11">
+      <c r="J105" s="13">
         <v>449</v>
       </c>
-      <c r="K105" s="11">
+      <c r="K105" s="13">
         <v>448.4</v>
       </c>
-      <c r="L105" s="11">
+      <c r="L105" s="13">
         <v>448.3</v>
       </c>
-      <c r="M105" s="11">
+      <c r="M105" s="13">
         <v>448.2</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15" customHeight="1">
-      <c r="A106" s="5" t="s">
+      <c r="A106" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B106" s="1">
+      <c r="B106" s="18">
         <v>4.7</v>
       </c>
-      <c r="C106" s="1">
+      <c r="C106" s="18">
         <v>4.7</v>
       </c>
-      <c r="D106" s="1">
+      <c r="D106" s="18">
         <v>4.7</v>
       </c>
-      <c r="E106" s="1">
+      <c r="E106" s="18">
         <v>4.7</v>
       </c>
-      <c r="F106" s="15">
+      <c r="F106" s="8">
         <v>4.7</v>
       </c>
-      <c r="G106" s="15">
+      <c r="G106" s="8">
         <v>4.7</v>
       </c>
-      <c r="H106" s="15">
+      <c r="H106" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I106" s="11">
+      <c r="I106" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J106" s="11">
+      <c r="J106" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K106" s="11">
+      <c r="K106" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L106" s="11">
+      <c r="L106" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M106" s="11">
+      <c r="M106" s="13">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="15" customHeight="1"/>
+    <row r="107" spans="1:13" ht="15" customHeight="1">
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
+      <c r="I107" s="23"/>
+      <c r="J107" s="23"/>
+      <c r="K107" s="23"/>
+      <c r="L107" s="23"/>
+      <c r="M107" s="23"/>
+    </row>
     <row r="108" spans="1:13" ht="15" customHeight="1">
       <c r="A108" s="25"/>
-      <c r="B108" s="26">
+      <c r="B108" s="29">
         <v>2025</v>
       </c>
-      <c r="C108" s="26"/>
-[...9 lines deleted...]
-      <c r="M108" s="26"/>
+      <c r="C108" s="29"/>
+      <c r="D108" s="29"/>
+      <c r="E108" s="29"/>
+      <c r="F108" s="29"/>
+      <c r="G108" s="29"/>
+      <c r="H108" s="29"/>
+      <c r="I108" s="29"/>
+      <c r="J108" s="29"/>
+      <c r="K108" s="29"/>
+      <c r="L108" s="29"/>
+      <c r="M108" s="29"/>
     </row>
     <row r="109" spans="1:13" ht="15" customHeight="1">
       <c r="A109" s="25"/>
-      <c r="B109" s="4" t="s">
+      <c r="B109" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C109" s="4" t="s">
+      <c r="C109" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D109" s="4" t="s">
+      <c r="D109" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E109" s="4" t="s">
+      <c r="E109" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F109" s="4" t="s">
+      <c r="F109" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G109" s="4" t="s">
+      <c r="G109" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H109" s="4" t="s">
+      <c r="H109" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I109" s="4" t="s">
+      <c r="I109" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J109" s="4" t="s">
+      <c r="J109" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K109" s="4" t="s">
+      <c r="K109" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L109" s="4" t="s">
+      <c r="L109" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M109" s="4" t="s">
+      <c r="M109" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="15" customHeight="1">
-      <c r="A110" s="5" t="s">
+      <c r="A110" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B110" s="1">
+      <c r="B110" s="18">
         <v>9733.6</v>
       </c>
-      <c r="C110" s="1">
+      <c r="C110" s="18">
         <v>9735.9</v>
       </c>
-      <c r="D110" s="1">
+      <c r="D110" s="18">
         <v>9735.4</v>
       </c>
-      <c r="E110" s="1">
+      <c r="E110" s="18">
         <v>9748</v>
       </c>
-      <c r="F110" s="15">
+      <c r="F110" s="8">
         <v>9749.5</v>
       </c>
-      <c r="G110" s="15">
+      <c r="G110" s="8">
         <v>9750.1</v>
       </c>
-      <c r="H110" s="15">
+      <c r="H110" s="8">
         <v>9773.1</v>
       </c>
-      <c r="I110" s="15">
+      <c r="I110" s="8">
         <v>9789.7000000000007</v>
       </c>
-      <c r="J110" s="11">
+      <c r="J110" s="13">
         <v>9773.2999999999993</v>
       </c>
-      <c r="K110" s="15">
+      <c r="K110" s="8">
         <v>9724.4</v>
       </c>
-      <c r="L110" s="15">
+      <c r="L110" s="8">
         <v>9723.2000000000007</v>
       </c>
-      <c r="M110" s="15">
+      <c r="M110" s="8">
         <v>9726.2000000000007</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="15" customHeight="1">
-      <c r="A111" s="5" t="s">
+      <c r="A111" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B111" s="1">
+      <c r="B111" s="18">
         <v>9283.4</v>
       </c>
-      <c r="C111" s="1">
+      <c r="C111" s="18">
         <v>9283.7000000000007</v>
       </c>
-      <c r="D111" s="1">
+      <c r="D111" s="18">
         <v>9283.4</v>
       </c>
-      <c r="E111" s="1">
+      <c r="E111" s="18">
         <v>9298.7000000000007</v>
       </c>
-      <c r="F111" s="15">
+      <c r="F111" s="8">
         <v>9300.9</v>
       </c>
-      <c r="G111" s="15">
+      <c r="G111" s="8">
         <v>9301.6</v>
       </c>
-      <c r="H111" s="15">
+      <c r="H111" s="8">
         <v>9324.2000000000007</v>
       </c>
-      <c r="I111" s="15">
+      <c r="I111" s="8">
         <v>9340.7999999999993</v>
       </c>
-      <c r="J111" s="11">
+      <c r="J111" s="13">
         <v>9325.2999999999993</v>
       </c>
-      <c r="K111" s="15">
+      <c r="K111" s="8">
         <v>9278.4</v>
       </c>
-      <c r="L111" s="15">
+      <c r="L111" s="8">
         <v>9277.6</v>
       </c>
-      <c r="M111" s="16">
+      <c r="M111" s="8">
         <v>9280.7000000000007</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="15" customHeight="1">
-      <c r="A112" s="5" t="s">
+      <c r="A112" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B112" s="2">
+      <c r="B112" s="22">
         <v>450.2</v>
       </c>
-      <c r="C112" s="2">
+      <c r="C112" s="22">
         <v>452.2</v>
       </c>
-      <c r="D112" s="2">
+      <c r="D112" s="22">
         <v>452</v>
       </c>
-      <c r="E112" s="2">
+      <c r="E112" s="22">
         <v>449.3</v>
       </c>
-      <c r="F112" s="15">
+      <c r="F112" s="8">
         <v>448.6</v>
       </c>
-      <c r="G112" s="15">
+      <c r="G112" s="8">
         <v>448.5</v>
       </c>
-      <c r="H112" s="15">
+      <c r="H112" s="8">
         <v>448.9</v>
       </c>
-      <c r="I112" s="15">
+      <c r="I112" s="8">
         <v>448.9</v>
       </c>
-      <c r="J112" s="11">
+      <c r="J112" s="13">
         <v>448</v>
       </c>
-      <c r="K112" s="15">
+      <c r="K112" s="8">
         <v>446</v>
       </c>
-      <c r="L112" s="15">
+      <c r="L112" s="8">
         <v>445.6</v>
       </c>
-      <c r="M112" s="15">
+      <c r="M112" s="8">
         <v>445.5</v>
       </c>
     </row>
     <row r="113" spans="1:13" ht="15" customHeight="1">
-      <c r="A113" s="5" t="s">
+      <c r="A113" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B113" s="1">
+      <c r="B113" s="18">
         <v>4.5999999999999996</v>
       </c>
-      <c r="C113" s="1">
+      <c r="C113" s="18">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D113" s="1">
+      <c r="D113" s="18">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E113" s="1">
+      <c r="E113" s="18">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F113" s="15">
+      <c r="F113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G113" s="15">
+      <c r="G113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H113" s="15">
+      <c r="H113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I113" s="15">
+      <c r="I113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J113" s="11">
+      <c r="J113" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K113" s="15">
+      <c r="K113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L113" s="15">
+      <c r="L113" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M113" s="15">
+      <c r="M113" s="8">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="15" customHeight="1">
-      <c r="A114" s="18"/>
+      <c r="A114" s="6"/>
       <c r="B114" s="19"/>
       <c r="C114" s="19"/>
       <c r="D114" s="19"/>
       <c r="E114" s="19"/>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
       <c r="J114" s="21"/>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
       <c r="M114" s="20"/>
     </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
       <c r="A115" s="25"/>
-      <c r="B115" s="26">
+      <c r="B115" s="29">
         <v>2026</v>
       </c>
-      <c r="C115" s="26"/>
-[...9 lines deleted...]
-      <c r="M115" s="26"/>
+      <c r="C115" s="29"/>
+      <c r="D115" s="29"/>
+      <c r="E115" s="29"/>
+      <c r="F115" s="29"/>
+      <c r="G115" s="29"/>
+      <c r="H115" s="29"/>
+      <c r="I115" s="29"/>
+      <c r="J115" s="29"/>
+      <c r="K115" s="29"/>
+      <c r="L115" s="29"/>
+      <c r="M115" s="29"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1">
       <c r="A116" s="25"/>
-      <c r="B116" s="4" t="s">
+      <c r="B116" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C116" s="4" t="s">
+      <c r="C116" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D116" s="4" t="s">
+      <c r="D116" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E116" s="4" t="s">
+      <c r="E116" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F116" s="4" t="s">
+      <c r="F116" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G116" s="4" t="s">
+      <c r="G116" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="H116" s="4" t="s">
+      <c r="H116" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I116" s="4" t="s">
+      <c r="I116" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J116" s="4" t="s">
+      <c r="J116" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K116" s="4" t="s">
+      <c r="K116" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L116" s="4" t="s">
+      <c r="L116" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="M116" s="4" t="s">
+      <c r="M116" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
-      <c r="A117" s="5" t="s">
+      <c r="A117" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B117" s="1">
+      <c r="B117" s="18">
         <v>9836</v>
       </c>
-      <c r="C117" s="1">
+      <c r="C117" s="18">
         <v>9839.1</v>
       </c>
-      <c r="D117" s="1">
+      <c r="D117" s="18">
         <v>9839.1</v>
       </c>
-      <c r="E117" s="22">
+      <c r="E117" s="7">
         <v>9843</v>
       </c>
-      <c r="F117" s="24">
+      <c r="F117" s="8">
         <v>9843.6</v>
       </c>
-      <c r="G117" s="15">
+      <c r="G117" s="8">
         <v>9847.1</v>
       </c>
-      <c r="H117" s="15">
+      <c r="H117" s="8">
         <v>9854.4</v>
       </c>
-      <c r="I117" s="15"/>
-[...3 lines deleted...]
-      <c r="M117" s="15"/>
+      <c r="I117" s="8">
+        <v>9854.1</v>
+      </c>
+      <c r="J117" s="13"/>
+      <c r="K117" s="8"/>
+      <c r="L117" s="8"/>
+      <c r="M117" s="8"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
-      <c r="A118" s="5" t="s">
+      <c r="A118" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B118" s="1">
+      <c r="B118" s="18">
         <v>9390</v>
       </c>
-      <c r="C118" s="1">
+      <c r="C118" s="18">
         <v>9393</v>
       </c>
-      <c r="D118" s="1">
+      <c r="D118" s="18">
         <v>9393</v>
       </c>
-      <c r="E118" s="22">
+      <c r="E118" s="7">
         <v>9398</v>
       </c>
-      <c r="F118" s="24">
+      <c r="F118" s="8">
         <v>9398.7999999999993</v>
       </c>
-      <c r="G118" s="15">
+      <c r="G118" s="8">
         <v>9402.9</v>
       </c>
-      <c r="H118" s="15">
+      <c r="H118" s="8">
         <v>9410.6</v>
       </c>
-      <c r="I118" s="15"/>
-[...3 lines deleted...]
-      <c r="M118" s="16"/>
+      <c r="I118" s="8">
+        <v>9410.6</v>
+      </c>
+      <c r="J118" s="13"/>
+      <c r="K118" s="8"/>
+      <c r="L118" s="8"/>
+      <c r="M118" s="8"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
-      <c r="A119" s="5" t="s">
+      <c r="A119" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B119" s="2">
+      <c r="B119" s="22">
         <v>446</v>
       </c>
-      <c r="C119" s="2">
+      <c r="C119" s="22">
         <v>446.1</v>
       </c>
-      <c r="D119" s="2">
+      <c r="D119" s="22">
         <v>446.1</v>
       </c>
-      <c r="E119" s="22">
+      <c r="E119" s="7">
         <v>445</v>
       </c>
-      <c r="F119" s="15">
+      <c r="F119" s="8">
         <v>444.8</v>
       </c>
-      <c r="G119" s="15">
+      <c r="G119" s="8">
         <v>444.2</v>
       </c>
-      <c r="H119" s="15">
+      <c r="H119" s="8">
         <v>443.8</v>
       </c>
-      <c r="I119" s="15"/>
-[...3 lines deleted...]
-      <c r="M119" s="15"/>
+      <c r="I119" s="8">
+        <v>443.5</v>
+      </c>
+      <c r="J119" s="13"/>
+      <c r="K119" s="8"/>
+      <c r="L119" s="8"/>
+      <c r="M119" s="8"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
-      <c r="A120" s="5" t="s">
+      <c r="A120" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B120" s="1">
+      <c r="B120" s="18">
         <v>4.5</v>
       </c>
-      <c r="C120" s="1">
+      <c r="C120" s="18">
         <v>4.5</v>
       </c>
-      <c r="D120" s="1">
+      <c r="D120" s="18">
         <v>4.5</v>
       </c>
-      <c r="E120" s="23">
+      <c r="E120" s="24">
         <v>4.5</v>
       </c>
-      <c r="F120" s="15">
+      <c r="F120" s="8">
         <v>4.5</v>
       </c>
-      <c r="G120" s="15">
+      <c r="G120" s="8">
         <v>4.5</v>
       </c>
-      <c r="H120" s="15">
+      <c r="H120" s="8">
         <v>4.5</v>
       </c>
-      <c r="I120" s="15"/>
-[...3 lines deleted...]
-      <c r="M120" s="15"/>
+      <c r="I120" s="8">
+        <v>4.5</v>
+      </c>
+      <c r="J120" s="13"/>
+      <c r="K120" s="8"/>
+      <c r="L120" s="8"/>
+      <c r="M120" s="8"/>
     </row>
     <row r="121" spans="1:13">
-      <c r="A121" s="3" t="s">
+      <c r="A121" s="1" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="A101:A102"/>
     <mergeCell ref="B101:M101"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:M94"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="B67:M67"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:M32"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:M25"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
@@ -4535,57 +4563,57 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>