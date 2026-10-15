--- v6 (2026-09-25)
+++ v7 (2026-10-15)
@@ -95,214 +95,282 @@
     <t>Labour force (economically active population), thsd persons</t>
   </si>
   <si>
     <t>Economically active population, thsd persons</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">Main indicators of labor market per month, 2010-2026 (estimated data) </t>
   </si>
   <si>
     <t>*) Assessment of indicators for the period April 2020-June 2021 was not carried out.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -571,4049 +639,4072 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P121"/>
+  <dimension ref="A2:P122"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B115" sqref="B115:M115"/>
+    <sheetView tabSelected="1" topLeftCell="A97" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="L124" sqref="L124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12">
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="27"/>
-[...6 lines deleted...]
-      <c r="J2" s="27"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="28">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2010</v>
       </c>
-      <c r="C4" s="28"/>
-[...9 lines deleted...]
-      <c r="M4" s="28"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="7">
         <v>8448.4</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="7">
         <v>8560.4</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="7">
         <v>8657.7000000000007</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="8">
         <v>8574.1</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>8619.2999999999993</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="8">
         <v>8667.9</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="8">
         <v>8656.5</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="8">
         <v>8654.2999999999993</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="8">
         <v>8647.6</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="10">
         <v>8617.2999999999993</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="8">
         <v>8615.6</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="8">
         <v>8615.2999999999993</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="7">
         <v>7920.6</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="7">
         <v>8033.9</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="7">
         <v>8133.4</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="8">
         <v>8060</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>8117.5</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="8">
         <v>8172</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="8">
         <v>8169.9</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="8">
         <v>8180.1</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="8">
         <v>8163.3</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="10">
         <v>8145.2</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="8">
         <v>8141.3</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="8">
         <v>8137.6</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="7">
         <v>527.79999999999995</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="7">
         <v>526.5</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="7">
         <v>524.29999999999995</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="8">
         <v>514.1</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>501.8</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="8">
         <v>495.9</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="8">
         <v>486.6</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="8">
         <v>474.2</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="8">
         <v>484.3</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="10">
         <v>472.1</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="8">
         <v>474.3</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="8">
         <v>477.7</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="25">
         <v>6.3</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="25">
         <v>6.2</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="25">
         <v>6.1</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="26">
         <v>6</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="27">
         <v>5.8</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="26">
         <v>5.7</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="26">
         <v>5.6</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="26">
         <v>5.6</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="26">
         <v>5.6</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="28">
         <v>5.5</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="26">
         <v>5.5</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="26">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="A10" s="4"/>
-[...11 lines deleted...]
-      <c r="M10" s="13"/>
+      <c r="A10" s="31"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
-      <c r="A11" s="25"/>
-      <c r="B11" s="29">
+      <c r="A11" s="29"/>
+      <c r="B11" s="30">
         <v>2011</v>
       </c>
-      <c r="C11" s="29"/>
-[...9 lines deleted...]
-      <c r="M11" s="29"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="A12" s="25"/>
-      <c r="B12" s="14" t="s">
+      <c r="A12" s="21"/>
+      <c r="B12" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="14" t="s">
+      <c r="C12" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="14" t="s">
+      <c r="D12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="E12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="F12" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="14" t="s">
+      <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="14" t="s">
+      <c r="H12" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="14" t="s">
+      <c r="I12" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J12" s="14" t="s">
+      <c r="J12" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="14" t="s">
+      <c r="K12" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L12" s="14" t="s">
+      <c r="L12" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M12" s="14" t="s">
+      <c r="M12" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="7">
         <v>8610.2999999999993</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>8610.2000000000007</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="8">
         <v>8610.7999999999993</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="8">
         <v>8658.1</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>8672.1</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="8">
         <v>8683.9</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="11">
         <v>8920.6</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="11">
         <v>8915.7000000000007</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="11">
         <v>8910.4</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="11">
         <v>8890</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="11">
         <v>8884.1</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="11">
         <v>8945.1</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="7">
         <v>8130.8</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>8134.6</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>8138.2</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="8">
         <v>8184.9</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>8205.5</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="8">
         <v>8222.7000000000007</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="11">
         <v>8448.4</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="11">
         <v>8443.5</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="11">
         <v>8437.9</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="11">
         <v>8415</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="11">
         <v>8406.5</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="11">
         <v>8465.9</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="7">
         <v>479.5</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>475.6</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="8">
         <v>472.6</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="8">
         <v>473.2</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>466.6</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="8">
         <v>461.2</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="11">
         <v>472.2</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="11">
         <v>472.2</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="11">
         <v>472.5</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="11">
         <v>475</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="11">
         <v>477.6</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="11">
         <v>479.2</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1">
-      <c r="A16" s="3" t="s">
+      <c r="A16" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="25">
         <v>5.6</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="26">
         <v>5.5</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="26">
         <v>5.5</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="26">
         <v>5.5</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="27">
         <v>5.4</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="26">
         <v>5.3</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="33">
         <v>5.3</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="33">
         <v>5.3</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="33">
         <v>5.3</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="33">
         <v>5.3</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="33">
         <v>5.4</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="33">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1">
-      <c r="A17" s="4"/>
-[...11 lines deleted...]
-      <c r="M17" s="13"/>
+      <c r="A17" s="31"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1">
-      <c r="A18" s="25"/>
-      <c r="B18" s="29">
+      <c r="A18" s="29"/>
+      <c r="B18" s="30">
         <v>2012</v>
       </c>
-      <c r="C18" s="29"/>
-[...9 lines deleted...]
-      <c r="M18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="30"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
-      <c r="A19" s="25"/>
-      <c r="B19" s="14" t="s">
+      <c r="A19" s="21"/>
+      <c r="B19" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C19" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="14" t="s">
+      <c r="D19" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="14" t="s">
+      <c r="E19" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F19" s="14" t="s">
+      <c r="F19" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G19" s="14" t="s">
+      <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H19" s="14" t="s">
+      <c r="H19" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J19" s="14" t="s">
+      <c r="J19" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="14" t="s">
+      <c r="K19" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L19" s="14" t="s">
+      <c r="L19" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M19" s="14" t="s">
+      <c r="M19" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="7">
         <v>8924.2999999999993</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="8">
         <v>8949.9</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="8">
         <v>8948.7999999999993</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="8">
         <v>8965</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>9004</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="8">
         <v>9030.4</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="11">
         <v>9014</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="11">
         <v>9013.7999999999993</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="11">
         <v>9011.6</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="11">
         <v>8975.1</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="11">
         <v>8974.5</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="11">
         <v>8974.6</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="9">
+      <c r="B21" s="7">
         <v>8442.9</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="8">
         <v>8469.9</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="8">
         <v>8474.6</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="8">
         <v>8490</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>8530.4</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="8">
         <v>8559.7999999999993</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="11">
         <v>8543.9</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="11">
         <v>8540.7000000000007</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="11">
         <v>8536.2999999999993</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="11">
         <v>8500.1</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="11">
         <v>8499.7999999999993</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="11">
         <v>8499.9</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="7">
         <v>481.4</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="8">
         <v>480</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="8">
         <v>474.2</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="8">
         <v>475</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>473.6</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="8">
         <v>470.6</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="11">
         <v>470.1</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="11">
         <v>473.1</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="11">
         <v>475.3</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="11">
         <v>475</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="11">
         <v>474.7</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="11">
         <v>474.7</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="9">
+      <c r="B23" s="25">
         <v>5.4</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="26">
         <v>5.4</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="26">
         <v>5.3</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="26">
         <v>5.3</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="27">
         <v>5.3</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="26">
         <v>5.2</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="33">
         <v>5.2</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="33">
         <v>5.2</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="33">
         <v>5.3</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="33">
         <v>5.3</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="33">
         <v>5.3</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="33">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
-      <c r="A24" s="4"/>
-[...11 lines deleted...]
-      <c r="M24" s="13"/>
+      <c r="A24" s="31"/>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1">
-      <c r="A25" s="25"/>
-      <c r="B25" s="29">
+      <c r="A25" s="29"/>
+      <c r="B25" s="30">
         <v>2013</v>
       </c>
-      <c r="C25" s="29"/>
-[...9 lines deleted...]
-      <c r="M25" s="29"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1">
-      <c r="A26" s="25"/>
-      <c r="B26" s="14" t="s">
+      <c r="A26" s="21"/>
+      <c r="B26" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="14" t="s">
+      <c r="C26" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D26" s="14" t="s">
+      <c r="D26" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="14" t="s">
+      <c r="E26" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F26" s="14" t="s">
+      <c r="F26" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G26" s="14" t="s">
+      <c r="G26" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H26" s="14" t="s">
+      <c r="H26" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I26" s="14" t="s">
+      <c r="I26" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J26" s="14" t="s">
+      <c r="J26" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K26" s="14" t="s">
+      <c r="K26" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L26" s="14" t="s">
+      <c r="L26" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M26" s="14" t="s">
+      <c r="M26" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="9">
+      <c r="B27" s="7">
         <v>9011.7999999999993</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="8">
         <v>9024.2000000000007</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="8">
         <v>9025.7999999999993</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="8">
         <v>9060.4</v>
       </c>
-      <c r="F27" s="11">
+      <c r="F27" s="9">
         <v>9059.7000000000007</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="8">
         <v>9059.6</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="11">
         <v>9075</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="11">
         <v>9076.2000000000007</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J27" s="13">
         <v>9076.7999999999993</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="11">
         <v>9042.9</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="11">
         <v>9042.2999999999993</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="11">
         <v>9042</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="9">
+      <c r="B28" s="7">
         <v>8537.1</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>8549.7000000000007</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>8551.5</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="8">
         <v>8589.4</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="9">
         <v>8590.7999999999993</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="8">
         <v>8591.7999999999993</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="11">
         <v>8606.9</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="11">
         <v>8607.9</v>
       </c>
-      <c r="J28" s="17">
+      <c r="J28" s="13">
         <v>8608.2999999999993</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="11">
         <v>8576.2999999999993</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="11">
         <v>8575.9</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="11">
         <v>8575.7999999999993</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="9">
+      <c r="B29" s="7">
         <v>474.7</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="8">
         <v>474.5</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="8">
         <v>474.3</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="8">
         <v>471</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F29" s="9">
         <v>468.9</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="8">
         <v>467.8</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="11">
         <v>468.1</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I29" s="11">
         <v>468.3</v>
       </c>
-      <c r="J29" s="17">
+      <c r="J29" s="13">
         <v>468.5</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="11">
         <v>466.6</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="11">
         <v>466.4</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="11">
         <v>466.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1">
-      <c r="A30" s="3" t="s">
+      <c r="A30" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="9">
+      <c r="B30" s="25">
         <v>5.3</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="26">
         <v>5.3</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="26">
         <v>5.3</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="26">
         <v>5.2</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="27">
         <v>5.2</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="26">
         <v>5.2</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="33">
         <v>5.2</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="33">
         <v>5.2</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="33">
         <v>5.2</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="33">
         <v>5.2</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L30" s="33">
         <v>5.2</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="33">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1">
-      <c r="A31" s="4"/>
-[...11 lines deleted...]
-      <c r="M31" s="13"/>
+      <c r="A31" s="31"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1">
-      <c r="A32" s="25"/>
-      <c r="B32" s="29">
+      <c r="A32" s="29"/>
+      <c r="B32" s="30">
         <v>2014</v>
       </c>
-      <c r="C32" s="29"/>
-[...9 lines deleted...]
-      <c r="M32" s="29"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="30"/>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1">
-      <c r="A33" s="25"/>
-      <c r="B33" s="14" t="s">
+      <c r="A33" s="21"/>
+      <c r="B33" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C33" s="14" t="s">
+      <c r="C33" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="14" t="s">
+      <c r="E33" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F33" s="14" t="s">
+      <c r="F33" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G33" s="14" t="s">
+      <c r="G33" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H33" s="14" t="s">
+      <c r="H33" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J33" s="14" t="s">
+      <c r="J33" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K33" s="14" t="s">
+      <c r="K33" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L33" s="14" t="s">
+      <c r="L33" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M33" s="14" t="s">
+      <c r="M33" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="9">
+      <c r="B34" s="7">
         <v>9051.7000000000007</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="8">
         <v>9050.9</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="8">
         <v>9050.7999999999993</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="8">
         <v>9103.7999999999993</v>
       </c>
-      <c r="F34" s="11">
+      <c r="F34" s="9">
         <v>9116.7000000000007</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="8">
         <v>9114.7000000000007</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="11">
         <v>9135.5</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="11">
         <v>9137.2000000000007</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="11">
         <v>9137.4</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="11">
         <v>9109.6</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="11">
         <v>9109.6</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="11">
         <v>9109.9</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="9">
+      <c r="B35" s="7">
         <v>8586.9</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="8">
         <v>8587.1</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="8">
         <v>8587.2999999999993</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="8">
         <v>8641.7999999999993</v>
       </c>
-      <c r="F35" s="11">
+      <c r="F35" s="9">
         <v>8655.4</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="8">
         <v>8654.9</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="11">
         <v>8677.1</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="11">
         <v>8679.4</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="11">
         <v>8679.2999999999993</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="11">
         <v>8651.2000000000007</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="11">
         <v>8651</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="11">
         <v>8651.1</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="9">
+      <c r="B36" s="7">
         <v>464.8</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="8">
         <v>463.8</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="8">
         <v>463.5</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="8">
         <v>462</v>
       </c>
-      <c r="F36" s="11">
+      <c r="F36" s="9">
         <v>461.3</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="8">
         <v>459.8</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="11">
         <v>458.4</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="11">
         <v>457.8</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="11">
         <v>458.1</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="11">
         <v>458.4</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="11">
         <v>458.6</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="11">
         <v>458.8</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" customHeight="1">
-      <c r="A37" s="3" t="s">
+      <c r="A37" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B37" s="9">
+      <c r="B37" s="25">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F37" s="11">
+      <c r="F37" s="27">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="26">
         <v>5</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="33">
         <v>5</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I37" s="33">
         <v>5</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J37" s="33">
         <v>5</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="33">
         <v>5</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L37" s="33">
         <v>5</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="33">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1">
-      <c r="A38" s="4"/>
-[...11 lines deleted...]
-      <c r="M38" s="13"/>
+      <c r="A38" s="31"/>
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1">
-      <c r="A39" s="25"/>
-      <c r="B39" s="29">
+      <c r="A39" s="29"/>
+      <c r="B39" s="30">
         <v>2015</v>
       </c>
-      <c r="C39" s="29"/>
-[...9 lines deleted...]
-      <c r="M39" s="29"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
-      <c r="A40" s="25"/>
-      <c r="B40" s="14" t="s">
+      <c r="A40" s="21"/>
+      <c r="B40" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="14" t="s">
+      <c r="C40" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D40" s="14" t="s">
+      <c r="D40" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="14" t="s">
+      <c r="E40" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F40" s="14" t="s">
+      <c r="F40" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G40" s="14" t="s">
+      <c r="G40" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H40" s="14" t="s">
+      <c r="H40" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I40" s="14" t="s">
+      <c r="I40" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J40" s="14" t="s">
+      <c r="J40" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K40" s="14" t="s">
+      <c r="K40" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L40" s="14" t="s">
+      <c r="L40" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M40" s="14" t="s">
+      <c r="M40" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="9">
+      <c r="B41" s="7">
         <v>8933.6</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="8">
         <v>8866</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="8">
         <v>8890.2000000000007</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="8">
         <v>9023.4</v>
       </c>
-      <c r="F41" s="11">
+      <c r="F41" s="9">
         <v>9023.9</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="8">
         <v>9024.1</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H41" s="11">
         <v>9076.9</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I41" s="11">
         <v>9080.5</v>
       </c>
-      <c r="J41" s="13">
+      <c r="J41" s="11">
         <v>9077.7999999999993</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="11">
         <v>8959.2999999999993</v>
       </c>
-      <c r="L41" s="13">
+      <c r="L41" s="11">
         <v>8959.4</v>
       </c>
-      <c r="M41" s="13">
+      <c r="M41" s="11">
         <v>8966.7000000000007</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="9">
+      <c r="B42" s="7">
         <v>8483</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C42" s="8">
         <v>8420</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="8">
         <v>8444.2999999999993</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E42" s="8">
         <v>8574.9</v>
       </c>
-      <c r="F42" s="11">
+      <c r="F42" s="9">
         <v>8575.2999999999993</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G42" s="8">
         <v>8575.7000000000007</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H42" s="11">
         <v>8630.9</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I42" s="11">
         <v>8637.4</v>
       </c>
-      <c r="J42" s="13">
+      <c r="J42" s="11">
         <v>8635.5</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="11">
         <v>8512.7999999999993</v>
       </c>
-      <c r="L42" s="13">
+      <c r="L42" s="11">
         <v>8508.4</v>
       </c>
-      <c r="M42" s="13">
+      <c r="M42" s="11">
         <v>8510.9</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="9">
+      <c r="B43" s="7">
         <v>450.5</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="8">
         <v>446</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="8">
         <v>445.7</v>
       </c>
-      <c r="E43" s="10">
+      <c r="E43" s="8">
         <v>448.5</v>
       </c>
-      <c r="F43" s="11">
+      <c r="F43" s="9">
         <v>448.6</v>
       </c>
-      <c r="G43" s="10">
+      <c r="G43" s="8">
         <v>448.4</v>
       </c>
-      <c r="H43" s="13">
+      <c r="H43" s="11">
         <v>446</v>
       </c>
-      <c r="I43" s="13">
+      <c r="I43" s="11">
         <v>443.1</v>
       </c>
-      <c r="J43" s="13">
+      <c r="J43" s="11">
         <v>442.3</v>
       </c>
-      <c r="K43" s="13">
+      <c r="K43" s="11">
         <v>446.5</v>
       </c>
-      <c r="L43" s="13">
+      <c r="L43" s="11">
         <v>451</v>
       </c>
-      <c r="M43" s="13">
+      <c r="M43" s="11">
         <v>455.8</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1">
-      <c r="A44" s="3" t="s">
+      <c r="A44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="9">
+      <c r="B44" s="25">
         <v>5</v>
       </c>
-      <c r="C44" s="10">
+      <c r="C44" s="26">
         <v>5</v>
       </c>
-      <c r="D44" s="10">
+      <c r="D44" s="26">
         <v>5</v>
       </c>
-      <c r="E44" s="10">
+      <c r="E44" s="26">
         <v>5</v>
       </c>
-      <c r="F44" s="11">
+      <c r="F44" s="27">
         <v>5</v>
       </c>
-      <c r="G44" s="10">
+      <c r="G44" s="26">
         <v>5</v>
       </c>
-      <c r="H44" s="13">
+      <c r="H44" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I44" s="13">
+      <c r="I44" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J44" s="13">
+      <c r="J44" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K44" s="13">
+      <c r="K44" s="33">
         <v>5</v>
       </c>
-      <c r="L44" s="13">
+      <c r="L44" s="33">
         <v>5</v>
       </c>
-      <c r="M44" s="13">
+      <c r="M44" s="33">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
-      <c r="A45" s="4"/>
-[...11 lines deleted...]
-      <c r="M45" s="13"/>
+      <c r="A45" s="31"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="32"/>
     </row>
     <row r="46" spans="1:13" ht="15" customHeight="1">
-      <c r="A46" s="25"/>
-      <c r="B46" s="29">
+      <c r="A46" s="29"/>
+      <c r="B46" s="30">
         <v>2016</v>
       </c>
-      <c r="C46" s="29"/>
-[...9 lines deleted...]
-      <c r="M46" s="29"/>
+      <c r="C46" s="30"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="30"/>
+      <c r="F46" s="30"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="30"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="30"/>
+      <c r="M46" s="30"/>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1">
-      <c r="A47" s="25"/>
-      <c r="B47" s="14" t="s">
+      <c r="A47" s="21"/>
+      <c r="B47" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C47" s="14" t="s">
+      <c r="C47" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D47" s="14" t="s">
+      <c r="D47" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E47" s="14" t="s">
+      <c r="E47" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F47" s="14" t="s">
+      <c r="F47" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G47" s="14" t="s">
+      <c r="G47" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H47" s="14" t="s">
+      <c r="H47" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I47" s="14" t="s">
+      <c r="I47" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J47" s="14" t="s">
+      <c r="J47" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K47" s="14" t="s">
+      <c r="K47" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L47" s="14" t="s">
+      <c r="L47" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M47" s="14" t="s">
+      <c r="M47" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="15" customHeight="1">
+    <row r="48" spans="1:13" ht="22.5" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="9">
+      <c r="B48" s="7">
         <v>8847.2000000000007</v>
       </c>
-      <c r="C48" s="10">
+      <c r="C48" s="8">
         <v>8829.7000000000007</v>
       </c>
-      <c r="D48" s="10">
+      <c r="D48" s="8">
         <v>8829.2999999999993</v>
       </c>
-      <c r="E48" s="10">
+      <c r="E48" s="8">
         <v>8885.5</v>
       </c>
-      <c r="F48" s="11">
+      <c r="F48" s="9">
         <v>8933.2000000000007</v>
       </c>
-      <c r="G48" s="10">
+      <c r="G48" s="8">
         <v>8978.2000000000007</v>
       </c>
-      <c r="H48" s="13">
+      <c r="H48" s="11">
         <v>9015.5</v>
       </c>
-      <c r="I48" s="13">
+      <c r="I48" s="11">
         <v>9039.7999999999993</v>
       </c>
-      <c r="J48" s="13">
+      <c r="J48" s="11">
         <v>9038.6</v>
       </c>
-      <c r="K48" s="13">
+      <c r="K48" s="11">
         <v>9008.2999999999993</v>
       </c>
-      <c r="L48" s="13">
+      <c r="L48" s="11">
         <v>8960.7000000000007</v>
       </c>
-      <c r="M48" s="13">
+      <c r="M48" s="11">
         <v>8921.7999999999993</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="15" customHeight="1">
       <c r="A49" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B49" s="9">
+      <c r="B49" s="7">
         <v>8396.9</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C49" s="8">
         <v>8383.9</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="8">
         <v>8384.4</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="8">
         <v>8439</v>
       </c>
-      <c r="F49" s="11">
+      <c r="F49" s="9">
         <v>8485.2000000000007</v>
       </c>
-      <c r="G49" s="10">
+      <c r="G49" s="8">
         <v>8530.5</v>
       </c>
-      <c r="H49" s="13">
+      <c r="H49" s="11">
         <v>8569.6</v>
       </c>
-      <c r="I49" s="13">
+      <c r="I49" s="11">
         <v>8595.6</v>
       </c>
-      <c r="J49" s="13">
+      <c r="J49" s="11">
         <v>8594.6</v>
       </c>
-      <c r="K49" s="13">
+      <c r="K49" s="11">
         <v>8566.1</v>
       </c>
-      <c r="L49" s="13">
+      <c r="L49" s="11">
         <v>8519.5</v>
       </c>
-      <c r="M49" s="13">
+      <c r="M49" s="11">
         <v>8481.2999999999993</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="15" customHeight="1">
       <c r="A50" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="9">
+      <c r="B50" s="7">
         <v>450.3</v>
       </c>
-      <c r="C50" s="10">
+      <c r="C50" s="8">
         <v>445.8</v>
       </c>
-      <c r="D50" s="10">
+      <c r="D50" s="8">
         <v>444.9</v>
       </c>
-      <c r="E50" s="10">
+      <c r="E50" s="8">
         <v>446.5</v>
       </c>
-      <c r="F50" s="11">
+      <c r="F50" s="9">
         <v>448</v>
       </c>
-      <c r="G50" s="10">
+      <c r="G50" s="8">
         <v>447.7</v>
       </c>
-      <c r="H50" s="13">
+      <c r="H50" s="11">
         <v>445.9</v>
       </c>
-      <c r="I50" s="13">
+      <c r="I50" s="11">
         <v>444.2</v>
       </c>
-      <c r="J50" s="13">
+      <c r="J50" s="11">
         <v>444</v>
       </c>
-      <c r="K50" s="13">
+      <c r="K50" s="11">
         <v>442.2</v>
       </c>
-      <c r="L50" s="13">
+      <c r="L50" s="11">
         <v>441.2</v>
       </c>
-      <c r="M50" s="13">
+      <c r="M50" s="11">
         <v>440.5</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="15" customHeight="1">
-      <c r="A51" s="3" t="s">
+      <c r="A51" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="9">
+      <c r="B51" s="25">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C51" s="10">
+      <c r="C51" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="26">
         <v>5</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="26">
         <v>5</v>
       </c>
-      <c r="F51" s="11">
+      <c r="F51" s="27">
         <v>5</v>
       </c>
-      <c r="G51" s="10">
+      <c r="G51" s="26">
         <v>5</v>
       </c>
-      <c r="H51" s="13">
+      <c r="H51" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I51" s="13">
+      <c r="I51" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J51" s="13">
+      <c r="J51" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K51" s="13">
+      <c r="K51" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L51" s="13">
+      <c r="L51" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M51" s="13">
+      <c r="M51" s="33">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="15" customHeight="1">
-      <c r="A52" s="4"/>
-[...11 lines deleted...]
-      <c r="M52" s="13"/>
+      <c r="A52" s="31"/>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="32"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:16" ht="15" customHeight="1">
-      <c r="A53" s="25"/>
-      <c r="B53" s="26">
+      <c r="A53" s="29"/>
+      <c r="B53" s="30">
         <v>2017</v>
       </c>
-      <c r="C53" s="26"/>
-[...9 lines deleted...]
-      <c r="M53" s="26"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="30"/>
+      <c r="E53" s="30"/>
+      <c r="F53" s="30"/>
+      <c r="G53" s="30"/>
+      <c r="H53" s="30"/>
+      <c r="I53" s="30"/>
+      <c r="J53" s="30"/>
+      <c r="K53" s="30"/>
+      <c r="L53" s="30"/>
+      <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:16" ht="15" customHeight="1">
-      <c r="A54" s="25"/>
-      <c r="B54" s="14" t="s">
+      <c r="A54" s="21"/>
+      <c r="B54" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C54" s="14" t="s">
+      <c r="C54" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D54" s="14" t="s">
+      <c r="D54" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E54" s="14" t="s">
+      <c r="E54" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F54" s="14" t="s">
+      <c r="F54" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G54" s="14" t="s">
+      <c r="G54" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H54" s="14" t="s">
+      <c r="H54" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I54" s="14" t="s">
+      <c r="I54" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J54" s="14" t="s">
+      <c r="J54" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K54" s="14" t="s">
+      <c r="K54" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L54" s="14" t="s">
+      <c r="L54" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M54" s="14" t="s">
+      <c r="M54" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="15" customHeight="1">
       <c r="A55" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="9">
+      <c r="B55" s="7">
         <v>8888.7000000000007</v>
       </c>
-      <c r="C55" s="10">
+      <c r="C55" s="8">
         <v>8889.2000000000007</v>
       </c>
-      <c r="D55" s="10">
+      <c r="D55" s="8">
         <v>8902.2999999999993</v>
       </c>
-      <c r="E55" s="10">
+      <c r="E55" s="8">
         <v>8957</v>
       </c>
-      <c r="F55" s="11">
+      <c r="F55" s="9">
         <v>8989.4</v>
       </c>
-      <c r="G55" s="10">
+      <c r="G55" s="8">
         <v>8994.5</v>
       </c>
-      <c r="H55" s="13">
+      <c r="H55" s="11">
         <v>9012.2000000000007</v>
       </c>
-      <c r="I55" s="13">
+      <c r="I55" s="11">
         <v>9013.4</v>
       </c>
-      <c r="J55" s="13">
+      <c r="J55" s="11">
         <v>9013.7000000000007</v>
       </c>
-      <c r="K55" s="8">
+      <c r="K55" s="6">
         <v>8995</v>
       </c>
-      <c r="L55" s="8">
+      <c r="L55" s="6">
         <v>8977</v>
       </c>
-      <c r="M55" s="8">
+      <c r="M55" s="6">
         <v>8969.7999999999993</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="15" customHeight="1">
       <c r="A56" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="9">
+      <c r="B56" s="7">
         <v>8449</v>
       </c>
-      <c r="C56" s="10">
+      <c r="C56" s="8">
         <v>8450.1</v>
       </c>
-      <c r="D56" s="10">
+      <c r="D56" s="8">
         <v>8463.5</v>
       </c>
-      <c r="E56" s="10">
+      <c r="E56" s="8">
         <v>8517.6</v>
       </c>
-      <c r="F56" s="11">
+      <c r="F56" s="9">
         <v>8550</v>
       </c>
-      <c r="G56" s="10">
+      <c r="G56" s="8">
         <v>8555.4</v>
       </c>
-      <c r="H56" s="13">
+      <c r="H56" s="11">
         <v>8572</v>
       </c>
-      <c r="I56" s="13">
+      <c r="I56" s="11">
         <v>8572.1</v>
       </c>
-      <c r="J56" s="13">
+      <c r="J56" s="11">
         <v>8572.2000000000007</v>
       </c>
-      <c r="K56" s="8">
+      <c r="K56" s="6">
         <v>8555.1</v>
       </c>
-      <c r="L56" s="8">
+      <c r="L56" s="6">
         <v>8538</v>
       </c>
-      <c r="M56" s="8">
+      <c r="M56" s="6">
         <v>8530.7999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="15" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B57" s="9">
+      <c r="B57" s="7">
         <v>439.7</v>
       </c>
-      <c r="C57" s="10">
+      <c r="C57" s="8">
         <v>439.1</v>
       </c>
-      <c r="D57" s="10">
+      <c r="D57" s="8">
         <v>438.8</v>
       </c>
-      <c r="E57" s="10">
+      <c r="E57" s="8">
         <v>439.4</v>
       </c>
-      <c r="F57" s="11">
+      <c r="F57" s="9">
         <v>439.4</v>
       </c>
-      <c r="G57" s="10">
+      <c r="G57" s="8">
         <v>439.1</v>
       </c>
-      <c r="H57" s="13">
+      <c r="H57" s="11">
         <v>440.2</v>
       </c>
-      <c r="I57" s="13">
+      <c r="I57" s="11">
         <v>441.3</v>
       </c>
-      <c r="J57" s="13">
+      <c r="J57" s="11">
         <v>441.5</v>
       </c>
-      <c r="K57" s="8">
+      <c r="K57" s="6">
         <v>439.9</v>
       </c>
-      <c r="L57" s="8">
+      <c r="L57" s="6">
         <v>439</v>
       </c>
-      <c r="M57" s="8">
+      <c r="M57" s="6">
         <v>439</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="15" customHeight="1">
-      <c r="A58" s="3" t="s">
+      <c r="A58" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="9">
+      <c r="B58" s="25">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C58" s="10">
+      <c r="C58" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D58" s="10">
+      <c r="D58" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E58" s="10">
+      <c r="E58" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F58" s="11">
+      <c r="F58" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G58" s="10">
+      <c r="G58" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H58" s="13">
+      <c r="H58" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I58" s="13">
+      <c r="I58" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J58" s="13">
+      <c r="J58" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K58" s="8">
+      <c r="K58" s="36">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L58" s="8">
+      <c r="L58" s="36">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M58" s="8">
+      <c r="M58" s="36">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="15" customHeight="1">
-      <c r="A59" s="3"/>
-[...11 lines deleted...]
-      <c r="M59" s="13"/>
+      <c r="A59" s="37"/>
+      <c r="B59" s="38"/>
+      <c r="C59" s="39"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="32"/>
+      <c r="J59" s="32"/>
+      <c r="K59" s="32"/>
+      <c r="L59" s="32"/>
+      <c r="M59" s="32"/>
       <c r="P59" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="15" customHeight="1">
-      <c r="A60" s="25"/>
-      <c r="B60" s="29">
+      <c r="A60" s="29"/>
+      <c r="B60" s="30">
         <v>2018</v>
       </c>
-      <c r="C60" s="29"/>
-[...9 lines deleted...]
-      <c r="M60" s="29"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="30"/>
+      <c r="J60" s="30"/>
+      <c r="K60" s="30"/>
+      <c r="L60" s="30"/>
+      <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:16" ht="15" customHeight="1">
-      <c r="A61" s="25"/>
-      <c r="B61" s="14" t="s">
+      <c r="A61" s="21"/>
+      <c r="B61" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C61" s="14" t="s">
+      <c r="C61" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D61" s="14" t="s">
+      <c r="D61" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E61" s="14" t="s">
+      <c r="E61" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F61" s="14" t="s">
+      <c r="F61" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G61" s="14" t="s">
+      <c r="G61" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H61" s="14" t="s">
+      <c r="H61" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I61" s="14" t="s">
+      <c r="I61" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J61" s="14" t="s">
+      <c r="J61" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K61" s="14" t="s">
+      <c r="K61" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L61" s="14" t="s">
+      <c r="L61" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M61" s="14" t="s">
+      <c r="M61" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="15" customHeight="1">
       <c r="A62" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="9">
+      <c r="B62" s="7">
         <v>8991.2999999999993</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C62" s="8">
         <v>9011.1</v>
       </c>
-      <c r="D62" s="10">
+      <c r="D62" s="8">
         <v>9018.6</v>
       </c>
-      <c r="E62" s="10">
+      <c r="E62" s="8">
         <v>9041.5</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="8">
         <v>9089.4</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="8">
         <v>9105.7999999999993</v>
       </c>
-      <c r="H62" s="10">
+      <c r="H62" s="8">
         <v>9144.2999999999993</v>
       </c>
-      <c r="I62" s="13">
+      <c r="I62" s="11">
         <v>9174.2999999999993</v>
       </c>
-      <c r="J62" s="13">
+      <c r="J62" s="11">
         <v>9190</v>
       </c>
-      <c r="K62" s="8">
+      <c r="K62" s="6">
         <v>9159.7000000000007</v>
       </c>
-      <c r="L62" s="8">
+      <c r="L62" s="6">
         <v>9149</v>
       </c>
-      <c r="M62" s="8">
+      <c r="M62" s="6">
         <v>9146.1</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="15" customHeight="1">
       <c r="A63" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="9">
+      <c r="B63" s="7">
         <v>8551.7999999999993</v>
       </c>
-      <c r="C63" s="10">
+      <c r="C63" s="8">
         <v>8571.5</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="8">
         <v>8578.9</v>
       </c>
-      <c r="E63" s="10">
+      <c r="E63" s="8">
         <v>8600.7999999999993</v>
       </c>
-      <c r="F63" s="10">
+      <c r="F63" s="8">
         <v>8647.7999999999993</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="8">
         <v>8663.9</v>
       </c>
-      <c r="H63" s="10">
+      <c r="H63" s="8">
         <v>8702.6</v>
       </c>
-      <c r="I63" s="13">
+      <c r="I63" s="11">
         <v>8732.7000000000007</v>
       </c>
-      <c r="J63" s="13">
+      <c r="J63" s="11">
         <v>8748.4</v>
       </c>
-      <c r="K63" s="13">
+      <c r="K63" s="11">
         <v>8717.9</v>
       </c>
-      <c r="L63" s="8">
+      <c r="L63" s="6">
         <v>8707.2000000000007</v>
       </c>
-      <c r="M63" s="8">
+      <c r="M63" s="6">
         <v>8704</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="15" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B64" s="9">
+      <c r="B64" s="7">
         <v>439.5</v>
       </c>
-      <c r="C64" s="10">
+      <c r="C64" s="8">
         <v>439.6</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="8">
         <v>439.7</v>
       </c>
-      <c r="E64" s="10">
+      <c r="E64" s="8">
         <v>440.7</v>
       </c>
-      <c r="F64" s="10">
+      <c r="F64" s="8">
         <v>441.6</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="8">
         <v>441.9</v>
       </c>
-      <c r="H64" s="10">
+      <c r="H64" s="8">
         <v>441.7</v>
       </c>
-      <c r="I64" s="13">
+      <c r="I64" s="11">
         <v>441.6</v>
       </c>
-      <c r="J64" s="13">
+      <c r="J64" s="11">
         <v>441.6</v>
       </c>
-      <c r="K64" s="8">
+      <c r="K64" s="6">
         <v>441.8</v>
       </c>
-      <c r="L64" s="8">
+      <c r="L64" s="6">
         <v>441.8</v>
       </c>
-      <c r="M64" s="8">
+      <c r="M64" s="6">
         <v>442.1</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="3" t="s">
+      <c r="A65" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B65" s="9">
+      <c r="B65" s="25">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C65" s="10">
+      <c r="C65" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D65" s="10">
+      <c r="D65" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E65" s="10">
+      <c r="E65" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F65" s="10">
+      <c r="F65" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G65" s="10">
+      <c r="G65" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H65" s="10">
+      <c r="H65" s="26">
         <v>4.8</v>
       </c>
-      <c r="I65" s="13">
+      <c r="I65" s="33">
         <v>4.8</v>
       </c>
-      <c r="J65" s="13">
+      <c r="J65" s="33">
         <v>4.8</v>
       </c>
-      <c r="K65" s="8">
+      <c r="K65" s="36">
         <v>4.8</v>
       </c>
-      <c r="L65" s="8">
+      <c r="L65" s="36">
         <v>4.8</v>
       </c>
-      <c r="M65" s="8">
+      <c r="M65" s="36">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="3"/>
-[...11 lines deleted...]
-      <c r="M66" s="13"/>
+      <c r="A66" s="37"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="39"/>
+      <c r="D66" s="39"/>
+      <c r="E66" s="39"/>
+      <c r="F66" s="39"/>
+      <c r="G66" s="39"/>
+      <c r="H66" s="39"/>
+      <c r="I66" s="32"/>
+      <c r="J66" s="32"/>
+      <c r="K66" s="41"/>
+      <c r="L66" s="41"/>
+      <c r="M66" s="32"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="25"/>
-      <c r="B67" s="29">
+      <c r="A67" s="29"/>
+      <c r="B67" s="30">
         <v>2019</v>
       </c>
-      <c r="C67" s="29"/>
-[...9 lines deleted...]
-      <c r="M67" s="29"/>
+      <c r="C67" s="30"/>
+      <c r="D67" s="30"/>
+      <c r="E67" s="30"/>
+      <c r="F67" s="30"/>
+      <c r="G67" s="30"/>
+      <c r="H67" s="30"/>
+      <c r="I67" s="30"/>
+      <c r="J67" s="30"/>
+      <c r="K67" s="30"/>
+      <c r="L67" s="30"/>
+      <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="25"/>
-      <c r="B68" s="14" t="s">
+      <c r="A68" s="21"/>
+      <c r="B68" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C68" s="14" t="s">
+      <c r="C68" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D68" s="14" t="s">
+      <c r="D68" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E68" s="14" t="s">
+      <c r="E68" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F68" s="14" t="s">
+      <c r="F68" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G68" s="14" t="s">
+      <c r="G68" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H68" s="14" t="s">
+      <c r="H68" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I68" s="14" t="s">
+      <c r="I68" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J68" s="14" t="s">
+      <c r="J68" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K68" s="14" t="s">
+      <c r="K68" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L68" s="14" t="s">
+      <c r="L68" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M68" s="14" t="s">
+      <c r="M68" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B69" s="9">
+      <c r="B69" s="7">
         <v>9159.6</v>
       </c>
-      <c r="C69" s="10">
+      <c r="C69" s="8">
         <v>9178.7999999999993</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D69" s="8">
         <v>9187.7999999999993</v>
       </c>
-      <c r="E69" s="10">
+      <c r="E69" s="8">
         <v>9199.7999999999993</v>
       </c>
-      <c r="F69" s="10">
+      <c r="F69" s="8">
         <v>9204.2999999999993</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G69" s="8">
         <v>9210</v>
       </c>
-      <c r="H69" s="10">
+      <c r="H69" s="8">
         <v>9214.2000000000007</v>
       </c>
-      <c r="I69" s="13">
+      <c r="I69" s="11">
         <v>9215.7000000000007</v>
       </c>
-      <c r="J69" s="13">
+      <c r="J69" s="11">
         <v>9216</v>
       </c>
-      <c r="K69" s="8">
+      <c r="K69" s="6">
         <v>9215.2000000000007</v>
       </c>
-      <c r="L69" s="8">
+      <c r="L69" s="6">
         <v>9215</v>
       </c>
-      <c r="M69" s="8">
+      <c r="M69" s="6">
         <v>9214.2000000000007</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B70" s="9">
+      <c r="B70" s="7">
         <v>8716.9</v>
       </c>
-      <c r="C70" s="10">
+      <c r="C70" s="8">
         <v>8735.7000000000007</v>
       </c>
-      <c r="D70" s="10">
+      <c r="D70" s="8">
         <v>8744.9</v>
       </c>
-      <c r="E70" s="10">
+      <c r="E70" s="8">
         <v>8757.5</v>
       </c>
-      <c r="F70" s="10">
+      <c r="F70" s="8">
         <v>8762.5</v>
       </c>
-      <c r="G70" s="10">
+      <c r="G70" s="8">
         <v>8768.7000000000007</v>
       </c>
-      <c r="H70" s="10">
+      <c r="H70" s="8">
         <v>8772.5</v>
       </c>
-      <c r="I70" s="13">
+      <c r="I70" s="11">
         <v>8773.4</v>
       </c>
-      <c r="J70" s="13">
+      <c r="J70" s="11">
         <v>8773.7000000000007</v>
       </c>
-      <c r="K70" s="8">
+      <c r="K70" s="6">
         <v>8773.4</v>
       </c>
-      <c r="L70" s="8">
+      <c r="L70" s="6">
         <v>8773.6</v>
       </c>
-      <c r="M70" s="8">
+      <c r="M70" s="6">
         <v>8773.2000000000007</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B71" s="9">
+      <c r="B71" s="7">
         <v>442.7</v>
       </c>
-      <c r="C71" s="10">
+      <c r="C71" s="8">
         <v>443.1</v>
       </c>
-      <c r="D71" s="10">
+      <c r="D71" s="8">
         <v>442.9</v>
       </c>
-      <c r="E71" s="10">
+      <c r="E71" s="8">
         <v>442.3</v>
       </c>
-      <c r="F71" s="10">
+      <c r="F71" s="8">
         <v>441.8</v>
       </c>
-      <c r="G71" s="10">
+      <c r="G71" s="8">
         <v>441.3</v>
       </c>
-      <c r="H71" s="10">
+      <c r="H71" s="8">
         <v>441.7</v>
       </c>
-      <c r="I71" s="13">
+      <c r="I71" s="11">
         <v>442.3</v>
       </c>
-      <c r="J71" s="13">
+      <c r="J71" s="11">
         <v>442.3</v>
       </c>
-      <c r="K71" s="8">
+      <c r="K71" s="6">
         <v>441.8</v>
       </c>
-      <c r="L71" s="8">
+      <c r="L71" s="6">
         <v>441.4</v>
       </c>
-      <c r="M71" s="8">
+      <c r="M71" s="6">
         <v>441</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="3" t="s">
+      <c r="A72" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B72" s="9">
+      <c r="B72" s="25">
         <v>4.8</v>
       </c>
-      <c r="C72" s="10">
+      <c r="C72" s="26">
         <v>4.8</v>
       </c>
-      <c r="D72" s="10">
+      <c r="D72" s="26">
         <v>4.8</v>
       </c>
-      <c r="E72" s="10">
+      <c r="E72" s="26">
         <v>4.8</v>
       </c>
-      <c r="F72" s="10">
+      <c r="F72" s="26">
         <v>4.8</v>
       </c>
-      <c r="G72" s="10">
+      <c r="G72" s="26">
         <v>4.8</v>
       </c>
-      <c r="H72" s="10">
+      <c r="H72" s="26">
         <v>4.8</v>
       </c>
-      <c r="I72" s="13">
+      <c r="I72" s="33">
         <v>4.8</v>
       </c>
-      <c r="J72" s="13">
+      <c r="J72" s="33">
         <v>4.8</v>
       </c>
-      <c r="K72" s="8">
+      <c r="K72" s="36">
         <v>4.8</v>
       </c>
-      <c r="L72" s="8">
+      <c r="L72" s="36">
         <v>4.8</v>
       </c>
-      <c r="M72" s="8">
+      <c r="M72" s="36">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="3"/>
-[...11 lines deleted...]
-      <c r="M73" s="13"/>
+      <c r="A73" s="37"/>
+      <c r="B73" s="38"/>
+      <c r="C73" s="39"/>
+      <c r="D73" s="39"/>
+      <c r="E73" s="39"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="39"/>
+      <c r="H73" s="39"/>
+      <c r="I73" s="32"/>
+      <c r="J73" s="32"/>
+      <c r="K73" s="41"/>
+      <c r="L73" s="41"/>
+      <c r="M73" s="32"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="25"/>
-      <c r="B74" s="26" t="s">
+      <c r="A74" s="29"/>
+      <c r="B74" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C74" s="26"/>
-[...9 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="30"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="25"/>
-      <c r="B75" s="14" t="s">
+      <c r="A75" s="21"/>
+      <c r="B75" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C75" s="14" t="s">
+      <c r="C75" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D75" s="14" t="s">
+      <c r="D75" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E75" s="14" t="s">
+      <c r="E75" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F75" s="14" t="s">
+      <c r="F75" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G75" s="14" t="s">
+      <c r="G75" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H75" s="14" t="s">
+      <c r="H75" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I75" s="14" t="s">
+      <c r="I75" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J75" s="14" t="s">
+      <c r="J75" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K75" s="14" t="s">
+      <c r="K75" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L75" s="14" t="s">
+      <c r="L75" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M75" s="14" t="s">
+      <c r="M75" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
       <c r="A76" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B76" s="9">
+      <c r="B76" s="7">
         <v>9214.6</v>
       </c>
-      <c r="C76" s="10">
+      <c r="C76" s="8">
         <v>9202.5</v>
       </c>
-      <c r="D76" s="10">
+      <c r="D76" s="8">
         <v>9192.7000000000007</v>
       </c>
-      <c r="E76" s="10"/>
-[...7 lines deleted...]
-      <c r="M76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="11"/>
+      <c r="J76" s="11"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B77" s="9">
+      <c r="B77" s="7">
         <v>8773.4</v>
       </c>
-      <c r="C77" s="10">
+      <c r="C77" s="8">
         <v>8760.9</v>
       </c>
-      <c r="D77" s="10">
+      <c r="D77" s="8">
         <v>8750.1</v>
       </c>
-      <c r="E77" s="10"/>
-[...7 lines deleted...]
-      <c r="M77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="11"/>
+      <c r="J77" s="11"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B78" s="9">
+      <c r="B78" s="7">
         <v>441.2</v>
       </c>
-      <c r="C78" s="10">
+      <c r="C78" s="8">
         <v>441.6</v>
       </c>
-      <c r="D78" s="10">
+      <c r="D78" s="8">
         <v>442.6</v>
       </c>
-      <c r="E78" s="10"/>
-[...7 lines deleted...]
-      <c r="M78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="8"/>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+      <c r="I78" s="11"/>
+      <c r="J78" s="11"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13" ht="15" customHeight="1">
-      <c r="A79" s="3" t="s">
+      <c r="A79" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B79" s="9">
+      <c r="B79" s="25">
         <v>4.8</v>
       </c>
-      <c r="C79" s="10">
+      <c r="C79" s="26">
         <v>4.8</v>
       </c>
-      <c r="D79" s="10">
+      <c r="D79" s="26">
         <v>4.8</v>
       </c>
-      <c r="E79" s="10"/>
-[...7 lines deleted...]
-      <c r="M79" s="8"/>
+      <c r="E79" s="26"/>
+      <c r="F79" s="26"/>
+      <c r="G79" s="26"/>
+      <c r="H79" s="26"/>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="36"/>
+      <c r="L79" s="36"/>
+      <c r="M79" s="36"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
-      <c r="A80" s="5"/>
-[...11 lines deleted...]
-      <c r="M80" s="13"/>
+      <c r="A80" s="42"/>
+      <c r="B80" s="32"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="G80" s="32"/>
+      <c r="H80" s="32"/>
+      <c r="I80" s="32"/>
+      <c r="J80" s="32"/>
+      <c r="K80" s="32"/>
+      <c r="L80" s="32"/>
+      <c r="M80" s="32"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="25"/>
-      <c r="B81" s="29">
+      <c r="A81" s="29"/>
+      <c r="B81" s="30">
         <v>2021</v>
       </c>
-      <c r="C81" s="29"/>
-[...9 lines deleted...]
-      <c r="M81" s="29"/>
+      <c r="C81" s="30"/>
+      <c r="D81" s="30"/>
+      <c r="E81" s="30"/>
+      <c r="F81" s="30"/>
+      <c r="G81" s="30"/>
+      <c r="H81" s="30"/>
+      <c r="I81" s="30"/>
+      <c r="J81" s="30"/>
+      <c r="K81" s="30"/>
+      <c r="L81" s="30"/>
+      <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="25"/>
-      <c r="B82" s="14" t="s">
+      <c r="A82" s="21"/>
+      <c r="B82" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C82" s="14" t="s">
+      <c r="C82" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D82" s="14" t="s">
+      <c r="D82" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E82" s="14" t="s">
+      <c r="E82" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F82" s="14" t="s">
+      <c r="F82" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G82" s="14" t="s">
+      <c r="G82" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H82" s="14" t="s">
+      <c r="H82" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I82" s="14" t="s">
+      <c r="I82" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J82" s="14" t="s">
+      <c r="J82" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K82" s="14" t="s">
+      <c r="K82" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L82" s="14" t="s">
+      <c r="L82" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M82" s="14" t="s">
+      <c r="M82" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
       <c r="A83" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B83" s="9"/>
-[...5 lines deleted...]
-      <c r="H83" s="10">
+      <c r="B83" s="7"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8">
         <v>9263.7000000000007</v>
       </c>
-      <c r="I83" s="13">
+      <c r="I83" s="11">
         <v>9263.7999999999993</v>
       </c>
-      <c r="J83" s="13">
+      <c r="J83" s="11">
         <v>9263.4</v>
       </c>
-      <c r="K83" s="8">
+      <c r="K83" s="6">
         <v>9257.2999999999993</v>
       </c>
-      <c r="L83" s="8">
+      <c r="L83" s="6">
         <v>9255.5</v>
       </c>
-      <c r="M83" s="8">
+      <c r="M83" s="6">
         <v>9274.1</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B84" s="9"/>
-[...5 lines deleted...]
-      <c r="H84" s="10">
+      <c r="B84" s="7"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8"/>
+      <c r="E84" s="8"/>
+      <c r="F84" s="8"/>
+      <c r="G84" s="8"/>
+      <c r="H84" s="8">
         <v>8812.9</v>
       </c>
-      <c r="I84" s="13">
+      <c r="I84" s="11">
         <v>8813</v>
       </c>
-      <c r="J84" s="13">
+      <c r="J84" s="11">
         <v>8812.9</v>
       </c>
-      <c r="K84" s="8">
+      <c r="K84" s="6">
         <v>8806.5</v>
       </c>
-      <c r="L84" s="8">
+      <c r="L84" s="6">
         <v>8805</v>
       </c>
-      <c r="M84" s="8">
+      <c r="M84" s="6">
         <v>8824.2000000000007</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="15" customHeight="1">
       <c r="A85" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B85" s="9"/>
-[...5 lines deleted...]
-      <c r="H85" s="10">
+      <c r="B85" s="7"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
+      <c r="F85" s="8"/>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8">
         <v>450.8</v>
       </c>
-      <c r="I85" s="13">
+      <c r="I85" s="11">
         <v>450.8</v>
       </c>
-      <c r="J85" s="13">
+      <c r="J85" s="11">
         <v>450.5</v>
       </c>
-      <c r="K85" s="8">
+      <c r="K85" s="6">
         <v>450.8</v>
       </c>
-      <c r="L85" s="8">
+      <c r="L85" s="6">
         <v>450.5</v>
       </c>
-      <c r="M85" s="8">
+      <c r="M85" s="6">
         <v>449.9</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="15" customHeight="1">
-      <c r="A86" s="3" t="s">
+      <c r="A86" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B86" s="9"/>
-[...5 lines deleted...]
-      <c r="H86" s="10">
+      <c r="B86" s="25"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="26"/>
+      <c r="E86" s="26"/>
+      <c r="F86" s="26"/>
+      <c r="G86" s="26"/>
+      <c r="H86" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I86" s="13">
+      <c r="I86" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J86" s="13">
+      <c r="J86" s="33">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K86" s="8">
+      <c r="K86" s="36">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L86" s="8">
+      <c r="L86" s="36">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M86" s="8">
+      <c r="M86" s="36">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
-      <c r="A87" s="3"/>
-[...11 lines deleted...]
-      <c r="M87" s="8"/>
+      <c r="A87" s="37"/>
+      <c r="B87" s="38"/>
+      <c r="C87" s="39"/>
+      <c r="D87" s="39"/>
+      <c r="E87" s="39"/>
+      <c r="F87" s="39"/>
+      <c r="G87" s="39"/>
+      <c r="H87" s="39"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="32"/>
+      <c r="K87" s="41"/>
+      <c r="L87" s="41"/>
+      <c r="M87" s="41"/>
     </row>
     <row r="88" spans="1:13" ht="15" customHeight="1">
-      <c r="A88" s="25"/>
-      <c r="B88" s="29">
+      <c r="A88" s="29"/>
+      <c r="B88" s="30">
         <v>2022</v>
       </c>
-      <c r="C88" s="29"/>
-[...9 lines deleted...]
-      <c r="M88" s="29"/>
+      <c r="C88" s="30"/>
+      <c r="D88" s="30"/>
+      <c r="E88" s="30"/>
+      <c r="F88" s="30"/>
+      <c r="G88" s="30"/>
+      <c r="H88" s="30"/>
+      <c r="I88" s="30"/>
+      <c r="J88" s="30"/>
+      <c r="K88" s="30"/>
+      <c r="L88" s="30"/>
+      <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13" ht="15" customHeight="1">
-      <c r="A89" s="25"/>
-      <c r="B89" s="14" t="s">
+      <c r="A89" s="21"/>
+      <c r="B89" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C89" s="14" t="s">
+      <c r="C89" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D89" s="14" t="s">
+      <c r="D89" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E89" s="14" t="s">
+      <c r="E89" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F89" s="14" t="s">
+      <c r="F89" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G89" s="14" t="s">
+      <c r="G89" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H89" s="14" t="s">
+      <c r="H89" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I89" s="14" t="s">
+      <c r="I89" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J89" s="14" t="s">
+      <c r="J89" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K89" s="14" t="s">
+      <c r="K89" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L89" s="14" t="s">
+      <c r="L89" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M89" s="14" t="s">
+      <c r="M89" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="15" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B90" s="18">
+      <c r="B90" s="14">
         <v>9419.1</v>
       </c>
-      <c r="C90" s="18">
+      <c r="C90" s="14">
         <v>9420.1</v>
       </c>
-      <c r="D90" s="18">
+      <c r="D90" s="14">
         <v>9419.2999999999993</v>
       </c>
-      <c r="E90" s="18">
+      <c r="E90" s="14">
         <v>9427.4</v>
       </c>
-      <c r="F90" s="18">
+      <c r="F90" s="14">
         <v>9432.2000000000007</v>
       </c>
-      <c r="G90" s="18">
+      <c r="G90" s="14">
         <v>9434.2000000000007</v>
       </c>
-      <c r="H90" s="18">
+      <c r="H90" s="14">
         <v>9434.7999999999993</v>
       </c>
-      <c r="I90" s="18">
+      <c r="I90" s="14">
         <v>9430.1</v>
       </c>
-      <c r="J90" s="18">
+      <c r="J90" s="14">
         <v>9427.5</v>
       </c>
-      <c r="K90" s="18">
+      <c r="K90" s="14">
         <v>9421.5</v>
       </c>
-      <c r="L90" s="18">
+      <c r="L90" s="14">
         <v>9421.1</v>
       </c>
-      <c r="M90" s="18">
+      <c r="M90" s="14">
         <v>9422.2000000000007</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="15" customHeight="1">
       <c r="A91" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B91" s="18">
+      <c r="B91" s="14">
         <v>8959.7000000000007</v>
       </c>
-      <c r="C91" s="18">
+      <c r="C91" s="14">
         <v>8959.6</v>
       </c>
-      <c r="D91" s="18">
+      <c r="D91" s="14">
         <v>8959.5</v>
       </c>
-      <c r="E91" s="18">
+      <c r="E91" s="14">
         <v>8967.2000000000007</v>
       </c>
-      <c r="F91" s="18">
+      <c r="F91" s="14">
         <v>8971.9</v>
       </c>
-      <c r="G91" s="18">
+      <c r="G91" s="14">
         <v>8973.9</v>
       </c>
-      <c r="H91" s="18">
+      <c r="H91" s="14">
         <v>8975.4</v>
       </c>
-      <c r="I91" s="18">
+      <c r="I91" s="14">
         <v>8971</v>
       </c>
-      <c r="J91" s="18">
+      <c r="J91" s="14">
         <v>8968.4</v>
       </c>
-      <c r="K91" s="18">
+      <c r="K91" s="14">
         <v>8965.2000000000007</v>
       </c>
-      <c r="L91" s="18">
+      <c r="L91" s="14">
         <v>8965.1</v>
       </c>
-      <c r="M91" s="18">
+      <c r="M91" s="14">
         <v>8966.2000000000007</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="15" customHeight="1">
       <c r="A92" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B92" s="18">
+      <c r="B92" s="14">
         <v>459.4</v>
       </c>
-      <c r="C92" s="18">
+      <c r="C92" s="14">
         <v>460.5</v>
       </c>
-      <c r="D92" s="18">
+      <c r="D92" s="14">
         <v>459.8</v>
       </c>
-      <c r="E92" s="18">
+      <c r="E92" s="14">
         <v>460.2</v>
       </c>
-      <c r="F92" s="18">
+      <c r="F92" s="14">
         <v>460.3</v>
       </c>
-      <c r="G92" s="18">
+      <c r="G92" s="14">
         <v>460.3</v>
       </c>
-      <c r="H92" s="18">
+      <c r="H92" s="14">
         <v>459.4</v>
       </c>
-      <c r="I92" s="18">
+      <c r="I92" s="14">
         <v>459.1</v>
       </c>
-      <c r="J92" s="18">
+      <c r="J92" s="14">
         <v>459.1</v>
       </c>
-      <c r="K92" s="18">
+      <c r="K92" s="14">
         <v>456.3</v>
       </c>
-      <c r="L92" s="18">
+      <c r="L92" s="14">
         <v>456</v>
       </c>
-      <c r="M92" s="18">
+      <c r="M92" s="14">
         <v>456</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="15" customHeight="1">
-      <c r="A93" s="3" t="s">
+      <c r="A93" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B93" s="18">
+      <c r="B93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C93" s="18">
+      <c r="C93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D93" s="18">
+      <c r="D93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E93" s="18">
+      <c r="E93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F93" s="18">
+      <c r="F93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G93" s="18">
+      <c r="G93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H93" s="18">
+      <c r="H93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I93" s="18">
+      <c r="I93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J93" s="18">
+      <c r="J93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K93" s="18">
+      <c r="K93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L93" s="18">
+      <c r="L93" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M93" s="18">
+      <c r="M93" s="43">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="15" customHeight="1">
-      <c r="A94" s="25"/>
-      <c r="B94" s="29">
+      <c r="A94" s="37"/>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="44"/>
+      <c r="F94" s="44"/>
+      <c r="G94" s="44"/>
+      <c r="H94" s="44"/>
+      <c r="I94" s="44"/>
+      <c r="J94" s="44"/>
+      <c r="K94" s="44"/>
+      <c r="L94" s="44"/>
+      <c r="M94" s="44"/>
+    </row>
+    <row r="95" spans="1:13" ht="15" customHeight="1">
+      <c r="A95" s="29"/>
+      <c r="B95" s="30">
         <v>2023</v>
       </c>
-      <c r="C94" s="29"/>
-[...13 lines deleted...]
-      <c r="B95" s="14" t="s">
+      <c r="C95" s="30"/>
+      <c r="D95" s="30"/>
+      <c r="E95" s="30"/>
+      <c r="F95" s="30"/>
+      <c r="G95" s="30"/>
+      <c r="H95" s="30"/>
+      <c r="I95" s="30"/>
+      <c r="J95" s="30"/>
+      <c r="K95" s="30"/>
+      <c r="L95" s="30"/>
+      <c r="M95" s="30"/>
+    </row>
+    <row r="96" spans="1:13" ht="15" customHeight="1">
+      <c r="A96" s="21"/>
+      <c r="B96" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C95" s="14" t="s">
+      <c r="C96" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D95" s="14" t="s">
+      <c r="D96" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E95" s="14" t="s">
+      <c r="E96" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F95" s="14" t="s">
+      <c r="F96" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G95" s="14" t="s">
+      <c r="G96" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H95" s="14" t="s">
+      <c r="H96" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I95" s="14" t="s">
+      <c r="I96" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J95" s="14" t="s">
+      <c r="J96" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K95" s="14" t="s">
+      <c r="K96" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L95" s="14" t="s">
+      <c r="L96" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M95" s="14" t="s">
+      <c r="M96" s="12" t="s">
         <v>4</v>
-      </c>
-[...39 lines deleted...]
-        <v>9486.6</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="15" customHeight="1">
       <c r="A97" s="3" t="s">
-        <v>2</v>
-[...35 lines deleted...]
-        <v>9042.2000000000007</v>
+        <v>3</v>
+      </c>
+      <c r="B97" s="14">
+        <v>9471.7999999999993</v>
+      </c>
+      <c r="C97" s="14">
+        <v>9491.2000000000007</v>
+      </c>
+      <c r="D97" s="14">
+        <v>9492.9</v>
+      </c>
+      <c r="E97" s="14">
+        <v>9532.7999999999993</v>
+      </c>
+      <c r="F97" s="6">
+        <v>9573.2000000000007</v>
+      </c>
+      <c r="G97" s="6">
+        <v>9597.1</v>
+      </c>
+      <c r="H97" s="6">
+        <v>9571.5</v>
+      </c>
+      <c r="I97" s="11">
+        <v>9557.6</v>
+      </c>
+      <c r="J97" s="11">
+        <v>9543.4</v>
+      </c>
+      <c r="K97" s="6">
+        <v>9499.2000000000007</v>
+      </c>
+      <c r="L97" s="6">
+        <v>9478.7999999999993</v>
+      </c>
+      <c r="M97" s="6">
+        <v>9486.6</v>
       </c>
     </row>
     <row r="98" spans="1:13" ht="15" customHeight="1">
       <c r="A98" s="3" t="s">
-        <v>1</v>
-[...35 lines deleted...]
-        <v>444.4</v>
+        <v>2</v>
+      </c>
+      <c r="B98" s="14">
+        <v>9017</v>
+      </c>
+      <c r="C98" s="11">
+        <v>9037.7999999999993</v>
+      </c>
+      <c r="D98" s="11">
+        <v>9040.9</v>
+      </c>
+      <c r="E98" s="6">
+        <v>9080</v>
+      </c>
+      <c r="F98" s="6">
+        <v>9120.5</v>
+      </c>
+      <c r="G98" s="6">
+        <v>9144.7999999999993</v>
+      </c>
+      <c r="H98" s="6">
+        <v>9119.7000000000007</v>
+      </c>
+      <c r="I98" s="11">
+        <v>9106</v>
+      </c>
+      <c r="J98" s="11">
+        <v>9092.2999999999993</v>
+      </c>
+      <c r="K98" s="6">
+        <v>9051.6</v>
+      </c>
+      <c r="L98" s="6">
+        <v>9033.1</v>
+      </c>
+      <c r="M98" s="6">
+        <v>9042.2000000000007</v>
       </c>
     </row>
     <row r="99" spans="1:13" ht="15" customHeight="1">
       <c r="A99" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B99" s="14">
+        <v>454.8</v>
+      </c>
+      <c r="C99" s="11">
+        <v>453.4</v>
+      </c>
+      <c r="D99" s="11">
+        <v>452</v>
+      </c>
+      <c r="E99" s="6">
+        <v>452.8</v>
+      </c>
+      <c r="F99" s="6">
+        <v>452.7</v>
+      </c>
+      <c r="G99" s="6">
+        <v>452.3</v>
+      </c>
+      <c r="H99" s="6">
+        <v>451.8</v>
+      </c>
+      <c r="I99" s="11">
+        <v>451.6</v>
+      </c>
+      <c r="J99" s="11">
+        <v>451.1</v>
+      </c>
+      <c r="K99" s="6">
+        <v>447.6</v>
+      </c>
+      <c r="L99" s="6">
+        <v>445.7</v>
+      </c>
+      <c r="M99" s="6">
+        <v>444.4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="15" customHeight="1">
+      <c r="A100" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B99" s="18">
+      <c r="B100" s="14">
         <v>4.8</v>
       </c>
-      <c r="C99" s="18">
+      <c r="C100" s="14">
         <v>4.8</v>
       </c>
-      <c r="D99" s="18">
+      <c r="D100" s="14">
         <v>4.8</v>
       </c>
-      <c r="E99" s="18">
+      <c r="E100" s="14">
         <v>4.7</v>
       </c>
-      <c r="F99" s="8">
+      <c r="F100" s="6">
         <v>4.7</v>
       </c>
-      <c r="G99" s="8">
+      <c r="G100" s="6">
         <v>4.7</v>
       </c>
-      <c r="H99" s="8">
+      <c r="H100" s="6">
         <v>4.7</v>
       </c>
-      <c r="I99" s="13">
+      <c r="I100" s="11">
         <v>4.7</v>
       </c>
-      <c r="J99" s="13">
+      <c r="J100" s="11">
         <v>4.7</v>
       </c>
-      <c r="K99" s="8">
+      <c r="K100" s="6">
         <v>4.7</v>
       </c>
-      <c r="L99" s="8">
+      <c r="L100" s="6">
         <v>4.7</v>
       </c>
-      <c r="M99" s="8">
+      <c r="M100" s="6">
         <v>4.7</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="15" customHeight="1">
-[...13 lines deleted...]
-    </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
-      <c r="A101" s="25"/>
-      <c r="B101" s="29">
+      <c r="A101" s="4"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="16"/>
+      <c r="G101" s="16"/>
+      <c r="H101" s="16"/>
+      <c r="I101" s="17"/>
+      <c r="J101" s="17"/>
+      <c r="K101" s="16"/>
+      <c r="L101" s="16"/>
+      <c r="M101" s="16"/>
+    </row>
+    <row r="102" spans="1:13" ht="15" customHeight="1">
+      <c r="A102" s="21"/>
+      <c r="B102" s="23">
         <v>2024</v>
       </c>
-      <c r="C101" s="29"/>
-[...13 lines deleted...]
-      <c r="B102" s="14" t="s">
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23"/>
+      <c r="I102" s="23"/>
+      <c r="J102" s="23"/>
+      <c r="K102" s="23"/>
+      <c r="L102" s="23"/>
+      <c r="M102" s="23"/>
+    </row>
+    <row r="103" spans="1:13" ht="15" customHeight="1">
+      <c r="A103" s="21"/>
+      <c r="B103" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C102" s="14" t="s">
+      <c r="C103" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D102" s="14" t="s">
+      <c r="D103" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E102" s="14" t="s">
+      <c r="E103" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F102" s="14" t="s">
+      <c r="F103" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G102" s="14" t="s">
+      <c r="G103" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H102" s="14" t="s">
+      <c r="H103" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I102" s="14" t="s">
+      <c r="I103" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J102" s="14" t="s">
+      <c r="J103" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K102" s="14" t="s">
+      <c r="K103" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L102" s="14" t="s">
+      <c r="L103" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M102" s="14" t="s">
+      <c r="M103" s="12" t="s">
         <v>4</v>
-      </c>
-[...39 lines deleted...]
-        <v>9640.6</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="15" customHeight="1">
       <c r="A104" s="3" t="s">
-        <v>2</v>
-[...35 lines deleted...]
-        <v>9192.4</v>
+        <v>3</v>
+      </c>
+      <c r="B104" s="14">
+        <v>9603.5</v>
+      </c>
+      <c r="C104" s="14">
+        <v>9613.1</v>
+      </c>
+      <c r="D104" s="14">
+        <v>9643.4</v>
+      </c>
+      <c r="E104" s="14">
+        <v>9642</v>
+      </c>
+      <c r="F104" s="6">
+        <v>9641.5</v>
+      </c>
+      <c r="G104" s="6">
+        <v>9640.7000000000007</v>
+      </c>
+      <c r="H104" s="6">
+        <v>9681.2999999999993</v>
+      </c>
+      <c r="I104" s="11">
+        <v>9683.1</v>
+      </c>
+      <c r="J104" s="11">
+        <v>9682.7999999999993</v>
+      </c>
+      <c r="K104" s="11">
+        <v>9650</v>
+      </c>
+      <c r="L104" s="11">
+        <v>9645.2999999999993</v>
+      </c>
+      <c r="M104" s="11">
+        <v>9640.6</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="15" customHeight="1">
       <c r="A105" s="3" t="s">
-        <v>1</v>
-[...35 lines deleted...]
-        <v>448.2</v>
+        <v>2</v>
+      </c>
+      <c r="B105" s="14">
+        <v>9151.2000000000007</v>
+      </c>
+      <c r="C105" s="14">
+        <v>9160.2000000000007</v>
+      </c>
+      <c r="D105" s="14">
+        <v>9190.5</v>
+      </c>
+      <c r="E105" s="14">
+        <v>9190.2000000000007</v>
+      </c>
+      <c r="F105" s="6">
+        <v>9190.4</v>
+      </c>
+      <c r="G105" s="6">
+        <v>9190.6</v>
+      </c>
+      <c r="H105" s="6">
+        <v>9232.5</v>
+      </c>
+      <c r="I105" s="11">
+        <v>9235.1</v>
+      </c>
+      <c r="J105" s="11">
+        <v>9233.7999999999993</v>
+      </c>
+      <c r="K105" s="11">
+        <v>9201.6</v>
+      </c>
+      <c r="L105" s="11">
+        <v>9197</v>
+      </c>
+      <c r="M105" s="11">
+        <v>9192.4</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15" customHeight="1">
       <c r="A106" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B106" s="18">
+        <v>452.3</v>
+      </c>
+      <c r="C106" s="18">
+        <v>452.9</v>
+      </c>
+      <c r="D106" s="18">
+        <v>452.9</v>
+      </c>
+      <c r="E106" s="18">
+        <v>451.8</v>
+      </c>
+      <c r="F106" s="6">
+        <v>451.1</v>
+      </c>
+      <c r="G106" s="6">
+        <v>450.1</v>
+      </c>
+      <c r="H106" s="6">
+        <v>448.8</v>
+      </c>
+      <c r="I106" s="11">
+        <v>448</v>
+      </c>
+      <c r="J106" s="11">
+        <v>449</v>
+      </c>
+      <c r="K106" s="11">
+        <v>448.4</v>
+      </c>
+      <c r="L106" s="11">
+        <v>448.3</v>
+      </c>
+      <c r="M106" s="11">
+        <v>448.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="15" customHeight="1">
+      <c r="A107" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B106" s="18">
+      <c r="B107" s="14">
         <v>4.7</v>
       </c>
-      <c r="C106" s="18">
+      <c r="C107" s="14">
         <v>4.7</v>
       </c>
-      <c r="D106" s="18">
+      <c r="D107" s="14">
         <v>4.7</v>
       </c>
-      <c r="E106" s="18">
+      <c r="E107" s="14">
         <v>4.7</v>
       </c>
-      <c r="F106" s="8">
+      <c r="F107" s="6">
         <v>4.7</v>
       </c>
-      <c r="G106" s="8">
+      <c r="G107" s="6">
         <v>4.7</v>
       </c>
-      <c r="H106" s="8">
+      <c r="H107" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I106" s="13">
+      <c r="I107" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J106" s="13">
+      <c r="J107" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K106" s="13">
+      <c r="K107" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L106" s="13">
+      <c r="L107" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M106" s="13">
+      <c r="M107" s="11">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="15" customHeight="1">
-[...12 lines deleted...]
-    </row>
     <row r="108" spans="1:13" ht="15" customHeight="1">
-      <c r="A108" s="25"/>
-      <c r="B108" s="29">
+      <c r="B108" s="19"/>
+      <c r="C108" s="19"/>
+      <c r="D108" s="19"/>
+      <c r="E108" s="19"/>
+      <c r="F108" s="19"/>
+      <c r="G108" s="19"/>
+      <c r="H108" s="19"/>
+      <c r="I108" s="19"/>
+      <c r="J108" s="19"/>
+      <c r="K108" s="19"/>
+      <c r="L108" s="19"/>
+      <c r="M108" s="19"/>
+    </row>
+    <row r="109" spans="1:13" ht="15" customHeight="1">
+      <c r="A109" s="21"/>
+      <c r="B109" s="23">
         <v>2025</v>
       </c>
-      <c r="C108" s="29"/>
-[...13 lines deleted...]
-      <c r="B109" s="14" t="s">
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
+      <c r="I109" s="23"/>
+      <c r="J109" s="23"/>
+      <c r="K109" s="23"/>
+      <c r="L109" s="23"/>
+      <c r="M109" s="23"/>
+    </row>
+    <row r="110" spans="1:13" ht="15" customHeight="1">
+      <c r="A110" s="21"/>
+      <c r="B110" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C109" s="14" t="s">
+      <c r="C110" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D109" s="14" t="s">
+      <c r="D110" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E109" s="14" t="s">
+      <c r="E110" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F109" s="14" t="s">
+      <c r="F110" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G109" s="14" t="s">
+      <c r="G110" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H109" s="14" t="s">
+      <c r="H110" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I109" s="14" t="s">
+      <c r="I110" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J109" s="14" t="s">
+      <c r="J110" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K109" s="14" t="s">
+      <c r="K110" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L109" s="14" t="s">
+      <c r="L110" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M109" s="14" t="s">
+      <c r="M110" s="12" t="s">
         <v>4</v>
-      </c>
-[...39 lines deleted...]
-        <v>9726.2000000000007</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="15" customHeight="1">
       <c r="A111" s="3" t="s">
-        <v>2</v>
-[...35 lines deleted...]
-        <v>9280.7000000000007</v>
+        <v>3</v>
+      </c>
+      <c r="B111" s="14">
+        <v>9733.6</v>
+      </c>
+      <c r="C111" s="14">
+        <v>9735.9</v>
+      </c>
+      <c r="D111" s="14">
+        <v>9735.4</v>
+      </c>
+      <c r="E111" s="14">
+        <v>9748</v>
+      </c>
+      <c r="F111" s="6">
+        <v>9749.5</v>
+      </c>
+      <c r="G111" s="6">
+        <v>9750.1</v>
+      </c>
+      <c r="H111" s="6">
+        <v>9773.1</v>
+      </c>
+      <c r="I111" s="6">
+        <v>9789.7000000000007</v>
+      </c>
+      <c r="J111" s="11">
+        <v>9773.2999999999993</v>
+      </c>
+      <c r="K111" s="6">
+        <v>9724.4</v>
+      </c>
+      <c r="L111" s="6">
+        <v>9723.2000000000007</v>
+      </c>
+      <c r="M111" s="6">
+        <v>9726.2000000000007</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="15" customHeight="1">
       <c r="A112" s="3" t="s">
-        <v>1</v>
-[...35 lines deleted...]
-        <v>445.5</v>
+        <v>2</v>
+      </c>
+      <c r="B112" s="14">
+        <v>9283.4</v>
+      </c>
+      <c r="C112" s="14">
+        <v>9283.7000000000007</v>
+      </c>
+      <c r="D112" s="14">
+        <v>9283.4</v>
+      </c>
+      <c r="E112" s="14">
+        <v>9298.7000000000007</v>
+      </c>
+      <c r="F112" s="6">
+        <v>9300.9</v>
+      </c>
+      <c r="G112" s="6">
+        <v>9301.6</v>
+      </c>
+      <c r="H112" s="6">
+        <v>9324.2000000000007</v>
+      </c>
+      <c r="I112" s="6">
+        <v>9340.7999999999993</v>
+      </c>
+      <c r="J112" s="11">
+        <v>9325.2999999999993</v>
+      </c>
+      <c r="K112" s="6">
+        <v>9278.4</v>
+      </c>
+      <c r="L112" s="6">
+        <v>9277.6</v>
+      </c>
+      <c r="M112" s="6">
+        <v>9280.7000000000007</v>
       </c>
     </row>
     <row r="113" spans="1:13" ht="15" customHeight="1">
       <c r="A113" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B113" s="18">
+        <v>450.2</v>
+      </c>
+      <c r="C113" s="18">
+        <v>452.2</v>
+      </c>
+      <c r="D113" s="18">
+        <v>452</v>
+      </c>
+      <c r="E113" s="18">
+        <v>449.3</v>
+      </c>
+      <c r="F113" s="6">
+        <v>448.6</v>
+      </c>
+      <c r="G113" s="6">
+        <v>448.5</v>
+      </c>
+      <c r="H113" s="6">
+        <v>448.9</v>
+      </c>
+      <c r="I113" s="6">
+        <v>448.9</v>
+      </c>
+      <c r="J113" s="11">
+        <v>448</v>
+      </c>
+      <c r="K113" s="6">
+        <v>446</v>
+      </c>
+      <c r="L113" s="6">
+        <v>445.6</v>
+      </c>
+      <c r="M113" s="6">
+        <v>445.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="15" customHeight="1">
+      <c r="A114" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B113" s="18">
+      <c r="B114" s="14">
         <v>4.5999999999999996</v>
       </c>
-      <c r="C113" s="18">
+      <c r="C114" s="14">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D113" s="18">
+      <c r="D114" s="14">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E113" s="18">
+      <c r="E114" s="14">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F113" s="8">
+      <c r="F114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G113" s="8">
+      <c r="G114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H113" s="8">
+      <c r="H114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I113" s="8">
+      <c r="I114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J113" s="13">
+      <c r="J114" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K113" s="8">
+      <c r="K114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L113" s="8">
+      <c r="L114" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M113" s="8">
+      <c r="M114" s="6">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="15" customHeight="1">
-[...13 lines deleted...]
-    </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
-      <c r="A115" s="25"/>
-      <c r="B115" s="29">
+      <c r="A115" s="4"/>
+      <c r="B115" s="15"/>
+      <c r="C115" s="15"/>
+      <c r="D115" s="15"/>
+      <c r="E115" s="15"/>
+      <c r="F115" s="16"/>
+      <c r="G115" s="16"/>
+      <c r="H115" s="16"/>
+      <c r="I115" s="16"/>
+      <c r="J115" s="17"/>
+      <c r="K115" s="16"/>
+      <c r="L115" s="16"/>
+      <c r="M115" s="16"/>
+    </row>
+    <row r="116" spans="1:13" ht="15" customHeight="1">
+      <c r="A116" s="21"/>
+      <c r="B116" s="23">
         <v>2026</v>
       </c>
-      <c r="C115" s="29"/>
-[...13 lines deleted...]
-      <c r="B116" s="14" t="s">
+      <c r="C116" s="23"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="23"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="23"/>
+      <c r="K116" s="23"/>
+      <c r="L116" s="23"/>
+      <c r="M116" s="23"/>
+    </row>
+    <row r="117" spans="1:13" ht="15" customHeight="1">
+      <c r="A117" s="21"/>
+      <c r="B117" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C116" s="14" t="s">
+      <c r="C117" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D116" s="14" t="s">
+      <c r="D117" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E116" s="14" t="s">
+      <c r="E117" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F116" s="14" t="s">
+      <c r="F117" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="G116" s="14" t="s">
+      <c r="G117" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H116" s="14" t="s">
+      <c r="H117" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I116" s="14" t="s">
+      <c r="I117" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J116" s="14" t="s">
+      <c r="J117" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K116" s="14" t="s">
+      <c r="K117" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="L116" s="14" t="s">
+      <c r="L117" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="M116" s="14" t="s">
+      <c r="M117" s="12" t="s">
         <v>4</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="M117" s="8"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>2</v>
-[...28 lines deleted...]
-      <c r="M118" s="8"/>
+        <v>3</v>
+      </c>
+      <c r="B118" s="14">
+        <v>9836</v>
+      </c>
+      <c r="C118" s="14">
+        <v>9839.1</v>
+      </c>
+      <c r="D118" s="14">
+        <v>9839.1</v>
+      </c>
+      <c r="E118" s="5">
+        <v>9843</v>
+      </c>
+      <c r="F118" s="6">
+        <v>9843.6</v>
+      </c>
+      <c r="G118" s="6">
+        <v>9847.1</v>
+      </c>
+      <c r="H118" s="6">
+        <v>9854.4</v>
+      </c>
+      <c r="I118" s="6">
+        <v>9854.1</v>
+      </c>
+      <c r="J118" s="11">
+        <v>9845.1</v>
+      </c>
+      <c r="K118" s="6"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="6"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>1</v>
-[...28 lines deleted...]
-      <c r="M119" s="8"/>
+        <v>2</v>
+      </c>
+      <c r="B119" s="14">
+        <v>9390</v>
+      </c>
+      <c r="C119" s="14">
+        <v>9393</v>
+      </c>
+      <c r="D119" s="14">
+        <v>9393</v>
+      </c>
+      <c r="E119" s="5">
+        <v>9398</v>
+      </c>
+      <c r="F119" s="6">
+        <v>9398.7999999999993</v>
+      </c>
+      <c r="G119" s="6">
+        <v>9402.9</v>
+      </c>
+      <c r="H119" s="6">
+        <v>9410.6</v>
+      </c>
+      <c r="I119" s="6">
+        <v>9410.6</v>
+      </c>
+      <c r="J119" s="11">
+        <v>9401.2000000000007</v>
+      </c>
+      <c r="K119" s="6"/>
+      <c r="L119" s="6"/>
+      <c r="M119" s="6"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B120" s="18">
+        <v>446</v>
+      </c>
+      <c r="C120" s="18">
+        <v>446.1</v>
+      </c>
+      <c r="D120" s="18">
+        <v>446.1</v>
+      </c>
+      <c r="E120" s="5">
+        <v>445</v>
+      </c>
+      <c r="F120" s="6">
+        <v>444.8</v>
+      </c>
+      <c r="G120" s="6">
+        <v>444.2</v>
+      </c>
+      <c r="H120" s="6">
+        <v>443.8</v>
+      </c>
+      <c r="I120" s="6">
+        <v>443.5</v>
+      </c>
+      <c r="J120" s="11">
+        <v>443.9</v>
+      </c>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="6"/>
+    </row>
+    <row r="121" spans="1:13" ht="15" customHeight="1">
+      <c r="A121" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B120" s="18">
+      <c r="B121" s="14">
         <v>4.5</v>
       </c>
-      <c r="C120" s="18">
+      <c r="C121" s="14">
         <v>4.5</v>
       </c>
-      <c r="D120" s="18">
+      <c r="D121" s="14">
         <v>4.5</v>
       </c>
-      <c r="E120" s="24">
+      <c r="E121" s="20">
         <v>4.5</v>
       </c>
-      <c r="F120" s="8">
+      <c r="F121" s="6">
         <v>4.5</v>
       </c>
-      <c r="G120" s="8">
+      <c r="G121" s="6">
         <v>4.5</v>
       </c>
-      <c r="H120" s="8">
+      <c r="H121" s="6">
         <v>4.5</v>
       </c>
-      <c r="I120" s="8">
+      <c r="I121" s="6">
         <v>4.5</v>
       </c>
-      <c r="J120" s="13"/>
-[...5 lines deleted...]
-      <c r="A121" s="1" t="s">
+      <c r="J121" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="K121" s="6"/>
+      <c r="L121" s="6"/>
+      <c r="M121" s="6"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="1" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A46:A47"/>
-[...10 lines deleted...]
-    <mergeCell ref="B67:M67"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="B116:M116"/>
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:M74"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:M88"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:M109"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:M32"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:M25"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A11:A12"/>
-    <mergeCell ref="A115:A116"/>
-[...10 lines deleted...]
-    <mergeCell ref="B108:M108"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="B102:M102"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:M95"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B67:M67"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100082FB92A7B4054489DD019E9EF77EA89" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d7393bfcdd695e01e4f3710d9bc9d670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>