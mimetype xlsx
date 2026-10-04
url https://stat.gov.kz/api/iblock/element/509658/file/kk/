--- v0 (2026-08-04)
+++ v1 (2026-10-04)
@@ -78,51 +78,51 @@
   <c r="F25" i="23"/>
   <c r="E25" i="23"/>
   <c r="D25" i="23"/>
   <c r="C25" i="23"/>
   <c r="B25" i="23"/>
   <c r="I25" i="22"/>
   <c r="H25" i="22"/>
   <c r="G25" i="22"/>
   <c r="F25" i="22"/>
   <c r="E25" i="22"/>
   <c r="D25" i="22"/>
   <c r="C25" i="22"/>
   <c r="B25" i="22"/>
   <c r="B25" i="17"/>
   <c r="C25" i="17"/>
   <c r="D25" i="17"/>
   <c r="E25" i="17"/>
   <c r="F25" i="17"/>
   <c r="G25" i="17"/>
   <c r="H25" i="17"/>
   <c r="I25" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="72">
   <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Көтерме және бөлшек саудада сату; автомобильдерді және мотоциклдерді жөндеу</t>
   </si>
   <si>
     <t>Көлік және жинақтау</t>
   </si>
   <si>
@@ -149,199 +149,217 @@
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>Денсаулық сақтау және халыққа әлеуметтік қызмет көрсету</t>
   </si>
   <si>
     <t>Өнер, ойын-сауықжәнедемалыс</t>
   </si>
   <si>
     <t>Көрсетілетін қызметтердің өзге де түрлерін ұсыну</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Басқа салық төлеушілер (үй шаруашылықтары және қызмет түрлері бойынша бөлінбеген)</t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері</t>
   </si>
   <si>
     <t>мың.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">2016-2024 жылдар аралығындағы ресурстарды пайдаланғаны үшін салықтар </t>
-[...13 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Экологиялық салықтар</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
-    <t>Мың қазақ теңгесі</t>
-[...1 lines deleted...]
-  <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>көрсеткіш 2016 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Экологиялық салық – бұл қоршаған ортаға дәлелденген ерекше теріс әсері бар құбылысты көрсететін көрсеткіш негізінде есептелетін салық (заттай немесе оларды алмастыратын бірліктермен өлшенеді).</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Ұлттық шоттар жүйесінде экологиялық шоттарды құрастыру үшін қажетті алғашқы көрсеткіштерді қалыптастыру бойынша әдістеме</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
-    <t xml:space="preserve">Ұлттық шоттар жүйесінде экологиялық шоттарды құрастыру үшін қажетті алғашқы көрсеткіштерді қалыптастыру бойынша әдістеме </t>
-[...1 lines deleted...]
-  <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/77208811</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t xml:space="preserve">Ұлттық шоттар департаменті </t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Бегайдарова К.К.</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
-    <t>+7 7172749280</t>
-[...1 lines deleted...]
-  <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t xml:space="preserve">k.begaidarova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>ҚР Мемлекеттік бюджеттің орындалуы туралы есеп, ҚР Ұлттық қорының түсімдері мен пайдаланылуы туралы есеп</t>
   </si>
   <si>
-    <t xml:space="preserve">Қазақстан Республикасында қоршаған ортаны қорғауға жұмсалған шығындар туралы                                                                                                                Қазақстан Республикасындағы негізгі капиталға салынған инвестициялар туралы                                                                                                                        Қазақстан Республикасындағы атмосфералық ауаны қорғаудың жай-күйі туралы </t>
+    <t>Ахмадиева А.Е.</t>
+  </si>
+  <si>
+    <t>+7 7172 749514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.akhmadieva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>2016-2025 жылдар аралығындағы энергия жеткізгіштерге салынатын салықтар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2016-2025 жылдар аралығындағы көлікке салынатын салықтар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2016-2025 жылдар аралығындағы қоршаған ортаны ластағаны үшін төленетін салықтар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2016-2025 жылдар аралығындағы ресурстарды пайдаланғаны үшін салықтар </t>
+  </si>
+  <si>
+    <t>2016-2025 жылдар аралығындағы экологиялық салықтар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   </t>
+  </si>
+  <si>
+    <t>мың қазақ теңгесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Табиғи – экономикалық есеп жүйесінің орталық негізгі, 2012  жыл» әдістемесі </t>
+  </si>
+  <si>
+    <r>
+      <t>Қазақстан Республикасы табиғи-экономикалық есепке алу жүйесінің шоттары (2024ж.)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -390,98 +408,106 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="10"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -506,156 +532,166 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 33" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 6" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -933,4132 +969,4485 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ca6/ve0v24wfgi8qic75wm68s455s1tn63a9/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1082;&#1072;&#1079;.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ca6/ve0v24wfgi8qic75wm68s455s1tn63a9/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1082;&#1072;&#1079;.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" activeCell="O20" sqref="O19:O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="30" customWidth="1"/>
-    <col min="2" max="2" width="62.7109375" style="30" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="62.7109375" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="37"/>
-      <c r="B1" s="37"/>
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" s="13">
+        <v>23</v>
+      </c>
+      <c r="B2" s="31">
         <v>116301</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>24</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="33" t="s">
         <v>31</v>
-      </c>
-[...25 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:2" ht="45" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>36</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B11" s="18"/>
+        <v>37</v>
+      </c>
+      <c r="B11" s="15"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>38</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="20" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="21" t="s">
+      <c r="A13" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="37" t="s">
         <v>69</v>
       </c>
     </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>70</v>
+      </c>
+    </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="20" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="A15" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>46016</v>
+        <v>44</v>
+      </c>
+      <c r="B16" s="17">
+        <v>46295</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B17" s="23"/>
+        <v>45</v>
+      </c>
+      <c r="B17" s="17">
+        <v>46660</v>
+      </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>46</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>48</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>49</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>50</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A22" s="27"/>
-      <c r="B22" s="28"/>
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" s="27"/>
-      <c r="B23" s="27"/>
+      <c r="A23" s="19"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="27"/>
-      <c r="B24" s="27"/>
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="27"/>
-      <c r="B25" s="27"/>
+      <c r="A25" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="19"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="27"/>
-      <c r="B26" s="27"/>
+      <c r="A26" s="19"/>
+      <c r="B26" s="19"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="27"/>
-      <c r="B27" s="27"/>
+      <c r="A27" s="19"/>
+      <c r="B27" s="19"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="27"/>
-      <c r="B28" s="27"/>
+      <c r="A28" s="19"/>
+      <c r="B28" s="19"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="29"/>
-      <c r="B29" s="29"/>
+      <c r="A29" s="21"/>
+      <c r="B29" s="21"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="22" t="s">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ca6/ve0v24wfgi8qic75wm68s455s1tn63a9/Методика каз.doc"/>
+    <hyperlink ref="B12" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3" max="13" width="9.85546875" style="23" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="32"/>
+      <c r="B2" s="24"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="33" t="s">
-        <v>61</v>
+      <c r="B5" s="25" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="33" t="s">
-        <v>62</v>
+      <c r="B6" s="25" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="33" t="s">
-        <v>63</v>
+      <c r="B7" s="25" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="33" t="s">
-        <v>64</v>
+      <c r="B8" s="25" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="33" t="s">
-        <v>65</v>
+      <c r="B9" s="25" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="33"/>
+      <c r="B10" s="25"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="34" t="s">
-        <v>66</v>
+      <c r="B11" s="26" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="33"/>
+      <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="33"/>
+      <c r="B13" s="25"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B20" s="35" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="36"/>
+      <c r="B20" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/ca6/ve0v24wfgi8qic75wm68s455s1tn63a9/Методика каз.doc"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3" display="k.begaidarova@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:J25"/>
+  <dimension ref="A2:K25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="R14" sqref="R14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
-    <col min="2" max="9" width="17.28515625" customWidth="1"/>
-    <col min="10" max="10" width="14.7109375" customWidth="1"/>
+    <col min="2" max="11" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J3" s="8" t="s">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K3" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5">
         <v>2016</v>
       </c>
       <c r="C4" s="6">
         <v>2017</v>
       </c>
       <c r="D4" s="6">
         <v>2018</v>
       </c>
       <c r="E4" s="6">
         <v>2019</v>
       </c>
       <c r="F4" s="6">
         <v>2020</v>
       </c>
       <c r="G4" s="6">
         <v>2021</v>
       </c>
       <c r="H4" s="7">
         <v>2022</v>
       </c>
       <c r="I4" s="7">
         <v>2023</v>
       </c>
       <c r="J4" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9">
         <v>5804</v>
       </c>
       <c r="C5" s="9">
         <v>5189.8</v>
       </c>
       <c r="D5" s="9">
         <v>6771.9</v>
       </c>
       <c r="E5" s="9">
         <v>7383.7</v>
       </c>
       <c r="F5" s="9">
         <v>6615.8</v>
       </c>
       <c r="G5" s="9">
         <v>5266.8</v>
       </c>
       <c r="H5" s="9">
         <v>7291.8</v>
       </c>
       <c r="I5" s="9">
         <v>13226</v>
       </c>
       <c r="J5" s="10">
         <v>7442.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K5" s="10">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
         <v>758133006.70000005</v>
       </c>
       <c r="C6" s="9">
         <v>1104576665.3</v>
       </c>
       <c r="D6" s="9">
         <v>1525588162.3</v>
       </c>
       <c r="E6" s="9">
         <v>1509566794</v>
       </c>
       <c r="F6" s="9">
         <v>697371813.5</v>
       </c>
       <c r="G6" s="9">
         <v>1333321391</v>
       </c>
       <c r="H6" s="9">
         <v>2265429100.8000002</v>
       </c>
       <c r="I6" s="9">
         <v>2011770312</v>
       </c>
       <c r="J6" s="10">
         <v>2023461133.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K6" s="10">
+        <v>2048253166.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9">
         <v>35198665.799999997</v>
       </c>
       <c r="C7" s="9">
         <v>52278664.399999999</v>
       </c>
       <c r="D7" s="9">
         <v>43413491</v>
       </c>
       <c r="E7" s="9">
         <v>72351249.200000003</v>
       </c>
       <c r="F7" s="9">
         <v>126953354.3</v>
       </c>
       <c r="G7" s="9">
         <v>140555764</v>
       </c>
       <c r="H7" s="9">
         <v>319312098.80000001</v>
       </c>
       <c r="I7" s="9">
         <v>389570251</v>
       </c>
       <c r="J7" s="10">
         <v>407085260.60000002</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K7" s="10">
+        <v>536967544.89999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9">
         <v>144408.29999999999</v>
       </c>
       <c r="C8" s="9">
         <v>134970.20000000001</v>
       </c>
       <c r="D8" s="9">
         <v>378964.5</v>
       </c>
       <c r="E8" s="9">
         <v>504291.3</v>
       </c>
       <c r="F8" s="9">
         <v>663052</v>
       </c>
       <c r="G8" s="9">
         <v>176959.4</v>
       </c>
       <c r="H8" s="9">
         <v>16168.5</v>
       </c>
       <c r="I8" s="9">
         <v>13903</v>
       </c>
       <c r="J8" s="10">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K8" s="10">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="9">
         <v>9.5</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>91</v>
       </c>
       <c r="E9" s="9">
         <v>-89.6</v>
       </c>
       <c r="F9" s="9">
         <v>698.4</v>
       </c>
       <c r="G9" s="9">
         <v>6.4</v>
       </c>
       <c r="H9" s="9">
         <v>111.6</v>
       </c>
       <c r="I9" s="9">
         <v>208</v>
       </c>
       <c r="J9" s="10">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K9" s="10">
+        <v>-165</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="9">
         <v>1906839.5</v>
       </c>
       <c r="C10" s="9">
         <v>8359</v>
       </c>
       <c r="D10" s="9">
         <v>33812</v>
       </c>
       <c r="E10" s="9">
         <v>27267.8</v>
       </c>
       <c r="F10" s="9">
         <v>151873.29999999999</v>
       </c>
       <c r="G10" s="9">
         <v>53799</v>
       </c>
       <c r="H10" s="9">
         <v>242006.2</v>
       </c>
       <c r="I10" s="9">
         <v>7014</v>
       </c>
       <c r="J10" s="10">
         <v>2042.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K10" s="10">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
         <v>40971182.899999999</v>
       </c>
       <c r="C11" s="9">
         <v>44835132.299999997</v>
       </c>
       <c r="D11" s="9">
         <v>48380539.600000001</v>
       </c>
       <c r="E11" s="9">
         <v>28668519.199999999</v>
       </c>
       <c r="F11" s="9">
         <v>7486967.7000000002</v>
       </c>
       <c r="G11" s="9">
         <v>22799467</v>
       </c>
       <c r="H11" s="9">
         <v>39451225.899999999</v>
       </c>
       <c r="I11" s="9">
         <v>31297182</v>
       </c>
       <c r="J11" s="10">
         <v>24980299.699999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K11" s="10">
+        <v>18997304.899999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9">
         <v>217292.6</v>
       </c>
       <c r="C12" s="9">
         <v>199195.3</v>
       </c>
       <c r="D12" s="9">
         <v>279488.2</v>
       </c>
       <c r="E12" s="9">
         <v>782254.1</v>
       </c>
       <c r="F12" s="9">
         <v>12884.6</v>
       </c>
       <c r="G12" s="9">
         <v>115616</v>
       </c>
       <c r="H12" s="9">
         <v>309149.8</v>
       </c>
       <c r="I12" s="9">
         <v>3361456</v>
       </c>
       <c r="J12" s="10">
         <v>-3147909.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K12" s="10">
+        <v>72500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="9">
         <v>1585.7</v>
       </c>
       <c r="C13" s="9">
         <v>1373.7</v>
       </c>
       <c r="D13" s="9">
         <v>907.3</v>
       </c>
       <c r="E13" s="9">
         <v>2391.8000000000002</v>
       </c>
       <c r="F13" s="9">
         <v>650.4</v>
       </c>
       <c r="G13" s="9">
         <v>1435.4</v>
       </c>
       <c r="H13" s="9">
         <v>2009.5</v>
       </c>
       <c r="I13" s="9">
         <v>1172</v>
       </c>
       <c r="J13" s="10">
         <v>1185.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K13" s="10">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="9">
         <v>1</v>
       </c>
       <c r="C14" s="9">
         <v>153.4</v>
       </c>
       <c r="D14" s="9">
         <v>10.199999999999999</v>
       </c>
       <c r="E14" s="9">
         <v>316.2</v>
       </c>
       <c r="F14" s="9">
         <v>283.7</v>
       </c>
       <c r="G14" s="9">
         <v>33.6</v>
       </c>
       <c r="H14" s="9">
         <v>1.8</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K14" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="9">
         <v>74.400000000000006</v>
       </c>
       <c r="C15" s="9">
         <v>0.6</v>
       </c>
       <c r="D15" s="9">
         <v>5463.3</v>
       </c>
       <c r="E15" s="9">
         <v>438.6</v>
       </c>
       <c r="F15" s="9">
         <v>548.29999999999995</v>
       </c>
       <c r="G15" s="9">
         <v>523.29999999999995</v>
       </c>
       <c r="H15" s="9">
         <v>13886.4</v>
       </c>
       <c r="I15" s="9">
         <v>58</v>
       </c>
       <c r="J15" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K15" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="9">
         <v>22402.6</v>
       </c>
       <c r="C16" s="9">
         <v>21458.7</v>
       </c>
       <c r="D16" s="9">
         <v>24050.400000000001</v>
       </c>
       <c r="E16" s="9">
         <v>24240.6</v>
       </c>
       <c r="F16" s="9">
         <v>32075.3</v>
       </c>
       <c r="G16" s="9">
         <v>38899.599999999999</v>
       </c>
       <c r="H16" s="9">
         <v>53082.2</v>
       </c>
       <c r="I16" s="9">
         <v>25256</v>
       </c>
       <c r="J16" s="10">
         <v>27044.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K16" s="10">
+        <v>170777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="9">
         <v>12415406.800000001</v>
       </c>
       <c r="C17" s="9">
         <v>10887821.1</v>
       </c>
       <c r="D17" s="9">
         <v>35818154.899999999</v>
       </c>
       <c r="E17" s="9">
         <v>94300544.099999994</v>
       </c>
       <c r="F17" s="9">
         <v>48985133.100000001</v>
       </c>
       <c r="G17" s="9">
         <v>94878910.5</v>
       </c>
       <c r="H17" s="9">
         <v>114405540.40000001</v>
       </c>
       <c r="I17" s="9">
         <v>100988226</v>
       </c>
       <c r="J17" s="10">
         <v>69172748.700000003</v>
       </c>
-    </row>
-    <row r="18" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K17" s="10">
+        <v>88406508</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="9">
         <v>37934.5</v>
       </c>
       <c r="C18" s="9">
         <v>-344.1</v>
       </c>
       <c r="D18" s="9">
         <v>106394.3</v>
       </c>
       <c r="E18" s="9">
         <v>92243.8</v>
       </c>
       <c r="F18" s="9">
         <v>20870</v>
       </c>
       <c r="G18" s="9">
         <v>1493.9</v>
       </c>
       <c r="H18" s="9">
         <v>1523.9</v>
       </c>
       <c r="I18" s="9">
         <v>1093</v>
       </c>
       <c r="J18" s="10">
         <v>3462.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K18" s="10">
+        <v>-3831</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>14364.9</v>
       </c>
       <c r="D19" s="9">
         <v>164046.29999999999</v>
       </c>
       <c r="E19" s="9">
         <v>57181.1</v>
       </c>
       <c r="F19" s="9">
         <v>-32.299999999999997</v>
       </c>
       <c r="G19" s="9">
         <v>152</v>
       </c>
       <c r="H19" s="9">
         <v>-115</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="10">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="9">
         <v>-500</v>
       </c>
       <c r="C20" s="9">
         <v>60</v>
       </c>
       <c r="D20" s="9">
         <v>243.4</v>
       </c>
       <c r="E20" s="9">
         <v>-20</v>
       </c>
       <c r="F20" s="9">
         <v>0.7</v>
       </c>
       <c r="G20" s="9">
         <v>132.80000000000001</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K20" s="10">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>63.9</v>
       </c>
       <c r="D21" s="9">
         <v>-6</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>29.9</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>125</v>
       </c>
       <c r="J21" s="10">
         <v>125</v>
       </c>
-    </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K21" s="10">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="9">
         <v>0.5</v>
       </c>
       <c r="C22" s="9">
         <v>43.1</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>1594</v>
       </c>
       <c r="F22" s="9">
         <v>226.2</v>
       </c>
       <c r="G22" s="9">
         <v>945.7</v>
       </c>
       <c r="H22" s="9">
         <v>1050.0999999999999</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K22" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>4506.6000000000004</v>
       </c>
       <c r="C23" s="9">
         <v>69702.100000000006</v>
       </c>
       <c r="D23" s="9">
         <v>31463.599999999999</v>
       </c>
       <c r="E23" s="9">
         <v>15872.1</v>
       </c>
       <c r="F23" s="9">
         <v>4911.8</v>
       </c>
       <c r="G23" s="9">
         <v>177170.2</v>
       </c>
       <c r="H23" s="9">
         <v>2810946.2</v>
       </c>
       <c r="I23" s="9">
         <v>17885</v>
       </c>
       <c r="J23" s="10">
         <v>57303.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="K23" s="10">
+        <v>40393</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="2">
         <v>-6255.8</v>
       </c>
       <c r="C24" s="2">
         <v>-3140.5</v>
       </c>
       <c r="D24" s="2">
         <v>297.89999999999998</v>
       </c>
       <c r="E24" s="2">
         <v>332.8</v>
       </c>
       <c r="F24" s="2">
         <v>115</v>
       </c>
       <c r="G24" s="2">
         <v>262.3</v>
       </c>
       <c r="H24" s="2">
         <v>394.6</v>
       </c>
       <c r="I24" s="2">
         <v>248.9</v>
       </c>
       <c r="J24" s="10">
         <v>50</v>
       </c>
-    </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K24" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="4">
         <f>SUM(B5:B24)</f>
         <v>849052365.60000002</v>
       </c>
       <c r="C25" s="4">
         <f t="shared" ref="C25:I25" si="0">SUM(C5:C24)</f>
         <v>1213029733.2</v>
       </c>
       <c r="D25" s="4">
         <f t="shared" si="0"/>
         <v>1654232346.0999999</v>
       </c>
       <c r="E25" s="4">
         <f t="shared" si="0"/>
         <v>1706402804.8</v>
       </c>
       <c r="F25" s="4">
         <f t="shared" si="0"/>
         <v>881692071.70000005</v>
       </c>
       <c r="G25" s="4">
         <f t="shared" si="0"/>
         <v>1592128228.9000001</v>
       </c>
       <c r="H25" s="4">
         <f t="shared" si="0"/>
         <v>2742055473.5</v>
       </c>
       <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>2537067615.9000001</v>
       </c>
       <c r="J25" s="4">
         <v>2521650309.9000001</v>
       </c>
+      <c r="K25" s="4">
+        <v>2692918043.5999999</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B25:I25" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:J25"/>
+  <dimension ref="A2:K25"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24:K26"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="P12" sqref="P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="37.42578125" customWidth="1"/>
+    <col min="2" max="11" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K3" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="C4" s="6">
+        <v>2017</v>
+      </c>
+      <c r="D4" s="6">
+        <v>2018</v>
+      </c>
+      <c r="E4" s="6">
+        <v>2019</v>
+      </c>
+      <c r="F4" s="6">
+        <v>2020</v>
+      </c>
+      <c r="G4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="H4" s="7">
+        <v>2022</v>
+      </c>
+      <c r="I4" s="7">
+        <v>2023</v>
+      </c>
+      <c r="J4" s="7">
+        <v>2024</v>
+      </c>
+      <c r="K4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2">
+        <v>1998974.1</v>
+      </c>
+      <c r="C5" s="2">
+        <v>2654922.5</v>
+      </c>
+      <c r="D5" s="2">
+        <v>3138690</v>
+      </c>
+      <c r="E5" s="2">
+        <v>3522455.6</v>
+      </c>
+      <c r="F5" s="2">
+        <v>3024214</v>
+      </c>
+      <c r="G5" s="2">
+        <v>3426433.4</v>
+      </c>
+      <c r="H5" s="2">
+        <v>4360620.9000000004</v>
+      </c>
+      <c r="I5" s="2">
+        <v>3994036</v>
+      </c>
+      <c r="J5" s="10">
+        <v>4876976.5</v>
+      </c>
+      <c r="K5" s="35">
+        <v>5279038</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="2">
+        <v>834128.9</v>
+      </c>
+      <c r="C6" s="2">
+        <v>1109239</v>
+      </c>
+      <c r="D6" s="2">
+        <v>836826.7</v>
+      </c>
+      <c r="E6" s="2">
+        <v>1000623.1</v>
+      </c>
+      <c r="F6" s="2">
+        <v>970691.7</v>
+      </c>
+      <c r="G6" s="2">
+        <v>1071006.8</v>
+      </c>
+      <c r="H6" s="2">
+        <v>1190497.3999999999</v>
+      </c>
+      <c r="I6" s="2">
+        <v>1468322</v>
+      </c>
+      <c r="J6" s="10">
+        <v>1441101.3</v>
+      </c>
+      <c r="K6" s="2">
+        <v>1303410</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2">
+        <v>1307521</v>
+      </c>
+      <c r="C7" s="2">
+        <v>1459940.2</v>
+      </c>
+      <c r="D7" s="2">
+        <v>1623275.2</v>
+      </c>
+      <c r="E7" s="2">
+        <v>1728245.4</v>
+      </c>
+      <c r="F7" s="2">
+        <v>1679507</v>
+      </c>
+      <c r="G7" s="2">
+        <v>2039503</v>
+      </c>
+      <c r="H7" s="2">
+        <v>2345816</v>
+      </c>
+      <c r="I7" s="2">
+        <v>2775339</v>
+      </c>
+      <c r="J7" s="10">
+        <v>3321747</v>
+      </c>
+      <c r="K7" s="2">
+        <v>3675282</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="2">
+        <v>245262</v>
+      </c>
+      <c r="C8" s="2">
+        <v>270616.90000000002</v>
+      </c>
+      <c r="D8" s="2">
+        <v>287187.40000000002</v>
+      </c>
+      <c r="E8" s="2">
+        <v>302262</v>
+      </c>
+      <c r="F8" s="2">
+        <v>304982</v>
+      </c>
+      <c r="G8" s="2">
+        <v>382589.3</v>
+      </c>
+      <c r="H8" s="2">
+        <v>363295.2</v>
+      </c>
+      <c r="I8" s="2">
+        <v>442588</v>
+      </c>
+      <c r="J8" s="10">
+        <v>458952.7</v>
+      </c>
+      <c r="K8" s="2">
+        <v>504737</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="2">
+        <v>169518.2</v>
+      </c>
+      <c r="C9" s="2">
+        <v>207367</v>
+      </c>
+      <c r="D9" s="2">
+        <v>189171.5</v>
+      </c>
+      <c r="E9" s="2">
+        <v>229857.5</v>
+      </c>
+      <c r="F9" s="2">
+        <v>223741.9</v>
+      </c>
+      <c r="G9" s="2">
+        <v>240178.3</v>
+      </c>
+      <c r="H9" s="2">
+        <v>272259.3</v>
+      </c>
+      <c r="I9" s="2">
+        <v>294935</v>
+      </c>
+      <c r="J9" s="10">
+        <v>347859</v>
+      </c>
+      <c r="K9" s="2">
+        <v>383369</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="2">
+        <v>1926276.1</v>
+      </c>
+      <c r="C10" s="2">
+        <v>2051886.7</v>
+      </c>
+      <c r="D10" s="2">
+        <v>2355266.7999999998</v>
+      </c>
+      <c r="E10" s="2">
+        <v>2602241.5</v>
+      </c>
+      <c r="F10" s="2">
+        <v>2395299.5</v>
+      </c>
+      <c r="G10" s="2">
+        <v>2823736.4</v>
+      </c>
+      <c r="H10" s="2">
+        <v>3163027.7</v>
+      </c>
+      <c r="I10" s="2">
+        <v>3340272</v>
+      </c>
+      <c r="J10" s="10">
+        <v>3988265.3</v>
+      </c>
+      <c r="K10" s="2">
+        <v>4226161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="2">
+        <v>5337418.2</v>
+      </c>
+      <c r="C11" s="2">
+        <v>6583308.5999999996</v>
+      </c>
+      <c r="D11" s="2">
+        <v>7304900</v>
+      </c>
+      <c r="E11" s="2">
+        <v>7548482.5</v>
+      </c>
+      <c r="F11" s="2">
+        <v>5593944.0999999996</v>
+      </c>
+      <c r="G11" s="2">
+        <v>7349722.7999999998</v>
+      </c>
+      <c r="H11" s="2">
+        <v>9253479.6999999993</v>
+      </c>
+      <c r="I11" s="2">
+        <v>10343965</v>
+      </c>
+      <c r="J11" s="10">
+        <v>12935707.6</v>
+      </c>
+      <c r="K11" s="2">
+        <v>15422583</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2">
+        <v>4273014.4000000004</v>
+      </c>
+      <c r="C12" s="2">
+        <v>5109907.0999999996</v>
+      </c>
+      <c r="D12" s="2">
+        <v>5776022.7000000002</v>
+      </c>
+      <c r="E12" s="2">
+        <v>6034587.7000000002</v>
+      </c>
+      <c r="F12" s="2">
+        <v>5070833.5</v>
+      </c>
+      <c r="G12" s="2">
+        <v>5886380.7000000002</v>
+      </c>
+      <c r="H12" s="2">
+        <v>7834672</v>
+      </c>
+      <c r="I12" s="2">
+        <v>10708817</v>
+      </c>
+      <c r="J12" s="10">
+        <v>18393340.100000001</v>
+      </c>
+      <c r="K12" s="2">
+        <v>17722613</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2">
+        <v>456784.4</v>
+      </c>
+      <c r="C13" s="2">
+        <v>591670.80000000005</v>
+      </c>
+      <c r="D13" s="2">
+        <v>722600</v>
+      </c>
+      <c r="E13" s="2">
+        <v>817507.7</v>
+      </c>
+      <c r="F13" s="2">
+        <v>598436.5</v>
+      </c>
+      <c r="G13" s="2">
+        <v>828284.4</v>
+      </c>
+      <c r="H13" s="2">
+        <v>1050340.8</v>
+      </c>
+      <c r="I13" s="2">
+        <v>1063282</v>
+      </c>
+      <c r="J13" s="10">
+        <v>1366764</v>
+      </c>
+      <c r="K13" s="2">
+        <v>1585080</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="2">
+        <v>202231.9</v>
+      </c>
+      <c r="C14" s="2">
+        <v>249085.7</v>
+      </c>
+      <c r="D14" s="2">
+        <v>276124.3</v>
+      </c>
+      <c r="E14" s="2">
+        <v>299243</v>
+      </c>
+      <c r="F14" s="2">
+        <v>271719.40000000002</v>
+      </c>
+      <c r="G14" s="2">
+        <v>357706.5</v>
+      </c>
+      <c r="H14" s="2">
+        <v>405239.2</v>
+      </c>
+      <c r="I14" s="2">
+        <v>442567</v>
+      </c>
+      <c r="J14" s="10">
+        <v>510393.9</v>
+      </c>
+      <c r="K14" s="2">
+        <v>612269</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2">
+        <v>189337.4</v>
+      </c>
+      <c r="C15" s="2">
+        <v>195263</v>
+      </c>
+      <c r="D15" s="2">
+        <v>215909.2</v>
+      </c>
+      <c r="E15" s="2">
+        <v>213034.2</v>
+      </c>
+      <c r="F15" s="2">
+        <v>206907.8</v>
+      </c>
+      <c r="G15" s="2">
+        <v>251981.3</v>
+      </c>
+      <c r="H15" s="2">
+        <v>254986.8</v>
+      </c>
+      <c r="I15" s="2">
+        <v>344213</v>
+      </c>
+      <c r="J15" s="10">
+        <v>227928</v>
+      </c>
+      <c r="K15" s="2">
+        <v>233313</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="2">
+        <v>1809232.8</v>
+      </c>
+      <c r="C16" s="2">
+        <v>2312486.4</v>
+      </c>
+      <c r="D16" s="2">
+        <v>2630702.7999999998</v>
+      </c>
+      <c r="E16" s="2">
+        <v>2895030.2</v>
+      </c>
+      <c r="F16" s="2">
+        <v>1983083</v>
+      </c>
+      <c r="G16" s="2">
+        <v>2398565.7000000002</v>
+      </c>
+      <c r="H16" s="2">
+        <v>2994266.8</v>
+      </c>
+      <c r="I16" s="2">
+        <v>3167863</v>
+      </c>
+      <c r="J16" s="10">
+        <v>4000600.2</v>
+      </c>
+      <c r="K16" s="2">
+        <v>4376882</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="2">
+        <v>718210.6</v>
+      </c>
+      <c r="C17" s="2">
+        <v>858708.8</v>
+      </c>
+      <c r="D17" s="2">
+        <v>798005.8</v>
+      </c>
+      <c r="E17" s="2">
+        <v>833427.5</v>
+      </c>
+      <c r="F17" s="2">
+        <v>775173.7</v>
+      </c>
+      <c r="G17" s="2">
+        <v>1013447.3</v>
+      </c>
+      <c r="H17" s="2">
+        <v>1029051.5</v>
+      </c>
+      <c r="I17" s="2">
+        <v>1434636</v>
+      </c>
+      <c r="J17" s="10">
+        <v>1324263.6000000001</v>
+      </c>
+      <c r="K17" s="2">
+        <v>1316757</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2">
+        <v>1304295.8</v>
+      </c>
+      <c r="C18" s="2">
+        <v>1425078</v>
+      </c>
+      <c r="D18" s="2">
+        <v>1717934.6</v>
+      </c>
+      <c r="E18" s="2">
+        <v>1835815.7</v>
+      </c>
+      <c r="F18" s="2">
+        <v>1559623</v>
+      </c>
+      <c r="G18" s="2">
+        <v>1732795.9</v>
+      </c>
+      <c r="H18" s="2">
+        <v>2056324.9</v>
+      </c>
+      <c r="I18" s="2">
+        <v>3798124</v>
+      </c>
+      <c r="J18" s="10">
+        <v>4467631.0999999996</v>
+      </c>
+      <c r="K18" s="2">
+        <v>4909527</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="2">
+        <v>84559.7</v>
+      </c>
+      <c r="C19" s="2">
+        <v>107019.8</v>
+      </c>
+      <c r="D19" s="2">
+        <v>151870.79999999999</v>
+      </c>
+      <c r="E19" s="2">
+        <v>144387.20000000001</v>
+      </c>
+      <c r="F19" s="2">
+        <v>87349.6</v>
+      </c>
+      <c r="G19" s="2">
+        <v>72141.100000000006</v>
+      </c>
+      <c r="H19" s="2">
+        <v>67714.600000000006</v>
+      </c>
+      <c r="I19" s="2">
+        <v>123601</v>
+      </c>
+      <c r="J19" s="10">
+        <v>96672.4</v>
+      </c>
+      <c r="K19" s="2">
+        <v>120840</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="2">
+        <v>161331.20000000001</v>
+      </c>
+      <c r="C20" s="2">
+        <v>185389.9</v>
+      </c>
+      <c r="D20" s="2">
+        <v>214509.8</v>
+      </c>
+      <c r="E20" s="2">
+        <v>241712.5</v>
+      </c>
+      <c r="F20" s="2">
+        <v>215445.2</v>
+      </c>
+      <c r="G20" s="2">
+        <v>257725.5</v>
+      </c>
+      <c r="H20" s="2">
+        <v>335396.09999999998</v>
+      </c>
+      <c r="I20" s="2">
+        <v>396895</v>
+      </c>
+      <c r="J20" s="10">
+        <v>504388.4</v>
+      </c>
+      <c r="K20" s="2">
+        <v>616636</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="2">
+        <v>121677.9</v>
+      </c>
+      <c r="C21" s="2">
+        <v>157616.20000000001</v>
+      </c>
+      <c r="D21" s="2">
+        <v>178544.5</v>
+      </c>
+      <c r="E21" s="2">
+        <v>201362</v>
+      </c>
+      <c r="F21" s="2">
+        <v>165652.1</v>
+      </c>
+      <c r="G21" s="2">
+        <v>218429.6</v>
+      </c>
+      <c r="H21" s="2">
+        <v>281970.3</v>
+      </c>
+      <c r="I21" s="2">
+        <v>320540</v>
+      </c>
+      <c r="J21" s="10">
+        <v>362957.6</v>
+      </c>
+      <c r="K21" s="2">
+        <v>407630</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="2">
+        <v>165467.1</v>
+      </c>
+      <c r="C22" s="2">
+        <v>192376.5</v>
+      </c>
+      <c r="D22" s="2">
+        <v>234431.3</v>
+      </c>
+      <c r="E22" s="2">
+        <v>249534.2</v>
+      </c>
+      <c r="F22" s="2">
+        <v>216843</v>
+      </c>
+      <c r="G22" s="2">
+        <v>252412.1</v>
+      </c>
+      <c r="H22" s="2">
+        <v>304717.40000000002</v>
+      </c>
+      <c r="I22" s="2">
+        <v>337153</v>
+      </c>
+      <c r="J22" s="10">
+        <v>441454</v>
+      </c>
+      <c r="K22" s="2">
+        <v>507332</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1833861.1</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2344366.4</v>
+      </c>
+      <c r="D23" s="2">
+        <v>2714845.3</v>
+      </c>
+      <c r="E23" s="2">
+        <v>3108946.8</v>
+      </c>
+      <c r="F23" s="2">
+        <v>2326441</v>
+      </c>
+      <c r="G23" s="2">
+        <v>3110297.6000000001</v>
+      </c>
+      <c r="H23" s="2">
+        <v>3758647.8</v>
+      </c>
+      <c r="I23" s="2">
+        <v>4169026</v>
+      </c>
+      <c r="J23" s="10">
+        <v>4846798.9000000004</v>
+      </c>
+      <c r="K23" s="2">
+        <v>5647920</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="2">
+        <v>27355662</v>
+      </c>
+      <c r="C24" s="2">
+        <v>36267761.600000001</v>
+      </c>
+      <c r="D24" s="2">
+        <v>40693748.299999997</v>
+      </c>
+      <c r="E24" s="2">
+        <v>44509921.200000003</v>
+      </c>
+      <c r="F24" s="2">
+        <v>35769300.100000001</v>
+      </c>
+      <c r="G24" s="2">
+        <v>43924997.399999999</v>
+      </c>
+      <c r="H24" s="2">
+        <v>46438299.899999999</v>
+      </c>
+      <c r="I24" s="2">
+        <v>54329617.700000003</v>
+      </c>
+      <c r="J24" s="10">
+        <v>67894021.599999994</v>
+      </c>
+      <c r="K24" s="2">
+        <v>77327683.400000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4">
+        <f>SUM(B5:B24)</f>
+        <v>50494764.799999997</v>
+      </c>
+      <c r="C25" s="4">
+        <f t="shared" ref="C25:I25" si="0">SUM(C5:C24)</f>
+        <v>64334011.100000001</v>
+      </c>
+      <c r="D25" s="4">
+        <f t="shared" si="0"/>
+        <v>72060567</v>
+      </c>
+      <c r="E25" s="4">
+        <f t="shared" si="0"/>
+        <v>78318677.5</v>
+      </c>
+      <c r="F25" s="4">
+        <f t="shared" si="0"/>
+        <v>63439188.100000001</v>
+      </c>
+      <c r="G25" s="4">
+        <f t="shared" si="0"/>
+        <v>77638335.099999994</v>
+      </c>
+      <c r="H25" s="4">
+        <f t="shared" si="0"/>
+        <v>87760624.299999997</v>
+      </c>
+      <c r="I25" s="4">
+        <f t="shared" si="0"/>
+        <v>103295791.7</v>
+      </c>
+      <c r="J25" s="4">
+        <v>131807823.2</v>
+      </c>
+      <c r="K25" s="4">
+        <v>146179062.40000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:K25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:K2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="37.5703125" customWidth="1"/>
+    <col min="2" max="11" width="13.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K3" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="C4" s="6">
+        <v>2017</v>
+      </c>
+      <c r="D4" s="6">
+        <v>2018</v>
+      </c>
+      <c r="E4" s="6">
+        <v>2019</v>
+      </c>
+      <c r="F4" s="6">
+        <v>2020</v>
+      </c>
+      <c r="G4" s="6">
+        <v>2021</v>
+      </c>
+      <c r="H4" s="7">
+        <v>2022</v>
+      </c>
+      <c r="I4" s="7">
+        <v>2023</v>
+      </c>
+      <c r="J4" s="7">
+        <v>2024</v>
+      </c>
+      <c r="K4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2">
+        <v>1648862.5</v>
+      </c>
+      <c r="C5" s="2">
+        <v>1631440.7</v>
+      </c>
+      <c r="D5" s="2">
+        <v>1729301.9</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1916829.9</v>
+      </c>
+      <c r="F5" s="2">
+        <v>2023391.9</v>
+      </c>
+      <c r="G5" s="2">
+        <v>2366925.7999999998</v>
+      </c>
+      <c r="H5" s="2">
+        <v>2544301.9</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2552792</v>
+      </c>
+      <c r="J5" s="10">
+        <v>3147008.2</v>
+      </c>
+      <c r="K5" s="10">
+        <v>2820549</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="2">
+        <v>25005199.300000001</v>
+      </c>
+      <c r="C6" s="2">
+        <v>28916041.699999999</v>
+      </c>
+      <c r="D6" s="2">
+        <v>37019167.5</v>
+      </c>
+      <c r="E6" s="2">
+        <v>42802707.899999999</v>
+      </c>
+      <c r="F6" s="2">
+        <v>27489934.399999999</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46589792.100000001</v>
+      </c>
+      <c r="H6" s="2">
+        <v>40817557.399999999</v>
+      </c>
+      <c r="I6" s="2">
+        <v>40535334</v>
+      </c>
+      <c r="J6" s="10">
+        <v>44806663.799999997</v>
+      </c>
+      <c r="K6" s="10">
+        <v>55847409</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9">
+        <v>17534559.399999999</v>
+      </c>
+      <c r="C7" s="9">
+        <v>18510532.100000001</v>
+      </c>
+      <c r="D7" s="9">
+        <v>22136294.399999999</v>
+      </c>
+      <c r="E7" s="9">
+        <v>26456533.899999999</v>
+      </c>
+      <c r="F7" s="9">
+        <v>29877145.899999999</v>
+      </c>
+      <c r="G7" s="9">
+        <v>30294594.600000001</v>
+      </c>
+      <c r="H7" s="9">
+        <v>25903664.5</v>
+      </c>
+      <c r="I7" s="9">
+        <v>27181362</v>
+      </c>
+      <c r="J7" s="10">
+        <v>36869951.600000001</v>
+      </c>
+      <c r="K7" s="10">
+        <v>57023417.399999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9">
+        <v>8373499.2000000002</v>
+      </c>
+      <c r="C8" s="9">
+        <v>10365409.9</v>
+      </c>
+      <c r="D8" s="9">
+        <v>12198163.300000001</v>
+      </c>
+      <c r="E8" s="9">
+        <v>13147245.800000001</v>
+      </c>
+      <c r="F8" s="9">
+        <v>13439779.9</v>
+      </c>
+      <c r="G8" s="9">
+        <v>15571981.9</v>
+      </c>
+      <c r="H8" s="9">
+        <v>13272120.9</v>
+      </c>
+      <c r="I8" s="9">
+        <v>13653848</v>
+      </c>
+      <c r="J8" s="10">
+        <v>15642750.6</v>
+      </c>
+      <c r="K8" s="10">
+        <v>17290694</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="9">
+        <v>1552052.7</v>
+      </c>
+      <c r="C9" s="9">
+        <v>1496253</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1758215.9</v>
+      </c>
+      <c r="E9" s="9">
+        <v>4045662.7</v>
+      </c>
+      <c r="F9" s="9">
+        <v>2106585.2999999998</v>
+      </c>
+      <c r="G9" s="9">
+        <v>1851647.1</v>
+      </c>
+      <c r="H9" s="9">
+        <v>2131655.7999999998</v>
+      </c>
+      <c r="I9" s="9">
+        <v>1875203</v>
+      </c>
+      <c r="J9" s="10">
+        <v>2372035.2999999998</v>
+      </c>
+      <c r="K9" s="10">
+        <v>2526236</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="9">
+        <v>1584794</v>
+      </c>
+      <c r="C10" s="9">
+        <v>1756717.7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1592900.1</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2351596.4</v>
+      </c>
+      <c r="F10" s="9">
+        <v>2094499.1</v>
+      </c>
+      <c r="G10" s="9">
+        <v>2433868.5</v>
+      </c>
+      <c r="H10" s="9">
+        <v>2073615.7</v>
+      </c>
+      <c r="I10" s="9">
+        <v>1983476</v>
+      </c>
+      <c r="J10" s="10">
+        <v>2043357.9</v>
+      </c>
+      <c r="K10" s="10">
+        <v>2260897</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="9">
+        <v>611936.19999999995</v>
+      </c>
+      <c r="C11" s="9">
+        <v>645761.9</v>
+      </c>
+      <c r="D11" s="9">
+        <v>847618.5</v>
+      </c>
+      <c r="E11" s="9">
+        <v>766375</v>
+      </c>
+      <c r="F11" s="9">
+        <v>743933.8</v>
+      </c>
+      <c r="G11" s="9">
+        <v>879272.1</v>
+      </c>
+      <c r="H11" s="9">
+        <v>856220.6</v>
+      </c>
+      <c r="I11" s="9">
+        <v>788207</v>
+      </c>
+      <c r="J11" s="10">
+        <v>756426.1</v>
+      </c>
+      <c r="K11" s="10">
+        <v>683273</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="9">
+        <v>2345748.7000000002</v>
+      </c>
+      <c r="C12" s="9">
+        <v>3073814.1</v>
+      </c>
+      <c r="D12" s="9">
+        <v>3080183.4</v>
+      </c>
+      <c r="E12" s="9">
+        <v>3586607.4</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3409268.4</v>
+      </c>
+      <c r="G12" s="9">
+        <v>4206343.0999999996</v>
+      </c>
+      <c r="H12" s="9">
+        <v>4684150.2</v>
+      </c>
+      <c r="I12" s="9">
+        <v>4863210</v>
+      </c>
+      <c r="J12" s="10">
+        <v>5350971.3</v>
+      </c>
+      <c r="K12" s="10">
+        <v>5022530</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="9">
+        <v>51184.4</v>
+      </c>
+      <c r="C13" s="9">
+        <v>48112.5</v>
+      </c>
+      <c r="D13" s="9">
+        <v>64433.8</v>
+      </c>
+      <c r="E13" s="9">
+        <v>75010.600000000006</v>
+      </c>
+      <c r="F13" s="9">
+        <v>63177.4</v>
+      </c>
+      <c r="G13" s="9">
+        <v>78405.600000000006</v>
+      </c>
+      <c r="H13" s="9">
+        <v>97654.5</v>
+      </c>
+      <c r="I13" s="9">
+        <v>65415</v>
+      </c>
+      <c r="J13" s="10">
+        <v>68622</v>
+      </c>
+      <c r="K13" s="10">
+        <v>48659</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9">
+        <v>39558.6</v>
+      </c>
+      <c r="C14" s="9">
+        <v>42015.7</v>
+      </c>
+      <c r="D14" s="9">
+        <v>47063.8</v>
+      </c>
+      <c r="E14" s="9">
+        <v>46924.800000000003</v>
+      </c>
+      <c r="F14" s="9">
+        <v>58838.7</v>
+      </c>
+      <c r="G14" s="9">
+        <v>66777.3</v>
+      </c>
+      <c r="H14" s="9">
+        <v>56767</v>
+      </c>
+      <c r="I14" s="9">
+        <v>54636</v>
+      </c>
+      <c r="J14" s="10">
+        <v>47870.7</v>
+      </c>
+      <c r="K14" s="10">
+        <v>70105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9">
+        <v>42182.2</v>
+      </c>
+      <c r="C15" s="9">
+        <v>30759.4</v>
+      </c>
+      <c r="D15" s="9">
+        <v>38836.6</v>
+      </c>
+      <c r="E15" s="9">
+        <v>113965</v>
+      </c>
+      <c r="F15" s="9">
+        <v>-17242.7</v>
+      </c>
+      <c r="G15" s="9">
+        <v>211757.5</v>
+      </c>
+      <c r="H15" s="9">
+        <v>66630.600000000006</v>
+      </c>
+      <c r="I15" s="9">
+        <v>50953</v>
+      </c>
+      <c r="J15" s="10">
+        <v>63421.4</v>
+      </c>
+      <c r="K15" s="10">
+        <v>6913</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="9">
+        <v>185170.8</v>
+      </c>
+      <c r="C16" s="9">
+        <v>433478.5</v>
+      </c>
+      <c r="D16" s="9">
+        <v>230436.2</v>
+      </c>
+      <c r="E16" s="9">
+        <v>233037.8</v>
+      </c>
+      <c r="F16" s="9">
+        <v>271460.8</v>
+      </c>
+      <c r="G16" s="9">
+        <v>230416.8</v>
+      </c>
+      <c r="H16" s="9">
+        <v>250346.7</v>
+      </c>
+      <c r="I16" s="9">
+        <v>276207</v>
+      </c>
+      <c r="J16" s="10">
+        <v>263109.8</v>
+      </c>
+      <c r="K16" s="10">
+        <v>243688</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="9">
+        <v>4644167.0999999996</v>
+      </c>
+      <c r="C17" s="9">
+        <v>2074541.4</v>
+      </c>
+      <c r="D17" s="9">
+        <v>2644532.7999999998</v>
+      </c>
+      <c r="E17" s="9">
+        <v>1271147.3999999999</v>
+      </c>
+      <c r="F17" s="9">
+        <v>412007.9</v>
+      </c>
+      <c r="G17" s="9">
+        <v>2049168.7</v>
+      </c>
+      <c r="H17" s="9">
+        <v>1595806.8</v>
+      </c>
+      <c r="I17" s="9">
+        <v>423608</v>
+      </c>
+      <c r="J17" s="10">
+        <v>639601</v>
+      </c>
+      <c r="K17" s="10">
+        <v>668124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="9">
+        <v>352835.5</v>
+      </c>
+      <c r="C18" s="9">
+        <v>326023.40000000002</v>
+      </c>
+      <c r="D18" s="9">
+        <v>255850.2</v>
+      </c>
+      <c r="E18" s="9">
+        <v>317557</v>
+      </c>
+      <c r="F18" s="9">
+        <v>337060.6</v>
+      </c>
+      <c r="G18" s="9">
+        <v>491351.8</v>
+      </c>
+      <c r="H18" s="9">
+        <v>467486.3</v>
+      </c>
+      <c r="I18" s="9">
+        <v>282641</v>
+      </c>
+      <c r="J18" s="10">
+        <v>260126.7</v>
+      </c>
+      <c r="K18" s="10">
+        <v>278128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1173986</v>
+      </c>
+      <c r="C19" s="9">
+        <v>1116285.2</v>
+      </c>
+      <c r="D19" s="9">
+        <v>1329938.1000000001</v>
+      </c>
+      <c r="E19" s="9">
+        <v>1412317.3</v>
+      </c>
+      <c r="F19" s="9">
+        <v>1403207.5</v>
+      </c>
+      <c r="G19" s="9">
+        <v>1524618.4</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1538977.6</v>
+      </c>
+      <c r="I19" s="9">
+        <v>1320134</v>
+      </c>
+      <c r="J19" s="10">
+        <v>1349175.2</v>
+      </c>
+      <c r="K19" s="10">
+        <v>1353769</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="9">
+        <v>1305035</v>
+      </c>
+      <c r="C20" s="9">
+        <v>1303783.5</v>
+      </c>
+      <c r="D20" s="9">
+        <v>1389317.8</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1321003</v>
+      </c>
+      <c r="F20" s="9">
+        <v>1229378</v>
+      </c>
+      <c r="G20" s="9">
+        <v>1197323.1000000001</v>
+      </c>
+      <c r="H20" s="9">
+        <v>1295662.2</v>
+      </c>
+      <c r="I20" s="9">
+        <v>1230537</v>
+      </c>
+      <c r="J20" s="10">
+        <v>1226140.8</v>
+      </c>
+      <c r="K20" s="10">
+        <v>1330224</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="9">
+        <v>402856</v>
+      </c>
+      <c r="C21" s="9">
+        <v>446208.3</v>
+      </c>
+      <c r="D21" s="9">
+        <v>413072.7</v>
+      </c>
+      <c r="E21" s="9">
+        <v>588145.80000000005</v>
+      </c>
+      <c r="F21" s="9">
+        <v>303175.90000000002</v>
+      </c>
+      <c r="G21" s="9">
+        <v>508057.5</v>
+      </c>
+      <c r="H21" s="9">
+        <v>513064.8</v>
+      </c>
+      <c r="I21" s="9">
+        <v>434697</v>
+      </c>
+      <c r="J21" s="10">
+        <v>436234.2</v>
+      </c>
+      <c r="K21" s="10">
+        <v>418984</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="9">
+        <v>134167.70000000001</v>
+      </c>
+      <c r="C22" s="9">
+        <v>146860.79999999999</v>
+      </c>
+      <c r="D22" s="9">
+        <v>150001.70000000001</v>
+      </c>
+      <c r="E22" s="9">
+        <v>154687.5</v>
+      </c>
+      <c r="F22" s="9">
+        <v>175651.5</v>
+      </c>
+      <c r="G22" s="9">
+        <v>174905</v>
+      </c>
+      <c r="H22" s="9">
+        <v>201503</v>
+      </c>
+      <c r="I22" s="9">
+        <v>130274</v>
+      </c>
+      <c r="J22" s="10">
+        <v>151654.9</v>
+      </c>
+      <c r="K22" s="10">
+        <v>169869</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="2">
+        <v>216734.7</v>
+      </c>
+      <c r="C23" s="2">
+        <v>162841.4</v>
+      </c>
+      <c r="D23" s="2">
+        <v>196265.7</v>
+      </c>
+      <c r="E23" s="2">
+        <v>195766.5</v>
+      </c>
+      <c r="F23" s="2">
+        <v>165311.1</v>
+      </c>
+      <c r="G23" s="2">
+        <v>195396.1</v>
+      </c>
+      <c r="H23" s="2">
+        <v>226004.7</v>
+      </c>
+      <c r="I23" s="2">
+        <v>227852</v>
+      </c>
+      <c r="J23" s="10">
+        <v>166899.5</v>
+      </c>
+      <c r="K23" s="10">
+        <v>186586</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="2">
+        <v>11745.7</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1826.1</v>
+      </c>
+      <c r="D24" s="2">
+        <v>3953.2</v>
+      </c>
+      <c r="E24" s="2">
+        <v>6493.5</v>
+      </c>
+      <c r="F24" s="9">
+        <v>6555.7</v>
+      </c>
+      <c r="G24" s="2">
+        <v>11784.7</v>
+      </c>
+      <c r="H24" s="2">
+        <v>11432.7</v>
+      </c>
+      <c r="I24" s="2">
+        <v>13622</v>
+      </c>
+      <c r="J24" s="10">
+        <v>10039.700000000001</v>
+      </c>
+      <c r="K24" s="10">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4">
+        <f>SUM(B5:B24)</f>
+        <v>67216275.700000003</v>
+      </c>
+      <c r="C25" s="4">
+        <f t="shared" ref="C25:I25" si="0">SUM(C5:C24)</f>
+        <v>72528707.299999997</v>
+      </c>
+      <c r="D25" s="4">
+        <f t="shared" si="0"/>
+        <v>87125547.599999994</v>
+      </c>
+      <c r="E25" s="4">
+        <f t="shared" si="0"/>
+        <v>100809615.2</v>
+      </c>
+      <c r="F25" s="4">
+        <f t="shared" si="0"/>
+        <v>85593121.099999994</v>
+      </c>
+      <c r="G25" s="4">
+        <f t="shared" si="0"/>
+        <v>110934387.7</v>
+      </c>
+      <c r="H25" s="4">
+        <f t="shared" si="0"/>
+        <v>98604623.900000006</v>
+      </c>
+      <c r="I25" s="4">
+        <f t="shared" si="0"/>
+        <v>97944008</v>
+      </c>
+      <c r="J25" s="4">
+        <v>115672060.7</v>
+      </c>
+      <c r="K25" s="4">
+        <v>148253623.40000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:K25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q26" sqref="Q26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
-    <col min="2" max="9" width="17.28515625" customWidth="1"/>
-    <col min="10" max="10" width="15.28515625" customWidth="1"/>
+    <col min="2" max="11" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J3" s="8" t="s">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K3" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5">
         <v>2016</v>
       </c>
       <c r="C4" s="6">
         <v>2017</v>
       </c>
       <c r="D4" s="6">
         <v>2018</v>
       </c>
       <c r="E4" s="6">
         <v>2019</v>
       </c>
       <c r="F4" s="6">
         <v>2020</v>
       </c>
       <c r="G4" s="6">
         <v>2021</v>
       </c>
       <c r="H4" s="7">
         <v>2022</v>
       </c>
       <c r="I4" s="7">
         <v>2023</v>
       </c>
       <c r="J4" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2">
-        <v>1998974.1</v>
+        <v>5115352.5999999996</v>
       </c>
       <c r="C5" s="2">
-        <v>2654922.5</v>
+        <v>5468821.2000000002</v>
       </c>
       <c r="D5" s="2">
-        <v>3138690</v>
+        <v>5278584.9000000004</v>
       </c>
       <c r="E5" s="2">
-        <v>3522455.6</v>
+        <v>5495067.4000000004</v>
       </c>
       <c r="F5" s="2">
-        <v>3024214</v>
+        <v>5390286.7000000002</v>
       </c>
       <c r="G5" s="2">
-        <v>3426433.4</v>
+        <v>5759857.7999999998</v>
       </c>
       <c r="H5" s="2">
-        <v>4360620.9000000004</v>
+        <v>6398999.2999999998</v>
       </c>
       <c r="I5" s="2">
-        <v>3994036</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+        <v>6760068</v>
+      </c>
+      <c r="J5" s="2">
+        <v>6348601.2999999998</v>
+      </c>
+      <c r="K5" s="2">
+        <v>7407474.4000000004</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="2">
-[...27 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="9">
+        <v>106157272.5</v>
+      </c>
+      <c r="C6" s="9">
+        <v>148251060.5</v>
+      </c>
+      <c r="D6" s="9">
+        <v>167213194.30000001</v>
+      </c>
+      <c r="E6" s="9">
+        <v>236639680.90000001</v>
+      </c>
+      <c r="F6" s="9">
+        <v>202473202.19999999</v>
+      </c>
+      <c r="G6" s="9">
+        <v>258630926.5</v>
+      </c>
+      <c r="H6" s="9">
+        <v>362956068.30000001</v>
+      </c>
+      <c r="I6" s="9">
+        <v>529083130</v>
+      </c>
+      <c r="J6" s="9">
+        <v>654722397.5</v>
+      </c>
+      <c r="K6" s="2">
+        <v>756376730</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="2">
-[...27 lines deleted...]
-    <row r="8" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B7" s="9">
+        <v>57677473</v>
+      </c>
+      <c r="C7" s="9">
+        <v>115945101.8</v>
+      </c>
+      <c r="D7" s="9">
+        <v>144565339.30000001</v>
+      </c>
+      <c r="E7" s="9">
+        <v>135587334.80000001</v>
+      </c>
+      <c r="F7" s="9">
+        <v>132849576.5</v>
+      </c>
+      <c r="G7" s="9">
+        <v>197586195.19999999</v>
+      </c>
+      <c r="H7" s="9">
+        <v>191997235</v>
+      </c>
+      <c r="I7" s="9">
+        <v>201710178</v>
+      </c>
+      <c r="J7" s="9">
+        <v>284451232.69999999</v>
+      </c>
+      <c r="K7" s="2">
+        <v>387521287</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="2">
-[...27 lines deleted...]
-    <row r="9" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B8" s="9">
+        <v>2538722.5</v>
+      </c>
+      <c r="C8" s="9">
+        <v>2944415.8</v>
+      </c>
+      <c r="D8" s="9">
+        <v>3196386.9</v>
+      </c>
+      <c r="E8" s="9">
+        <v>3165853.4</v>
+      </c>
+      <c r="F8" s="9">
+        <v>3078197.9</v>
+      </c>
+      <c r="G8" s="9">
+        <v>3239511.7</v>
+      </c>
+      <c r="H8" s="9">
+        <v>8051390.5</v>
+      </c>
+      <c r="I8" s="9">
+        <v>3654101</v>
+      </c>
+      <c r="J8" s="9">
+        <v>4050169.5</v>
+      </c>
+      <c r="K8" s="2">
+        <v>4568828.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="2">
-[...27 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="9">
+        <v>1204297.6000000001</v>
+      </c>
+      <c r="C9" s="9">
+        <v>1361928</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1327611.8</v>
+      </c>
+      <c r="E9" s="9">
+        <v>1493796</v>
+      </c>
+      <c r="F9" s="9">
+        <v>1577741.2</v>
+      </c>
+      <c r="G9" s="9">
+        <v>1977130.2</v>
+      </c>
+      <c r="H9" s="9">
+        <v>2661833.2000000002</v>
+      </c>
+      <c r="I9" s="9">
+        <v>2767541</v>
+      </c>
+      <c r="J9" s="9">
+        <v>3062567.6</v>
+      </c>
+      <c r="K9" s="2">
+        <v>3581867</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="2">
-[...27 lines deleted...]
-    <row r="11" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B10" s="9">
+        <v>1118544.1000000001</v>
+      </c>
+      <c r="C10" s="9">
+        <v>1886245.5</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1832909.1</v>
+      </c>
+      <c r="E10" s="9">
+        <v>1844374.6</v>
+      </c>
+      <c r="F10" s="9">
+        <v>2008913.1</v>
+      </c>
+      <c r="G10" s="9">
+        <v>2526328.2999999998</v>
+      </c>
+      <c r="H10" s="9">
+        <v>1760622.2</v>
+      </c>
+      <c r="I10" s="9">
+        <v>2142327</v>
+      </c>
+      <c r="J10" s="9">
+        <v>2624070.9</v>
+      </c>
+      <c r="K10" s="2">
+        <v>2297540</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="2">
-[...27 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B11" s="9">
+        <v>1326275.2</v>
+      </c>
+      <c r="C11" s="9">
+        <v>1696783.1</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1463244.9</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1738736.6</v>
+      </c>
+      <c r="F11" s="9">
+        <v>1129038.6000000001</v>
+      </c>
+      <c r="G11" s="9">
+        <v>3115922</v>
+      </c>
+      <c r="H11" s="9">
+        <v>854624.6</v>
+      </c>
+      <c r="I11" s="9">
+        <v>2869058</v>
+      </c>
+      <c r="J11" s="9">
+        <v>4048322.8</v>
+      </c>
+      <c r="K11" s="2">
+        <v>2188101</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="2">
-[...27 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B12" s="9">
+        <v>1400000.8</v>
+      </c>
+      <c r="C12" s="9">
+        <v>1697882.4</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1892641.7</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1717528.4</v>
+      </c>
+      <c r="F12" s="9">
+        <v>1726989</v>
+      </c>
+      <c r="G12" s="9">
+        <v>1614554.9</v>
+      </c>
+      <c r="H12" s="9">
+        <v>2020641.1</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1760050</v>
+      </c>
+      <c r="J12" s="9">
+        <v>1950983.4</v>
+      </c>
+      <c r="K12" s="2">
+        <v>2021220</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="2">
-[...27 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B13" s="9">
+        <v>61470.7</v>
+      </c>
+      <c r="C13" s="9">
+        <v>66137.7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>88423</v>
+      </c>
+      <c r="E13" s="9">
+        <v>115553.9</v>
+      </c>
+      <c r="F13" s="9">
+        <v>83637.600000000006</v>
+      </c>
+      <c r="G13" s="9">
+        <v>111554.8</v>
+      </c>
+      <c r="H13" s="9">
+        <v>136832.9</v>
+      </c>
+      <c r="I13" s="9">
+        <v>137050</v>
+      </c>
+      <c r="J13" s="9">
+        <v>204064.9</v>
+      </c>
+      <c r="K13" s="2">
+        <v>137942</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="2">
-[...27 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B14" s="9">
+        <v>76653.100000000006</v>
+      </c>
+      <c r="C14" s="9">
+        <v>85214.5</v>
+      </c>
+      <c r="D14" s="9">
+        <v>75315.8</v>
+      </c>
+      <c r="E14" s="9">
+        <v>87889.2</v>
+      </c>
+      <c r="F14" s="9">
+        <v>95431.7</v>
+      </c>
+      <c r="G14" s="9">
+        <v>1338067.2</v>
+      </c>
+      <c r="H14" s="9">
+        <v>473623.3</v>
+      </c>
+      <c r="I14" s="9">
+        <v>124164</v>
+      </c>
+      <c r="J14" s="9">
+        <v>106589.8</v>
+      </c>
+      <c r="K14" s="2">
+        <v>169689</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="2">
-[...27 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B15" s="9">
+        <v>295776.8</v>
+      </c>
+      <c r="C15" s="9">
+        <v>344072.1</v>
+      </c>
+      <c r="D15" s="9">
+        <v>376929</v>
+      </c>
+      <c r="E15" s="9">
+        <v>449274</v>
+      </c>
+      <c r="F15" s="9">
+        <v>815728.7</v>
+      </c>
+      <c r="G15" s="9">
+        <v>5332614.5999999996</v>
+      </c>
+      <c r="H15" s="9">
+        <v>399794.3</v>
+      </c>
+      <c r="I15" s="9">
+        <v>392653</v>
+      </c>
+      <c r="J15" s="9">
+        <v>243654.6</v>
+      </c>
+      <c r="K15" s="2">
+        <v>398355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="2">
-[...27 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B16" s="9">
+        <v>634070.80000000005</v>
+      </c>
+      <c r="C16" s="9">
+        <v>820787.7</v>
+      </c>
+      <c r="D16" s="9">
+        <v>739766.6</v>
+      </c>
+      <c r="E16" s="9">
+        <v>800876.6</v>
+      </c>
+      <c r="F16" s="9">
+        <v>910925.5</v>
+      </c>
+      <c r="G16" s="9">
+        <v>959631.2</v>
+      </c>
+      <c r="H16" s="9">
+        <v>1034508.7</v>
+      </c>
+      <c r="I16" s="9">
+        <v>1191683</v>
+      </c>
+      <c r="J16" s="9">
+        <v>1285970.6000000001</v>
+      </c>
+      <c r="K16" s="2">
+        <v>1260092</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="2">
-[...27 lines deleted...]
-    <row r="18" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B17" s="9">
+        <v>1802146.4</v>
+      </c>
+      <c r="C17" s="9">
+        <v>1116467.3999999999</v>
+      </c>
+      <c r="D17" s="9">
+        <v>3971149.5</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2111799.5</v>
+      </c>
+      <c r="F17" s="9">
+        <v>3365000.1</v>
+      </c>
+      <c r="G17" s="9">
+        <v>2029771.7</v>
+      </c>
+      <c r="H17" s="9">
+        <v>3203833.2</v>
+      </c>
+      <c r="I17" s="9">
+        <v>6122891</v>
+      </c>
+      <c r="J17" s="9">
+        <v>7078405.5</v>
+      </c>
+      <c r="K17" s="2">
+        <v>14059892</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="2">
-[...27 lines deleted...]
-    <row r="19" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B18" s="9">
+        <v>1269008.6000000001</v>
+      </c>
+      <c r="C18" s="9">
+        <v>1111549.3999999999</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1277462</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1429186.1</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1848145.6</v>
+      </c>
+      <c r="G18" s="9">
+        <v>1401537.6</v>
+      </c>
+      <c r="H18" s="9">
+        <v>1579367</v>
+      </c>
+      <c r="I18" s="9">
+        <v>3620744</v>
+      </c>
+      <c r="J18" s="9">
+        <v>1463070.9</v>
+      </c>
+      <c r="K18" s="2">
+        <v>2221754</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="2">
-[...27 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B19" s="9">
+        <v>422446.5</v>
+      </c>
+      <c r="C19" s="9">
+        <v>365786.1</v>
+      </c>
+      <c r="D19" s="9">
+        <v>510116.2</v>
+      </c>
+      <c r="E19" s="9">
+        <v>536406.1</v>
+      </c>
+      <c r="F19" s="9">
+        <v>619029.69999999995</v>
+      </c>
+      <c r="G19" s="9">
+        <v>727082.6</v>
+      </c>
+      <c r="H19" s="9">
+        <v>717726.7</v>
+      </c>
+      <c r="I19" s="9">
+        <v>2246781</v>
+      </c>
+      <c r="J19" s="9">
+        <v>1799188.7</v>
+      </c>
+      <c r="K19" s="2">
+        <v>6613252.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="2">
-[...27 lines deleted...]
-    <row r="21" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B20" s="9">
+        <v>80352.100000000006</v>
+      </c>
+      <c r="C20" s="9">
+        <v>116104.7</v>
+      </c>
+      <c r="D20" s="9">
+        <v>112372.6</v>
+      </c>
+      <c r="E20" s="9">
+        <v>125924.7</v>
+      </c>
+      <c r="F20" s="9">
+        <v>110047.7</v>
+      </c>
+      <c r="G20" s="9">
+        <v>150565.70000000001</v>
+      </c>
+      <c r="H20" s="9">
+        <v>246563.6</v>
+      </c>
+      <c r="I20" s="9">
+        <v>245573</v>
+      </c>
+      <c r="J20" s="9">
+        <v>264466.90000000002</v>
+      </c>
+      <c r="K20" s="2">
+        <v>274020</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="2">
-[...27 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B21" s="9">
+        <v>80403.3</v>
+      </c>
+      <c r="C21" s="9">
+        <v>71732.2</v>
+      </c>
+      <c r="D21" s="9">
+        <v>65987.7</v>
+      </c>
+      <c r="E21" s="9">
+        <v>84997.7</v>
+      </c>
+      <c r="F21" s="9">
+        <v>72677.399999999994</v>
+      </c>
+      <c r="G21" s="9">
+        <v>71253.7</v>
+      </c>
+      <c r="H21" s="9">
+        <v>77954.399999999994</v>
+      </c>
+      <c r="I21" s="9">
+        <v>84887</v>
+      </c>
+      <c r="J21" s="9">
+        <v>86974.9</v>
+      </c>
+      <c r="K21" s="2">
+        <v>100702</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="2">
-[...27 lines deleted...]
-    <row r="23" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B22" s="9">
+        <v>101233.2</v>
+      </c>
+      <c r="C22" s="9">
+        <v>248258</v>
+      </c>
+      <c r="D22" s="9">
+        <v>201357.6</v>
+      </c>
+      <c r="E22" s="9">
+        <v>148615.5</v>
+      </c>
+      <c r="F22" s="9">
+        <v>155644.20000000001</v>
+      </c>
+      <c r="G22" s="9">
+        <v>321557.40000000002</v>
+      </c>
+      <c r="H22" s="9">
+        <v>766257.8</v>
+      </c>
+      <c r="I22" s="9">
+        <v>517613</v>
+      </c>
+      <c r="J22" s="9">
+        <v>573689.80000000005</v>
+      </c>
+      <c r="K22" s="2">
+        <v>355715</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="2">
-        <v>1833861.1</v>
+        <v>680869.9</v>
       </c>
       <c r="C23" s="2">
-        <v>2344366.4</v>
+        <v>623132.80000000005</v>
       </c>
       <c r="D23" s="2">
-        <v>2714845.3</v>
+        <v>513260.4</v>
       </c>
       <c r="E23" s="2">
-        <v>3108946.8</v>
+        <v>380621.5</v>
       </c>
       <c r="F23" s="2">
-        <v>2326441</v>
+        <v>421645.5</v>
       </c>
       <c r="G23" s="2">
-        <v>3110297.6000000001</v>
+        <v>518323.8</v>
       </c>
       <c r="H23" s="2">
-        <v>3758647.8</v>
+        <v>911740.8</v>
       </c>
       <c r="I23" s="2">
-        <v>4169026</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>577011</v>
+      </c>
+      <c r="J23" s="2">
+        <v>523844.9</v>
+      </c>
+      <c r="K23" s="2">
+        <v>606987.80000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>27355662</v>
+        <v>326710.40000000002</v>
       </c>
       <c r="C24" s="2">
-        <v>36267761.600000001</v>
+        <v>391377.8</v>
       </c>
       <c r="D24" s="2">
-        <v>40693748.299999997</v>
+        <v>433614.1</v>
       </c>
       <c r="E24" s="2">
-        <v>44509921.200000003</v>
+        <v>461810.3</v>
       </c>
       <c r="F24" s="2">
-        <v>35769300.100000001</v>
+        <v>455983</v>
       </c>
       <c r="G24" s="2">
-        <v>43924997.399999999</v>
+        <v>478545.4</v>
       </c>
       <c r="H24" s="2">
-        <v>46438299.899999999</v>
+        <v>371797.2</v>
       </c>
       <c r="I24" s="2">
-        <v>54329617.700000003</v>
-[...6 lines deleted...]
-      <c r="A25" s="3" t="s">
+        <v>567491.5</v>
+      </c>
+      <c r="J24" s="2">
+        <v>280453.7</v>
+      </c>
+      <c r="K24" s="2">
+        <v>20912352.199999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="4">
         <f>SUM(B5:B24)</f>
-        <v>50494764.799999997</v>
+        <v>182369080.09999999</v>
       </c>
       <c r="C25" s="4">
         <f t="shared" ref="C25:I25" si="0">SUM(C5:C24)</f>
-        <v>64334011.100000001</v>
+        <v>284612858.69999999</v>
       </c>
       <c r="D25" s="4">
         <f t="shared" si="0"/>
-        <v>72060567</v>
+        <v>335135667.39999998</v>
       </c>
       <c r="E25" s="4">
         <f t="shared" si="0"/>
-        <v>78318677.5</v>
+        <v>394415327.19999999</v>
       </c>
       <c r="F25" s="4">
         <f t="shared" si="0"/>
-        <v>63439188.100000001</v>
+        <v>359187841.89999998</v>
       </c>
       <c r="G25" s="4">
         <f t="shared" si="0"/>
-        <v>77638335.099999994</v>
+        <v>487890932.30000001</v>
       </c>
       <c r="H25" s="4">
         <f t="shared" si="0"/>
-        <v>87760624.299999997</v>
+        <v>586621414.10000002</v>
       </c>
       <c r="I25" s="4">
         <f t="shared" si="0"/>
-        <v>103295791.7</v>
+        <v>766574994.5</v>
       </c>
       <c r="J25" s="4">
-        <v>131807823.2</v>
+        <v>975168720.89999998</v>
+      </c>
+      <c r="K25" s="4">
+        <v>1213073801.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:J25"/>
+  <dimension ref="A2:K25"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
-    <col min="2" max="9" width="17.28515625" customWidth="1"/>
-    <col min="10" max="10" width="16.5703125" customWidth="1"/>
+    <col min="2" max="11" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J3" s="8" t="s">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K3" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5">
         <v>2016</v>
       </c>
       <c r="C4" s="6">
         <v>2017</v>
       </c>
       <c r="D4" s="6">
         <v>2018</v>
       </c>
       <c r="E4" s="6">
         <v>2019</v>
       </c>
       <c r="F4" s="6">
         <v>2020</v>
       </c>
       <c r="G4" s="6">
         <v>2021</v>
       </c>
       <c r="H4" s="7">
         <v>2022</v>
       </c>
       <c r="I4" s="7">
         <v>2023</v>
       </c>
       <c r="J4" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2">
-        <v>1648862.5</v>
+        <v>8768993.1999999993</v>
       </c>
       <c r="C5" s="2">
-        <v>1631440.7</v>
+        <v>9760374.1999999993</v>
       </c>
       <c r="D5" s="2">
-        <v>1729301.9</v>
+        <v>10153348.699999999</v>
       </c>
       <c r="E5" s="2">
-        <v>1916829.9</v>
+        <v>10941736.6</v>
       </c>
       <c r="F5" s="2">
-        <v>2023391.9</v>
+        <v>10444508.4</v>
       </c>
       <c r="G5" s="2">
-        <v>2366925.7999999998</v>
+        <v>11558483.800000001</v>
       </c>
       <c r="H5" s="2">
-        <v>2544301.9</v>
+        <v>13311213.9</v>
       </c>
       <c r="I5" s="2">
-        <v>2552792</v>
+        <v>13320122</v>
       </c>
       <c r="J5" s="10">
-        <v>3147008.2</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+        <v>14380028.5</v>
+      </c>
+      <c r="K5" s="10">
+        <v>15514801.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="2">
-        <v>25005199.300000001</v>
+        <v>890129607.39999998</v>
       </c>
       <c r="C6" s="2">
-        <v>28916041.699999999</v>
+        <v>1282853006.5</v>
       </c>
       <c r="D6" s="2">
-        <v>37019167.5</v>
+        <v>1730657350.8</v>
       </c>
       <c r="E6" s="2">
-        <v>42802707.899999999</v>
+        <v>1790009805.9000001</v>
       </c>
       <c r="F6" s="2">
-        <v>27489934.399999999</v>
+        <v>928305641.79999995</v>
       </c>
       <c r="G6" s="2">
-        <v>46589792.100000001</v>
+        <v>1639613116.4000001</v>
       </c>
       <c r="H6" s="2">
-        <v>40817557.399999999</v>
+        <v>2670393223.9000001</v>
       </c>
       <c r="I6" s="2">
-        <v>40535334</v>
+        <v>2582857098</v>
       </c>
       <c r="J6" s="10">
-        <v>44806663.799999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2724431296.0999999</v>
+      </c>
+      <c r="K6" s="10">
+        <v>2861780715.8000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="9">
-[...21 lines deleted...]
-        <v>27181362</v>
+      <c r="B7" s="2">
+        <v>111718219.2</v>
+      </c>
+      <c r="C7" s="2">
+        <v>188194238.5</v>
+      </c>
+      <c r="D7" s="2">
+        <v>211738399.90000001</v>
+      </c>
+      <c r="E7" s="2">
+        <v>236123363.30000001</v>
+      </c>
+      <c r="F7" s="2">
+        <v>291359583.69999999</v>
+      </c>
+      <c r="G7" s="2">
+        <v>370476056.80000001</v>
+      </c>
+      <c r="H7" s="2">
+        <v>539558814.29999995</v>
+      </c>
+      <c r="I7" s="2">
+        <v>621237130</v>
       </c>
       <c r="J7" s="10">
-        <v>36869951.600000001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>731728191.89999998</v>
+      </c>
+      <c r="K7" s="10">
+        <v>985187531.29999995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="9">
-[...21 lines deleted...]
-        <v>13653848</v>
+      <c r="B8" s="2">
+        <v>11301892</v>
+      </c>
+      <c r="C8" s="2">
+        <v>13715412.800000001</v>
+      </c>
+      <c r="D8" s="2">
+        <v>16060702.1</v>
+      </c>
+      <c r="E8" s="2">
+        <v>17119652.5</v>
+      </c>
+      <c r="F8" s="2">
+        <v>17486011.800000001</v>
+      </c>
+      <c r="G8" s="2">
+        <v>19371042.300000001</v>
+      </c>
+      <c r="H8" s="2">
+        <v>21702975.100000001</v>
+      </c>
+      <c r="I8" s="2">
+        <v>17764440</v>
       </c>
       <c r="J8" s="10">
-        <v>15642750.6</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>20151873.100000001</v>
+      </c>
+      <c r="K8" s="10">
+        <v>22364503.300000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="9">
-[...21 lines deleted...]
-        <v>1875203</v>
+      <c r="B9" s="2">
+        <v>2925878</v>
+      </c>
+      <c r="C9" s="2">
+        <v>3065548</v>
+      </c>
+      <c r="D9" s="2">
+        <v>3275090.2</v>
+      </c>
+      <c r="E9" s="2">
+        <v>5769226.5999999996</v>
+      </c>
+      <c r="F9" s="2">
+        <v>3908766.8</v>
+      </c>
+      <c r="G9" s="2">
+        <v>4068962</v>
+      </c>
+      <c r="H9" s="2">
+        <v>5065859.9000000004</v>
+      </c>
+      <c r="I9" s="2">
+        <v>4937887</v>
       </c>
       <c r="J9" s="10">
-        <v>2372035.2999999998</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5782578.0999999996</v>
+      </c>
+      <c r="K9" s="10">
+        <v>6491307</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="9">
-[...21 lines deleted...]
-        <v>1983476</v>
+      <c r="B10" s="2">
+        <v>6536453.7000000002</v>
+      </c>
+      <c r="C10" s="2">
+        <v>5703208.9000000004</v>
+      </c>
+      <c r="D10" s="2">
+        <v>5814888</v>
+      </c>
+      <c r="E10" s="2">
+        <v>6825480.2999999998</v>
+      </c>
+      <c r="F10" s="2">
+        <v>6650585</v>
+      </c>
+      <c r="G10" s="2">
+        <v>7837732.2000000002</v>
+      </c>
+      <c r="H10" s="2">
+        <v>7239271.7999999998</v>
+      </c>
+      <c r="I10" s="2">
+        <v>7473089</v>
       </c>
       <c r="J10" s="10">
-        <v>2043357.9</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>8657736.8000000007</v>
+      </c>
+      <c r="K10" s="10">
+        <v>8789281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="9">
-[...21 lines deleted...]
-        <v>788207</v>
+      <c r="B11" s="2">
+        <v>48246812.5</v>
+      </c>
+      <c r="C11" s="2">
+        <v>53760985.899999999</v>
+      </c>
+      <c r="D11" s="2">
+        <v>57996303</v>
+      </c>
+      <c r="E11" s="2">
+        <v>38722113.299999997</v>
+      </c>
+      <c r="F11" s="2">
+        <v>14953884.199999999</v>
+      </c>
+      <c r="G11" s="2">
+        <v>34144383.899999999</v>
+      </c>
+      <c r="H11" s="2">
+        <v>50415550.799999997</v>
+      </c>
+      <c r="I11" s="2">
+        <v>45298412</v>
       </c>
       <c r="J11" s="10">
-        <v>756426.1</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>42720756.200000003</v>
+      </c>
+      <c r="K11" s="10">
+        <v>37291261.899999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="9">
-[...21 lines deleted...]
-        <v>4863210</v>
+      <c r="B12" s="2">
+        <v>8236056.5</v>
+      </c>
+      <c r="C12" s="2">
+        <v>10080798.9</v>
+      </c>
+      <c r="D12" s="2">
+        <v>11028336</v>
+      </c>
+      <c r="E12" s="2">
+        <v>12120977.6</v>
+      </c>
+      <c r="F12" s="2">
+        <v>10219975.5</v>
+      </c>
+      <c r="G12" s="2">
+        <v>11822894.699999999</v>
+      </c>
+      <c r="H12" s="2">
+        <v>14848613.1</v>
+      </c>
+      <c r="I12" s="2">
+        <v>20693533</v>
       </c>
       <c r="J12" s="10">
-        <v>5350971.3</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>22547385.300000001</v>
+      </c>
+      <c r="K12" s="10">
+        <v>24838863</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="9">
-[...21 lines deleted...]
-        <v>65415</v>
+      <c r="B13" s="2">
+        <v>571025.19999999995</v>
+      </c>
+      <c r="C13" s="2">
+        <v>707294.7</v>
+      </c>
+      <c r="D13" s="2">
+        <v>876364.1</v>
+      </c>
+      <c r="E13" s="2">
+        <v>1010464</v>
+      </c>
+      <c r="F13" s="2">
+        <v>745901.9</v>
+      </c>
+      <c r="G13" s="2">
+        <v>1019680.2</v>
+      </c>
+      <c r="H13" s="2">
+        <v>1286837.7</v>
+      </c>
+      <c r="I13" s="2">
+        <v>1266919</v>
       </c>
       <c r="J13" s="10">
-        <v>68622</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1640636.4</v>
+      </c>
+      <c r="K13" s="10">
+        <v>1772770</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="9">
-[...21 lines deleted...]
-        <v>54636</v>
+      <c r="B14" s="2">
+        <v>318444.59999999998</v>
+      </c>
+      <c r="C14" s="2">
+        <v>376469.3</v>
+      </c>
+      <c r="D14" s="2">
+        <v>398514.1</v>
+      </c>
+      <c r="E14" s="2">
+        <v>434373.2</v>
+      </c>
+      <c r="F14" s="2">
+        <v>426273.5</v>
+      </c>
+      <c r="G14" s="2">
+        <v>1762584.6</v>
+      </c>
+      <c r="H14" s="2">
+        <v>935631.3</v>
+      </c>
+      <c r="I14" s="2">
+        <v>621367</v>
       </c>
       <c r="J14" s="10">
-        <v>47870.7</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>664854.4</v>
+      </c>
+      <c r="K14" s="10">
+        <v>852063</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="9">
-[...21 lines deleted...]
-        <v>50953</v>
+      <c r="B15" s="2">
+        <v>527370.80000000005</v>
+      </c>
+      <c r="C15" s="2">
+        <v>570095.1</v>
+      </c>
+      <c r="D15" s="2">
+        <v>637138.1</v>
+      </c>
+      <c r="E15" s="2">
+        <v>776711.8</v>
+      </c>
+      <c r="F15" s="2">
+        <v>1005942.1</v>
+      </c>
+      <c r="G15" s="2">
+        <v>5796876.7000000002</v>
+      </c>
+      <c r="H15" s="2">
+        <v>735298.1</v>
+      </c>
+      <c r="I15" s="2">
+        <v>787877</v>
       </c>
       <c r="J15" s="10">
-        <v>63421.4</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>535004</v>
+      </c>
+      <c r="K15" s="10">
+        <v>638581</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="9">
-[...21 lines deleted...]
-        <v>276207</v>
+      <c r="B16" s="2">
+        <v>2650877</v>
+      </c>
+      <c r="C16" s="2">
+        <v>3588211.3</v>
+      </c>
+      <c r="D16" s="2">
+        <v>3624956</v>
+      </c>
+      <c r="E16" s="2">
+        <v>3953185.2</v>
+      </c>
+      <c r="F16" s="2">
+        <v>3197544.6</v>
+      </c>
+      <c r="G16" s="2">
+        <v>3627513.3</v>
+      </c>
+      <c r="H16" s="2">
+        <v>4332204.4000000004</v>
+      </c>
+      <c r="I16" s="2">
+        <v>4661009</v>
       </c>
       <c r="J16" s="10">
-        <v>263109.8</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5576725.2999999998</v>
+      </c>
+      <c r="K16" s="10">
+        <v>6051439</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="9">
-[...21 lines deleted...]
-        <v>423608</v>
+      <c r="B17" s="2">
+        <v>19579930.899999999</v>
+      </c>
+      <c r="C17" s="2">
+        <v>14937538.699999999</v>
+      </c>
+      <c r="D17" s="2">
+        <v>43231843</v>
+      </c>
+      <c r="E17" s="2">
+        <v>98516918.5</v>
+      </c>
+      <c r="F17" s="2">
+        <v>53537314.799999997</v>
+      </c>
+      <c r="G17" s="2">
+        <v>99971298.200000003</v>
+      </c>
+      <c r="H17" s="2">
+        <v>120234231.90000001</v>
+      </c>
+      <c r="I17" s="2">
+        <v>108969361</v>
       </c>
       <c r="J17" s="10">
-        <v>639601</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>78215018.799999997</v>
+      </c>
+      <c r="K17" s="10">
+        <v>104451281</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="9">
-[...21 lines deleted...]
-        <v>282641</v>
+      <c r="B18" s="2">
+        <v>2964074.4</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2862306.7</v>
+      </c>
+      <c r="D18" s="2">
+        <v>3357641.1</v>
+      </c>
+      <c r="E18" s="2">
+        <v>3674802.6</v>
+      </c>
+      <c r="F18" s="2">
+        <v>3765699.2</v>
+      </c>
+      <c r="G18" s="2">
+        <v>3627179.2</v>
+      </c>
+      <c r="H18" s="2">
+        <v>4104702.1</v>
+      </c>
+      <c r="I18" s="2">
+        <v>7702602</v>
       </c>
       <c r="J18" s="10">
-        <v>260126.7</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>6194291</v>
+      </c>
+      <c r="K18" s="10">
+        <v>7405578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="9">
-[...21 lines deleted...]
-        <v>1320134</v>
+      <c r="B19" s="2">
+        <v>1680992.2</v>
+      </c>
+      <c r="C19" s="2">
+        <v>1603456</v>
+      </c>
+      <c r="D19" s="2">
+        <v>2155971.4</v>
+      </c>
+      <c r="E19" s="2">
+        <v>2150291.7000000002</v>
+      </c>
+      <c r="F19" s="2">
+        <v>2109554.5</v>
+      </c>
+      <c r="G19" s="2">
+        <v>2323994.1</v>
+      </c>
+      <c r="H19" s="2">
+        <v>2324303.9</v>
+      </c>
+      <c r="I19" s="2">
+        <v>3690516</v>
       </c>
       <c r="J19" s="10">
-        <v>1349175.2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>3245040.2</v>
+      </c>
+      <c r="K19" s="10">
+        <v>8087861.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="9">
-[...21 lines deleted...]
-        <v>1230537</v>
+      <c r="B20" s="2">
+        <v>1546218.3</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1605338.1</v>
+      </c>
+      <c r="D20" s="2">
+        <v>1716443.6</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1688620.2</v>
+      </c>
+      <c r="F20" s="2">
+        <v>1554871.6</v>
+      </c>
+      <c r="G20" s="2">
+        <v>1605747.1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>1877621.9</v>
+      </c>
+      <c r="I20" s="2">
+        <v>1873005</v>
       </c>
       <c r="J20" s="10">
-        <v>1226140.8</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>1994996.1</v>
+      </c>
+      <c r="K20" s="10">
+        <v>2221078</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="9">
-[...21 lines deleted...]
-        <v>434697</v>
+      <c r="B21" s="2">
+        <v>604937.19999999995</v>
+      </c>
+      <c r="C21" s="2">
+        <v>675620.6</v>
+      </c>
+      <c r="D21" s="2">
+        <v>657598.9</v>
+      </c>
+      <c r="E21" s="2">
+        <v>874505.5</v>
+      </c>
+      <c r="F21" s="2">
+        <v>541535.30000000005</v>
+      </c>
+      <c r="G21" s="2">
+        <v>797740.8</v>
+      </c>
+      <c r="H21" s="2">
+        <v>872989.5</v>
+      </c>
+      <c r="I21" s="2">
+        <v>840249</v>
       </c>
       <c r="J21" s="10">
-        <v>436234.2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>886291.7</v>
+      </c>
+      <c r="K21" s="10">
+        <v>927191</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="9">
-[...21 lines deleted...]
-        <v>130274</v>
+      <c r="B22" s="2">
+        <v>400868.5</v>
+      </c>
+      <c r="C22" s="2">
+        <v>587538.4</v>
+      </c>
+      <c r="D22" s="2">
+        <v>585790.6</v>
+      </c>
+      <c r="E22" s="2">
+        <v>554431.19999999995</v>
+      </c>
+      <c r="F22" s="2">
+        <v>548364.9</v>
+      </c>
+      <c r="G22" s="2">
+        <v>749820.2</v>
+      </c>
+      <c r="H22" s="2">
+        <v>1273528.3</v>
+      </c>
+      <c r="I22" s="2">
+        <v>985040</v>
       </c>
       <c r="J22" s="10">
-        <v>151654.9</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>1166798.7</v>
+      </c>
+      <c r="K22" s="10">
+        <v>1032916</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="2">
-        <v>216734.7</v>
+        <v>2735972.3</v>
       </c>
       <c r="C23" s="2">
-        <v>162841.4</v>
+        <v>3200042.7</v>
       </c>
       <c r="D23" s="2">
-        <v>196265.7</v>
+        <v>3455835</v>
       </c>
       <c r="E23" s="2">
-        <v>195766.5</v>
+        <v>3701206.9</v>
       </c>
       <c r="F23" s="2">
-        <v>165311.1</v>
+        <v>2918309.4</v>
       </c>
       <c r="G23" s="2">
-        <v>195396.1</v>
+        <v>4001187.7</v>
       </c>
       <c r="H23" s="2">
-        <v>226004.7</v>
+        <v>7707339.5</v>
       </c>
       <c r="I23" s="2">
-        <v>227852</v>
+        <v>4991774</v>
       </c>
       <c r="J23" s="10">
-        <v>166899.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+        <v>5594847.0999999996</v>
+      </c>
+      <c r="K23" s="10">
+        <v>6481886.7999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>11745.7</v>
-[...1502 lines deleted...]
-      <c r="B24" s="2">
         <v>27687862.300000001</v>
       </c>
       <c r="C24" s="2">
         <v>36657825</v>
       </c>
       <c r="D24" s="2">
         <v>41131613.5</v>
       </c>
       <c r="E24" s="2">
         <v>44978557.799999997</v>
       </c>
       <c r="F24" s="2">
         <v>36231953.799999997</v>
       </c>
       <c r="G24" s="2">
         <v>44415589.799999997</v>
       </c>
       <c r="H24" s="2">
         <v>46821924.399999999</v>
       </c>
       <c r="I24" s="2">
         <v>54910980.100000001</v>
       </c>
       <c r="J24" s="11">
         <v>68184565</v>
       </c>
-    </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K24" s="10">
+        <v>98243620.599999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="4">
         <f>SUM(B5:B24)</f>
         <v>1149132486.2</v>
       </c>
       <c r="C25" s="4">
         <f t="shared" ref="C25:I25" si="0">SUM(C5:C24)</f>
         <v>1634505310.3</v>
       </c>
       <c r="D25" s="4">
         <f t="shared" si="0"/>
         <v>2148554128.0999999</v>
       </c>
       <c r="E25" s="4">
         <f t="shared" si="0"/>
         <v>2279946424.6999998</v>
       </c>
       <c r="F25" s="4">
         <f t="shared" si="0"/>
         <v>1389912222.8</v>
       </c>
       <c r="G25" s="4">
         <f t="shared" si="0"/>
         <v>2268591884</v>
       </c>
       <c r="H25" s="4">
         <f t="shared" si="0"/>
         <v>3515042135.8000002</v>
       </c>
       <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>3504882410.0999999</v>
       </c>
       <c r="J25" s="4">
         <v>3744298914.6999998</v>
       </c>
+      <c r="K25" s="4">
+        <v>4200424530.5999999</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Энергия жеткізгіштерге салықтар</vt:lpstr>
       <vt:lpstr>Көлік салығы</vt:lpstr>
       <vt:lpstr>Қорша-н ортаны лас-ы ү-н сал-р</vt:lpstr>