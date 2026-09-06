--- v0 (2026-07-28)
+++ v1 (2026-09-06)
@@ -1,73 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ODIN\18.3 Товароное производ (сут, жумыртка, жүн)\18.3 М\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\нов вариант 2026 ODIN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AE353A6-5866-41CE-B946-76356C8D2923}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="1470" windowWidth="14385" windowHeight="14730" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24750" windowHeight="11505" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
-    <sheet name="Показатель по районам" sheetId="31" r:id="rId4"/>
+    <sheet name="Произ молока по обл и район" sheetId="31" r:id="rId4"/>
+    <sheet name="Произ шерсти по обл и район" sheetId="32" r:id="rId5"/>
+    <sheet name="Приоз яйц по обл и район" sheetId="33" r:id="rId6"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId7"/>
+  </externalReferences>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B228" i="33" l="1"/>
+  <c r="A228" i="33"/>
+  <c r="B227" i="33"/>
+  <c r="A227" i="33"/>
+  <c r="B226" i="33"/>
+  <c r="A226" i="33"/>
+  <c r="B225" i="33"/>
+  <c r="A225" i="33"/>
+  <c r="B224" i="33"/>
+  <c r="A224" i="33"/>
+  <c r="B223" i="33"/>
+  <c r="A223" i="33"/>
+  <c r="B222" i="33"/>
+  <c r="A222" i="33"/>
+  <c r="B221" i="33"/>
+  <c r="A221" i="33"/>
+  <c r="B220" i="33"/>
+  <c r="A220" i="33"/>
+  <c r="B219" i="33"/>
+  <c r="A219" i="33"/>
+  <c r="B218" i="33"/>
+  <c r="A218" i="33"/>
+  <c r="B217" i="33"/>
+  <c r="A217" i="33"/>
+  <c r="B216" i="33"/>
+  <c r="A216" i="33"/>
+  <c r="B215" i="33"/>
+  <c r="A215" i="33"/>
+  <c r="B214" i="33"/>
+  <c r="A214" i="33"/>
+  <c r="B209" i="33"/>
+  <c r="A209" i="33"/>
+  <c r="B208" i="33"/>
+  <c r="A208" i="33"/>
+  <c r="B207" i="33"/>
+  <c r="A207" i="33"/>
+  <c r="B206" i="33"/>
+  <c r="A206" i="33"/>
+  <c r="B205" i="33"/>
+  <c r="A205" i="33"/>
+  <c r="B204" i="33"/>
+  <c r="A204" i="33"/>
+  <c r="B203" i="33"/>
+  <c r="A203" i="33"/>
+  <c r="B202" i="33"/>
+  <c r="A202" i="33"/>
+  <c r="B201" i="33"/>
+  <c r="A201" i="33"/>
+  <c r="B200" i="33"/>
+  <c r="A200" i="33"/>
+  <c r="B194" i="33"/>
+  <c r="A194" i="33"/>
+  <c r="B193" i="33"/>
+  <c r="A193" i="33"/>
+  <c r="B192" i="33"/>
+  <c r="A192" i="33"/>
+  <c r="B191" i="33"/>
+  <c r="A191" i="33"/>
+  <c r="B190" i="33"/>
+  <c r="A190" i="33"/>
+  <c r="B189" i="33"/>
+  <c r="A189" i="33"/>
+  <c r="B188" i="33"/>
+  <c r="A188" i="33"/>
+  <c r="B187" i="33"/>
+  <c r="A187" i="33"/>
+  <c r="B186" i="33"/>
+  <c r="A186" i="33"/>
+  <c r="B185" i="33"/>
+  <c r="A185" i="33"/>
+  <c r="B180" i="33"/>
+  <c r="A180" i="33"/>
+  <c r="B179" i="33"/>
+  <c r="A179" i="33"/>
+  <c r="B178" i="33"/>
+  <c r="A178" i="33"/>
+  <c r="B177" i="33"/>
+  <c r="A177" i="33"/>
+  <c r="B172" i="33"/>
+  <c r="A172" i="33"/>
+  <c r="B171" i="33"/>
+  <c r="A171" i="33"/>
+  <c r="B170" i="33"/>
+  <c r="A170" i="33"/>
+  <c r="B169" i="33"/>
+  <c r="A169" i="33"/>
+  <c r="B168" i="33"/>
+  <c r="A168" i="33"/>
+  <c r="B167" i="33"/>
+  <c r="A167" i="33"/>
+  <c r="B162" i="33"/>
+  <c r="B161" i="33"/>
+  <c r="B160" i="33"/>
+  <c r="B159" i="33"/>
+  <c r="B158" i="33"/>
+  <c r="B157" i="33"/>
+  <c r="B156" i="33"/>
+  <c r="B155" i="33"/>
+  <c r="B154" i="33"/>
+  <c r="B153" i="33"/>
+  <c r="B152" i="33"/>
+  <c r="B151" i="33"/>
+  <c r="B150" i="33"/>
+  <c r="B149" i="33"/>
+  <c r="B148" i="33"/>
+  <c r="B147" i="33"/>
+  <c r="B146" i="33"/>
+  <c r="B141" i="33"/>
+  <c r="A141" i="33"/>
+  <c r="B139" i="33"/>
+  <c r="A139" i="33"/>
+  <c r="B138" i="33"/>
+  <c r="A138" i="33"/>
+  <c r="B137" i="33"/>
+  <c r="A137" i="33"/>
+  <c r="B135" i="33"/>
+  <c r="A135" i="33"/>
+  <c r="B134" i="33"/>
+  <c r="A134" i="33"/>
+  <c r="B133" i="33"/>
+  <c r="A133" i="33"/>
+  <c r="B132" i="33"/>
+  <c r="A132" i="33"/>
+  <c r="B131" i="33"/>
+  <c r="A131" i="33"/>
+  <c r="B129" i="33"/>
+  <c r="A129" i="33"/>
+  <c r="B128" i="33"/>
+  <c r="A128" i="33"/>
+  <c r="B122" i="33"/>
+  <c r="A122" i="33"/>
+  <c r="B121" i="33"/>
+  <c r="A121" i="33"/>
+  <c r="B120" i="33"/>
+  <c r="A120" i="33"/>
+  <c r="B119" i="33"/>
+  <c r="A119" i="33"/>
+  <c r="B118" i="33"/>
+  <c r="A118" i="33"/>
+  <c r="B117" i="33"/>
+  <c r="A117" i="33"/>
+  <c r="B116" i="33"/>
+  <c r="A116" i="33"/>
+  <c r="B115" i="33"/>
+  <c r="A115" i="33"/>
+  <c r="B111" i="33"/>
+  <c r="A111" i="33"/>
+  <c r="B110" i="33"/>
+  <c r="A110" i="33"/>
+  <c r="B109" i="33"/>
+  <c r="A109" i="33"/>
+  <c r="B108" i="33"/>
+  <c r="A108" i="33"/>
+  <c r="B107" i="33"/>
+  <c r="A107" i="33"/>
+  <c r="B106" i="33"/>
+  <c r="A106" i="33"/>
+  <c r="B105" i="33"/>
+  <c r="A105" i="33"/>
+  <c r="B104" i="33"/>
+  <c r="A104" i="33"/>
+  <c r="B103" i="33"/>
+  <c r="A103" i="33"/>
+  <c r="B99" i="33"/>
+  <c r="A99" i="33"/>
+  <c r="B98" i="33"/>
+  <c r="A98" i="33"/>
+  <c r="B97" i="33"/>
+  <c r="A97" i="33"/>
+  <c r="B96" i="33"/>
+  <c r="A96" i="33"/>
+  <c r="B95" i="33"/>
+  <c r="A95" i="33"/>
+  <c r="B94" i="33"/>
+  <c r="A94" i="33"/>
+  <c r="B93" i="33"/>
+  <c r="A93" i="33"/>
+  <c r="B92" i="33"/>
+  <c r="A92" i="33"/>
+  <c r="B91" i="33"/>
+  <c r="A91" i="33"/>
+  <c r="B90" i="33"/>
+  <c r="A90" i="33"/>
+  <c r="B89" i="33"/>
+  <c r="A89" i="33"/>
+  <c r="B85" i="33"/>
+  <c r="A85" i="33"/>
+  <c r="B84" i="33"/>
+  <c r="A84" i="33"/>
+  <c r="B83" i="33"/>
+  <c r="A83" i="33"/>
+  <c r="B82" i="33"/>
+  <c r="A82" i="33"/>
+  <c r="B81" i="33"/>
+  <c r="A81" i="33"/>
+  <c r="B76" i="33"/>
+  <c r="A76" i="33"/>
+  <c r="B72" i="33"/>
+  <c r="A72" i="33"/>
+  <c r="B70" i="33"/>
+  <c r="A70" i="33"/>
+  <c r="B69" i="33"/>
+  <c r="A69" i="33"/>
+  <c r="B67" i="33"/>
+  <c r="A67" i="33"/>
+  <c r="B63" i="33"/>
+  <c r="A63" i="33"/>
+  <c r="B61" i="33"/>
+  <c r="A61" i="33"/>
+  <c r="B60" i="33"/>
+  <c r="A60" i="33"/>
+  <c r="B59" i="33"/>
+  <c r="A59" i="33"/>
+  <c r="B53" i="33"/>
+  <c r="A53" i="33"/>
+  <c r="B52" i="33"/>
+  <c r="A52" i="33"/>
+  <c r="B51" i="33"/>
+  <c r="A51" i="33"/>
+  <c r="B50" i="33"/>
+  <c r="A50" i="33"/>
+  <c r="B49" i="33"/>
+  <c r="A49" i="33"/>
+  <c r="B48" i="33"/>
+  <c r="A48" i="33"/>
+  <c r="B47" i="33"/>
+  <c r="A47" i="33"/>
+  <c r="B46" i="33"/>
+  <c r="A46" i="33"/>
+  <c r="B45" i="33"/>
+  <c r="A45" i="33"/>
+  <c r="B44" i="33"/>
+  <c r="A44" i="33"/>
+  <c r="B43" i="33"/>
+  <c r="A43" i="33"/>
+  <c r="B39" i="33"/>
+  <c r="A39" i="33"/>
+  <c r="B38" i="33"/>
+  <c r="A38" i="33"/>
+  <c r="B37" i="33"/>
+  <c r="A37" i="33"/>
+  <c r="B36" i="33"/>
+  <c r="A36" i="33"/>
+  <c r="B35" i="33"/>
+  <c r="A35" i="33"/>
+  <c r="B34" i="33"/>
+  <c r="A34" i="33"/>
+  <c r="B33" i="33"/>
+  <c r="A33" i="33"/>
+  <c r="B32" i="33"/>
+  <c r="A32" i="33"/>
+  <c r="B31" i="33"/>
+  <c r="A31" i="33"/>
+  <c r="B30" i="33"/>
+  <c r="A30" i="33"/>
+  <c r="B29" i="33"/>
+  <c r="A29" i="33"/>
+  <c r="B28" i="33"/>
+  <c r="A28" i="33"/>
+  <c r="B27" i="33"/>
+  <c r="A27" i="33"/>
+  <c r="B26" i="33"/>
+  <c r="A26" i="33"/>
+  <c r="B25" i="33"/>
+  <c r="A25" i="33"/>
+  <c r="B24" i="33"/>
+  <c r="A24" i="33"/>
+  <c r="B23" i="33"/>
+  <c r="A23" i="33"/>
+  <c r="B22" i="33"/>
+  <c r="A22" i="33"/>
+  <c r="B18" i="33"/>
+  <c r="B17" i="33"/>
+  <c r="B16" i="33"/>
+  <c r="B15" i="33"/>
+  <c r="B14" i="33"/>
+  <c r="B13" i="33"/>
+  <c r="B12" i="33"/>
+  <c r="B11" i="33"/>
+  <c r="B10" i="33"/>
+  <c r="B9" i="33"/>
+  <c r="B8" i="33"/>
+  <c r="B234" i="32"/>
+  <c r="A234" i="32"/>
+  <c r="B233" i="32"/>
+  <c r="A233" i="32"/>
+  <c r="B232" i="32"/>
+  <c r="A232" i="32"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2668" uniqueCount="577">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -121,53 +422,50 @@
   <si>
     <t>код КАТО</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Турмаганбет Айбота Аманжоловна</t>
   </si>
   <si>
-    <t>+7 7172749316</t>
-[...1 lines deleted...]
-  <si>
     <t>ai.kalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>код КСП 143401</t>
   </si>
   <si>
     <t>Производство молока всех видов</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
@@ -197,85 +495,79 @@
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
-  </si>
-[...1 lines deleted...]
-    <t>С 2000 года</t>
   </si>
   <si>
     <t>тыс.тонн</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
 </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году.
 </t>
   </si>
   <si>
     <t>В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 и 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
 </t>
   </si>
   <si>
-    <t>Производство молока всех видов – это количество фактически надоенного молока, полученного от всех видов сельскохозяйственных животных (сырого коровьего, овечьего, козьего, кобыльего, верблюжьего) за отчетный период.</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование КАТО</t>
   </si>
   <si>
     <t>100000000</t>
   </si>
   <si>
     <t>101000000</t>
   </si>
   <si>
     <t>101800000</t>
   </si>
   <si>
     <t>103200000</t>
   </si>
   <si>
     <t>103400000</t>
   </si>
   <si>
     <t>103600000</t>
   </si>
   <si>
     <t>103800000</t>
   </si>
   <si>
     <t>104000000</t>
@@ -388,53 +680,50 @@
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Саркандский район</t>
   </si>
   <si>
     <t>Капчагай Г.А.</t>
   </si>
   <si>
     <t>Талдыкорган Г.А.</t>
   </si>
   <si>
     <t>Текели Г.А.</t>
   </si>
   <si>
     <t>Шымкент г.</t>
   </si>
   <si>
-    <t xml:space="preserve"> - </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve">Производство молока всех видов по областям и районам </t>
   </si>
   <si>
     <t>Департамент статистики аграрного сектора</t>
   </si>
   <si>
     <t>область Абай</t>
   </si>
   <si>
     <t>Курчатов Г.А.</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
@@ -1730,66 +2019,104 @@
     <t>791110000</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>Аль-Фарабийский район</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>Енбекшинский район</t>
   </si>
   <si>
     <t>791710000</t>
   </si>
   <si>
     <t>Каратауский район</t>
   </si>
   <si>
     <t>791910000</t>
   </si>
   <si>
     <t>район Тұран</t>
+  </si>
+  <si>
+    <t>Производство молока всех видов, производство шерсти, производство яиц</t>
+  </si>
+  <si>
+    <t>тыс.тонн, тонн, млн.штук</t>
+  </si>
+  <si>
+    <t>Производство шерсти</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>код КСП 14340101</t>
+  </si>
+  <si>
+    <t>Производство яиц</t>
+  </si>
+  <si>
+    <t>млн.штук</t>
+  </si>
+  <si>
+    <t>Производство шерсти по областям и районам</t>
+  </si>
+  <si>
+    <t>Производство яиц по областям и районам</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство молока всех видов – это количество фактически надоенного молока, полученного от всех видов сельскохозяйственных животных (сырого коровьего, овечьего, козьего, кобыльего, верблюжьего) за отчетный период.                                                                                                                                                                                Производство шерсти  - обьем шерсти, полученной от настриженных сельскохозяйственных животных (овец, коз, верблюдов) за период.                                                                                                                                     Производство яиц - это количество яиц, полученных от всех видов сельскохозяйственных птиц (кур, индеек, уток, гусей, цесарок, перепелок, страусов и прочих) за период. </t>
+  </si>
+  <si>
+    <t>+7 7172749319</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...7 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.00000;[Red]#,##0.00000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="167" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00000;[Red]#,##0.00000"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1870,50 +2197,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1963,53 +2296,53 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -2048,211 +2381,1439 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Финансовый 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC5D9F1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\k720-11\Users\g.kurmanbayeva\Downloads\&#1050;&#1040;&#1058;&#1054;_16.03.2026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="katonew1"/>
+      <sheetName val="Лист1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="2">
+          <cell r="H2" t="str">
+            <v>область Абай</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="H5" t="str">
+            <v>Курчатов Г.А.</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="H7" t="str">
+            <v>Абайский район</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="H33" t="str">
+            <v>район Ақсуат</v>
+          </cell>
+        </row>
+        <row r="422">
+          <cell r="H422" t="str">
+            <v>Аягозский район</v>
+          </cell>
+        </row>
+        <row r="750">
+          <cell r="H750" t="str">
+            <v>Бескарагайский район</v>
+          </cell>
+        </row>
+        <row r="828">
+          <cell r="H828" t="str">
+            <v>Бородулихинский район</v>
+          </cell>
+        </row>
+        <row r="913">
+          <cell r="H913" t="str">
+            <v>район Жаңасемей</v>
+          </cell>
+        </row>
+        <row r="1144">
+          <cell r="H1144" t="str">
+            <v>Жарминский район</v>
+          </cell>
+        </row>
+        <row r="1441">
+          <cell r="H1441" t="str">
+            <v>Кокпектинский район</v>
+          </cell>
+        </row>
+        <row r="1491">
+          <cell r="H1491" t="str">
+            <v>район Мақаншы</v>
+          </cell>
+        </row>
+        <row r="1522">
+          <cell r="H1522" t="str">
+            <v>Урджарский район</v>
+          </cell>
+        </row>
+        <row r="1588">
+          <cell r="A1588" t="str">
+            <v>111800000</v>
+          </cell>
+          <cell r="H1588" t="str">
+            <v>Степногорск Г.А.</v>
+          </cell>
+        </row>
+        <row r="1610">
+          <cell r="A1610" t="str">
+            <v>113200000</v>
+          </cell>
+          <cell r="H1610" t="str">
+            <v>Аккольский район</v>
+          </cell>
+        </row>
+        <row r="1650">
+          <cell r="A1650" t="str">
+            <v>113400000</v>
+          </cell>
+          <cell r="H1650" t="str">
+            <v>Аршалынский район</v>
+          </cell>
+        </row>
+        <row r="1699">
+          <cell r="A1699" t="str">
+            <v>113600000</v>
+          </cell>
+          <cell r="H1699" t="str">
+            <v>Астраханский район</v>
+          </cell>
+        </row>
+        <row r="1749">
+          <cell r="A1749" t="str">
+            <v>113800000</v>
+          </cell>
+          <cell r="H1749" t="str">
+            <v>Атбасарский район</v>
+          </cell>
+        </row>
+        <row r="1802">
+          <cell r="A1802" t="str">
+            <v>114000000</v>
+          </cell>
+          <cell r="H1802" t="str">
+            <v>Буландынский район</v>
+          </cell>
+        </row>
+        <row r="1846">
+          <cell r="A1846" t="str">
+            <v>114400000</v>
+          </cell>
+          <cell r="H1846" t="str">
+            <v>Егиндыкольский район</v>
+          </cell>
+        </row>
+        <row r="1868">
+          <cell r="A1868" t="str">
+            <v>114500000</v>
+          </cell>
+          <cell r="H1868" t="str">
+            <v>район Биржан сал</v>
+          </cell>
+        </row>
+        <row r="1931">
+          <cell r="A1931" t="str">
+            <v>114600000</v>
+          </cell>
+          <cell r="H1931" t="str">
+            <v>Ерейментауский район</v>
+          </cell>
+        </row>
+        <row r="2025">
+          <cell r="A2025" t="str">
+            <v>114800000</v>
+          </cell>
+          <cell r="H2025" t="str">
+            <v>Есильский район</v>
+          </cell>
+        </row>
+        <row r="2079">
+          <cell r="A2079" t="str">
+            <v>115200000</v>
+          </cell>
+          <cell r="H2079" t="str">
+            <v>Жаксынский район</v>
+          </cell>
+        </row>
+        <row r="2131">
+          <cell r="A2131" t="str">
+            <v>115400000</v>
+          </cell>
+          <cell r="H2131" t="str">
+            <v>Жаркаинский район</v>
+          </cell>
+        </row>
+        <row r="2185">
+          <cell r="A2185" t="str">
+            <v>115600000</v>
+          </cell>
+          <cell r="H2185" t="str">
+            <v>Зерендинский район</v>
+          </cell>
+        </row>
+        <row r="2306">
+          <cell r="A2306" t="str">
+            <v>116000000</v>
+          </cell>
+          <cell r="H2306" t="str">
+            <v>Коргалжынский район</v>
+          </cell>
+        </row>
+        <row r="2340">
+          <cell r="A2340" t="str">
+            <v>116400000</v>
+          </cell>
+          <cell r="H2340" t="str">
+            <v>Сандыктауский район</v>
+          </cell>
+        </row>
+        <row r="2401">
+          <cell r="A2401" t="str">
+            <v>116600000</v>
+          </cell>
+          <cell r="H2401" t="str">
+            <v>Целиноградский район</v>
+          </cell>
+        </row>
+        <row r="2475">
+          <cell r="A2475" t="str">
+            <v>116800000</v>
+          </cell>
+          <cell r="H2475" t="str">
+            <v>Шортандинский район</v>
+          </cell>
+        </row>
+        <row r="2519">
+          <cell r="A2519" t="str">
+            <v>117000000</v>
+          </cell>
+          <cell r="H2519" t="str">
+            <v>Бурабайский район</v>
+          </cell>
+        </row>
+        <row r="2674">
+          <cell r="A2674" t="str">
+            <v>153400000</v>
+          </cell>
+          <cell r="H2674" t="str">
+            <v>Айтекебийский район</v>
+          </cell>
+        </row>
+        <row r="2718">
+          <cell r="A2718" t="str">
+            <v>153600000</v>
+          </cell>
+          <cell r="H2718" t="str">
+            <v>Байганинский район</v>
+          </cell>
+        </row>
+        <row r="2809">
+          <cell r="A2809" t="str">
+            <v>154000000</v>
+          </cell>
+          <cell r="H2809" t="str">
+            <v>Каргалинский район</v>
+          </cell>
+        </row>
+        <row r="2839">
+          <cell r="A2839" t="str">
+            <v>154200000</v>
+          </cell>
+          <cell r="H2839" t="str">
+            <v>Хобдинский район</v>
+          </cell>
+        </row>
+        <row r="2887">
+          <cell r="A2887" t="str">
+            <v>154600000</v>
+          </cell>
+          <cell r="H2887" t="str">
+            <v>Мартукский район</v>
+          </cell>
+        </row>
+        <row r="2934">
+          <cell r="A2934" t="str">
+            <v>154800000</v>
+          </cell>
+          <cell r="H2934" t="str">
+            <v>Мугалжарский район</v>
+          </cell>
+        </row>
+        <row r="3000">
+          <cell r="A3000" t="str">
+            <v>155200000</v>
+          </cell>
+          <cell r="H3000" t="str">
+            <v>Уилский район</v>
+          </cell>
+        </row>
+        <row r="3084">
+          <cell r="A3084" t="str">
+            <v>155600000</v>
+          </cell>
+          <cell r="H3084" t="str">
+            <v>Темирский район</v>
+          </cell>
+        </row>
+        <row r="3158">
+          <cell r="A3158" t="str">
+            <v>156000000</v>
+          </cell>
+          <cell r="H3158" t="str">
+            <v>Хромтауский район</v>
+          </cell>
+        </row>
+        <row r="3202">
+          <cell r="A3202" t="str">
+            <v>156400000</v>
+          </cell>
+          <cell r="H3202" t="str">
+            <v>Шалкарский район</v>
+          </cell>
+        </row>
+        <row r="3432">
+          <cell r="A3432" t="str">
+            <v>156800000</v>
+          </cell>
+          <cell r="H3432" t="str">
+            <v>Иргизский район</v>
+          </cell>
+        </row>
+        <row r="3502">
+          <cell r="A3502" t="str">
+            <v>193600000</v>
+          </cell>
+          <cell r="H3502" t="str">
+            <v>Балхашский район</v>
+          </cell>
+        </row>
+        <row r="3565">
+          <cell r="A3565" t="str">
+            <v>194000000</v>
+          </cell>
+          <cell r="H3565" t="str">
+            <v>Енбекшиказахский район</v>
+          </cell>
+        </row>
+        <row r="3679">
+          <cell r="A3679" t="str">
+            <v>194200000</v>
+          </cell>
+          <cell r="H3679" t="str">
+            <v>Жамбылский район</v>
+          </cell>
+        </row>
+        <row r="3765">
+          <cell r="A3765" t="str">
+            <v>194400000</v>
+          </cell>
+          <cell r="H3765" t="str">
+            <v>Кегенский район</v>
+          </cell>
+        </row>
+        <row r="3847">
+          <cell r="A3847" t="str">
+            <v>195200000</v>
+          </cell>
+          <cell r="H3847" t="str">
+            <v>Карасайский район</v>
+          </cell>
+        </row>
+        <row r="3918">
+          <cell r="A3918" t="str">
+            <v>195800000</v>
+          </cell>
+          <cell r="H3918" t="str">
+            <v>Райымбекский район</v>
+          </cell>
+        </row>
+        <row r="3966">
+          <cell r="A3966" t="str">
+            <v>196200000</v>
+          </cell>
+          <cell r="H3966" t="str">
+            <v>Талгарский район</v>
+          </cell>
+        </row>
+        <row r="4024">
+          <cell r="A4024" t="str">
+            <v>196600000</v>
+          </cell>
+          <cell r="H4024" t="str">
+            <v>Уйгурский район</v>
+          </cell>
+        </row>
+        <row r="4073">
+          <cell r="A4073" t="str">
+            <v>196800000</v>
+          </cell>
+          <cell r="H4073" t="str">
+            <v>Илийский район</v>
+          </cell>
+        </row>
+        <row r="4371">
+          <cell r="A4371" t="str">
+            <v>234200000</v>
+          </cell>
+          <cell r="H4371" t="str">
+            <v>Исатайский район</v>
+          </cell>
+        </row>
+        <row r="4422">
+          <cell r="A4422" t="str">
+            <v>234600000</v>
+          </cell>
+          <cell r="H4422" t="str">
+            <v>Курмангазинский район</v>
+          </cell>
+        </row>
+        <row r="4491">
+          <cell r="A4491" t="str">
+            <v>234800000</v>
+          </cell>
+          <cell r="H4491" t="str">
+            <v>Кзылкогинский район</v>
+          </cell>
+        </row>
+        <row r="4696">
+          <cell r="A4696" t="str">
+            <v>235200000</v>
+          </cell>
+          <cell r="H4696" t="str">
+            <v>Макатский район</v>
+          </cell>
+        </row>
+        <row r="4704">
+          <cell r="A4704" t="str">
+            <v>235600000</v>
+          </cell>
+          <cell r="H4704" t="str">
+            <v>Махамбетский район</v>
+          </cell>
+        </row>
+        <row r="5006">
+          <cell r="A5006" t="str">
+            <v>273600000</v>
+          </cell>
+          <cell r="H5006" t="str">
+            <v>Бурлинский район</v>
+          </cell>
+        </row>
+        <row r="5050">
+          <cell r="A5050" t="str">
+            <v>274000000</v>
+          </cell>
+          <cell r="H5050" t="str">
+            <v>Жангалинский район</v>
+          </cell>
+        </row>
+        <row r="5326">
+          <cell r="A5326" t="str">
+            <v>274200000</v>
+          </cell>
+          <cell r="H5326" t="str">
+            <v>Жанибекский район</v>
+          </cell>
+        </row>
+        <row r="5471">
+          <cell r="A5471" t="str">
+            <v>274400000</v>
+          </cell>
+          <cell r="H5471" t="str">
+            <v>район Бәйтерек</v>
+          </cell>
+        </row>
+        <row r="5582">
+          <cell r="A5582" t="str">
+            <v>274800000</v>
+          </cell>
+          <cell r="H5582" t="str">
+            <v>Казталовский район</v>
+          </cell>
+        </row>
+        <row r="5931">
+          <cell r="A5931" t="str">
+            <v>275000000</v>
+          </cell>
+          <cell r="H5931" t="str">
+            <v>Каратобинский район</v>
+          </cell>
+        </row>
+        <row r="6017">
+          <cell r="A6017" t="str">
+            <v>275400000</v>
+          </cell>
+          <cell r="H6017" t="str">
+            <v>Бокейординский район</v>
+          </cell>
+        </row>
+        <row r="6429">
+          <cell r="A6429" t="str">
+            <v>275800000</v>
+          </cell>
+          <cell r="H6429" t="str">
+            <v>Сырымский район</v>
+          </cell>
+        </row>
+        <row r="6515">
+          <cell r="A6515" t="str">
+            <v>276000000</v>
+          </cell>
+          <cell r="H6515" t="str">
+            <v>Таскалинский район</v>
+          </cell>
+        </row>
+        <row r="6608">
+          <cell r="A6608" t="str">
+            <v>276200000</v>
+          </cell>
+          <cell r="H6608" t="str">
+            <v>Теректинский район</v>
+          </cell>
+        </row>
+        <row r="6686">
+          <cell r="A6686" t="str">
+            <v>276600000</v>
+          </cell>
+          <cell r="H6686" t="str">
+            <v>Чингирлауский район</v>
+          </cell>
+        </row>
+        <row r="6797">
+          <cell r="A6797" t="str">
+            <v>314000000</v>
+          </cell>
+          <cell r="H6797" t="str">
+            <v>Жамбылский район</v>
+          </cell>
+        </row>
+        <row r="6846">
+          <cell r="A6846" t="str">
+            <v>314200000</v>
+          </cell>
+          <cell r="H6846" t="str">
+            <v>Жуалынский район</v>
+          </cell>
+        </row>
+        <row r="6913">
+          <cell r="A6913" t="str">
+            <v>314800000</v>
+          </cell>
+          <cell r="H6913" t="str">
+            <v>Кордайский район</v>
+          </cell>
+        </row>
+        <row r="6976">
+          <cell r="A6976" t="str">
+            <v>315000000</v>
+          </cell>
+          <cell r="H6976" t="str">
+            <v>район Турара Рыскулова</v>
+          </cell>
+        </row>
+        <row r="7036">
+          <cell r="A7036" t="str">
+            <v>315400000</v>
+          </cell>
+          <cell r="H7036" t="str">
+            <v>Меркенский район</v>
+          </cell>
+        </row>
+        <row r="7108">
+          <cell r="A7108" t="str">
+            <v>315600000</v>
+          </cell>
+          <cell r="H7108" t="str">
+            <v>Мойынкумский район</v>
+          </cell>
+        </row>
+        <row r="7149">
+          <cell r="A7149" t="str">
+            <v>316000000</v>
+          </cell>
+          <cell r="H7149" t="str">
+            <v>Сарысуский район</v>
+          </cell>
+        </row>
+        <row r="7198">
+          <cell r="A7198" t="str">
+            <v>316200000</v>
+          </cell>
+          <cell r="H7198" t="str">
+            <v>Таласский район</v>
+          </cell>
+        </row>
+        <row r="7237">
+          <cell r="A7237" t="str">
+            <v>316600000</v>
+          </cell>
+          <cell r="H7237" t="str">
+            <v>Шуский район</v>
+          </cell>
+        </row>
+        <row r="7311">
+          <cell r="A7311" t="str">
+            <v>333200000</v>
+          </cell>
+          <cell r="H7311" t="str">
+            <v>Аксуский район</v>
+          </cell>
+        </row>
+        <row r="7378">
+          <cell r="A7378" t="str">
+            <v>333400000</v>
+          </cell>
+          <cell r="H7378" t="str">
+            <v>Алакольский район</v>
+          </cell>
+        </row>
+        <row r="7459">
+          <cell r="A7459" t="str">
+            <v>333600000</v>
+          </cell>
+          <cell r="H7459" t="str">
+            <v>Ескельдинский район</v>
+          </cell>
+        </row>
+        <row r="7504">
+          <cell r="A7504" t="str">
+            <v>334000000</v>
+          </cell>
+          <cell r="H7504" t="str">
+            <v>Кербулакский район</v>
+          </cell>
+        </row>
+        <row r="7583">
+          <cell r="A7583" t="str">
+            <v>334200000</v>
+          </cell>
+          <cell r="H7583" t="str">
+            <v>Коксуский район</v>
+          </cell>
+        </row>
+        <row r="7631">
+          <cell r="A7631" t="str">
+            <v>334400000</v>
+          </cell>
+          <cell r="H7631" t="str">
+            <v>Каратальский район</v>
+          </cell>
+        </row>
+        <row r="7677">
+          <cell r="A7677" t="str">
+            <v>334600000</v>
+          </cell>
+          <cell r="H7677" t="str">
+            <v>Панфиловский район</v>
+          </cell>
+        </row>
+        <row r="7732">
+          <cell r="A7732" t="str">
+            <v>334800000</v>
+          </cell>
+          <cell r="H7732" t="str">
+            <v>Сарканский район</v>
+          </cell>
+        </row>
+        <row r="7796">
+          <cell r="A7796" t="str">
+            <v>352100000</v>
+          </cell>
+          <cell r="H7796" t="str">
+            <v>Приозерск Г.А.</v>
+          </cell>
+        </row>
+        <row r="7798">
+          <cell r="A7798" t="str">
+            <v>352200000</v>
+          </cell>
+          <cell r="H7798" t="str">
+            <v>Сарань Г.А.</v>
+          </cell>
+        </row>
+        <row r="7802">
+          <cell r="A7802" t="str">
+            <v>352400000</v>
+          </cell>
+          <cell r="H7802" t="str">
+            <v>Темиртау Г.А.</v>
+          </cell>
+        </row>
+        <row r="7806">
+          <cell r="A7806" t="str">
+            <v>352800000</v>
+          </cell>
+          <cell r="H7806" t="str">
+            <v>Шахтинск Г.А.</v>
+          </cell>
+        </row>
+        <row r="7814">
+          <cell r="A7814" t="str">
+            <v>353200000</v>
+          </cell>
+          <cell r="H7814" t="str">
+            <v>Абайский район</v>
+          </cell>
+        </row>
+        <row r="7862">
+          <cell r="A7862" t="str">
+            <v>353600000</v>
+          </cell>
+          <cell r="H7862" t="str">
+            <v>Актогайский район</v>
+          </cell>
+        </row>
+        <row r="8276">
+          <cell r="A8276" t="str">
+            <v>354000000</v>
+          </cell>
+          <cell r="H8276" t="str">
+            <v>Бухар-Жырауский район</v>
+          </cell>
+        </row>
+        <row r="8385">
+          <cell r="A8385" t="str">
+            <v>354800000</v>
+          </cell>
+          <cell r="H8385" t="str">
+            <v>Каркаралинский район</v>
+          </cell>
+        </row>
+        <row r="8864">
+          <cell r="A8864" t="str">
+            <v>355200000</v>
+          </cell>
+          <cell r="H8864" t="str">
+            <v>Нуринский район</v>
+          </cell>
+        </row>
+        <row r="8979">
+          <cell r="A8979" t="str">
+            <v>355600000</v>
+          </cell>
+          <cell r="H8979" t="str">
+            <v>Осакаровский район</v>
+          </cell>
+        </row>
+        <row r="9059">
+          <cell r="A9059" t="str">
+            <v>356400000</v>
+          </cell>
+          <cell r="H9059" t="str">
+            <v>Шетский район</v>
+          </cell>
+        </row>
+        <row r="9446">
+          <cell r="H9446" t="str">
+            <v>Рудный Г.А.</v>
+          </cell>
+        </row>
+        <row r="9453">
+          <cell r="H9453" t="str">
+            <v>Алтынсаринский район</v>
+          </cell>
+        </row>
+        <row r="9491">
+          <cell r="H9491" t="str">
+            <v>Амангельдинский район</v>
+          </cell>
+        </row>
+        <row r="9559">
+          <cell r="H9559" t="str">
+            <v>Аулиекольский район</v>
+          </cell>
+        </row>
+        <row r="9616">
+          <cell r="H9616" t="str">
+            <v>Денисовский район</v>
+          </cell>
+        </row>
+        <row r="9667">
+          <cell r="H9667" t="str">
+            <v>Жангельдинский район</v>
+          </cell>
+        </row>
+        <row r="9729">
+          <cell r="H9729" t="str">
+            <v>Житикаринский район</v>
+          </cell>
+        </row>
+        <row r="9760">
+          <cell r="H9760" t="str">
+            <v>Камыстинский район</v>
+          </cell>
+        </row>
+        <row r="9796">
+          <cell r="H9796" t="str">
+            <v>Карабалыкский район</v>
+          </cell>
+        </row>
+        <row r="9857">
+          <cell r="H9857" t="str">
+            <v>Карасуский район</v>
+          </cell>
+        </row>
+        <row r="9921">
+          <cell r="H9921" t="str">
+            <v>Костанайский район</v>
+          </cell>
+        </row>
+        <row r="9995">
+          <cell r="H9995" t="str">
+            <v>Мендыкаринский район</v>
+          </cell>
+        </row>
+        <row r="10053">
+          <cell r="H10053" t="str">
+            <v>Наурзумский район</v>
+          </cell>
+        </row>
+        <row r="10092">
+          <cell r="H10092" t="str">
+            <v>Сарыкольский район</v>
+          </cell>
+        </row>
+        <row r="10140">
+          <cell r="H10140" t="str">
+            <v>район Беимбета Майлина</v>
+          </cell>
+        </row>
+        <row r="10190">
+          <cell r="H10190" t="str">
+            <v>Узункольский район</v>
+          </cell>
+        </row>
+        <row r="10255">
+          <cell r="H10255" t="str">
+            <v>Федоровский район</v>
+          </cell>
+        </row>
+        <row r="10424">
+          <cell r="A10424" t="str">
+            <v>433600000</v>
+          </cell>
+          <cell r="H10424" t="str">
+            <v>Жалагашский район</v>
+          </cell>
+        </row>
+        <row r="10457">
+          <cell r="A10457" t="str">
+            <v>434000000</v>
+          </cell>
+          <cell r="H10457" t="str">
+            <v>Жанакорганский район</v>
+          </cell>
+        </row>
+        <row r="10519">
+          <cell r="A10519" t="str">
+            <v>434400000</v>
+          </cell>
+          <cell r="H10519" t="str">
+            <v>Казалинский район</v>
+          </cell>
+        </row>
+        <row r="10583">
+          <cell r="A10583" t="str">
+            <v>434600000</v>
+          </cell>
+          <cell r="H10583" t="str">
+            <v>Кармакшинский район</v>
+          </cell>
+        </row>
+        <row r="10619">
+          <cell r="A10619" t="str">
+            <v>434800000</v>
+          </cell>
+          <cell r="H10619" t="str">
+            <v>Сырдарьинский район</v>
+          </cell>
+        </row>
+        <row r="10649">
+          <cell r="A10649" t="str">
+            <v>435200000</v>
+          </cell>
+          <cell r="H10649" t="str">
+            <v>Шиелийский район</v>
+          </cell>
+        </row>
+        <row r="10834">
+          <cell r="A10834" t="str">
+            <v>474200000</v>
+          </cell>
+          <cell r="H10834" t="str">
+            <v>Каракиянский район</v>
+          </cell>
+        </row>
+        <row r="10934">
+          <cell r="A10934" t="str">
+            <v>474600000</v>
+          </cell>
+          <cell r="H10934" t="str">
+            <v>Мангистауский район</v>
+          </cell>
+        </row>
+        <row r="11162">
+          <cell r="A11162" t="str">
+            <v>475000000</v>
+          </cell>
+          <cell r="H11162" t="str">
+            <v>Мунайлинский район</v>
+          </cell>
+        </row>
+        <row r="11181">
+          <cell r="A11181" t="str">
+            <v>475200000</v>
+          </cell>
+          <cell r="H11181" t="str">
+            <v>Тупкараганский район</v>
+          </cell>
+        </row>
+        <row r="11383">
+          <cell r="A11383" t="str">
+            <v>553200000</v>
+          </cell>
+          <cell r="H11383" t="str">
+            <v>Актогайский район</v>
+          </cell>
+        </row>
+        <row r="11422">
+          <cell r="A11422" t="str">
+            <v>553600000</v>
+          </cell>
+          <cell r="H11422" t="str">
+            <v>Баянаульский район</v>
+          </cell>
+        </row>
+        <row r="11629">
+          <cell r="A11629" t="str">
+            <v>554200000</v>
+          </cell>
+          <cell r="H11629" t="str">
+            <v>Железинский район</v>
+          </cell>
+        </row>
+        <row r="11674">
+          <cell r="A11674" t="str">
+            <v>554600000</v>
+          </cell>
+          <cell r="H11674" t="str">
+            <v>Иртышский район</v>
+          </cell>
+        </row>
+        <row r="11717">
+          <cell r="A11717" t="str">
+            <v>554800000</v>
+          </cell>
+          <cell r="H11717" t="str">
+            <v>район Тереңкөл</v>
+          </cell>
+        </row>
+        <row r="11761">
+          <cell r="A11761" t="str">
+            <v>555200000</v>
+          </cell>
+          <cell r="H11761" t="str">
+            <v>район Аққулы</v>
+          </cell>
+        </row>
+        <row r="11795">
+          <cell r="A11795" t="str">
+            <v>555600000</v>
+          </cell>
+          <cell r="H11795" t="str">
+            <v>Майский район</v>
+          </cell>
+        </row>
+        <row r="11846">
+          <cell r="A11846" t="str">
+            <v>556000000</v>
+          </cell>
+          <cell r="H11846" t="str">
+            <v>Павлодарский район</v>
+          </cell>
+        </row>
+        <row r="11899">
+          <cell r="A11899" t="str">
+            <v>556400000</v>
+          </cell>
+          <cell r="H11899" t="str">
+            <v>Успенский район</v>
+          </cell>
+        </row>
+        <row r="11927">
+          <cell r="A11927" t="str">
+            <v>556800000</v>
+          </cell>
+          <cell r="H11927" t="str">
+            <v>Щербактинский район</v>
+          </cell>
+        </row>
+        <row r="12169">
+          <cell r="A12169" t="str">
+            <v>594200000</v>
+          </cell>
+          <cell r="H12169" t="str">
+            <v>Есильский район</v>
+          </cell>
+        </row>
+        <row r="12231">
+          <cell r="A12231" t="str">
+            <v>594600000</v>
+          </cell>
+          <cell r="H12231" t="str">
+            <v>Жамбылский район</v>
+          </cell>
+        </row>
+        <row r="12287">
+          <cell r="A12287" t="str">
+            <v>595000000</v>
+          </cell>
+          <cell r="H12287" t="str">
+            <v>Кызылжарский район</v>
+          </cell>
+        </row>
+        <row r="12374">
+          <cell r="A12374" t="str">
+            <v>595200000</v>
+          </cell>
+          <cell r="H12374" t="str">
+            <v>Мамлютский район</v>
+          </cell>
+        </row>
+        <row r="12420">
+          <cell r="A12420" t="str">
+            <v>595600000</v>
+          </cell>
+          <cell r="H12420" t="str">
+            <v>Район Шал акына</v>
+          </cell>
+        </row>
+        <row r="12472">
+          <cell r="A12472" t="str">
+            <v>595800000</v>
+          </cell>
+          <cell r="H12472" t="str">
+            <v>Аккайынский район</v>
+          </cell>
+        </row>
+        <row r="12514">
+          <cell r="A12514" t="str">
+            <v>596000000</v>
+          </cell>
+          <cell r="H12514" t="str">
+            <v>Тайыншинский район</v>
+          </cell>
+        </row>
+        <row r="12610">
+          <cell r="A12610" t="str">
+            <v>596200000</v>
+          </cell>
+          <cell r="H12610" t="str">
+            <v>Тимирязевский район</v>
+          </cell>
+        </row>
+        <row r="12647">
+          <cell r="A12647" t="str">
+            <v>596400000</v>
+          </cell>
+          <cell r="H12647" t="str">
+            <v>Уалихановский район</v>
+          </cell>
+        </row>
+        <row r="12683">
+          <cell r="A12683" t="str">
+            <v>596600000</v>
+          </cell>
+          <cell r="H12683" t="str">
+            <v>Район им.Габита Мусрепова</v>
+          </cell>
+        </row>
+        <row r="12800">
+          <cell r="A12800" t="str">
+            <v>612000000</v>
+          </cell>
+          <cell r="H12800" t="str">
+            <v>Кентау Г.А.</v>
+          </cell>
+        </row>
+        <row r="12812">
+          <cell r="A12812" t="str">
+            <v>613600000</v>
+          </cell>
+          <cell r="H12812" t="str">
+            <v>район Байдибека</v>
+          </cell>
+        </row>
+        <row r="12886">
+          <cell r="A12886" t="str">
+            <v>613800000</v>
+          </cell>
+          <cell r="H12886" t="str">
+            <v>Жетысайский район</v>
+          </cell>
+        </row>
+        <row r="13005">
+          <cell r="A13005" t="str">
+            <v>613900000</v>
+          </cell>
+          <cell r="H13005" t="str">
+            <v>Келесский район</v>
+          </cell>
+        </row>
+        <row r="13101">
+          <cell r="A13101" t="str">
+            <v>614000000</v>
+          </cell>
+          <cell r="H13101" t="str">
+            <v>Казыгуртский район</v>
+          </cell>
+        </row>
+        <row r="13181">
+          <cell r="A13181" t="str">
+            <v>614400000</v>
+          </cell>
+          <cell r="H13181" t="str">
+            <v>Мактааральский район</v>
+          </cell>
+        </row>
+        <row r="13261">
+          <cell r="A13261" t="str">
+            <v>614600000</v>
+          </cell>
+          <cell r="H13261" t="str">
+            <v>Ордабасынский район</v>
+          </cell>
+        </row>
+        <row r="13329">
+          <cell r="A13329" t="str">
+            <v>614800000</v>
+          </cell>
+          <cell r="H13329" t="str">
+            <v>Отрарский район</v>
+          </cell>
+        </row>
+        <row r="13382">
+          <cell r="A13382" t="str">
+            <v>615200000</v>
+          </cell>
+          <cell r="H13382" t="str">
+            <v>Сайрамский район</v>
+          </cell>
+        </row>
+        <row r="13437">
+          <cell r="A13437" t="str">
+            <v>615400000</v>
+          </cell>
+          <cell r="H13437" t="str">
+            <v>Сарыагашский район</v>
+          </cell>
+        </row>
+        <row r="13514">
+          <cell r="A13514" t="str">
+            <v>615500000</v>
+          </cell>
+          <cell r="H13514" t="str">
+            <v>район Сауран</v>
+          </cell>
+        </row>
+        <row r="13584">
+          <cell r="A13584" t="str">
+            <v>615600000</v>
+          </cell>
+          <cell r="H13584" t="str">
+            <v>Сузакский район</v>
+          </cell>
+        </row>
+        <row r="13626">
+          <cell r="A13626" t="str">
+            <v>615800000</v>
+          </cell>
+          <cell r="H13626" t="str">
+            <v>Толебийский район</v>
+          </cell>
+        </row>
+        <row r="13694">
+          <cell r="A13694" t="str">
+            <v>616000000</v>
+          </cell>
+          <cell r="H13694" t="str">
+            <v>Тюлькубасский район</v>
+          </cell>
+        </row>
+        <row r="13775">
+          <cell r="A13775" t="str">
+            <v>616400000</v>
+          </cell>
+          <cell r="H13775" t="str">
+            <v>Шардаринский район</v>
+          </cell>
+        </row>
+        <row r="13924">
+          <cell r="A13924" t="str">
+            <v>622000000</v>
+          </cell>
+          <cell r="H13924" t="str">
+            <v>Сатпаев Г.А.</v>
+          </cell>
+        </row>
+        <row r="13928">
+          <cell r="A13928" t="str">
+            <v>623600000</v>
+          </cell>
+          <cell r="H13928" t="str">
+            <v>Жанааркинский район</v>
+          </cell>
+        </row>
+        <row r="14036">
+          <cell r="A14036" t="str">
+            <v>623800000</v>
+          </cell>
+          <cell r="H14036" t="str">
+            <v>Улытауский район</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2287,119 +3848,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2543,270 +4070,270 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="17">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="32" t="s">
-        <v>35</v>
+        <v>564</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>59</v>
+        <v>565</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="50" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="42" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="50" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="50" t="s">
-        <v>66</v>
+      <c r="B10" s="42" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="51" t="s">
-        <v>64</v>
+      <c r="B11" s="43" t="s">
+        <v>62</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="49" t="s">
-        <v>63</v>
+      <c r="B12" s="41" t="s">
+        <v>61</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="48" t="s">
-        <v>62</v>
+      <c r="B13" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="40" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="48" t="s">
-        <v>60</v>
+      <c r="B15" s="40" t="s">
+        <v>58</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="47">
-        <v>46126</v>
+      <c r="B16" s="39">
+        <v>45761</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="47">
-        <v>46493</v>
+      <c r="B17" s="39">
+        <v>46128</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>32</v>
+        <v>575</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="20"/>
       <c r="B22" s="21"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="14"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>4</v>
@@ -2831,14390 +4358,37720 @@
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M85"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="A25" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="1" customWidth="1"/>
-    <col min="3" max="28" width="7.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="13" width="8.7109375" style="1" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="44" t="s">
-[...13 lines deleted...]
-    <row r="4" spans="1:28" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="K3" s="97" t="s">
+        <v>57</v>
+      </c>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+    </row>
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="8"/>
-      <c r="C4" s="8">
-[...6 lines deleted...]
-        <v>2002</v>
+      <c r="C4" s="9">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="9">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="9">
+        <v>2017</v>
       </c>
       <c r="F4" s="9">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="G4" s="9">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="H4" s="9">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="I4" s="9">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="J4" s="9">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="K4" s="9">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="L4" s="9">
-        <v>2009</v>
-[...43 lines deleted...]
-      <c r="AA4" s="9">
         <v>2024</v>
       </c>
-      <c r="AB4" s="53">
+      <c r="M4" s="44">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="46">
-[...6 lines deleted...]
-        <v>4109.8</v>
+      <c r="C5" s="34">
+        <v>5182.3999999999996</v>
+      </c>
+      <c r="D5" s="34">
+        <v>5341.6</v>
+      </c>
+      <c r="E5" s="34">
+        <v>5503.4</v>
       </c>
       <c r="F5" s="34">
-        <v>4316.7</v>
+        <v>5686.2107999999998</v>
       </c>
       <c r="G5" s="34">
-        <v>4556.8</v>
+        <v>5865.0876000000017</v>
       </c>
       <c r="H5" s="34">
-        <v>4749.2</v>
+        <v>6051.4076999999988</v>
       </c>
       <c r="I5" s="34">
-        <v>4926</v>
+        <v>6247.2023000000008</v>
       </c>
       <c r="J5" s="34">
-        <v>5073.2</v>
-[...43 lines deleted...]
-      <c r="Y5" s="38">
         <v>3354.5912000000003</v>
       </c>
-      <c r="Z5" s="38">
+      <c r="K5" s="34">
         <v>3472.8952999999992</v>
       </c>
-      <c r="AA5" s="38">
+      <c r="L5" s="34">
         <v>3628.5112000000004</v>
       </c>
-      <c r="AB5" s="54">
+      <c r="M5" s="45">
         <v>3802.6819999999998</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="30">
         <v>100000000</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>36</v>
-[...67 lines deleted...]
-      <c r="Y6" s="57">
+        <v>35</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="48">
         <v>289.7</v>
       </c>
-      <c r="Z6" s="57">
+      <c r="K6" s="48">
         <v>289.60000000000002</v>
       </c>
-      <c r="AA6" s="57">
+      <c r="L6" s="48">
         <v>296.89999999999998</v>
       </c>
-      <c r="AB6" s="57">
+      <c r="M6" s="48">
         <v>315.8</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="30">
         <v>110000000</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>37</v>
-[...46 lines deleted...]
-      <c r="R7" s="58">
+        <v>36</v>
+      </c>
+      <c r="C7" s="49">
         <v>360.6</v>
       </c>
-      <c r="S7" s="58">
+      <c r="D7" s="49">
         <v>378.6</v>
       </c>
-      <c r="T7" s="58">
+      <c r="E7" s="49">
         <v>385.3</v>
       </c>
-      <c r="U7" s="58">
+      <c r="F7" s="49">
         <v>387.4</v>
       </c>
-      <c r="V7" s="58">
+      <c r="G7" s="49">
         <v>397.9</v>
       </c>
-      <c r="W7" s="58">
+      <c r="H7" s="49">
         <v>404.7</v>
       </c>
-      <c r="X7" s="59">
+      <c r="I7" s="50">
         <v>406.2</v>
       </c>
-      <c r="Y7" s="59">
+      <c r="J7" s="50">
         <v>226.3</v>
       </c>
-      <c r="Z7" s="59">
+      <c r="K7" s="50">
         <v>224.9</v>
       </c>
-      <c r="AA7" s="60">
+      <c r="L7" s="51">
         <v>236.7</v>
       </c>
-      <c r="AB7" s="61">
+      <c r="M7" s="52">
         <v>241.6</v>
       </c>
     </row>
-    <row r="8" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="30">
         <v>150000000</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>38</v>
-[...25 lines deleted...]
-      <c r="K8" s="42">
+        <v>37</v>
+      </c>
+      <c r="C8" s="53">
         <v>302</v>
       </c>
-      <c r="L8" s="43">
-[...20 lines deleted...]
-      <c r="S8" s="62">
+      <c r="D8" s="53">
         <v>307.10000000000002</v>
       </c>
-      <c r="T8" s="62">
+      <c r="E8" s="53">
         <v>315.39999999999998</v>
       </c>
-      <c r="U8" s="62">
+      <c r="F8" s="53">
         <v>327.60000000000002</v>
       </c>
-      <c r="V8" s="62">
+      <c r="G8" s="53">
         <v>338</v>
       </c>
-      <c r="W8" s="62">
+      <c r="H8" s="53">
         <v>345.4</v>
       </c>
-      <c r="X8" s="63">
+      <c r="I8" s="54">
         <v>354.3</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="J8" s="54">
         <v>170.1</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="K8" s="54">
         <v>178.1</v>
       </c>
-      <c r="AA8" s="62">
+      <c r="L8" s="53">
         <v>178.3</v>
       </c>
-      <c r="AB8" s="64">
+      <c r="M8" s="55">
         <v>183.4</v>
       </c>
     </row>
-    <row r="9" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="30">
         <v>190000000</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>39</v>
-[...46 lines deleted...]
-      <c r="R9" s="60">
+        <v>38</v>
+      </c>
+      <c r="C9" s="51">
         <v>684.2</v>
       </c>
-      <c r="S9" s="60">
+      <c r="D9" s="51">
         <v>696.9</v>
       </c>
-      <c r="T9" s="60">
+      <c r="E9" s="51">
         <v>723.4</v>
       </c>
-      <c r="U9" s="60">
+      <c r="F9" s="51">
         <v>758</v>
       </c>
-      <c r="V9" s="60">
+      <c r="G9" s="51">
         <v>792.8</v>
       </c>
-      <c r="W9" s="60">
+      <c r="H9" s="51">
         <v>818.2</v>
       </c>
-      <c r="X9" s="59">
+      <c r="I9" s="50">
         <v>847.5</v>
       </c>
-      <c r="Y9" s="59">
+      <c r="J9" s="50">
         <v>259.3</v>
       </c>
-      <c r="Z9" s="59">
+      <c r="K9" s="50">
         <v>266.10000000000002</v>
       </c>
-      <c r="AA9" s="59">
+      <c r="L9" s="50">
         <v>290.10000000000002</v>
       </c>
-      <c r="AB9" s="61">
+      <c r="M9" s="52">
         <v>308.39999999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="30">
         <v>230000000</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>40</v>
-[...46 lines deleted...]
-      <c r="R10" s="65">
+        <v>39</v>
+      </c>
+      <c r="C10" s="56">
         <v>58.8</v>
       </c>
-      <c r="S10" s="65">
+      <c r="D10" s="56">
         <v>61.3</v>
       </c>
-      <c r="T10" s="65">
+      <c r="E10" s="56">
         <v>62.1</v>
       </c>
-      <c r="U10" s="65">
+      <c r="F10" s="56">
         <v>63.2</v>
       </c>
-      <c r="V10" s="65">
+      <c r="G10" s="56">
         <v>63.6</v>
       </c>
-      <c r="W10" s="65">
+      <c r="H10" s="56">
         <v>66.7</v>
       </c>
-      <c r="X10" s="65">
+      <c r="I10" s="56">
         <v>70.3</v>
       </c>
-      <c r="Y10" s="65">
+      <c r="J10" s="56">
         <v>30.5</v>
       </c>
-      <c r="Z10" s="65">
+      <c r="K10" s="56">
         <v>32.1</v>
       </c>
-      <c r="AA10" s="65">
+      <c r="L10" s="56">
         <v>33.5</v>
       </c>
-      <c r="AB10" s="65">
+      <c r="M10" s="56">
         <v>33.6</v>
       </c>
     </row>
-    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>270000000</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>41</v>
-[...19 lines deleted...]
-      <c r="I11" s="41">
+        <v>40</v>
+      </c>
+      <c r="C11" s="57">
+        <v>226.4</v>
+      </c>
+      <c r="D11" s="57">
+        <v>227.6</v>
+      </c>
+      <c r="E11" s="57">
+        <v>231.9</v>
+      </c>
+      <c r="F11" s="57">
+        <v>234.9</v>
+      </c>
+      <c r="G11" s="57">
+        <v>236.8</v>
+      </c>
+      <c r="H11" s="57">
+        <v>237.2</v>
+      </c>
+      <c r="I11" s="52">
+        <v>240.3</v>
+      </c>
+      <c r="J11" s="52">
         <v>219.9</v>
       </c>
-      <c r="J11" s="41">
-[...47 lines deleted...]
-      <c r="Z11" s="61">
+      <c r="K11" s="52">
         <v>216.8</v>
       </c>
-      <c r="AA11" s="66">
+      <c r="L11" s="57">
         <v>208.3</v>
       </c>
-      <c r="AB11" s="61">
+      <c r="M11" s="52">
         <v>214.2</v>
       </c>
     </row>
-    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="30">
         <v>310000000</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>42</v>
-[...46 lines deleted...]
-      <c r="R12" s="67">
+        <v>41</v>
+      </c>
+      <c r="C12" s="58">
         <v>294.7</v>
       </c>
-      <c r="S12" s="67">
+      <c r="D12" s="58">
         <v>297.60000000000002</v>
       </c>
-      <c r="T12" s="67">
+      <c r="E12" s="58">
         <v>306.2</v>
       </c>
-      <c r="U12" s="67">
+      <c r="F12" s="58">
         <v>315</v>
       </c>
-      <c r="V12" s="67">
+      <c r="G12" s="58">
         <v>323.60000000000002</v>
       </c>
-      <c r="W12" s="67">
+      <c r="H12" s="58">
         <v>329.2</v>
       </c>
-      <c r="X12" s="64">
+      <c r="I12" s="55">
         <v>334.1</v>
       </c>
-      <c r="Y12" s="64">
+      <c r="J12" s="55">
         <v>223.4</v>
       </c>
-      <c r="Z12" s="64">
+      <c r="K12" s="55">
         <v>225.6</v>
       </c>
-      <c r="AA12" s="67">
+      <c r="L12" s="58">
         <v>228.3</v>
       </c>
-      <c r="AB12" s="64">
+      <c r="M12" s="55">
         <v>232.3</v>
       </c>
     </row>
-    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="30">
         <v>330000000</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>43</v>
-[...67 lines deleted...]
-      <c r="Y13" s="59">
+        <v>42</v>
+      </c>
+      <c r="C13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="50">
         <v>209.2</v>
       </c>
-      <c r="Z13" s="59">
+      <c r="K13" s="50">
         <v>211.2</v>
       </c>
-      <c r="AA13" s="60">
+      <c r="L13" s="51">
         <v>216.7</v>
       </c>
-      <c r="AB13" s="61">
+      <c r="M13" s="52">
         <v>226.4</v>
       </c>
     </row>
-    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="30">
         <v>350000000</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>44</v>
-[...46 lines deleted...]
-      <c r="R14" s="60">
+        <v>43</v>
+      </c>
+      <c r="C14" s="51">
         <v>408.7</v>
       </c>
-      <c r="S14" s="60">
+      <c r="D14" s="51">
         <v>436.2</v>
       </c>
-      <c r="T14" s="60">
+      <c r="E14" s="51">
         <v>456.7</v>
       </c>
-      <c r="U14" s="60">
+      <c r="F14" s="51">
         <v>472.6</v>
       </c>
-      <c r="V14" s="60">
+      <c r="G14" s="51">
         <v>490.2</v>
       </c>
-      <c r="W14" s="60">
+      <c r="H14" s="51">
         <v>510.7</v>
       </c>
-      <c r="X14" s="59">
+      <c r="I14" s="50">
         <v>531.9</v>
       </c>
-      <c r="Y14" s="59">
+      <c r="J14" s="50">
         <v>207.2</v>
       </c>
-      <c r="Z14" s="59">
+      <c r="K14" s="50">
         <v>211.9</v>
       </c>
-      <c r="AA14" s="60">
+      <c r="L14" s="51">
         <v>217.9</v>
       </c>
-      <c r="AB14" s="61">
+      <c r="M14" s="52">
         <v>224.7</v>
       </c>
     </row>
-    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="30">
         <v>390000000</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>45</v>
-[...46 lines deleted...]
-      <c r="R15" s="60">
+        <v>44</v>
+      </c>
+      <c r="C15" s="51">
         <v>375.7</v>
       </c>
-      <c r="S15" s="60">
+      <c r="D15" s="51">
         <v>380.3</v>
       </c>
-      <c r="T15" s="60">
+      <c r="E15" s="51">
         <v>384.1</v>
       </c>
-      <c r="U15" s="60">
+      <c r="F15" s="51">
         <v>410</v>
       </c>
-      <c r="V15" s="60">
+      <c r="G15" s="51">
         <v>420.4</v>
       </c>
-      <c r="W15" s="60">
+      <c r="H15" s="51">
         <v>428.7</v>
       </c>
-      <c r="X15" s="59">
+      <c r="I15" s="50">
         <v>437.2</v>
       </c>
-      <c r="Y15" s="59">
+      <c r="J15" s="50">
         <v>190.3</v>
       </c>
-      <c r="Z15" s="59">
+      <c r="K15" s="50">
         <v>202.8</v>
       </c>
-      <c r="AA15" s="60">
+      <c r="L15" s="51">
         <v>207.6</v>
       </c>
-      <c r="AB15" s="61">
+      <c r="M15" s="52">
         <v>227.2</v>
       </c>
     </row>
-    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="30">
         <v>430000000</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>46</v>
-[...46 lines deleted...]
-      <c r="R16" s="69">
+        <v>45</v>
+      </c>
+      <c r="C16" s="60">
         <v>87.5</v>
       </c>
-      <c r="S16" s="69">
+      <c r="D16" s="60">
         <v>88.6</v>
       </c>
-      <c r="T16" s="69">
+      <c r="E16" s="60">
         <v>89.8</v>
       </c>
-      <c r="U16" s="69">
+      <c r="F16" s="60">
         <v>91.6</v>
       </c>
-      <c r="V16" s="69">
+      <c r="G16" s="60">
         <v>93.9</v>
       </c>
-      <c r="W16" s="69">
+      <c r="H16" s="60">
         <v>96.1</v>
       </c>
-      <c r="X16" s="69">
+      <c r="I16" s="60">
         <v>98.7</v>
       </c>
-      <c r="Y16" s="69">
+      <c r="J16" s="60">
         <v>61.5</v>
       </c>
-      <c r="Z16" s="69">
+      <c r="K16" s="60">
         <v>62.5</v>
       </c>
-      <c r="AA16" s="69">
+      <c r="L16" s="60">
         <v>61.1</v>
       </c>
-      <c r="AB16" s="65">
+      <c r="M16" s="56">
         <v>63.2</v>
       </c>
     </row>
-    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="30">
         <v>470000000</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>47</v>
-[...16 lines deleted...]
-      <c r="H17" s="41">
+        <v>46</v>
+      </c>
+      <c r="C17" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D17" s="52">
+        <v>10.9</v>
+      </c>
+      <c r="E17" s="52">
+        <v>11.7</v>
+      </c>
+      <c r="F17" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="G17" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="H17" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="I17" s="52">
+        <v>7.4</v>
+      </c>
+      <c r="J17" s="52">
+        <v>6</v>
+      </c>
+      <c r="K17" s="52">
+        <v>6</v>
+      </c>
+      <c r="L17" s="52">
         <v>5.9</v>
       </c>
-      <c r="I17" s="41">
-[...53 lines deleted...]
-      <c r="AA17" s="61">
+      <c r="M17" s="52">
         <v>5.9</v>
       </c>
-      <c r="AB17" s="61">
-[...3 lines deleted...]
-    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30">
         <v>550000000</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>50</v>
-[...46 lines deleted...]
-      <c r="R18" s="60">
+        <v>49</v>
+      </c>
+      <c r="C18" s="51">
         <v>361.7</v>
       </c>
-      <c r="S18" s="60">
+      <c r="D18" s="51">
         <v>364.4</v>
       </c>
-      <c r="T18" s="60">
+      <c r="E18" s="51">
         <v>371</v>
       </c>
-      <c r="U18" s="60">
+      <c r="F18" s="51">
         <v>383.1</v>
       </c>
-      <c r="V18" s="60">
+      <c r="G18" s="51">
         <v>393.2</v>
       </c>
-      <c r="W18" s="60">
+      <c r="H18" s="51">
         <v>405.7</v>
       </c>
-      <c r="X18" s="59">
+      <c r="I18" s="50">
         <v>421.3</v>
       </c>
-      <c r="Y18" s="59">
+      <c r="J18" s="50">
         <v>212.9</v>
       </c>
-      <c r="Z18" s="59">
+      <c r="K18" s="50">
         <v>232.5</v>
       </c>
-      <c r="AA18" s="60">
+      <c r="L18" s="51">
         <v>237.6</v>
       </c>
-      <c r="AB18" s="61">
+      <c r="M18" s="52">
         <v>255.2</v>
       </c>
     </row>
-    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="30">
         <v>590000000</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>51</v>
-[...34 lines deleted...]
-      <c r="N19" s="40">
+        <v>50</v>
+      </c>
+      <c r="C19" s="60">
+        <v>504.1</v>
+      </c>
+      <c r="D19" s="60">
+        <v>525.6</v>
+      </c>
+      <c r="E19" s="60">
+        <v>546.1</v>
+      </c>
+      <c r="F19" s="60">
         <v>555.1</v>
       </c>
-      <c r="O19" s="40">
-[...20 lines deleted...]
-      <c r="V19" s="69">
+      <c r="G19" s="60">
         <v>566.6</v>
       </c>
-      <c r="W19" s="69">
+      <c r="H19" s="60">
         <v>597.9</v>
       </c>
-      <c r="X19" s="69">
+      <c r="I19" s="60">
         <v>635.29999999999995</v>
       </c>
-      <c r="Y19" s="69">
+      <c r="J19" s="60">
         <v>322.7</v>
       </c>
-      <c r="Z19" s="69">
+      <c r="K19" s="60">
         <v>348.9</v>
       </c>
-      <c r="AA19" s="69">
+      <c r="L19" s="60">
         <v>370.7</v>
       </c>
-      <c r="AB19" s="65">
+      <c r="M19" s="56">
         <v>382.8</v>
       </c>
     </row>
-    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="30">
         <v>610000000</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>52</v>
-[...55 lines deleted...]
-      <c r="U20" s="58">
+        <v>51</v>
+      </c>
+      <c r="C20" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="49">
         <v>706.6</v>
       </c>
-      <c r="V20" s="58">
+      <c r="G20" s="49">
         <v>730.2</v>
       </c>
-      <c r="W20" s="58">
+      <c r="H20" s="49">
         <v>756.5</v>
       </c>
-      <c r="X20" s="59">
+      <c r="I20" s="50">
         <v>772.9</v>
       </c>
-      <c r="Y20" s="59">
+      <c r="J20" s="50">
         <v>386.1</v>
       </c>
-      <c r="Z20" s="59">
+      <c r="K20" s="50">
         <v>409.2</v>
       </c>
-      <c r="AA20" s="60">
+      <c r="L20" s="51">
         <v>460.5</v>
       </c>
-      <c r="AB20" s="61">
+      <c r="M20" s="52">
         <v>487.7</v>
       </c>
     </row>
-    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="30"/>
       <c r="B21" s="7" t="s">
-        <v>49</v>
-[...46 lines deleted...]
-      <c r="R21" s="58">
+        <v>48</v>
+      </c>
+      <c r="C21" s="49">
         <v>710.6</v>
       </c>
-      <c r="S21" s="58">
+      <c r="D21" s="49">
         <v>721.7</v>
       </c>
-      <c r="T21" s="58">
+      <c r="E21" s="49">
         <v>734.4</v>
       </c>
-      <c r="U21" s="70" t="s">
-[...24 lines deleted...]
-    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="F21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="J21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>53</v>
-[...67 lines deleted...]
-      <c r="Y22" s="59">
+        <v>52</v>
+      </c>
+      <c r="C22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="J22" s="50">
         <v>65.8</v>
       </c>
-      <c r="Z22" s="59">
+      <c r="K22" s="50">
         <v>66.400000000000006</v>
       </c>
-      <c r="AA22" s="60">
+      <c r="L22" s="51">
         <v>67</v>
       </c>
-      <c r="AB22" s="61">
+      <c r="M22" s="52">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="30">
         <v>630000000</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>54</v>
-[...46 lines deleted...]
-      <c r="R23" s="71">
+        <v>53</v>
+      </c>
+      <c r="C23" s="62">
         <v>792.4</v>
       </c>
-      <c r="S23" s="71">
+      <c r="D23" s="62">
         <v>839.2</v>
       </c>
-      <c r="T23" s="71">
+      <c r="E23" s="62">
         <v>879.6</v>
       </c>
-      <c r="U23" s="71">
+      <c r="F23" s="62">
         <v>917.7</v>
       </c>
-      <c r="V23" s="71">
+      <c r="G23" s="62">
         <v>954.3</v>
       </c>
-      <c r="W23" s="71">
+      <c r="H23" s="62">
         <v>991.9</v>
       </c>
-      <c r="X23" s="61">
+      <c r="I23" s="52">
         <v>1039</v>
       </c>
-      <c r="Y23" s="61">
+      <c r="J23" s="52">
         <v>220.4</v>
       </c>
-      <c r="Z23" s="61">
+      <c r="K23" s="52">
         <v>228</v>
       </c>
-      <c r="AA23" s="66">
+      <c r="L23" s="57">
         <v>241.2</v>
       </c>
-      <c r="AB23" s="61">
+      <c r="M23" s="52">
         <v>262.60000000000002</v>
       </c>
     </row>
-    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="30">
         <v>710000000</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>55</v>
-[...46 lines deleted...]
-      <c r="R24" s="72">
+        <v>54</v>
+      </c>
+      <c r="C24" s="63">
         <v>0.5</v>
       </c>
-      <c r="S24" s="72">
+      <c r="D24" s="63">
         <v>0.5</v>
       </c>
-      <c r="T24" s="72">
+      <c r="E24" s="63">
         <v>0.5</v>
       </c>
-      <c r="U24" s="72">
+      <c r="F24" s="63">
         <v>0.4</v>
       </c>
-      <c r="V24" s="72">
+      <c r="G24" s="63">
         <v>0.2</v>
       </c>
-      <c r="W24" s="72">
+      <c r="H24" s="63">
         <v>0.2</v>
       </c>
-      <c r="X24" s="61">
+      <c r="I24" s="52">
         <v>0.2</v>
       </c>
-      <c r="Y24" s="61">
+      <c r="J24" s="52">
         <v>0.2</v>
       </c>
-      <c r="Z24" s="61">
+      <c r="K24" s="52">
         <v>0.2</v>
       </c>
-      <c r="AA24" s="59">
+      <c r="L24" s="50">
         <v>0.2</v>
       </c>
-      <c r="AB24" s="61">
+      <c r="M24" s="52">
         <v>0.1</v>
       </c>
     </row>
-    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="30">
         <v>750000000</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>56</v>
-[...31 lines deleted...]
-      <c r="M25" s="40">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54">
+        <v>5.3</v>
+      </c>
+      <c r="D25" s="54">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E25" s="54">
+        <v>5.2</v>
+      </c>
+      <c r="F25" s="54">
+        <v>5.2</v>
+      </c>
+      <c r="G25" s="53">
+        <v>5</v>
+      </c>
+      <c r="H25" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="I25" s="54">
+        <v>1.8</v>
+      </c>
+      <c r="J25" s="54">
         <v>1.5</v>
       </c>
-      <c r="N25" s="40">
-[...2 lines deleted...]
-      <c r="O25" s="40">
+      <c r="K25" s="54">
         <v>0.5</v>
       </c>
-      <c r="P25" s="40">
-[...29 lines deleted...]
-      <c r="Z25" s="63">
+      <c r="L25" s="53">
         <v>0.5</v>
       </c>
-      <c r="AA25" s="62">
-[...2 lines deleted...]
-      <c r="AB25" s="64">
+      <c r="M25" s="55">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="30">
         <v>790000000</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C26" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="54">
+        <v>45.4</v>
+      </c>
+      <c r="G26" s="54">
+        <v>45.9</v>
+      </c>
+      <c r="H26" s="54">
+        <v>47.2</v>
+      </c>
+      <c r="I26" s="54">
+        <v>48.8</v>
+      </c>
+      <c r="J26" s="54">
+        <v>51.6</v>
+      </c>
+      <c r="K26" s="54">
+        <v>59.6</v>
+      </c>
+      <c r="L26" s="54">
+        <v>69.5</v>
+      </c>
+      <c r="M26" s="55">
+        <v>70.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+    </row>
+    <row r="29" spans="1:13" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="76" t="s">
+        <v>566</v>
+      </c>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="M30" s="78" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="8"/>
+      <c r="C31" s="44">
+        <v>2015</v>
+      </c>
+      <c r="D31" s="44">
+        <v>2016</v>
+      </c>
+      <c r="E31" s="44">
+        <v>2017</v>
+      </c>
+      <c r="F31" s="44">
+        <v>2018</v>
+      </c>
+      <c r="G31" s="44">
+        <v>2019</v>
+      </c>
+      <c r="H31" s="44">
+        <v>2020</v>
+      </c>
+      <c r="I31" s="44">
+        <v>2021</v>
+      </c>
+      <c r="J31" s="44">
+        <v>2022</v>
+      </c>
+      <c r="K31" s="44">
+        <v>2023</v>
+      </c>
+      <c r="L31" s="44">
+        <v>2024</v>
+      </c>
+      <c r="M31" s="44">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="7"/>
+      <c r="B32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="38">
+        <v>38024.800000000003</v>
+      </c>
+      <c r="D32" s="38">
+        <v>38518.400000000001</v>
+      </c>
+      <c r="E32" s="38">
+        <v>38979.799999999996</v>
+      </c>
+      <c r="F32" s="38">
+        <v>39165.599999999991</v>
+      </c>
+      <c r="G32" s="38">
+        <v>39492.200000000004</v>
+      </c>
+      <c r="H32" s="38">
+        <v>40209.999999999993</v>
+      </c>
+      <c r="I32" s="38">
+        <v>41198.800000000003</v>
+      </c>
+      <c r="J32" s="38">
+        <v>39175.799999999988</v>
+      </c>
+      <c r="K32" s="38">
+        <v>36643.299999999988</v>
+      </c>
+      <c r="L32" s="38">
+        <v>36339.4</v>
+      </c>
+      <c r="M32" s="38">
+        <v>36157.399999999994</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="30">
+        <v>100000000</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="H33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I33" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="J33" s="37">
+        <v>2031.5</v>
+      </c>
+      <c r="K33" s="37">
+        <v>2124.9</v>
+      </c>
+      <c r="L33" s="37">
+        <v>2071.8000000000002</v>
+      </c>
+      <c r="M33" s="37">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="30">
+        <v>110000000</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="37">
+        <v>935.4</v>
+      </c>
+      <c r="D34" s="37">
+        <v>993.3</v>
+      </c>
+      <c r="E34" s="37">
+        <v>1027.7</v>
+      </c>
+      <c r="F34" s="37">
+        <v>1013.4</v>
+      </c>
+      <c r="G34" s="37">
+        <v>1025.9000000000001</v>
+      </c>
+      <c r="H34" s="37">
+        <v>1048.2</v>
+      </c>
+      <c r="I34" s="37">
+        <v>1062.3</v>
+      </c>
+      <c r="J34" s="37">
+        <v>945.2</v>
+      </c>
+      <c r="K34" s="37">
+        <v>1000.3</v>
+      </c>
+      <c r="L34" s="37">
+        <v>996.8</v>
+      </c>
+      <c r="M34" s="37">
+        <v>955.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="30">
+        <v>150000000</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="37">
+        <v>2676.7</v>
+      </c>
+      <c r="D35" s="37">
+        <v>2691.7</v>
+      </c>
+      <c r="E35" s="37">
+        <v>2820.6</v>
+      </c>
+      <c r="F35" s="37">
+        <v>2899.9</v>
+      </c>
+      <c r="G35" s="37">
+        <v>2943.4</v>
+      </c>
+      <c r="H35" s="37">
+        <v>3011.1</v>
+      </c>
+      <c r="I35" s="37">
+        <v>3065.1</v>
+      </c>
+      <c r="J35" s="37">
+        <v>2541.3000000000002</v>
+      </c>
+      <c r="K35" s="37">
+        <v>2599.5</v>
+      </c>
+      <c r="L35" s="37">
+        <v>2623</v>
+      </c>
+      <c r="M35" s="37">
+        <v>2639.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="30">
+        <v>190000000</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="37">
+        <v>8140.7</v>
+      </c>
+      <c r="D36" s="37">
+        <v>8244.2999999999993</v>
+      </c>
+      <c r="E36" s="37">
+        <v>8385.2999999999993</v>
+      </c>
+      <c r="F36" s="37">
+        <v>8490.4</v>
+      </c>
+      <c r="G36" s="37">
+        <v>8557.2999999999993</v>
+      </c>
+      <c r="H36" s="37">
+        <v>8867.9</v>
+      </c>
+      <c r="I36" s="37">
+        <v>9097.5</v>
+      </c>
+      <c r="J36" s="37">
+        <v>4322.3999999999996</v>
+      </c>
+      <c r="K36" s="37">
+        <v>4780.5</v>
+      </c>
+      <c r="L36" s="37">
+        <v>4217.3</v>
+      </c>
+      <c r="M36" s="37">
+        <v>4239.8999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="30">
+        <v>230000000</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="37">
+        <v>865.1</v>
+      </c>
+      <c r="D37" s="37">
+        <v>872.8</v>
+      </c>
+      <c r="E37" s="37">
+        <v>981.3</v>
+      </c>
+      <c r="F37" s="37">
+        <v>995.6</v>
+      </c>
+      <c r="G37" s="37">
+        <v>990.9</v>
+      </c>
+      <c r="H37" s="37">
+        <v>949.8</v>
+      </c>
+      <c r="I37" s="37">
+        <v>932.2</v>
+      </c>
+      <c r="J37" s="37">
+        <v>831.6</v>
+      </c>
+      <c r="K37" s="37">
+        <v>849.8</v>
+      </c>
+      <c r="L37" s="37">
+        <v>839.9</v>
+      </c>
+      <c r="M37" s="37">
+        <v>605.20000000000005</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="30">
+        <v>270000000</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="37">
+        <v>1983.1</v>
+      </c>
+      <c r="D38" s="52">
+        <v>2002.9</v>
+      </c>
+      <c r="E38" s="37">
+        <v>2044.1</v>
+      </c>
+      <c r="F38" s="37">
+        <v>2117.6999999999998</v>
+      </c>
+      <c r="G38" s="37">
+        <v>2080.9</v>
+      </c>
+      <c r="H38" s="37">
+        <v>2056.3000000000002</v>
+      </c>
+      <c r="I38" s="37">
+        <v>2075.1</v>
+      </c>
+      <c r="J38" s="37">
+        <v>2120.4</v>
+      </c>
+      <c r="K38" s="37">
+        <v>1853.6</v>
+      </c>
+      <c r="L38" s="37">
+        <v>1883.5</v>
+      </c>
+      <c r="M38" s="37">
+        <v>2000.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="30">
+        <v>310000000</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="37">
+        <v>5417.2</v>
+      </c>
+      <c r="D39" s="37">
+        <v>5472.9</v>
+      </c>
+      <c r="E39" s="37">
+        <v>5563</v>
+      </c>
+      <c r="F39" s="37">
+        <v>5747.7</v>
+      </c>
+      <c r="G39" s="37">
+        <v>5873</v>
+      </c>
+      <c r="H39" s="37">
+        <v>5999</v>
+      </c>
+      <c r="I39" s="37">
+        <v>6098.1</v>
+      </c>
+      <c r="J39" s="37">
+        <v>4896.7</v>
+      </c>
+      <c r="K39" s="37">
+        <v>4966.8999999999996</v>
+      </c>
+      <c r="L39" s="37">
+        <v>4978</v>
+      </c>
+      <c r="M39" s="37">
+        <v>4984.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="30">
+        <v>330000000</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="H40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="J40" s="37">
+        <v>3489.1</v>
+      </c>
+      <c r="K40" s="37">
+        <v>3477.6</v>
+      </c>
+      <c r="L40" s="37">
+        <v>3565.2</v>
+      </c>
+      <c r="M40" s="37">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="30">
+        <v>350000000</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="37">
+        <v>2190.5</v>
+      </c>
+      <c r="D41" s="37">
+        <v>2190.6999999999998</v>
+      </c>
+      <c r="E41" s="37">
+        <v>2057.6</v>
+      </c>
+      <c r="F41" s="37">
+        <v>2025.7</v>
+      </c>
+      <c r="G41" s="37">
+        <v>1993.3</v>
+      </c>
+      <c r="H41" s="37">
+        <v>2015.3</v>
+      </c>
+      <c r="I41" s="37">
+        <v>2025.2</v>
+      </c>
+      <c r="J41" s="37">
+        <v>1062.0999999999999</v>
+      </c>
+      <c r="K41" s="37">
+        <v>1073.8</v>
+      </c>
+      <c r="L41" s="37">
+        <v>1120.8</v>
+      </c>
+      <c r="M41" s="37">
+        <v>1080.9000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="30">
+        <v>390000000</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="37">
+        <v>490.7</v>
+      </c>
+      <c r="D42" s="37">
+        <v>520.20000000000005</v>
+      </c>
+      <c r="E42" s="37">
+        <v>532.6</v>
+      </c>
+      <c r="F42" s="37">
+        <v>544.70000000000005</v>
+      </c>
+      <c r="G42" s="37">
+        <v>564.9</v>
+      </c>
+      <c r="H42" s="37">
+        <v>572.9</v>
+      </c>
+      <c r="I42" s="37">
+        <v>582</v>
+      </c>
+      <c r="J42" s="37">
+        <v>419.3</v>
+      </c>
+      <c r="K42" s="37">
+        <v>432.7</v>
+      </c>
+      <c r="L42" s="37">
+        <v>419.8</v>
+      </c>
+      <c r="M42" s="37">
+        <v>434.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="30">
+        <v>430000000</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="37">
+        <v>941.1</v>
+      </c>
+      <c r="D43" s="37">
+        <v>978</v>
+      </c>
+      <c r="E43" s="37">
+        <v>932.2</v>
+      </c>
+      <c r="F43" s="37">
+        <v>944.3</v>
+      </c>
+      <c r="G43" s="37">
+        <v>946.2</v>
+      </c>
+      <c r="H43" s="37">
+        <v>894.7</v>
+      </c>
+      <c r="I43" s="37">
+        <v>747.5</v>
+      </c>
+      <c r="J43" s="37">
+        <v>670.9</v>
+      </c>
+      <c r="K43" s="37">
+        <v>731.1</v>
+      </c>
+      <c r="L43" s="37">
+        <v>793.3</v>
+      </c>
+      <c r="M43" s="37">
+        <v>835.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="30">
+        <v>470000000</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="37">
+        <v>770.3</v>
+      </c>
+      <c r="D44" s="37">
+        <v>832.8</v>
+      </c>
+      <c r="E44" s="37">
+        <v>839.4</v>
+      </c>
+      <c r="F44" s="37">
+        <v>861.6</v>
+      </c>
+      <c r="G44" s="37">
+        <v>891.4</v>
+      </c>
+      <c r="H44" s="37">
+        <v>915.5</v>
+      </c>
+      <c r="I44" s="37">
+        <v>911.1</v>
+      </c>
+      <c r="J44" s="37">
+        <v>844.5</v>
+      </c>
+      <c r="K44" s="37">
+        <v>837.6</v>
+      </c>
+      <c r="L44" s="37">
+        <v>824</v>
+      </c>
+      <c r="M44" s="37">
+        <v>810.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="30">
+        <v>550000000</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="37">
+        <v>993.6</v>
+      </c>
+      <c r="D45" s="37">
+        <v>1039.8</v>
+      </c>
+      <c r="E45" s="37">
+        <v>1030.8</v>
+      </c>
+      <c r="F45" s="37">
+        <v>975.6</v>
+      </c>
+      <c r="G45" s="37">
+        <v>980.9</v>
+      </c>
+      <c r="H45" s="37">
+        <v>993.3</v>
+      </c>
+      <c r="I45" s="37">
+        <v>1020.5</v>
+      </c>
+      <c r="J45" s="37">
+        <v>851.4</v>
+      </c>
+      <c r="K45" s="37">
+        <v>887.3</v>
+      </c>
+      <c r="L45" s="37">
+        <v>857.2</v>
+      </c>
+      <c r="M45" s="37">
+        <v>919.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="30">
+        <v>590000000</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="37">
+        <v>679.9</v>
+      </c>
+      <c r="D46" s="37">
+        <v>706.2</v>
+      </c>
+      <c r="E46" s="37">
+        <v>693.8</v>
+      </c>
+      <c r="F46" s="37">
+        <v>715.6</v>
+      </c>
+      <c r="G46" s="37">
+        <v>722.5</v>
+      </c>
+      <c r="H46" s="37">
+        <v>754.8</v>
+      </c>
+      <c r="I46" s="37">
+        <v>780.3</v>
+      </c>
+      <c r="J46" s="37">
+        <v>643</v>
+      </c>
+      <c r="K46" s="37">
+        <v>662.2</v>
+      </c>
+      <c r="L46" s="37">
+        <v>663.4</v>
+      </c>
+      <c r="M46" s="37">
+        <v>727.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="30">
+        <v>610000000</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="37">
+        <v>7505</v>
+      </c>
+      <c r="G47" s="37">
+        <v>7664.2</v>
+      </c>
+      <c r="H47" s="37">
+        <v>7846.3</v>
+      </c>
+      <c r="I47" s="37">
+        <v>8587.9</v>
+      </c>
+      <c r="J47" s="37">
+        <v>8503.4</v>
+      </c>
+      <c r="K47" s="37">
+        <v>8212.2999999999993</v>
+      </c>
+      <c r="L47" s="37">
+        <v>8255.7999999999993</v>
+      </c>
+      <c r="M47" s="37">
+        <v>8142.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="30"/>
+      <c r="B48" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="45" t="s">
+      <c r="C48" s="37">
+        <v>7237.4</v>
+      </c>
+      <c r="D48" s="37">
+        <v>7496.1</v>
+      </c>
+      <c r="E48" s="37">
+        <v>7547.3</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="H48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="J48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="K48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="L48" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="M48" s="79" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="30">
+        <v>620000000</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="J49" s="37">
+        <v>714.6</v>
+      </c>
+      <c r="K49" s="37">
+        <v>731.5</v>
+      </c>
+      <c r="L49" s="37">
+        <v>735.7</v>
+      </c>
+      <c r="M49" s="37">
+        <v>704.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="30">
+        <v>630000000</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="37">
+        <v>4701.8</v>
+      </c>
+      <c r="D50" s="37">
+        <v>4474.8</v>
+      </c>
+      <c r="E50" s="37">
+        <v>4522.1000000000004</v>
+      </c>
+      <c r="F50" s="37">
+        <v>4133.7</v>
+      </c>
+      <c r="G50" s="37">
+        <v>4058.9</v>
+      </c>
+      <c r="H50" s="37">
+        <v>4102.2</v>
+      </c>
+      <c r="I50" s="37">
+        <v>4027.8</v>
+      </c>
+      <c r="J50" s="37">
+        <v>4102.2</v>
+      </c>
+      <c r="K50" s="37">
+        <v>1261.7</v>
+      </c>
+      <c r="L50" s="37">
+        <v>1334.3</v>
+      </c>
+      <c r="M50" s="37">
+        <v>1260.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="30">
+        <v>710000000</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="D51" s="37">
+        <v>1.5</v>
+      </c>
+      <c r="E51" s="37">
+        <v>1.5</v>
+      </c>
+      <c r="F51" s="37">
+        <v>1.5</v>
+      </c>
+      <c r="G51" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="H51" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="I51" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="J51" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="K51" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="L51" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="M51" s="37">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="30">
+        <v>750000000</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="D52" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="E52" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="F52" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="G52" s="37">
+        <v>1.2</v>
+      </c>
+      <c r="H52" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I52" s="37">
+        <v>1</v>
+      </c>
+      <c r="J52" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K52" s="37">
+        <v>1</v>
+      </c>
+      <c r="L52" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="M52" s="37">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="30">
+        <v>790000000</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F53" s="37">
+        <v>192.7</v>
+      </c>
+      <c r="G53" s="37">
+        <v>196.4</v>
+      </c>
+      <c r="H53" s="37">
+        <v>180.9</v>
+      </c>
+      <c r="I53" s="37">
+        <v>184.7</v>
+      </c>
+      <c r="J53" s="37">
+        <v>184.7</v>
+      </c>
+      <c r="K53" s="37">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="L53" s="37">
+        <v>158.6</v>
+      </c>
+      <c r="M53" s="37">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="77"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
+      <c r="F54" s="80"/>
+      <c r="G54" s="80"/>
+      <c r="H54" s="80"/>
+      <c r="I54" s="80"/>
+      <c r="J54" s="80"/>
+      <c r="K54" s="80"/>
+      <c r="L54" s="80"/>
+      <c r="M54" s="80"/>
+    </row>
+    <row r="55" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="77"/>
+      <c r="B55" s="77"/>
+      <c r="C55" s="80"/>
+      <c r="D55" s="80"/>
+      <c r="E55" s="80"/>
+      <c r="F55" s="80"/>
+      <c r="G55" s="80"/>
+      <c r="H55" s="80"/>
+      <c r="I55" s="80"/>
+      <c r="J55" s="80"/>
+      <c r="K55" s="80"/>
+      <c r="L55" s="80"/>
+      <c r="M55" s="80"/>
+    </row>
+    <row r="56" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>568</v>
+      </c>
+      <c r="B56" s="76" t="s">
+        <v>569</v>
+      </c>
+      <c r="C56" s="81"/>
+      <c r="D56" s="81"/>
+      <c r="E56" s="81"/>
+      <c r="F56" s="81"/>
+      <c r="G56" s="81"/>
+      <c r="H56" s="81"/>
+      <c r="I56" s="81"/>
+      <c r="J56" s="81"/>
+      <c r="K56" s="81"/>
+      <c r="L56" s="81"/>
+      <c r="M56" s="81"/>
+    </row>
+    <row r="57" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="L57" s="99" t="s">
+        <v>570</v>
+      </c>
+      <c r="M57" s="99"/>
+    </row>
+    <row r="58" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B58" s="8"/>
+      <c r="C58" s="44">
+        <v>2015</v>
+      </c>
+      <c r="D58" s="44">
+        <v>2016</v>
+      </c>
+      <c r="E58" s="44">
+        <v>2017</v>
+      </c>
+      <c r="F58" s="44">
+        <v>2018</v>
+      </c>
+      <c r="G58" s="44">
+        <v>2019</v>
+      </c>
+      <c r="H58" s="44">
+        <v>2020</v>
+      </c>
+      <c r="I58" s="44">
+        <v>2021</v>
+      </c>
+      <c r="J58" s="44">
+        <v>2022</v>
+      </c>
+      <c r="K58" s="44">
+        <v>2023</v>
+      </c>
+      <c r="L58" s="44">
+        <v>2024</v>
+      </c>
+      <c r="M58" s="44">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="7"/>
+      <c r="B59" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="82">
+        <v>4737</v>
+      </c>
+      <c r="D59" s="82">
+        <v>4757.2</v>
+      </c>
+      <c r="E59" s="82">
+        <v>5103</v>
+      </c>
+      <c r="F59" s="82">
+        <v>5591.4</v>
+      </c>
+      <c r="G59" s="82">
+        <v>5531.4</v>
+      </c>
+      <c r="H59" s="82">
+        <v>5065.8</v>
+      </c>
+      <c r="I59" s="82">
+        <v>4838.1000000000004</v>
+      </c>
+      <c r="J59" s="82">
+        <v>4526.7</v>
+      </c>
+      <c r="K59" s="82">
+        <v>4420.6000000000004</v>
+      </c>
+      <c r="L59" s="82">
+        <v>4478.1000000000004</v>
+      </c>
+      <c r="M59" s="82">
+        <v>4584.7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="30">
+        <v>100000000</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="H60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="I60" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="J60" s="52">
+        <v>61.5</v>
+      </c>
+      <c r="K60" s="52">
+        <v>56.8</v>
+      </c>
+      <c r="L60" s="52">
+        <v>58.6</v>
+      </c>
+      <c r="M60" s="52">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="30">
+        <v>110000000</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C61" s="50">
+        <v>783.5</v>
+      </c>
+      <c r="D61" s="50">
+        <v>735.5</v>
+      </c>
+      <c r="E61" s="50">
+        <v>796.9</v>
+      </c>
+      <c r="F61" s="50">
+        <v>889.9</v>
+      </c>
+      <c r="G61" s="50">
+        <v>863.8</v>
+      </c>
+      <c r="H61" s="50">
+        <v>808.3</v>
+      </c>
+      <c r="I61" s="50">
+        <v>793.2</v>
+      </c>
+      <c r="J61" s="50">
+        <v>718.6</v>
+      </c>
+      <c r="K61" s="50">
+        <v>693.5</v>
+      </c>
+      <c r="L61" s="50">
+        <v>691.7</v>
+      </c>
+      <c r="M61" s="52">
+        <v>687.8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="30">
+        <v>150000000</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="51">
+        <v>173.3</v>
+      </c>
+      <c r="D62" s="51">
+        <v>177</v>
+      </c>
+      <c r="E62" s="51">
+        <v>186.8</v>
+      </c>
+      <c r="F62" s="51">
+        <v>231.5</v>
+      </c>
+      <c r="G62" s="51">
+        <v>237.3</v>
+      </c>
+      <c r="H62" s="51">
+        <v>232.8</v>
+      </c>
+      <c r="I62" s="50">
+        <v>232.9</v>
+      </c>
+      <c r="J62" s="50">
+        <v>227.8</v>
+      </c>
+      <c r="K62" s="50">
+        <v>217.8</v>
+      </c>
+      <c r="L62" s="51">
+        <v>215.2</v>
+      </c>
+      <c r="M62" s="52">
+        <v>239.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="30">
+        <v>190000000</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C63" s="50">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="D63" s="50">
+        <v>1067.5</v>
+      </c>
+      <c r="E63" s="50">
+        <v>1082.9000000000001</v>
+      </c>
+      <c r="F63" s="50">
+        <v>1129.4000000000001</v>
+      </c>
+      <c r="G63" s="50">
+        <v>1056.3</v>
+      </c>
+      <c r="H63" s="50">
+        <v>995.1</v>
+      </c>
+      <c r="I63" s="50">
+        <v>806.3</v>
+      </c>
+      <c r="J63" s="50">
+        <v>496.4</v>
+      </c>
+      <c r="K63" s="50">
+        <v>503.2</v>
+      </c>
+      <c r="L63" s="50">
+        <v>540.70000000000005</v>
+      </c>
+      <c r="M63" s="52">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="30">
+        <v>230000000</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="57">
+        <v>55</v>
+      </c>
+      <c r="D64" s="57">
+        <v>98.4</v>
+      </c>
+      <c r="E64" s="57">
+        <v>99.5</v>
+      </c>
+      <c r="F64" s="57">
+        <v>125.7</v>
+      </c>
+      <c r="G64" s="57">
+        <v>120</v>
+      </c>
+      <c r="H64" s="57">
+        <v>55</v>
+      </c>
+      <c r="I64" s="52">
+        <v>39.1</v>
+      </c>
+      <c r="J64" s="52">
+        <v>21.6</v>
+      </c>
+      <c r="K64" s="52">
+        <v>3</v>
+      </c>
+      <c r="L64" s="52">
+        <v>29.4</v>
+      </c>
+      <c r="M64" s="52">
+        <v>52.9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="30">
+        <v>270000000</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="57">
+        <v>149.9</v>
+      </c>
+      <c r="D65" s="57">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E65" s="57">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="F65" s="57">
+        <v>172.5</v>
+      </c>
+      <c r="G65" s="57">
+        <v>181.7</v>
+      </c>
+      <c r="H65" s="57">
+        <v>189</v>
+      </c>
+      <c r="I65" s="52">
+        <v>194.1</v>
+      </c>
+      <c r="J65" s="52">
+        <v>179.3</v>
+      </c>
+      <c r="K65" s="52">
+        <v>155.4</v>
+      </c>
+      <c r="L65" s="57">
+        <v>142.4</v>
+      </c>
+      <c r="M65" s="52">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="30">
+        <v>310000000</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="57">
+        <v>117</v>
+      </c>
+      <c r="D66" s="57">
+        <v>108.2</v>
+      </c>
+      <c r="E66" s="57">
+        <v>120.6</v>
+      </c>
+      <c r="F66" s="57">
+        <v>131.6</v>
+      </c>
+      <c r="G66" s="84">
+        <v>135.1</v>
+      </c>
+      <c r="H66" s="57">
+        <v>137.9</v>
+      </c>
+      <c r="I66" s="52">
+        <v>149.4</v>
+      </c>
+      <c r="J66" s="52">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="K66" s="52">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L66" s="57">
+        <v>125.2</v>
+      </c>
+      <c r="M66" s="52">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="30">
+        <v>330000000</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="H67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="I67" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="J67" s="52">
+        <v>362.9</v>
+      </c>
+      <c r="K67" s="52">
+        <v>341.4</v>
+      </c>
+      <c r="L67" s="57">
+        <v>329.9</v>
+      </c>
+      <c r="M67" s="52">
+        <v>331.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="30">
+        <v>350000000</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="57">
+        <v>624.79999999999995</v>
+      </c>
+      <c r="D68" s="57">
+        <v>622.6</v>
+      </c>
+      <c r="E68" s="57">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="F68" s="57">
+        <v>726.7</v>
+      </c>
+      <c r="G68" s="57">
+        <v>750.9</v>
+      </c>
+      <c r="H68" s="57">
+        <v>668</v>
+      </c>
+      <c r="I68" s="52">
+        <v>657.4</v>
+      </c>
+      <c r="J68" s="52">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="K68" s="52">
+        <v>673.2</v>
+      </c>
+      <c r="L68" s="57">
+        <v>626.9</v>
+      </c>
+      <c r="M68" s="52">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="30">
+        <v>390000000</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C69" s="57">
+        <v>598.70000000000005</v>
+      </c>
+      <c r="D69" s="57">
+        <v>605</v>
+      </c>
+      <c r="E69" s="57">
+        <v>649.4</v>
+      </c>
+      <c r="F69" s="57">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="G69" s="57">
+        <v>644</v>
+      </c>
+      <c r="H69" s="57">
+        <v>616.4</v>
+      </c>
+      <c r="I69" s="52">
+        <v>599.29999999999995</v>
+      </c>
+      <c r="J69" s="52">
+        <v>392.5</v>
+      </c>
+      <c r="K69" s="52">
+        <v>359.8</v>
+      </c>
+      <c r="L69" s="57">
+        <v>392.2</v>
+      </c>
+      <c r="M69" s="52">
+        <v>389.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="30">
+        <v>430000000</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C70" s="57">
+        <v>5.6</v>
+      </c>
+      <c r="D70" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="E70" s="57">
+        <v>6.7</v>
+      </c>
+      <c r="F70" s="57">
+        <v>9.1</v>
+      </c>
+      <c r="G70" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="H70" s="57">
+        <v>7.6</v>
+      </c>
+      <c r="I70" s="52">
+        <v>8</v>
+      </c>
+      <c r="J70" s="52">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K70" s="52">
+        <v>7.5</v>
+      </c>
+      <c r="L70" s="57">
+        <v>7.7</v>
+      </c>
+      <c r="M70" s="52">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="30">
+        <v>470000000</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C71" s="57">
+        <v>1.3</v>
+      </c>
+      <c r="D71" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="E71" s="57">
+        <v>5.2</v>
+      </c>
+      <c r="F71" s="57">
+        <v>8.1</v>
+      </c>
+      <c r="G71" s="57">
+        <v>9.5</v>
+      </c>
+      <c r="H71" s="57">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I71" s="52">
+        <v>1</v>
+      </c>
+      <c r="J71" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="K71" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="L71" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="M71" s="52">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="30">
+        <v>550000000</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C72" s="57">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D72" s="57">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="E72" s="57">
+        <v>171.3</v>
+      </c>
+      <c r="F72" s="57">
+        <v>215.2</v>
+      </c>
+      <c r="G72" s="57">
+        <v>248.7</v>
+      </c>
+      <c r="H72" s="57">
+        <v>255</v>
+      </c>
+      <c r="I72" s="52">
+        <v>255.7</v>
+      </c>
+      <c r="J72" s="52">
+        <v>210.6</v>
+      </c>
+      <c r="K72" s="52">
+        <v>203.3</v>
+      </c>
+      <c r="L72" s="57">
+        <v>204</v>
+      </c>
+      <c r="M72" s="52">
+        <v>199.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="30">
+        <v>590000000</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C73" s="57">
+        <v>588.20000000000005</v>
+      </c>
+      <c r="D73" s="57">
+        <v>584.70000000000005</v>
+      </c>
+      <c r="E73" s="57">
+        <v>700.8</v>
+      </c>
+      <c r="F73" s="57">
+        <v>814.2</v>
+      </c>
+      <c r="G73" s="57">
+        <v>807.6</v>
+      </c>
+      <c r="H73" s="57">
+        <v>562.29999999999995</v>
+      </c>
+      <c r="I73" s="52">
+        <v>558.4</v>
+      </c>
+      <c r="J73" s="52">
+        <v>594.29999999999995</v>
+      </c>
+      <c r="K73" s="52">
+        <v>567.9</v>
+      </c>
+      <c r="L73" s="52">
+        <v>602.70000000000005</v>
+      </c>
+      <c r="M73" s="52">
+        <v>631.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="30">
+        <v>610000000</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C74" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E74" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" s="57">
+        <v>189.8</v>
+      </c>
+      <c r="G74" s="57">
+        <v>189.9</v>
+      </c>
+      <c r="H74" s="57">
+        <v>217.9</v>
+      </c>
+      <c r="I74" s="52">
+        <v>228.3</v>
+      </c>
+      <c r="J74" s="52">
+        <v>245.8</v>
+      </c>
+      <c r="K74" s="52">
+        <v>248.2</v>
+      </c>
+      <c r="L74" s="57">
+        <v>252.2</v>
+      </c>
+      <c r="M74" s="52">
+        <v>266.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="30"/>
+      <c r="B75" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="E26" s="45" t="s">
-[...129 lines deleted...]
-      <c r="AA29" s="52"/>
+      <c r="C75" s="57">
+        <v>296</v>
+      </c>
+      <c r="D75" s="57">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E75" s="57">
+        <v>341.3</v>
+      </c>
+      <c r="F75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="H75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="I75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="J75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="K75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="L75" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A76" s="30">
+        <v>620000000</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="H76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="I76" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="J76" s="52">
+        <v>24.7</v>
+      </c>
+      <c r="K76" s="52">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L76" s="57">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M76" s="52">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A77" s="30">
+        <v>630000000</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C77" s="52">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="D77" s="52">
+        <v>148.1</v>
+      </c>
+      <c r="E77" s="52">
+        <v>148.6</v>
+      </c>
+      <c r="F77" s="52">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="G77" s="52">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="H77" s="52">
+        <v>155.9</v>
+      </c>
+      <c r="I77" s="52">
+        <v>159.4</v>
+      </c>
+      <c r="J77" s="52">
+        <v>62.6</v>
+      </c>
+      <c r="K77" s="52">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="L77" s="52">
+        <v>61.2</v>
+      </c>
+      <c r="M77" s="52">
+        <v>58.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="30">
+        <v>710000000</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="D78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E78" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F78" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G78" s="52">
+        <v>0</v>
+      </c>
+      <c r="H78" s="52">
+        <v>0</v>
+      </c>
+      <c r="I78" s="52">
+        <v>0</v>
+      </c>
+      <c r="J78" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K78" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L78" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="M78" s="85">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A79" s="30">
+        <v>750000000</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C79" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="D79" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="E79" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="F79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="G79" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="H79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="I79" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="J79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K79" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L79" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M79" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="30">
+        <v>790000000</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C80" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E80" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F80" s="57">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="G80" s="57">
+        <v>123.8</v>
+      </c>
+      <c r="H80" s="57">
+        <v>162.1</v>
+      </c>
+      <c r="I80" s="52">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="J80" s="52">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="K80" s="52">
+        <v>171.6</v>
+      </c>
+      <c r="L80" s="57">
+        <v>180.1</v>
+      </c>
+      <c r="M80" s="52">
+        <v>242.6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C81" s="86"/>
+      <c r="D81" s="86"/>
+      <c r="E81" s="86"/>
+      <c r="F81" s="86"/>
+      <c r="G81" s="86"/>
+      <c r="H81" s="86"/>
+      <c r="I81" s="86"/>
+      <c r="J81" s="86"/>
+      <c r="K81" s="86"/>
+      <c r="L81" s="86"/>
+      <c r="M81" s="86"/>
+    </row>
+    <row r="82" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="98" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="98"/>
+      <c r="C82" s="98"/>
+      <c r="D82" s="98"/>
+      <c r="E82" s="98"/>
+      <c r="F82" s="98"/>
+      <c r="G82" s="98"/>
+      <c r="H82" s="98"/>
+      <c r="I82" s="98"/>
+      <c r="J82" s="98"/>
+      <c r="K82" s="98"/>
+      <c r="L82" s="98"/>
+      <c r="M82" s="98"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C83" s="87"/>
+      <c r="D83" s="87"/>
+      <c r="E83" s="87"/>
+      <c r="F83" s="87"/>
+      <c r="G83" s="87"/>
+      <c r="H83" s="87"/>
+      <c r="I83" s="87"/>
+      <c r="J83" s="87"/>
+      <c r="K83" s="87"/>
+      <c r="L83" s="87"/>
+      <c r="M83" s="87"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C84" s="87"/>
+      <c r="D84" s="87"/>
+      <c r="E84" s="87"/>
+      <c r="F84" s="87"/>
+      <c r="G84" s="87"/>
+      <c r="H84" s="87"/>
+      <c r="I84" s="87"/>
+      <c r="J84" s="87"/>
+      <c r="K84" s="87"/>
+      <c r="L84" s="87"/>
+      <c r="M84" s="87"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A85" s="88"/>
+      <c r="B85" s="88"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="Z3:AB3"/>
+  <mergeCells count="3">
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A82:M82"/>
+    <mergeCell ref="L57:M57"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A2:N281"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M281"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="2" max="2" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="74" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="3" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="65" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="66"/>
+      <c r="B2" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-      <c r="L3"/>
-[...6 lines deleted...]
-      <c r="A4" s="76" t="s">
+      <c r="L3" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M3" s="100"/>
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="78">
+      <c r="B4" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="68">
         <v>2015</v>
       </c>
-      <c r="E4" s="78">
+      <c r="D4" s="68">
         <v>2016</v>
       </c>
-      <c r="F4" s="78">
+      <c r="E4" s="68">
         <v>2017</v>
       </c>
-      <c r="G4" s="78">
+      <c r="F4" s="68">
         <v>2018</v>
       </c>
-      <c r="H4" s="78">
+      <c r="G4" s="68">
         <v>2019</v>
       </c>
-      <c r="I4" s="78">
+      <c r="H4" s="68">
         <v>2020</v>
       </c>
-      <c r="J4" s="78">
+      <c r="I4" s="68">
         <v>2021</v>
       </c>
-      <c r="K4" s="78">
+      <c r="J4" s="68">
         <v>2022</v>
       </c>
-      <c r="L4" s="78">
+      <c r="K4" s="68">
         <v>2023</v>
       </c>
-      <c r="M4" s="78">
+      <c r="L4" s="68">
         <v>2024</v>
       </c>
-      <c r="N4" s="79">
+      <c r="M4" s="69">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="54">
-[...2 lines deleted...]
-      <c r="D5" s="54">
+      <c r="C5" s="45">
         <v>5182.3999999999996</v>
       </c>
-      <c r="E5" s="54">
+      <c r="D5" s="45">
         <v>5341.6</v>
       </c>
-      <c r="F5" s="54">
+      <c r="E5" s="45">
         <v>5503.4</v>
       </c>
-      <c r="G5" s="54">
+      <c r="F5" s="45">
         <v>5686.2</v>
       </c>
-      <c r="H5" s="54">
+      <c r="G5" s="45">
         <v>5865.1</v>
       </c>
-      <c r="I5" s="54">
+      <c r="H5" s="45">
         <v>6051.4</v>
       </c>
-      <c r="J5" s="54">
+      <c r="I5" s="45">
         <v>6247.2</v>
       </c>
-      <c r="K5" s="54">
+      <c r="J5" s="45">
         <v>3354.6</v>
       </c>
-      <c r="L5" s="54">
+      <c r="K5" s="45">
         <v>3472.9</v>
       </c>
-      <c r="M5" s="54">
+      <c r="L5" s="45">
         <v>3628.5</v>
       </c>
-      <c r="N5" s="54">
+      <c r="M5" s="45">
         <v>3802.7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="48">
+        <v>289.7</v>
+      </c>
+      <c r="K6" s="48">
+        <v>289.60000000000002</v>
+      </c>
+      <c r="L6" s="48">
+        <v>296.89999999999998</v>
+      </c>
+      <c r="M6" s="48">
+        <v>315.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="54">
+        <v>2.9</v>
+      </c>
+      <c r="K7" s="54">
+        <v>3.6</v>
+      </c>
+      <c r="L7" s="54">
+        <v>7.1</v>
+      </c>
+      <c r="M7" s="55">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="L8" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="M8" s="55">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B9" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="54">
+        <v>41.2</v>
+      </c>
+      <c r="K9" s="54">
+        <v>40.9</v>
+      </c>
+      <c r="L9" s="54">
+        <v>43.4</v>
+      </c>
+      <c r="M9" s="55">
+        <v>45.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="54">
+        <v>25.3</v>
+      </c>
+      <c r="K10" s="54">
+        <v>26.2</v>
+      </c>
+      <c r="L10" s="54">
+        <v>23.7</v>
+      </c>
+      <c r="M10" s="55">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="70" t="s">
         <v>124</v>
       </c>
-      <c r="C6" s="68" t="s">
-[...40 lines deleted...]
-      <c r="B7" s="80" t="s">
+      <c r="C11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="54">
+        <v>11.5</v>
+      </c>
+      <c r="K11" s="54">
+        <v>11.7</v>
+      </c>
+      <c r="L11" s="54">
+        <v>24.2</v>
+      </c>
+      <c r="M11" s="55">
+        <v>24.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="C12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="54">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K12" s="54">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="L12" s="54">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="M12" s="55">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="54">
+        <v>38.6</v>
+      </c>
+      <c r="K13" s="54">
+        <v>36.5</v>
+      </c>
+      <c r="L13" s="54">
+        <v>32.5</v>
+      </c>
+      <c r="M13" s="55">
+        <v>34.799999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" s="54">
+        <v>8.1</v>
+      </c>
+      <c r="M14" s="55">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="54">
+        <v>42.5</v>
+      </c>
+      <c r="K15" s="54">
+        <v>44.2</v>
+      </c>
+      <c r="L15" s="54">
+        <v>37.6</v>
+      </c>
+      <c r="M15" s="55">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="54">
+        <v>20.6</v>
+      </c>
+      <c r="K16" s="54">
+        <v>21.9</v>
+      </c>
+      <c r="L16" s="54">
+        <v>28.1</v>
+      </c>
+      <c r="M16" s="55">
+        <v>29.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="54">
+        <v>24</v>
+      </c>
+      <c r="M17" s="55">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="C7" s="68" t="s">
-[...23 lines deleted...]
-      <c r="K7" s="63">
+      <c r="C18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="54">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="K18" s="54">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="L18" s="54">
+        <v>32</v>
+      </c>
+      <c r="M18" s="55">
+        <v>32.299999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="49">
+        <v>360.6</v>
+      </c>
+      <c r="D19" s="49">
+        <v>378.6</v>
+      </c>
+      <c r="E19" s="49">
+        <v>385.3</v>
+      </c>
+      <c r="F19" s="49">
+        <v>387.4</v>
+      </c>
+      <c r="G19" s="49">
+        <v>397.9</v>
+      </c>
+      <c r="H19" s="49">
+        <v>404.7</v>
+      </c>
+      <c r="I19" s="50">
+        <v>406.2</v>
+      </c>
+      <c r="J19" s="50">
+        <v>226.3</v>
+      </c>
+      <c r="K19" s="50">
+        <v>224.9</v>
+      </c>
+      <c r="L19" s="51">
+        <v>236.7</v>
+      </c>
+      <c r="M19" s="52">
+        <v>241.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="51">
+        <v>3</v>
+      </c>
+      <c r="D20" s="51">
+        <v>3.2</v>
+      </c>
+      <c r="E20" s="51">
+        <v>3.2</v>
+      </c>
+      <c r="F20" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="G20" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="H20" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="I20" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="J20" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="K20" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="L20" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="M20" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="D22" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="E22" s="51">
+        <v>5</v>
+      </c>
+      <c r="F22" s="51">
+        <v>5</v>
+      </c>
+      <c r="G22" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="H22" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="I22" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="J22" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="K22" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="L22" s="50">
         <v>2.9</v>
       </c>
-      <c r="L7" s="63">
+      <c r="M22" s="52">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>138</v>
+      </c>
+      <c r="C23" s="51">
+        <v>17.5</v>
+      </c>
+      <c r="D23" s="51">
+        <v>18.8</v>
+      </c>
+      <c r="E23" s="51">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F23" s="51">
+        <v>17.8</v>
+      </c>
+      <c r="G23" s="51">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H23" s="51">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="I23" s="50">
+        <v>18.7</v>
+      </c>
+      <c r="J23" s="50">
+        <v>12.2</v>
+      </c>
+      <c r="K23" s="50">
+        <v>12.1</v>
+      </c>
+      <c r="L23" s="50">
+        <v>12.6</v>
+      </c>
+      <c r="M23" s="52">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" s="51">
+        <v>17.7</v>
+      </c>
+      <c r="D24" s="51">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E24" s="51">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F24" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="G24" s="51">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H24" s="51">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I24" s="50">
+        <v>18.5</v>
+      </c>
+      <c r="J24" s="50">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K24" s="50">
+        <v>10.1</v>
+      </c>
+      <c r="L24" s="50">
+        <v>9.9</v>
+      </c>
+      <c r="M24" s="52">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="70" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="D25" s="51">
+        <v>20.7</v>
+      </c>
+      <c r="E25" s="51">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="F25" s="51">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G25" s="51">
+        <v>20.7</v>
+      </c>
+      <c r="H25" s="51">
+        <v>20.7</v>
+      </c>
+      <c r="I25" s="50">
+        <v>20.8</v>
+      </c>
+      <c r="J25" s="50">
+        <v>12.4</v>
+      </c>
+      <c r="K25" s="50">
+        <v>12.2</v>
+      </c>
+      <c r="L25" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="M25" s="52">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="70" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" s="51">
+        <v>24</v>
+      </c>
+      <c r="D26" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="E26" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="F26" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="G26" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="H26" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="I26" s="50">
+        <v>24.4</v>
+      </c>
+      <c r="J26" s="50">
+        <v>13.9</v>
+      </c>
+      <c r="K26" s="50">
+        <v>14.5</v>
+      </c>
+      <c r="L26" s="50">
+        <v>14.4</v>
+      </c>
+      <c r="M26" s="52">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" s="51">
+        <v>22.2</v>
+      </c>
+      <c r="D27" s="51">
+        <v>22.2</v>
+      </c>
+      <c r="E27" s="51">
+        <v>21</v>
+      </c>
+      <c r="F27" s="51">
+        <v>20.2</v>
+      </c>
+      <c r="G27" s="51">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H27" s="51">
+        <v>20</v>
+      </c>
+      <c r="I27" s="50">
+        <v>20.3</v>
+      </c>
+      <c r="J27" s="50">
+        <v>11.1</v>
+      </c>
+      <c r="K27" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L27" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M27" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="B28" s="70" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="D28" s="51">
+        <v>4.8</v>
+      </c>
+      <c r="E28" s="51">
+        <v>4.8</v>
+      </c>
+      <c r="F28" s="51">
+        <v>4.8</v>
+      </c>
+      <c r="G28" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H28" s="51">
+        <v>5</v>
+      </c>
+      <c r="I28" s="50">
+        <v>5</v>
+      </c>
+      <c r="J28" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K28" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L28" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="M28" s="52">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" s="70" t="s">
+        <v>150</v>
+      </c>
+      <c r="C29" s="51">
+        <v>16.3</v>
+      </c>
+      <c r="D29" s="51">
+        <v>16.5</v>
+      </c>
+      <c r="E29" s="51">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="F29" s="51">
+        <v>20</v>
+      </c>
+      <c r="G29" s="51">
+        <v>21</v>
+      </c>
+      <c r="H29" s="51">
+        <v>21.3</v>
+      </c>
+      <c r="I29" s="50">
+        <v>21.1</v>
+      </c>
+      <c r="J29" s="50">
+        <v>15.6</v>
+      </c>
+      <c r="K29" s="50">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L29" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="M29" s="52">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" s="51">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D30" s="51">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E30" s="51">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F30" s="51">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G30" s="51">
+        <v>37.5</v>
+      </c>
+      <c r="H30" s="51">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I30" s="50">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="J30" s="50">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K30" s="50">
+        <v>18.2</v>
+      </c>
+      <c r="L30" s="50">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M30" s="52">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="C31" s="51">
+        <v>13.4</v>
+      </c>
+      <c r="D31" s="51">
+        <v>14.1</v>
+      </c>
+      <c r="E31" s="51">
+        <v>14.2</v>
+      </c>
+      <c r="F31" s="51">
+        <v>14.8</v>
+      </c>
+      <c r="G31" s="51">
+        <v>15.3</v>
+      </c>
+      <c r="H31" s="51">
+        <v>15.6</v>
+      </c>
+      <c r="I31" s="50">
+        <v>15</v>
+      </c>
+      <c r="J31" s="50">
+        <v>7.6</v>
+      </c>
+      <c r="K31" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="L31" s="50">
+        <v>7</v>
+      </c>
+      <c r="M31" s="52">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B32" s="70" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="51">
+        <v>20.5</v>
+      </c>
+      <c r="D32" s="51">
+        <v>20.9</v>
+      </c>
+      <c r="E32" s="51">
+        <v>20.9</v>
+      </c>
+      <c r="F32" s="51">
+        <v>21.2</v>
+      </c>
+      <c r="G32" s="51">
+        <v>21.5</v>
+      </c>
+      <c r="H32" s="51">
+        <v>21.7</v>
+      </c>
+      <c r="I32" s="50">
+        <v>21.5</v>
+      </c>
+      <c r="J32" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="K32" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="L32" s="50">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M32" s="52">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B33" s="70" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="51">
+        <v>10.1</v>
+      </c>
+      <c r="D33" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="E33" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="F33" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="G33" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="H33" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="I33" s="50">
+        <v>10.9</v>
+      </c>
+      <c r="J33" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="K33" s="50">
+        <v>5</v>
+      </c>
+      <c r="L33" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="M33" s="52">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B34" s="70" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="51">
+        <v>48.7</v>
+      </c>
+      <c r="D34" s="51">
+        <v>52.6</v>
+      </c>
+      <c r="E34" s="51">
+        <v>51</v>
+      </c>
+      <c r="F34" s="51">
+        <v>52</v>
+      </c>
+      <c r="G34" s="51">
+        <v>54.8</v>
+      </c>
+      <c r="H34" s="51">
+        <v>54.3</v>
+      </c>
+      <c r="I34" s="50">
+        <v>51.1</v>
+      </c>
+      <c r="J34" s="50">
+        <v>28.1</v>
+      </c>
+      <c r="K34" s="50">
+        <v>26.6</v>
+      </c>
+      <c r="L34" s="50">
+        <v>27.9</v>
+      </c>
+      <c r="M34" s="52">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="B35" s="70" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="51">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D35" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="E35" s="51">
+        <v>9.4</v>
+      </c>
+      <c r="F35" s="51">
+        <v>9.6</v>
+      </c>
+      <c r="G35" s="51">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="H35" s="51">
+        <v>9.4</v>
+      </c>
+      <c r="I35" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="J35" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K35" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L35" s="50">
+        <v>6</v>
+      </c>
+      <c r="M35" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B36" s="70" t="s">
+        <v>164</v>
+      </c>
+      <c r="C36" s="51">
+        <v>17.8</v>
+      </c>
+      <c r="D36" s="51">
+        <v>20.6</v>
+      </c>
+      <c r="E36" s="51">
+        <v>21</v>
+      </c>
+      <c r="F36" s="51">
+        <v>21.3</v>
+      </c>
+      <c r="G36" s="51">
+        <v>21.3</v>
+      </c>
+      <c r="H36" s="51">
+        <v>21.6</v>
+      </c>
+      <c r="I36" s="50">
+        <v>22.4</v>
+      </c>
+      <c r="J36" s="50">
+        <v>12.4</v>
+      </c>
+      <c r="K36" s="50">
+        <v>10.9</v>
+      </c>
+      <c r="L36" s="50">
+        <v>9.5</v>
+      </c>
+      <c r="M36" s="52">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B37" s="70" t="s">
+        <v>166</v>
+      </c>
+      <c r="C37" s="51">
+        <v>29.6</v>
+      </c>
+      <c r="D37" s="51">
+        <v>31.1</v>
+      </c>
+      <c r="E37" s="51">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="F37" s="51">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="G37" s="51">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="H37" s="51">
+        <v>42.6</v>
+      </c>
+      <c r="I37" s="50">
+        <v>44.3</v>
+      </c>
+      <c r="J37" s="50">
+        <v>37.9</v>
+      </c>
+      <c r="K37" s="50">
+        <v>43.5</v>
+      </c>
+      <c r="L37" s="50">
+        <v>51.5</v>
+      </c>
+      <c r="M37" s="52">
+        <v>61.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="51">
+        <v>14.3</v>
+      </c>
+      <c r="D38" s="51">
+        <v>15.1</v>
+      </c>
+      <c r="E38" s="51">
+        <v>15.4</v>
+      </c>
+      <c r="F38" s="51">
+        <v>15.1</v>
+      </c>
+      <c r="G38" s="51">
+        <v>15.3</v>
+      </c>
+      <c r="H38" s="51">
+        <v>15.5</v>
+      </c>
+      <c r="I38" s="50">
+        <v>15.7</v>
+      </c>
+      <c r="J38" s="50">
+        <v>9</v>
+      </c>
+      <c r="K38" s="50">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L38" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="M38" s="52">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>170</v>
+      </c>
+      <c r="C39" s="51">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D39" s="51">
+        <v>34.9</v>
+      </c>
+      <c r="E39" s="51">
+        <v>36.6</v>
+      </c>
+      <c r="F39" s="51">
+        <v>36.4</v>
+      </c>
+      <c r="G39" s="51">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="H39" s="51">
+        <v>37.5</v>
+      </c>
+      <c r="I39" s="50">
+        <v>39.6</v>
+      </c>
+      <c r="J39" s="50">
+        <v>20.3</v>
+      </c>
+      <c r="K39" s="50">
+        <v>20.7</v>
+      </c>
+      <c r="L39" s="50">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="M39" s="52">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" s="53">
+        <v>302</v>
+      </c>
+      <c r="D40" s="53">
+        <v>307.10000000000002</v>
+      </c>
+      <c r="E40" s="53">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="F40" s="53">
+        <v>327.60000000000002</v>
+      </c>
+      <c r="G40" s="53">
+        <v>338</v>
+      </c>
+      <c r="H40" s="53">
+        <v>345.4</v>
+      </c>
+      <c r="I40" s="54">
+        <v>354.3</v>
+      </c>
+      <c r="J40" s="54">
+        <v>170.1</v>
+      </c>
+      <c r="K40" s="54">
+        <v>178.1</v>
+      </c>
+      <c r="L40" s="53">
+        <v>178.3</v>
+      </c>
+      <c r="M40" s="55">
+        <v>183.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="70" t="s">
+        <v>174</v>
+      </c>
+      <c r="C41" s="53">
+        <v>25.4</v>
+      </c>
+      <c r="D41" s="53">
+        <v>25.4</v>
+      </c>
+      <c r="E41" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="F41" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="G41" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="H41" s="53">
+        <v>25.4</v>
+      </c>
+      <c r="I41" s="54">
+        <v>25.5</v>
+      </c>
+      <c r="J41" s="54">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="K41" s="54">
+        <v>16</v>
+      </c>
+      <c r="L41" s="54">
+        <v>16</v>
+      </c>
+      <c r="M41" s="55">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" s="70" t="s">
+        <v>176</v>
+      </c>
+      <c r="C42" s="53">
+        <v>23.7</v>
+      </c>
+      <c r="D42" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="E42" s="53">
+        <v>24.1</v>
+      </c>
+      <c r="F42" s="53">
+        <v>24.2</v>
+      </c>
+      <c r="G42" s="53">
+        <v>24.3</v>
+      </c>
+      <c r="H42" s="53">
+        <v>23.9</v>
+      </c>
+      <c r="I42" s="54">
+        <v>23.9</v>
+      </c>
+      <c r="J42" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="K42" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="L42" s="54">
+        <v>11.5</v>
+      </c>
+      <c r="M42" s="55">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" s="70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="D43" s="53">
+        <v>23.9</v>
+      </c>
+      <c r="E43" s="53">
+        <v>24.3</v>
+      </c>
+      <c r="F43" s="53">
+        <v>24.7</v>
+      </c>
+      <c r="G43" s="53">
+        <v>25.5</v>
+      </c>
+      <c r="H43" s="53">
+        <v>26</v>
+      </c>
+      <c r="I43" s="54">
+        <v>26.8</v>
+      </c>
+      <c r="J43" s="54">
+        <v>10.5</v>
+      </c>
+      <c r="K43" s="54">
+        <v>13.5</v>
+      </c>
+      <c r="L43" s="54">
+        <v>14</v>
+      </c>
+      <c r="M43" s="55">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" s="70" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="53">
+        <v>12.3</v>
+      </c>
+      <c r="D44" s="53">
+        <v>13.1</v>
+      </c>
+      <c r="E44" s="53">
+        <v>13.2</v>
+      </c>
+      <c r="F44" s="53">
+        <v>13.8</v>
+      </c>
+      <c r="G44" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="H44" s="53">
+        <v>14.4</v>
+      </c>
+      <c r="I44" s="54">
+        <v>14.5</v>
+      </c>
+      <c r="J44" s="54">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K44" s="54">
+        <v>8.4</v>
+      </c>
+      <c r="L44" s="54">
+        <v>8.6</v>
+      </c>
+      <c r="M44" s="55">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" s="70" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="53">
+        <v>29</v>
+      </c>
+      <c r="D45" s="53">
+        <v>29</v>
+      </c>
+      <c r="E45" s="53">
+        <v>30.8</v>
+      </c>
+      <c r="F45" s="53">
+        <v>32.4</v>
+      </c>
+      <c r="G45" s="53">
+        <v>32.6</v>
+      </c>
+      <c r="H45" s="53">
+        <v>33</v>
+      </c>
+      <c r="I45" s="54">
+        <v>33.5</v>
+      </c>
+      <c r="J45" s="54">
+        <v>19.3</v>
+      </c>
+      <c r="K45" s="54">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="L45" s="54">
+        <v>18.7</v>
+      </c>
+      <c r="M45" s="55">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" s="70" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" s="53">
+        <v>30.9</v>
+      </c>
+      <c r="D46" s="53">
+        <v>30.9</v>
+      </c>
+      <c r="E46" s="53">
+        <v>31.6</v>
+      </c>
+      <c r="F46" s="53">
+        <v>33.1</v>
+      </c>
+      <c r="G46" s="53">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="H46" s="53">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="I46" s="54">
+        <v>36.6</v>
+      </c>
+      <c r="J46" s="54">
+        <v>17.2</v>
+      </c>
+      <c r="K46" s="54">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="L46" s="54">
+        <v>17.7</v>
+      </c>
+      <c r="M46" s="55">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" s="70" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="53">
+        <v>39.4</v>
+      </c>
+      <c r="D47" s="53">
+        <v>39.4</v>
+      </c>
+      <c r="E47" s="53">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="F47" s="53">
+        <v>42.3</v>
+      </c>
+      <c r="G47" s="53">
+        <v>44.4</v>
+      </c>
+      <c r="H47" s="53">
+        <v>45.7</v>
+      </c>
+      <c r="I47" s="54">
+        <v>47.6</v>
+      </c>
+      <c r="J47" s="54">
+        <v>28</v>
+      </c>
+      <c r="K47" s="54">
+        <v>29.4</v>
+      </c>
+      <c r="L47" s="54">
+        <v>28.3</v>
+      </c>
+      <c r="M47" s="55">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" s="53">
+        <v>31</v>
+      </c>
+      <c r="D48" s="53">
+        <v>33</v>
+      </c>
+      <c r="E48" s="53">
+        <v>33.9</v>
+      </c>
+      <c r="F48" s="53">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G48" s="53">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H48" s="53">
+        <v>35.9</v>
+      </c>
+      <c r="I48" s="54">
+        <v>36</v>
+      </c>
+      <c r="J48" s="54">
+        <v>15</v>
+      </c>
+      <c r="K48" s="54">
+        <v>16.3</v>
+      </c>
+      <c r="L48" s="54">
+        <v>16.3</v>
+      </c>
+      <c r="M48" s="55">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" s="70" t="s">
+        <v>190</v>
+      </c>
+      <c r="C49" s="53">
+        <v>12</v>
+      </c>
+      <c r="D49" s="53">
+        <v>12</v>
+      </c>
+      <c r="E49" s="53">
+        <v>12.7</v>
+      </c>
+      <c r="F49" s="53">
+        <v>13.7</v>
+      </c>
+      <c r="G49" s="53">
+        <v>15</v>
+      </c>
+      <c r="H49" s="53">
+        <v>16.2</v>
+      </c>
+      <c r="I49" s="54">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J49" s="54">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K49" s="54">
+        <v>9.6</v>
+      </c>
+      <c r="L49" s="54">
+        <v>9.6</v>
+      </c>
+      <c r="M49" s="55">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" s="70" t="s">
+        <v>192</v>
+      </c>
+      <c r="C50" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="D50" s="53">
+        <v>24.1</v>
+      </c>
+      <c r="E50" s="53">
+        <v>24.9</v>
+      </c>
+      <c r="F50" s="53">
+        <v>25.7</v>
+      </c>
+      <c r="G50" s="53">
+        <v>26.4</v>
+      </c>
+      <c r="H50" s="53">
+        <v>27.2</v>
+      </c>
+      <c r="I50" s="54">
+        <v>28</v>
+      </c>
+      <c r="J50" s="54">
+        <v>9.5</v>
+      </c>
+      <c r="K50" s="54">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L50" s="54">
+        <v>10.3</v>
+      </c>
+      <c r="M50" s="55">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" s="70" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="53">
+        <v>28</v>
+      </c>
+      <c r="D51" s="53">
+        <v>29.3</v>
+      </c>
+      <c r="E51" s="53">
+        <v>31.1</v>
+      </c>
+      <c r="F51" s="53">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="G51" s="53">
+        <v>35.4</v>
+      </c>
+      <c r="H51" s="53">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I51" s="54">
+        <v>37.4</v>
+      </c>
+      <c r="J51" s="54">
+        <v>18.7</v>
+      </c>
+      <c r="K51" s="54">
+        <v>20.5</v>
+      </c>
+      <c r="L51" s="54">
+        <v>20.6</v>
+      </c>
+      <c r="M51" s="55">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" s="70" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" s="53">
+        <v>13.1</v>
+      </c>
+      <c r="D52" s="53">
+        <v>13.3</v>
+      </c>
+      <c r="E52" s="53">
+        <v>13.8</v>
+      </c>
+      <c r="F52" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="G52" s="53">
+        <v>14.6</v>
+      </c>
+      <c r="H52" s="53">
+        <v>14.9</v>
+      </c>
+      <c r="I52" s="54">
+        <v>15.2</v>
+      </c>
+      <c r="J52" s="54">
+        <v>4</v>
+      </c>
+      <c r="K52" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L52" s="54">
+        <v>4.2</v>
+      </c>
+      <c r="M52" s="55">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" s="70" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" s="53">
+        <v>9.6</v>
+      </c>
+      <c r="D53" s="53">
+        <v>9.9</v>
+      </c>
+      <c r="E53" s="53">
+        <v>10.1</v>
+      </c>
+      <c r="F53" s="53">
+        <v>10.5</v>
+      </c>
+      <c r="G53" s="53">
+        <v>10.8</v>
+      </c>
+      <c r="H53" s="53">
+        <v>11.2</v>
+      </c>
+      <c r="I53" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="J53" s="54">
+        <v>2.4</v>
+      </c>
+      <c r="K53" s="54">
+        <v>2.6</v>
+      </c>
+      <c r="L53" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="M53" s="55">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" s="51">
+        <v>684.2</v>
+      </c>
+      <c r="D54" s="51">
+        <v>696.9</v>
+      </c>
+      <c r="E54" s="51">
+        <v>723.4</v>
+      </c>
+      <c r="F54" s="51">
+        <v>758</v>
+      </c>
+      <c r="G54" s="51">
+        <v>792.8</v>
+      </c>
+      <c r="H54" s="51">
+        <v>818.2</v>
+      </c>
+      <c r="I54" s="50">
+        <v>847.5</v>
+      </c>
+      <c r="J54" s="50">
+        <v>259.3</v>
+      </c>
+      <c r="K54" s="50">
+        <v>266.10000000000002</v>
+      </c>
+      <c r="L54" s="50">
+        <v>290.10000000000002</v>
+      </c>
+      <c r="M54" s="52">
+        <v>308.39999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" s="70" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="K55" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="L55" s="52">
+        <v>3</v>
+      </c>
+      <c r="M55" s="52">
         <v>3.6</v>
       </c>
-      <c r="M7" s="63">
-[...565 lines deleted...]
-      <c r="K20" s="59">
+    </row>
+    <row r="56" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B56" s="70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="H56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="J56" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K56" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L56" s="52">
         <v>1.4</v>
       </c>
-      <c r="L20" s="59">
-[...1589 lines deleted...]
-      <c r="N56" s="61">
+      <c r="M56" s="52">
         <v>1.9</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="30">
         <v>193200000</v>
       </c>
-      <c r="B57" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D57" s="59">
+      <c r="B57" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="50">
         <v>28.4</v>
       </c>
-      <c r="E57" s="59">
+      <c r="D57" s="50">
         <v>29</v>
       </c>
-      <c r="F57" s="59">
+      <c r="E57" s="50">
         <v>30.4</v>
       </c>
-      <c r="G57" s="59">
+      <c r="F57" s="50">
         <v>41.8</v>
       </c>
-      <c r="H57" s="59">
+      <c r="G57" s="50">
         <v>43.6</v>
       </c>
-      <c r="I57" s="59">
+      <c r="H57" s="50">
         <v>33.9</v>
       </c>
-      <c r="J57" s="59">
+      <c r="I57" s="50">
         <v>48.1</v>
       </c>
-      <c r="K57" s="61" t="s">
-[...12 lines deleted...]
-    <row r="58" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J57" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K57" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L57" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M57" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="30">
         <v>193400000</v>
       </c>
-      <c r="B58" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D58" s="59">
+      <c r="B58" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="50">
         <v>34.799999999999997</v>
       </c>
-      <c r="E58" s="59">
+      <c r="D58" s="50">
         <v>35.200000000000003</v>
       </c>
-      <c r="F58" s="59">
+      <c r="E58" s="50">
         <v>36.9</v>
       </c>
-      <c r="G58" s="59">
+      <c r="F58" s="50">
         <v>37.200000000000003</v>
       </c>
-      <c r="H58" s="59">
+      <c r="G58" s="50">
         <v>39.299999999999997</v>
       </c>
-      <c r="I58" s="59">
+      <c r="H58" s="50">
         <v>40.799999999999997</v>
       </c>
-      <c r="J58" s="59">
+      <c r="I58" s="50">
         <v>41.8</v>
       </c>
-      <c r="K58" s="61" t="s">
+      <c r="J58" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K58" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L58" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M58" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="B59" s="70" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" s="54">
+        <v>15.7</v>
+      </c>
+      <c r="D59" s="54">
+        <v>15.9</v>
+      </c>
+      <c r="E59" s="54">
+        <v>16.7</v>
+      </c>
+      <c r="F59" s="54">
+        <v>19.2</v>
+      </c>
+      <c r="G59" s="54">
+        <v>25.9</v>
+      </c>
+      <c r="H59" s="54">
+        <v>26.3</v>
+      </c>
+      <c r="I59" s="54">
+        <v>26.7</v>
+      </c>
+      <c r="J59" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="K59" s="52">
+        <v>11.7</v>
+      </c>
+      <c r="L59" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="M59" s="52">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="30" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" s="70" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" s="55">
+        <v>120.2</v>
+      </c>
+      <c r="D60" s="55">
+        <v>123.7</v>
+      </c>
+      <c r="E60" s="55">
+        <v>133.5</v>
+      </c>
+      <c r="F60" s="55">
+        <v>136.6</v>
+      </c>
+      <c r="G60" s="55">
+        <v>140.1</v>
+      </c>
+      <c r="H60" s="55">
+        <v>141.5</v>
+      </c>
+      <c r="I60" s="55">
+        <v>148</v>
+      </c>
+      <c r="J60" s="52">
+        <v>74.3</v>
+      </c>
+      <c r="K60" s="52">
+        <v>67.3</v>
+      </c>
+      <c r="L60" s="52">
+        <v>71.3</v>
+      </c>
+      <c r="M60" s="52">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="55">
+        <v>39.4</v>
+      </c>
+      <c r="D61" s="55">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="E61" s="55">
+        <v>40.9</v>
+      </c>
+      <c r="F61" s="55">
         <v>48</v>
       </c>
-      <c r="L58" s="61" t="s">
-[...119 lines deleted...]
-      <c r="H61" s="64">
+      <c r="G61" s="55">
         <v>48.6</v>
       </c>
-      <c r="I61" s="64">
+      <c r="H61" s="55">
         <v>51.1</v>
       </c>
-      <c r="J61" s="64">
+      <c r="I61" s="55">
         <v>57.3</v>
       </c>
-      <c r="K61" s="61">
+      <c r="J61" s="52">
         <v>26.8</v>
       </c>
-      <c r="L61" s="61">
+      <c r="K61" s="52">
         <v>30.5</v>
       </c>
-      <c r="M61" s="61">
+      <c r="L61" s="52">
         <v>33.9</v>
       </c>
-      <c r="N61" s="61">
+      <c r="M61" s="52">
         <v>37.200000000000003</v>
       </c>
     </row>
-    <row r="62" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="30">
         <v>194400000</v>
       </c>
-      <c r="B62" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="64">
+      <c r="B62" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="55">
         <v>28.4</v>
       </c>
-      <c r="E62" s="64">
+      <c r="D62" s="55">
         <v>28.9</v>
       </c>
-      <c r="F62" s="64">
+      <c r="E62" s="55">
         <v>30</v>
       </c>
-      <c r="G62" s="64">
+      <c r="F62" s="55">
         <v>30.3</v>
       </c>
-      <c r="H62" s="64">
+      <c r="G62" s="55">
         <v>32.6</v>
       </c>
-      <c r="I62" s="64">
+      <c r="H62" s="55">
         <v>33.799999999999997</v>
       </c>
-      <c r="J62" s="64">
+      <c r="I62" s="55">
         <v>34.6</v>
       </c>
-      <c r="K62" s="61" t="s">
-[...12 lines deleted...]
-    <row r="63" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J62" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K62" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L62" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M62" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="30" t="s">
-        <v>215</v>
-[...16 lines deleted...]
-      <c r="G63" s="64">
+        <v>211</v>
+      </c>
+      <c r="B63" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="C63" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="55">
         <v>24.7</v>
       </c>
-      <c r="H63" s="64">
+      <c r="G63" s="55">
         <v>25.9</v>
       </c>
-      <c r="I63" s="64">
+      <c r="H63" s="55">
         <v>26</v>
       </c>
-      <c r="J63" s="64">
+      <c r="I63" s="55">
         <v>27.1</v>
       </c>
-      <c r="K63" s="61">
+      <c r="J63" s="52">
         <v>13.3</v>
       </c>
-      <c r="L63" s="61">
+      <c r="K63" s="52">
         <v>13.3</v>
       </c>
-      <c r="M63" s="61">
+      <c r="L63" s="52">
         <v>14.4</v>
       </c>
-      <c r="N63" s="61">
+      <c r="M63" s="52">
         <v>16.3</v>
       </c>
     </row>
-    <row r="64" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="30">
         <v>194600000</v>
       </c>
-      <c r="B64" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D64" s="64">
+      <c r="B64" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="55">
         <v>37.9</v>
       </c>
-      <c r="E64" s="64">
+      <c r="D64" s="55">
         <v>38.6</v>
       </c>
-      <c r="F64" s="64">
+      <c r="E64" s="55">
         <v>40.1</v>
       </c>
-      <c r="G64" s="64">
+      <c r="F64" s="55">
         <v>42.7</v>
       </c>
-      <c r="H64" s="64">
+      <c r="G64" s="55">
         <v>40.799999999999997</v>
       </c>
-      <c r="I64" s="64">
+      <c r="H64" s="55">
         <v>41.8</v>
       </c>
-      <c r="J64" s="64">
+      <c r="I64" s="55">
         <v>41.8</v>
       </c>
-      <c r="K64" s="61" t="s">
-[...12 lines deleted...]
-    <row r="65" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J64" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K64" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L64" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M64" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="30">
         <v>194800000</v>
       </c>
-      <c r="B65" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="64">
+      <c r="B65" s="70" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="55">
         <v>16.2</v>
       </c>
-      <c r="E65" s="64">
+      <c r="D65" s="55">
         <v>16.399999999999999</v>
       </c>
-      <c r="F65" s="64">
+      <c r="E65" s="55">
         <v>17.2</v>
       </c>
-      <c r="G65" s="64">
+      <c r="F65" s="55">
         <v>19.7</v>
       </c>
-      <c r="H65" s="64">
+      <c r="G65" s="55">
         <v>22.1</v>
       </c>
-      <c r="I65" s="64">
+      <c r="H65" s="55">
         <v>22.6</v>
       </c>
-      <c r="J65" s="64">
+      <c r="I65" s="55">
         <v>24.9</v>
       </c>
-      <c r="K65" s="61" t="s">
-[...12 lines deleted...]
-    <row r="66" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J65" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K65" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L65" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M65" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A66" s="30">
         <v>195000000</v>
       </c>
-      <c r="B66" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="64">
+      <c r="B66" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" s="55">
         <v>15.2</v>
       </c>
-      <c r="E66" s="64">
+      <c r="D66" s="55">
         <v>15.8</v>
       </c>
-      <c r="F66" s="64">
+      <c r="E66" s="55">
         <v>16.899999999999999</v>
       </c>
-      <c r="G66" s="64">
+      <c r="F66" s="55">
         <v>21.7</v>
       </c>
-      <c r="H66" s="64">
+      <c r="G66" s="55">
         <v>22</v>
       </c>
-      <c r="I66" s="64">
+      <c r="H66" s="55">
         <v>23.4</v>
       </c>
-      <c r="J66" s="64">
+      <c r="I66" s="55">
         <v>23.3</v>
       </c>
-      <c r="K66" s="61" t="s">
-[...12 lines deleted...]
-    <row r="67" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M66" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A67" s="30" t="s">
-        <v>217</v>
-[...7 lines deleted...]
-      <c r="D67" s="64">
+        <v>213</v>
+      </c>
+      <c r="B67" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="C67" s="55">
         <v>78.7</v>
       </c>
-      <c r="E67" s="64">
+      <c r="D67" s="55">
         <v>80.5</v>
       </c>
-      <c r="F67" s="64">
+      <c r="E67" s="55">
         <v>82.5</v>
       </c>
-      <c r="G67" s="64">
+      <c r="F67" s="55">
         <v>76.8</v>
       </c>
-      <c r="H67" s="64">
+      <c r="G67" s="55">
         <v>76.900000000000006</v>
       </c>
-      <c r="I67" s="64">
+      <c r="H67" s="55">
         <v>81.8</v>
       </c>
-      <c r="J67" s="64">
+      <c r="I67" s="55">
         <v>84</v>
       </c>
-      <c r="K67" s="61">
+      <c r="J67" s="52">
         <v>43</v>
       </c>
-      <c r="L67" s="61">
+      <c r="K67" s="52">
         <v>42.9</v>
       </c>
-      <c r="M67" s="61">
+      <c r="L67" s="52">
         <v>44.2</v>
       </c>
-      <c r="N67" s="61">
+      <c r="M67" s="52">
         <v>37.5</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="30">
         <v>195600000</v>
       </c>
-      <c r="B68" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="64">
+      <c r="B68" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="55">
         <v>41.4</v>
       </c>
-      <c r="E68" s="64">
+      <c r="D68" s="55">
         <v>42.2</v>
       </c>
-      <c r="F68" s="64">
+      <c r="E68" s="55">
         <v>43.9</v>
       </c>
-      <c r="G68" s="64">
+      <c r="F68" s="55">
         <v>45.5</v>
       </c>
-      <c r="H68" s="64">
+      <c r="G68" s="55">
         <v>43</v>
       </c>
-      <c r="I68" s="64">
+      <c r="H68" s="55">
         <v>44.5</v>
       </c>
-      <c r="J68" s="64">
+      <c r="I68" s="55">
         <v>46.3</v>
       </c>
-      <c r="K68" s="61" t="s">
-[...12 lines deleted...]
-    <row r="69" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M68" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="30" t="s">
-        <v>219</v>
-[...7 lines deleted...]
-      <c r="D69" s="64">
+        <v>215</v>
+      </c>
+      <c r="B69" s="70" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="55">
         <v>36.1</v>
       </c>
-      <c r="E69" s="64">
+      <c r="D69" s="55">
         <v>38</v>
       </c>
-      <c r="F69" s="64">
+      <c r="E69" s="55">
         <v>39.200000000000003</v>
       </c>
-      <c r="G69" s="64">
+      <c r="F69" s="55">
         <v>26.9</v>
       </c>
-      <c r="H69" s="64">
+      <c r="G69" s="55">
         <v>30.5</v>
       </c>
-      <c r="I69" s="64">
+      <c r="H69" s="55">
         <v>30.6</v>
       </c>
-      <c r="J69" s="64">
+      <c r="I69" s="55">
         <v>29.3</v>
       </c>
-      <c r="K69" s="61">
+      <c r="J69" s="52">
         <v>12.8</v>
       </c>
-      <c r="L69" s="61">
+      <c r="K69" s="52">
         <v>15.1</v>
       </c>
-      <c r="M69" s="61">
+      <c r="L69" s="52">
         <v>15.8</v>
       </c>
-      <c r="N69" s="61">
+      <c r="M69" s="52">
         <v>18.899999999999999</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="30" t="s">
-        <v>221</v>
-[...7 lines deleted...]
-      <c r="D70" s="64">
+        <v>217</v>
+      </c>
+      <c r="B70" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="C70" s="55">
         <v>71.5</v>
       </c>
-      <c r="E70" s="64">
+      <c r="D70" s="55">
         <v>72.900000000000006</v>
       </c>
-      <c r="F70" s="64">
+      <c r="E70" s="55">
         <v>73.099999999999994</v>
       </c>
-      <c r="G70" s="64">
+      <c r="F70" s="55">
         <v>57.8</v>
       </c>
-      <c r="H70" s="64">
+      <c r="G70" s="55">
         <v>64.5</v>
       </c>
-      <c r="I70" s="64">
+      <c r="H70" s="55">
         <v>66</v>
       </c>
-      <c r="J70" s="64">
+      <c r="I70" s="55">
         <v>68.400000000000006</v>
       </c>
-      <c r="K70" s="61">
+      <c r="J70" s="52">
         <v>31.9</v>
       </c>
-      <c r="L70" s="61">
+      <c r="K70" s="52">
         <v>32.299999999999997</v>
       </c>
-      <c r="M70" s="61">
+      <c r="L70" s="52">
         <v>37.9</v>
       </c>
-      <c r="N70" s="61">
+      <c r="M70" s="52">
         <v>40.299999999999997</v>
       </c>
     </row>
-    <row r="71" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="30">
         <v>196400000</v>
       </c>
-      <c r="B71" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="64">
+      <c r="B71" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="55">
         <v>27.8</v>
       </c>
-      <c r="E71" s="64">
+      <c r="D71" s="55">
         <v>28.5</v>
       </c>
-      <c r="F71" s="64">
+      <c r="E71" s="55">
         <v>29.2</v>
       </c>
-      <c r="G71" s="64">
+      <c r="F71" s="55">
         <v>34.4</v>
       </c>
-      <c r="H71" s="64">
+      <c r="G71" s="55">
         <v>36.299999999999997</v>
       </c>
-      <c r="I71" s="64">
+      <c r="H71" s="55">
         <v>37.1</v>
       </c>
-      <c r="J71" s="64">
+      <c r="I71" s="55">
         <v>39.799999999999997</v>
       </c>
-      <c r="K71" s="61" t="s">
-[...12 lines deleted...]
-    <row r="72" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M71" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="30" t="s">
-        <v>223</v>
-[...7 lines deleted...]
-      <c r="D72" s="64">
+        <v>219</v>
+      </c>
+      <c r="B72" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="C72" s="55">
         <v>21.3</v>
       </c>
-      <c r="E72" s="64">
+      <c r="D72" s="55">
         <v>21.7</v>
       </c>
-      <c r="F72" s="64">
+      <c r="E72" s="55">
         <v>22.3</v>
       </c>
-      <c r="G72" s="64">
+      <c r="F72" s="55">
         <v>28.8</v>
       </c>
-      <c r="H72" s="64">
+      <c r="G72" s="55">
         <v>28.8</v>
       </c>
-      <c r="I72" s="64">
+      <c r="H72" s="55">
         <v>29.3</v>
       </c>
-      <c r="J72" s="64">
+      <c r="I72" s="55">
         <v>24.2</v>
       </c>
-      <c r="K72" s="61">
+      <c r="J72" s="52">
         <v>11.6</v>
       </c>
-      <c r="L72" s="61">
+      <c r="K72" s="52">
         <v>12.4</v>
       </c>
-      <c r="M72" s="61">
+      <c r="L72" s="52">
         <v>13.6</v>
       </c>
-      <c r="N72" s="61">
+      <c r="M72" s="52">
         <v>15</v>
       </c>
     </row>
-    <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="30">
         <v>191800000</v>
       </c>
-      <c r="B73" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="64">
+      <c r="B73" s="70" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="55">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D73" s="64">
-[...2 lines deleted...]
-      <c r="E73" s="64">
+      <c r="D73" s="55">
         <v>5.5</v>
       </c>
-      <c r="F73" s="64">
+      <c r="E73" s="55">
         <v>4.8</v>
       </c>
-      <c r="G73" s="64">
+      <c r="F73" s="55">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H73" s="64">
+      <c r="G73" s="55">
         <v>5.7</v>
       </c>
-      <c r="I73" s="64">
+      <c r="H73" s="55">
         <v>5.8</v>
       </c>
-      <c r="J73" s="64">
+      <c r="I73" s="55">
         <v>6.1</v>
       </c>
-      <c r="K73" s="61" t="s">
-[...12 lines deleted...]
-    <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M73" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="30">
         <v>191000000</v>
       </c>
-      <c r="B74" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="64">
+      <c r="B74" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="55">
         <v>5.3</v>
       </c>
-      <c r="D74" s="64">
-[...2 lines deleted...]
-      <c r="E74" s="64">
+      <c r="D74" s="55">
         <v>4.5</v>
       </c>
-      <c r="F74" s="64">
+      <c r="E74" s="55">
         <v>5.8</v>
       </c>
-      <c r="G74" s="64">
+      <c r="F74" s="55">
         <v>6.3</v>
       </c>
-      <c r="H74" s="64">
+      <c r="G74" s="55">
         <v>6.1</v>
       </c>
-      <c r="I74" s="64">
+      <c r="H74" s="55">
         <v>6.2</v>
       </c>
-      <c r="J74" s="64">
+      <c r="I74" s="55">
         <v>5.6</v>
       </c>
-      <c r="K74" s="61" t="s">
-[...12 lines deleted...]
-    <row r="75" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M74" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="30">
         <v>192200000</v>
       </c>
-      <c r="B75" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="64">
+      <c r="B75" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C75" s="55">
         <v>3.2</v>
       </c>
-      <c r="D75" s="64">
+      <c r="D75" s="55">
         <v>3.2</v>
       </c>
-      <c r="E75" s="64">
+      <c r="E75" s="55">
+        <v>3.3</v>
+      </c>
+      <c r="F75" s="55">
+        <v>3.4</v>
+      </c>
+      <c r="G75" s="55">
+        <v>3.7</v>
+      </c>
+      <c r="H75" s="55">
+        <v>16.3</v>
+      </c>
+      <c r="I75" s="55">
+        <v>3.8</v>
+      </c>
+      <c r="J75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B76" s="70" t="s">
+        <v>222</v>
+      </c>
+      <c r="C76" s="55">
+        <v>58.3</v>
+      </c>
+      <c r="D76" s="55">
+        <v>56.1</v>
+      </c>
+      <c r="E76" s="55">
+        <v>56.6</v>
+      </c>
+      <c r="F76" s="55">
+        <v>51.1</v>
+      </c>
+      <c r="G76" s="55">
+        <v>56.3</v>
+      </c>
+      <c r="H76" s="55">
+        <v>59.3</v>
+      </c>
+      <c r="I76" s="55">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="J76" s="52">
+        <v>36</v>
+      </c>
+      <c r="K76" s="52">
+        <v>37.6</v>
+      </c>
+      <c r="L76" s="52">
+        <v>41.2</v>
+      </c>
+      <c r="M76" s="52">
+        <v>42.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="56">
+        <v>58.8</v>
+      </c>
+      <c r="D77" s="56">
+        <v>61.3</v>
+      </c>
+      <c r="E77" s="56">
+        <v>62.1</v>
+      </c>
+      <c r="F77" s="56">
+        <v>63.2</v>
+      </c>
+      <c r="G77" s="56">
+        <v>63.6</v>
+      </c>
+      <c r="H77" s="56">
+        <v>66.7</v>
+      </c>
+      <c r="I77" s="56">
+        <v>70.3</v>
+      </c>
+      <c r="J77" s="56">
+        <v>30.5</v>
+      </c>
+      <c r="K77" s="56">
+        <v>32.1</v>
+      </c>
+      <c r="L77" s="56">
+        <v>33.5</v>
+      </c>
+      <c r="M77" s="56">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="B78" s="70" t="s">
+        <v>226</v>
+      </c>
+      <c r="C78" s="56">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D78" s="56">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E78" s="56">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F78" s="56">
+        <v>4.3</v>
+      </c>
+      <c r="G78" s="56">
+        <v>4.3</v>
+      </c>
+      <c r="H78" s="56">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I78" s="56">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J78" s="56">
+        <v>2.8</v>
+      </c>
+      <c r="K78" s="56">
+        <v>3</v>
+      </c>
+      <c r="L78" s="56">
+        <v>3.4</v>
+      </c>
+      <c r="M78" s="56">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C79" s="56">
+        <v>6.6</v>
+      </c>
+      <c r="D79" s="56">
+        <v>6.5</v>
+      </c>
+      <c r="E79" s="56">
+        <v>6.6</v>
+      </c>
+      <c r="F79" s="56">
+        <v>6.7</v>
+      </c>
+      <c r="G79" s="56">
+        <v>6.9</v>
+      </c>
+      <c r="H79" s="56">
+        <v>7.1</v>
+      </c>
+      <c r="I79" s="56">
+        <v>7.5</v>
+      </c>
+      <c r="J79" s="56">
         <v>3.2</v>
       </c>
-      <c r="F75" s="64">
+      <c r="K79" s="56">
+        <v>3.6</v>
+      </c>
+      <c r="L79" s="56">
+        <v>3.7</v>
+      </c>
+      <c r="M79" s="56">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="B80" s="70" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="56">
+        <v>7.9</v>
+      </c>
+      <c r="D80" s="56">
+        <v>8</v>
+      </c>
+      <c r="E80" s="56">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F80" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G80" s="56">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H80" s="56">
+        <v>9.1</v>
+      </c>
+      <c r="I80" s="56">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J80" s="56">
+        <v>2.5</v>
+      </c>
+      <c r="K80" s="56">
+        <v>2.7</v>
+      </c>
+      <c r="L80" s="56">
+        <v>2.7</v>
+      </c>
+      <c r="M80" s="56">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="70" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" s="56">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D81" s="56">
+        <v>4.7</v>
+      </c>
+      <c r="E81" s="56">
+        <v>4.7</v>
+      </c>
+      <c r="F81" s="56">
+        <v>4.8</v>
+      </c>
+      <c r="G81" s="56">
+        <v>5</v>
+      </c>
+      <c r="H81" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="I81" s="56">
+        <v>5.6</v>
+      </c>
+      <c r="J81" s="56">
+        <v>2.4</v>
+      </c>
+      <c r="K81" s="56">
+        <v>2.7</v>
+      </c>
+      <c r="L81" s="56">
         <v>3.3</v>
       </c>
-      <c r="G75" s="64">
+      <c r="M81" s="56">
         <v>3.4</v>
       </c>
-      <c r="H75" s="64">
-[...2 lines deleted...]
-      <c r="I75" s="64">
+    </row>
+    <row r="82" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="B82" s="70" t="s">
+        <v>234</v>
+      </c>
+      <c r="C82" s="56">
+        <v>11.6</v>
+      </c>
+      <c r="D82" s="56">
+        <v>11.6</v>
+      </c>
+      <c r="E82" s="56">
+        <v>11.6</v>
+      </c>
+      <c r="F82" s="56">
+        <v>11.8</v>
+      </c>
+      <c r="G82" s="56">
+        <v>12</v>
+      </c>
+      <c r="H82" s="56">
+        <v>12.1</v>
+      </c>
+      <c r="I82" s="56">
+        <v>12.2</v>
+      </c>
+      <c r="J82" s="56">
+        <v>8</v>
+      </c>
+      <c r="K82" s="56">
+        <v>8</v>
+      </c>
+      <c r="L82" s="56">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M82" s="56">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="B83" s="70" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="56">
+        <v>13.5</v>
+      </c>
+      <c r="D83" s="56">
+        <v>13.5</v>
+      </c>
+      <c r="E83" s="56">
+        <v>13.6</v>
+      </c>
+      <c r="F83" s="56">
+        <v>13.8</v>
+      </c>
+      <c r="G83" s="56">
+        <v>15.5</v>
+      </c>
+      <c r="H83" s="56">
+        <v>16</v>
+      </c>
+      <c r="I83" s="56">
+        <v>16.5</v>
+      </c>
+      <c r="J83" s="56">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K83" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="L83" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="M83" s="56">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="B84" s="70" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="D84" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="E84" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="F84" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="G84" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="H84" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="I84" s="56">
+        <v>1.6</v>
+      </c>
+      <c r="J84" s="56">
+        <v>0.8</v>
+      </c>
+      <c r="K84" s="56">
+        <v>0.8</v>
+      </c>
+      <c r="L84" s="56">
+        <v>0.9</v>
+      </c>
+      <c r="M84" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="30" t="s">
+        <v>239</v>
+      </c>
+      <c r="B85" s="70" t="s">
+        <v>240</v>
+      </c>
+      <c r="C85" s="56">
+        <v>9.1</v>
+      </c>
+      <c r="D85" s="56">
+        <v>11.5</v>
+      </c>
+      <c r="E85" s="56">
+        <v>11.9</v>
+      </c>
+      <c r="F85" s="56">
+        <v>12.1</v>
+      </c>
+      <c r="G85" s="56">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H85" s="56">
+        <v>11.3</v>
+      </c>
+      <c r="I85" s="56">
+        <v>12.3</v>
+      </c>
+      <c r="J85" s="56">
+        <v>5.9</v>
+      </c>
+      <c r="K85" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="L85" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="M85" s="56">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" s="57">
+        <v>226.4</v>
+      </c>
+      <c r="D86" s="57">
+        <v>227.6</v>
+      </c>
+      <c r="E86" s="57">
+        <v>231.9</v>
+      </c>
+      <c r="F86" s="57">
+        <v>234.9</v>
+      </c>
+      <c r="G86" s="57">
+        <v>236.8</v>
+      </c>
+      <c r="H86" s="57">
+        <v>237.2</v>
+      </c>
+      <c r="I86" s="52">
+        <v>240.3</v>
+      </c>
+      <c r="J86" s="52">
+        <v>219.9</v>
+      </c>
+      <c r="K86" s="52">
+        <v>216.8</v>
+      </c>
+      <c r="L86" s="57">
+        <v>208.3</v>
+      </c>
+      <c r="M86" s="52">
+        <v>214.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="B87" s="70" t="s">
+        <v>244</v>
+      </c>
+      <c r="C87" s="57">
+        <v>5.3</v>
+      </c>
+      <c r="D87" s="57">
+        <v>5.4</v>
+      </c>
+      <c r="E87" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="F87" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="G87" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="H87" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="I87" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="J87" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="K87" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="L87" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="M87" s="52">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" s="70" t="s">
+        <v>246</v>
+      </c>
+      <c r="C88" s="57">
+        <v>28.2</v>
+      </c>
+      <c r="D88" s="57">
+        <v>28.2</v>
+      </c>
+      <c r="E88" s="57">
+        <v>28.2</v>
+      </c>
+      <c r="F88" s="57">
+        <v>28.3</v>
+      </c>
+      <c r="G88" s="57">
+        <v>28.3</v>
+      </c>
+      <c r="H88" s="57">
+        <v>28.3</v>
+      </c>
+      <c r="I88" s="52">
+        <v>28.5</v>
+      </c>
+      <c r="J88" s="52">
+        <v>28.7</v>
+      </c>
+      <c r="K88" s="52">
+        <v>30.6</v>
+      </c>
+      <c r="L88" s="52">
+        <v>30.9</v>
+      </c>
+      <c r="M88" s="52">
+        <v>32.200000000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="B89" s="70" t="s">
+        <v>248</v>
+      </c>
+      <c r="C89" s="57">
+        <v>14.5</v>
+      </c>
+      <c r="D89" s="57">
+        <v>14.5</v>
+      </c>
+      <c r="E89" s="57">
+        <v>14.6</v>
+      </c>
+      <c r="F89" s="57">
+        <v>14.9</v>
+      </c>
+      <c r="G89" s="57">
+        <v>14.9</v>
+      </c>
+      <c r="H89" s="57">
+        <v>14.1</v>
+      </c>
+      <c r="I89" s="52">
+        <v>13.9</v>
+      </c>
+      <c r="J89" s="52">
+        <v>14</v>
+      </c>
+      <c r="K89" s="52">
+        <v>10.3</v>
+      </c>
+      <c r="L89" s="52">
+        <v>10.4</v>
+      </c>
+      <c r="M89" s="52">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="B90" s="70" t="s">
+        <v>250</v>
+      </c>
+      <c r="C90" s="57">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D90" s="57">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E90" s="57">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F90" s="57">
+        <v>8.5</v>
+      </c>
+      <c r="G90" s="57">
+        <v>8.5</v>
+      </c>
+      <c r="H90" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="I90" s="52">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="J90" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K90" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="L90" s="52">
+        <v>7.7</v>
+      </c>
+      <c r="M90" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="B91" s="70" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" s="57">
+        <v>11.3</v>
+      </c>
+      <c r="D91" s="57">
+        <v>11.7</v>
+      </c>
+      <c r="E91" s="57">
+        <v>11.8</v>
+      </c>
+      <c r="F91" s="57">
+        <v>11.9</v>
+      </c>
+      <c r="G91" s="57">
+        <v>11.9</v>
+      </c>
+      <c r="H91" s="57">
+        <v>11.9</v>
+      </c>
+      <c r="I91" s="52">
+        <v>11.9</v>
+      </c>
+      <c r="J91" s="52">
+        <v>11.9</v>
+      </c>
+      <c r="K91" s="52">
+        <v>17.2</v>
+      </c>
+      <c r="L91" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M91" s="52">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="B92" s="70" t="s">
+        <v>254</v>
+      </c>
+      <c r="C92" s="57">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D92" s="57">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E92" s="57">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F92" s="57">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G92" s="57">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="H92" s="57">
+        <v>39.4</v>
+      </c>
+      <c r="I92" s="52">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="J92" s="52">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K92" s="52">
+        <v>56.8</v>
+      </c>
+      <c r="L92" s="52">
+        <v>57</v>
+      </c>
+      <c r="M92" s="52">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="B93" s="70" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="57">
+        <v>24</v>
+      </c>
+      <c r="D93" s="57">
+        <v>24.4</v>
+      </c>
+      <c r="E93" s="57">
+        <v>25.3</v>
+      </c>
+      <c r="F93" s="57">
+        <v>26.3</v>
+      </c>
+      <c r="G93" s="57">
+        <v>26.7</v>
+      </c>
+      <c r="H93" s="57">
+        <v>26.9</v>
+      </c>
+      <c r="I93" s="52">
+        <v>27.1</v>
+      </c>
+      <c r="J93" s="52">
+        <v>27.1</v>
+      </c>
+      <c r="K93" s="52">
+        <v>12</v>
+      </c>
+      <c r="L93" s="52">
+        <v>11.7</v>
+      </c>
+      <c r="M93" s="52">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="B94" s="70" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D94" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E94" s="57">
+        <v>9</v>
+      </c>
+      <c r="F94" s="57">
+        <v>9.4</v>
+      </c>
+      <c r="G94" s="57">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H94" s="57">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I94" s="52">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J94" s="52">
+        <v>10.1</v>
+      </c>
+      <c r="K94" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="L94" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="M94" s="52">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="30" t="s">
+        <v>259</v>
+      </c>
+      <c r="B95" s="70" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" s="57">
+        <v>12.9</v>
+      </c>
+      <c r="D95" s="57">
+        <v>12.9</v>
+      </c>
+      <c r="E95" s="57">
+        <v>12.9</v>
+      </c>
+      <c r="F95" s="57">
+        <v>13</v>
+      </c>
+      <c r="G95" s="57">
+        <v>13.1</v>
+      </c>
+      <c r="H95" s="57">
+        <v>13.1</v>
+      </c>
+      <c r="I95" s="52">
+        <v>13.2</v>
+      </c>
+      <c r="J95" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="K95" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="L95" s="52">
+        <v>4.3</v>
+      </c>
+      <c r="M95" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96" s="70" t="s">
+        <v>262</v>
+      </c>
+      <c r="C96" s="57">
+        <v>14</v>
+      </c>
+      <c r="D96" s="57">
+        <v>14.2</v>
+      </c>
+      <c r="E96" s="57">
+        <v>14.4</v>
+      </c>
+      <c r="F96" s="57">
+        <v>14.6</v>
+      </c>
+      <c r="G96" s="57">
+        <v>14.7</v>
+      </c>
+      <c r="H96" s="57">
+        <v>14.8</v>
+      </c>
+      <c r="I96" s="52">
+        <v>14.8</v>
+      </c>
+      <c r="J96" s="52">
+        <v>15.1</v>
+      </c>
+      <c r="K96" s="52">
+        <v>14.1</v>
+      </c>
+      <c r="L96" s="52">
+        <v>14.5</v>
+      </c>
+      <c r="M96" s="52">
+        <v>15.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="30" t="s">
+        <v>263</v>
+      </c>
+      <c r="B97" s="70" t="s">
+        <v>264</v>
+      </c>
+      <c r="C97" s="57">
+        <v>15.8</v>
+      </c>
+      <c r="D97" s="57">
+        <v>15.8</v>
+      </c>
+      <c r="E97" s="57">
+        <v>15.8</v>
+      </c>
+      <c r="F97" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="G97" s="57">
+        <v>16</v>
+      </c>
+      <c r="H97" s="57">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="I97" s="52">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J97" s="52">
+        <v>16.2</v>
+      </c>
+      <c r="K97" s="52">
+        <v>8.6</v>
+      </c>
+      <c r="L97" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="M97" s="52">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="30" t="s">
+        <v>265</v>
+      </c>
+      <c r="B98" s="70" t="s">
+        <v>266</v>
+      </c>
+      <c r="C98" s="57">
+        <v>28</v>
+      </c>
+      <c r="D98" s="57">
+        <v>28.1</v>
+      </c>
+      <c r="E98" s="57">
+        <v>29.5</v>
+      </c>
+      <c r="F98" s="57">
+        <v>29.7</v>
+      </c>
+      <c r="G98" s="57">
+        <v>30</v>
+      </c>
+      <c r="H98" s="57">
+        <v>30.2</v>
+      </c>
+      <c r="I98" s="52">
+        <v>30.2</v>
+      </c>
+      <c r="J98" s="52">
+        <v>30.6</v>
+      </c>
+      <c r="K98" s="52">
+        <v>29.4</v>
+      </c>
+      <c r="L98" s="52">
+        <v>27.4</v>
+      </c>
+      <c r="M98" s="52">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="30" t="s">
+        <v>267</v>
+      </c>
+      <c r="B99" s="70" t="s">
+        <v>268</v>
+      </c>
+      <c r="C99" s="57">
+        <v>17.2</v>
+      </c>
+      <c r="D99" s="57">
+        <v>17</v>
+      </c>
+      <c r="E99" s="57">
+        <v>17.3</v>
+      </c>
+      <c r="F99" s="57">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G99" s="57">
+        <v>18.2</v>
+      </c>
+      <c r="H99" s="57">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I99" s="52">
+        <v>20.8</v>
+      </c>
+      <c r="J99" s="52">
+        <v>19</v>
+      </c>
+      <c r="K99" s="52">
+        <v>15.8</v>
+      </c>
+      <c r="L99" s="52">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="M99" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="30" t="s">
+        <v>269</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C100" s="58">
+        <v>294.7</v>
+      </c>
+      <c r="D100" s="58">
+        <v>297.60000000000002</v>
+      </c>
+      <c r="E100" s="58">
+        <v>306.2</v>
+      </c>
+      <c r="F100" s="58">
+        <v>315</v>
+      </c>
+      <c r="G100" s="58">
+        <v>323.60000000000002</v>
+      </c>
+      <c r="H100" s="58">
+        <v>329.2</v>
+      </c>
+      <c r="I100" s="55">
+        <v>334.1</v>
+      </c>
+      <c r="J100" s="55">
+        <v>223.4</v>
+      </c>
+      <c r="K100" s="55">
+        <v>225.6</v>
+      </c>
+      <c r="L100" s="58">
+        <v>228.3</v>
+      </c>
+      <c r="M100" s="55">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="B101" s="70" t="s">
+        <v>272</v>
+      </c>
+      <c r="C101" s="58">
+        <v>5.8</v>
+      </c>
+      <c r="D101" s="58">
+        <v>5.5</v>
+      </c>
+      <c r="E101" s="58">
+        <v>5.6</v>
+      </c>
+      <c r="F101" s="58">
+        <v>5.6</v>
+      </c>
+      <c r="G101" s="58">
+        <v>5.7</v>
+      </c>
+      <c r="H101" s="58">
+        <v>5.7</v>
+      </c>
+      <c r="I101" s="55">
+        <v>5.7</v>
+      </c>
+      <c r="J101" s="55">
+        <v>2.7</v>
+      </c>
+      <c r="K101" s="55">
+        <v>2.8</v>
+      </c>
+      <c r="L101" s="58">
+        <v>11.5</v>
+      </c>
+      <c r="M101" s="55">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102" s="70" t="s">
+        <v>274</v>
+      </c>
+      <c r="C102" s="58">
+        <v>44.3</v>
+      </c>
+      <c r="D102" s="58">
+        <v>44.8</v>
+      </c>
+      <c r="E102" s="58">
+        <v>45.1</v>
+      </c>
+      <c r="F102" s="58">
+        <v>46.5</v>
+      </c>
+      <c r="G102" s="58">
+        <v>47.3</v>
+      </c>
+      <c r="H102" s="58">
+        <v>48.1</v>
+      </c>
+      <c r="I102" s="55">
+        <v>48.7</v>
+      </c>
+      <c r="J102" s="55">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="K102" s="55">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="L102" s="58">
+        <v>31.4</v>
+      </c>
+      <c r="M102" s="55">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="30" t="s">
+        <v>275</v>
+      </c>
+      <c r="B103" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="58">
+        <v>39</v>
+      </c>
+      <c r="D103" s="58">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="E103" s="58">
+        <v>39.9</v>
+      </c>
+      <c r="F103" s="58">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G103" s="58">
+        <v>42</v>
+      </c>
+      <c r="H103" s="58">
+        <v>42.6</v>
+      </c>
+      <c r="I103" s="55">
+        <v>43.1</v>
+      </c>
+      <c r="J103" s="55">
+        <v>26.5</v>
+      </c>
+      <c r="K103" s="55">
+        <v>27.3</v>
+      </c>
+      <c r="L103" s="58">
+        <v>22.5</v>
+      </c>
+      <c r="M103" s="55">
+        <v>23.4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="B104" s="70" t="s">
+        <v>277</v>
+      </c>
+      <c r="C104" s="58">
+        <v>37.1</v>
+      </c>
+      <c r="D104" s="58">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="E104" s="58">
+        <v>40.4</v>
+      </c>
+      <c r="F104" s="58">
+        <v>42.2</v>
+      </c>
+      <c r="G104" s="58">
+        <v>44.1</v>
+      </c>
+      <c r="H104" s="58">
+        <v>45.2</v>
+      </c>
+      <c r="I104" s="55">
+        <v>46.3</v>
+      </c>
+      <c r="J104" s="55">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="K104" s="55">
+        <v>32.1</v>
+      </c>
+      <c r="L104" s="58">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M104" s="55">
+        <v>32.799999999999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="30" t="s">
+        <v>278</v>
+      </c>
+      <c r="B105" s="70" t="s">
+        <v>279</v>
+      </c>
+      <c r="C105" s="58">
+        <v>58.6</v>
+      </c>
+      <c r="D105" s="58">
+        <v>58.6</v>
+      </c>
+      <c r="E105" s="58">
+        <v>61.8</v>
+      </c>
+      <c r="F105" s="58">
+        <v>63.9</v>
+      </c>
+      <c r="G105" s="58">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="H105" s="58">
+        <v>65.8</v>
+      </c>
+      <c r="I105" s="55">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J105" s="55">
+        <v>46.7</v>
+      </c>
+      <c r="K105" s="55">
+        <v>47</v>
+      </c>
+      <c r="L105" s="58">
+        <v>47.4</v>
+      </c>
+      <c r="M105" s="55">
+        <v>47.9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="B106" s="70" t="s">
+        <v>281</v>
+      </c>
+      <c r="C106" s="58">
+        <v>23.6</v>
+      </c>
+      <c r="D106" s="58">
+        <v>23.7</v>
+      </c>
+      <c r="E106" s="58">
+        <v>25.4</v>
+      </c>
+      <c r="F106" s="58">
+        <v>26.9</v>
+      </c>
+      <c r="G106" s="58">
+        <v>27.7</v>
+      </c>
+      <c r="H106" s="58">
+        <v>28.5</v>
+      </c>
+      <c r="I106" s="55">
+        <v>29.7</v>
+      </c>
+      <c r="J106" s="55">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="K106" s="55">
+        <v>20.5</v>
+      </c>
+      <c r="L106" s="58">
+        <v>20.7</v>
+      </c>
+      <c r="M106" s="55">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="B107" s="70" t="s">
+        <v>283</v>
+      </c>
+      <c r="C107" s="58">
+        <v>27.8</v>
+      </c>
+      <c r="D107" s="58">
+        <v>27.8</v>
+      </c>
+      <c r="E107" s="58">
+        <v>28.1</v>
+      </c>
+      <c r="F107" s="58">
+        <v>28.9</v>
+      </c>
+      <c r="G107" s="58">
+        <v>29.7</v>
+      </c>
+      <c r="H107" s="58">
+        <v>30</v>
+      </c>
+      <c r="I107" s="55">
+        <v>29.7</v>
+      </c>
+      <c r="J107" s="55">
+        <v>18.3</v>
+      </c>
+      <c r="K107" s="55">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L107" s="58">
+        <v>18.7</v>
+      </c>
+      <c r="M107" s="55">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="30" t="s">
+        <v>284</v>
+      </c>
+      <c r="B108" s="70" t="s">
+        <v>285</v>
+      </c>
+      <c r="C108" s="58">
+        <v>8</v>
+      </c>
+      <c r="D108" s="58">
+        <v>8</v>
+      </c>
+      <c r="E108" s="58">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F108" s="58">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G108" s="58">
+        <v>8.4</v>
+      </c>
+      <c r="H108" s="58">
+        <v>8.4</v>
+      </c>
+      <c r="I108" s="55">
+        <v>8.4</v>
+      </c>
+      <c r="J108" s="55">
+        <v>2.7</v>
+      </c>
+      <c r="K108" s="55">
+        <v>2.7</v>
+      </c>
+      <c r="L108" s="58">
+        <v>2.8</v>
+      </c>
+      <c r="M108" s="55">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="B109" s="70" t="s">
+        <v>287</v>
+      </c>
+      <c r="C109" s="58">
+        <v>5.4</v>
+      </c>
+      <c r="D109" s="58">
+        <v>5.5</v>
+      </c>
+      <c r="E109" s="58">
+        <v>6</v>
+      </c>
+      <c r="F109" s="58">
+        <v>6.3</v>
+      </c>
+      <c r="G109" s="58">
+        <v>6.6</v>
+      </c>
+      <c r="H109" s="58">
+        <v>6.9</v>
+      </c>
+      <c r="I109" s="55">
+        <v>7.1</v>
+      </c>
+      <c r="J109" s="55">
+        <v>3.4</v>
+      </c>
+      <c r="K109" s="55">
+        <v>3.6</v>
+      </c>
+      <c r="L109" s="58">
+        <v>3.8</v>
+      </c>
+      <c r="M109" s="55">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="30" t="s">
+        <v>288</v>
+      </c>
+      <c r="B110" s="70" t="s">
+        <v>289</v>
+      </c>
+      <c r="C110" s="58">
+        <v>7.6</v>
+      </c>
+      <c r="D110" s="58">
+        <v>7.7</v>
+      </c>
+      <c r="E110" s="58">
+        <v>7.8</v>
+      </c>
+      <c r="F110" s="58">
+        <v>8</v>
+      </c>
+      <c r="G110" s="58">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H110" s="58">
+        <v>8.4</v>
+      </c>
+      <c r="I110" s="55">
+        <v>8.6</v>
+      </c>
+      <c r="J110" s="55">
+        <v>4.7</v>
+      </c>
+      <c r="K110" s="55">
+        <v>4.8</v>
+      </c>
+      <c r="L110" s="58">
+        <v>5.2</v>
+      </c>
+      <c r="M110" s="55">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B111" s="70" t="s">
+        <v>291</v>
+      </c>
+      <c r="C111" s="58">
+        <v>37.5</v>
+      </c>
+      <c r="D111" s="58">
+        <v>37.5</v>
+      </c>
+      <c r="E111" s="58">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F111" s="58">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G111" s="58">
+        <v>38.6</v>
+      </c>
+      <c r="H111" s="58">
+        <v>39.6</v>
+      </c>
+      <c r="I111" s="55">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="J111" s="55">
+        <v>31</v>
+      </c>
+      <c r="K111" s="55">
+        <v>31.6</v>
+      </c>
+      <c r="L111" s="58">
+        <v>32.1</v>
+      </c>
+      <c r="M111" s="55">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I112" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J112" s="50">
+        <v>209.2</v>
+      </c>
+      <c r="K112" s="50">
+        <v>211.2</v>
+      </c>
+      <c r="L112" s="51">
+        <v>216.7</v>
+      </c>
+      <c r="M112" s="52">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="B113" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I113" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J113" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="K113" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="L113" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="M113" s="52">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="B114" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I114" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J114" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="K114" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="L114" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="M114" s="52">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="30" t="s">
+        <v>296</v>
+      </c>
+      <c r="B115" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="C115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I115" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J115" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="K115" s="50">
+        <v>28.4</v>
+      </c>
+      <c r="L115" s="51">
+        <v>28.8</v>
+      </c>
+      <c r="M115" s="52">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B116" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I116" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J116" s="50">
+        <v>30.5</v>
+      </c>
+      <c r="K116" s="50">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L116" s="51">
+        <v>33.6</v>
+      </c>
+      <c r="M116" s="52">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="30" t="s">
+        <v>298</v>
+      </c>
+      <c r="B117" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I117" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J117" s="50">
         <v>16.3</v>
       </c>
-      <c r="J75" s="64">
-[...137 lines deleted...]
-      <c r="L78" s="65">
+      <c r="K117" s="50">
+        <v>17.3</v>
+      </c>
+      <c r="L117" s="51">
+        <v>17.8</v>
+      </c>
+      <c r="M117" s="52">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="B118" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="C118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I118" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J118" s="50">
+        <v>34.5</v>
+      </c>
+      <c r="K118" s="50">
+        <v>29.7</v>
+      </c>
+      <c r="L118" s="51">
+        <v>29.7</v>
+      </c>
+      <c r="M118" s="52">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="30" t="s">
+        <v>300</v>
+      </c>
+      <c r="B119" s="70" t="s">
+        <v>110</v>
+      </c>
+      <c r="C119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I119" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J119" s="50">
+        <v>23.5</v>
+      </c>
+      <c r="K119" s="50">
+        <v>25</v>
+      </c>
+      <c r="L119" s="51">
+        <v>25.3</v>
+      </c>
+      <c r="M119" s="52">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B120" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I120" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J120" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="K120" s="50">
+        <v>13.9</v>
+      </c>
+      <c r="L120" s="51">
+        <v>15.3</v>
+      </c>
+      <c r="M120" s="52">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="30" t="s">
+        <v>302</v>
+      </c>
+      <c r="B121" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I121" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J121" s="50">
+        <v>29.1</v>
+      </c>
+      <c r="K121" s="50">
+        <v>28.5</v>
+      </c>
+      <c r="L121" s="51">
+        <v>29.8</v>
+      </c>
+      <c r="M121" s="52">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="B122" s="70" t="s">
+        <v>304</v>
+      </c>
+      <c r="C122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="E122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="H122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I122" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J122" s="50">
+        <v>28.8</v>
+      </c>
+      <c r="K122" s="50">
+        <v>28.7</v>
+      </c>
+      <c r="L122" s="51">
+        <v>29.4</v>
+      </c>
+      <c r="M122" s="52">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="30" t="s">
+        <v>305</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C123" s="51">
+        <v>408.7</v>
+      </c>
+      <c r="D123" s="51">
+        <v>436.2</v>
+      </c>
+      <c r="E123" s="51">
+        <v>456.7</v>
+      </c>
+      <c r="F123" s="51">
+        <v>472.6</v>
+      </c>
+      <c r="G123" s="51">
+        <v>490.2</v>
+      </c>
+      <c r="H123" s="51">
+        <v>510.7</v>
+      </c>
+      <c r="I123" s="50">
+        <v>531.9</v>
+      </c>
+      <c r="J123" s="50">
+        <v>207.2</v>
+      </c>
+      <c r="K123" s="50">
+        <v>211.9</v>
+      </c>
+      <c r="L123" s="51">
+        <v>217.9</v>
+      </c>
+      <c r="M123" s="52">
+        <v>224.7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="B124" s="70" t="s">
+        <v>308</v>
+      </c>
+      <c r="C124" s="51">
+        <v>4</v>
+      </c>
+      <c r="D124" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="E124" s="51">
         <v>3</v>
       </c>
-      <c r="M78" s="65">
-[...398 lines deleted...]
-      <c r="N87" s="61">
+      <c r="F124" s="51">
         <v>3.1</v>
       </c>
-    </row>
-[...1541 lines deleted...]
-      <c r="A123" s="30" t="s">
+      <c r="G124" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="H124" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="I124" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="J124" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="K124" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="L124" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="M124" s="52">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="30" t="s">
         <v>309</v>
       </c>
-      <c r="B123" s="7" t="s">
+      <c r="B125" s="70" t="s">
         <v>310</v>
       </c>
-      <c r="C123" s="60">
-[...52 lines deleted...]
-      <c r="F124" s="60">
+      <c r="C125" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D125" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="E125" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="F125" s="51">
         <v>3</v>
       </c>
-      <c r="G124" s="60">
-[...31 lines deleted...]
-      <c r="C125" s="60">
+      <c r="G125" s="51">
+        <v>3</v>
+      </c>
+      <c r="H125" s="51">
+        <v>3</v>
+      </c>
+      <c r="I125" s="50">
+        <v>3</v>
+      </c>
+      <c r="J125" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="K125" s="50">
+        <v>2</v>
+      </c>
+      <c r="L125" s="51">
         <v>2.1</v>
       </c>
-      <c r="D125" s="60">
-[...29 lines deleted...]
-      <c r="N125" s="61">
+      <c r="M125" s="52">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="126" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A126" s="30">
         <v>351800000</v>
       </c>
-      <c r="B126" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="60">
+      <c r="B126" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C126" s="51">
         <v>4.2</v>
       </c>
-      <c r="E126" s="60">
+      <c r="D126" s="51">
         <v>5</v>
       </c>
-      <c r="F126" s="60">
+      <c r="E126" s="51">
         <v>5.3</v>
       </c>
-      <c r="G126" s="60">
+      <c r="F126" s="51">
         <v>5.4</v>
       </c>
-      <c r="H126" s="60">
+      <c r="G126" s="51">
         <v>5.8</v>
       </c>
-      <c r="I126" s="60">
+      <c r="H126" s="51">
         <v>6.3</v>
       </c>
-      <c r="J126" s="59">
+      <c r="I126" s="50">
         <v>6.8</v>
       </c>
-      <c r="K126" s="59" t="s">
-[...12 lines deleted...]
-    <row r="127" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J126" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K126" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L126" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="M126" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A127" s="30">
         <v>352000000</v>
       </c>
-      <c r="B127" s="80" t="s">
+      <c r="B127" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C127" s="51">
+        <v>9</v>
+      </c>
+      <c r="D127" s="51">
+        <v>10</v>
+      </c>
+      <c r="E127" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="F127" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="G127" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="H127" s="51">
+        <v>11.2</v>
+      </c>
+      <c r="I127" s="50">
+        <v>11.4</v>
+      </c>
+      <c r="J127" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K127" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L127" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="M127" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="30" t="s">
+        <v>313</v>
+      </c>
+      <c r="B128" s="70" t="s">
+        <v>314</v>
+      </c>
+      <c r="C128" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="D128" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="E128" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="F128" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="G128" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="H128" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="I128" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="J128" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="K128" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="L128" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="M128" s="52">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="B129" s="70" t="s">
         <v>316</v>
       </c>
-      <c r="C127" s="60">
-[...46 lines deleted...]
-      <c r="D128" s="60">
+      <c r="C129" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="D129" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="E129" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="F129" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="G129" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="H129" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="I129" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="J129" s="50">
+        <v>1</v>
+      </c>
+      <c r="K129" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="L129" s="51">
         <v>0.7</v>
       </c>
-      <c r="E128" s="60">
-[...11 lines deleted...]
-      <c r="I128" s="60">
+      <c r="M129" s="52">
         <v>0.7</v>
       </c>
-      <c r="J128" s="59">
-[...59 lines deleted...]
-    <row r="130" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A130" s="30">
         <v>352300000</v>
       </c>
-      <c r="B130" s="80" t="s">
+      <c r="B130" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C130" s="51">
+        <v>2</v>
+      </c>
+      <c r="D130" s="51">
+        <v>2</v>
+      </c>
+      <c r="E130" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="F130" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="G130" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="H130" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="I130" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="J130" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K130" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L130" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="M130" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="B131" s="70" t="s">
+        <v>319</v>
+      </c>
+      <c r="C131" s="51">
+        <v>3</v>
+      </c>
+      <c r="D131" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="E131" s="51">
+        <v>2</v>
+      </c>
+      <c r="F131" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="G131" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H131" s="51">
+        <v>2</v>
+      </c>
+      <c r="I131" s="50">
+        <v>2</v>
+      </c>
+      <c r="J131" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="K131" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="L131" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="M131" s="52">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="B132" s="70" t="s">
         <v>321</v>
       </c>
-      <c r="C130" s="60">
+      <c r="C132" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="D132" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="E132" s="51">
         <v>1.9</v>
       </c>
-      <c r="D130" s="60">
+      <c r="F132" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="G132" s="51">
         <v>2</v>
       </c>
-      <c r="E130" s="60">
+      <c r="H132" s="51">
         <v>2</v>
       </c>
-      <c r="F130" s="60">
-[...28 lines deleted...]
-      <c r="A131" s="30" t="s">
+      <c r="I132" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="J132" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K132" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L132" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="M132" s="52">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="30" t="s">
         <v>322</v>
       </c>
-      <c r="B131" s="80" t="s">
+      <c r="B133" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C133" s="51">
+        <v>21.9</v>
+      </c>
+      <c r="D133" s="51">
+        <v>22.6</v>
+      </c>
+      <c r="E133" s="51">
+        <v>23.9</v>
+      </c>
+      <c r="F133" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="G133" s="51">
+        <v>26.8</v>
+      </c>
+      <c r="H133" s="51">
+        <v>27.8</v>
+      </c>
+      <c r="I133" s="50">
+        <v>28.9</v>
+      </c>
+      <c r="J133" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K133" s="50">
+        <v>10.1</v>
+      </c>
+      <c r="L133" s="51">
+        <v>10.1</v>
+      </c>
+      <c r="M133" s="52">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="30" t="s">
         <v>323</v>
       </c>
-      <c r="C131" s="60">
-[...37 lines deleted...]
-      <c r="A132" s="30" t="s">
+      <c r="B134" s="70" t="s">
         <v>324</v>
       </c>
-      <c r="B132" s="80" t="s">
+      <c r="C134" s="51">
+        <v>29</v>
+      </c>
+      <c r="D134" s="51">
+        <v>30.2</v>
+      </c>
+      <c r="E134" s="51">
+        <v>32.9</v>
+      </c>
+      <c r="F134" s="51">
+        <v>34</v>
+      </c>
+      <c r="G134" s="51">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="H134" s="51">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="I134" s="50">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="J134" s="50">
+        <v>24.5</v>
+      </c>
+      <c r="K134" s="50">
+        <v>25.9</v>
+      </c>
+      <c r="L134" s="51">
+        <v>27.5</v>
+      </c>
+      <c r="M134" s="52">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="30" t="s">
         <v>325</v>
       </c>
-      <c r="C132" s="60">
-[...37 lines deleted...]
-      <c r="A133" s="30" t="s">
+      <c r="B135" s="70" t="s">
         <v>326</v>
       </c>
-      <c r="B133" s="80" t="s">
-[...90 lines deleted...]
-      <c r="C135" s="60">
+      <c r="C135" s="51">
         <v>56.7</v>
       </c>
-      <c r="D135" s="60">
-[...2 lines deleted...]
-      <c r="E135" s="60">
+      <c r="D135" s="51">
         <v>58.3</v>
       </c>
-      <c r="F135" s="60">
+      <c r="E135" s="51">
         <v>63.7</v>
       </c>
-      <c r="G135" s="60">
+      <c r="F135" s="51">
         <v>66.3</v>
       </c>
-      <c r="H135" s="60">
+      <c r="G135" s="51">
         <v>68.5</v>
       </c>
-      <c r="I135" s="60">
+      <c r="H135" s="51">
         <v>73.599999999999994</v>
       </c>
-      <c r="J135" s="59">
+      <c r="I135" s="50">
         <v>78.5</v>
       </c>
-      <c r="K135" s="59">
+      <c r="J135" s="50">
         <v>38.6</v>
       </c>
-      <c r="L135" s="59">
+      <c r="K135" s="50">
         <v>37.1</v>
       </c>
-      <c r="M135" s="60">
+      <c r="L135" s="51">
         <v>36.700000000000003</v>
       </c>
-      <c r="N135" s="61">
+      <c r="M135" s="52">
         <v>36.9</v>
       </c>
     </row>
-    <row r="136" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A136" s="30">
         <v>354400000</v>
       </c>
-      <c r="B136" s="80" t="s">
+      <c r="B136" s="70" t="s">
+        <v>327</v>
+      </c>
+      <c r="C136" s="51">
+        <v>46.8</v>
+      </c>
+      <c r="D136" s="51">
+        <v>47.2</v>
+      </c>
+      <c r="E136" s="51">
+        <v>47.4</v>
+      </c>
+      <c r="F136" s="51">
+        <v>49.2</v>
+      </c>
+      <c r="G136" s="51">
+        <v>51.2</v>
+      </c>
+      <c r="H136" s="51">
+        <v>53.7</v>
+      </c>
+      <c r="I136" s="50">
+        <v>55.8</v>
+      </c>
+      <c r="J136" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K136" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L136" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="M136" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="B137" s="70" t="s">
+        <v>329</v>
+      </c>
+      <c r="C137" s="51">
+        <v>53.3</v>
+      </c>
+      <c r="D137" s="51">
+        <v>58</v>
+      </c>
+      <c r="E137" s="51">
+        <v>60</v>
+      </c>
+      <c r="F137" s="51">
+        <v>62</v>
+      </c>
+      <c r="G137" s="51">
+        <v>63.9</v>
+      </c>
+      <c r="H137" s="51">
+        <v>66.5</v>
+      </c>
+      <c r="I137" s="50">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="J137" s="50">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K137" s="50">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L137" s="51">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="M137" s="52">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="30" t="s">
+        <v>330</v>
+      </c>
+      <c r="B138" s="70" t="s">
         <v>331</v>
       </c>
-      <c r="C136" s="60">
+      <c r="C138" s="51">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D138" s="51">
+        <v>42.1</v>
+      </c>
+      <c r="E138" s="51">
         <v>44.3</v>
       </c>
-      <c r="D136" s="60">
-[...34 lines deleted...]
-      <c r="A137" s="30" t="s">
+      <c r="F138" s="51">
+        <v>45.2</v>
+      </c>
+      <c r="G138" s="51">
+        <v>46.7</v>
+      </c>
+      <c r="H138" s="51">
+        <v>48.5</v>
+      </c>
+      <c r="I138" s="50">
+        <v>50</v>
+      </c>
+      <c r="J138" s="50">
+        <v>26.7</v>
+      </c>
+      <c r="K138" s="50">
+        <v>26.9</v>
+      </c>
+      <c r="L138" s="51">
+        <v>27.9</v>
+      </c>
+      <c r="M138" s="52">
+        <v>30.1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="30" t="s">
         <v>332</v>
       </c>
-      <c r="B137" s="80" t="s">
+      <c r="B139" s="70" t="s">
         <v>333</v>
       </c>
-      <c r="C137" s="60">
-[...49 lines deleted...]
-      <c r="E138" s="60">
+      <c r="C139" s="51">
+        <v>38.1</v>
+      </c>
+      <c r="D139" s="51">
+        <v>40</v>
+      </c>
+      <c r="E139" s="51">
         <v>42.1</v>
       </c>
-      <c r="F138" s="60">
-[...46 lines deleted...]
-      <c r="G139" s="60">
+      <c r="F139" s="51">
         <v>43.4</v>
       </c>
-      <c r="H139" s="60">
+      <c r="G139" s="51">
         <v>44.9</v>
       </c>
-      <c r="I139" s="60">
+      <c r="H139" s="51">
         <v>45.6</v>
       </c>
-      <c r="J139" s="59">
+      <c r="I139" s="50">
         <v>46.2</v>
       </c>
-      <c r="K139" s="59">
+      <c r="J139" s="50">
         <v>19.100000000000001</v>
       </c>
-      <c r="L139" s="59">
+      <c r="K139" s="50">
         <v>20.9</v>
       </c>
-      <c r="M139" s="60">
+      <c r="L139" s="51">
         <v>21.9</v>
       </c>
-      <c r="N139" s="61">
+      <c r="M139" s="52">
         <v>20.6</v>
       </c>
     </row>
-    <row r="140" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A140" s="30">
         <v>356000000</v>
       </c>
-      <c r="B140" s="80" t="s">
+      <c r="B140" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C140" s="51">
+        <v>26.8</v>
+      </c>
+      <c r="D140" s="51">
+        <v>28.6</v>
+      </c>
+      <c r="E140" s="51">
+        <v>31.2</v>
+      </c>
+      <c r="F140" s="51">
+        <v>32</v>
+      </c>
+      <c r="G140" s="51">
+        <v>33.9</v>
+      </c>
+      <c r="H140" s="51">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I140" s="50">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="J140" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K140" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="M140" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="30" t="s">
+        <v>335</v>
+      </c>
+      <c r="B141" s="70" t="s">
+        <v>336</v>
+      </c>
+      <c r="C141" s="51">
+        <v>67.8</v>
+      </c>
+      <c r="D141" s="51">
+        <v>78.7</v>
+      </c>
+      <c r="E141" s="51">
+        <v>81.7</v>
+      </c>
+      <c r="F141" s="51">
+        <v>84.7</v>
+      </c>
+      <c r="G141" s="51">
+        <v>87.5</v>
+      </c>
+      <c r="H141" s="51">
+        <v>91.9</v>
+      </c>
+      <c r="I141" s="50">
+        <v>96.9</v>
+      </c>
+      <c r="J141" s="50">
+        <v>44.4</v>
+      </c>
+      <c r="K141" s="50">
+        <v>46.6</v>
+      </c>
+      <c r="L141" s="51">
+        <v>48.2</v>
+      </c>
+      <c r="M141" s="52">
+        <v>50.9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C142" s="51">
+        <v>375.7</v>
+      </c>
+      <c r="D142" s="51">
+        <v>380.3</v>
+      </c>
+      <c r="E142" s="51">
+        <v>384.1</v>
+      </c>
+      <c r="F142" s="51">
+        <v>410</v>
+      </c>
+      <c r="G142" s="51">
+        <v>420.4</v>
+      </c>
+      <c r="H142" s="51">
+        <v>428.7</v>
+      </c>
+      <c r="I142" s="50">
+        <v>437.2</v>
+      </c>
+      <c r="J142" s="50">
+        <v>190.3</v>
+      </c>
+      <c r="K142" s="50">
+        <v>202.8</v>
+      </c>
+      <c r="L142" s="51">
+        <v>207.6</v>
+      </c>
+      <c r="M142" s="52">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B143" s="70" t="s">
         <v>338</v>
       </c>
-      <c r="C140" s="60">
-[...2 lines deleted...]
-      <c r="D140" s="60">
+      <c r="C143" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D143" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E143" s="71">
+        <v>2.6</v>
+      </c>
+      <c r="F143" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="G143" s="71">
+        <v>2.8</v>
+      </c>
+      <c r="H143" s="71">
+        <v>2.9</v>
+      </c>
+      <c r="I143" s="72">
+        <v>4.3</v>
+      </c>
+      <c r="J143" s="72">
+        <v>0.9</v>
+      </c>
+      <c r="K143" s="72">
+        <v>0.7</v>
+      </c>
+      <c r="L143" s="71">
+        <v>0.7</v>
+      </c>
+      <c r="M143" s="48">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B144" s="70" t="s">
+        <v>339</v>
+      </c>
+      <c r="C144" s="71">
+        <v>13.2</v>
+      </c>
+      <c r="D144" s="71">
+        <v>13.2</v>
+      </c>
+      <c r="E144" s="71">
+        <v>13.4</v>
+      </c>
+      <c r="F144" s="71">
+        <v>14.2</v>
+      </c>
+      <c r="G144" s="71">
+        <v>15.8</v>
+      </c>
+      <c r="H144" s="71">
+        <v>16</v>
+      </c>
+      <c r="I144" s="72">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J144" s="72">
+        <v>3.1</v>
+      </c>
+      <c r="K144" s="72">
+        <v>3.1</v>
+      </c>
+      <c r="L144" s="71">
+        <v>3.2</v>
+      </c>
+      <c r="M144" s="48">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B145" s="70" t="s">
+        <v>340</v>
+      </c>
+      <c r="C145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="D145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="E145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="F145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="G145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="H145" s="71">
+        <v>0.8</v>
+      </c>
+      <c r="I145" s="72">
+        <v>0.8</v>
+      </c>
+      <c r="J145" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="K145" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="L145" s="71">
+        <v>0.2</v>
+      </c>
+      <c r="M145" s="48">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B146" s="70" t="s">
+        <v>341</v>
+      </c>
+      <c r="C146" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="D146" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="E146" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="F146" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="G146" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="H146" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="I146" s="72">
+        <v>2</v>
+      </c>
+      <c r="J146" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="K146" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="L146" s="71">
+        <v>0.4</v>
+      </c>
+      <c r="M146" s="48">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B147" s="70" t="s">
+        <v>342</v>
+      </c>
+      <c r="C147" s="71">
+        <v>12</v>
+      </c>
+      <c r="D147" s="71">
+        <v>11.8</v>
+      </c>
+      <c r="E147" s="71">
+        <v>13.1</v>
+      </c>
+      <c r="F147" s="71">
+        <v>13.9</v>
+      </c>
+      <c r="G147" s="71">
+        <v>14.5</v>
+      </c>
+      <c r="H147" s="71">
+        <v>14.9</v>
+      </c>
+      <c r="I147" s="72">
+        <v>15.6</v>
+      </c>
+      <c r="J147" s="72">
+        <v>5.4</v>
+      </c>
+      <c r="K147" s="72">
+        <v>5.9</v>
+      </c>
+      <c r="L147" s="71">
+        <v>6.2</v>
+      </c>
+      <c r="M147" s="48">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B148" s="70" t="s">
+        <v>343</v>
+      </c>
+      <c r="C148" s="71">
+        <v>23.4</v>
+      </c>
+      <c r="D148" s="71">
+        <v>25.1</v>
+      </c>
+      <c r="E148" s="71">
+        <v>25.1</v>
+      </c>
+      <c r="F148" s="71">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G148" s="71">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H148" s="71">
+        <v>36.4</v>
+      </c>
+      <c r="I148" s="72">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="J148" s="72">
+        <v>11.5</v>
+      </c>
+      <c r="K148" s="72">
+        <v>12.5</v>
+      </c>
+      <c r="L148" s="71">
+        <v>13.5</v>
+      </c>
+      <c r="M148" s="48">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B149" s="70" t="s">
+        <v>344</v>
+      </c>
+      <c r="C149" s="71">
+        <v>30.3</v>
+      </c>
+      <c r="D149" s="71">
+        <v>30.6</v>
+      </c>
+      <c r="E149" s="71">
+        <v>30.8</v>
+      </c>
+      <c r="F149" s="71">
+        <v>32</v>
+      </c>
+      <c r="G149" s="71">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H149" s="71">
+        <v>33.5</v>
+      </c>
+      <c r="I149" s="72">
+        <v>31.3</v>
+      </c>
+      <c r="J149" s="72">
+        <v>7.9</v>
+      </c>
+      <c r="K149" s="72">
+        <v>7.9</v>
+      </c>
+      <c r="L149" s="71">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M149" s="48">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B150" s="70" t="s">
+        <v>345</v>
+      </c>
+      <c r="C150" s="71">
+        <v>20.6</v>
+      </c>
+      <c r="D150" s="71">
+        <v>20.6</v>
+      </c>
+      <c r="E150" s="71">
+        <v>21</v>
+      </c>
+      <c r="F150" s="71">
+        <v>21</v>
+      </c>
+      <c r="G150" s="71">
+        <v>21.1</v>
+      </c>
+      <c r="H150" s="71">
+        <v>22.5</v>
+      </c>
+      <c r="I150" s="72">
+        <v>23</v>
+      </c>
+      <c r="J150" s="72">
+        <v>12</v>
+      </c>
+      <c r="K150" s="72">
+        <v>12.2</v>
+      </c>
+      <c r="L150" s="71">
+        <v>11.7</v>
+      </c>
+      <c r="M150" s="48">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B151" s="70" t="s">
+        <v>346</v>
+      </c>
+      <c r="C151" s="71">
+        <v>30.3</v>
+      </c>
+      <c r="D151" s="71">
+        <v>31.1</v>
+      </c>
+      <c r="E151" s="71">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F151" s="71">
+        <v>33.5</v>
+      </c>
+      <c r="G151" s="71">
+        <v>35.1</v>
+      </c>
+      <c r="H151" s="71">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I151" s="72">
+        <v>40.1</v>
+      </c>
+      <c r="J151" s="72">
+        <v>13.5</v>
+      </c>
+      <c r="K151" s="72">
+        <v>14.3</v>
+      </c>
+      <c r="L151" s="71">
+        <v>16.2</v>
+      </c>
+      <c r="M151" s="48">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B152" s="70" t="s">
+        <v>347</v>
+      </c>
+      <c r="C152" s="71">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D152" s="71">
+        <v>10.9</v>
+      </c>
+      <c r="E152" s="71">
+        <v>10.8</v>
+      </c>
+      <c r="F152" s="71">
+        <v>10.8</v>
+      </c>
+      <c r="G152" s="71">
+        <v>11.9</v>
+      </c>
+      <c r="H152" s="71">
+        <v>12.5</v>
+      </c>
+      <c r="I152" s="72">
+        <v>12.2</v>
+      </c>
+      <c r="J152" s="72">
+        <v>3</v>
+      </c>
+      <c r="K152" s="72">
+        <v>2.9</v>
+      </c>
+      <c r="L152" s="71">
+        <v>3.3</v>
+      </c>
+      <c r="M152" s="48">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B153" s="70" t="s">
+        <v>348</v>
+      </c>
+      <c r="C153" s="71">
+        <v>11.3</v>
+      </c>
+      <c r="D153" s="71">
+        <v>11</v>
+      </c>
+      <c r="E153" s="71">
+        <v>10.3</v>
+      </c>
+      <c r="F153" s="71">
+        <v>10.5</v>
+      </c>
+      <c r="G153" s="71">
+        <v>10.8</v>
+      </c>
+      <c r="H153" s="71">
+        <v>10.8</v>
+      </c>
+      <c r="I153" s="72">
+        <v>11</v>
+      </c>
+      <c r="J153" s="72">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K153" s="72">
+        <v>5.3</v>
+      </c>
+      <c r="L153" s="71">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M153" s="48">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B154" s="70" t="s">
+        <v>349</v>
+      </c>
+      <c r="C154" s="71">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D154" s="71">
+        <v>15.3</v>
+      </c>
+      <c r="E154" s="71">
+        <v>13.7</v>
+      </c>
+      <c r="F154" s="71">
+        <v>14.3</v>
+      </c>
+      <c r="G154" s="71">
+        <v>15.5</v>
+      </c>
+      <c r="H154" s="71">
+        <v>15.3</v>
+      </c>
+      <c r="I154" s="72">
+        <v>15.6</v>
+      </c>
+      <c r="J154" s="72">
+        <v>6.6</v>
+      </c>
+      <c r="K154" s="72">
+        <v>7.2</v>
+      </c>
+      <c r="L154" s="71">
+        <v>7.4</v>
+      </c>
+      <c r="M154" s="48">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B155" s="70" t="s">
+        <v>350</v>
+      </c>
+      <c r="C155" s="71">
+        <v>24.3</v>
+      </c>
+      <c r="D155" s="71">
+        <v>24.3</v>
+      </c>
+      <c r="E155" s="71">
+        <v>24.3</v>
+      </c>
+      <c r="F155" s="71">
+        <v>22.6</v>
+      </c>
+      <c r="G155" s="71">
+        <v>17</v>
+      </c>
+      <c r="H155" s="71">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I155" s="72">
+        <v>17.8</v>
+      </c>
+      <c r="J155" s="72">
+        <v>5.2</v>
+      </c>
+      <c r="K155" s="72">
+        <v>5</v>
+      </c>
+      <c r="L155" s="71">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M155" s="48">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B156" s="70" t="s">
+        <v>351</v>
+      </c>
+      <c r="C156" s="71">
+        <v>51.2</v>
+      </c>
+      <c r="D156" s="71">
+        <v>50.5</v>
+      </c>
+      <c r="E156" s="71">
+        <v>53.6</v>
+      </c>
+      <c r="F156" s="71">
+        <v>57.4</v>
+      </c>
+      <c r="G156" s="71">
+        <v>57.7</v>
+      </c>
+      <c r="H156" s="71">
+        <v>58.6</v>
+      </c>
+      <c r="I156" s="72">
+        <v>56.4</v>
+      </c>
+      <c r="J156" s="72">
+        <v>49.7</v>
+      </c>
+      <c r="K156" s="72">
+        <v>58.7</v>
+      </c>
+      <c r="L156" s="71">
+        <v>54.9</v>
+      </c>
+      <c r="M156" s="48">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B157" s="70" t="s">
+        <v>352</v>
+      </c>
+      <c r="C157" s="71">
         <v>26.8</v>
       </c>
-      <c r="E140" s="60">
-[...2 lines deleted...]
-      <c r="F140" s="60">
+      <c r="D157" s="71">
+        <v>25.9</v>
+      </c>
+      <c r="E157" s="71">
+        <v>25.8</v>
+      </c>
+      <c r="F157" s="71">
+        <v>27.4</v>
+      </c>
+      <c r="G157" s="71">
+        <v>27.7</v>
+      </c>
+      <c r="H157" s="71">
+        <v>27.8</v>
+      </c>
+      <c r="I157" s="72">
+        <v>28.4</v>
+      </c>
+      <c r="J157" s="72">
+        <v>10.4</v>
+      </c>
+      <c r="K157" s="72">
+        <v>9.9</v>
+      </c>
+      <c r="L157" s="71">
+        <v>10.1</v>
+      </c>
+      <c r="M157" s="48">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B158" s="70" t="s">
+        <v>353</v>
+      </c>
+      <c r="C158" s="71">
+        <v>15.3</v>
+      </c>
+      <c r="D158" s="71">
+        <v>16.3</v>
+      </c>
+      <c r="E158" s="71">
+        <v>16.2</v>
+      </c>
+      <c r="F158" s="71">
+        <v>18</v>
+      </c>
+      <c r="G158" s="71">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H158" s="71">
+        <v>19.8</v>
+      </c>
+      <c r="I158" s="72">
+        <v>21.7</v>
+      </c>
+      <c r="J158" s="72">
+        <v>3.6</v>
+      </c>
+      <c r="K158" s="72">
+        <v>3.7</v>
+      </c>
+      <c r="L158" s="71">
+        <v>3.8</v>
+      </c>
+      <c r="M158" s="48">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="70" t="s">
+        <v>354</v>
+      </c>
+      <c r="C159" s="71">
+        <v>14.6</v>
+      </c>
+      <c r="D159" s="71">
+        <v>16</v>
+      </c>
+      <c r="E159" s="71">
+        <v>16.7</v>
+      </c>
+      <c r="F159" s="71">
+        <v>19.3</v>
+      </c>
+      <c r="G159" s="71">
+        <v>20.6</v>
+      </c>
+      <c r="H159" s="71">
+        <v>20.9</v>
+      </c>
+      <c r="I159" s="72">
+        <v>21.3</v>
+      </c>
+      <c r="J159" s="72">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K159" s="72">
+        <v>6</v>
+      </c>
+      <c r="L159" s="71">
+        <v>6.1</v>
+      </c>
+      <c r="M159" s="48">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B160" s="70" t="s">
+        <v>355</v>
+      </c>
+      <c r="C160" s="71">
+        <v>20.6</v>
+      </c>
+      <c r="D160" s="71">
+        <v>24.5</v>
+      </c>
+      <c r="E160" s="71">
+        <v>26.1</v>
+      </c>
+      <c r="F160" s="71">
+        <v>27.2</v>
+      </c>
+      <c r="G160" s="71">
+        <v>28.3</v>
+      </c>
+      <c r="H160" s="71">
+        <v>27.5</v>
+      </c>
+      <c r="I160" s="72">
+        <v>28.2</v>
+      </c>
+      <c r="J160" s="72">
+        <v>13.3</v>
+      </c>
+      <c r="K160" s="72">
+        <v>13.7</v>
+      </c>
+      <c r="L160" s="71">
+        <v>12.5</v>
+      </c>
+      <c r="M160" s="48">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B161" s="70" t="s">
+        <v>356</v>
+      </c>
+      <c r="C161" s="71">
+        <v>15.3</v>
+      </c>
+      <c r="D161" s="71">
+        <v>11.9</v>
+      </c>
+      <c r="E161" s="71">
+        <v>11.7</v>
+      </c>
+      <c r="F161" s="71">
+        <v>12.9</v>
+      </c>
+      <c r="G161" s="71">
+        <v>13.2</v>
+      </c>
+      <c r="H161" s="71">
+        <v>13.5</v>
+      </c>
+      <c r="I161" s="72">
+        <v>14.2</v>
+      </c>
+      <c r="J161" s="72">
+        <v>6.8</v>
+      </c>
+      <c r="K161" s="72">
+        <v>6</v>
+      </c>
+      <c r="L161" s="71">
+        <v>6.7</v>
+      </c>
+      <c r="M161" s="48">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B162" s="70" t="s">
+        <v>357</v>
+      </c>
+      <c r="C162" s="71">
+        <v>34.5</v>
+      </c>
+      <c r="D162" s="71">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="E162" s="71">
+        <v>33.6</v>
+      </c>
+      <c r="F162" s="71">
+        <v>36.5</v>
+      </c>
+      <c r="G162" s="71">
+        <v>38</v>
+      </c>
+      <c r="H162" s="71">
+        <v>38.1</v>
+      </c>
+      <c r="I162" s="72">
+        <v>38.9</v>
+      </c>
+      <c r="J162" s="72">
+        <v>21.7</v>
+      </c>
+      <c r="K162" s="72">
+        <v>27.1</v>
+      </c>
+      <c r="L162" s="71">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="M162" s="48">
+        <v>34.799999999999997</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C163" s="60">
+        <v>87.5</v>
+      </c>
+      <c r="D163" s="60">
+        <v>88.6</v>
+      </c>
+      <c r="E163" s="60">
+        <v>89.8</v>
+      </c>
+      <c r="F163" s="60">
+        <v>91.6</v>
+      </c>
+      <c r="G163" s="60">
+        <v>93.9</v>
+      </c>
+      <c r="H163" s="60">
+        <v>96.1</v>
+      </c>
+      <c r="I163" s="60">
+        <v>98.7</v>
+      </c>
+      <c r="J163" s="60">
+        <v>61.5</v>
+      </c>
+      <c r="K163" s="60">
+        <v>62.5</v>
+      </c>
+      <c r="L163" s="60">
+        <v>61.1</v>
+      </c>
+      <c r="M163" s="56">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="B164" s="70" t="s">
+        <v>361</v>
+      </c>
+      <c r="C164" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="D164" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="E164" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="F164" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="G164" s="56">
+        <v>5.4</v>
+      </c>
+      <c r="H164" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="I164" s="56">
+        <v>5.4</v>
+      </c>
+      <c r="J164" s="56">
+        <v>3.5</v>
+      </c>
+      <c r="K164" s="56">
+        <v>3.5</v>
+      </c>
+      <c r="L164" s="56">
+        <v>3.6</v>
+      </c>
+      <c r="M164" s="56">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="70" t="s">
+        <v>363</v>
+      </c>
+      <c r="C165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L165" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M165" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" s="70" t="s">
+        <v>365</v>
+      </c>
+      <c r="C166" s="56">
+        <v>10.7</v>
+      </c>
+      <c r="D166" s="56">
+        <v>11.1</v>
+      </c>
+      <c r="E166" s="56">
+        <v>11.4</v>
+      </c>
+      <c r="F166" s="56">
+        <v>11.7</v>
+      </c>
+      <c r="G166" s="56">
+        <v>12</v>
+      </c>
+      <c r="H166" s="56">
+        <v>12.2</v>
+      </c>
+      <c r="I166" s="56">
+        <v>12.8</v>
+      </c>
+      <c r="J166" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="K166" s="56">
+        <v>6.5</v>
+      </c>
+      <c r="L166" s="56">
+        <v>6.6</v>
+      </c>
+      <c r="M166" s="56">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="B167" s="70" t="s">
+        <v>367</v>
+      </c>
+      <c r="C167" s="56">
+        <v>10.8</v>
+      </c>
+      <c r="D167" s="56">
+        <v>10.9</v>
+      </c>
+      <c r="E167" s="56">
+        <v>11.1</v>
+      </c>
+      <c r="F167" s="56">
+        <v>11.2</v>
+      </c>
+      <c r="G167" s="56">
+        <v>11.3</v>
+      </c>
+      <c r="H167" s="56">
+        <v>11.4</v>
+      </c>
+      <c r="I167" s="56">
+        <v>11.6</v>
+      </c>
+      <c r="J167" s="56">
+        <v>5.7</v>
+      </c>
+      <c r="K167" s="56">
+        <v>5.7</v>
+      </c>
+      <c r="L167" s="56">
+        <v>5.8</v>
+      </c>
+      <c r="M167" s="56">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" s="70" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="56">
+        <v>12.5</v>
+      </c>
+      <c r="D168" s="56">
+        <v>12.6</v>
+      </c>
+      <c r="E168" s="56">
+        <v>12.7</v>
+      </c>
+      <c r="F168" s="56">
+        <v>13</v>
+      </c>
+      <c r="G168" s="56">
+        <v>13.4</v>
+      </c>
+      <c r="H168" s="56">
+        <v>13.8</v>
+      </c>
+      <c r="I168" s="56">
+        <v>14.2</v>
+      </c>
+      <c r="J168" s="56">
+        <v>6.7</v>
+      </c>
+      <c r="K168" s="56">
+        <v>6.7</v>
+      </c>
+      <c r="L168" s="56">
+        <v>6.9</v>
+      </c>
+      <c r="M168" s="56">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="30" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="70" t="s">
+        <v>371</v>
+      </c>
+      <c r="C169" s="56">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D169" s="56">
+        <v>16.8</v>
+      </c>
+      <c r="E169" s="56">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F169" s="56">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G169" s="56">
+        <v>18.2</v>
+      </c>
+      <c r="H169" s="56">
+        <v>19.2</v>
+      </c>
+      <c r="I169" s="56">
+        <v>19.8</v>
+      </c>
+      <c r="J169" s="56">
+        <v>21.7</v>
+      </c>
+      <c r="K169" s="56">
+        <v>21.9</v>
+      </c>
+      <c r="L169" s="56">
+        <v>19.7</v>
+      </c>
+      <c r="M169" s="56">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="30" t="s">
+        <v>372</v>
+      </c>
+      <c r="B170" s="70" t="s">
+        <v>373</v>
+      </c>
+      <c r="C170" s="56">
+        <v>6</v>
+      </c>
+      <c r="D170" s="56">
+        <v>6</v>
+      </c>
+      <c r="E170" s="56">
+        <v>6</v>
+      </c>
+      <c r="F170" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="G170" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="H170" s="56">
+        <v>6.1</v>
+      </c>
+      <c r="I170" s="56">
+        <v>6.3</v>
+      </c>
+      <c r="J170" s="56">
+        <v>2.6</v>
+      </c>
+      <c r="K170" s="56">
+        <v>2.6</v>
+      </c>
+      <c r="L170" s="56">
+        <v>2.7</v>
+      </c>
+      <c r="M170" s="56">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="B171" s="70" t="s">
+        <v>375</v>
+      </c>
+      <c r="C171" s="56">
+        <v>7</v>
+      </c>
+      <c r="D171" s="56">
+        <v>7</v>
+      </c>
+      <c r="E171" s="56">
+        <v>7.1</v>
+      </c>
+      <c r="F171" s="56">
+        <v>7.2</v>
+      </c>
+      <c r="G171" s="56">
+        <v>7.3</v>
+      </c>
+      <c r="H171" s="56">
+        <v>7.3</v>
+      </c>
+      <c r="I171" s="56">
+        <v>7.4</v>
+      </c>
+      <c r="J171" s="56">
+        <v>3.7</v>
+      </c>
+      <c r="K171" s="56">
+        <v>3.6</v>
+      </c>
+      <c r="L171" s="56">
+        <v>3.7</v>
+      </c>
+      <c r="M171" s="56">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="30" t="s">
+        <v>376</v>
+      </c>
+      <c r="B172" s="70" t="s">
+        <v>377</v>
+      </c>
+      <c r="C172" s="56">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D172" s="56">
+        <v>18.8</v>
+      </c>
+      <c r="E172" s="56">
+        <v>19.2</v>
+      </c>
+      <c r="F172" s="56">
+        <v>19.8</v>
+      </c>
+      <c r="G172" s="56">
+        <v>20.2</v>
+      </c>
+      <c r="H172" s="56">
+        <v>20.6</v>
+      </c>
+      <c r="I172" s="56">
+        <v>21.2</v>
+      </c>
+      <c r="J172" s="56">
+        <v>11.5</v>
+      </c>
+      <c r="K172" s="56">
+        <v>11.8</v>
+      </c>
+      <c r="L172" s="56">
+        <v>12.1</v>
+      </c>
+      <c r="M172" s="56">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="30" t="s">
+        <v>378</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C173" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D173" s="52">
+        <v>10.9</v>
+      </c>
+      <c r="E173" s="52">
+        <v>11.7</v>
+      </c>
+      <c r="F173" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="G173" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="H173" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="I173" s="52">
+        <v>7.4</v>
+      </c>
+      <c r="J173" s="52">
+        <v>6</v>
+      </c>
+      <c r="K173" s="52">
+        <v>6</v>
+      </c>
+      <c r="L173" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="M173" s="52">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="30" t="s">
+        <v>380</v>
+      </c>
+      <c r="B174" s="70" t="s">
+        <v>381</v>
+      </c>
+      <c r="C174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I174" s="52">
+        <v>0</v>
+      </c>
+      <c r="J174" s="52">
+        <v>0</v>
+      </c>
+      <c r="K174" s="52">
+        <v>0</v>
+      </c>
+      <c r="L174" s="52">
+        <v>0</v>
+      </c>
+      <c r="M174" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="30" t="s">
+        <v>382</v>
+      </c>
+      <c r="B175" s="70" t="s">
+        <v>383</v>
+      </c>
+      <c r="C175" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="D175" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="E175" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="F175" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="G175" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="H175" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="I175" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="J175" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K175" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L175" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M175" s="52">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="B176" s="70" t="s">
+        <v>385</v>
+      </c>
+      <c r="C176" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="D176" s="57">
+        <v>2.6</v>
+      </c>
+      <c r="E176" s="57">
+        <v>2.8</v>
+      </c>
+      <c r="F176" s="57">
+        <v>2.9</v>
+      </c>
+      <c r="G176" s="57">
+        <v>3</v>
+      </c>
+      <c r="H176" s="57">
+        <v>3</v>
+      </c>
+      <c r="I176" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="J176" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="K176" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="L176" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="M176" s="52">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="30" t="s">
+        <v>386</v>
+      </c>
+      <c r="B177" s="70" t="s">
+        <v>387</v>
+      </c>
+      <c r="C177" s="57">
+        <v>1.3</v>
+      </c>
+      <c r="D177" s="57">
+        <v>1.5</v>
+      </c>
+      <c r="E177" s="57">
+        <v>1.6</v>
+      </c>
+      <c r="F177" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="G177" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="H177" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="I177" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J177" s="52">
+        <v>1</v>
+      </c>
+      <c r="K177" s="52">
+        <v>1</v>
+      </c>
+      <c r="L177" s="52">
+        <v>1</v>
+      </c>
+      <c r="M177" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="30" t="s">
+        <v>388</v>
+      </c>
+      <c r="B178" s="70" t="s">
+        <v>389</v>
+      </c>
+      <c r="C178" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="D178" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E178" s="57">
+        <v>4.7</v>
+      </c>
+      <c r="F178" s="57">
+        <v>4.8</v>
+      </c>
+      <c r="G178" s="57">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H178" s="57">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I178" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="J178" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="K178" s="52">
+        <v>2</v>
+      </c>
+      <c r="L178" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="M178" s="52">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="30" t="s">
+        <v>390</v>
+      </c>
+      <c r="B179" s="70" t="s">
+        <v>391</v>
+      </c>
+      <c r="C179" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="D179" s="57">
+        <v>0.8</v>
+      </c>
+      <c r="E179" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="F179" s="57">
+        <v>1</v>
+      </c>
+      <c r="G179" s="57">
+        <v>1</v>
+      </c>
+      <c r="H179" s="57">
+        <v>1</v>
+      </c>
+      <c r="I179" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="J179" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="K179" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="L179" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="M179" s="52">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="B180" s="70" t="s">
+        <v>393</v>
+      </c>
+      <c r="C180" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="D180" s="57">
+        <v>1.6</v>
+      </c>
+      <c r="E180" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="F180" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="G180" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="H180" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="I180" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J180" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="K180" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="L180" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="M180" s="52">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="30" t="s">
+        <v>394</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C181" s="51">
+        <v>361.7</v>
+      </c>
+      <c r="D181" s="51">
+        <v>364.4</v>
+      </c>
+      <c r="E181" s="51">
+        <v>371</v>
+      </c>
+      <c r="F181" s="51">
+        <v>383.1</v>
+      </c>
+      <c r="G181" s="51">
+        <v>393.2</v>
+      </c>
+      <c r="H181" s="51">
+        <v>405.7</v>
+      </c>
+      <c r="I181" s="50">
+        <v>421.3</v>
+      </c>
+      <c r="J181" s="50">
+        <v>212.9</v>
+      </c>
+      <c r="K181" s="50">
+        <v>232.5</v>
+      </c>
+      <c r="L181" s="51">
+        <v>237.6</v>
+      </c>
+      <c r="M181" s="52">
+        <v>255.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B182" s="70" t="s">
+        <v>397</v>
+      </c>
+      <c r="C182" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="D182" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="E182" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="F182" s="51">
+        <v>7</v>
+      </c>
+      <c r="G182" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="H182" s="51">
+        <v>7</v>
+      </c>
+      <c r="I182" s="50">
+        <v>7</v>
+      </c>
+      <c r="J182" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="K182" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="L182" s="51">
+        <v>3.8</v>
+      </c>
+      <c r="M182" s="52">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="B183" s="70" t="s">
+        <v>399</v>
+      </c>
+      <c r="C183" s="51">
+        <v>28.4</v>
+      </c>
+      <c r="D183" s="51">
+        <v>29.6</v>
+      </c>
+      <c r="E183" s="51">
+        <v>30.7</v>
+      </c>
+      <c r="F183" s="51">
+        <v>32.1</v>
+      </c>
+      <c r="G183" s="51">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="H183" s="51">
+        <v>33.9</v>
+      </c>
+      <c r="I183" s="50">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="J183" s="50">
+        <v>26.3</v>
+      </c>
+      <c r="K183" s="50">
+        <v>24.2</v>
+      </c>
+      <c r="L183" s="51">
+        <v>25.7</v>
+      </c>
+      <c r="M183" s="52">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="B184" s="70" t="s">
+        <v>401</v>
+      </c>
+      <c r="C184" s="51">
+        <v>22.2</v>
+      </c>
+      <c r="D184" s="51">
+        <v>22.6</v>
+      </c>
+      <c r="E184" s="51">
+        <v>22.6</v>
+      </c>
+      <c r="F184" s="51">
+        <v>22.6</v>
+      </c>
+      <c r="G184" s="51">
+        <v>22.7</v>
+      </c>
+      <c r="H184" s="51">
+        <v>22.7</v>
+      </c>
+      <c r="I184" s="50">
+        <v>22.7</v>
+      </c>
+      <c r="J184" s="50">
+        <v>12</v>
+      </c>
+      <c r="K184" s="50">
+        <v>12.1</v>
+      </c>
+      <c r="L184" s="51">
+        <v>12.2</v>
+      </c>
+      <c r="M184" s="52">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="30" t="s">
+        <v>402</v>
+      </c>
+      <c r="B185" s="70" t="s">
+        <v>324</v>
+      </c>
+      <c r="C185" s="51">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="D185" s="51">
+        <v>21</v>
+      </c>
+      <c r="E185" s="51">
+        <v>21.9</v>
+      </c>
+      <c r="F185" s="51">
+        <v>22.2</v>
+      </c>
+      <c r="G185" s="51">
+        <v>22.7</v>
+      </c>
+      <c r="H185" s="51">
+        <v>23</v>
+      </c>
+      <c r="I185" s="50">
+        <v>23.3</v>
+      </c>
+      <c r="J185" s="50">
+        <v>7.5</v>
+      </c>
+      <c r="K185" s="50">
+        <v>12</v>
+      </c>
+      <c r="L185" s="51">
+        <v>15.2</v>
+      </c>
+      <c r="M185" s="52">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="30" t="s">
+        <v>403</v>
+      </c>
+      <c r="B186" s="70" t="s">
+        <v>404</v>
+      </c>
+      <c r="C186" s="51">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="D186" s="51">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E186" s="51">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F186" s="51">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G186" s="51">
+        <v>36.9</v>
+      </c>
+      <c r="H186" s="51">
+        <v>37</v>
+      </c>
+      <c r="I186" s="50">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="J186" s="50">
+        <v>10</v>
+      </c>
+      <c r="K186" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="L186" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="M186" s="52">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="30" t="s">
+        <v>405</v>
+      </c>
+      <c r="B187" s="70" t="s">
+        <v>406</v>
+      </c>
+      <c r="C187" s="51">
+        <v>31.4</v>
+      </c>
+      <c r="D187" s="51">
+        <v>31.4</v>
+      </c>
+      <c r="E187" s="51">
+        <v>31.4</v>
+      </c>
+      <c r="F187" s="51">
+        <v>31.4</v>
+      </c>
+      <c r="G187" s="51">
+        <v>32.6</v>
+      </c>
+      <c r="H187" s="51">
+        <v>35.5</v>
+      </c>
+      <c r="I187" s="50">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="J187" s="50">
+        <v>13.9</v>
+      </c>
+      <c r="K187" s="50">
+        <v>16.8</v>
+      </c>
+      <c r="L187" s="51">
+        <v>15.2</v>
+      </c>
+      <c r="M187" s="52">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B188" s="70" t="s">
+        <v>408</v>
+      </c>
+      <c r="C188" s="51">
+        <v>28.3</v>
+      </c>
+      <c r="D188" s="51">
+        <v>26.9</v>
+      </c>
+      <c r="E188" s="51">
+        <v>26.9</v>
+      </c>
+      <c r="F188" s="51">
+        <v>27.4</v>
+      </c>
+      <c r="G188" s="51">
+        <v>26.8</v>
+      </c>
+      <c r="H188" s="51">
+        <v>26.9</v>
+      </c>
+      <c r="I188" s="50">
+        <v>28.9</v>
+      </c>
+      <c r="J188" s="50">
+        <v>15.9</v>
+      </c>
+      <c r="K188" s="50">
+        <v>15.8</v>
+      </c>
+      <c r="L188" s="51">
+        <v>15.7</v>
+      </c>
+      <c r="M188" s="52">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="B189" s="70" t="s">
+        <v>410</v>
+      </c>
+      <c r="C189" s="51">
+        <v>31.1</v>
+      </c>
+      <c r="D189" s="51">
+        <v>31.9</v>
+      </c>
+      <c r="E189" s="51">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="F189" s="51">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G189" s="51">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="H189" s="51">
+        <v>42.3</v>
+      </c>
+      <c r="I189" s="50">
+        <v>42.5</v>
+      </c>
+      <c r="J189" s="50">
+        <v>21.2</v>
+      </c>
+      <c r="K189" s="50">
+        <v>21.8</v>
+      </c>
+      <c r="L189" s="51">
+        <v>20.2</v>
+      </c>
+      <c r="M189" s="52">
+        <v>20.2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="B190" s="70" t="s">
+        <v>412</v>
+      </c>
+      <c r="C190" s="51">
+        <v>29.2</v>
+      </c>
+      <c r="D190" s="51">
+        <v>29.5</v>
+      </c>
+      <c r="E190" s="51">
+        <v>29.4</v>
+      </c>
+      <c r="F190" s="51">
+        <v>29.7</v>
+      </c>
+      <c r="G190" s="51">
+        <v>29.9</v>
+      </c>
+      <c r="H190" s="51">
+        <v>30.4</v>
+      </c>
+      <c r="I190" s="50">
+        <v>32.1</v>
+      </c>
+      <c r="J190" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="K190" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="L190" s="51">
+        <v>11.4</v>
+      </c>
+      <c r="M190" s="52">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="30" t="s">
+        <v>413</v>
+      </c>
+      <c r="B191" s="70" t="s">
+        <v>414</v>
+      </c>
+      <c r="C191" s="51">
+        <v>25.8</v>
+      </c>
+      <c r="D191" s="51">
+        <v>25.8</v>
+      </c>
+      <c r="E191" s="51">
+        <v>26</v>
+      </c>
+      <c r="F191" s="51">
+        <v>26.2</v>
+      </c>
+      <c r="G191" s="51">
+        <v>26.1</v>
+      </c>
+      <c r="H191" s="51">
+        <v>26</v>
+      </c>
+      <c r="I191" s="50">
+        <v>26</v>
+      </c>
+      <c r="J191" s="50">
+        <v>17.3</v>
+      </c>
+      <c r="K191" s="50">
+        <v>14.7</v>
+      </c>
+      <c r="L191" s="51">
+        <v>14.5</v>
+      </c>
+      <c r="M191" s="52">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="B192" s="70" t="s">
+        <v>416</v>
+      </c>
+      <c r="C192" s="51">
+        <v>42.5</v>
+      </c>
+      <c r="D192" s="51">
+        <v>43.7</v>
+      </c>
+      <c r="E192" s="51">
+        <v>44.7</v>
+      </c>
+      <c r="F192" s="51">
+        <v>47.9</v>
+      </c>
+      <c r="G192" s="51">
+        <v>48.8</v>
+      </c>
+      <c r="H192" s="51">
+        <v>50.5</v>
+      </c>
+      <c r="I192" s="50">
+        <v>51.3</v>
+      </c>
+      <c r="J192" s="50">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="K192" s="50">
+        <v>50.6</v>
+      </c>
+      <c r="L192" s="50">
+        <v>54.1</v>
+      </c>
+      <c r="M192" s="52">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="30" t="s">
+        <v>417</v>
+      </c>
+      <c r="B193" s="70" t="s">
+        <v>418</v>
+      </c>
+      <c r="C193" s="51">
+        <v>22.1</v>
+      </c>
+      <c r="D193" s="51">
+        <v>22.4</v>
+      </c>
+      <c r="E193" s="51">
+        <v>22.8</v>
+      </c>
+      <c r="F193" s="51">
+        <v>23.3</v>
+      </c>
+      <c r="G193" s="51">
+        <v>24.3</v>
+      </c>
+      <c r="H193" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="I193" s="50">
+        <v>28.1</v>
+      </c>
+      <c r="J193" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="K193" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="L193" s="50">
+        <v>16</v>
+      </c>
+      <c r="M193" s="52">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="B194" s="70" t="s">
+        <v>420</v>
+      </c>
+      <c r="C194" s="51">
+        <v>35.6</v>
+      </c>
+      <c r="D194" s="51">
+        <v>35.9</v>
+      </c>
+      <c r="E194" s="51">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F194" s="51">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="G194" s="51">
+        <v>43</v>
+      </c>
+      <c r="H194" s="51">
+        <v>44.9</v>
+      </c>
+      <c r="I194" s="50">
+        <v>48.5</v>
+      </c>
+      <c r="J194" s="50">
+        <v>23.1</v>
+      </c>
+      <c r="K194" s="50">
+        <v>23</v>
+      </c>
+      <c r="L194" s="50">
+        <v>23</v>
+      </c>
+      <c r="M194" s="52">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C195" s="60">
+        <v>504.1</v>
+      </c>
+      <c r="D195" s="60">
+        <v>525.6</v>
+      </c>
+      <c r="E195" s="60">
+        <v>546.1</v>
+      </c>
+      <c r="F195" s="60">
+        <v>555.1</v>
+      </c>
+      <c r="G195" s="60">
+        <v>566.6</v>
+      </c>
+      <c r="H195" s="60">
+        <v>597.9</v>
+      </c>
+      <c r="I195" s="60">
+        <v>635.29999999999995</v>
+      </c>
+      <c r="J195" s="60">
+        <v>322.7</v>
+      </c>
+      <c r="K195" s="60">
+        <v>348.9</v>
+      </c>
+      <c r="L195" s="60">
+        <v>370.7</v>
+      </c>
+      <c r="M195" s="56">
+        <v>382.8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="B196" s="70" t="s">
+        <v>424</v>
+      </c>
+      <c r="C196" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="D196" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="E196" s="60">
+        <v>1.8</v>
+      </c>
+      <c r="F196" s="60">
+        <v>1.8</v>
+      </c>
+      <c r="G196" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="H196" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="I196" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="J196" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="K196" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="L196" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="M196" s="56">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="B197" s="70" t="s">
+        <v>426</v>
+      </c>
+      <c r="C197" s="60">
+        <v>57</v>
+      </c>
+      <c r="D197" s="60">
+        <v>59</v>
+      </c>
+      <c r="E197" s="60">
+        <v>66.5</v>
+      </c>
+      <c r="F197" s="60">
+        <v>61.9</v>
+      </c>
+      <c r="G197" s="60">
+        <v>63.2</v>
+      </c>
+      <c r="H197" s="60">
+        <v>66.2</v>
+      </c>
+      <c r="I197" s="60">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="J197" s="60">
+        <v>29.7</v>
+      </c>
+      <c r="K197" s="60">
+        <v>30.4</v>
+      </c>
+      <c r="L197" s="60">
+        <v>31.4</v>
+      </c>
+      <c r="M197" s="56">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="B198" s="70" t="s">
+        <v>428</v>
+      </c>
+      <c r="C198" s="60">
+        <v>45.8</v>
+      </c>
+      <c r="D198" s="60">
+        <v>46.1</v>
+      </c>
+      <c r="E198" s="60">
+        <v>49</v>
+      </c>
+      <c r="F198" s="60">
+        <v>50.1</v>
+      </c>
+      <c r="G198" s="60">
+        <v>51.1</v>
+      </c>
+      <c r="H198" s="60">
+        <v>53.3</v>
+      </c>
+      <c r="I198" s="60">
+        <v>54.9</v>
+      </c>
+      <c r="J198" s="60">
+        <v>16.8</v>
+      </c>
+      <c r="K198" s="60">
+        <v>18.2</v>
+      </c>
+      <c r="L198" s="60">
+        <v>19</v>
+      </c>
+      <c r="M198" s="56">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="B199" s="70" t="s">
+        <v>430</v>
+      </c>
+      <c r="C199" s="60">
+        <v>42.4</v>
+      </c>
+      <c r="D199" s="60">
+        <v>43.3</v>
+      </c>
+      <c r="E199" s="60">
+        <v>46.4</v>
+      </c>
+      <c r="F199" s="60">
+        <v>48.5</v>
+      </c>
+      <c r="G199" s="60">
+        <v>49.3</v>
+      </c>
+      <c r="H199" s="60">
+        <v>50.2</v>
+      </c>
+      <c r="I199" s="60">
+        <v>53.8</v>
+      </c>
+      <c r="J199" s="60">
+        <v>17.7</v>
+      </c>
+      <c r="K199" s="60">
+        <v>22.4</v>
+      </c>
+      <c r="L199" s="60">
+        <v>23.8</v>
+      </c>
+      <c r="M199" s="56">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="B200" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="C200" s="60">
+        <v>30.9</v>
+      </c>
+      <c r="D200" s="60">
+        <v>31.4</v>
+      </c>
+      <c r="E200" s="60">
+        <v>31.5</v>
+      </c>
+      <c r="F200" s="60">
+        <v>31.5</v>
+      </c>
+      <c r="G200" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="H200" s="60">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="I200" s="60">
+        <v>36.1</v>
+      </c>
+      <c r="J200" s="60">
+        <v>21</v>
+      </c>
+      <c r="K200" s="60">
+        <v>20.8</v>
+      </c>
+      <c r="L200" s="60">
+        <v>22.5</v>
+      </c>
+      <c r="M200" s="56">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="30" t="s">
+        <v>432</v>
+      </c>
+      <c r="B201" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C201" s="60">
+        <v>29.8</v>
+      </c>
+      <c r="D201" s="60">
+        <v>30.5</v>
+      </c>
+      <c r="E201" s="60">
+        <v>30.9</v>
+      </c>
+      <c r="F201" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="G201" s="60">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H201" s="60">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="I201" s="60">
+        <v>38</v>
+      </c>
+      <c r="J201" s="60">
+        <v>13.4</v>
+      </c>
+      <c r="K201" s="60">
+        <v>13.2</v>
+      </c>
+      <c r="L201" s="60">
+        <v>14.2</v>
+      </c>
+      <c r="M201" s="56">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="30" t="s">
+        <v>433</v>
+      </c>
+      <c r="B202" s="70" t="s">
+        <v>434</v>
+      </c>
+      <c r="C202" s="60">
+        <v>56.3</v>
+      </c>
+      <c r="D202" s="60">
+        <v>59</v>
+      </c>
+      <c r="E202" s="60">
+        <v>63.4</v>
+      </c>
+      <c r="F202" s="60">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="G202" s="60">
+        <v>67.5</v>
+      </c>
+      <c r="H202" s="60">
+        <v>73.7</v>
+      </c>
+      <c r="I202" s="60">
+        <v>82.3</v>
+      </c>
+      <c r="J202" s="60">
+        <v>61.1</v>
+      </c>
+      <c r="K202" s="60">
+        <v>66.2</v>
+      </c>
+      <c r="L202" s="60">
+        <v>69.5</v>
+      </c>
+      <c r="M202" s="56">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="B203" s="70" t="s">
+        <v>436</v>
+      </c>
+      <c r="C203" s="60">
+        <v>23.4</v>
+      </c>
+      <c r="D203" s="60">
+        <v>23.8</v>
+      </c>
+      <c r="E203" s="60">
+        <v>24.8</v>
+      </c>
+      <c r="F203" s="60">
+        <v>23.8</v>
+      </c>
+      <c r="G203" s="60">
+        <v>25.9</v>
+      </c>
+      <c r="H203" s="60">
+        <v>31.1</v>
+      </c>
+      <c r="I203" s="60">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="J203" s="60">
+        <v>21.5</v>
+      </c>
+      <c r="K203" s="60">
+        <v>22.8</v>
+      </c>
+      <c r="L203" s="60">
+        <v>23.9</v>
+      </c>
+      <c r="M203" s="56">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="B204" s="70" t="s">
+        <v>438</v>
+      </c>
+      <c r="C204" s="60">
+        <v>25.5</v>
+      </c>
+      <c r="D204" s="60">
+        <v>27.9</v>
+      </c>
+      <c r="E204" s="60">
+        <v>25.8</v>
+      </c>
+      <c r="F204" s="60">
+        <v>26.6</v>
+      </c>
+      <c r="G204" s="60">
+        <v>26.7</v>
+      </c>
+      <c r="H204" s="60">
+        <v>27.8</v>
+      </c>
+      <c r="I204" s="60">
+        <v>28.7</v>
+      </c>
+      <c r="J204" s="60">
+        <v>15.8</v>
+      </c>
+      <c r="K204" s="60">
+        <v>14</v>
+      </c>
+      <c r="L204" s="60">
+        <v>14.2</v>
+      </c>
+      <c r="M204" s="56">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="30" t="s">
+        <v>439</v>
+      </c>
+      <c r="B205" s="70" t="s">
+        <v>440</v>
+      </c>
+      <c r="C205" s="60">
+        <v>26.2</v>
+      </c>
+      <c r="D205" s="60">
+        <v>27.9</v>
+      </c>
+      <c r="E205" s="60">
+        <v>30.2</v>
+      </c>
+      <c r="F205" s="60">
         <v>31.2</v>
       </c>
-      <c r="G140" s="60">
-[...8 lines deleted...]
-      <c r="J140" s="59">
+      <c r="G205" s="60">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H205" s="60">
+        <v>36.6</v>
+      </c>
+      <c r="I205" s="60">
+        <v>42.4</v>
+      </c>
+      <c r="J205" s="60">
+        <v>31</v>
+      </c>
+      <c r="K205" s="60">
+        <v>33.4</v>
+      </c>
+      <c r="L205" s="60">
+        <v>34</v>
+      </c>
+      <c r="M205" s="56">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="B206" s="70" t="s">
+        <v>442</v>
+      </c>
+      <c r="C206" s="60">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="D206" s="60">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="E206" s="60">
+        <v>72.7</v>
+      </c>
+      <c r="F206" s="60">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="G206" s="60">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="H206" s="60">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="I206" s="60">
+        <v>78.5</v>
+      </c>
+      <c r="J206" s="60">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K206" s="60">
+        <v>37.6</v>
+      </c>
+      <c r="L206" s="60">
+        <v>43.9</v>
+      </c>
+      <c r="M206" s="56">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="B207" s="70" t="s">
+        <v>444</v>
+      </c>
+      <c r="C207" s="60">
+        <v>16.2</v>
+      </c>
+      <c r="D207" s="60">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E207" s="60">
+        <v>17.5</v>
+      </c>
+      <c r="F207" s="60">
+        <v>18</v>
+      </c>
+      <c r="G207" s="60">
+        <v>18</v>
+      </c>
+      <c r="H207" s="60">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="I207" s="60">
+        <v>18.8</v>
+      </c>
+      <c r="J207" s="60">
+        <v>6.1</v>
+      </c>
+      <c r="K207" s="60">
+        <v>6.1</v>
+      </c>
+      <c r="L207" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="M207" s="56">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="B208" s="70" t="s">
+        <v>446</v>
+      </c>
+      <c r="C208" s="60">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="D208" s="60">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="E208" s="60">
+        <v>41.8</v>
+      </c>
+      <c r="F208" s="60">
+        <v>43.6</v>
+      </c>
+      <c r="G208" s="60">
+        <v>45.4</v>
+      </c>
+      <c r="H208" s="60">
+        <v>46.9</v>
+      </c>
+      <c r="I208" s="60">
+        <v>48.1</v>
+      </c>
+      <c r="J208" s="60">
+        <v>31.2</v>
+      </c>
+      <c r="K208" s="60">
+        <v>31.4</v>
+      </c>
+      <c r="L208" s="60">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="M208" s="56">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="30" t="s">
+        <v>447</v>
+      </c>
+      <c r="B209" s="70" t="s">
+        <v>448</v>
+      </c>
+      <c r="C209" s="60">
         <v>36.799999999999997</v>
       </c>
-      <c r="K140" s="59" t="s">
-[...943 lines deleted...]
-      <c r="C162" s="82">
+      <c r="D209" s="60">
+        <v>41</v>
+      </c>
+      <c r="E209" s="60">
+        <v>43.9</v>
+      </c>
+      <c r="F209" s="60">
+        <v>42.8</v>
+      </c>
+      <c r="G209" s="60">
+        <v>44</v>
+      </c>
+      <c r="H209" s="60">
+        <v>46.7</v>
+      </c>
+      <c r="I209" s="60">
+        <v>48.4</v>
+      </c>
+      <c r="J209" s="60">
+        <v>22.3</v>
+      </c>
+      <c r="K209" s="60">
         <v>31.9</v>
       </c>
-      <c r="D162" s="82">
-[...5 lines deleted...]
-      <c r="F162" s="82">
+      <c r="L209" s="60">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M209" s="56">
         <v>33.6</v>
       </c>
-      <c r="G162" s="82">
-[...2005 lines deleted...]
-      <c r="A208" s="30" t="s">
+    </row>
+    <row r="210" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="30" t="s">
         <v>449</v>
       </c>
-      <c r="B208" s="80" t="s">
+      <c r="B210" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C208" s="65">
-[...90 lines deleted...]
-      <c r="D210" s="58">
+      <c r="C210" s="49">
         <v>710.6</v>
       </c>
-      <c r="E210" s="58">
+      <c r="D210" s="49">
         <v>721.7</v>
       </c>
-      <c r="F210" s="58">
+      <c r="E210" s="49">
         <v>734.4</v>
       </c>
-      <c r="G210" s="58">
+      <c r="F210" s="49">
         <v>706.6</v>
       </c>
-      <c r="H210" s="58">
+      <c r="G210" s="49">
         <v>730.2</v>
       </c>
-      <c r="I210" s="58">
+      <c r="H210" s="49">
         <v>756.5</v>
       </c>
-      <c r="J210" s="59">
+      <c r="I210" s="50">
         <v>772.9</v>
       </c>
-      <c r="K210" s="59">
+      <c r="J210" s="50">
         <v>386.1</v>
       </c>
-      <c r="L210" s="59">
+      <c r="K210" s="50">
         <v>409.2</v>
       </c>
-      <c r="M210" s="60">
+      <c r="L210" s="51">
         <v>460.5</v>
       </c>
-      <c r="N210" s="61">
+      <c r="M210" s="52">
         <v>487.7</v>
       </c>
     </row>
-    <row r="211" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A211" s="30">
         <v>511000000</v>
       </c>
-      <c r="B211" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D211" s="66">
+      <c r="B211" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="C211" s="57">
         <v>45</v>
       </c>
-      <c r="E211" s="66">
+      <c r="D211" s="57">
         <v>47.1</v>
       </c>
-      <c r="F211" s="66">
+      <c r="E211" s="57">
         <v>47.3</v>
       </c>
-      <c r="G211" s="61" t="s">
-[...24 lines deleted...]
-    <row r="212" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="F211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L211" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M211" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A212" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="B212" s="70" t="s">
+        <v>452</v>
+      </c>
+      <c r="C212" s="57">
+        <v>62.3</v>
+      </c>
+      <c r="D212" s="57">
+        <v>62.9</v>
+      </c>
+      <c r="E212" s="57">
+        <v>63.3</v>
+      </c>
+      <c r="F212" s="52">
+        <v>11</v>
+      </c>
+      <c r="G212" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="H212" s="52">
+        <v>11.3</v>
+      </c>
+      <c r="I212" s="52">
+        <v>10.8</v>
+      </c>
+      <c r="J212" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="K212" s="52">
+        <v>7</v>
+      </c>
+      <c r="L212" s="52">
+        <v>7.5</v>
+      </c>
+      <c r="M212" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="B213" s="70" t="s">
+        <v>454</v>
+      </c>
+      <c r="C213" s="57">
+        <v>18</v>
+      </c>
+      <c r="D213" s="57">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="E213" s="57">
+        <v>19.8</v>
+      </c>
+      <c r="F213" s="57">
+        <v>20.2</v>
+      </c>
+      <c r="G213" s="57">
+        <v>20.8</v>
+      </c>
+      <c r="H213" s="57">
+        <v>20.6</v>
+      </c>
+      <c r="I213" s="52">
+        <v>20</v>
+      </c>
+      <c r="J213" s="52">
+        <v>9.6</v>
+      </c>
+      <c r="K213" s="52">
+        <v>7</v>
+      </c>
+      <c r="L213" s="57">
+        <v>5.2</v>
+      </c>
+      <c r="M213" s="52">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="30" t="s">
         <v>455</v>
       </c>
-      <c r="B212" s="80" t="s">
+      <c r="B214" s="70" t="s">
         <v>456</v>
       </c>
-      <c r="C212" s="66">
-[...29 lines deleted...]
-      <c r="M212" s="61">
+      <c r="C214" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="D214" s="57">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E214" s="57">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F214" s="57">
+        <v>61.6</v>
+      </c>
+      <c r="G214" s="57">
+        <v>64.5</v>
+      </c>
+      <c r="H214" s="57">
+        <v>11.7</v>
+      </c>
+      <c r="I214" s="52">
+        <v>11.8</v>
+      </c>
+      <c r="J214" s="52">
+        <v>6</v>
+      </c>
+      <c r="K214" s="52">
+        <v>5.7</v>
+      </c>
+      <c r="L214" s="57">
+        <v>9.6</v>
+      </c>
+      <c r="M214" s="52">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="30" t="s">
+        <v>457</v>
+      </c>
+      <c r="B215" s="70" t="s">
+        <v>458</v>
+      </c>
+      <c r="C215" s="57">
+        <v>28.6</v>
+      </c>
+      <c r="D215" s="57">
+        <v>28.8</v>
+      </c>
+      <c r="E215" s="57">
+        <v>29.4</v>
+      </c>
+      <c r="F215" s="57">
+        <v>30.2</v>
+      </c>
+      <c r="G215" s="57">
+        <v>31.4</v>
+      </c>
+      <c r="H215" s="57">
+        <v>32.4</v>
+      </c>
+      <c r="I215" s="52">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="J215" s="52">
+        <v>22</v>
+      </c>
+      <c r="K215" s="52">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="L215" s="57">
+        <v>17.8</v>
+      </c>
+      <c r="M215" s="52">
+        <v>19.600000000000001</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="B216" s="70" t="s">
+        <v>460</v>
+      </c>
+      <c r="C216" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D216" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E216" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F216" s="57">
+        <v>48.2</v>
+      </c>
+      <c r="G216" s="57">
+        <v>48.9</v>
+      </c>
+      <c r="H216" s="57">
+        <v>49.5</v>
+      </c>
+      <c r="I216" s="52">
+        <v>50.1</v>
+      </c>
+      <c r="J216" s="52">
+        <v>24.1</v>
+      </c>
+      <c r="K216" s="52">
+        <v>25.4</v>
+      </c>
+      <c r="L216" s="57">
+        <v>27.9</v>
+      </c>
+      <c r="M216" s="52">
+        <v>30.8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="B217" s="70" t="s">
+        <v>462</v>
+      </c>
+      <c r="C217" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D217" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E217" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F217" s="57">
+        <v>47.4</v>
+      </c>
+      <c r="G217" s="57">
+        <v>49.4</v>
+      </c>
+      <c r="H217" s="57">
+        <v>51.7</v>
+      </c>
+      <c r="I217" s="52">
+        <v>53.7</v>
+      </c>
+      <c r="J217" s="52">
+        <v>21.7</v>
+      </c>
+      <c r="K217" s="52">
+        <v>23.1</v>
+      </c>
+      <c r="L217" s="57">
+        <v>25.3</v>
+      </c>
+      <c r="M217" s="52">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="30" t="s">
+        <v>463</v>
+      </c>
+      <c r="B218" s="70" t="s">
+        <v>464</v>
+      </c>
+      <c r="C218" s="52">
+        <v>57.6</v>
+      </c>
+      <c r="D218" s="52">
+        <v>57.9</v>
+      </c>
+      <c r="E218" s="52">
+        <v>58.2</v>
+      </c>
+      <c r="F218" s="57">
+        <v>58.2</v>
+      </c>
+      <c r="G218" s="57">
+        <v>58.9</v>
+      </c>
+      <c r="H218" s="57">
+        <v>59.7</v>
+      </c>
+      <c r="I218" s="52">
+        <v>60.5</v>
+      </c>
+      <c r="J218" s="52">
+        <v>31</v>
+      </c>
+      <c r="K218" s="52">
+        <v>28.1</v>
+      </c>
+      <c r="L218" s="57">
+        <v>24.9</v>
+      </c>
+      <c r="M218" s="52">
+        <v>28.7</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="30" t="s">
+        <v>465</v>
+      </c>
+      <c r="B219" s="70" t="s">
+        <v>466</v>
+      </c>
+      <c r="C219" s="57">
+        <v>84.6</v>
+      </c>
+      <c r="D219" s="57">
+        <v>86</v>
+      </c>
+      <c r="E219" s="57">
+        <v>86.4</v>
+      </c>
+      <c r="F219" s="57">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G219" s="57">
+        <v>39</v>
+      </c>
+      <c r="H219" s="57">
+        <v>39</v>
+      </c>
+      <c r="I219" s="52">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="J219" s="52">
+        <v>15.8</v>
+      </c>
+      <c r="K219" s="52">
+        <v>16.5</v>
+      </c>
+      <c r="L219" s="57">
+        <v>17.2</v>
+      </c>
+      <c r="M219" s="52">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B220" s="70" t="s">
+        <v>468</v>
+      </c>
+      <c r="C220" s="57">
+        <v>40.5</v>
+      </c>
+      <c r="D220" s="57">
+        <v>41.6</v>
+      </c>
+      <c r="E220" s="57">
+        <v>43.1</v>
+      </c>
+      <c r="F220" s="57">
+        <v>44</v>
+      </c>
+      <c r="G220" s="57">
+        <v>46.5</v>
+      </c>
+      <c r="H220" s="57">
+        <v>46.2</v>
+      </c>
+      <c r="I220" s="52">
+        <v>46.4</v>
+      </c>
+      <c r="J220" s="52">
+        <v>21</v>
+      </c>
+      <c r="K220" s="52">
+        <v>21</v>
+      </c>
+      <c r="L220" s="57">
+        <v>25.4</v>
+      </c>
+      <c r="M220" s="52">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="30" t="s">
+        <v>469</v>
+      </c>
+      <c r="B221" s="70" t="s">
+        <v>470</v>
+      </c>
+      <c r="C221" s="57">
+        <v>21.3</v>
+      </c>
+      <c r="D221" s="57">
+        <v>21.4</v>
+      </c>
+      <c r="E221" s="57">
+        <v>22.1</v>
+      </c>
+      <c r="F221" s="57">
+        <v>23.5</v>
+      </c>
+      <c r="G221" s="57">
+        <v>25.2</v>
+      </c>
+      <c r="H221" s="57">
+        <v>25.6</v>
+      </c>
+      <c r="I221" s="52">
+        <v>26.3</v>
+      </c>
+      <c r="J221" s="52">
+        <v>12.1</v>
+      </c>
+      <c r="K221" s="52">
+        <v>12.7</v>
+      </c>
+      <c r="L221" s="57">
+        <v>13</v>
+      </c>
+      <c r="M221" s="52">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="30" t="s">
+        <v>471</v>
+      </c>
+      <c r="B222" s="70" t="s">
+        <v>472</v>
+      </c>
+      <c r="C222" s="57">
+        <v>116.2</v>
+      </c>
+      <c r="D222" s="57">
+        <v>117</v>
+      </c>
+      <c r="E222" s="57">
+        <v>119.6</v>
+      </c>
+      <c r="F222" s="57">
+        <v>119.8</v>
+      </c>
+      <c r="G222" s="57">
+        <v>122.7</v>
+      </c>
+      <c r="H222" s="57">
+        <v>137</v>
+      </c>
+      <c r="I222" s="52">
+        <v>141.4</v>
+      </c>
+      <c r="J222" s="52">
+        <v>84.2</v>
+      </c>
+      <c r="K222" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="L222" s="57">
+        <v>141.6</v>
+      </c>
+      <c r="M222" s="52">
+        <v>147.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="30" t="s">
+        <v>473</v>
+      </c>
+      <c r="B223" s="70" t="s">
+        <v>474</v>
+      </c>
+      <c r="C223" s="57">
+        <v>86.1</v>
+      </c>
+      <c r="D223" s="57">
+        <v>88.4</v>
+      </c>
+      <c r="E223" s="57">
+        <v>91.2</v>
+      </c>
+      <c r="F223" s="57">
+        <v>50</v>
+      </c>
+      <c r="G223" s="57">
+        <v>51.8</v>
+      </c>
+      <c r="H223" s="57">
+        <v>54.7</v>
+      </c>
+      <c r="I223" s="52">
+        <v>56.4</v>
+      </c>
+      <c r="J223" s="52">
+        <v>22.3</v>
+      </c>
+      <c r="K223" s="52">
+        <v>22.6</v>
+      </c>
+      <c r="L223" s="57">
+        <v>20.8</v>
+      </c>
+      <c r="M223" s="52">
+        <v>25.2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="30" t="s">
+        <v>475</v>
+      </c>
+      <c r="B224" s="70" t="s">
+        <v>476</v>
+      </c>
+      <c r="C224" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D224" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E224" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F224" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G224" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H224" s="57">
+        <v>54.5</v>
+      </c>
+      <c r="I224" s="52">
+        <v>55.5</v>
+      </c>
+      <c r="J224" s="52">
+        <v>23</v>
+      </c>
+      <c r="K224" s="52">
+        <v>26</v>
+      </c>
+      <c r="L224" s="57">
+        <v>25.5</v>
+      </c>
+      <c r="M224" s="52">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="30" t="s">
+        <v>477</v>
+      </c>
+      <c r="B225" s="70" t="s">
+        <v>478</v>
+      </c>
+      <c r="C225" s="57">
+        <v>15.6</v>
+      </c>
+      <c r="D225" s="57">
+        <v>15.7</v>
+      </c>
+      <c r="E225" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="F225" s="57">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G225" s="57">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H225" s="57">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="I225" s="57">
+        <v>17.7</v>
+      </c>
+      <c r="J225" s="57">
+        <v>9.5</v>
+      </c>
+      <c r="K225" s="57">
+        <v>10.5</v>
+      </c>
+      <c r="L225" s="57">
+        <v>9.6</v>
+      </c>
+      <c r="M225" s="57">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="B226" s="70" t="s">
+        <v>480</v>
+      </c>
+      <c r="C226" s="57">
+        <v>63.8</v>
+      </c>
+      <c r="D226" s="57">
+        <v>64</v>
+      </c>
+      <c r="E226" s="57">
+        <v>65.8</v>
+      </c>
+      <c r="F226" s="52">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="G226" s="57">
+        <v>71.7</v>
+      </c>
+      <c r="H226" s="57">
+        <v>72.8</v>
+      </c>
+      <c r="I226" s="52">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="J226" s="52">
+        <v>35.9</v>
+      </c>
+      <c r="K226" s="52">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="L226" s="52">
+        <v>47.1</v>
+      </c>
+      <c r="M226" s="52">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="30" t="s">
+        <v>481</v>
+      </c>
+      <c r="B227" s="70" t="s">
+        <v>482</v>
+      </c>
+      <c r="C227" s="57">
+        <v>48.6</v>
+      </c>
+      <c r="D227" s="57">
+        <v>49</v>
+      </c>
+      <c r="E227" s="57">
+        <v>49.4</v>
+      </c>
+      <c r="F227" s="57">
+        <v>50.2</v>
+      </c>
+      <c r="G227" s="57">
+        <v>52.3</v>
+      </c>
+      <c r="H227" s="57">
+        <v>53.7</v>
+      </c>
+      <c r="I227" s="52">
+        <v>54.6</v>
+      </c>
+      <c r="J227" s="52">
+        <v>28.7</v>
+      </c>
+      <c r="K227" s="52">
+        <v>28.5</v>
+      </c>
+      <c r="L227" s="52">
+        <v>29.3</v>
+      </c>
+      <c r="M227" s="52">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="30" t="s">
+        <v>483</v>
+      </c>
+      <c r="B228" s="70" t="s">
+        <v>484</v>
+      </c>
+      <c r="C228" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D228" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="E228" s="57">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F228" s="57">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G228" s="57">
+        <v>18.7</v>
+      </c>
+      <c r="H228" s="57">
+        <v>19.3</v>
+      </c>
+      <c r="I228" s="52">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J228" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="K228" s="52">
+        <v>12.9</v>
+      </c>
+      <c r="L228" s="52">
+        <v>12.8</v>
+      </c>
+      <c r="M228" s="52">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="30" t="s">
+        <v>485</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I229" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J229" s="50">
+        <v>65.8</v>
+      </c>
+      <c r="K229" s="50">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="L229" s="51">
+        <v>67</v>
+      </c>
+      <c r="M229" s="52">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="30" t="s">
+        <v>487</v>
+      </c>
+      <c r="B230" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J230" s="52">
+        <v>7.2</v>
+      </c>
+      <c r="K230" s="52">
+        <v>7.3</v>
+      </c>
+      <c r="L230" s="52">
+        <v>7.4</v>
+      </c>
+      <c r="M230" s="52">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="30" t="s">
+        <v>488</v>
+      </c>
+      <c r="B231" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J231" s="52">
         <v>7.5</v>
       </c>
-      <c r="N212" s="61">
-[...43 lines deleted...]
-      <c r="N213" s="61">
+      <c r="K231" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="L231" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="M231" s="52">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="30" t="s">
+        <v>489</v>
+      </c>
+      <c r="B232" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I232" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J232" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="K232" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="L232" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="M232" s="52">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="B233" s="70" t="s">
+        <v>491</v>
+      </c>
+      <c r="C233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I233" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J233" s="50">
+        <v>44.9</v>
+      </c>
+      <c r="K233" s="50">
+        <v>45.2</v>
+      </c>
+      <c r="L233" s="50">
+        <v>45.7</v>
+      </c>
+      <c r="M233" s="52">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="30" t="s">
+        <v>492</v>
+      </c>
+      <c r="B234" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I234" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J234" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="K234" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="L234" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="M234" s="52">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C235" s="62">
+        <v>792.4</v>
+      </c>
+      <c r="D235" s="62">
+        <v>839.2</v>
+      </c>
+      <c r="E235" s="62">
+        <v>879.6</v>
+      </c>
+      <c r="F235" s="62">
+        <v>917.7</v>
+      </c>
+      <c r="G235" s="62">
+        <v>954.3</v>
+      </c>
+      <c r="H235" s="62">
+        <v>991.9</v>
+      </c>
+      <c r="I235" s="52">
+        <v>1039</v>
+      </c>
+      <c r="J235" s="52">
+        <v>220.4</v>
+      </c>
+      <c r="K235" s="52">
+        <v>228</v>
+      </c>
+      <c r="L235" s="57">
+        <v>241.2</v>
+      </c>
+      <c r="M235" s="52">
+        <v>262.60000000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="30" t="s">
+        <v>495</v>
+      </c>
+      <c r="B236" s="70" t="s">
+        <v>496</v>
+      </c>
+      <c r="C236" s="62">
+        <v>6.2</v>
+      </c>
+      <c r="D236" s="62">
+        <v>6.6</v>
+      </c>
+      <c r="E236" s="62">
+        <v>6.7</v>
+      </c>
+      <c r="F236" s="62">
         <v>5.5</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K214" s="61">
+      <c r="G236" s="62">
+        <v>5.6</v>
+      </c>
+      <c r="H236" s="62">
+        <v>5.6</v>
+      </c>
+      <c r="I236" s="52">
         <v>6</v>
       </c>
-      <c r="L214" s="61">
-[...964 lines deleted...]
-      <c r="K236" s="61">
+      <c r="J236" s="52">
         <v>3.6</v>
       </c>
-      <c r="L236" s="61">
+      <c r="K236" s="52">
         <v>3</v>
       </c>
-      <c r="M236" s="66">
+      <c r="L236" s="57">
         <v>3.3</v>
       </c>
-      <c r="N236" s="61">
+      <c r="M236" s="52">
         <v>2.5</v>
       </c>
     </row>
-    <row r="237" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A237" s="30">
         <v>632800000</v>
       </c>
-      <c r="B237" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D237" s="71">
+      <c r="B237" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C237" s="62">
         <v>34.6</v>
       </c>
-      <c r="E237" s="71">
+      <c r="D237" s="62">
         <v>35</v>
       </c>
-      <c r="F237" s="71">
+      <c r="E237" s="62">
         <v>35</v>
       </c>
-      <c r="G237" s="71">
+      <c r="F237" s="62">
         <v>35.299999999999997</v>
       </c>
-      <c r="H237" s="71">
+      <c r="G237" s="62">
         <v>35.799999999999997</v>
       </c>
-      <c r="I237" s="71">
+      <c r="H237" s="62">
         <v>36.200000000000003</v>
       </c>
-      <c r="J237" s="61">
+      <c r="I237" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="K237" s="61" t="s">
-[...12 lines deleted...]
-    <row r="238" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J237" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K237" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L237" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M237" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A238" s="30" t="s">
-        <v>501</v>
-[...7 lines deleted...]
-      <c r="D238" s="71">
+        <v>497</v>
+      </c>
+      <c r="B238" s="70" t="s">
+        <v>498</v>
+      </c>
+      <c r="C238" s="62">
         <v>7.2</v>
       </c>
-      <c r="E238" s="71">
+      <c r="D238" s="62">
         <v>7.1</v>
       </c>
-      <c r="F238" s="71">
+      <c r="E238" s="62">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G238" s="71">
+      <c r="F238" s="62">
         <v>5</v>
       </c>
-      <c r="H238" s="71">
+      <c r="G238" s="62">
         <v>5.2</v>
       </c>
-      <c r="I238" s="71">
+      <c r="H238" s="62">
         <v>5.3</v>
       </c>
-      <c r="J238" s="61">
+      <c r="I238" s="52">
         <v>5.5</v>
       </c>
-      <c r="K238" s="61">
+      <c r="J238" s="52">
         <v>3.9</v>
       </c>
-      <c r="L238" s="61">
+      <c r="K238" s="52">
         <v>3.6</v>
       </c>
-      <c r="M238" s="66">
+      <c r="L238" s="57">
         <v>3.9</v>
       </c>
-      <c r="N238" s="61">
+      <c r="M238" s="52">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="239" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A239" s="30">
         <v>632800000</v>
       </c>
-      <c r="B239" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D239" s="71">
+      <c r="B239" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C239" s="62">
         <v>0.8</v>
       </c>
-      <c r="E239" s="71">
+      <c r="D239" s="62">
         <v>0.8</v>
       </c>
-      <c r="F239" s="71">
+      <c r="E239" s="62">
         <v>0.8</v>
       </c>
-      <c r="G239" s="71">
+      <c r="F239" s="62">
         <v>0.8</v>
       </c>
-      <c r="H239" s="71">
+      <c r="G239" s="62">
         <v>0.8</v>
       </c>
-      <c r="I239" s="71">
+      <c r="H239" s="62">
         <v>0.8</v>
       </c>
-      <c r="J239" s="61">
+      <c r="I239" s="52">
         <v>0.8</v>
       </c>
-      <c r="K239" s="61" t="s">
-[...12 lines deleted...]
-    <row r="240" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J239" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K239" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L239" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M239" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A240" s="30">
         <v>633200000</v>
       </c>
-      <c r="B240" s="80" t="s">
-[...39 lines deleted...]
-    <row r="241" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="B240" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="J240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="K240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="L240" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="M240" s="48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A241" s="30">
         <v>633400000</v>
       </c>
-      <c r="B241" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D241" s="71">
+      <c r="B241" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C241" s="62">
         <v>28.4</v>
       </c>
-      <c r="E241" s="71">
+      <c r="D241" s="62">
         <v>31.5</v>
       </c>
-      <c r="F241" s="71">
+      <c r="E241" s="62">
         <v>34.9</v>
       </c>
-      <c r="G241" s="71">
+      <c r="F241" s="62">
         <v>37.6</v>
       </c>
-      <c r="H241" s="71">
+      <c r="G241" s="62">
         <v>40.4</v>
       </c>
-      <c r="I241" s="71">
+      <c r="H241" s="62">
         <v>43.4</v>
       </c>
-      <c r="J241" s="61">
+      <c r="I241" s="52">
         <v>97.4</v>
       </c>
-      <c r="K241" s="61" t="s">
-[...12 lines deleted...]
-    <row r="242" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J241" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K241" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L241" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M241" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A242" s="30">
         <v>633600000</v>
       </c>
-      <c r="B242" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D242" s="71">
+      <c r="B242" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="C242" s="62">
         <v>52.4</v>
       </c>
-      <c r="E242" s="71">
+      <c r="D242" s="62">
         <v>60.9</v>
       </c>
-      <c r="F242" s="71">
+      <c r="E242" s="62">
         <v>64.5</v>
       </c>
-      <c r="G242" s="71">
+      <c r="F242" s="62">
         <v>72.900000000000006</v>
       </c>
-      <c r="H242" s="71">
+      <c r="G242" s="62">
         <v>78.900000000000006</v>
       </c>
-      <c r="I242" s="71">
+      <c r="H242" s="62">
         <v>85.1</v>
       </c>
-      <c r="J242" s="61">
+      <c r="I242" s="52">
         <v>59.7</v>
       </c>
-      <c r="K242" s="61" t="s">
-[...12 lines deleted...]
-    <row r="243" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J242" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K242" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L242" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M242" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A243" s="30">
         <v>633800000</v>
       </c>
-      <c r="B243" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D243" s="71">
+      <c r="B243" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C243" s="62">
         <v>48.9</v>
       </c>
-      <c r="E243" s="71">
+      <c r="D243" s="62">
         <v>50.8</v>
       </c>
-      <c r="F243" s="71">
+      <c r="E243" s="62">
         <v>52.4</v>
       </c>
-      <c r="G243" s="71">
+      <c r="F243" s="62">
         <v>54.5</v>
       </c>
-      <c r="H243" s="71">
+      <c r="G243" s="62">
         <v>55.9</v>
       </c>
-      <c r="I243" s="71">
+      <c r="H243" s="62">
         <v>57.6</v>
       </c>
-      <c r="J243" s="61">
+      <c r="I243" s="52">
         <v>45</v>
       </c>
-      <c r="K243" s="61" t="s">
-[...12 lines deleted...]
-    <row r="244" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J243" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K243" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L243" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M243" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A244" s="30">
         <v>635800000</v>
       </c>
-      <c r="B244" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D244" s="71">
+      <c r="B244" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C244" s="62">
         <v>42.7</v>
       </c>
-      <c r="E244" s="71">
+      <c r="D244" s="62">
         <v>42.7</v>
       </c>
-      <c r="F244" s="71">
+      <c r="E244" s="62">
         <v>43</v>
       </c>
-      <c r="G244" s="71">
+      <c r="F244" s="62">
         <v>43.1</v>
       </c>
-      <c r="H244" s="71">
+      <c r="G244" s="62">
         <v>44.4</v>
       </c>
-      <c r="I244" s="71">
+      <c r="H244" s="62">
         <v>44.7</v>
       </c>
-      <c r="J244" s="61">
+      <c r="I244" s="52">
         <v>46.4</v>
       </c>
-      <c r="K244" s="61" t="s">
-[...12 lines deleted...]
-    <row r="245" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M244" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A245" s="30" t="s">
-        <v>503</v>
-[...7 lines deleted...]
-      <c r="D245" s="71">
+        <v>499</v>
+      </c>
+      <c r="B245" s="70" t="s">
+        <v>500</v>
+      </c>
+      <c r="C245" s="62">
         <v>37.299999999999997</v>
       </c>
-      <c r="E245" s="71">
+      <c r="D245" s="62">
         <v>41</v>
       </c>
-      <c r="F245" s="71">
+      <c r="E245" s="62">
         <v>42.7</v>
       </c>
-      <c r="G245" s="71">
+      <c r="F245" s="62">
         <v>44.5</v>
       </c>
-      <c r="H245" s="71">
+      <c r="G245" s="62">
         <v>46.5</v>
       </c>
-      <c r="I245" s="71">
+      <c r="H245" s="62">
         <v>50.8</v>
       </c>
-      <c r="J245" s="61">
+      <c r="I245" s="52">
         <v>52.5</v>
       </c>
-      <c r="K245" s="61">
+      <c r="J245" s="52">
         <v>44.5</v>
       </c>
-      <c r="L245" s="61">
+      <c r="K245" s="52">
         <v>49.7</v>
       </c>
-      <c r="M245" s="66">
+      <c r="L245" s="57">
         <v>42.4</v>
       </c>
-      <c r="N245" s="61">
+      <c r="M245" s="52">
         <v>45.8</v>
       </c>
     </row>
-    <row r="246" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A246" s="30">
         <v>634400000</v>
       </c>
-      <c r="B246" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C246" s="71">
+      <c r="B246" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C246" s="62">
         <v>52.4</v>
       </c>
-      <c r="D246" s="71">
+      <c r="D246" s="62">
         <v>52.4</v>
       </c>
-      <c r="E246" s="71">
+      <c r="E246" s="62">
         <v>52.4</v>
       </c>
-      <c r="F246" s="71">
-[...2 lines deleted...]
-      <c r="G246" s="71">
+      <c r="F246" s="62">
         <v>52.5</v>
       </c>
-      <c r="H246" s="71">
+      <c r="G246" s="62">
         <v>52.9</v>
       </c>
-      <c r="I246" s="71">
+      <c r="H246" s="62">
         <v>53.9</v>
       </c>
-      <c r="J246" s="61">
+      <c r="I246" s="52">
         <v>54.8</v>
       </c>
-      <c r="K246" s="61" t="s">
-[...12 lines deleted...]
-    <row r="247" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J246" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K246" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L246" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M246" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A247" s="30" t="s">
+        <v>501</v>
+      </c>
+      <c r="B247" s="70" t="s">
+        <v>502</v>
+      </c>
+      <c r="C247" s="62">
+        <v>42.4</v>
+      </c>
+      <c r="D247" s="62">
+        <v>43.1</v>
+      </c>
+      <c r="E247" s="62">
+        <v>43.6</v>
+      </c>
+      <c r="F247" s="62">
+        <v>44.9</v>
+      </c>
+      <c r="G247" s="62">
+        <v>46.4</v>
+      </c>
+      <c r="H247" s="62">
+        <v>47.7</v>
+      </c>
+      <c r="I247" s="52">
+        <v>49.2</v>
+      </c>
+      <c r="J247" s="52">
+        <v>13.5</v>
+      </c>
+      <c r="K247" s="52">
+        <v>13.9</v>
+      </c>
+      <c r="L247" s="57">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="M247" s="52">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="30" t="s">
+        <v>503</v>
+      </c>
+      <c r="B248" s="70" t="s">
+        <v>504</v>
+      </c>
+      <c r="C248" s="62">
+        <v>21.8</v>
+      </c>
+      <c r="D248" s="62">
+        <v>21.7</v>
+      </c>
+      <c r="E248" s="62">
+        <v>21</v>
+      </c>
+      <c r="F248" s="62">
+        <v>21.9</v>
+      </c>
+      <c r="G248" s="62">
+        <v>23</v>
+      </c>
+      <c r="H248" s="62">
+        <v>24.3</v>
+      </c>
+      <c r="I248" s="52">
+        <v>24.8</v>
+      </c>
+      <c r="J248" s="52">
+        <v>11.9</v>
+      </c>
+      <c r="K248" s="52">
+        <v>11.8</v>
+      </c>
+      <c r="L248" s="57">
+        <v>15.2</v>
+      </c>
+      <c r="M248" s="52">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="30" t="s">
         <v>505</v>
       </c>
-      <c r="B247" s="80" t="s">
+      <c r="B249" s="70" t="s">
         <v>506</v>
       </c>
-      <c r="C247" s="71">
-[...20 lines deleted...]
-      <c r="J247" s="61">
+      <c r="C249" s="62">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="D249" s="62">
+        <v>77.2</v>
+      </c>
+      <c r="E249" s="62">
+        <v>75.2</v>
+      </c>
+      <c r="F249" s="62">
+        <v>79</v>
+      </c>
+      <c r="G249" s="62">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H249" s="62">
+        <v>81.2</v>
+      </c>
+      <c r="I249" s="52">
+        <v>86.9</v>
+      </c>
+      <c r="J249" s="52">
+        <v>26.5</v>
+      </c>
+      <c r="K249" s="52">
+        <v>26.8</v>
+      </c>
+      <c r="L249" s="57">
+        <v>18.8</v>
+      </c>
+      <c r="M249" s="52">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="30" t="s">
+        <v>507</v>
+      </c>
+      <c r="B250" s="70" t="s">
+        <v>508</v>
+      </c>
+      <c r="C250" s="62">
+        <v>48.3</v>
+      </c>
+      <c r="D250" s="62">
+        <v>49.6</v>
+      </c>
+      <c r="E250" s="62">
         <v>49.2</v>
       </c>
-      <c r="K247" s="61">
-[...119 lines deleted...]
-      <c r="G250" s="71">
+      <c r="F250" s="62">
         <v>50</v>
       </c>
-      <c r="H250" s="71">
+      <c r="G250" s="62">
         <v>50.2</v>
       </c>
-      <c r="I250" s="71">
+      <c r="H250" s="62">
         <v>52</v>
       </c>
-      <c r="J250" s="61">
+      <c r="I250" s="52">
         <v>54.5</v>
       </c>
-      <c r="K250" s="61">
+      <c r="J250" s="52">
         <v>21.3</v>
       </c>
-      <c r="L250" s="61">
+      <c r="K250" s="52">
         <v>22.1</v>
       </c>
-      <c r="M250" s="66">
+      <c r="L250" s="57">
         <v>14.3</v>
       </c>
-      <c r="N250" s="61">
+      <c r="M250" s="52">
         <v>16.8</v>
       </c>
     </row>
-    <row r="251" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A251" s="30">
         <v>635000000</v>
       </c>
-      <c r="B251" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D251" s="71">
+      <c r="B251" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="C251" s="62">
         <v>56.8</v>
       </c>
-      <c r="E251" s="71">
+      <c r="D251" s="62">
         <v>60.1</v>
       </c>
-      <c r="F251" s="71">
+      <c r="E251" s="62">
         <v>61.2</v>
       </c>
-      <c r="G251" s="71">
+      <c r="F251" s="62">
         <v>65.599999999999994</v>
       </c>
-      <c r="H251" s="71">
+      <c r="G251" s="62">
         <v>67.400000000000006</v>
       </c>
-      <c r="I251" s="71">
+      <c r="H251" s="62">
         <v>69.400000000000006</v>
       </c>
-      <c r="J251" s="61">
+      <c r="I251" s="52">
         <v>71.2</v>
       </c>
-      <c r="K251" s="61" t="s">
-[...12 lines deleted...]
-    <row r="252" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J251" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K251" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L251" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M251" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A252" s="30" t="s">
+        <v>509</v>
+      </c>
+      <c r="B252" s="70" t="s">
+        <v>510</v>
+      </c>
+      <c r="C252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K252" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L252" s="57">
+        <v>12.2</v>
+      </c>
+      <c r="M252" s="52">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="B253" s="70" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I253" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J253" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K253" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="L253" s="57">
+        <v>6.2</v>
+      </c>
+      <c r="M253" s="52">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="30" t="s">
         <v>513</v>
       </c>
-      <c r="B252" s="80" t="s">
+      <c r="B254" s="70" t="s">
         <v>514</v>
       </c>
-      <c r="C252" s="61" t="s">
-[...37 lines deleted...]
-      <c r="A253" s="30" t="s">
+      <c r="C254" s="62">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D254" s="62">
+        <v>81.7</v>
+      </c>
+      <c r="E254" s="62">
+        <v>107.3</v>
+      </c>
+      <c r="F254" s="62">
+        <v>115.5</v>
+      </c>
+      <c r="G254" s="62">
+        <v>123.3</v>
+      </c>
+      <c r="H254" s="62">
+        <v>125.9</v>
+      </c>
+      <c r="I254" s="52">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="J254" s="52">
+        <v>17.3</v>
+      </c>
+      <c r="K254" s="52">
+        <v>18.2</v>
+      </c>
+      <c r="L254" s="57">
+        <v>19.5</v>
+      </c>
+      <c r="M254" s="52">
+        <v>21.9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="30" t="s">
         <v>515</v>
       </c>
-      <c r="B253" s="80" t="s">
+      <c r="B255" s="70" t="s">
         <v>516</v>
       </c>
-      <c r="C253" s="61" t="s">
-[...90 lines deleted...]
-      <c r="D255" s="71">
+      <c r="C255" s="62">
         <v>57.2</v>
       </c>
-      <c r="E255" s="71">
+      <c r="D255" s="62">
         <v>60.2</v>
       </c>
-      <c r="F255" s="71">
+      <c r="E255" s="62">
         <v>63.2</v>
       </c>
-      <c r="G255" s="71">
+      <c r="F255" s="62">
         <v>65.5</v>
       </c>
-      <c r="H255" s="71">
+      <c r="G255" s="62">
         <v>68.5</v>
       </c>
-      <c r="I255" s="71">
+      <c r="H255" s="62">
         <v>74.7</v>
       </c>
-      <c r="J255" s="61">
+      <c r="I255" s="52">
         <v>77.900000000000006</v>
       </c>
-      <c r="K255" s="61">
+      <c r="J255" s="52">
         <v>36.1</v>
       </c>
-      <c r="L255" s="61">
+      <c r="K255" s="52">
         <v>36.9</v>
       </c>
-      <c r="M255" s="66">
+      <c r="L255" s="57">
         <v>40.700000000000003</v>
       </c>
-      <c r="N255" s="61">
+      <c r="M255" s="52">
         <v>42.8</v>
       </c>
     </row>
-    <row r="256" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A256" s="30">
         <v>636400000</v>
       </c>
-      <c r="B256" s="80" t="s">
-[...5 lines deleted...]
-      <c r="D256" s="71">
+      <c r="B256" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C256" s="62">
         <v>70.599999999999994</v>
       </c>
-      <c r="E256" s="71">
+      <c r="D256" s="62">
         <v>73.8</v>
       </c>
-      <c r="F256" s="71">
+      <c r="E256" s="62">
         <v>78.599999999999994</v>
       </c>
-      <c r="G256" s="71">
+      <c r="F256" s="62">
         <v>81.400000000000006</v>
       </c>
-      <c r="H256" s="71">
+      <c r="G256" s="62">
         <v>85.3</v>
       </c>
-      <c r="I256" s="71">
+      <c r="H256" s="62">
         <v>88.3</v>
       </c>
-      <c r="J256" s="61">
+      <c r="I256" s="52">
         <v>90</v>
       </c>
-      <c r="K256" s="61" t="s">
-[...12 lines deleted...]
-    <row r="257" spans="1:14" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J256" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K256" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L256" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M256" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A257" s="30" t="s">
+        <v>517</v>
+      </c>
+      <c r="B257" s="70" t="s">
+        <v>518</v>
+      </c>
+      <c r="C257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K257" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L257" s="57">
+        <v>11.2</v>
+      </c>
+      <c r="M257" s="52">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="30" t="s">
+        <v>519</v>
+      </c>
+      <c r="B258" s="70" t="s">
+        <v>520</v>
+      </c>
+      <c r="C258" s="62">
+        <v>42.4</v>
+      </c>
+      <c r="D258" s="62">
+        <v>42.8</v>
+      </c>
+      <c r="E258" s="62">
+        <v>42.9</v>
+      </c>
+      <c r="F258" s="62">
+        <v>42.1</v>
+      </c>
+      <c r="G258" s="62">
+        <v>43.8</v>
+      </c>
+      <c r="H258" s="62">
+        <v>45</v>
+      </c>
+      <c r="I258" s="52">
+        <v>46.9</v>
+      </c>
+      <c r="J258" s="52">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="K258" s="52">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="L258" s="57">
+        <v>36.6</v>
+      </c>
+      <c r="M258" s="52">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="30" t="s">
         <v>521</v>
       </c>
-      <c r="B257" s="80" t="s">
+      <c r="B259" s="7" t="s">
         <v>522</v>
       </c>
-      <c r="C257" s="61" t="s">
-[...37 lines deleted...]
-      <c r="A258" s="30" t="s">
+      <c r="C259" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="D259" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="E259" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="F259" s="63">
+        <v>0.4</v>
+      </c>
+      <c r="G259" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="H259" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="I259" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J259" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="K259" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L259" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M259" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="30" t="s">
         <v>523</v>
       </c>
-      <c r="B258" s="80" t="s">
+      <c r="B260" s="70" t="s">
         <v>524</v>
       </c>
-      <c r="C258" s="71">
-[...37 lines deleted...]
-      <c r="A259" s="30" t="s">
+      <c r="C260" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="D260" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="E260" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="F260" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="G260" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="H260" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="I260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="J260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M260" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="30" t="s">
         <v>525</v>
       </c>
-      <c r="B259" s="7" t="s">
+      <c r="B261" s="70" t="s">
         <v>526</v>
       </c>
-      <c r="C259" s="72">
-[...2 lines deleted...]
-      <c r="D259" s="72">
+      <c r="C261" s="63">
+        <v>0</v>
+      </c>
+      <c r="D261" s="63">
+        <v>0</v>
+      </c>
+      <c r="E261" s="63">
+        <v>0</v>
+      </c>
+      <c r="F261" s="63">
+        <v>0</v>
+      </c>
+      <c r="G261" s="63" t="s">
+        <v>117</v>
+      </c>
+      <c r="H261" s="63" t="s">
+        <v>117</v>
+      </c>
+      <c r="I261" s="52">
+        <v>0</v>
+      </c>
+      <c r="J261" s="52">
+        <v>0</v>
+      </c>
+      <c r="K261" s="52">
+        <v>0</v>
+      </c>
+      <c r="L261" s="50">
+        <v>0</v>
+      </c>
+      <c r="M261" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="B262" s="70" t="s">
+        <v>528</v>
+      </c>
+      <c r="C262" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="D262" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="E262" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="F262" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="G262" s="73">
+        <v>0</v>
+      </c>
+      <c r="H262" s="73">
+        <v>0</v>
+      </c>
+      <c r="I262" s="50">
+        <v>0</v>
+      </c>
+      <c r="J262" s="50">
+        <v>0</v>
+      </c>
+      <c r="K262" s="50">
+        <v>0</v>
+      </c>
+      <c r="L262" s="50">
+        <v>0</v>
+      </c>
+      <c r="M262" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="30" t="s">
+        <v>529</v>
+      </c>
+      <c r="B263" s="70" t="s">
+        <v>530</v>
+      </c>
+      <c r="C263" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="D263" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="E263" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="F263" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="G263" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="H263" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="I263" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="J263" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K263" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L263" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M263" s="74" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="30" t="s">
+        <v>531</v>
+      </c>
+      <c r="B264" s="70" t="s">
+        <v>532</v>
+      </c>
+      <c r="C264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="D264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="E264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="F264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="G264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="H264" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="I264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="J264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="K264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="L264" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M264" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="B265" s="70" t="s">
+        <v>534</v>
+      </c>
+      <c r="C265" s="73">
+        <v>0</v>
+      </c>
+      <c r="D265" s="73">
+        <v>0</v>
+      </c>
+      <c r="E265" s="73">
+        <v>0</v>
+      </c>
+      <c r="F265" s="73">
+        <v>0</v>
+      </c>
+      <c r="G265" s="73">
+        <v>0</v>
+      </c>
+      <c r="H265" s="73">
+        <v>0</v>
+      </c>
+      <c r="I265" s="50">
+        <v>0</v>
+      </c>
+      <c r="J265" s="50">
+        <v>0</v>
+      </c>
+      <c r="K265" s="50">
+        <v>0</v>
+      </c>
+      <c r="L265" s="50">
+        <v>0</v>
+      </c>
+      <c r="M265" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C266" s="54">
+        <v>5.3</v>
+      </c>
+      <c r="D266" s="54">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E266" s="54">
+        <v>5.2</v>
+      </c>
+      <c r="F266" s="54">
+        <v>5.2</v>
+      </c>
+      <c r="G266" s="53">
+        <v>5</v>
+      </c>
+      <c r="H266" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="I266" s="54">
+        <v>1.8</v>
+      </c>
+      <c r="J266" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="K266" s="54">
         <v>0.5</v>
       </c>
-      <c r="E259" s="72">
+      <c r="L266" s="53">
         <v>0.5</v>
       </c>
-      <c r="F259" s="72">
+      <c r="M266" s="55">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="30" t="s">
+        <v>537</v>
+      </c>
+      <c r="B267" s="70" t="s">
+        <v>538</v>
+      </c>
+      <c r="C267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="E267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="F267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="G267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="H267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="I267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="J267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="K267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="L267" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="M267" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="30" t="s">
+        <v>539</v>
+      </c>
+      <c r="B268" s="70" t="s">
+        <v>540</v>
+      </c>
+      <c r="C268" s="53">
+        <v>0.9</v>
+      </c>
+      <c r="D268" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="E268" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="F268" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="G268" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="H268" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="I268" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="J268" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="K268" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="L268" s="53">
+        <v>0</v>
+      </c>
+      <c r="M268" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="30" t="s">
+        <v>541</v>
+      </c>
+      <c r="B269" s="70" t="s">
+        <v>542</v>
+      </c>
+      <c r="C269" s="53">
+        <v>0</v>
+      </c>
+      <c r="D269" s="53">
+        <v>0</v>
+      </c>
+      <c r="E269" s="53">
+        <v>0</v>
+      </c>
+      <c r="F269" s="53">
+        <v>0</v>
+      </c>
+      <c r="G269" s="53">
+        <v>0</v>
+      </c>
+      <c r="H269" s="53">
+        <v>0</v>
+      </c>
+      <c r="I269" s="54">
+        <v>0</v>
+      </c>
+      <c r="J269" s="54">
+        <v>0</v>
+      </c>
+      <c r="K269" s="54">
+        <v>0</v>
+      </c>
+      <c r="L269" s="53">
+        <v>0</v>
+      </c>
+      <c r="M269" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="30" t="s">
+        <v>543</v>
+      </c>
+      <c r="B270" s="70" t="s">
+        <v>544</v>
+      </c>
+      <c r="C270" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="D270" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="E270" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="F270" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="G270" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="H270" s="53">
         <v>0.5</v>
       </c>
-      <c r="G259" s="72">
+      <c r="I270" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="J270" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="K270" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="L270" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="M270" s="55">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="B271" s="70" t="s">
+        <v>546</v>
+      </c>
+      <c r="C271" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="D271" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="E271" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="F271" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="G271" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="H271" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="I271" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="J271" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="K271" s="54">
+        <v>0</v>
+      </c>
+      <c r="L271" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="M271" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="30" t="s">
+        <v>547</v>
+      </c>
+      <c r="B272" s="70" t="s">
+        <v>548</v>
+      </c>
+      <c r="C272" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="D272" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="E272" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="F272" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="G272" s="54">
+        <v>1.2</v>
+      </c>
+      <c r="H272" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="I272" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J272" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="K272" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="L272" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="M272" s="55">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="30" t="s">
+        <v>549</v>
+      </c>
+      <c r="B273" s="70" t="s">
+        <v>550</v>
+      </c>
+      <c r="C273" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="D273" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="E273" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="F273" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="G273" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="H273" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="I273" s="54">
         <v>0.4</v>
       </c>
-      <c r="H259" s="72">
+      <c r="J273" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="K273" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="L273" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="M273" s="55">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="30" t="s">
+        <v>551</v>
+      </c>
+      <c r="B274" s="70" t="s">
+        <v>552</v>
+      </c>
+      <c r="C274" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="D274" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="E274" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="F274" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="G274" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="H274" s="53">
         <v>0.2</v>
       </c>
-      <c r="I259" s="72">
+      <c r="I274" s="54">
         <v>0.2</v>
       </c>
-      <c r="J259" s="61">
+      <c r="J274" s="54">
         <v>0.2</v>
       </c>
-      <c r="K259" s="61">
-[...8 lines deleted...]
-      <c r="N259" s="61">
+      <c r="K274" s="54">
         <v>0.1</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="D261" s="72">
+      <c r="L274" s="53">
         <v>0</v>
       </c>
-      <c r="E261" s="72">
+      <c r="M274" s="55">
         <v>0</v>
       </c>
-      <c r="F261" s="72">
-[...512 lines deleted...]
-      <c r="A273" s="30" t="s">
+    </row>
+    <row r="275" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="30" t="s">
         <v>553</v>
       </c>
-      <c r="B273" s="80" t="s">
+      <c r="B275" s="7" t="s">
         <v>554</v>
       </c>
-      <c r="C273" s="63">
-[...37 lines deleted...]
-      <c r="A274" s="30" t="s">
+      <c r="C275" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D275" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="E275" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="F275" s="54">
+        <v>45.4</v>
+      </c>
+      <c r="G275" s="54">
+        <v>45.9</v>
+      </c>
+      <c r="H275" s="54">
+        <v>47.2</v>
+      </c>
+      <c r="I275" s="54">
+        <v>48.8</v>
+      </c>
+      <c r="J275" s="54">
+        <v>51.6</v>
+      </c>
+      <c r="K275" s="54">
+        <v>59.6</v>
+      </c>
+      <c r="L275" s="54">
+        <v>69.5</v>
+      </c>
+      <c r="M275" s="55">
+        <v>70.3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="30" t="s">
         <v>555</v>
       </c>
-      <c r="B274" s="80" t="s">
+      <c r="B276" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C276" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D276" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E276" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F276" s="55">
+        <v>13.3</v>
+      </c>
+      <c r="G276" s="55">
+        <v>11.3</v>
+      </c>
+      <c r="H276" s="55">
+        <v>10.7</v>
+      </c>
+      <c r="I276" s="55">
+        <v>10.6</v>
+      </c>
+      <c r="J276" s="55">
+        <v>10.6</v>
+      </c>
+      <c r="K276" s="55">
+        <v>13.7</v>
+      </c>
+      <c r="L276" s="55">
+        <v>10.4</v>
+      </c>
+      <c r="M276" s="55">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="30" t="s">
         <v>556</v>
       </c>
-      <c r="C274" s="63">
-[...37 lines deleted...]
-      <c r="A275" s="30" t="s">
+      <c r="B277" s="70" t="s">
         <v>557</v>
       </c>
-      <c r="B275" s="7" t="s">
+      <c r="C277" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D277" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E277" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F277" s="55">
+        <v>3.6</v>
+      </c>
+      <c r="G277" s="55">
+        <v>3.7</v>
+      </c>
+      <c r="H277" s="55">
+        <v>3.7</v>
+      </c>
+      <c r="I277" s="55">
+        <v>3.9</v>
+      </c>
+      <c r="J277" s="55">
+        <v>4.2</v>
+      </c>
+      <c r="K277" s="55">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L277" s="55">
+        <v>4.2</v>
+      </c>
+      <c r="M277" s="55">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="30" t="s">
         <v>558</v>
       </c>
-      <c r="C275" s="63" t="s">
-[...37 lines deleted...]
-      <c r="A276" s="30" t="s">
+      <c r="B278" s="70" t="s">
         <v>559</v>
       </c>
-      <c r="B276" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A277" s="30" t="s">
+      <c r="C278" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E278" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F278" s="55">
+        <v>12.7</v>
+      </c>
+      <c r="G278" s="55">
+        <v>12.9</v>
+      </c>
+      <c r="H278" s="55">
+        <v>13</v>
+      </c>
+      <c r="I278" s="55">
+        <v>13.4</v>
+      </c>
+      <c r="J278" s="55">
+        <v>13.5</v>
+      </c>
+      <c r="K278" s="55">
+        <v>16.2</v>
+      </c>
+      <c r="L278" s="55">
+        <v>20.7</v>
+      </c>
+      <c r="M278" s="55">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="30" t="s">
         <v>560</v>
       </c>
-      <c r="B277" s="80" t="s">
+      <c r="B279" s="70" t="s">
         <v>561</v>
       </c>
-      <c r="C277" s="64" t="s">
-[...37 lines deleted...]
-      <c r="A278" s="30" t="s">
+      <c r="C279" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E279" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F279" s="55">
+        <v>15.8</v>
+      </c>
+      <c r="G279" s="55">
+        <v>18</v>
+      </c>
+      <c r="H279" s="55">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="I279" s="55">
+        <v>20.9</v>
+      </c>
+      <c r="J279" s="55">
+        <v>23.3</v>
+      </c>
+      <c r="K279" s="55">
+        <v>25.3</v>
+      </c>
+      <c r="L279" s="55">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="M279" s="55">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" s="1" customFormat="1" ht="12.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="30" t="s">
         <v>562</v>
       </c>
-      <c r="B278" s="80" t="s">
+      <c r="B280" s="70" t="s">
         <v>563</v>
       </c>
-      <c r="C278" s="64" t="s">
-[...124 lines deleted...]
-    <row r="281" spans="1:14" collapsed="1" x14ac:dyDescent="0.2"/>
+      <c r="C280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="J280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="K280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="L280" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="M280" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" collapsed="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="L3:M3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M281"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.140625" customWidth="1"/>
+    <col min="2" max="2" width="31.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="89"/>
+      <c r="B2" s="76" t="s">
+        <v>571</v>
+      </c>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="78" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="68">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="68">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="68">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="68">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="68">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="68">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="68">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="68">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="68">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="68">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="69">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="38">
+        <v>38024.800000000003</v>
+      </c>
+      <c r="D5" s="38">
+        <v>38518.400000000001</v>
+      </c>
+      <c r="E5" s="38">
+        <v>38979.799999999996</v>
+      </c>
+      <c r="F5" s="38">
+        <v>39165.599999999991</v>
+      </c>
+      <c r="G5" s="38">
+        <v>39492.300000000003</v>
+      </c>
+      <c r="H5" s="38">
+        <v>40209.999999999993</v>
+      </c>
+      <c r="I5" s="38">
+        <v>41198.800000000003</v>
+      </c>
+      <c r="J5" s="38">
+        <v>39175.799999999988</v>
+      </c>
+      <c r="K5" s="38">
+        <v>36643.299999999988</v>
+      </c>
+      <c r="L5" s="38">
+        <v>36339.4</v>
+      </c>
+      <c r="M5" s="38">
+        <v>36157.399999999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="91">
+        <v>100000000</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="50">
+        <v>2031.5</v>
+      </c>
+      <c r="K6" s="50">
+        <v>2124.9</v>
+      </c>
+      <c r="L6" s="51">
+        <v>2071.8000000000002</v>
+      </c>
+      <c r="M6" s="52">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="91">
+        <v>101000000</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="50">
+        <v>109.2</v>
+      </c>
+      <c r="K7" s="50">
+        <v>32.5</v>
+      </c>
+      <c r="L7" s="50">
+        <v>14.5</v>
+      </c>
+      <c r="M7" s="52">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="91">
+        <v>101800000</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="K8" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="L8" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="M8" s="52">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="91">
+        <v>103200000</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="50">
+        <v>246.3</v>
+      </c>
+      <c r="K9" s="50">
+        <v>305.60000000000002</v>
+      </c>
+      <c r="L9" s="50">
+        <v>246.6</v>
+      </c>
+      <c r="M9" s="52">
+        <v>251.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="91">
+        <v>103400000</v>
+      </c>
+      <c r="B10" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="50">
+        <v>281.7</v>
+      </c>
+      <c r="K10" s="50">
+        <v>548.70000000000005</v>
+      </c>
+      <c r="L10" s="50">
+        <v>429.9</v>
+      </c>
+      <c r="M10" s="52">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="91">
+        <v>103600000</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="50">
+        <v>366.5</v>
+      </c>
+      <c r="K11" s="50">
+        <v>366.9</v>
+      </c>
+      <c r="L11" s="50">
+        <v>346.3</v>
+      </c>
+      <c r="M11" s="52">
+        <v>347.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="91">
+        <v>103800000</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="C12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="50">
+        <v>88.4</v>
+      </c>
+      <c r="K12" s="50">
+        <v>62.9</v>
+      </c>
+      <c r="L12" s="50">
+        <v>56.4</v>
+      </c>
+      <c r="M12" s="52">
+        <v>60.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="91">
+        <v>104000000</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="50">
+        <v>58.2</v>
+      </c>
+      <c r="K13" s="50">
+        <v>56.9</v>
+      </c>
+      <c r="L13" s="50">
+        <v>41.9</v>
+      </c>
+      <c r="M13" s="52">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="91">
+        <v>104100000</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" s="50">
+        <v>130</v>
+      </c>
+      <c r="M14" s="52">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="91">
+        <v>104200000</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="50">
+        <v>316.89999999999998</v>
+      </c>
+      <c r="K15" s="50">
+        <v>204.1</v>
+      </c>
+      <c r="L15" s="50">
+        <v>187.2</v>
+      </c>
+      <c r="M15" s="52">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="91">
+        <v>104400000</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="50">
+        <v>87.2</v>
+      </c>
+      <c r="K16" s="50">
+        <v>85.3</v>
+      </c>
+      <c r="L16" s="50">
+        <v>90.9</v>
+      </c>
+      <c r="M16" s="52">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="91">
+        <v>104500000</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="50">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="M17" s="52">
+        <v>269.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="91">
+        <v>104600000</v>
+      </c>
+      <c r="B18" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="50">
+        <v>476.4</v>
+      </c>
+      <c r="K18" s="50">
+        <v>461.3</v>
+      </c>
+      <c r="L18" s="50">
+        <v>230.9</v>
+      </c>
+      <c r="M18" s="52">
+        <v>241.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="91">
+        <v>110000000</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="51">
+        <v>935.4</v>
+      </c>
+      <c r="D19" s="51">
+        <v>993.3</v>
+      </c>
+      <c r="E19" s="51">
+        <v>1027.7</v>
+      </c>
+      <c r="F19" s="51">
+        <v>1013.4</v>
+      </c>
+      <c r="G19" s="51">
+        <v>1025.9000000000001</v>
+      </c>
+      <c r="H19" s="51">
+        <v>1048.2</v>
+      </c>
+      <c r="I19" s="50">
+        <v>1062.3</v>
+      </c>
+      <c r="J19" s="50">
+        <v>945.2</v>
+      </c>
+      <c r="K19" s="50">
+        <v>1000.3</v>
+      </c>
+      <c r="L19" s="51">
+        <v>996.8</v>
+      </c>
+      <c r="M19" s="52">
+        <v>955.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="91">
+        <v>111000000</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="51">
+        <v>10.1</v>
+      </c>
+      <c r="D20" s="51">
+        <v>14.9</v>
+      </c>
+      <c r="E20" s="51">
+        <v>15.5</v>
+      </c>
+      <c r="F20" s="51">
+        <v>15.7</v>
+      </c>
+      <c r="G20" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H20" s="51">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I20" s="50">
+        <v>16.7</v>
+      </c>
+      <c r="J20" s="50">
+        <v>14</v>
+      </c>
+      <c r="K20" s="50">
+        <v>14</v>
+      </c>
+      <c r="L20" s="50">
+        <v>14.9</v>
+      </c>
+      <c r="M20" s="52">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="91">
+        <v>111600000</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M21" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="91">
+        <v>111800000</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" s="51">
+        <v>24.6</v>
+      </c>
+      <c r="D22" s="51">
+        <v>27.9</v>
+      </c>
+      <c r="E22" s="51">
+        <v>29.9</v>
+      </c>
+      <c r="F22" s="51">
+        <v>30.9</v>
+      </c>
+      <c r="G22" s="51">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="H22" s="51">
+        <v>33.5</v>
+      </c>
+      <c r="I22" s="50">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="J22" s="50">
+        <v>29.9</v>
+      </c>
+      <c r="K22" s="50">
+        <v>32</v>
+      </c>
+      <c r="L22" s="50">
+        <v>30.9</v>
+      </c>
+      <c r="M22" s="52">
+        <v>31.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="91">
+        <v>113200000</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>138</v>
+      </c>
+      <c r="C23" s="51">
+        <v>38.5</v>
+      </c>
+      <c r="D23" s="51">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="E23" s="51">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="F23" s="51">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G23" s="51">
+        <v>39</v>
+      </c>
+      <c r="H23" s="51">
+        <v>39.1</v>
+      </c>
+      <c r="I23" s="50">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="J23" s="50">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K23" s="50">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="L23" s="50">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="M23" s="52">
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="91">
+        <v>113400000</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="D24" s="51">
+        <v>25.9</v>
+      </c>
+      <c r="E24" s="51">
+        <v>27.9</v>
+      </c>
+      <c r="F24" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="G24" s="51">
+        <v>25.2</v>
+      </c>
+      <c r="H24" s="51">
+        <v>24.8</v>
+      </c>
+      <c r="I24" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="J24" s="50">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K24" s="50">
+        <v>22.4</v>
+      </c>
+      <c r="L24" s="50">
+        <v>32.5</v>
+      </c>
+      <c r="M24" s="52">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="91">
+        <v>113600000</v>
+      </c>
+      <c r="B25" s="70" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="51">
+        <v>67.8</v>
+      </c>
+      <c r="D25" s="51">
+        <v>67.8</v>
+      </c>
+      <c r="E25" s="51">
+        <v>67</v>
+      </c>
+      <c r="F25" s="51">
+        <v>67</v>
+      </c>
+      <c r="G25" s="51">
+        <v>67</v>
+      </c>
+      <c r="H25" s="51">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="I25" s="50">
+        <v>67</v>
+      </c>
+      <c r="J25" s="50">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="K25" s="50">
+        <v>67.7</v>
+      </c>
+      <c r="L25" s="50">
+        <v>57.3</v>
+      </c>
+      <c r="M25" s="52">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="91">
+        <v>113800000</v>
+      </c>
+      <c r="B26" s="70" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" s="51">
+        <v>53.3</v>
+      </c>
+      <c r="D26" s="51">
+        <v>57.9</v>
+      </c>
+      <c r="E26" s="51">
+        <v>57</v>
+      </c>
+      <c r="F26" s="51">
+        <v>44.5</v>
+      </c>
+      <c r="G26" s="51">
+        <v>46.6</v>
+      </c>
+      <c r="H26" s="51">
+        <v>49.1</v>
+      </c>
+      <c r="I26" s="50">
+        <v>52.6</v>
+      </c>
+      <c r="J26" s="50">
+        <v>50.1</v>
+      </c>
+      <c r="K26" s="50">
+        <v>60.5</v>
+      </c>
+      <c r="L26" s="50">
+        <v>56</v>
+      </c>
+      <c r="M26" s="52">
+        <v>56.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="91">
+        <v>114000000</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" s="51">
+        <v>28.5</v>
+      </c>
+      <c r="D27" s="51">
+        <v>28.5</v>
+      </c>
+      <c r="E27" s="51">
+        <v>29.9</v>
+      </c>
+      <c r="F27" s="51">
+        <v>29.4</v>
+      </c>
+      <c r="G27" s="51">
+        <v>29.4</v>
+      </c>
+      <c r="H27" s="51">
+        <v>29.5</v>
+      </c>
+      <c r="I27" s="50">
+        <v>47.6</v>
+      </c>
+      <c r="J27" s="50">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="K27" s="50">
+        <v>35.5</v>
+      </c>
+      <c r="L27" s="50">
+        <v>36</v>
+      </c>
+      <c r="M27" s="52">
+        <v>37.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="91">
+        <v>114400000</v>
+      </c>
+      <c r="B28" s="70" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="51">
+        <v>21.6</v>
+      </c>
+      <c r="D28" s="51">
+        <v>22</v>
+      </c>
+      <c r="E28" s="51">
+        <v>21.7</v>
+      </c>
+      <c r="F28" s="51">
+        <v>21.7</v>
+      </c>
+      <c r="G28" s="51">
+        <v>21.3</v>
+      </c>
+      <c r="H28" s="51">
+        <v>21.4</v>
+      </c>
+      <c r="I28" s="50">
+        <v>20.8</v>
+      </c>
+      <c r="J28" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="K28" s="50">
+        <v>15.9</v>
+      </c>
+      <c r="L28" s="50">
+        <v>16.5</v>
+      </c>
+      <c r="M28" s="52">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="91">
+        <v>114500000</v>
+      </c>
+      <c r="B29" s="70" t="s">
+        <v>150</v>
+      </c>
+      <c r="C29" s="51">
+        <v>59.6</v>
+      </c>
+      <c r="D29" s="51">
+        <v>62.4</v>
+      </c>
+      <c r="E29" s="51">
+        <v>62.1</v>
+      </c>
+      <c r="F29" s="51">
+        <v>63</v>
+      </c>
+      <c r="G29" s="51">
+        <v>66.2</v>
+      </c>
+      <c r="H29" s="51">
+        <v>67</v>
+      </c>
+      <c r="I29" s="50">
+        <v>67.2</v>
+      </c>
+      <c r="J29" s="50">
+        <v>52.3</v>
+      </c>
+      <c r="K29" s="50">
+        <v>53.9</v>
+      </c>
+      <c r="L29" s="50">
+        <v>63.5</v>
+      </c>
+      <c r="M29" s="52">
+        <v>60.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="91">
+        <v>114600000</v>
+      </c>
+      <c r="B30" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" s="51">
+        <v>118.4</v>
+      </c>
+      <c r="D30" s="51">
+        <v>118.2</v>
+      </c>
+      <c r="E30" s="51">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F30" s="51">
+        <v>126.4</v>
+      </c>
+      <c r="G30" s="51">
+        <v>127.5</v>
+      </c>
+      <c r="H30" s="51">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="I30" s="50">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="J30" s="50">
+        <v>113.5</v>
+      </c>
+      <c r="K30" s="50">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="L30" s="50">
+        <v>120.8</v>
+      </c>
+      <c r="M30" s="52">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="91">
+        <v>114800000</v>
+      </c>
+      <c r="B31" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="C31" s="51">
+        <v>15.2</v>
+      </c>
+      <c r="D31" s="51">
+        <v>15.7</v>
+      </c>
+      <c r="E31" s="51">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="F31" s="51">
+        <v>17.7</v>
+      </c>
+      <c r="G31" s="51">
+        <v>18.8</v>
+      </c>
+      <c r="H31" s="51">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I31" s="50">
+        <v>19.7</v>
+      </c>
+      <c r="J31" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="K31" s="50">
+        <v>15.9</v>
+      </c>
+      <c r="L31" s="50">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M31" s="52">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="91">
+        <v>115200000</v>
+      </c>
+      <c r="B32" s="70" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="51">
+        <v>36.9</v>
+      </c>
+      <c r="D32" s="51">
+        <v>38.9</v>
+      </c>
+      <c r="E32" s="51">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F32" s="51">
+        <v>37.5</v>
+      </c>
+      <c r="G32" s="51">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="H32" s="51">
+        <v>39.5</v>
+      </c>
+      <c r="I32" s="50">
+        <v>40.1</v>
+      </c>
+      <c r="J32" s="50">
+        <v>33</v>
+      </c>
+      <c r="K32" s="50">
+        <v>33.4</v>
+      </c>
+      <c r="L32" s="50">
+        <v>38.4</v>
+      </c>
+      <c r="M32" s="52">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="91">
+        <v>115400000</v>
+      </c>
+      <c r="B33" s="70" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="51">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D33" s="51">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="E33" s="51">
+        <v>39.4</v>
+      </c>
+      <c r="F33" s="51">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G33" s="51">
+        <v>41.4</v>
+      </c>
+      <c r="H33" s="51">
+        <v>41.5</v>
+      </c>
+      <c r="I33" s="50">
+        <v>42.1</v>
+      </c>
+      <c r="J33" s="50">
+        <v>36.6</v>
+      </c>
+      <c r="K33" s="50">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="L33" s="50">
+        <v>28.8</v>
+      </c>
+      <c r="M33" s="52">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="91">
+        <v>115600000</v>
+      </c>
+      <c r="B34" s="70" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="51">
+        <v>164.1</v>
+      </c>
+      <c r="D34" s="51">
+        <v>172.5</v>
+      </c>
+      <c r="E34" s="51">
+        <v>176.9</v>
+      </c>
+      <c r="F34" s="51">
+        <v>177.1</v>
+      </c>
+      <c r="G34" s="51">
+        <v>181.1</v>
+      </c>
+      <c r="H34" s="51">
+        <v>183.4</v>
+      </c>
+      <c r="I34" s="50">
+        <v>172.2</v>
+      </c>
+      <c r="J34" s="50">
+        <v>179.2</v>
+      </c>
+      <c r="K34" s="50">
+        <v>180.4</v>
+      </c>
+      <c r="L34" s="50">
+        <v>180.5</v>
+      </c>
+      <c r="M34" s="52">
+        <v>124.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="91">
+        <v>116000000</v>
+      </c>
+      <c r="B35" s="70" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="51">
+        <v>41.2</v>
+      </c>
+      <c r="D35" s="51">
+        <v>45.6</v>
+      </c>
+      <c r="E35" s="51">
+        <v>47.8</v>
+      </c>
+      <c r="F35" s="51">
+        <v>50.3</v>
+      </c>
+      <c r="G35" s="51">
+        <v>49.3</v>
+      </c>
+      <c r="H35" s="51">
+        <v>50.6</v>
+      </c>
+      <c r="I35" s="50">
+        <v>52.9</v>
+      </c>
+      <c r="J35" s="50">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="K35" s="50">
+        <v>39.4</v>
+      </c>
+      <c r="L35" s="50">
+        <v>42.9</v>
+      </c>
+      <c r="M35" s="52">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="91">
+        <v>116400000</v>
+      </c>
+      <c r="B36" s="70" t="s">
+        <v>164</v>
+      </c>
+      <c r="C36" s="51">
+        <v>26.1</v>
+      </c>
+      <c r="D36" s="51">
+        <v>26.5</v>
+      </c>
+      <c r="E36" s="51">
+        <v>31.7</v>
+      </c>
+      <c r="F36" s="51">
+        <v>31.7</v>
+      </c>
+      <c r="G36" s="51">
+        <v>30.3</v>
+      </c>
+      <c r="H36" s="51">
+        <v>30.3</v>
+      </c>
+      <c r="I36" s="50">
+        <v>30.3</v>
+      </c>
+      <c r="J36" s="50">
+        <v>28.4</v>
+      </c>
+      <c r="K36" s="50">
+        <v>28.7</v>
+      </c>
+      <c r="L36" s="50">
+        <v>28.7</v>
+      </c>
+      <c r="M36" s="52">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="91">
+        <v>116600000</v>
+      </c>
+      <c r="B37" s="70" t="s">
+        <v>166</v>
+      </c>
+      <c r="C37" s="51">
+        <v>93.1</v>
+      </c>
+      <c r="D37" s="51">
+        <v>97.3</v>
+      </c>
+      <c r="E37" s="51">
+        <v>99</v>
+      </c>
+      <c r="F37" s="51">
+        <v>97.7</v>
+      </c>
+      <c r="G37" s="51">
+        <v>98.2</v>
+      </c>
+      <c r="H37" s="51">
+        <v>97.1</v>
+      </c>
+      <c r="I37" s="50">
+        <v>97.5</v>
+      </c>
+      <c r="J37" s="50">
+        <v>83.5</v>
+      </c>
+      <c r="K37" s="50">
+        <v>87.2</v>
+      </c>
+      <c r="L37" s="50">
+        <v>92</v>
+      </c>
+      <c r="M37" s="52">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="91">
+        <v>116800000</v>
+      </c>
+      <c r="B38" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="51">
+        <v>11.6</v>
+      </c>
+      <c r="D38" s="51">
+        <v>11.9</v>
+      </c>
+      <c r="E38" s="51">
+        <v>12.2</v>
+      </c>
+      <c r="F38" s="51">
+        <v>12.3</v>
+      </c>
+      <c r="G38" s="51">
+        <v>12.4</v>
+      </c>
+      <c r="H38" s="51">
+        <v>15.6</v>
+      </c>
+      <c r="I38" s="50">
+        <v>15.8</v>
+      </c>
+      <c r="J38" s="50">
+        <v>13.5</v>
+      </c>
+      <c r="K38" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="L38" s="50">
+        <v>14.4</v>
+      </c>
+      <c r="M38" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="91">
+        <v>117000000</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>170</v>
+      </c>
+      <c r="C39" s="51">
+        <v>59.9</v>
+      </c>
+      <c r="D39" s="51">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="E39" s="51">
+        <v>84.4</v>
+      </c>
+      <c r="F39" s="51">
+        <v>85.5</v>
+      </c>
+      <c r="G39" s="51">
+        <v>86</v>
+      </c>
+      <c r="H39" s="51">
+        <v>89.7</v>
+      </c>
+      <c r="I39" s="50">
+        <v>89.8</v>
+      </c>
+      <c r="J39" s="50">
+        <v>83.4</v>
+      </c>
+      <c r="K39" s="50">
+        <v>86.5</v>
+      </c>
+      <c r="L39" s="50">
+        <v>85.5</v>
+      </c>
+      <c r="M39" s="52">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="91">
+        <v>150000000</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" s="51">
+        <v>2676.7</v>
+      </c>
+      <c r="D40" s="51">
+        <v>2691.7</v>
+      </c>
+      <c r="E40" s="51">
+        <v>2820.6</v>
+      </c>
+      <c r="F40" s="51">
+        <v>2899.9</v>
+      </c>
+      <c r="G40" s="51">
+        <v>2943.4</v>
+      </c>
+      <c r="H40" s="51">
+        <v>3011.1</v>
+      </c>
+      <c r="I40" s="50">
+        <v>3065.1</v>
+      </c>
+      <c r="J40" s="50">
+        <v>2541.3000000000002</v>
+      </c>
+      <c r="K40" s="50">
+        <v>2599.5</v>
+      </c>
+      <c r="L40" s="51">
+        <v>2623</v>
+      </c>
+      <c r="M40" s="52">
+        <v>2639.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="91">
+        <v>151000000</v>
+      </c>
+      <c r="B41" s="70" t="s">
+        <v>174</v>
+      </c>
+      <c r="C41" s="51">
+        <v>91.7</v>
+      </c>
+      <c r="D41" s="51">
+        <v>93.8</v>
+      </c>
+      <c r="E41" s="51">
+        <v>95</v>
+      </c>
+      <c r="F41" s="51">
+        <v>95.3</v>
+      </c>
+      <c r="G41" s="51">
+        <v>83</v>
+      </c>
+      <c r="H41" s="51">
+        <v>82.9</v>
+      </c>
+      <c r="I41" s="50">
+        <v>85.9</v>
+      </c>
+      <c r="J41" s="50">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="K41" s="50">
+        <v>68.2</v>
+      </c>
+      <c r="L41" s="50">
+        <v>72.7</v>
+      </c>
+      <c r="M41" s="52">
+        <v>74.900000000000006</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="91">
+        <v>153200000</v>
+      </c>
+      <c r="B42" s="70" t="s">
+        <v>176</v>
+      </c>
+      <c r="C42" s="51">
+        <v>238.2</v>
+      </c>
+      <c r="D42" s="51">
+        <v>238.6</v>
+      </c>
+      <c r="E42" s="51">
+        <v>239.6</v>
+      </c>
+      <c r="F42" s="51">
+        <v>239.7</v>
+      </c>
+      <c r="G42" s="51">
+        <v>239.9</v>
+      </c>
+      <c r="H42" s="51">
+        <v>243.5</v>
+      </c>
+      <c r="I42" s="50">
+        <v>248.3</v>
+      </c>
+      <c r="J42" s="50">
+        <v>232.8</v>
+      </c>
+      <c r="K42" s="50">
+        <v>230.9</v>
+      </c>
+      <c r="L42" s="50">
+        <v>235.5</v>
+      </c>
+      <c r="M42" s="52">
+        <v>242.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="91">
+        <v>153400000</v>
+      </c>
+      <c r="B43" s="70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="51">
+        <v>100.6</v>
+      </c>
+      <c r="D43" s="51">
+        <v>105.8</v>
+      </c>
+      <c r="E43" s="51">
+        <v>108.2</v>
+      </c>
+      <c r="F43" s="51">
+        <v>111.3</v>
+      </c>
+      <c r="G43" s="51">
+        <v>117.4</v>
+      </c>
+      <c r="H43" s="51">
+        <v>120.7</v>
+      </c>
+      <c r="I43" s="50">
+        <v>121.6</v>
+      </c>
+      <c r="J43" s="50">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="K43" s="50">
+        <v>137</v>
+      </c>
+      <c r="L43" s="50">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="M43" s="52">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="91">
+        <v>153600000</v>
+      </c>
+      <c r="B44" s="70" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="51">
+        <v>368</v>
+      </c>
+      <c r="D44" s="51">
+        <v>274.5</v>
+      </c>
+      <c r="E44" s="51">
+        <v>275.89999999999998</v>
+      </c>
+      <c r="F44" s="51">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="G44" s="51">
+        <v>287</v>
+      </c>
+      <c r="H44" s="51">
+        <v>285.7</v>
+      </c>
+      <c r="I44" s="50">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="J44" s="50">
+        <v>218.8</v>
+      </c>
+      <c r="K44" s="50">
+        <v>233</v>
+      </c>
+      <c r="L44" s="50">
+        <v>223.4</v>
+      </c>
+      <c r="M44" s="52">
+        <v>248.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="91">
+        <v>154000000</v>
+      </c>
+      <c r="B45" s="70" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="51">
+        <v>39.9</v>
+      </c>
+      <c r="D45" s="51">
+        <v>51.2</v>
+      </c>
+      <c r="E45" s="51">
+        <v>51.2</v>
+      </c>
+      <c r="F45" s="51">
+        <v>52</v>
+      </c>
+      <c r="G45" s="51">
+        <v>52.2</v>
+      </c>
+      <c r="H45" s="51">
+        <v>52.2</v>
+      </c>
+      <c r="I45" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="J45" s="50">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="K45" s="50">
+        <v>60.1</v>
+      </c>
+      <c r="L45" s="50">
+        <v>40.5</v>
+      </c>
+      <c r="M45" s="52">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="91">
+        <v>154200000</v>
+      </c>
+      <c r="B46" s="70" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" s="51">
+        <v>215.4</v>
+      </c>
+      <c r="D46" s="51">
+        <v>224.3</v>
+      </c>
+      <c r="E46" s="51">
+        <v>228.4</v>
+      </c>
+      <c r="F46" s="51">
+        <v>241.9</v>
+      </c>
+      <c r="G46" s="51">
+        <v>250.1</v>
+      </c>
+      <c r="H46" s="51">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="I46" s="50">
+        <v>283.7</v>
+      </c>
+      <c r="J46" s="50">
+        <v>249.3</v>
+      </c>
+      <c r="K46" s="50">
+        <v>237.6</v>
+      </c>
+      <c r="L46" s="50">
+        <v>255.5</v>
+      </c>
+      <c r="M46" s="52">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="91">
+        <v>154600000</v>
+      </c>
+      <c r="B47" s="70" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="51">
+        <v>60.8</v>
+      </c>
+      <c r="D47" s="51">
+        <v>61.3</v>
+      </c>
+      <c r="E47" s="51">
+        <v>63.9</v>
+      </c>
+      <c r="F47" s="51">
+        <v>65</v>
+      </c>
+      <c r="G47" s="51">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="H47" s="51">
+        <v>69.8</v>
+      </c>
+      <c r="I47" s="50">
+        <v>71</v>
+      </c>
+      <c r="J47" s="50">
+        <v>59.5</v>
+      </c>
+      <c r="K47" s="50">
+        <v>60.3</v>
+      </c>
+      <c r="L47" s="50">
+        <v>62.4</v>
+      </c>
+      <c r="M47" s="52">
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="91">
+        <v>154800000</v>
+      </c>
+      <c r="B48" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" s="51">
+        <v>350</v>
+      </c>
+      <c r="D48" s="51">
+        <v>356.4</v>
+      </c>
+      <c r="E48" s="51">
+        <v>362.4</v>
+      </c>
+      <c r="F48" s="51">
+        <v>366.8</v>
+      </c>
+      <c r="G48" s="51">
+        <v>371.3</v>
+      </c>
+      <c r="H48" s="51">
+        <v>382.8</v>
+      </c>
+      <c r="I48" s="50">
+        <v>392.7</v>
+      </c>
+      <c r="J48" s="50">
+        <v>330.1</v>
+      </c>
+      <c r="K48" s="50">
+        <v>331</v>
+      </c>
+      <c r="L48" s="50">
+        <v>330.9</v>
+      </c>
+      <c r="M48" s="52">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="91">
+        <v>155200000</v>
+      </c>
+      <c r="B49" s="70" t="s">
+        <v>190</v>
+      </c>
+      <c r="C49" s="51">
+        <v>348.2</v>
+      </c>
+      <c r="D49" s="51">
+        <v>355.9</v>
+      </c>
+      <c r="E49" s="51">
+        <v>449.6</v>
+      </c>
+      <c r="F49" s="51">
+        <v>470</v>
+      </c>
+      <c r="G49" s="51">
+        <v>483.8</v>
+      </c>
+      <c r="H49" s="51">
+        <v>502.1</v>
+      </c>
+      <c r="I49" s="50">
+        <v>504.6</v>
+      </c>
+      <c r="J49" s="50">
+        <v>418.1</v>
+      </c>
+      <c r="K49" s="50">
+        <v>425.4</v>
+      </c>
+      <c r="L49" s="50">
+        <v>418.2</v>
+      </c>
+      <c r="M49" s="52">
+        <v>398.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="91">
+        <v>155600000</v>
+      </c>
+      <c r="B50" s="70" t="s">
+        <v>192</v>
+      </c>
+      <c r="C50" s="51">
+        <v>360</v>
+      </c>
+      <c r="D50" s="51">
+        <v>365</v>
+      </c>
+      <c r="E50" s="51">
+        <v>375</v>
+      </c>
+      <c r="F50" s="51">
+        <v>390</v>
+      </c>
+      <c r="G50" s="51">
+        <v>398</v>
+      </c>
+      <c r="H50" s="51">
+        <v>406</v>
+      </c>
+      <c r="I50" s="50">
+        <v>415</v>
+      </c>
+      <c r="J50" s="50">
+        <v>318.60000000000002</v>
+      </c>
+      <c r="K50" s="50">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="L50" s="50">
+        <v>327.60000000000002</v>
+      </c>
+      <c r="M50" s="52">
+        <v>329.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="91">
+        <v>156000000</v>
+      </c>
+      <c r="B51" s="70" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="51">
+        <v>105.6</v>
+      </c>
+      <c r="D51" s="51">
+        <v>110.8</v>
+      </c>
+      <c r="E51" s="51">
+        <v>113.1</v>
+      </c>
+      <c r="F51" s="51">
+        <v>122.7</v>
+      </c>
+      <c r="G51" s="51">
+        <v>125.6</v>
+      </c>
+      <c r="H51" s="51">
+        <v>128.1</v>
+      </c>
+      <c r="I51" s="50">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="J51" s="50">
+        <v>99.3</v>
+      </c>
+      <c r="K51" s="50">
+        <v>101.6</v>
+      </c>
+      <c r="L51" s="50">
+        <v>102.3</v>
+      </c>
+      <c r="M51" s="52">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="91">
+        <v>156400000</v>
+      </c>
+      <c r="B52" s="70" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" s="51">
+        <v>190</v>
+      </c>
+      <c r="D52" s="51">
+        <v>190.8</v>
+      </c>
+      <c r="E52" s="51">
+        <v>191.6</v>
+      </c>
+      <c r="F52" s="51">
+        <v>192.2</v>
+      </c>
+      <c r="G52" s="51">
+        <v>192.2</v>
+      </c>
+      <c r="H52" s="51">
+        <v>192.6</v>
+      </c>
+      <c r="I52" s="50">
+        <v>192.6</v>
+      </c>
+      <c r="J52" s="50">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="K52" s="50">
+        <v>139</v>
+      </c>
+      <c r="L52" s="50">
+        <v>141.6</v>
+      </c>
+      <c r="M52" s="52">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="91">
+        <v>156800000</v>
+      </c>
+      <c r="B53" s="70" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" s="51">
+        <v>208.3</v>
+      </c>
+      <c r="D53" s="51">
+        <v>263.3</v>
+      </c>
+      <c r="E53" s="51">
+        <v>266.7</v>
+      </c>
+      <c r="F53" s="51">
+        <v>267.10000000000002</v>
+      </c>
+      <c r="G53" s="51">
+        <v>274.5</v>
+      </c>
+      <c r="H53" s="51">
+        <v>282.8</v>
+      </c>
+      <c r="I53" s="50">
+        <v>280.3</v>
+      </c>
+      <c r="J53" s="50">
+        <v>246.5</v>
+      </c>
+      <c r="K53" s="50">
+        <v>251.3</v>
+      </c>
+      <c r="L53" s="50">
+        <v>253.6</v>
+      </c>
+      <c r="M53" s="52">
+        <v>257.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="91">
+        <v>190000000</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" s="50">
+        <v>8140.7</v>
+      </c>
+      <c r="D54" s="50">
+        <v>8244.2999999999993</v>
+      </c>
+      <c r="E54" s="50">
+        <v>8385.2999999999993</v>
+      </c>
+      <c r="F54" s="50">
+        <v>8490.4</v>
+      </c>
+      <c r="G54" s="50">
+        <v>8557.4</v>
+      </c>
+      <c r="H54" s="50">
+        <v>8867.9</v>
+      </c>
+      <c r="I54" s="50">
+        <v>9097.5</v>
+      </c>
+      <c r="J54" s="50">
+        <v>4322.3999999999996</v>
+      </c>
+      <c r="K54" s="50">
+        <v>4780.5</v>
+      </c>
+      <c r="L54" s="50">
+        <v>4217.3</v>
+      </c>
+      <c r="M54" s="52">
+        <v>4239.8999999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="91">
+        <v>191000000</v>
+      </c>
+      <c r="B55" s="70" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="50">
+        <v>135.6</v>
+      </c>
+      <c r="K55" s="50">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="L55" s="50">
+        <v>115.9</v>
+      </c>
+      <c r="M55" s="52">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="91">
+        <v>191800000</v>
+      </c>
+      <c r="B56" s="70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L56" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="M56" s="52">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="30">
+        <v>193200000</v>
+      </c>
+      <c r="B57" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="50">
+        <v>582.9</v>
+      </c>
+      <c r="D57" s="50">
+        <v>610.20000000000005</v>
+      </c>
+      <c r="E57" s="50">
+        <v>607.20000000000005</v>
+      </c>
+      <c r="F57" s="50">
+        <v>554.1</v>
+      </c>
+      <c r="G57" s="50">
+        <v>578.79999999999995</v>
+      </c>
+      <c r="H57" s="50">
+        <v>574.70000000000005</v>
+      </c>
+      <c r="I57" s="50">
+        <v>585.29999999999995</v>
+      </c>
+      <c r="J57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L57" s="50"/>
+      <c r="M57" s="52"/>
+    </row>
+    <row r="58" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="30">
+        <v>193400000</v>
+      </c>
+      <c r="B58" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="51">
+        <v>512</v>
+      </c>
+      <c r="D58" s="51">
+        <v>512</v>
+      </c>
+      <c r="E58" s="51">
+        <v>512.1</v>
+      </c>
+      <c r="F58" s="51">
+        <v>487.3</v>
+      </c>
+      <c r="G58" s="51">
+        <v>444.3</v>
+      </c>
+      <c r="H58" s="51">
+        <v>460</v>
+      </c>
+      <c r="I58" s="50">
+        <v>443</v>
+      </c>
+      <c r="J58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M58" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="91">
+        <v>193600000</v>
+      </c>
+      <c r="B59" s="70" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" s="51">
+        <v>245.1</v>
+      </c>
+      <c r="D59" s="51">
+        <v>232.3</v>
+      </c>
+      <c r="E59" s="51">
+        <v>201.4</v>
+      </c>
+      <c r="F59" s="51">
+        <v>183.6</v>
+      </c>
+      <c r="G59" s="51">
+        <v>179.8</v>
+      </c>
+      <c r="H59" s="51">
+        <v>174.5</v>
+      </c>
+      <c r="I59" s="50">
+        <v>179.8</v>
+      </c>
+      <c r="J59" s="50">
+        <v>97.2</v>
+      </c>
+      <c r="K59" s="50">
+        <v>267.8</v>
+      </c>
+      <c r="L59" s="50">
+        <v>260.5</v>
+      </c>
+      <c r="M59" s="52">
+        <v>263.10000000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="91">
+        <v>194000000</v>
+      </c>
+      <c r="B60" s="70" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" s="56">
+        <v>641</v>
+      </c>
+      <c r="D60" s="56">
+        <v>658.1</v>
+      </c>
+      <c r="E60" s="56">
+        <v>658.1</v>
+      </c>
+      <c r="F60" s="56">
+        <v>629.6</v>
+      </c>
+      <c r="G60" s="56">
+        <v>630.79999999999995</v>
+      </c>
+      <c r="H60" s="56">
+        <v>653.20000000000005</v>
+      </c>
+      <c r="I60" s="56">
+        <v>654.9</v>
+      </c>
+      <c r="J60" s="52">
+        <v>396.3</v>
+      </c>
+      <c r="K60" s="52">
+        <v>384.3</v>
+      </c>
+      <c r="L60" s="52">
+        <v>384.6</v>
+      </c>
+      <c r="M60" s="52">
+        <v>394.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="91">
+        <v>194200000</v>
+      </c>
+      <c r="B61" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="56">
+        <v>1083</v>
+      </c>
+      <c r="D61" s="56">
+        <v>1130.4000000000001</v>
+      </c>
+      <c r="E61" s="56">
+        <v>1298.2</v>
+      </c>
+      <c r="F61" s="56">
+        <v>1468</v>
+      </c>
+      <c r="G61" s="56">
+        <v>1573.4</v>
+      </c>
+      <c r="H61" s="56">
+        <v>1643.4</v>
+      </c>
+      <c r="I61" s="56">
+        <v>1778.1</v>
+      </c>
+      <c r="J61" s="52">
+        <v>1512.9</v>
+      </c>
+      <c r="K61" s="52">
+        <v>1606.4</v>
+      </c>
+      <c r="L61" s="52">
+        <v>1617.6</v>
+      </c>
+      <c r="M61" s="52">
+        <v>1641.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="30">
+        <v>194400000</v>
+      </c>
+      <c r="B62" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="56">
+        <v>271.60000000000002</v>
+      </c>
+      <c r="D62" s="56">
+        <v>280</v>
+      </c>
+      <c r="E62" s="56">
+        <v>288.10000000000002</v>
+      </c>
+      <c r="F62" s="56">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="G62" s="56">
+        <v>302.39999999999998</v>
+      </c>
+      <c r="H62" s="56">
+        <v>386.8</v>
+      </c>
+      <c r="I62" s="56">
+        <v>389.1</v>
+      </c>
+      <c r="J62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M62" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="91">
+        <v>194400000</v>
+      </c>
+      <c r="B63" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="C63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="50">
+        <v>576</v>
+      </c>
+      <c r="G63" s="50">
+        <v>576.1</v>
+      </c>
+      <c r="H63" s="50">
+        <v>590.6</v>
+      </c>
+      <c r="I63" s="50">
+        <v>587.9</v>
+      </c>
+      <c r="J63" s="50">
+        <v>597.1</v>
+      </c>
+      <c r="K63" s="50">
+        <v>601.79999999999995</v>
+      </c>
+      <c r="L63" s="50">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="M63" s="52">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="30">
+        <v>194600000</v>
+      </c>
+      <c r="B64" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="56">
+        <v>465.9</v>
+      </c>
+      <c r="D64" s="56">
+        <v>476.2</v>
+      </c>
+      <c r="E64" s="56">
+        <v>476.4</v>
+      </c>
+      <c r="F64" s="56">
+        <v>491.3</v>
+      </c>
+      <c r="G64" s="56">
+        <v>502.9</v>
+      </c>
+      <c r="H64" s="56">
+        <v>506.2</v>
+      </c>
+      <c r="I64" s="56">
+        <v>514.1</v>
+      </c>
+      <c r="J64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M64" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="30">
+        <v>194800000</v>
+      </c>
+      <c r="B65" s="70" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="56">
+        <v>470.1</v>
+      </c>
+      <c r="D65" s="56">
+        <v>476.5</v>
+      </c>
+      <c r="E65" s="56">
+        <v>478.3</v>
+      </c>
+      <c r="F65" s="56">
+        <v>478.8</v>
+      </c>
+      <c r="G65" s="56">
+        <v>479</v>
+      </c>
+      <c r="H65" s="56">
+        <v>482.7</v>
+      </c>
+      <c r="I65" s="56">
+        <v>478.5</v>
+      </c>
+      <c r="J65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M65" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="30">
+        <v>195000000</v>
+      </c>
+      <c r="B66" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" s="56">
+        <v>234.2</v>
+      </c>
+      <c r="D66" s="56">
+        <v>236.1</v>
+      </c>
+      <c r="E66" s="56">
+        <v>241.3</v>
+      </c>
+      <c r="F66" s="56">
+        <v>247.3</v>
+      </c>
+      <c r="G66" s="56">
+        <v>263.2</v>
+      </c>
+      <c r="H66" s="56">
+        <v>259.39999999999998</v>
+      </c>
+      <c r="I66" s="56">
+        <v>262.5</v>
+      </c>
+      <c r="J66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M66" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="91">
+        <v>195200000</v>
+      </c>
+      <c r="B67" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="C67" s="57">
+        <v>100</v>
+      </c>
+      <c r="D67" s="57">
+        <v>100</v>
+      </c>
+      <c r="E67" s="57">
+        <v>84.9</v>
+      </c>
+      <c r="F67" s="57">
+        <v>86.8</v>
+      </c>
+      <c r="G67" s="57">
+        <v>90.2</v>
+      </c>
+      <c r="H67" s="57">
+        <v>94</v>
+      </c>
+      <c r="I67" s="52">
+        <v>94.9</v>
+      </c>
+      <c r="J67" s="52">
+        <v>45.2</v>
+      </c>
+      <c r="K67" s="52">
+        <v>58.3</v>
+      </c>
+      <c r="L67" s="52">
+        <v>77.8</v>
+      </c>
+      <c r="M67" s="52">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="30">
+        <v>195600000</v>
+      </c>
+      <c r="B68" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="57">
+        <v>825.9</v>
+      </c>
+      <c r="D68" s="57">
+        <v>817.3</v>
+      </c>
+      <c r="E68" s="57">
+        <v>815.1</v>
+      </c>
+      <c r="F68" s="57">
+        <v>765.4</v>
+      </c>
+      <c r="G68" s="57">
+        <v>808.7</v>
+      </c>
+      <c r="H68" s="57">
+        <v>817.5</v>
+      </c>
+      <c r="I68" s="52">
+        <v>820.8</v>
+      </c>
+      <c r="J68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M68" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="91">
+        <v>195800000</v>
+      </c>
+      <c r="B69" s="70" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="57">
+        <v>950</v>
+      </c>
+      <c r="D69" s="57">
+        <v>955</v>
+      </c>
+      <c r="E69" s="57">
+        <v>960.3</v>
+      </c>
+      <c r="F69" s="57">
+        <v>569.79999999999995</v>
+      </c>
+      <c r="G69" s="57">
+        <v>569.1</v>
+      </c>
+      <c r="H69" s="57">
+        <v>576.6</v>
+      </c>
+      <c r="I69" s="52">
+        <v>615.20000000000005</v>
+      </c>
+      <c r="J69" s="52">
+        <v>381.2</v>
+      </c>
+      <c r="K69" s="52">
+        <v>556</v>
+      </c>
+      <c r="L69" s="52">
+        <v>552.20000000000005</v>
+      </c>
+      <c r="M69" s="52">
+        <v>556.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="91">
+        <v>196200000</v>
+      </c>
+      <c r="B70" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="C70" s="57">
+        <v>334.6</v>
+      </c>
+      <c r="D70" s="57">
+        <v>335.1</v>
+      </c>
+      <c r="E70" s="57">
+        <v>335.3</v>
+      </c>
+      <c r="F70" s="57">
+        <v>311.10000000000002</v>
+      </c>
+      <c r="G70" s="57">
+        <v>247.9</v>
+      </c>
+      <c r="H70" s="57">
+        <v>291.3</v>
+      </c>
+      <c r="I70" s="52">
+        <v>293.3</v>
+      </c>
+      <c r="J70" s="52">
+        <v>344.3</v>
+      </c>
+      <c r="K70" s="52">
+        <v>355.3</v>
+      </c>
+      <c r="L70" s="52">
+        <v>347.8</v>
+      </c>
+      <c r="M70" s="52">
+        <v>354.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="30">
+        <v>196400000</v>
+      </c>
+      <c r="B71" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="57">
+        <v>305.7</v>
+      </c>
+      <c r="D71" s="57">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="E71" s="57">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="F71" s="57">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="G71" s="57">
+        <v>257.3</v>
+      </c>
+      <c r="H71" s="57">
+        <v>261.8</v>
+      </c>
+      <c r="I71" s="52">
+        <v>277</v>
+      </c>
+      <c r="J71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L71" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M71" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="91">
+        <v>196600000</v>
+      </c>
+      <c r="B72" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="C72" s="57">
+        <v>562</v>
+      </c>
+      <c r="D72" s="57">
+        <v>563.1</v>
+      </c>
+      <c r="E72" s="57">
+        <v>563.6</v>
+      </c>
+      <c r="F72" s="57">
+        <v>519.20000000000005</v>
+      </c>
+      <c r="G72" s="57">
+        <v>506.3</v>
+      </c>
+      <c r="H72" s="57">
+        <v>512</v>
+      </c>
+      <c r="I72" s="52">
+        <v>509.1</v>
+      </c>
+      <c r="J72" s="52">
+        <v>408.9</v>
+      </c>
+      <c r="K72" s="52">
+        <v>409.5</v>
+      </c>
+      <c r="L72" s="52">
+        <v>394.1</v>
+      </c>
+      <c r="M72" s="52">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="30">
+        <v>191800000</v>
+      </c>
+      <c r="B73" s="70" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="57">
+        <v>91.5</v>
+      </c>
+      <c r="D73" s="57">
+        <v>91.5</v>
+      </c>
+      <c r="E73" s="57">
+        <v>92</v>
+      </c>
+      <c r="F73" s="57">
+        <v>98.2</v>
+      </c>
+      <c r="G73" s="57">
+        <v>132.5</v>
+      </c>
+      <c r="H73" s="57">
+        <v>137.9</v>
+      </c>
+      <c r="I73" s="52">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="J73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L73" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M73" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="30">
+        <v>191000000</v>
+      </c>
+      <c r="B74" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="57">
+        <v>53.2</v>
+      </c>
+      <c r="D74" s="57">
+        <v>55.5</v>
+      </c>
+      <c r="E74" s="57">
+        <v>55.7</v>
+      </c>
+      <c r="F74" s="57">
+        <v>46.9</v>
+      </c>
+      <c r="G74" s="57">
+        <v>47.3</v>
+      </c>
+      <c r="H74" s="57">
+        <v>66.7</v>
+      </c>
+      <c r="I74" s="52">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="J74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L74" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M74" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="30">
+        <v>192200000</v>
+      </c>
+      <c r="B75" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C75" s="57">
+        <v>13.3</v>
+      </c>
+      <c r="D75" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="E75" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="F75" s="57">
+        <v>12.5</v>
+      </c>
+      <c r="G75" s="57">
+        <v>12.6</v>
+      </c>
+      <c r="H75" s="57">
+        <v>12.8</v>
+      </c>
+      <c r="I75" s="52">
+        <v>12.7</v>
+      </c>
+      <c r="J75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L75" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="91">
+        <v>196800000</v>
+      </c>
+      <c r="B76" s="70" t="s">
+        <v>222</v>
+      </c>
+      <c r="C76" s="56">
+        <v>398.7</v>
+      </c>
+      <c r="D76" s="56">
+        <v>398.7</v>
+      </c>
+      <c r="E76" s="56">
+        <v>401</v>
+      </c>
+      <c r="F76" s="56">
+        <v>374.3</v>
+      </c>
+      <c r="G76" s="56">
+        <v>354.8</v>
+      </c>
+      <c r="H76" s="56">
+        <v>365.8</v>
+      </c>
+      <c r="I76" s="56">
+        <v>388</v>
+      </c>
+      <c r="J76" s="56">
+        <v>403.7</v>
+      </c>
+      <c r="K76" s="56">
+        <v>409.3</v>
+      </c>
+      <c r="L76" s="56">
+        <v>387.9</v>
+      </c>
+      <c r="M76" s="56">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="91">
+        <v>230000000</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="57">
+        <v>865.1</v>
+      </c>
+      <c r="D77" s="57">
+        <v>872.8</v>
+      </c>
+      <c r="E77" s="57">
+        <v>981.3</v>
+      </c>
+      <c r="F77" s="57">
+        <v>995.6</v>
+      </c>
+      <c r="G77" s="57">
+        <v>990.9</v>
+      </c>
+      <c r="H77" s="57">
+        <v>949.8</v>
+      </c>
+      <c r="I77" s="52">
+        <v>932.2</v>
+      </c>
+      <c r="J77" s="52">
+        <v>831.6</v>
+      </c>
+      <c r="K77" s="52">
+        <v>849.8</v>
+      </c>
+      <c r="L77" s="52">
+        <v>839.9</v>
+      </c>
+      <c r="M77" s="52">
+        <v>605.20000000000005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="91">
+        <v>231000000</v>
+      </c>
+      <c r="B78" s="70" t="s">
+        <v>226</v>
+      </c>
+      <c r="C78" s="57">
+        <v>3</v>
+      </c>
+      <c r="D78" s="57">
+        <v>3.2</v>
+      </c>
+      <c r="E78" s="57">
+        <v>3.2</v>
+      </c>
+      <c r="F78" s="57">
+        <v>3.3</v>
+      </c>
+      <c r="G78" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="H78" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="I78" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="J78" s="52">
+        <v>3.2</v>
+      </c>
+      <c r="K78" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="L78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M78" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="91">
+        <v>233600000</v>
+      </c>
+      <c r="B79" s="70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C79" s="57">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="D79" s="57">
+        <v>131.4</v>
+      </c>
+      <c r="E79" s="57">
+        <v>133.5</v>
+      </c>
+      <c r="F79" s="57">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="G79" s="57">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="H79" s="57">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="I79" s="52">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="J79" s="52">
+        <v>144.1</v>
+      </c>
+      <c r="K79" s="52">
+        <v>147.6</v>
+      </c>
+      <c r="L79" s="52">
+        <v>162.1</v>
+      </c>
+      <c r="M79" s="52">
+        <v>163.9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="91">
+        <v>234000000</v>
+      </c>
+      <c r="B80" s="70" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="57">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="D80" s="57">
+        <v>49.2</v>
+      </c>
+      <c r="E80" s="57">
+        <v>89.5</v>
+      </c>
+      <c r="F80" s="57">
+        <v>88.7</v>
+      </c>
+      <c r="G80" s="57">
+        <v>89.7</v>
+      </c>
+      <c r="H80" s="57">
+        <v>91</v>
+      </c>
+      <c r="I80" s="52">
+        <v>91</v>
+      </c>
+      <c r="J80" s="52">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="K80" s="52">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="L80" s="52">
+        <v>73.2</v>
+      </c>
+      <c r="M80" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="91">
+        <v>234200000</v>
+      </c>
+      <c r="B81" s="70" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" s="57">
+        <v>87</v>
+      </c>
+      <c r="D81" s="57">
+        <v>107</v>
+      </c>
+      <c r="E81" s="57">
+        <v>157</v>
+      </c>
+      <c r="F81" s="57">
+        <v>157</v>
+      </c>
+      <c r="G81" s="57">
+        <v>157</v>
+      </c>
+      <c r="H81" s="57">
+        <v>104.8</v>
+      </c>
+      <c r="I81" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="J81" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="K81" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="L81" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="M81" s="52">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="91">
+        <v>234600000</v>
+      </c>
+      <c r="B82" s="70" t="s">
+        <v>234</v>
+      </c>
+      <c r="C82" s="57">
+        <v>233.4</v>
+      </c>
+      <c r="D82" s="57">
+        <v>243.1</v>
+      </c>
+      <c r="E82" s="57">
+        <v>220.5</v>
+      </c>
+      <c r="F82" s="57">
+        <v>219.4</v>
+      </c>
+      <c r="G82" s="57">
+        <v>217.7</v>
+      </c>
+      <c r="H82" s="57">
+        <v>202</v>
+      </c>
+      <c r="I82" s="52">
+        <v>189.8</v>
+      </c>
+      <c r="J82" s="52">
+        <v>188.3</v>
+      </c>
+      <c r="K82" s="52">
+        <v>170</v>
+      </c>
+      <c r="L82" s="52">
+        <v>158.1</v>
+      </c>
+      <c r="M82" s="52">
+        <v>131.80000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="91">
+        <v>234800000</v>
+      </c>
+      <c r="B83" s="70" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="57">
+        <v>279.5</v>
+      </c>
+      <c r="D83" s="57">
+        <v>291.8</v>
+      </c>
+      <c r="E83" s="57">
+        <v>332.6</v>
+      </c>
+      <c r="F83" s="57">
+        <v>338.1</v>
+      </c>
+      <c r="G83" s="57">
+        <v>331.3</v>
+      </c>
+      <c r="H83" s="57">
+        <v>352.2</v>
+      </c>
+      <c r="I83" s="52">
+        <v>344.8</v>
+      </c>
+      <c r="J83" s="52">
+        <v>271.60000000000002</v>
+      </c>
+      <c r="K83" s="52">
+        <v>284</v>
+      </c>
+      <c r="L83" s="52">
+        <v>270.60000000000002</v>
+      </c>
+      <c r="M83" s="52">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="91">
+        <v>235200000</v>
+      </c>
+      <c r="B84" s="70" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="57">
+        <v>7.8</v>
+      </c>
+      <c r="D84" s="57">
+        <v>2.6</v>
+      </c>
+      <c r="E84" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="G84" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="H84" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="I84" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J84" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K84" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L84" s="52">
+        <v>0</v>
+      </c>
+      <c r="M84" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="91">
+        <v>235600000</v>
+      </c>
+      <c r="B85" s="70" t="s">
+        <v>240</v>
+      </c>
+      <c r="C85" s="57">
+        <v>46.8</v>
+      </c>
+      <c r="D85" s="57">
+        <v>44.5</v>
+      </c>
+      <c r="E85" s="57">
+        <v>45</v>
+      </c>
+      <c r="F85" s="57">
+        <v>48.8</v>
+      </c>
+      <c r="G85" s="57">
+        <v>50.6</v>
+      </c>
+      <c r="H85" s="57">
+        <v>52.6</v>
+      </c>
+      <c r="I85" s="52">
+        <v>56</v>
+      </c>
+      <c r="J85" s="52">
+        <v>50.6</v>
+      </c>
+      <c r="K85" s="52">
+        <v>66.3</v>
+      </c>
+      <c r="L85" s="52">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="M85" s="52">
+        <v>36.799999999999997</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="91">
+        <v>270000000</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" s="57">
+        <v>1983.1</v>
+      </c>
+      <c r="D86" s="57">
+        <v>2002.9</v>
+      </c>
+      <c r="E86" s="57">
+        <v>2044.1</v>
+      </c>
+      <c r="F86" s="57">
+        <v>2117.6999999999998</v>
+      </c>
+      <c r="G86" s="57">
+        <v>2080.9</v>
+      </c>
+      <c r="H86" s="57">
+        <v>2056.3000000000002</v>
+      </c>
+      <c r="I86" s="52">
+        <v>2075.1</v>
+      </c>
+      <c r="J86" s="52">
+        <v>2120.4</v>
+      </c>
+      <c r="K86" s="52">
+        <v>1853.6</v>
+      </c>
+      <c r="L86" s="57">
+        <v>1883.5</v>
+      </c>
+      <c r="M86" s="52">
+        <v>2000.4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="91">
+        <v>271000000</v>
+      </c>
+      <c r="B87" s="70" t="s">
+        <v>244</v>
+      </c>
+      <c r="C87" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="D87" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="E87" s="57">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F87" s="57">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G87" s="57">
+        <v>5</v>
+      </c>
+      <c r="H87" s="57">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I87" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="J87" s="52">
+        <v>7.5</v>
+      </c>
+      <c r="K87" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="L87" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="M87" s="52">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="91">
+        <v>273200000</v>
+      </c>
+      <c r="B88" s="70" t="s">
+        <v>246</v>
+      </c>
+      <c r="C88" s="57">
+        <v>344.5</v>
+      </c>
+      <c r="D88" s="57">
+        <v>360.6</v>
+      </c>
+      <c r="E88" s="57">
+        <v>354</v>
+      </c>
+      <c r="F88" s="57">
+        <v>357.5</v>
+      </c>
+      <c r="G88" s="57">
+        <v>362.3</v>
+      </c>
+      <c r="H88" s="57">
+        <v>335.5</v>
+      </c>
+      <c r="I88" s="52">
+        <v>335.9</v>
+      </c>
+      <c r="J88" s="52">
+        <v>338.1</v>
+      </c>
+      <c r="K88" s="52">
+        <v>292.7</v>
+      </c>
+      <c r="L88" s="52">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="M88" s="52">
+        <v>328.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="91">
+        <v>273600000</v>
+      </c>
+      <c r="B89" s="70" t="s">
+        <v>248</v>
+      </c>
+      <c r="C89" s="57">
+        <v>47.3</v>
+      </c>
+      <c r="D89" s="57">
+        <v>47.3</v>
+      </c>
+      <c r="E89" s="57">
+        <v>47.3</v>
+      </c>
+      <c r="F89" s="57">
+        <v>47.3</v>
+      </c>
+      <c r="G89" s="57">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H89" s="57">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I89" s="52">
+        <v>32.9</v>
+      </c>
+      <c r="J89" s="52">
+        <v>33.9</v>
+      </c>
+      <c r="K89" s="52">
+        <v>33.9</v>
+      </c>
+      <c r="L89" s="52">
+        <v>34.5</v>
+      </c>
+      <c r="M89" s="52">
+        <v>33.299999999999997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="91">
+        <v>274000000</v>
+      </c>
+      <c r="B90" s="70" t="s">
+        <v>250</v>
+      </c>
+      <c r="C90" s="57">
+        <v>215.3</v>
+      </c>
+      <c r="D90" s="57">
+        <v>202.6</v>
+      </c>
+      <c r="E90" s="57">
+        <v>205.6</v>
+      </c>
+      <c r="F90" s="57">
+        <v>211.1</v>
+      </c>
+      <c r="G90" s="57">
+        <v>211.2</v>
+      </c>
+      <c r="H90" s="57">
+        <v>198.4</v>
+      </c>
+      <c r="I90" s="52">
+        <v>190.3</v>
+      </c>
+      <c r="J90" s="52">
+        <v>191.5</v>
+      </c>
+      <c r="K90" s="52">
+        <v>167.2</v>
+      </c>
+      <c r="L90" s="52">
+        <v>169.4</v>
+      </c>
+      <c r="M90" s="52">
+        <v>176.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="91">
+        <v>274200000</v>
+      </c>
+      <c r="B91" s="70" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" s="57">
+        <v>102.7</v>
+      </c>
+      <c r="D91" s="57">
+        <v>109</v>
+      </c>
+      <c r="E91" s="57">
+        <v>113.5</v>
+      </c>
+      <c r="F91" s="57">
+        <v>117.9</v>
+      </c>
+      <c r="G91" s="57">
+        <v>119.3</v>
+      </c>
+      <c r="H91" s="57">
+        <v>119.5</v>
+      </c>
+      <c r="I91" s="52">
+        <v>122.6</v>
+      </c>
+      <c r="J91" s="52">
+        <v>122.9</v>
+      </c>
+      <c r="K91" s="52">
+        <v>114.4</v>
+      </c>
+      <c r="L91" s="52">
+        <v>114.8</v>
+      </c>
+      <c r="M91" s="52">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="91">
+        <v>274400000</v>
+      </c>
+      <c r="B92" s="70" t="s">
+        <v>254</v>
+      </c>
+      <c r="C92" s="57">
+        <v>101.3</v>
+      </c>
+      <c r="D92" s="57">
+        <v>94.6</v>
+      </c>
+      <c r="E92" s="57">
+        <v>95.1</v>
+      </c>
+      <c r="F92" s="57">
+        <v>95.1</v>
+      </c>
+      <c r="G92" s="57">
+        <v>95.5</v>
+      </c>
+      <c r="H92" s="57">
+        <v>95.5</v>
+      </c>
+      <c r="I92" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="J92" s="52">
+        <v>96.2</v>
+      </c>
+      <c r="K92" s="52">
+        <v>85.1</v>
+      </c>
+      <c r="L92" s="52">
+        <v>85.8</v>
+      </c>
+      <c r="M92" s="52">
+        <v>91.7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="91">
+        <v>274800000</v>
+      </c>
+      <c r="B93" s="70" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="57">
+        <v>306.2</v>
+      </c>
+      <c r="D93" s="57">
+        <v>313.2</v>
+      </c>
+      <c r="E93" s="57">
+        <v>336.5</v>
+      </c>
+      <c r="F93" s="57">
+        <v>346</v>
+      </c>
+      <c r="G93" s="57">
+        <v>362.2</v>
+      </c>
+      <c r="H93" s="57">
+        <v>377.6</v>
+      </c>
+      <c r="I93" s="52">
+        <v>392.7</v>
+      </c>
+      <c r="J93" s="52">
+        <v>414.1</v>
+      </c>
+      <c r="K93" s="52">
+        <v>350.8</v>
+      </c>
+      <c r="L93" s="52">
+        <v>363.7</v>
+      </c>
+      <c r="M93" s="52">
+        <v>417.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="91">
+        <v>275000000</v>
+      </c>
+      <c r="B94" s="70" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" s="57">
+        <v>120.8</v>
+      </c>
+      <c r="D94" s="57">
+        <v>120.2</v>
+      </c>
+      <c r="E94" s="57">
+        <v>120</v>
+      </c>
+      <c r="F94" s="57">
+        <v>166.2</v>
+      </c>
+      <c r="G94" s="57">
+        <v>168.7</v>
+      </c>
+      <c r="H94" s="57">
+        <v>169.9</v>
+      </c>
+      <c r="I94" s="52">
+        <v>171.7</v>
+      </c>
+      <c r="J94" s="52">
+        <v>183.5</v>
+      </c>
+      <c r="K94" s="52">
+        <v>160.9</v>
+      </c>
+      <c r="L94" s="52">
+        <v>167.5</v>
+      </c>
+      <c r="M94" s="52">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="91">
+        <v>275400000</v>
+      </c>
+      <c r="B95" s="70" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" s="57">
+        <v>281.89999999999998</v>
+      </c>
+      <c r="D95" s="57">
+        <v>281.8</v>
+      </c>
+      <c r="E95" s="57">
+        <v>282.89999999999998</v>
+      </c>
+      <c r="F95" s="57">
+        <v>283</v>
+      </c>
+      <c r="G95" s="57">
+        <v>232.8</v>
+      </c>
+      <c r="H95" s="57">
+        <v>227.5</v>
+      </c>
+      <c r="I95" s="52">
+        <v>227.8</v>
+      </c>
+      <c r="J95" s="52">
+        <v>228</v>
+      </c>
+      <c r="K95" s="52">
+        <v>197.4</v>
+      </c>
+      <c r="L95" s="52">
+        <v>184.4</v>
+      </c>
+      <c r="M95" s="52">
+        <v>184.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="91">
+        <v>275800000</v>
+      </c>
+      <c r="B96" s="70" t="s">
+        <v>262</v>
+      </c>
+      <c r="C96" s="57">
+        <v>218.6</v>
+      </c>
+      <c r="D96" s="57">
+        <v>215</v>
+      </c>
+      <c r="E96" s="57">
+        <v>219.5</v>
+      </c>
+      <c r="F96" s="57">
+        <v>219.6</v>
+      </c>
+      <c r="G96" s="57">
+        <v>220.3</v>
+      </c>
+      <c r="H96" s="57">
+        <v>222.5</v>
+      </c>
+      <c r="I96" s="52">
+        <v>222.6</v>
+      </c>
+      <c r="J96" s="52">
+        <v>224.9</v>
+      </c>
+      <c r="K96" s="52">
+        <v>198.1</v>
+      </c>
+      <c r="L96" s="52">
+        <v>204.8</v>
+      </c>
+      <c r="M96" s="52">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="91">
+        <v>276000000</v>
+      </c>
+      <c r="B97" s="70" t="s">
+        <v>264</v>
+      </c>
+      <c r="C97" s="57">
+        <v>90.9</v>
+      </c>
+      <c r="D97" s="57">
+        <v>95.9</v>
+      </c>
+      <c r="E97" s="57">
+        <v>103.9</v>
+      </c>
+      <c r="F97" s="57">
+        <v>107.3</v>
+      </c>
+      <c r="G97" s="57">
+        <v>107.8</v>
+      </c>
+      <c r="H97" s="57">
+        <v>108.1</v>
+      </c>
+      <c r="I97" s="52">
+        <v>112.5</v>
+      </c>
+      <c r="J97" s="52">
+        <v>114.6</v>
+      </c>
+      <c r="K97" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="L97" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="M97" s="52">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="91">
+        <v>276200000</v>
+      </c>
+      <c r="B98" s="70" t="s">
+        <v>266</v>
+      </c>
+      <c r="C98" s="57">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="D98" s="57">
+        <v>87.3</v>
+      </c>
+      <c r="E98" s="57">
+        <v>88.5</v>
+      </c>
+      <c r="F98" s="57">
+        <v>88.1</v>
+      </c>
+      <c r="G98" s="57">
+        <v>88.7</v>
+      </c>
+      <c r="H98" s="57">
+        <v>88.9</v>
+      </c>
+      <c r="I98" s="52">
+        <v>89.1</v>
+      </c>
+      <c r="J98" s="52">
+        <v>90</v>
+      </c>
+      <c r="K98" s="52">
+        <v>84.2</v>
+      </c>
+      <c r="L98" s="52">
+        <v>83.4</v>
+      </c>
+      <c r="M98" s="52">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="91">
+        <v>276600000</v>
+      </c>
+      <c r="B99" s="70" t="s">
+        <v>268</v>
+      </c>
+      <c r="C99" s="57">
+        <v>70</v>
+      </c>
+      <c r="D99" s="57">
+        <v>71.2</v>
+      </c>
+      <c r="E99" s="57">
+        <v>72.7</v>
+      </c>
+      <c r="F99" s="57">
+        <v>73.7</v>
+      </c>
+      <c r="G99" s="57">
+        <v>74.3</v>
+      </c>
+      <c r="H99" s="57">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I99" s="52">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="J99" s="52">
+        <v>75.2</v>
+      </c>
+      <c r="K99" s="52">
+        <v>64.3</v>
+      </c>
+      <c r="L99" s="52">
+        <v>72.5</v>
+      </c>
+      <c r="M99" s="52">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="91">
+        <v>310000000</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C100" s="57">
+        <v>5417.2</v>
+      </c>
+      <c r="D100" s="57">
+        <v>5472.9</v>
+      </c>
+      <c r="E100" s="57">
+        <v>5563</v>
+      </c>
+      <c r="F100" s="57">
+        <v>5747.7</v>
+      </c>
+      <c r="G100" s="57">
+        <v>5873</v>
+      </c>
+      <c r="H100" s="57">
+        <v>5999</v>
+      </c>
+      <c r="I100" s="52">
+        <v>6098.1</v>
+      </c>
+      <c r="J100" s="52">
+        <v>4896.7</v>
+      </c>
+      <c r="K100" s="52">
+        <v>4966.8999999999996</v>
+      </c>
+      <c r="L100" s="57">
+        <v>4978</v>
+      </c>
+      <c r="M100" s="52">
+        <v>4984.7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="91">
+        <v>311000000</v>
+      </c>
+      <c r="B101" s="70" t="s">
+        <v>272</v>
+      </c>
+      <c r="C101" s="57">
+        <v>2</v>
+      </c>
+      <c r="D101" s="57">
+        <v>2</v>
+      </c>
+      <c r="E101" s="57">
+        <v>2</v>
+      </c>
+      <c r="F101" s="57">
+        <v>2</v>
+      </c>
+      <c r="G101" s="57">
+        <v>2</v>
+      </c>
+      <c r="H101" s="57">
+        <v>2.6</v>
+      </c>
+      <c r="I101" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="J101" s="52">
+        <v>2</v>
+      </c>
+      <c r="K101" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="L101" s="57">
+        <v>92.4</v>
+      </c>
+      <c r="M101" s="52">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="91">
+        <v>313600000</v>
+      </c>
+      <c r="B102" s="70" t="s">
+        <v>274</v>
+      </c>
+      <c r="C102" s="57">
+        <v>379.4</v>
+      </c>
+      <c r="D102" s="57">
+        <v>391.1</v>
+      </c>
+      <c r="E102" s="57">
+        <v>394.6</v>
+      </c>
+      <c r="F102" s="57">
+        <v>409.2</v>
+      </c>
+      <c r="G102" s="57">
+        <v>416.8</v>
+      </c>
+      <c r="H102" s="57">
+        <v>429.4</v>
+      </c>
+      <c r="I102" s="52">
+        <v>450</v>
+      </c>
+      <c r="J102" s="52">
+        <v>361.2</v>
+      </c>
+      <c r="K102" s="52">
+        <v>362.5</v>
+      </c>
+      <c r="L102" s="57">
+        <v>361.3</v>
+      </c>
+      <c r="M102" s="52">
+        <v>360.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="91">
+        <v>314000000</v>
+      </c>
+      <c r="B103" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="57">
+        <v>390.1</v>
+      </c>
+      <c r="D103" s="57">
+        <v>394.8</v>
+      </c>
+      <c r="E103" s="57">
+        <v>391.8</v>
+      </c>
+      <c r="F103" s="57">
+        <v>403</v>
+      </c>
+      <c r="G103" s="57">
+        <v>407.8</v>
+      </c>
+      <c r="H103" s="57">
+        <v>415.8</v>
+      </c>
+      <c r="I103" s="52">
+        <v>418</v>
+      </c>
+      <c r="J103" s="52">
+        <v>361.2</v>
+      </c>
+      <c r="K103" s="52">
+        <v>372.5</v>
+      </c>
+      <c r="L103" s="57">
+        <v>304.3</v>
+      </c>
+      <c r="M103" s="52">
+        <v>307.39999999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="91">
+        <v>314200000</v>
+      </c>
+      <c r="B104" s="70" t="s">
+        <v>277</v>
+      </c>
+      <c r="C104" s="57">
+        <v>362.2</v>
+      </c>
+      <c r="D104" s="57">
+        <v>362.8</v>
+      </c>
+      <c r="E104" s="57">
+        <v>362.9</v>
+      </c>
+      <c r="F104" s="57">
+        <v>356.6</v>
+      </c>
+      <c r="G104" s="57">
+        <v>367.1</v>
+      </c>
+      <c r="H104" s="57">
+        <v>367.9</v>
+      </c>
+      <c r="I104" s="52">
+        <v>374.6</v>
+      </c>
+      <c r="J104" s="52">
+        <v>281.7</v>
+      </c>
+      <c r="K104" s="52">
+        <v>282.2</v>
+      </c>
+      <c r="L104" s="57">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="M104" s="52">
+        <v>284.60000000000002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="91">
+        <v>314800000</v>
+      </c>
+      <c r="B105" s="70" t="s">
+        <v>279</v>
+      </c>
+      <c r="C105" s="57">
+        <v>814.7</v>
+      </c>
+      <c r="D105" s="57">
+        <v>831.5</v>
+      </c>
+      <c r="E105" s="57">
+        <v>845.6</v>
+      </c>
+      <c r="F105" s="57">
+        <v>845.6</v>
+      </c>
+      <c r="G105" s="57">
+        <v>849.6</v>
+      </c>
+      <c r="H105" s="57">
+        <v>861.2</v>
+      </c>
+      <c r="I105" s="52">
+        <v>880.5</v>
+      </c>
+      <c r="J105" s="52">
+        <v>761.1</v>
+      </c>
+      <c r="K105" s="52">
+        <v>760.9</v>
+      </c>
+      <c r="L105" s="57">
+        <v>705.3</v>
+      </c>
+      <c r="M105" s="52">
+        <v>702.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="91">
+        <v>315000000</v>
+      </c>
+      <c r="B106" s="70" t="s">
+        <v>281</v>
+      </c>
+      <c r="C106" s="57">
+        <v>907.8</v>
+      </c>
+      <c r="D106" s="57">
+        <v>909.6</v>
+      </c>
+      <c r="E106" s="57">
+        <v>913.2</v>
+      </c>
+      <c r="F106" s="57">
+        <v>924.3</v>
+      </c>
+      <c r="G106" s="57">
+        <v>933.4</v>
+      </c>
+      <c r="H106" s="57">
+        <v>996.5</v>
+      </c>
+      <c r="I106" s="52">
+        <v>1014.2</v>
+      </c>
+      <c r="J106" s="52">
+        <v>742.3</v>
+      </c>
+      <c r="K106" s="52">
+        <v>736.1</v>
+      </c>
+      <c r="L106" s="57">
+        <v>750.7</v>
+      </c>
+      <c r="M106" s="52">
+        <v>762.6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="91">
+        <v>315400000</v>
+      </c>
+      <c r="B107" s="70" t="s">
+        <v>283</v>
+      </c>
+      <c r="C107" s="57">
+        <v>787.2</v>
+      </c>
+      <c r="D107" s="57">
+        <v>787.2</v>
+      </c>
+      <c r="E107" s="57">
+        <v>814.3</v>
+      </c>
+      <c r="F107" s="57">
+        <v>916.8</v>
+      </c>
+      <c r="G107" s="57">
+        <v>986.7</v>
+      </c>
+      <c r="H107" s="57">
+        <v>986.7</v>
+      </c>
+      <c r="I107" s="52">
+        <v>987.1</v>
+      </c>
+      <c r="J107" s="52">
+        <v>661.6</v>
+      </c>
+      <c r="K107" s="52">
+        <v>656.6</v>
+      </c>
+      <c r="L107" s="57">
+        <v>656</v>
+      </c>
+      <c r="M107" s="52">
+        <v>650.9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="91">
+        <v>315600000</v>
+      </c>
+      <c r="B108" s="70" t="s">
+        <v>285</v>
+      </c>
+      <c r="C108" s="57">
+        <v>303.8</v>
+      </c>
+      <c r="D108" s="57">
+        <v>287.3</v>
+      </c>
+      <c r="E108" s="57">
+        <v>295.8</v>
+      </c>
+      <c r="F108" s="57">
+        <v>295.8</v>
+      </c>
+      <c r="G108" s="57">
+        <v>300.8</v>
+      </c>
+      <c r="H108" s="57">
+        <v>308.5</v>
+      </c>
+      <c r="I108" s="52">
+        <v>313.3</v>
+      </c>
+      <c r="J108" s="52">
+        <v>310.8</v>
+      </c>
+      <c r="K108" s="52">
+        <v>314</v>
+      </c>
+      <c r="L108" s="57">
+        <v>317.7</v>
+      </c>
+      <c r="M108" s="52">
+        <v>319.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="91">
+        <v>316000000</v>
+      </c>
+      <c r="B109" s="70" t="s">
+        <v>287</v>
+      </c>
+      <c r="C109" s="57">
+        <v>494.7</v>
+      </c>
+      <c r="D109" s="57">
+        <v>495.5</v>
+      </c>
+      <c r="E109" s="57">
+        <v>524.1</v>
+      </c>
+      <c r="F109" s="57">
+        <v>543.5</v>
+      </c>
+      <c r="G109" s="57">
+        <v>552.9</v>
+      </c>
+      <c r="H109" s="57">
+        <v>566.79999999999995</v>
+      </c>
+      <c r="I109" s="52">
+        <v>574.29999999999995</v>
+      </c>
+      <c r="J109" s="52">
+        <v>463.5</v>
+      </c>
+      <c r="K109" s="52">
+        <v>520.79999999999995</v>
+      </c>
+      <c r="L109" s="57">
+        <v>534.79999999999995</v>
+      </c>
+      <c r="M109" s="52">
+        <v>530.6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="91">
+        <v>316200000</v>
+      </c>
+      <c r="B110" s="70" t="s">
+        <v>289</v>
+      </c>
+      <c r="C110" s="57">
+        <v>455.8</v>
+      </c>
+      <c r="D110" s="57">
+        <v>456.6</v>
+      </c>
+      <c r="E110" s="57">
+        <v>463.9</v>
+      </c>
+      <c r="F110" s="57">
+        <v>470.4</v>
+      </c>
+      <c r="G110" s="57">
+        <v>475.4</v>
+      </c>
+      <c r="H110" s="57">
+        <v>477.8</v>
+      </c>
+      <c r="I110" s="52">
+        <v>480.9</v>
+      </c>
+      <c r="J110" s="52">
+        <v>421.1</v>
+      </c>
+      <c r="K110" s="52">
+        <v>423.2</v>
+      </c>
+      <c r="L110" s="57">
+        <v>428.7</v>
+      </c>
+      <c r="M110" s="52">
+        <v>430.5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="91">
+        <v>316600000</v>
+      </c>
+      <c r="B111" s="70" t="s">
+        <v>291</v>
+      </c>
+      <c r="C111" s="57">
+        <v>519.5</v>
+      </c>
+      <c r="D111" s="57">
+        <v>554.5</v>
+      </c>
+      <c r="E111" s="57">
+        <v>554.79999999999995</v>
+      </c>
+      <c r="F111" s="57">
+        <v>580.5</v>
+      </c>
+      <c r="G111" s="57">
+        <v>580.5</v>
+      </c>
+      <c r="H111" s="57">
+        <v>585.79999999999995</v>
+      </c>
+      <c r="I111" s="52">
+        <v>602.6</v>
+      </c>
+      <c r="J111" s="52">
+        <v>530.20000000000005</v>
+      </c>
+      <c r="K111" s="52">
+        <v>535</v>
+      </c>
+      <c r="L111" s="57">
+        <v>541.4</v>
+      </c>
+      <c r="M111" s="52">
+        <v>544.20000000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="91">
+        <v>330000000</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" s="50"/>
+      <c r="D112" s="50"/>
+      <c r="E112" s="50"/>
+      <c r="F112" s="50"/>
+      <c r="G112" s="50"/>
+      <c r="H112" s="50"/>
+      <c r="I112" s="50"/>
+      <c r="J112" s="85">
+        <v>3489.1</v>
+      </c>
+      <c r="K112" s="85">
+        <v>3477.6</v>
+      </c>
+      <c r="L112" s="85">
+        <v>3565.2</v>
+      </c>
+      <c r="M112" s="85">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="91">
+        <v>331000000</v>
+      </c>
+      <c r="B113" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I113" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J113" s="85">
+        <v>51</v>
+      </c>
+      <c r="K113" s="85">
+        <v>49.2</v>
+      </c>
+      <c r="L113" s="85">
+        <v>49.9</v>
+      </c>
+      <c r="M113" s="85">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="91">
+        <v>331800000</v>
+      </c>
+      <c r="B114" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I114" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J114" s="85">
+        <v>6.6</v>
+      </c>
+      <c r="K114" s="85">
+        <v>6.9</v>
+      </c>
+      <c r="L114" s="85">
+        <v>6.9</v>
+      </c>
+      <c r="M114" s="85">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="91">
+        <v>333200000</v>
+      </c>
+      <c r="B115" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="C115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I115" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J115" s="85">
+        <v>586.79999999999995</v>
+      </c>
+      <c r="K115" s="85">
+        <v>593</v>
+      </c>
+      <c r="L115" s="85">
+        <v>593.4</v>
+      </c>
+      <c r="M115" s="85">
+        <v>604.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="91">
+        <v>333400000</v>
+      </c>
+      <c r="B116" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I116" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J116" s="85">
+        <v>389.8</v>
+      </c>
+      <c r="K116" s="85">
+        <v>380.1</v>
+      </c>
+      <c r="L116" s="85">
+        <v>389.1</v>
+      </c>
+      <c r="M116" s="85">
+        <v>393.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="91">
+        <v>333600000</v>
+      </c>
+      <c r="B117" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I117" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J117" s="85">
+        <v>324</v>
+      </c>
+      <c r="K117" s="85">
+        <v>309.3</v>
+      </c>
+      <c r="L117" s="85">
+        <v>337.6</v>
+      </c>
+      <c r="M117" s="85">
+        <v>318.10000000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="91">
+        <v>334000000</v>
+      </c>
+      <c r="B118" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="C118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I118" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J118" s="85">
+        <v>356.1</v>
+      </c>
+      <c r="K118" s="85">
+        <v>358.8</v>
+      </c>
+      <c r="L118" s="85">
+        <v>394.5</v>
+      </c>
+      <c r="M118" s="85">
+        <v>408.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="91">
+        <v>334200000</v>
+      </c>
+      <c r="B119" s="70" t="s">
+        <v>110</v>
+      </c>
+      <c r="C119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I119" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J119" s="85">
+        <v>528</v>
+      </c>
+      <c r="K119" s="85">
+        <v>530.6</v>
+      </c>
+      <c r="L119" s="85">
+        <v>531.4</v>
+      </c>
+      <c r="M119" s="85">
+        <v>522.9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="91">
+        <v>334400000</v>
+      </c>
+      <c r="B120" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I120" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J120" s="85">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="K120" s="85">
+        <v>279.7</v>
+      </c>
+      <c r="L120" s="85">
+        <v>279.89999999999998</v>
+      </c>
+      <c r="M120" s="85">
+        <v>283.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="91">
+        <v>334600000</v>
+      </c>
+      <c r="B121" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I121" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J121" s="85">
+        <v>755.4</v>
+      </c>
+      <c r="K121" s="85">
+        <v>744.2</v>
+      </c>
+      <c r="L121" s="85">
+        <v>744.3</v>
+      </c>
+      <c r="M121" s="85">
+        <v>753.6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="91">
+        <v>334800000</v>
+      </c>
+      <c r="B122" s="70" t="s">
+        <v>304</v>
+      </c>
+      <c r="C122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="E122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="F122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="H122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I122" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="J122" s="85">
+        <v>219.3</v>
+      </c>
+      <c r="K122" s="85">
+        <v>225.8</v>
+      </c>
+      <c r="L122" s="85">
+        <v>238.2</v>
+      </c>
+      <c r="M122" s="85">
+        <v>246.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="91">
+        <v>350000000</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C123" s="50">
+        <v>2190.5</v>
+      </c>
+      <c r="D123" s="50">
+        <v>2190.6999999999998</v>
+      </c>
+      <c r="E123" s="50">
+        <v>2057.6</v>
+      </c>
+      <c r="F123" s="50">
+        <v>2025.7</v>
+      </c>
+      <c r="G123" s="50">
+        <v>1993.3</v>
+      </c>
+      <c r="H123" s="50">
+        <v>2015.3</v>
+      </c>
+      <c r="I123" s="50">
+        <v>2025.2</v>
+      </c>
+      <c r="J123" s="50">
+        <v>1062.0999999999999</v>
+      </c>
+      <c r="K123" s="50">
+        <v>1073.8</v>
+      </c>
+      <c r="L123" s="50">
+        <v>1120.8</v>
+      </c>
+      <c r="M123" s="52">
+        <v>1080.9000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="91">
+        <v>351000000</v>
+      </c>
+      <c r="B124" s="70" t="s">
+        <v>308</v>
+      </c>
+      <c r="C124" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D124" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="E124" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="F124" s="50">
+        <v>3</v>
+      </c>
+      <c r="G124" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="H124" s="50">
+        <v>3</v>
+      </c>
+      <c r="I124" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="J124" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="K124" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="L124" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="M124" s="52">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="91">
+        <v>351600000</v>
+      </c>
+      <c r="B125" s="70" t="s">
+        <v>310</v>
+      </c>
+      <c r="C125" s="50">
+        <v>10.1</v>
+      </c>
+      <c r="D125" s="50">
+        <v>9.9</v>
+      </c>
+      <c r="E125" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="F125" s="50">
+        <v>8.9</v>
+      </c>
+      <c r="G125" s="50">
+        <v>9.1</v>
+      </c>
+      <c r="H125" s="50">
+        <v>10.3</v>
+      </c>
+      <c r="I125" s="50">
+        <v>10</v>
+      </c>
+      <c r="J125" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="K125" s="50">
+        <v>12.4</v>
+      </c>
+      <c r="L125" s="50">
+        <v>12.1</v>
+      </c>
+      <c r="M125" s="52">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="30">
+        <v>351800000</v>
+      </c>
+      <c r="B126" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C126" s="50">
+        <v>38</v>
+      </c>
+      <c r="D126" s="50">
+        <v>38.6</v>
+      </c>
+      <c r="E126" s="50">
+        <v>37.4</v>
+      </c>
+      <c r="F126" s="50">
+        <v>39.1</v>
+      </c>
+      <c r="G126" s="50">
+        <v>34.9</v>
+      </c>
+      <c r="H126" s="50">
+        <v>34</v>
+      </c>
+      <c r="I126" s="50">
+        <v>40.9</v>
+      </c>
+      <c r="J126" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K126" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L126" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M126" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="30">
+        <v>352000000</v>
+      </c>
+      <c r="B127" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C127" s="50">
+        <v>20.3</v>
+      </c>
+      <c r="D127" s="50">
+        <v>22.9</v>
+      </c>
+      <c r="E127" s="50">
+        <v>23.6</v>
+      </c>
+      <c r="F127" s="50">
+        <v>24.9</v>
+      </c>
+      <c r="G127" s="50">
+        <v>25.1</v>
+      </c>
+      <c r="H127" s="50">
+        <v>25.2</v>
+      </c>
+      <c r="I127" s="50">
+        <v>26</v>
+      </c>
+      <c r="J127" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K127" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L127" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M127" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="91">
+        <v>352100000</v>
+      </c>
+      <c r="B128" s="70" t="s">
+        <v>314</v>
+      </c>
+      <c r="C128" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="D128" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="E128" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="F128" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="G128" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="H128" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="I128" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="J128" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="K128" s="50">
+        <v>1</v>
+      </c>
+      <c r="L128" s="50">
+        <v>1</v>
+      </c>
+      <c r="M128" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="91">
+        <v>352200000</v>
+      </c>
+      <c r="B129" s="70" t="s">
+        <v>316</v>
+      </c>
+      <c r="C129" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="D129" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E129" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="F129" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="G129" s="50">
+        <v>3</v>
+      </c>
+      <c r="H129" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="I129" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="J129" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="K129" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="L129" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="M129" s="52">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="30">
+        <v>352300000</v>
+      </c>
+      <c r="B130" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C130" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="D130" s="50">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E130" s="50">
+        <v>7.6</v>
+      </c>
+      <c r="F130" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="G130" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H130" s="50">
+        <v>8</v>
+      </c>
+      <c r="I130" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="J130" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K130" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L130" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M130" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="91">
+        <v>352400000</v>
+      </c>
+      <c r="B131" s="70" t="s">
+        <v>319</v>
+      </c>
+      <c r="C131" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D131" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="E131" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="F131" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="G131" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="H131" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="I131" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="J131" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="K131" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="L131" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="M131" s="52">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="91">
+        <v>352800000</v>
+      </c>
+      <c r="B132" s="70" t="s">
+        <v>321</v>
+      </c>
+      <c r="C132" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="D132" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="E132" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="F132" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="G132" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="H132" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="I132" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="J132" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="K132" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="L132" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="M132" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="91">
+        <v>353200000</v>
+      </c>
+      <c r="B133" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C133" s="50">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="D133" s="50">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E133" s="50">
+        <v>73.3</v>
+      </c>
+      <c r="F133" s="50">
+        <v>73.2</v>
+      </c>
+      <c r="G133" s="50">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="H133" s="50">
+        <v>73.5</v>
+      </c>
+      <c r="I133" s="50">
+        <v>72.2</v>
+      </c>
+      <c r="J133" s="50">
+        <v>51.1</v>
+      </c>
+      <c r="K133" s="50">
+        <v>54.3</v>
+      </c>
+      <c r="L133" s="50">
+        <v>82.1</v>
+      </c>
+      <c r="M133" s="52">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="91">
+        <v>353600000</v>
+      </c>
+      <c r="B134" s="70" t="s">
+        <v>324</v>
+      </c>
+      <c r="C134" s="50">
+        <v>302.7</v>
+      </c>
+      <c r="D134" s="50">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="E134" s="50">
+        <v>181.1</v>
+      </c>
+      <c r="F134" s="50">
+        <v>189.4</v>
+      </c>
+      <c r="G134" s="50">
+        <v>191.4</v>
+      </c>
+      <c r="H134" s="50">
+        <v>193.8</v>
+      </c>
+      <c r="I134" s="50">
+        <v>202</v>
+      </c>
+      <c r="J134" s="50">
+        <v>202.1</v>
+      </c>
+      <c r="K134" s="50">
+        <v>201.3</v>
+      </c>
+      <c r="L134" s="50">
+        <v>197.1</v>
+      </c>
+      <c r="M134" s="52">
+        <v>189.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="91">
+        <v>354000000</v>
+      </c>
+      <c r="B135" s="70" t="s">
+        <v>326</v>
+      </c>
+      <c r="C135" s="50">
+        <v>102.2</v>
+      </c>
+      <c r="D135" s="50">
+        <v>107.7</v>
+      </c>
+      <c r="E135" s="50">
+        <v>110.2</v>
+      </c>
+      <c r="F135" s="50">
+        <v>106.9</v>
+      </c>
+      <c r="G135" s="50">
+        <v>107.7</v>
+      </c>
+      <c r="H135" s="50">
+        <v>119.2</v>
+      </c>
+      <c r="I135" s="50">
+        <v>113.1</v>
+      </c>
+      <c r="J135" s="50">
+        <v>75.8</v>
+      </c>
+      <c r="K135" s="50">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="L135" s="50">
+        <v>85.7</v>
+      </c>
+      <c r="M135" s="52">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="30">
+        <v>354400000</v>
+      </c>
+      <c r="B136" s="70" t="s">
+        <v>327</v>
+      </c>
+      <c r="C136" s="50">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="D136" s="50">
+        <v>331.6</v>
+      </c>
+      <c r="E136" s="50">
+        <v>318.2</v>
+      </c>
+      <c r="F136" s="50">
+        <v>298.8</v>
+      </c>
+      <c r="G136" s="50">
+        <v>280</v>
+      </c>
+      <c r="H136" s="50">
+        <v>280.7</v>
+      </c>
+      <c r="I136" s="50">
+        <v>284.5</v>
+      </c>
+      <c r="J136" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K136" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L136" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M136" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="91">
+        <v>354800000</v>
+      </c>
+      <c r="B137" s="70" t="s">
+        <v>329</v>
+      </c>
+      <c r="C137" s="50">
+        <v>467.6</v>
+      </c>
+      <c r="D137" s="50">
+        <v>459.7</v>
+      </c>
+      <c r="E137" s="50">
+        <v>420.4</v>
+      </c>
+      <c r="F137" s="50">
+        <v>394.6</v>
+      </c>
+      <c r="G137" s="50">
+        <v>396.3</v>
+      </c>
+      <c r="H137" s="50">
+        <v>399.6</v>
+      </c>
+      <c r="I137" s="50">
+        <v>363.6</v>
+      </c>
+      <c r="J137" s="50">
+        <v>251.9</v>
+      </c>
+      <c r="K137" s="50">
+        <v>253.7</v>
+      </c>
+      <c r="L137" s="50">
+        <v>266.5</v>
+      </c>
+      <c r="M137" s="52">
+        <v>268.89999999999998</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="91">
+        <v>355200000</v>
+      </c>
+      <c r="B138" s="70" t="s">
+        <v>331</v>
+      </c>
+      <c r="C138" s="50">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D138" s="50">
+        <v>139.6</v>
+      </c>
+      <c r="E138" s="50">
+        <v>135.5</v>
+      </c>
+      <c r="F138" s="50">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="G138" s="50">
+        <v>136.9</v>
+      </c>
+      <c r="H138" s="50">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="I138" s="50">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="J138" s="50">
+        <v>137.5</v>
+      </c>
+      <c r="K138" s="50">
+        <v>137.4</v>
+      </c>
+      <c r="L138" s="50">
+        <v>137.6</v>
+      </c>
+      <c r="M138" s="52">
+        <v>134.30000000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="91">
+        <v>355600000</v>
+      </c>
+      <c r="B139" s="70" t="s">
+        <v>333</v>
+      </c>
+      <c r="C139" s="50">
+        <v>85.5</v>
+      </c>
+      <c r="D139" s="50">
+        <v>87.1</v>
+      </c>
+      <c r="E139" s="50">
+        <v>89.1</v>
+      </c>
+      <c r="F139" s="50">
+        <v>75.7</v>
+      </c>
+      <c r="G139" s="50">
+        <v>80</v>
+      </c>
+      <c r="H139" s="50">
+        <v>77.3</v>
+      </c>
+      <c r="I139" s="50">
+        <v>89.1</v>
+      </c>
+      <c r="J139" s="50">
+        <v>52.6</v>
+      </c>
+      <c r="K139" s="50">
+        <v>53.3</v>
+      </c>
+      <c r="L139" s="50">
+        <v>52.2</v>
+      </c>
+      <c r="M139" s="52">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="30">
+        <v>356000000</v>
+      </c>
+      <c r="B140" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C140" s="50">
+        <v>304.3</v>
+      </c>
+      <c r="D140" s="50">
+        <v>304.39999999999998</v>
+      </c>
+      <c r="E140" s="50">
+        <v>291</v>
+      </c>
+      <c r="F140" s="50">
+        <v>288.2</v>
+      </c>
+      <c r="G140" s="50">
+        <v>284.60000000000002</v>
+      </c>
+      <c r="H140" s="50">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="I140" s="50">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="J140" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K140" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="M140" s="52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="91">
+        <v>356400000</v>
+      </c>
+      <c r="B141" s="70" t="s">
+        <v>336</v>
+      </c>
+      <c r="C141" s="50">
+        <v>328.3</v>
+      </c>
+      <c r="D141" s="50">
+        <v>332.1</v>
+      </c>
+      <c r="E141" s="50">
+        <v>345</v>
+      </c>
+      <c r="F141" s="50">
+        <v>357.3</v>
+      </c>
+      <c r="G141" s="50">
+        <v>347.8</v>
+      </c>
+      <c r="H141" s="50">
+        <v>355.9</v>
+      </c>
+      <c r="I141" s="50">
+        <v>364.9</v>
+      </c>
+      <c r="J141" s="50">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="K141" s="50">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="L141" s="50">
+        <v>270.2</v>
+      </c>
+      <c r="M141" s="52">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="91">
+        <v>390000000</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C142" s="51">
+        <v>490.7</v>
+      </c>
+      <c r="D142" s="51">
+        <v>520.20000000000005</v>
+      </c>
+      <c r="E142" s="51">
+        <v>532.6</v>
+      </c>
+      <c r="F142" s="51">
+        <v>544.70000000000005</v>
+      </c>
+      <c r="G142" s="51">
+        <v>564.9</v>
+      </c>
+      <c r="H142" s="51">
+        <v>572.9</v>
+      </c>
+      <c r="I142" s="50">
+        <v>582</v>
+      </c>
+      <c r="J142" s="50">
+        <v>419.3</v>
+      </c>
+      <c r="K142" s="50">
+        <v>432.7</v>
+      </c>
+      <c r="L142" s="51">
+        <v>419.8</v>
+      </c>
+      <c r="M142" s="52">
+        <v>434.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="91">
+        <v>391000000</v>
+      </c>
+      <c r="B143" s="70" t="s">
+        <v>338</v>
+      </c>
+      <c r="C143" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D143" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="E143" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="F143" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="G143" s="51">
+        <v>3</v>
+      </c>
+      <c r="H143" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="I143" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="J143" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="K143" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="L143" s="51">
+        <v>1.3</v>
+      </c>
+      <c r="M143" s="52">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="91">
+        <v>391600000</v>
+      </c>
+      <c r="B144" s="70" t="s">
+        <v>339</v>
+      </c>
+      <c r="C144" s="51">
+        <v>31.5</v>
+      </c>
+      <c r="D144" s="51">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E144" s="51">
+        <v>37.1</v>
+      </c>
+      <c r="F144" s="51">
+        <v>39.5</v>
+      </c>
+      <c r="G144" s="51">
+        <v>43.8</v>
+      </c>
+      <c r="H144" s="51">
+        <v>42.8</v>
+      </c>
+      <c r="I144" s="50">
+        <v>43.4</v>
+      </c>
+      <c r="J144" s="50">
+        <v>27</v>
+      </c>
+      <c r="K144" s="50">
+        <v>27</v>
+      </c>
+      <c r="L144" s="51">
+        <v>22.1</v>
+      </c>
+      <c r="M144" s="52">
+        <v>27.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="91">
+        <v>392000000</v>
+      </c>
+      <c r="B145" s="70" t="s">
+        <v>340</v>
+      </c>
+      <c r="C145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="D145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="E145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="F145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="G145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="H145" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="I145" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="J145" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="K145" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="L145" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="M145" s="52">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="91">
+        <v>392400000</v>
+      </c>
+      <c r="B146" s="70" t="s">
+        <v>341</v>
+      </c>
+      <c r="C146" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="D146" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="E146" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="F146" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="G146" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="H146" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="I146" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="J146" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="K146" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="L146" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="M146" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="91">
+        <v>393200000</v>
+      </c>
+      <c r="B147" s="70" t="s">
+        <v>342</v>
+      </c>
+      <c r="C147" s="51">
+        <v>11.9</v>
+      </c>
+      <c r="D147" s="51">
+        <v>12.5</v>
+      </c>
+      <c r="E147" s="51">
+        <v>15.1</v>
+      </c>
+      <c r="F147" s="51">
+        <v>15.1</v>
+      </c>
+      <c r="G147" s="51">
+        <v>15.5</v>
+      </c>
+      <c r="H147" s="51">
+        <v>15.8</v>
+      </c>
+      <c r="I147" s="50">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J147" s="50">
+        <v>14.5</v>
+      </c>
+      <c r="K147" s="50">
+        <v>15.1</v>
+      </c>
+      <c r="L147" s="51">
+        <v>15.5</v>
+      </c>
+      <c r="M147" s="52">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="91">
+        <v>393400000</v>
+      </c>
+      <c r="B148" s="70" t="s">
+        <v>343</v>
+      </c>
+      <c r="C148" s="51">
+        <v>41.8</v>
+      </c>
+      <c r="D148" s="51">
+        <v>49.8</v>
+      </c>
+      <c r="E148" s="51">
+        <v>51.8</v>
+      </c>
+      <c r="F148" s="51">
+        <v>53.6</v>
+      </c>
+      <c r="G148" s="51">
+        <v>56.7</v>
+      </c>
+      <c r="H148" s="51">
+        <v>58.5</v>
+      </c>
+      <c r="I148" s="50">
+        <v>60.4</v>
+      </c>
+      <c r="J148" s="50">
+        <v>51.4</v>
+      </c>
+      <c r="K148" s="50">
+        <v>51.1</v>
+      </c>
+      <c r="L148" s="51">
+        <v>49.4</v>
+      </c>
+      <c r="M148" s="52">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="91">
+        <v>393600000</v>
+      </c>
+      <c r="B149" s="70" t="s">
+        <v>344</v>
+      </c>
+      <c r="C149" s="51">
+        <v>52.8</v>
+      </c>
+      <c r="D149" s="51">
+        <v>54.7</v>
+      </c>
+      <c r="E149" s="51">
+        <v>56.1</v>
+      </c>
+      <c r="F149" s="51">
+        <v>58.3</v>
+      </c>
+      <c r="G149" s="51">
+        <v>60.1</v>
+      </c>
+      <c r="H149" s="51">
+        <v>60.1</v>
+      </c>
+      <c r="I149" s="50">
+        <v>59.2</v>
+      </c>
+      <c r="J149" s="50">
+        <v>37.1</v>
+      </c>
+      <c r="K149" s="50">
+        <v>38.1</v>
+      </c>
+      <c r="L149" s="51">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="M149" s="52">
+        <v>40.700000000000003</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="91">
+        <v>394000000</v>
+      </c>
+      <c r="B150" s="70" t="s">
+        <v>345</v>
+      </c>
+      <c r="C150" s="51">
+        <v>14.1</v>
+      </c>
+      <c r="D150" s="51">
+        <v>14.4</v>
+      </c>
+      <c r="E150" s="51">
+        <v>15.2</v>
+      </c>
+      <c r="F150" s="51">
+        <v>12.4</v>
+      </c>
+      <c r="G150" s="51">
+        <v>14.8</v>
+      </c>
+      <c r="H150" s="51">
+        <v>15.2</v>
+      </c>
+      <c r="I150" s="50">
+        <v>15.1</v>
+      </c>
+      <c r="J150" s="50">
+        <v>13</v>
+      </c>
+      <c r="K150" s="50">
+        <v>14.2</v>
+      </c>
+      <c r="L150" s="51">
+        <v>13.5</v>
+      </c>
+      <c r="M150" s="52">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="91">
+        <v>394200000</v>
+      </c>
+      <c r="B151" s="70" t="s">
+        <v>346</v>
+      </c>
+      <c r="C151" s="51">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D151" s="51">
+        <v>85</v>
+      </c>
+      <c r="E151" s="51">
+        <v>86</v>
+      </c>
+      <c r="F151" s="51">
+        <v>86.4</v>
+      </c>
+      <c r="G151" s="51">
+        <v>86.5</v>
+      </c>
+      <c r="H151" s="51">
+        <v>87.5</v>
+      </c>
+      <c r="I151" s="50">
+        <v>88.7</v>
+      </c>
+      <c r="J151" s="50">
+        <v>58.8</v>
+      </c>
+      <c r="K151" s="50">
+        <v>62.1</v>
+      </c>
+      <c r="L151" s="51">
+        <v>55.3</v>
+      </c>
+      <c r="M151" s="52">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="91">
+        <v>394400000</v>
+      </c>
+      <c r="B152" s="70" t="s">
+        <v>347</v>
+      </c>
+      <c r="C152" s="51">
+        <v>16</v>
+      </c>
+      <c r="D152" s="51">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E152" s="51">
+        <v>16.8</v>
+      </c>
+      <c r="F152" s="51">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G152" s="51">
+        <v>17</v>
+      </c>
+      <c r="H152" s="51">
+        <v>16.8</v>
+      </c>
+      <c r="I152" s="50">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J152" s="50">
+        <v>12.7</v>
+      </c>
+      <c r="K152" s="50">
+        <v>13.8</v>
+      </c>
+      <c r="L152" s="51">
+        <v>13.2</v>
+      </c>
+      <c r="M152" s="52">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="91">
+        <v>394800000</v>
+      </c>
+      <c r="B153" s="70" t="s">
+        <v>348</v>
+      </c>
+      <c r="C153" s="51">
+        <v>11.9</v>
+      </c>
+      <c r="D153" s="51">
+        <v>12.5</v>
+      </c>
+      <c r="E153" s="51">
+        <v>13.1</v>
+      </c>
+      <c r="F153" s="51">
+        <v>13.3</v>
+      </c>
+      <c r="G153" s="51">
+        <v>13.7</v>
+      </c>
+      <c r="H153" s="51">
+        <v>11.3</v>
+      </c>
+      <c r="I153" s="50">
+        <v>11.5</v>
+      </c>
+      <c r="J153" s="50">
+        <v>10.7</v>
+      </c>
+      <c r="K153" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="L153" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="M153" s="52">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="91">
+        <v>395000000</v>
+      </c>
+      <c r="B154" s="70" t="s">
+        <v>349</v>
+      </c>
+      <c r="C154" s="51">
+        <v>16.7</v>
+      </c>
+      <c r="D154" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="E154" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="F154" s="51">
+        <v>21</v>
+      </c>
+      <c r="G154" s="51">
+        <v>22.9</v>
+      </c>
+      <c r="H154" s="51">
+        <v>24.6</v>
+      </c>
+      <c r="I154" s="50">
+        <v>25.9</v>
+      </c>
+      <c r="J154" s="50">
+        <v>24.2</v>
+      </c>
+      <c r="K154" s="50">
+        <v>25.5</v>
+      </c>
+      <c r="L154" s="51">
+        <v>21.4</v>
+      </c>
+      <c r="M154" s="52">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="91">
+        <v>395200000</v>
+      </c>
+      <c r="B155" s="70" t="s">
+        <v>350</v>
+      </c>
+      <c r="C155" s="51">
+        <v>22.9</v>
+      </c>
+      <c r="D155" s="51">
+        <v>23.9</v>
+      </c>
+      <c r="E155" s="51">
+        <v>24.7</v>
+      </c>
+      <c r="F155" s="51">
+        <v>25.5</v>
+      </c>
+      <c r="G155" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="H155" s="51">
+        <v>24.5</v>
+      </c>
+      <c r="I155" s="50">
+        <v>25.7</v>
+      </c>
+      <c r="J155" s="50">
+        <v>16.5</v>
+      </c>
+      <c r="K155" s="50">
+        <v>16.7</v>
+      </c>
+      <c r="L155" s="51">
+        <v>17.7</v>
+      </c>
+      <c r="M155" s="52">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="91">
+        <v>395400000</v>
+      </c>
+      <c r="B156" s="70" t="s">
+        <v>351</v>
+      </c>
+      <c r="C156" s="51">
+        <v>27.7</v>
+      </c>
+      <c r="D156" s="51">
+        <v>30.2</v>
+      </c>
+      <c r="E156" s="51">
+        <v>31</v>
+      </c>
+      <c r="F156" s="51">
+        <v>32</v>
+      </c>
+      <c r="G156" s="51">
+        <v>32.5</v>
+      </c>
+      <c r="H156" s="51">
+        <v>33</v>
+      </c>
+      <c r="I156" s="50">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="J156" s="50">
+        <v>35.6</v>
+      </c>
+      <c r="K156" s="50">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="L156" s="51">
+        <v>40.1</v>
+      </c>
+      <c r="M156" s="52">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="91">
+        <v>395600000</v>
+      </c>
+      <c r="B157" s="70" t="s">
+        <v>352</v>
+      </c>
+      <c r="C157" s="51">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="D157" s="51">
+        <v>40.9</v>
+      </c>
+      <c r="E157" s="51">
+        <v>42.6</v>
+      </c>
+      <c r="F157" s="51">
+        <v>43.8</v>
+      </c>
+      <c r="G157" s="51">
+        <v>46.1</v>
+      </c>
+      <c r="H157" s="51">
+        <v>48.5</v>
+      </c>
+      <c r="I157" s="50">
+        <v>47.7</v>
+      </c>
+      <c r="J157" s="50">
+        <v>31.3</v>
+      </c>
+      <c r="K157" s="50">
+        <v>31.6</v>
+      </c>
+      <c r="L157" s="51">
+        <v>32.1</v>
+      </c>
+      <c r="M157" s="52">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="91">
+        <v>395800000</v>
+      </c>
+      <c r="B158" s="70" t="s">
+        <v>353</v>
+      </c>
+      <c r="C158" s="51">
+        <v>9.6</v>
+      </c>
+      <c r="D158" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="E158" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="F158" s="51">
+        <v>11.3</v>
+      </c>
+      <c r="G158" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="H158" s="51">
+        <v>12.5</v>
+      </c>
+      <c r="I158" s="50">
+        <v>11.9</v>
+      </c>
+      <c r="J158" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="K158" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="L158" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="M158" s="52">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="91">
+        <v>396200000</v>
+      </c>
+      <c r="B159" s="70" t="s">
+        <v>354</v>
+      </c>
+      <c r="C159" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="D159" s="51">
+        <v>23.1</v>
+      </c>
+      <c r="E159" s="51">
+        <v>23.2</v>
+      </c>
+      <c r="F159" s="51">
+        <v>24.1</v>
+      </c>
+      <c r="G159" s="51">
+        <v>24.4</v>
+      </c>
+      <c r="H159" s="51">
+        <v>24.9</v>
+      </c>
+      <c r="I159" s="50">
+        <v>25.1</v>
+      </c>
+      <c r="J159" s="50">
+        <v>15.3</v>
+      </c>
+      <c r="K159" s="50">
+        <v>15.8</v>
+      </c>
+      <c r="L159" s="51">
+        <v>17</v>
+      </c>
+      <c r="M159" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="91">
+        <v>396400000</v>
+      </c>
+      <c r="B160" s="70" t="s">
+        <v>355</v>
+      </c>
+      <c r="C160" s="51">
+        <v>24.8</v>
+      </c>
+      <c r="D160" s="51">
+        <v>28</v>
+      </c>
+      <c r="E160" s="51">
+        <v>27.7</v>
+      </c>
+      <c r="F160" s="51">
+        <v>29.5</v>
+      </c>
+      <c r="G160" s="51">
+        <v>29.2</v>
+      </c>
+      <c r="H160" s="51">
+        <v>30.1</v>
+      </c>
+      <c r="I160" s="50">
+        <v>31.1</v>
+      </c>
+      <c r="J160" s="50">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K160" s="50">
+        <v>17</v>
+      </c>
+      <c r="L160" s="51">
+        <v>15.6</v>
+      </c>
+      <c r="M160" s="52">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="91">
+        <v>396600000</v>
+      </c>
+      <c r="B161" s="70" t="s">
+        <v>356</v>
+      </c>
+      <c r="C161" s="51">
+        <v>48</v>
+      </c>
+      <c r="D161" s="51">
+        <v>43.8</v>
+      </c>
+      <c r="E161" s="51">
+        <v>42.4</v>
+      </c>
+      <c r="F161" s="51">
+        <v>41.4</v>
+      </c>
+      <c r="G161" s="51">
+        <v>42.7</v>
+      </c>
+      <c r="H161" s="51">
+        <v>43.9</v>
+      </c>
+      <c r="I161" s="50">
+        <v>44.7</v>
+      </c>
+      <c r="J161" s="50">
+        <v>26.2</v>
+      </c>
+      <c r="K161" s="50">
+        <v>26.3</v>
+      </c>
+      <c r="L161" s="51">
+        <v>29.1</v>
+      </c>
+      <c r="M161" s="52">
+        <v>31.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="91">
+        <v>396800000</v>
+      </c>
+      <c r="B162" s="70" t="s">
+        <v>357</v>
+      </c>
+      <c r="C162" s="51">
+        <v>11.7</v>
+      </c>
+      <c r="D162" s="51">
+        <v>13.9</v>
+      </c>
+      <c r="E162" s="51">
+        <v>15.8</v>
+      </c>
+      <c r="F162" s="51">
+        <v>16.3</v>
+      </c>
+      <c r="G162" s="51">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H162" s="51">
+        <v>18</v>
+      </c>
+      <c r="I162" s="50">
+        <v>18.5</v>
+      </c>
+      <c r="J162" s="50">
+        <v>15.5</v>
+      </c>
+      <c r="K162" s="50">
+        <v>15.2</v>
+      </c>
+      <c r="L162" s="51">
+        <v>15.6</v>
+      </c>
+      <c r="M162" s="52">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="91">
+        <v>430000000</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C163" s="51">
+        <v>941.1</v>
+      </c>
+      <c r="D163" s="51">
+        <v>978</v>
+      </c>
+      <c r="E163" s="51">
+        <v>932.2</v>
+      </c>
+      <c r="F163" s="51">
+        <v>944.3</v>
+      </c>
+      <c r="G163" s="51">
+        <v>946.2</v>
+      </c>
+      <c r="H163" s="51">
+        <v>894.7</v>
+      </c>
+      <c r="I163" s="50">
+        <v>747.5</v>
+      </c>
+      <c r="J163" s="50">
+        <v>670.9</v>
+      </c>
+      <c r="K163" s="50">
+        <v>731.1</v>
+      </c>
+      <c r="L163" s="51">
+        <v>793.3</v>
+      </c>
+      <c r="M163" s="52">
+        <v>835.3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="91">
+        <v>431000000</v>
+      </c>
+      <c r="B164" s="70" t="s">
+        <v>361</v>
+      </c>
+      <c r="C164" s="51">
+        <v>34.6</v>
+      </c>
+      <c r="D164" s="51">
+        <v>37.9</v>
+      </c>
+      <c r="E164" s="51">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F164" s="51">
+        <v>36.4</v>
+      </c>
+      <c r="G164" s="51">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="H164" s="51">
+        <v>34.5</v>
+      </c>
+      <c r="I164" s="50">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="J164" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="K164" s="50">
+        <v>38.9</v>
+      </c>
+      <c r="L164" s="51">
+        <v>39</v>
+      </c>
+      <c r="M164" s="52">
+        <v>39.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="91">
+        <v>431900000</v>
+      </c>
+      <c r="B165" s="70" t="s">
+        <v>363</v>
+      </c>
+      <c r="C165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L165" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M165" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="91">
+        <v>433200000</v>
+      </c>
+      <c r="B166" s="70" t="s">
+        <v>365</v>
+      </c>
+      <c r="C166" s="51">
+        <v>162.5</v>
+      </c>
+      <c r="D166" s="51">
+        <v>182.6</v>
+      </c>
+      <c r="E166" s="51">
+        <v>187</v>
+      </c>
+      <c r="F166" s="51">
+        <v>184.3</v>
+      </c>
+      <c r="G166" s="51">
+        <v>187.5</v>
+      </c>
+      <c r="H166" s="51">
+        <v>190.5</v>
+      </c>
+      <c r="I166" s="50">
+        <v>193.4</v>
+      </c>
+      <c r="J166" s="50">
+        <v>164.3</v>
+      </c>
+      <c r="K166" s="50">
+        <v>175</v>
+      </c>
+      <c r="L166" s="51">
+        <v>182.5</v>
+      </c>
+      <c r="M166" s="52">
+        <v>183.2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="91">
+        <v>433600000</v>
+      </c>
+      <c r="B167" s="70" t="s">
+        <v>367</v>
+      </c>
+      <c r="C167" s="51">
+        <v>31.7</v>
+      </c>
+      <c r="D167" s="51">
+        <v>29.2</v>
+      </c>
+      <c r="E167" s="51">
+        <v>27.1</v>
+      </c>
+      <c r="F167" s="51">
+        <v>27.6</v>
+      </c>
+      <c r="G167" s="51">
+        <v>28.1</v>
+      </c>
+      <c r="H167" s="51">
+        <v>28.6</v>
+      </c>
+      <c r="I167" s="50">
+        <v>28.9</v>
+      </c>
+      <c r="J167" s="50">
+        <v>23.5</v>
+      </c>
+      <c r="K167" s="50">
+        <v>24.1</v>
+      </c>
+      <c r="L167" s="51">
+        <v>23.6</v>
+      </c>
+      <c r="M167" s="52">
+        <v>22.6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="91">
+        <v>434000000</v>
+      </c>
+      <c r="B168" s="70" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="51">
+        <v>265.5</v>
+      </c>
+      <c r="D168" s="51">
+        <v>269.8</v>
+      </c>
+      <c r="E168" s="51">
+        <v>278</v>
+      </c>
+      <c r="F168" s="51">
+        <v>284</v>
+      </c>
+      <c r="G168" s="51">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="H168" s="51">
+        <v>259.8</v>
+      </c>
+      <c r="I168" s="50">
+        <v>82.5</v>
+      </c>
+      <c r="J168" s="50">
+        <v>124.2</v>
+      </c>
+      <c r="K168" s="50">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="L168" s="51">
+        <v>164.9</v>
+      </c>
+      <c r="M168" s="52">
+        <v>179.7</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="91">
+        <v>434400000</v>
+      </c>
+      <c r="B169" s="70" t="s">
+        <v>371</v>
+      </c>
+      <c r="C169" s="51">
+        <v>110.3</v>
+      </c>
+      <c r="D169" s="51">
+        <v>116.7</v>
+      </c>
+      <c r="E169" s="51">
+        <v>114.1</v>
+      </c>
+      <c r="F169" s="51">
+        <v>116</v>
+      </c>
+      <c r="G169" s="51">
+        <v>117.5</v>
+      </c>
+      <c r="H169" s="51">
+        <v>84</v>
+      </c>
+      <c r="I169" s="50">
+        <v>87.5</v>
+      </c>
+      <c r="J169" s="50">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K169" s="50">
+        <v>71.7</v>
+      </c>
+      <c r="L169" s="51">
+        <v>117.7</v>
+      </c>
+      <c r="M169" s="52">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="91">
+        <v>434600000</v>
+      </c>
+      <c r="B170" s="70" t="s">
+        <v>373</v>
+      </c>
+      <c r="C170" s="51">
+        <v>64.5</v>
+      </c>
+      <c r="D170" s="51">
+        <v>68.5</v>
+      </c>
+      <c r="E170" s="51">
+        <v>90.9</v>
+      </c>
+      <c r="F170" s="51">
+        <v>93</v>
+      </c>
+      <c r="G170" s="51">
+        <v>93.2</v>
+      </c>
+      <c r="H170" s="51">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="I170" s="50">
+        <v>101.2</v>
+      </c>
+      <c r="J170" s="50">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="K170" s="50">
+        <v>77</v>
+      </c>
+      <c r="L170" s="51">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="M170" s="52">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="91">
+        <v>434800000</v>
+      </c>
+      <c r="B171" s="70" t="s">
+        <v>375</v>
+      </c>
+      <c r="C171" s="51">
+        <v>126.2</v>
+      </c>
+      <c r="D171" s="51">
+        <v>116.5</v>
+      </c>
+      <c r="E171" s="51">
+        <v>51.4</v>
+      </c>
+      <c r="F171" s="51">
+        <v>51.4</v>
+      </c>
+      <c r="G171" s="51">
+        <v>62.9</v>
+      </c>
+      <c r="H171" s="51">
+        <v>62.8</v>
+      </c>
+      <c r="I171" s="50">
+        <v>62.9</v>
+      </c>
+      <c r="J171" s="50">
+        <v>51.9</v>
+      </c>
+      <c r="K171" s="50">
+        <v>54.9</v>
+      </c>
+      <c r="L171" s="51">
+        <v>54.9</v>
+      </c>
+      <c r="M171" s="52">
+        <v>40.700000000000003</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="91">
+        <v>435200000</v>
+      </c>
+      <c r="B172" s="70" t="s">
+        <v>377</v>
+      </c>
+      <c r="C172" s="51">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="D172" s="51">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="E172" s="51">
+        <v>148</v>
+      </c>
+      <c r="F172" s="51">
+        <v>151.6</v>
+      </c>
+      <c r="G172" s="51">
+        <v>153.4</v>
+      </c>
+      <c r="H172" s="51">
+        <v>154.1</v>
+      </c>
+      <c r="I172" s="50">
+        <v>155.4</v>
+      </c>
+      <c r="J172" s="50">
+        <v>133.9</v>
+      </c>
+      <c r="K172" s="50">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L172" s="51">
+        <v>134.1</v>
+      </c>
+      <c r="M172" s="52">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="91">
+        <v>470000000</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C173" s="57">
+        <v>770.3</v>
+      </c>
+      <c r="D173" s="57">
+        <v>832.8</v>
+      </c>
+      <c r="E173" s="57">
+        <v>839.4</v>
+      </c>
+      <c r="F173" s="57">
+        <v>861.6</v>
+      </c>
+      <c r="G173" s="57">
+        <v>891.4</v>
+      </c>
+      <c r="H173" s="57">
+        <v>915.5</v>
+      </c>
+      <c r="I173" s="52">
+        <v>911.1</v>
+      </c>
+      <c r="J173" s="52">
+        <v>844.5</v>
+      </c>
+      <c r="K173" s="52">
+        <v>837.6</v>
+      </c>
+      <c r="L173" s="52">
+        <v>824</v>
+      </c>
+      <c r="M173" s="52">
+        <v>810.2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="91">
+        <v>471000000</v>
+      </c>
+      <c r="B174" s="70" t="s">
+        <v>381</v>
+      </c>
+      <c r="C174" s="57">
+        <v>2.5</v>
+      </c>
+      <c r="D174" s="57">
+        <v>2</v>
+      </c>
+      <c r="E174" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="F174" s="57">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G174" s="57">
+        <v>4.3</v>
+      </c>
+      <c r="H174" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I174" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="J174" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="K174" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L174" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M174" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="91">
+        <v>471800000</v>
+      </c>
+      <c r="B175" s="70" t="s">
+        <v>383</v>
+      </c>
+      <c r="C175" s="57">
+        <v>18.2</v>
+      </c>
+      <c r="D175" s="57">
+        <v>19.3</v>
+      </c>
+      <c r="E175" s="57">
+        <v>15.2</v>
+      </c>
+      <c r="F175" s="57">
+        <v>14.8</v>
+      </c>
+      <c r="G175" s="57">
+        <v>13.9</v>
+      </c>
+      <c r="H175" s="57">
+        <v>13.5</v>
+      </c>
+      <c r="I175" s="52">
+        <v>14.3</v>
+      </c>
+      <c r="J175" s="52">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K175" s="52">
+        <v>16.3</v>
+      </c>
+      <c r="L175" s="52">
+        <v>15.4</v>
+      </c>
+      <c r="M175" s="52">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="91">
+        <v>473600000</v>
+      </c>
+      <c r="B176" s="70" t="s">
+        <v>385</v>
+      </c>
+      <c r="C176" s="57">
+        <v>186.1</v>
+      </c>
+      <c r="D176" s="57">
+        <v>240.7</v>
+      </c>
+      <c r="E176" s="57">
+        <v>247</v>
+      </c>
+      <c r="F176" s="57">
+        <v>255</v>
+      </c>
+      <c r="G176" s="57">
+        <v>259.10000000000002</v>
+      </c>
+      <c r="H176" s="57">
+        <v>253.4</v>
+      </c>
+      <c r="I176" s="52">
+        <v>256.2</v>
+      </c>
+      <c r="J176" s="52">
+        <v>248.2</v>
+      </c>
+      <c r="K176" s="52">
+        <v>227</v>
+      </c>
+      <c r="L176" s="52">
+        <v>226</v>
+      </c>
+      <c r="M176" s="52">
+        <v>219.5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="91">
+        <v>474200000</v>
+      </c>
+      <c r="B177" s="70" t="s">
+        <v>387</v>
+      </c>
+      <c r="C177" s="57">
+        <v>162.4</v>
+      </c>
+      <c r="D177" s="57">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E177" s="57">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="F177" s="57">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="G177" s="57">
+        <v>158.4</v>
+      </c>
+      <c r="H177" s="57">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="I177" s="52">
+        <v>135.9</v>
+      </c>
+      <c r="J177" s="52">
+        <v>140.4</v>
+      </c>
+      <c r="K177" s="52">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="L177" s="52">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="M177" s="52">
+        <v>136.19999999999999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="91">
+        <v>474600000</v>
+      </c>
+      <c r="B178" s="70" t="s">
+        <v>389</v>
+      </c>
+      <c r="C178" s="57">
+        <v>263.10000000000002</v>
+      </c>
+      <c r="D178" s="57">
+        <v>303.10000000000002</v>
+      </c>
+      <c r="E178" s="57">
+        <v>317.3</v>
+      </c>
+      <c r="F178" s="57">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="G178" s="57">
+        <v>332.3</v>
+      </c>
+      <c r="H178" s="57">
+        <v>368.3</v>
+      </c>
+      <c r="I178" s="52">
+        <v>366.8</v>
+      </c>
+      <c r="J178" s="52">
+        <v>313.10000000000002</v>
+      </c>
+      <c r="K178" s="52">
+        <v>331</v>
+      </c>
+      <c r="L178" s="52">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="M178" s="52">
+        <v>311.5</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="91">
+        <v>475000000</v>
+      </c>
+      <c r="B179" s="70" t="s">
+        <v>391</v>
+      </c>
+      <c r="C179" s="57">
+        <v>47.7</v>
+      </c>
+      <c r="D179" s="57">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E179" s="57">
+        <v>33.6</v>
+      </c>
+      <c r="F179" s="57">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G179" s="57">
+        <v>34.1</v>
+      </c>
+      <c r="H179" s="57">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="I179" s="52">
+        <v>40.6</v>
+      </c>
+      <c r="J179" s="52">
+        <v>30.3</v>
+      </c>
+      <c r="K179" s="52">
+        <v>30.7</v>
+      </c>
+      <c r="L179" s="57">
+        <v>30.7</v>
+      </c>
+      <c r="M179" s="52">
+        <v>34.6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="91">
+        <v>475200000</v>
+      </c>
+      <c r="B180" s="70" t="s">
+        <v>393</v>
+      </c>
+      <c r="C180" s="57">
+        <v>90.3</v>
+      </c>
+      <c r="D180" s="57">
+        <v>87.2</v>
+      </c>
+      <c r="E180" s="57">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="F180" s="57">
+        <v>83.5</v>
+      </c>
+      <c r="G180" s="57">
+        <v>89.3</v>
+      </c>
+      <c r="H180" s="57">
+        <v>98.2</v>
+      </c>
+      <c r="I180" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="J180" s="52">
+        <v>93.3</v>
+      </c>
+      <c r="K180" s="52">
+        <v>93.1</v>
+      </c>
+      <c r="L180" s="57">
+        <v>92.4</v>
+      </c>
+      <c r="M180" s="52">
+        <v>91.4</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="91">
+        <v>550000000</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C181" s="51">
+        <v>993.6</v>
+      </c>
+      <c r="D181" s="51">
+        <v>1039.8</v>
+      </c>
+      <c r="E181" s="51">
+        <v>1030.8</v>
+      </c>
+      <c r="F181" s="51">
+        <v>975.6</v>
+      </c>
+      <c r="G181" s="51">
+        <v>980.9</v>
+      </c>
+      <c r="H181" s="51">
+        <v>993.3</v>
+      </c>
+      <c r="I181" s="50">
+        <v>1020.5</v>
+      </c>
+      <c r="J181" s="50">
+        <v>851.4</v>
+      </c>
+      <c r="K181" s="50">
+        <v>887.3</v>
+      </c>
+      <c r="L181" s="51">
+        <v>857.2</v>
+      </c>
+      <c r="M181" s="52">
+        <v>919.8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="91">
+        <v>551000000</v>
+      </c>
+      <c r="B182" s="70" t="s">
+        <v>397</v>
+      </c>
+      <c r="C182" s="51">
+        <v>25</v>
+      </c>
+      <c r="D182" s="51">
+        <v>27.5</v>
+      </c>
+      <c r="E182" s="51">
+        <v>28.3</v>
+      </c>
+      <c r="F182" s="51">
+        <v>17.5</v>
+      </c>
+      <c r="G182" s="51">
+        <v>17.5</v>
+      </c>
+      <c r="H182" s="51">
+        <v>22.9</v>
+      </c>
+      <c r="I182" s="50">
+        <v>24.8</v>
+      </c>
+      <c r="J182" s="50">
+        <v>19.3</v>
+      </c>
+      <c r="K182" s="50">
+        <v>19.3</v>
+      </c>
+      <c r="L182" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="M182" s="52">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="91">
+        <v>551600000</v>
+      </c>
+      <c r="B183" s="70" t="s">
+        <v>399</v>
+      </c>
+      <c r="C183" s="51">
+        <v>72.8</v>
+      </c>
+      <c r="D183" s="51">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E183" s="51">
+        <v>80</v>
+      </c>
+      <c r="F183" s="51">
+        <v>81.3</v>
+      </c>
+      <c r="G183" s="51">
+        <v>82.1</v>
+      </c>
+      <c r="H183" s="51">
+        <v>82.7</v>
+      </c>
+      <c r="I183" s="50">
+        <v>84.2</v>
+      </c>
+      <c r="J183" s="50">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="K183" s="50">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="L183" s="51">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="M183" s="52">
+        <v>76.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="91">
+        <v>552200000</v>
+      </c>
+      <c r="B184" s="70" t="s">
+        <v>401</v>
+      </c>
+      <c r="C184" s="51">
+        <v>87.1</v>
+      </c>
+      <c r="D184" s="51">
+        <v>96.7</v>
+      </c>
+      <c r="E184" s="51">
+        <v>97.8</v>
+      </c>
+      <c r="F184" s="51">
+        <v>89.6</v>
+      </c>
+      <c r="G184" s="51">
+        <v>88.9</v>
+      </c>
+      <c r="H184" s="51">
+        <v>88.6</v>
+      </c>
+      <c r="I184" s="50">
+        <v>82</v>
+      </c>
+      <c r="J184" s="50">
+        <v>105.3</v>
+      </c>
+      <c r="K184" s="50">
+        <v>105.8</v>
+      </c>
+      <c r="L184" s="51">
+        <v>93.7</v>
+      </c>
+      <c r="M184" s="52">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="91">
+        <v>553200000</v>
+      </c>
+      <c r="B185" s="70" t="s">
+        <v>324</v>
+      </c>
+      <c r="C185" s="51">
+        <v>70.7</v>
+      </c>
+      <c r="D185" s="51">
+        <v>80.2</v>
+      </c>
+      <c r="E185" s="51">
+        <v>82.2</v>
+      </c>
+      <c r="F185" s="51">
+        <v>84</v>
+      </c>
+      <c r="G185" s="51">
+        <v>85.4</v>
+      </c>
+      <c r="H185" s="51">
+        <v>87.3</v>
+      </c>
+      <c r="I185" s="50">
+        <v>94.5</v>
+      </c>
+      <c r="J185" s="50">
+        <v>75.2</v>
+      </c>
+      <c r="K185" s="50">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="L185" s="51">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="M185" s="52">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="91">
+        <v>553600000</v>
+      </c>
+      <c r="B186" s="70" t="s">
+        <v>404</v>
+      </c>
+      <c r="C186" s="51">
+        <v>222</v>
+      </c>
+      <c r="D186" s="51">
+        <v>224.2</v>
+      </c>
+      <c r="E186" s="51">
+        <v>225.2</v>
+      </c>
+      <c r="F186" s="51">
+        <v>183.3</v>
+      </c>
+      <c r="G186" s="51">
+        <v>183.1</v>
+      </c>
+      <c r="H186" s="51">
+        <v>179.2</v>
+      </c>
+      <c r="I186" s="50">
+        <v>179.4</v>
+      </c>
+      <c r="J186" s="50">
+        <v>171.6</v>
+      </c>
+      <c r="K186" s="50">
+        <v>171.7</v>
+      </c>
+      <c r="L186" s="51">
+        <v>171.6</v>
+      </c>
+      <c r="M186" s="52">
+        <v>174.6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="91">
+        <v>554200000</v>
+      </c>
+      <c r="B187" s="70" t="s">
+        <v>406</v>
+      </c>
+      <c r="C187" s="51">
+        <v>44.1</v>
+      </c>
+      <c r="D187" s="51">
+        <v>45.2</v>
+      </c>
+      <c r="E187" s="51">
+        <v>45.2</v>
+      </c>
+      <c r="F187" s="51">
+        <v>45</v>
+      </c>
+      <c r="G187" s="51">
+        <v>45</v>
+      </c>
+      <c r="H187" s="51">
+        <v>47</v>
+      </c>
+      <c r="I187" s="50">
+        <v>48.6</v>
+      </c>
+      <c r="J187" s="50">
+        <v>30.7</v>
+      </c>
+      <c r="K187" s="50">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="L187" s="51">
+        <v>34.5</v>
+      </c>
+      <c r="M187" s="52">
+        <v>33.200000000000003</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="91">
+        <v>554600000</v>
+      </c>
+      <c r="B188" s="70" t="s">
+        <v>408</v>
+      </c>
+      <c r="C188" s="51">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D188" s="51">
+        <v>68.3</v>
+      </c>
+      <c r="E188" s="51">
+        <v>69.7</v>
+      </c>
+      <c r="F188" s="51">
+        <v>69.7</v>
+      </c>
+      <c r="G188" s="51">
+        <v>69.7</v>
+      </c>
+      <c r="H188" s="51">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="I188" s="50">
+        <v>74.5</v>
+      </c>
+      <c r="J188" s="50">
+        <v>74.7</v>
+      </c>
+      <c r="K188" s="50">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="L188" s="51">
+        <v>76.3</v>
+      </c>
+      <c r="M188" s="52">
+        <v>78.7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="91">
+        <v>554800000</v>
+      </c>
+      <c r="B189" s="70" t="s">
+        <v>410</v>
+      </c>
+      <c r="C189" s="51">
+        <v>37.1</v>
+      </c>
+      <c r="D189" s="51">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E189" s="51">
+        <v>35.6</v>
+      </c>
+      <c r="F189" s="51">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="G189" s="51">
+        <v>35.9</v>
+      </c>
+      <c r="H189" s="51">
+        <v>35.9</v>
+      </c>
+      <c r="I189" s="50">
+        <v>36.4</v>
+      </c>
+      <c r="J189" s="50">
+        <v>33</v>
+      </c>
+      <c r="K189" s="50">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L189" s="51">
+        <v>33.1</v>
+      </c>
+      <c r="M189" s="52">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="91">
+        <v>555200000</v>
+      </c>
+      <c r="B190" s="70" t="s">
+        <v>412</v>
+      </c>
+      <c r="C190" s="51">
+        <v>60</v>
+      </c>
+      <c r="D190" s="51">
+        <v>61.8</v>
+      </c>
+      <c r="E190" s="51">
+        <v>67.7</v>
+      </c>
+      <c r="F190" s="51">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="G190" s="51">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H190" s="51">
+        <v>70.5</v>
+      </c>
+      <c r="I190" s="50">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J190" s="50">
+        <v>69.5</v>
+      </c>
+      <c r="K190" s="50">
+        <v>71.7</v>
+      </c>
+      <c r="L190" s="51">
+        <v>71.7</v>
+      </c>
+      <c r="M190" s="52">
+        <v>80.3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="91">
+        <v>555600000</v>
+      </c>
+      <c r="B191" s="70" t="s">
+        <v>414</v>
+      </c>
+      <c r="C191" s="51">
+        <v>124.3</v>
+      </c>
+      <c r="D191" s="51">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="E191" s="51">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F191" s="51">
+        <v>134.1</v>
+      </c>
+      <c r="G191" s="51">
+        <v>134.4</v>
+      </c>
+      <c r="H191" s="51">
+        <v>137.5</v>
+      </c>
+      <c r="I191" s="50">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="J191" s="50">
+        <v>78.5</v>
+      </c>
+      <c r="K191" s="50">
+        <v>86</v>
+      </c>
+      <c r="L191" s="51">
+        <v>81.2</v>
+      </c>
+      <c r="M191" s="52">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="91">
+        <v>556000000</v>
+      </c>
+      <c r="B192" s="70" t="s">
+        <v>416</v>
+      </c>
+      <c r="C192" s="51">
+        <v>78</v>
+      </c>
+      <c r="D192" s="51">
+        <v>84.4</v>
+      </c>
+      <c r="E192" s="51">
+        <v>55.9</v>
+      </c>
+      <c r="F192" s="51">
+        <v>57.6</v>
+      </c>
+      <c r="G192" s="51">
+        <v>59.6</v>
+      </c>
+      <c r="H192" s="51">
+        <v>59.8</v>
+      </c>
+      <c r="I192" s="50">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="J192" s="50">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K192" s="50">
+        <v>85.6</v>
+      </c>
+      <c r="L192" s="50">
+        <v>92.4</v>
+      </c>
+      <c r="M192" s="52">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="91">
+        <v>556400000</v>
+      </c>
+      <c r="B193" s="70" t="s">
+        <v>418</v>
+      </c>
+      <c r="C193" s="51">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D193" s="51">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E193" s="51">
+        <v>36.4</v>
+      </c>
+      <c r="F193" s="51">
+        <v>36.5</v>
+      </c>
+      <c r="G193" s="51">
+        <v>36.6</v>
+      </c>
+      <c r="H193" s="51">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I193" s="50">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="J193" s="50">
+        <v>24.6</v>
+      </c>
+      <c r="K193" s="50">
+        <v>24.6</v>
+      </c>
+      <c r="L193" s="50">
+        <v>24.5</v>
+      </c>
+      <c r="M193" s="52">
+        <v>24.6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="91">
+        <v>556800000</v>
+      </c>
+      <c r="B194" s="70" t="s">
+        <v>420</v>
+      </c>
+      <c r="C194" s="51">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D194" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E194" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="F194" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="G194" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="H194" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="I194" s="50">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J194" s="50">
+        <v>28</v>
+      </c>
+      <c r="K194" s="50">
+        <v>25.1</v>
+      </c>
+      <c r="L194" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="M194" s="52">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="91">
+        <v>590000000</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C195" s="51">
+        <v>679.9</v>
+      </c>
+      <c r="D195" s="51">
+        <v>706.2</v>
+      </c>
+      <c r="E195" s="51">
+        <v>693.8</v>
+      </c>
+      <c r="F195" s="51">
+        <v>715.6</v>
+      </c>
+      <c r="G195" s="51">
+        <v>722.5</v>
+      </c>
+      <c r="H195" s="51">
+        <v>754.8</v>
+      </c>
+      <c r="I195" s="50">
+        <v>780.3</v>
+      </c>
+      <c r="J195" s="50">
+        <v>643</v>
+      </c>
+      <c r="K195" s="50">
+        <v>662.2</v>
+      </c>
+      <c r="L195" s="50">
+        <v>663.4</v>
+      </c>
+      <c r="M195" s="52">
+        <v>727.3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="91">
+        <v>591000000</v>
+      </c>
+      <c r="B196" s="70" t="s">
+        <v>424</v>
+      </c>
+      <c r="C196" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="D196" s="51">
+        <v>1.3</v>
+      </c>
+      <c r="E196" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="F196" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="G196" s="51">
+        <v>2</v>
+      </c>
+      <c r="H196" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I196" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J196" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="K196" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="L196" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="M196" s="52">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="91">
+        <v>593200000</v>
+      </c>
+      <c r="B197" s="70" t="s">
+        <v>426</v>
+      </c>
+      <c r="C197" s="51">
+        <v>85.9</v>
+      </c>
+      <c r="D197" s="51">
+        <v>90.2</v>
+      </c>
+      <c r="E197" s="51">
+        <v>90.3</v>
+      </c>
+      <c r="F197" s="51">
+        <v>92.1</v>
+      </c>
+      <c r="G197" s="51">
+        <v>95.1</v>
+      </c>
+      <c r="H197" s="51">
+        <v>97.1</v>
+      </c>
+      <c r="I197" s="50">
+        <v>101.3</v>
+      </c>
+      <c r="J197" s="50">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="K197" s="50">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L197" s="51">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="M197" s="52">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="91">
+        <v>593400000</v>
+      </c>
+      <c r="B198" s="70" t="s">
+        <v>428</v>
+      </c>
+      <c r="C198" s="51">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D198" s="51">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="E198" s="51">
+        <v>79.7</v>
+      </c>
+      <c r="F198" s="51">
+        <v>83.8</v>
+      </c>
+      <c r="G198" s="51">
+        <v>82.7</v>
+      </c>
+      <c r="H198" s="51">
+        <v>91.7</v>
+      </c>
+      <c r="I198" s="50">
+        <v>95.2</v>
+      </c>
+      <c r="J198" s="50">
+        <v>63.1</v>
+      </c>
+      <c r="K198" s="50">
+        <v>65.3</v>
+      </c>
+      <c r="L198" s="51">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="M198" s="52">
+        <v>66.7</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="91">
+        <v>593600000</v>
+      </c>
+      <c r="B199" s="70" t="s">
+        <v>430</v>
+      </c>
+      <c r="C199" s="51">
+        <v>55.4</v>
+      </c>
+      <c r="D199" s="51">
+        <v>57.5</v>
+      </c>
+      <c r="E199" s="51">
+        <v>59.9</v>
+      </c>
+      <c r="F199" s="51">
+        <v>59.2</v>
+      </c>
+      <c r="G199" s="51">
+        <v>59</v>
+      </c>
+      <c r="H199" s="51">
+        <v>62.6</v>
+      </c>
+      <c r="I199" s="50">
+        <v>63.2</v>
+      </c>
+      <c r="J199" s="50">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K199" s="50">
+        <v>38.4</v>
+      </c>
+      <c r="L199" s="51">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="M199" s="52">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="91">
+        <v>594200000</v>
+      </c>
+      <c r="B200" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="C200" s="51">
+        <v>51.4</v>
+      </c>
+      <c r="D200" s="51">
+        <v>52.2</v>
+      </c>
+      <c r="E200" s="51">
+        <v>52.5</v>
+      </c>
+      <c r="F200" s="51">
+        <v>52.5</v>
+      </c>
+      <c r="G200" s="51">
+        <v>52.9</v>
+      </c>
+      <c r="H200" s="51">
+        <v>54.3</v>
+      </c>
+      <c r="I200" s="50">
+        <v>54.9</v>
+      </c>
+      <c r="J200" s="50">
+        <v>56.8</v>
+      </c>
+      <c r="K200" s="50">
+        <v>59.2</v>
+      </c>
+      <c r="L200" s="51">
+        <v>59.6</v>
+      </c>
+      <c r="M200" s="52">
+        <v>63.1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="91">
+        <v>594600000</v>
+      </c>
+      <c r="B201" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C201" s="51">
+        <v>49.5</v>
+      </c>
+      <c r="D201" s="51">
+        <v>51.6</v>
+      </c>
+      <c r="E201" s="51">
+        <v>51.7</v>
+      </c>
+      <c r="F201" s="51">
+        <v>51.6</v>
+      </c>
+      <c r="G201" s="51">
+        <v>54.2</v>
+      </c>
+      <c r="H201" s="51">
+        <v>55</v>
+      </c>
+      <c r="I201" s="50">
+        <v>59.7</v>
+      </c>
+      <c r="J201" s="50">
+        <v>60.2</v>
+      </c>
+      <c r="K201" s="50">
+        <v>61.6</v>
+      </c>
+      <c r="L201" s="51">
+        <v>61.5</v>
+      </c>
+      <c r="M201" s="52">
+        <v>65.599999999999994</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="91">
+        <v>595000000</v>
+      </c>
+      <c r="B202" s="70" t="s">
+        <v>434</v>
+      </c>
+      <c r="C202" s="51">
+        <v>44.1</v>
+      </c>
+      <c r="D202" s="51">
+        <v>45.9</v>
+      </c>
+      <c r="E202" s="51">
+        <v>44</v>
+      </c>
+      <c r="F202" s="51">
+        <v>43.7</v>
+      </c>
+      <c r="G202" s="51">
+        <v>44.3</v>
+      </c>
+      <c r="H202" s="51">
+        <v>47.2</v>
+      </c>
+      <c r="I202" s="50">
+        <v>47.8</v>
+      </c>
+      <c r="J202" s="50">
+        <v>47.9</v>
+      </c>
+      <c r="K202" s="50">
+        <v>47.6</v>
+      </c>
+      <c r="L202" s="51">
+        <v>48.3</v>
+      </c>
+      <c r="M202" s="52">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="91">
+        <v>595200000</v>
+      </c>
+      <c r="B203" s="70" t="s">
+        <v>436</v>
+      </c>
+      <c r="C203" s="51">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D203" s="51">
+        <v>34.6</v>
+      </c>
+      <c r="E203" s="51">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="F203" s="51">
+        <v>37.5</v>
+      </c>
+      <c r="G203" s="51">
+        <v>39.4</v>
+      </c>
+      <c r="H203" s="51">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="I203" s="50">
+        <v>38.5</v>
+      </c>
+      <c r="J203" s="50">
+        <v>32.1</v>
+      </c>
+      <c r="K203" s="50">
+        <v>33.4</v>
+      </c>
+      <c r="L203" s="51">
+        <v>31.6</v>
+      </c>
+      <c r="M203" s="52">
+        <v>35.299999999999997</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="91">
+        <v>595600000</v>
+      </c>
+      <c r="B204" s="70" t="s">
+        <v>438</v>
+      </c>
+      <c r="C204" s="51">
+        <v>41</v>
+      </c>
+      <c r="D204" s="51">
+        <v>42.9</v>
+      </c>
+      <c r="E204" s="51">
+        <v>45.1</v>
+      </c>
+      <c r="F204" s="51">
+        <v>46.8</v>
+      </c>
+      <c r="G204" s="51">
+        <v>46.6</v>
+      </c>
+      <c r="H204" s="51">
+        <v>47.7</v>
+      </c>
+      <c r="I204" s="50">
+        <v>47.9</v>
+      </c>
+      <c r="J204" s="50">
+        <v>40.9</v>
+      </c>
+      <c r="K204" s="50">
+        <v>41.6</v>
+      </c>
+      <c r="L204" s="51">
+        <v>41.6</v>
+      </c>
+      <c r="M204" s="52">
+        <v>43.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="91">
+        <v>595800000</v>
+      </c>
+      <c r="B205" s="70" t="s">
+        <v>440</v>
+      </c>
+      <c r="C205" s="51">
+        <v>28.7</v>
+      </c>
+      <c r="D205" s="51">
+        <v>30.4</v>
+      </c>
+      <c r="E205" s="51">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F205" s="51">
+        <v>34.4</v>
+      </c>
+      <c r="G205" s="51">
+        <v>34.6</v>
+      </c>
+      <c r="H205" s="51">
+        <v>34.9</v>
+      </c>
+      <c r="I205" s="50">
+        <v>36.1</v>
+      </c>
+      <c r="J205" s="50">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="K205" s="50">
+        <v>38.9</v>
+      </c>
+      <c r="L205" s="51">
+        <v>39</v>
+      </c>
+      <c r="M205" s="52">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="91">
+        <v>596000000</v>
+      </c>
+      <c r="B206" s="70" t="s">
+        <v>442</v>
+      </c>
+      <c r="C206" s="51">
+        <v>65.7</v>
+      </c>
+      <c r="D206" s="51">
+        <v>67.3</v>
+      </c>
+      <c r="E206" s="51">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="F206" s="51">
+        <v>40.9</v>
+      </c>
+      <c r="G206" s="51">
+        <v>40.6</v>
+      </c>
+      <c r="H206" s="51">
+        <v>42.5</v>
+      </c>
+      <c r="I206" s="50">
+        <v>43.5</v>
+      </c>
+      <c r="J206" s="50">
+        <v>43.7</v>
+      </c>
+      <c r="K206" s="50">
+        <v>44.8</v>
+      </c>
+      <c r="L206" s="50">
+        <v>44.7</v>
+      </c>
+      <c r="M206" s="52">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="91">
+        <v>596200000</v>
+      </c>
+      <c r="B207" s="70" t="s">
+        <v>444</v>
+      </c>
+      <c r="C207" s="51">
+        <v>26.4</v>
+      </c>
+      <c r="D207" s="51">
+        <v>27</v>
+      </c>
+      <c r="E207" s="51">
+        <v>26.7</v>
+      </c>
+      <c r="F207" s="51">
+        <v>28.9</v>
+      </c>
+      <c r="G207" s="51">
+        <v>29.5</v>
+      </c>
+      <c r="H207" s="51">
+        <v>30.4</v>
+      </c>
+      <c r="I207" s="50">
+        <v>32.6</v>
+      </c>
+      <c r="J207" s="50">
+        <v>43.1</v>
+      </c>
+      <c r="K207" s="50">
+        <v>48.2</v>
+      </c>
+      <c r="L207" s="50">
+        <v>48.2</v>
+      </c>
+      <c r="M207" s="52">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="91">
+        <v>596400000</v>
+      </c>
+      <c r="B208" s="70" t="s">
+        <v>446</v>
+      </c>
+      <c r="C208" s="51">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D208" s="51">
+        <v>73.3</v>
+      </c>
+      <c r="E208" s="51">
+        <v>75.5</v>
+      </c>
+      <c r="F208" s="51">
+        <v>80.7</v>
+      </c>
+      <c r="G208" s="51">
+        <v>80</v>
+      </c>
+      <c r="H208" s="51">
+        <v>83.1</v>
+      </c>
+      <c r="I208" s="50">
+        <v>85.1</v>
+      </c>
+      <c r="J208" s="50">
+        <v>58.2</v>
+      </c>
+      <c r="K208" s="50">
+        <v>59.2</v>
+      </c>
+      <c r="L208" s="50">
+        <v>58.9</v>
+      </c>
+      <c r="M208" s="52">
+        <v>65.7</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="91">
+        <v>596600000</v>
+      </c>
+      <c r="B209" s="70" t="s">
+        <v>448</v>
+      </c>
+      <c r="C209" s="51">
+        <v>50.8</v>
+      </c>
+      <c r="D209" s="51">
+        <v>57.1</v>
+      </c>
+      <c r="E209" s="51">
+        <v>60.5</v>
+      </c>
+      <c r="F209" s="51">
+        <v>61.6</v>
+      </c>
+      <c r="G209" s="51">
+        <v>61.6</v>
+      </c>
+      <c r="H209" s="51">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I209" s="50">
+        <v>72.3</v>
+      </c>
+      <c r="J209" s="50">
+        <v>50.2</v>
+      </c>
+      <c r="K209" s="50">
+        <v>51.2</v>
+      </c>
+      <c r="L209" s="51">
+        <v>50.8</v>
+      </c>
+      <c r="M209" s="52">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="91">
+        <v>610000000</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C210" s="51">
+        <v>7237.4</v>
+      </c>
+      <c r="D210" s="51">
+        <v>7496.1</v>
+      </c>
+      <c r="E210" s="51">
+        <v>7547.3</v>
+      </c>
+      <c r="F210" s="51">
+        <v>7505</v>
+      </c>
+      <c r="G210" s="51">
+        <v>7664.2</v>
+      </c>
+      <c r="H210" s="51">
+        <v>7846.3</v>
+      </c>
+      <c r="I210" s="50">
+        <v>8587.9</v>
+      </c>
+      <c r="J210" s="50">
+        <v>8503.4</v>
+      </c>
+      <c r="K210" s="50">
+        <v>8212.2999999999993</v>
+      </c>
+      <c r="L210" s="51">
+        <v>8255.7999999999993</v>
+      </c>
+      <c r="M210" s="52">
+        <v>8142.9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="30">
+        <v>511000000</v>
+      </c>
+      <c r="B211" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="C211" s="51">
+        <v>202</v>
+      </c>
+      <c r="D211" s="51">
+        <v>203</v>
+      </c>
+      <c r="E211" s="51">
+        <v>192.9</v>
+      </c>
+      <c r="F211" s="51"/>
+      <c r="G211" s="51"/>
+      <c r="H211" s="85"/>
+      <c r="I211" s="93"/>
+      <c r="J211" s="85"/>
+      <c r="K211" s="85"/>
+      <c r="L211" s="85"/>
+      <c r="M211" s="85"/>
+    </row>
+    <row r="212" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="91">
+        <v>611000000</v>
+      </c>
+      <c r="B212" s="70" t="s">
+        <v>452</v>
+      </c>
+      <c r="C212" s="51">
+        <v>760</v>
+      </c>
+      <c r="D212" s="51">
+        <v>782</v>
+      </c>
+      <c r="E212" s="51">
+        <v>790.4</v>
+      </c>
+      <c r="F212" s="51">
+        <v>47</v>
+      </c>
+      <c r="G212" s="51">
+        <v>47.1</v>
+      </c>
+      <c r="H212" s="51">
+        <v>23.1</v>
+      </c>
+      <c r="I212" s="50">
+        <v>23.7</v>
+      </c>
+      <c r="J212" s="50">
+        <v>18</v>
+      </c>
+      <c r="K212" s="50">
+        <v>22.5</v>
+      </c>
+      <c r="L212" s="51">
+        <v>23.6</v>
+      </c>
+      <c r="M212" s="52">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="91">
+        <v>611600000</v>
+      </c>
+      <c r="B213" s="70" t="s">
+        <v>454</v>
+      </c>
+      <c r="C213" s="51">
+        <v>673.4</v>
+      </c>
+      <c r="D213" s="51">
+        <v>707</v>
+      </c>
+      <c r="E213" s="51">
+        <v>715.2</v>
+      </c>
+      <c r="F213" s="51">
+        <v>761.5</v>
+      </c>
+      <c r="G213" s="51">
+        <v>776.3</v>
+      </c>
+      <c r="H213" s="51">
+        <v>795.5</v>
+      </c>
+      <c r="I213" s="50">
+        <v>867.4</v>
+      </c>
+      <c r="J213" s="50">
+        <v>942.3</v>
+      </c>
+      <c r="K213" s="50">
+        <v>991.8</v>
+      </c>
+      <c r="L213" s="51">
+        <v>898.4</v>
+      </c>
+      <c r="M213" s="52">
+        <v>975.6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="91">
+        <v>612000000</v>
+      </c>
+      <c r="B214" s="70" t="s">
+        <v>456</v>
+      </c>
+      <c r="C214" s="51">
+        <v>57</v>
+      </c>
+      <c r="D214" s="51">
+        <v>70.8</v>
+      </c>
+      <c r="E214" s="51">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F214" s="51">
+        <v>827.7</v>
+      </c>
+      <c r="G214" s="51">
+        <v>835.8</v>
+      </c>
+      <c r="H214" s="51">
+        <v>853.5</v>
+      </c>
+      <c r="I214" s="50">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J214" s="50">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="K214" s="50">
+        <v>81</v>
+      </c>
+      <c r="L214" s="51">
+        <v>62.1</v>
+      </c>
+      <c r="M214" s="52">
+        <v>44.9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="91">
+        <v>613600000</v>
+      </c>
+      <c r="B215" s="70" t="s">
+        <v>458</v>
+      </c>
+      <c r="C215" s="51">
+        <v>885.4</v>
+      </c>
+      <c r="D215" s="51">
+        <v>901.8</v>
+      </c>
+      <c r="E215" s="51">
+        <v>930</v>
+      </c>
+      <c r="F215" s="51">
+        <v>937.4</v>
+      </c>
+      <c r="G215" s="51">
+        <v>949.3</v>
+      </c>
+      <c r="H215" s="51">
+        <v>993.6</v>
+      </c>
+      <c r="I215" s="50">
+        <v>1479.1</v>
+      </c>
+      <c r="J215" s="50">
+        <v>1498.4</v>
+      </c>
+      <c r="K215" s="50">
+        <v>1639</v>
+      </c>
+      <c r="L215" s="51">
+        <v>1397.6</v>
+      </c>
+      <c r="M215" s="52">
+        <v>1176.7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="91">
+        <v>613800000</v>
+      </c>
+      <c r="B216" s="70" t="s">
+        <v>460</v>
+      </c>
+      <c r="C216" s="51"/>
+      <c r="D216" s="51"/>
+      <c r="E216" s="51"/>
+      <c r="F216" s="51">
+        <v>233.1</v>
+      </c>
+      <c r="G216" s="51">
+        <v>230.5</v>
+      </c>
+      <c r="H216" s="51">
+        <v>250.2</v>
+      </c>
+      <c r="I216" s="50">
+        <v>267.7</v>
+      </c>
+      <c r="J216" s="50">
+        <v>274.7</v>
+      </c>
+      <c r="K216" s="50">
+        <v>273.10000000000002</v>
+      </c>
+      <c r="L216" s="51">
+        <v>493.8</v>
+      </c>
+      <c r="M216" s="52">
+        <v>491.9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="91">
+        <v>613900000</v>
+      </c>
+      <c r="B217" s="70" t="s">
+        <v>462</v>
+      </c>
+      <c r="C217" s="51"/>
+      <c r="D217" s="51"/>
+      <c r="E217" s="51"/>
+      <c r="F217" s="51">
+        <v>467.4</v>
+      </c>
+      <c r="G217" s="51">
+        <v>472.8</v>
+      </c>
+      <c r="H217" s="51">
+        <v>493</v>
+      </c>
+      <c r="I217" s="50">
+        <v>526.79999999999995</v>
+      </c>
+      <c r="J217" s="50">
+        <v>461.1</v>
+      </c>
+      <c r="K217" s="50">
+        <v>541.79999999999995</v>
+      </c>
+      <c r="L217" s="51">
+        <v>597.4</v>
+      </c>
+      <c r="M217" s="52">
+        <v>659.5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="91">
+        <v>614000000</v>
+      </c>
+      <c r="B218" s="70" t="s">
+        <v>464</v>
+      </c>
+      <c r="C218" s="51">
+        <v>572.79999999999995</v>
+      </c>
+      <c r="D218" s="51">
+        <v>625</v>
+      </c>
+      <c r="E218" s="51">
+        <v>595.6</v>
+      </c>
+      <c r="F218" s="51">
+        <v>612.6</v>
+      </c>
+      <c r="G218" s="51">
+        <v>631.9</v>
+      </c>
+      <c r="H218" s="51">
+        <v>631.1</v>
+      </c>
+      <c r="I218" s="50">
+        <v>625.29999999999995</v>
+      </c>
+      <c r="J218" s="50">
+        <v>625.70000000000005</v>
+      </c>
+      <c r="K218" s="50">
+        <v>600.1</v>
+      </c>
+      <c r="L218" s="51">
+        <v>562.9</v>
+      </c>
+      <c r="M218" s="52">
+        <v>562.1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="91">
+        <v>614400000</v>
+      </c>
+      <c r="B219" s="70" t="s">
+        <v>466</v>
+      </c>
+      <c r="C219" s="51">
+        <v>352.6</v>
+      </c>
+      <c r="D219" s="51">
+        <v>352.7</v>
+      </c>
+      <c r="E219" s="51">
+        <v>365.5</v>
+      </c>
+      <c r="F219" s="51">
+        <v>138.5</v>
+      </c>
+      <c r="G219" s="51">
+        <v>132.9</v>
+      </c>
+      <c r="H219" s="51">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="I219" s="50">
+        <v>130.4</v>
+      </c>
+      <c r="J219" s="50">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="K219" s="50">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="L219" s="51">
+        <v>132.1</v>
+      </c>
+      <c r="M219" s="52">
+        <v>124.8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="91">
+        <v>614600000</v>
+      </c>
+      <c r="B220" s="70" t="s">
+        <v>468</v>
+      </c>
+      <c r="C220" s="51">
+        <v>572</v>
+      </c>
+      <c r="D220" s="51">
+        <v>606.1</v>
+      </c>
+      <c r="E220" s="51">
+        <v>610.20000000000005</v>
+      </c>
+      <c r="F220" s="51">
+        <v>627.1</v>
+      </c>
+      <c r="G220" s="51">
+        <v>625.6</v>
+      </c>
+      <c r="H220" s="51">
+        <v>642.70000000000005</v>
+      </c>
+      <c r="I220" s="50">
+        <v>632.29999999999995</v>
+      </c>
+      <c r="J220" s="50">
+        <v>631.4</v>
+      </c>
+      <c r="K220" s="50">
+        <v>447.5</v>
+      </c>
+      <c r="L220" s="51">
+        <v>597.79999999999995</v>
+      </c>
+      <c r="M220" s="52">
+        <v>584.4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="91">
+        <v>614800000</v>
+      </c>
+      <c r="B221" s="70" t="s">
+        <v>470</v>
+      </c>
+      <c r="C221" s="51">
+        <v>537.9</v>
+      </c>
+      <c r="D221" s="51">
+        <v>547.79999999999995</v>
+      </c>
+      <c r="E221" s="51">
+        <v>559</v>
+      </c>
+      <c r="F221" s="51">
+        <v>565.70000000000005</v>
+      </c>
+      <c r="G221" s="51">
+        <v>618.5</v>
+      </c>
+      <c r="H221" s="51">
+        <v>636.9</v>
+      </c>
+      <c r="I221" s="50">
+        <v>688.8</v>
+      </c>
+      <c r="J221" s="50">
+        <v>694.3</v>
+      </c>
+      <c r="K221" s="50">
+        <v>680.7</v>
+      </c>
+      <c r="L221" s="51">
+        <v>611.9</v>
+      </c>
+      <c r="M221" s="52">
+        <v>590.6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="91">
+        <v>615200000</v>
+      </c>
+      <c r="B222" s="70" t="s">
+        <v>472</v>
+      </c>
+      <c r="C222" s="51">
+        <v>222.4</v>
+      </c>
+      <c r="D222" s="51">
+        <v>224</v>
+      </c>
+      <c r="E222" s="51">
+        <v>211.3</v>
+      </c>
+      <c r="F222" s="51">
+        <v>211.9</v>
+      </c>
+      <c r="G222" s="51">
+        <v>221.5</v>
+      </c>
+      <c r="H222" s="51">
+        <v>234.4</v>
+      </c>
+      <c r="I222" s="50">
+        <v>252</v>
+      </c>
+      <c r="J222" s="50">
+        <v>252.2</v>
+      </c>
+      <c r="K222" s="50">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="L222" s="51">
+        <v>126.5</v>
+      </c>
+      <c r="M222" s="52">
+        <v>241.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="91">
+        <v>615400000</v>
+      </c>
+      <c r="B223" s="70" t="s">
+        <v>474</v>
+      </c>
+      <c r="C223" s="51">
+        <v>986.2</v>
+      </c>
+      <c r="D223" s="51">
+        <v>1043.9000000000001</v>
+      </c>
+      <c r="E223" s="51">
+        <v>988</v>
+      </c>
+      <c r="F223" s="51">
+        <v>627.5</v>
+      </c>
+      <c r="G223" s="51">
+        <v>638.70000000000005</v>
+      </c>
+      <c r="H223" s="51">
+        <v>661.5</v>
+      </c>
+      <c r="I223" s="50">
+        <v>671</v>
+      </c>
+      <c r="J223" s="50">
+        <v>671.7</v>
+      </c>
+      <c r="K223" s="50">
+        <v>638.5</v>
+      </c>
+      <c r="L223" s="51">
+        <v>892.3</v>
+      </c>
+      <c r="M223" s="52">
+        <v>929.8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="91">
+        <v>615500000</v>
+      </c>
+      <c r="B224" s="70" t="s">
+        <v>476</v>
+      </c>
+      <c r="C224" s="51"/>
+      <c r="D224" s="51"/>
+      <c r="E224" s="51"/>
+      <c r="F224" s="51"/>
+      <c r="G224" s="51"/>
+      <c r="H224" s="51"/>
+      <c r="I224" s="50">
+        <v>850.5</v>
+      </c>
+      <c r="J224" s="50">
+        <v>815</v>
+      </c>
+      <c r="K224" s="50">
+        <v>708.5</v>
+      </c>
+      <c r="L224" s="51">
+        <v>788.2</v>
+      </c>
+      <c r="M224" s="52">
+        <v>626.4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="91">
+        <v>615600000</v>
+      </c>
+      <c r="B225" s="70" t="s">
+        <v>478</v>
+      </c>
+      <c r="C225" s="51">
+        <v>475.2</v>
+      </c>
+      <c r="D225" s="51">
+        <v>479</v>
+      </c>
+      <c r="E225" s="51">
+        <v>598.6</v>
+      </c>
+      <c r="F225" s="51">
+        <v>506.9</v>
+      </c>
+      <c r="G225" s="51">
+        <v>543.6</v>
+      </c>
+      <c r="H225" s="51">
+        <v>550.5</v>
+      </c>
+      <c r="I225" s="50">
+        <v>575.70000000000005</v>
+      </c>
+      <c r="J225" s="50">
+        <v>528.79999999999995</v>
+      </c>
+      <c r="K225" s="50">
+        <v>395.4</v>
+      </c>
+      <c r="L225" s="51">
+        <v>464.6</v>
+      </c>
+      <c r="M225" s="52">
+        <v>485.2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="91">
+        <v>615800000</v>
+      </c>
+      <c r="B226" s="70" t="s">
+        <v>480</v>
+      </c>
+      <c r="C226" s="51">
+        <v>469.9</v>
+      </c>
+      <c r="D226" s="51">
+        <v>471.1</v>
+      </c>
+      <c r="E226" s="51">
+        <v>430.4</v>
+      </c>
+      <c r="F226" s="51">
+        <v>442.7</v>
+      </c>
+      <c r="G226" s="51">
+        <v>443.7</v>
+      </c>
+      <c r="H226" s="51">
+        <v>437.9</v>
+      </c>
+      <c r="I226" s="50">
+        <v>411.7</v>
+      </c>
+      <c r="J226" s="50">
+        <v>392.1</v>
+      </c>
+      <c r="K226" s="50">
+        <v>312.2</v>
+      </c>
+      <c r="L226" s="50">
+        <v>177</v>
+      </c>
+      <c r="M226" s="52">
+        <v>174.3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="91">
+        <v>616000000</v>
+      </c>
+      <c r="B227" s="70" t="s">
+        <v>482</v>
+      </c>
+      <c r="C227" s="51">
+        <v>241</v>
+      </c>
+      <c r="D227" s="51">
+        <v>247</v>
+      </c>
+      <c r="E227" s="51">
+        <v>243</v>
+      </c>
+      <c r="F227" s="51">
+        <v>247.2</v>
+      </c>
+      <c r="G227" s="51">
+        <v>241.4</v>
+      </c>
+      <c r="H227" s="51">
+        <v>248.6</v>
+      </c>
+      <c r="I227" s="50">
+        <v>251.4</v>
+      </c>
+      <c r="J227" s="50">
+        <v>234.4</v>
+      </c>
+      <c r="K227" s="50">
+        <v>241</v>
+      </c>
+      <c r="L227" s="50">
+        <v>123.7</v>
+      </c>
+      <c r="M227" s="52">
+        <v>130.69999999999999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="91">
+        <v>616400000</v>
+      </c>
+      <c r="B228" s="70" t="s">
+        <v>484</v>
+      </c>
+      <c r="C228" s="51">
+        <v>229.6</v>
+      </c>
+      <c r="D228" s="51">
+        <v>234.9</v>
+      </c>
+      <c r="E228" s="51">
+        <v>244.8</v>
+      </c>
+      <c r="F228" s="51">
+        <v>250.8</v>
+      </c>
+      <c r="G228" s="51">
+        <v>254.6</v>
+      </c>
+      <c r="H228" s="51">
+        <v>258</v>
+      </c>
+      <c r="I228" s="50">
+        <v>268</v>
+      </c>
+      <c r="J228" s="50">
+        <v>268</v>
+      </c>
+      <c r="K228" s="50">
+        <v>302.2</v>
+      </c>
+      <c r="L228" s="50">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="M228" s="52">
+        <v>320.89999999999998</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="91">
+        <v>620000000</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I229" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J229" s="50">
+        <v>714.6</v>
+      </c>
+      <c r="K229" s="50">
+        <v>731.5</v>
+      </c>
+      <c r="L229" s="51">
+        <v>735.7</v>
+      </c>
+      <c r="M229" s="52">
+        <v>704.7</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="91">
+        <v>621000000</v>
+      </c>
+      <c r="B230" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J230" s="52">
+        <v>48.9</v>
+      </c>
+      <c r="K230" s="52">
+        <v>48.9</v>
+      </c>
+      <c r="L230" s="52">
+        <v>49.5</v>
+      </c>
+      <c r="M230" s="52">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="91">
+        <v>621800000</v>
+      </c>
+      <c r="B231" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J231" s="52">
+        <v>22.8</v>
+      </c>
+      <c r="K231" s="52">
+        <v>23.2</v>
+      </c>
+      <c r="L231" s="52">
+        <v>23</v>
+      </c>
+      <c r="M231" s="52">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="30" t="str">
+        <f>[1]katonew1!$A$13924</f>
+        <v>622000000</v>
+      </c>
+      <c r="B232" s="70" t="str">
+        <f>[1]katonew1!$H$13924</f>
+        <v>Сатпаев Г.А.</v>
+      </c>
+      <c r="C232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J232" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="K232" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="L232" s="50">
+        <v>10.9</v>
+      </c>
+      <c r="M232" s="52">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="30" t="str">
+        <f>[1]katonew1!$A$13928</f>
+        <v>623600000</v>
+      </c>
+      <c r="B233" s="70" t="str">
+        <f>[1]katonew1!$H$13928</f>
+        <v>Жанааркинский район</v>
+      </c>
+      <c r="C233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J233" s="50">
+        <v>272.8</v>
+      </c>
+      <c r="K233" s="50">
+        <v>286.7</v>
+      </c>
+      <c r="L233" s="50">
+        <v>287.5</v>
+      </c>
+      <c r="M233" s="52">
+        <v>274.8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="30" t="str">
+        <f>[1]katonew1!$A$14036</f>
+        <v>623800000</v>
+      </c>
+      <c r="B234" s="70" t="str">
+        <f>[1]katonew1!$H$14036</f>
+        <v>Улытауский район</v>
+      </c>
+      <c r="C234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J234" s="50">
+        <v>359.7</v>
+      </c>
+      <c r="K234" s="50">
+        <v>362.2</v>
+      </c>
+      <c r="L234" s="50">
+        <v>364.8</v>
+      </c>
+      <c r="M234" s="52">
+        <v>346.7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="91">
+        <v>630000000</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C235" s="51">
+        <v>4701.8</v>
+      </c>
+      <c r="D235" s="51">
+        <v>4474.8</v>
+      </c>
+      <c r="E235" s="51">
+        <v>4522.1000000000004</v>
+      </c>
+      <c r="F235" s="51">
+        <v>4133.7</v>
+      </c>
+      <c r="G235" s="51">
+        <v>4058.9</v>
+      </c>
+      <c r="H235" s="51">
+        <v>4102.2</v>
+      </c>
+      <c r="I235" s="50">
+        <v>4027.8</v>
+      </c>
+      <c r="J235" s="50">
+        <v>4102.2</v>
+      </c>
+      <c r="K235" s="50">
+        <v>1261.7</v>
+      </c>
+      <c r="L235" s="51">
+        <v>1334.3</v>
+      </c>
+      <c r="M235" s="52">
+        <v>1260.7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="91">
+        <v>631000000</v>
+      </c>
+      <c r="B236" s="70" t="s">
+        <v>496</v>
+      </c>
+      <c r="C236" s="50">
+        <v>16.2</v>
+      </c>
+      <c r="D236" s="50">
+        <v>17</v>
+      </c>
+      <c r="E236" s="50">
+        <v>17.3</v>
+      </c>
+      <c r="F236" s="50">
+        <v>11</v>
+      </c>
+      <c r="G236" s="50">
+        <v>11.4</v>
+      </c>
+      <c r="H236" s="50">
+        <v>11.2</v>
+      </c>
+      <c r="I236" s="50">
+        <v>12.1</v>
+      </c>
+      <c r="J236" s="50">
+        <v>11.2</v>
+      </c>
+      <c r="K236" s="52">
+        <v>11.2</v>
+      </c>
+      <c r="L236" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="M236" s="52">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="30">
+        <v>632800000</v>
+      </c>
+      <c r="B237" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C237" s="50">
+        <v>212.9</v>
+      </c>
+      <c r="D237" s="50">
+        <v>182.4</v>
+      </c>
+      <c r="E237" s="50">
+        <v>156.4</v>
+      </c>
+      <c r="F237" s="50">
+        <v>117.7</v>
+      </c>
+      <c r="G237" s="50">
+        <v>121</v>
+      </c>
+      <c r="H237" s="50">
+        <v>124.3</v>
+      </c>
+      <c r="I237" s="50">
+        <v>127.3</v>
+      </c>
+      <c r="J237" s="50">
+        <v>124.3</v>
+      </c>
+      <c r="K237" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L237" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M237" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="91">
+        <v>632400000</v>
+      </c>
+      <c r="B238" s="70" t="s">
+        <v>498</v>
+      </c>
+      <c r="C238" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="D238" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="E238" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="F238" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="G238" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="H238" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="I238" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="J238" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="K238" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L238" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="M238" s="52">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="30">
+        <v>632800000</v>
+      </c>
+      <c r="B239" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C239" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D239" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="E239" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F239" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="G239" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="H239" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="I239" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="J239" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="K239" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L239" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M239" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="30">
+        <v>633200000</v>
+      </c>
+      <c r="B240" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C240" s="50">
+        <v>579.1</v>
+      </c>
+      <c r="D240" s="50">
+        <v>448.5</v>
+      </c>
+      <c r="E240" s="52">
+        <v>445.1</v>
+      </c>
+      <c r="F240" s="52">
+        <v>403</v>
+      </c>
+      <c r="G240" s="52">
+        <v>404.1</v>
+      </c>
+      <c r="H240" s="52">
+        <v>406.1</v>
+      </c>
+      <c r="I240" s="52">
+        <v>406.7</v>
+      </c>
+      <c r="J240" s="52">
+        <v>406.1</v>
+      </c>
+      <c r="K240" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L240" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M240" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="30">
+        <v>633400000</v>
+      </c>
+      <c r="B241" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C241" s="50">
+        <v>583.5</v>
+      </c>
+      <c r="D241" s="50">
+        <v>573.70000000000005</v>
+      </c>
+      <c r="E241" s="52">
+        <v>573.70000000000005</v>
+      </c>
+      <c r="F241" s="52">
+        <v>488.4</v>
+      </c>
+      <c r="G241" s="52">
+        <v>448.2</v>
+      </c>
+      <c r="H241" s="52">
+        <v>425</v>
+      </c>
+      <c r="I241" s="52">
+        <v>433.4</v>
+      </c>
+      <c r="J241" s="52">
+        <v>425</v>
+      </c>
+      <c r="K241" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L241" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M241" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="30">
+        <v>633600000</v>
+      </c>
+      <c r="B242" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="C242" s="50">
+        <v>95.6</v>
+      </c>
+      <c r="D242" s="50">
+        <v>96.5</v>
+      </c>
+      <c r="E242" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="F242" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="G242" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="H242" s="52">
+        <v>108.5</v>
+      </c>
+      <c r="I242" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="J242" s="52">
+        <v>108.5</v>
+      </c>
+      <c r="K242" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L242" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M242" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="30">
+        <v>633800000</v>
+      </c>
+      <c r="B243" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C243" s="50">
+        <v>67.8</v>
+      </c>
+      <c r="D243" s="50">
+        <v>67.8</v>
+      </c>
+      <c r="E243" s="52">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F243" s="52">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="G243" s="52">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="H243" s="52">
+        <v>67.8</v>
+      </c>
+      <c r="I243" s="52">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="J243" s="52">
+        <v>67.8</v>
+      </c>
+      <c r="K243" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L243" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M243" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="30">
+        <v>635800000</v>
+      </c>
+      <c r="B244" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C244" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D244" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L244" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M244" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="30" t="s">
+        <v>499</v>
+      </c>
+      <c r="B245" s="70" t="s">
+        <v>500</v>
+      </c>
+      <c r="C245" s="50">
+        <v>42.6</v>
+      </c>
+      <c r="D245" s="50">
+        <v>43.7</v>
+      </c>
+      <c r="E245" s="52">
+        <v>44.9</v>
+      </c>
+      <c r="F245" s="52">
+        <v>40.6</v>
+      </c>
+      <c r="G245" s="52">
+        <v>40.6</v>
+      </c>
+      <c r="H245" s="52">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I245" s="52">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="J245" s="52">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="K245" s="52">
+        <v>26.2</v>
+      </c>
+      <c r="L245" s="52">
+        <v>25.2</v>
+      </c>
+      <c r="M245" s="52">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="30">
+        <v>634400000</v>
+      </c>
+      <c r="B246" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C246" s="50">
+        <v>527.5</v>
+      </c>
+      <c r="D246" s="50">
+        <v>460.6</v>
+      </c>
+      <c r="E246" s="52">
+        <v>459.8</v>
+      </c>
+      <c r="F246" s="52">
+        <v>407.2</v>
+      </c>
+      <c r="G246" s="52">
+        <v>407.4</v>
+      </c>
+      <c r="H246" s="52">
+        <v>409.5</v>
+      </c>
+      <c r="I246" s="52">
+        <v>379.2</v>
+      </c>
+      <c r="J246" s="52">
+        <v>409.5</v>
+      </c>
+      <c r="K246" s="52">
+        <v>1309.3</v>
+      </c>
+      <c r="L246" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M246" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="30" t="s">
+        <v>501</v>
+      </c>
+      <c r="B247" s="70" t="s">
+        <v>502</v>
+      </c>
+      <c r="C247" s="50">
+        <v>226.4</v>
+      </c>
+      <c r="D247" s="50">
+        <v>194</v>
+      </c>
+      <c r="E247" s="52">
+        <v>199.5</v>
+      </c>
+      <c r="F247" s="52">
+        <v>165.5</v>
+      </c>
+      <c r="G247" s="52">
+        <v>170.4</v>
+      </c>
+      <c r="H247" s="52">
+        <v>175.4</v>
+      </c>
+      <c r="I247" s="52">
+        <v>180.5</v>
+      </c>
+      <c r="J247" s="52">
+        <v>175.4</v>
+      </c>
+      <c r="K247" s="52">
+        <v>223.4</v>
+      </c>
+      <c r="L247" s="52">
+        <v>217.1</v>
+      </c>
+      <c r="M247" s="52">
+        <v>223.5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="30" t="s">
+        <v>503</v>
+      </c>
+      <c r="B248" s="70" t="s">
+        <v>504</v>
+      </c>
+      <c r="C248" s="50">
+        <v>25.5</v>
+      </c>
+      <c r="D248" s="50">
+        <v>26.8</v>
+      </c>
+      <c r="E248" s="52">
+        <v>21.2</v>
+      </c>
+      <c r="F248" s="52">
+        <v>20.3</v>
+      </c>
+      <c r="G248" s="52">
+        <v>23.3</v>
+      </c>
+      <c r="H248" s="52">
+        <v>23.8</v>
+      </c>
+      <c r="I248" s="52">
+        <v>24.4</v>
+      </c>
+      <c r="J248" s="52">
+        <v>23.8</v>
+      </c>
+      <c r="K248" s="52">
+        <v>25.6</v>
+      </c>
+      <c r="L248" s="52">
+        <v>29.3</v>
+      </c>
+      <c r="M248" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="30" t="s">
+        <v>505</v>
+      </c>
+      <c r="B249" s="70" t="s">
+        <v>506</v>
+      </c>
+      <c r="C249" s="50">
+        <v>278.10000000000002</v>
+      </c>
+      <c r="D249" s="50">
+        <v>394.3</v>
+      </c>
+      <c r="E249" s="52">
+        <v>427.4</v>
+      </c>
+      <c r="F249" s="52">
+        <v>396.7</v>
+      </c>
+      <c r="G249" s="52">
+        <v>362.3</v>
+      </c>
+      <c r="H249" s="52">
+        <v>392.5</v>
+      </c>
+      <c r="I249" s="52">
+        <v>296.3</v>
+      </c>
+      <c r="J249" s="52">
+        <v>392.5</v>
+      </c>
+      <c r="K249" s="52">
+        <v>291.7</v>
+      </c>
+      <c r="L249" s="52">
+        <v>235.5</v>
+      </c>
+      <c r="M249" s="52">
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="30" t="s">
+        <v>507</v>
+      </c>
+      <c r="B250" s="70" t="s">
+        <v>508</v>
+      </c>
+      <c r="C250" s="50">
+        <v>189.8</v>
+      </c>
+      <c r="D250" s="50">
+        <v>194</v>
+      </c>
+      <c r="E250" s="52">
+        <v>204.1</v>
+      </c>
+      <c r="F250" s="52">
+        <v>206</v>
+      </c>
+      <c r="G250" s="52">
+        <v>206.7</v>
+      </c>
+      <c r="H250" s="52">
+        <v>209</v>
+      </c>
+      <c r="I250" s="52">
+        <v>209.3</v>
+      </c>
+      <c r="J250" s="52">
+        <v>209</v>
+      </c>
+      <c r="K250" s="52">
+        <v>116.4</v>
+      </c>
+      <c r="L250" s="52">
+        <v>43.7</v>
+      </c>
+      <c r="M250" s="52">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="30">
+        <v>635000000</v>
+      </c>
+      <c r="B251" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="C251" s="50">
+        <v>399.7</v>
+      </c>
+      <c r="D251" s="50">
+        <v>406.6</v>
+      </c>
+      <c r="E251" s="52">
+        <v>398.3</v>
+      </c>
+      <c r="F251" s="52">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="G251" s="52">
+        <v>323</v>
+      </c>
+      <c r="H251" s="52">
+        <v>327</v>
+      </c>
+      <c r="I251" s="52">
+        <v>331.7</v>
+      </c>
+      <c r="J251" s="52">
+        <v>327</v>
+      </c>
+      <c r="K251" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L251" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M251" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="30" t="s">
+        <v>509</v>
+      </c>
+      <c r="B252" s="70" t="s">
+        <v>510</v>
+      </c>
+      <c r="C252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K252" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L252" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="M252" s="52">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="B253" s="70" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J253" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K253" s="52">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="L253" s="52">
+        <v>38</v>
+      </c>
+      <c r="M253" s="52">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="30" t="s">
+        <v>513</v>
+      </c>
+      <c r="B254" s="70" t="s">
+        <v>514</v>
+      </c>
+      <c r="C254" s="50">
+        <v>619.70000000000005</v>
+      </c>
+      <c r="D254" s="50">
+        <v>539.70000000000005</v>
+      </c>
+      <c r="E254" s="50">
+        <v>533</v>
+      </c>
+      <c r="F254" s="50">
+        <v>537.5</v>
+      </c>
+      <c r="G254" s="50">
+        <v>544.4</v>
+      </c>
+      <c r="H254" s="50">
+        <v>548.1</v>
+      </c>
+      <c r="I254" s="50">
+        <v>564.1</v>
+      </c>
+      <c r="J254" s="50">
+        <v>548.1</v>
+      </c>
+      <c r="K254" s="50">
+        <v>239.3</v>
+      </c>
+      <c r="L254" s="52">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="M254" s="52">
+        <v>278.7</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="30" t="s">
+        <v>515</v>
+      </c>
+      <c r="B255" s="70" t="s">
+        <v>516</v>
+      </c>
+      <c r="C255" s="50">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="D255" s="50">
+        <v>171.6</v>
+      </c>
+      <c r="E255" s="50">
+        <v>179.9</v>
+      </c>
+      <c r="F255" s="50">
+        <v>221.8</v>
+      </c>
+      <c r="G255" s="50">
+        <v>221.9</v>
+      </c>
+      <c r="H255" s="50">
+        <v>233</v>
+      </c>
+      <c r="I255" s="50">
+        <v>244.6</v>
+      </c>
+      <c r="J255" s="50">
+        <v>233</v>
+      </c>
+      <c r="K255" s="50">
+        <v>258.3</v>
+      </c>
+      <c r="L255" s="52">
+        <v>242.3</v>
+      </c>
+      <c r="M255" s="52">
+        <v>247.4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="30">
+        <v>636400000</v>
+      </c>
+      <c r="B256" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C256" s="50">
+        <v>646.70000000000005</v>
+      </c>
+      <c r="D256" s="50">
+        <v>624.20000000000005</v>
+      </c>
+      <c r="E256" s="50">
+        <v>659.7</v>
+      </c>
+      <c r="F256" s="50">
+        <v>589.79999999999995</v>
+      </c>
+      <c r="G256" s="50">
+        <v>566.29999999999995</v>
+      </c>
+      <c r="H256" s="50">
+        <v>568.4</v>
+      </c>
+      <c r="I256" s="50">
+        <v>571.29999999999995</v>
+      </c>
+      <c r="J256" s="50">
+        <v>568.4</v>
+      </c>
+      <c r="K256" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L256" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M256" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="30" t="s">
+        <v>517</v>
+      </c>
+      <c r="B257" s="70" t="s">
+        <v>518</v>
+      </c>
+      <c r="C257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K257" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L257" s="52">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="M257" s="52">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="30" t="s">
+        <v>519</v>
+      </c>
+      <c r="B258" s="70" t="s">
+        <v>520</v>
+      </c>
+      <c r="C258" s="50">
+        <v>26.3</v>
+      </c>
+      <c r="D258" s="50">
+        <v>27.1</v>
+      </c>
+      <c r="E258" s="50">
+        <v>26.8</v>
+      </c>
+      <c r="F258" s="50">
+        <v>25.4</v>
+      </c>
+      <c r="G258" s="50">
+        <v>25.7</v>
+      </c>
+      <c r="H258" s="50">
+        <v>25.6</v>
+      </c>
+      <c r="I258" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="J258" s="50">
+        <v>25.6</v>
+      </c>
+      <c r="K258" s="50">
+        <v>25.4</v>
+      </c>
+      <c r="L258" s="52">
+        <v>26.9</v>
+      </c>
+      <c r="M258" s="52">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="30" t="s">
+        <v>521</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C259" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="D259" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E259" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="F259" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="G259" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="H259" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="I259" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="J259" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="K259" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L259" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="M259" s="52">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="B260" s="70" t="s">
+        <v>524</v>
+      </c>
+      <c r="C260" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="D260" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="E260" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="F260" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="G260" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="H260" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="I260" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M260" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="B261" s="70" t="s">
+        <v>526</v>
+      </c>
+      <c r="C261" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="D261" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="E261" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="F261" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="G261" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="H261" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="I261" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="J261" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M261" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="B262" s="70" t="s">
+        <v>528</v>
+      </c>
+      <c r="C262" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="D262" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="E262" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="F262" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="G262" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="H262" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="I262" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="J262" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="K262" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L262" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M262" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="30" t="s">
+        <v>529</v>
+      </c>
+      <c r="B263" s="70" t="s">
+        <v>530</v>
+      </c>
+      <c r="C263" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="D263" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E263" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F263" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="G263" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="H263" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="I263" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="J263" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="K263" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L263" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M263" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="30" t="s">
+        <v>531</v>
+      </c>
+      <c r="B264" s="70" t="s">
+        <v>532</v>
+      </c>
+      <c r="C264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="D264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="G264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="H264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="I264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="J264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="K264" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="L264" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M264" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="B265" s="70" t="s">
+        <v>534</v>
+      </c>
+      <c r="C265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="D265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="G265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="H265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="I265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="J265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="K265" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="L265" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M265" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C266" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="D266" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="E266" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="F266" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="G266" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="H266" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I266" s="50">
+        <v>1</v>
+      </c>
+      <c r="J266" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K266" s="50">
+        <v>1</v>
+      </c>
+      <c r="L266" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="M266" s="52">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="30" t="s">
+        <v>537</v>
+      </c>
+      <c r="B267" s="70" t="s">
+        <v>538</v>
+      </c>
+      <c r="C267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M267" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="30" t="s">
+        <v>539</v>
+      </c>
+      <c r="B268" s="70" t="s">
+        <v>540</v>
+      </c>
+      <c r="C268" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D268" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G268" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="H268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="J268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M268" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="30" t="s">
+        <v>541</v>
+      </c>
+      <c r="B269" s="70" t="s">
+        <v>542</v>
+      </c>
+      <c r="C269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G269" s="50">
+        <v>0</v>
+      </c>
+      <c r="H269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L269" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M269" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="30" t="s">
+        <v>543</v>
+      </c>
+      <c r="B270" s="70" t="s">
+        <v>544</v>
+      </c>
+      <c r="C270" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D270" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E270" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F270" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G270" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="H270" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="I270" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J270" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="K270" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L270" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M270" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="B271" s="70" t="s">
+        <v>546</v>
+      </c>
+      <c r="C271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G271" s="50">
+        <v>0</v>
+      </c>
+      <c r="H271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L271" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M271" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="30" t="s">
+        <v>547</v>
+      </c>
+      <c r="B272" s="70" t="s">
+        <v>548</v>
+      </c>
+      <c r="C272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G272" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="H272" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="I272" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="J272" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="K272" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="L272" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M272" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="30" t="s">
+        <v>549</v>
+      </c>
+      <c r="B273" s="70" t="s">
+        <v>550</v>
+      </c>
+      <c r="C273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G273" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="H273" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="I273" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J273" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="K273" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M273" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="30" t="s">
+        <v>551</v>
+      </c>
+      <c r="B274" s="70" t="s">
+        <v>552</v>
+      </c>
+      <c r="C274" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="D274" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="E274" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="F274" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="G274" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H274" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I274" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="J274" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K274" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L274" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M274" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="30" t="s">
+        <v>553</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C275" s="51"/>
+      <c r="D275" s="51"/>
+      <c r="E275" s="51"/>
+      <c r="F275" s="51">
+        <v>192.7</v>
+      </c>
+      <c r="G275" s="51">
+        <v>196.4</v>
+      </c>
+      <c r="H275" s="51">
+        <v>180.9</v>
+      </c>
+      <c r="I275" s="50">
+        <v>184.7</v>
+      </c>
+      <c r="J275" s="50">
+        <v>184.7</v>
+      </c>
+      <c r="K275" s="50">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="L275" s="51">
+        <v>158.6</v>
+      </c>
+      <c r="M275" s="52">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="30" t="s">
+        <v>555</v>
+      </c>
+      <c r="B276" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C276" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D276" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E276" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F276" s="51">
+        <v>41.9</v>
+      </c>
+      <c r="G276" s="51">
+        <v>42.2</v>
+      </c>
+      <c r="H276" s="51">
+        <v>37.9</v>
+      </c>
+      <c r="I276" s="94">
+        <v>39.6</v>
+      </c>
+      <c r="J276" s="94">
+        <v>39.6</v>
+      </c>
+      <c r="K276" s="94">
+        <v>39.6</v>
+      </c>
+      <c r="L276" s="94">
+        <v>41.3</v>
+      </c>
+      <c r="M276" s="37">
+        <v>40.9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="30" t="s">
+        <v>556</v>
+      </c>
+      <c r="B277" s="70" t="s">
+        <v>557</v>
+      </c>
+      <c r="C277" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D277" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E277" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F277" s="51">
+        <v>12</v>
+      </c>
+      <c r="G277" s="51">
+        <v>14</v>
+      </c>
+      <c r="H277" s="51">
+        <v>13</v>
+      </c>
+      <c r="I277" s="94">
+        <v>13</v>
+      </c>
+      <c r="J277" s="94">
+        <v>13</v>
+      </c>
+      <c r="K277" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="L277" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="M277" s="37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="30" t="s">
+        <v>558</v>
+      </c>
+      <c r="B278" s="70" t="s">
+        <v>559</v>
+      </c>
+      <c r="C278" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E278" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F278" s="51">
+        <v>52</v>
+      </c>
+      <c r="G278" s="51">
+        <v>55.1</v>
+      </c>
+      <c r="H278" s="51">
+        <v>52.2</v>
+      </c>
+      <c r="I278" s="94">
+        <v>54.3</v>
+      </c>
+      <c r="J278" s="94">
+        <v>54.3</v>
+      </c>
+      <c r="K278" s="94">
+        <v>28.3</v>
+      </c>
+      <c r="L278" s="94">
+        <v>26.3</v>
+      </c>
+      <c r="M278" s="37">
+        <v>28.4</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="30" t="s">
+        <v>560</v>
+      </c>
+      <c r="B279" s="70" t="s">
+        <v>561</v>
+      </c>
+      <c r="C279" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E279" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F279" s="51">
+        <v>86.8</v>
+      </c>
+      <c r="G279" s="51">
+        <v>85.1</v>
+      </c>
+      <c r="H279" s="51">
+        <v>77.8</v>
+      </c>
+      <c r="I279" s="94">
+        <v>77.8</v>
+      </c>
+      <c r="J279" s="94">
+        <v>77.8</v>
+      </c>
+      <c r="K279" s="94">
+        <v>77.8</v>
+      </c>
+      <c r="L279" s="94">
+        <v>78</v>
+      </c>
+      <c r="M279" s="37">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="30" t="s">
+        <v>562</v>
+      </c>
+      <c r="B280" s="70" t="s">
+        <v>563</v>
+      </c>
+      <c r="C280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="F280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="G280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="H280" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="I280" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="J280" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="K280" s="94">
+        <v>13</v>
+      </c>
+      <c r="L280" s="94">
+        <v>13</v>
+      </c>
+      <c r="M280" s="37">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" collapsed="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:N281"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H290" sqref="H290"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13" customWidth="1"/>
+    <col min="2" max="2" width="32.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="88"/>
+      <c r="B2" s="76" t="s">
+        <v>572</v>
+      </c>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="88"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="101" t="s">
+        <v>570</v>
+      </c>
+      <c r="M3" s="101"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="68">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="68">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="68">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="68">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="68">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="68">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="68">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="68">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="68">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="68">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="69">
+        <v>2025</v>
+      </c>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="95">
+        <v>4737</v>
+      </c>
+      <c r="D5" s="95">
+        <v>4757.2</v>
+      </c>
+      <c r="E5" s="95">
+        <v>5103</v>
+      </c>
+      <c r="F5" s="95">
+        <v>5591.4</v>
+      </c>
+      <c r="G5" s="95">
+        <v>5531.4</v>
+      </c>
+      <c r="H5" s="95">
+        <v>5065.8</v>
+      </c>
+      <c r="I5" s="95">
+        <v>4838.1000000000004</v>
+      </c>
+      <c r="J5" s="95">
+        <v>4526.7</v>
+      </c>
+      <c r="K5" s="95">
+        <v>4420.6000000000004</v>
+      </c>
+      <c r="L5" s="95">
+        <v>4478.1000000000004</v>
+      </c>
+      <c r="M5" s="95">
+        <v>4584.7</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52">
+        <v>61.5</v>
+      </c>
+      <c r="K6" s="52">
+        <v>56.8</v>
+      </c>
+      <c r="L6" s="52">
+        <v>58.6</v>
+      </c>
+      <c r="M6" s="52">
+        <v>58.3</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="50">
+        <v>10</v>
+      </c>
+      <c r="K7" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L7" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="M7" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="70" t="str">
+        <f>[1]katonew1!$H$5</f>
+        <v>Курчатов Г.А.</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K8" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L8" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M8" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="70" t="str">
+        <f>[1]katonew1!$H$7</f>
+        <v>Абайский район</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="K9" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="L9" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="M9" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="70" t="str">
+        <f>[1]katonew1!$H$33</f>
+        <v>район Ақсуат</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K10" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L10" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="M10" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="70" t="str">
+        <f>[1]katonew1!$H$422</f>
+        <v>Аягозский район</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="K11" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="L11" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="M11" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="70" t="str">
+        <f>[1]katonew1!$H$750</f>
+        <v>Бескарагайский район</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="K12" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="L12" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="M12" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="70" t="str">
+        <f>[1]katonew1!$H$828</f>
+        <v>Бородулихинский район</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="K13" s="50">
+        <v>10.6</v>
+      </c>
+      <c r="L13" s="50">
+        <v>11</v>
+      </c>
+      <c r="M13" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="70" t="str">
+        <f>[1]katonew1!$H$913</f>
+        <v>район Жаңасемей</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M14" s="52">
+        <v>6.6</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="70" t="str">
+        <f>[1]katonew1!$H$1144</f>
+        <v>Жарминский район</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="50">
+        <v>1</v>
+      </c>
+      <c r="K15" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L15" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="M15" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="70" t="str">
+        <f>[1]katonew1!$H$1441</f>
+        <v>Кокпектинский район</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="K16" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="L16" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="M16" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="70" t="str">
+        <f>[1]katonew1!$H$1491</f>
+        <v>район Мақаншы</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="50">
+        <v>5</v>
+      </c>
+      <c r="M17" s="52">
+        <v>5.3</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="70" t="str">
+        <f>[1]katonew1!$H$1522</f>
+        <v>Урджарский район</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="50">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="K18" s="50">
+        <v>20.3</v>
+      </c>
+      <c r="L18" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="M18" s="52">
+        <v>10.9</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="50">
+        <v>783.5</v>
+      </c>
+      <c r="D19" s="50">
+        <v>735.5</v>
+      </c>
+      <c r="E19" s="50">
+        <v>796.9</v>
+      </c>
+      <c r="F19" s="50">
+        <v>889.9</v>
+      </c>
+      <c r="G19" s="50">
+        <v>863.8</v>
+      </c>
+      <c r="H19" s="50">
+        <v>808.3</v>
+      </c>
+      <c r="I19" s="50">
+        <v>793.2</v>
+      </c>
+      <c r="J19" s="50">
+        <v>718.6</v>
+      </c>
+      <c r="K19" s="50">
+        <v>693.5</v>
+      </c>
+      <c r="L19" s="50">
+        <v>691.7</v>
+      </c>
+      <c r="M19" s="52">
+        <v>687.8</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="D20" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="E20" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="F20" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="G20" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="H20" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="I20" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="J20" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="L20" s="50">
+        <v>1</v>
+      </c>
+      <c r="M20" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J21" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="50">
+        <v>0</v>
+      </c>
+      <c r="L21" s="50">
+        <v>0</v>
+      </c>
+      <c r="M21" s="52">
+        <v>0</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="str">
+        <f>[1]katonew1!$A$1588</f>
+        <v>111800000</v>
+      </c>
+      <c r="B22" s="70" t="str">
+        <f>[1]katonew1!$H$1588</f>
+        <v>Степногорск Г.А.</v>
+      </c>
+      <c r="C22" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D22" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="E22" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="F22" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="G22" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="H22" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="I22" s="50">
+        <v>3</v>
+      </c>
+      <c r="J22" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="K22" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="L22" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="M22" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="str">
+        <f>[1]katonew1!$A$1610</f>
+        <v>113200000</v>
+      </c>
+      <c r="B23" s="70" t="str">
+        <f>[1]katonew1!$H$1610</f>
+        <v>Аккольский район</v>
+      </c>
+      <c r="C23" s="51">
+        <v>62.1</v>
+      </c>
+      <c r="D23" s="51">
+        <v>42.2</v>
+      </c>
+      <c r="E23" s="51">
+        <v>64.7</v>
+      </c>
+      <c r="F23" s="51">
+        <v>58.8</v>
+      </c>
+      <c r="G23" s="51">
+        <v>62.6</v>
+      </c>
+      <c r="H23" s="51">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="I23" s="50">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J23" s="50">
+        <v>54.7</v>
+      </c>
+      <c r="K23" s="50">
+        <v>49.3</v>
+      </c>
+      <c r="L23" s="50">
+        <v>63.4</v>
+      </c>
+      <c r="M23" s="52">
+        <v>64.2</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="str">
+        <f>[1]katonew1!$A$1650</f>
+        <v>113400000</v>
+      </c>
+      <c r="B24" s="70" t="str">
+        <f>[1]katonew1!$H$1650</f>
+        <v>Аршалынский район</v>
+      </c>
+      <c r="C24" s="51">
+        <v>189.9</v>
+      </c>
+      <c r="D24" s="51">
+        <v>219</v>
+      </c>
+      <c r="E24" s="51">
+        <v>288</v>
+      </c>
+      <c r="F24" s="51">
+        <v>313.89999999999998</v>
+      </c>
+      <c r="G24" s="51">
+        <v>313.89999999999998</v>
+      </c>
+      <c r="H24" s="51">
+        <v>273.7</v>
+      </c>
+      <c r="I24" s="50">
+        <v>269.39999999999998</v>
+      </c>
+      <c r="J24" s="50">
+        <v>268.8</v>
+      </c>
+      <c r="K24" s="50">
+        <v>254.4</v>
+      </c>
+      <c r="L24" s="50">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="M24" s="52">
+        <v>292.2</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30" t="str">
+        <f>[1]katonew1!$A$1699</f>
+        <v>113600000</v>
+      </c>
+      <c r="B25" s="70" t="str">
+        <f>[1]katonew1!$H$1699</f>
+        <v>Астраханский район</v>
+      </c>
+      <c r="C25" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="D25" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="E25" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="F25" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="G25" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="H25" s="51">
+        <v>7</v>
+      </c>
+      <c r="I25" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="J25" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K25" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="L25" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M25" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="str">
+        <f>[1]katonew1!$A$1749</f>
+        <v>113800000</v>
+      </c>
+      <c r="B26" s="70" t="str">
+        <f>[1]katonew1!$H$1749</f>
+        <v>Атбасарский район</v>
+      </c>
+      <c r="C26" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="D26" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="E26" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="F26" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="G26" s="50">
+        <v>8.6</v>
+      </c>
+      <c r="H26" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="I26" s="50">
+        <v>8.6</v>
+      </c>
+      <c r="J26" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="K26" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="L26" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="M26" s="52">
+        <v>7.4</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="str">
+        <f>[1]katonew1!$A$1802</f>
+        <v>114000000</v>
+      </c>
+      <c r="B27" s="70" t="str">
+        <f>[1]katonew1!$H$1802</f>
+        <v>Буландынский район</v>
+      </c>
+      <c r="C27" s="51">
+        <v>5.4</v>
+      </c>
+      <c r="D27" s="51">
+        <v>5.4</v>
+      </c>
+      <c r="E27" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="F27" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="G27" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H27" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="I27" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J27" s="50">
+        <v>5</v>
+      </c>
+      <c r="K27" s="50">
+        <v>5</v>
+      </c>
+      <c r="L27" s="50">
+        <v>5</v>
+      </c>
+      <c r="M27" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="str">
+        <f>[1]katonew1!$A$1846</f>
+        <v>114400000</v>
+      </c>
+      <c r="B28" s="70" t="str">
+        <f>[1]katonew1!$H$1846</f>
+        <v>Егиндыкольский район</v>
+      </c>
+      <c r="C28" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="D28" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="E28" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="F28" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="G28" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="H28" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="I28" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="J28" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="K28" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="L28" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="M28" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="str">
+        <f>[1]katonew1!$A$1868</f>
+        <v>114500000</v>
+      </c>
+      <c r="B29" s="70" t="str">
+        <f>[1]katonew1!$H$1868</f>
+        <v>район Биржан сал</v>
+      </c>
+      <c r="C29" s="51">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="D29" s="51">
+        <v>304.10000000000002</v>
+      </c>
+      <c r="E29" s="51">
+        <v>298.5</v>
+      </c>
+      <c r="F29" s="51">
+        <v>300</v>
+      </c>
+      <c r="G29" s="50">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="H29" s="51">
+        <v>314.89999999999998</v>
+      </c>
+      <c r="I29" s="50">
+        <v>320.89999999999998</v>
+      </c>
+      <c r="J29" s="50">
+        <v>315.60000000000002</v>
+      </c>
+      <c r="K29" s="50">
+        <v>313.10000000000002</v>
+      </c>
+      <c r="L29" s="50">
+        <v>268.3</v>
+      </c>
+      <c r="M29" s="52">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="str">
+        <f>[1]katonew1!$A$1931</f>
+        <v>114600000</v>
+      </c>
+      <c r="B30" s="70" t="str">
+        <f>[1]katonew1!$H$1931</f>
+        <v>Ерейментауский район</v>
+      </c>
+      <c r="C30" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="D30" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="E30" s="51">
+        <v>6</v>
+      </c>
+      <c r="F30" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="G30" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="H30" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="I30" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="J30" s="50">
+        <v>4</v>
+      </c>
+      <c r="K30" s="50">
+        <v>4</v>
+      </c>
+      <c r="L30" s="50">
+        <v>4</v>
+      </c>
+      <c r="M30" s="52">
+        <v>4</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="str">
+        <f>[1]katonew1!$A$2025</f>
+        <v>114800000</v>
+      </c>
+      <c r="B31" s="70" t="str">
+        <f>[1]katonew1!$H$2025</f>
+        <v>Есильский район</v>
+      </c>
+      <c r="C31" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D31" s="51">
+        <v>4.5</v>
+      </c>
+      <c r="E31" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F31" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G31" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="H31" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I31" s="50">
+        <v>5</v>
+      </c>
+      <c r="J31" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="K31" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="L31" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="M31" s="52">
+        <v>3.8</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="str">
+        <f>[1]katonew1!$A$2079</f>
+        <v>115200000</v>
+      </c>
+      <c r="B32" s="70" t="str">
+        <f>[1]katonew1!$H$2079</f>
+        <v>Жаксынский район</v>
+      </c>
+      <c r="C32" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D32" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E32" s="51">
+        <v>5</v>
+      </c>
+      <c r="F32" s="51">
+        <v>5</v>
+      </c>
+      <c r="G32" s="50">
+        <v>5</v>
+      </c>
+      <c r="H32" s="51">
+        <v>5</v>
+      </c>
+      <c r="I32" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J32" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="K32" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="L32" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="M32" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="str">
+        <f>[1]katonew1!$A$2131</f>
+        <v>115400000</v>
+      </c>
+      <c r="B33" s="70" t="str">
+        <f>[1]katonew1!$H$2131</f>
+        <v>Жаркаинский район</v>
+      </c>
+      <c r="C33" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="D33" s="51">
+        <v>3</v>
+      </c>
+      <c r="E33" s="51">
+        <v>3</v>
+      </c>
+      <c r="F33" s="51">
+        <v>3</v>
+      </c>
+      <c r="G33" s="50">
+        <v>3</v>
+      </c>
+      <c r="H33" s="51">
+        <v>3</v>
+      </c>
+      <c r="I33" s="50">
+        <v>3</v>
+      </c>
+      <c r="J33" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="K33" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="L33" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="M33" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="str">
+        <f>[1]katonew1!$A$2185</f>
+        <v>115600000</v>
+      </c>
+      <c r="B34" s="70" t="str">
+        <f>[1]katonew1!$H$2185</f>
+        <v>Зерендинский район</v>
+      </c>
+      <c r="C34" s="51">
+        <v>13</v>
+      </c>
+      <c r="D34" s="51">
+        <v>13.1</v>
+      </c>
+      <c r="E34" s="51">
+        <v>13</v>
+      </c>
+      <c r="F34" s="51">
+        <v>13</v>
+      </c>
+      <c r="G34" s="50">
+        <v>13.1</v>
+      </c>
+      <c r="H34" s="51">
+        <v>13</v>
+      </c>
+      <c r="I34" s="50">
+        <v>12.9</v>
+      </c>
+      <c r="J34" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="K34" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="L34" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M34" s="52">
+        <v>9.5</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="str">
+        <f>[1]katonew1!$A$2306</f>
+        <v>116000000</v>
+      </c>
+      <c r="B35" s="70" t="str">
+        <f>[1]katonew1!$H$2306</f>
+        <v>Коргалжынский район</v>
+      </c>
+      <c r="C35" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="D35" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="E35" s="51">
+        <v>1</v>
+      </c>
+      <c r="F35" s="51">
+        <v>1</v>
+      </c>
+      <c r="G35" s="50">
+        <v>1</v>
+      </c>
+      <c r="H35" s="51">
+        <v>1</v>
+      </c>
+      <c r="I35" s="50">
+        <v>1</v>
+      </c>
+      <c r="J35" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="K35" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="L35" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="M35" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="str">
+        <f>[1]katonew1!$A$2340</f>
+        <v>116400000</v>
+      </c>
+      <c r="B36" s="70" t="str">
+        <f>[1]katonew1!$H$2340</f>
+        <v>Сандыктауский район</v>
+      </c>
+      <c r="C36" s="51">
+        <v>4.5</v>
+      </c>
+      <c r="D36" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E36" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="F36" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="G36" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="H36" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I36" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J36" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="K36" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="L36" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="M36" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="str">
+        <f>[1]katonew1!$A$2401</f>
+        <v>116600000</v>
+      </c>
+      <c r="B37" s="70" t="str">
+        <f>[1]katonew1!$H$2401</f>
+        <v>Целиноградский район</v>
+      </c>
+      <c r="C37" s="51">
+        <v>49.8</v>
+      </c>
+      <c r="D37" s="51">
+        <v>26.8</v>
+      </c>
+      <c r="E37" s="51">
+        <v>38.9</v>
+      </c>
+      <c r="F37" s="51">
+        <v>83.2</v>
+      </c>
+      <c r="G37" s="50">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H37" s="51">
+        <v>20.7</v>
+      </c>
+      <c r="I37" s="50">
+        <v>21.6</v>
+      </c>
+      <c r="J37" s="50">
+        <v>19.7</v>
+      </c>
+      <c r="K37" s="50">
+        <v>18.3</v>
+      </c>
+      <c r="L37" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="M37" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="str">
+        <f>[1]katonew1!$A$2475</f>
+        <v>116800000</v>
+      </c>
+      <c r="B38" s="70" t="str">
+        <f>[1]katonew1!$H$2475</f>
+        <v>Шортандинский район</v>
+      </c>
+      <c r="C38" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="D38" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="E38" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="F38" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="G38" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="H38" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="I38" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="J38" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="K38" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="L38" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="M38" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="30" t="str">
+        <f>[1]katonew1!$A$2519</f>
+        <v>117000000</v>
+      </c>
+      <c r="B39" s="70" t="str">
+        <f>[1]katonew1!$H$2519</f>
+        <v>Бурабайский район</v>
+      </c>
+      <c r="C39" s="51">
+        <v>125.2</v>
+      </c>
+      <c r="D39" s="51">
+        <v>78.7</v>
+      </c>
+      <c r="E39" s="51">
+        <v>42.2</v>
+      </c>
+      <c r="F39" s="51">
+        <v>69</v>
+      </c>
+      <c r="G39" s="50">
+        <v>62.8</v>
+      </c>
+      <c r="H39" s="51">
+        <v>66.5</v>
+      </c>
+      <c r="I39" s="50">
+        <v>48.6</v>
+      </c>
+      <c r="J39" s="50">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="K39" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="L39" s="50">
+        <v>9.1</v>
+      </c>
+      <c r="M39" s="50">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" s="51">
+        <v>173.3</v>
+      </c>
+      <c r="D40" s="51">
+        <v>177</v>
+      </c>
+      <c r="E40" s="51">
+        <v>186.8</v>
+      </c>
+      <c r="F40" s="51">
+        <v>231.5</v>
+      </c>
+      <c r="G40" s="51">
+        <v>237.3</v>
+      </c>
+      <c r="H40" s="51">
+        <v>232.8</v>
+      </c>
+      <c r="I40" s="50">
+        <v>232.9</v>
+      </c>
+      <c r="J40" s="50">
+        <v>227.8</v>
+      </c>
+      <c r="K40" s="50">
+        <v>217.8</v>
+      </c>
+      <c r="L40" s="51">
+        <v>215.2</v>
+      </c>
+      <c r="M40" s="52">
+        <v>239.2</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="70" t="s">
+        <v>174</v>
+      </c>
+      <c r="C41" s="51">
+        <v>122.8</v>
+      </c>
+      <c r="D41" s="51">
+        <v>125.3</v>
+      </c>
+      <c r="E41" s="51">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F41" s="51">
+        <v>176.9</v>
+      </c>
+      <c r="G41" s="51">
+        <v>181.7</v>
+      </c>
+      <c r="H41" s="51">
+        <v>176.1</v>
+      </c>
+      <c r="I41" s="50">
+        <v>175.2</v>
+      </c>
+      <c r="J41" s="50">
+        <v>191.9</v>
+      </c>
+      <c r="K41" s="50">
+        <v>182.7</v>
+      </c>
+      <c r="L41" s="50">
+        <v>181.9</v>
+      </c>
+      <c r="M41" s="52">
+        <v>207</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" s="70" t="s">
+        <v>176</v>
+      </c>
+      <c r="C42" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="D42" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="E42" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="F42" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="G42" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="H42" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="I42" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="J42" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="K42" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="L42" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="M42" s="52">
+        <v>3.5</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="30" t="str">
+        <f>[1]katonew1!$A$2674</f>
+        <v>153400000</v>
+      </c>
+      <c r="B43" s="70" t="str">
+        <f>[1]katonew1!$H$2674</f>
+        <v>Айтекебийский район</v>
+      </c>
+      <c r="C43" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="D43" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="E43" s="51">
+        <v>6</v>
+      </c>
+      <c r="F43" s="51">
+        <v>6.1</v>
+      </c>
+      <c r="G43" s="51">
+        <v>6.2</v>
+      </c>
+      <c r="H43" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="I43" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="J43" s="50">
+        <v>7.2</v>
+      </c>
+      <c r="K43" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L43" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="M43" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="30" t="str">
+        <f>[1]katonew1!$A$2718</f>
+        <v>153600000</v>
+      </c>
+      <c r="B44" s="70" t="str">
+        <f>[1]katonew1!$H$2718</f>
+        <v>Байганинский район</v>
+      </c>
+      <c r="C44" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="51">
+        <v>1</v>
+      </c>
+      <c r="E44" s="51">
+        <v>1</v>
+      </c>
+      <c r="F44" s="51">
+        <v>1</v>
+      </c>
+      <c r="G44" s="51">
+        <v>1</v>
+      </c>
+      <c r="H44" s="51">
+        <v>1</v>
+      </c>
+      <c r="I44" s="50">
+        <v>1</v>
+      </c>
+      <c r="J44" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="K44" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="L44" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="M44" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="30" t="str">
+        <f>[1]katonew1!$A$2809</f>
+        <v>154000000</v>
+      </c>
+      <c r="B45" s="70" t="str">
+        <f>[1]katonew1!$H$2809</f>
+        <v>Каргалинский район</v>
+      </c>
+      <c r="C45" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="D45" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="E45" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="F45" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="G45" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="H45" s="51">
+        <v>7</v>
+      </c>
+      <c r="I45" s="50">
+        <v>7</v>
+      </c>
+      <c r="J45" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="K45" s="50">
+        <v>4</v>
+      </c>
+      <c r="L45" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M45" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="30" t="str">
+        <f>[1]katonew1!$A$2839</f>
+        <v>154200000</v>
+      </c>
+      <c r="B46" s="70" t="str">
+        <f>[1]katonew1!$H$2839</f>
+        <v>Хобдинский район</v>
+      </c>
+      <c r="C46" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="D46" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="E46" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="F46" s="51">
+        <v>9.5</v>
+      </c>
+      <c r="G46" s="51">
+        <v>9.9</v>
+      </c>
+      <c r="H46" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I46" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="J46" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="K46" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="L46" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="M46" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="30" t="str">
+        <f>[1]katonew1!$A$2887</f>
+        <v>154600000</v>
+      </c>
+      <c r="B47" s="70" t="str">
+        <f>[1]katonew1!$H$2887</f>
+        <v>Мартукский район</v>
+      </c>
+      <c r="C47" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="D47" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="E47" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="F47" s="51">
+        <v>6.1</v>
+      </c>
+      <c r="G47" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="H47" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="I47" s="50">
+        <v>6.5</v>
+      </c>
+      <c r="J47" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="K47" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="L47" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="M47" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="30" t="str">
+        <f>[1]katonew1!$A$2934</f>
+        <v>154800000</v>
+      </c>
+      <c r="B48" s="70" t="str">
+        <f>[1]katonew1!$H$2934</f>
+        <v>Мугалжарский район</v>
+      </c>
+      <c r="C48" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="D48" s="51">
+        <v>6</v>
+      </c>
+      <c r="E48" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="F48" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="G48" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="H48" s="51">
+        <v>7</v>
+      </c>
+      <c r="I48" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="J48" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="L48" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="M48" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="30" t="str">
+        <f>[1]katonew1!$A$3000</f>
+        <v>155200000</v>
+      </c>
+      <c r="B49" s="70" t="str">
+        <f>[1]katonew1!$H$3000</f>
+        <v>Уилский район</v>
+      </c>
+      <c r="C49" s="51">
+        <v>2</v>
+      </c>
+      <c r="D49" s="51">
+        <v>2</v>
+      </c>
+      <c r="E49" s="51">
+        <v>2</v>
+      </c>
+      <c r="F49" s="51">
+        <v>2</v>
+      </c>
+      <c r="G49" s="51">
+        <v>2</v>
+      </c>
+      <c r="H49" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="I49" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="J49" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K49" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L49" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="M49" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="30" t="str">
+        <f>[1]katonew1!$A$3084</f>
+        <v>155600000</v>
+      </c>
+      <c r="B50" s="70" t="str">
+        <f>[1]katonew1!$H$3084</f>
+        <v>Темирский район</v>
+      </c>
+      <c r="C50" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D50" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="E50" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F50" s="51">
+        <v>5</v>
+      </c>
+      <c r="G50" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="H50" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="I50" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="J50" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="K50" s="50">
+        <v>2</v>
+      </c>
+      <c r="L50" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="M50" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="30" t="str">
+        <f>[1]katonew1!$A$3158</f>
+        <v>156000000</v>
+      </c>
+      <c r="B51" s="70" t="str">
+        <f>[1]katonew1!$H$3158</f>
+        <v>Хромтауский район</v>
+      </c>
+      <c r="C51" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="D51" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="E51" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="F51" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="G51" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="H51" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="I51" s="50">
+        <v>6.6</v>
+      </c>
+      <c r="J51" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="K51" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L51" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M51" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="30" t="str">
+        <f>[1]katonew1!$A$3202</f>
+        <v>156400000</v>
+      </c>
+      <c r="B52" s="70" t="str">
+        <f>[1]katonew1!$H$3202</f>
+        <v>Шалкарский район</v>
+      </c>
+      <c r="C52" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="D52" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="E52" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="F52" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="G52" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="H52" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="I52" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="J52" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="K52" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="L52" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="M52" s="52">
+        <v>1</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="30" t="str">
+        <f>[1]katonew1!$A$3432</f>
+        <v>156800000</v>
+      </c>
+      <c r="B53" s="70" t="str">
+        <f>[1]katonew1!$H$3432</f>
+        <v>Иргизский район</v>
+      </c>
+      <c r="C53" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D53" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E53" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F53" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G53" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H53" s="51">
+        <v>1.3</v>
+      </c>
+      <c r="I53" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="J53" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="K53" s="50">
+        <v>1</v>
+      </c>
+      <c r="L53" s="50">
+        <v>1</v>
+      </c>
+      <c r="M53" s="52">
+        <v>1</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" s="50">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="D54" s="50">
+        <v>1067.5</v>
+      </c>
+      <c r="E54" s="50">
+        <v>1082.9000000000001</v>
+      </c>
+      <c r="F54" s="50">
+        <v>1129.4000000000001</v>
+      </c>
+      <c r="G54" s="50">
+        <v>1056.3</v>
+      </c>
+      <c r="H54" s="50">
+        <v>995.1</v>
+      </c>
+      <c r="I54" s="50">
+        <v>806.3</v>
+      </c>
+      <c r="J54" s="50">
+        <v>496.4</v>
+      </c>
+      <c r="K54" s="50">
+        <v>503.2</v>
+      </c>
+      <c r="L54" s="50">
+        <v>540.70000000000005</v>
+      </c>
+      <c r="M54" s="52">
+        <v>514</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" s="70" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K55" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L55" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="M55" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B56" s="70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K56" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L56" s="50">
+        <v>101</v>
+      </c>
+      <c r="M56" s="52">
+        <v>97.6</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="30">
+        <v>193200000</v>
+      </c>
+      <c r="B57" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="D57" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="E57" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="F57" s="50">
+        <v>6.2</v>
+      </c>
+      <c r="G57" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H57" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="I57" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="J57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M57" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="30">
+        <v>193400000</v>
+      </c>
+      <c r="B58" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="D58" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="E58" s="50">
+        <v>7</v>
+      </c>
+      <c r="F58" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="G58" s="50">
+        <v>12</v>
+      </c>
+      <c r="H58" s="50">
+        <v>12.7</v>
+      </c>
+      <c r="I58" s="50">
+        <v>11.8</v>
+      </c>
+      <c r="J58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M58" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="30" t="str">
+        <f>[1]katonew1!$A$3502</f>
+        <v>193600000</v>
+      </c>
+      <c r="B59" s="70" t="str">
+        <f>[1]katonew1!$H$3502</f>
+        <v>Балхашский район</v>
+      </c>
+      <c r="C59" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D59" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E59" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F59" s="50">
+        <v>4</v>
+      </c>
+      <c r="G59" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="H59" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="I59" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="J59" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="K59" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="L59" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="M59" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="30" t="str">
+        <f>[1]katonew1!$A$3565</f>
+        <v>194000000</v>
+      </c>
+      <c r="B60" s="70" t="str">
+        <f>[1]katonew1!$H$3565</f>
+        <v>Енбекшиказахский район</v>
+      </c>
+      <c r="C60" s="50">
+        <v>54.8</v>
+      </c>
+      <c r="D60" s="50">
+        <v>54.8</v>
+      </c>
+      <c r="E60" s="50">
+        <v>55.1</v>
+      </c>
+      <c r="F60" s="50">
+        <v>43.4</v>
+      </c>
+      <c r="G60" s="50">
+        <v>40.1</v>
+      </c>
+      <c r="H60" s="50">
+        <v>28.1</v>
+      </c>
+      <c r="I60" s="50">
+        <v>21.8</v>
+      </c>
+      <c r="J60" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="K60" s="50">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="L60" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="M60" s="52">
+        <v>10.7</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="30" t="str">
+        <f>[1]katonew1!$A$3679</f>
+        <v>194200000</v>
+      </c>
+      <c r="B61" s="70" t="str">
+        <f>[1]katonew1!$H$3679</f>
+        <v>Жамбылский район</v>
+      </c>
+      <c r="C61" s="50">
+        <v>56.9</v>
+      </c>
+      <c r="D61" s="50">
+        <v>49.9</v>
+      </c>
+      <c r="E61" s="50">
+        <v>84.9</v>
+      </c>
+      <c r="F61" s="50">
+        <v>101.2</v>
+      </c>
+      <c r="G61" s="50">
+        <v>93.9</v>
+      </c>
+      <c r="H61" s="50">
+        <v>122.9</v>
+      </c>
+      <c r="I61" s="50">
+        <v>108.4</v>
+      </c>
+      <c r="J61" s="50">
+        <v>118.9</v>
+      </c>
+      <c r="K61" s="50">
+        <v>113.7</v>
+      </c>
+      <c r="L61" s="50">
+        <v>123.6</v>
+      </c>
+      <c r="M61" s="52">
+        <v>94</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="30">
+        <v>194400000</v>
+      </c>
+      <c r="B62" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="D62" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="E62" s="50">
+        <v>8</v>
+      </c>
+      <c r="F62" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="G62" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="H62" s="50">
+        <v>7.6</v>
+      </c>
+      <c r="I62" s="50">
+        <v>7.6</v>
+      </c>
+      <c r="J62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L62" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M62" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="30" t="str">
+        <f>[1]katonew1!$A$3765</f>
+        <v>194400000</v>
+      </c>
+      <c r="B63" s="70" t="str">
+        <f>[1]katonew1!$H$3765</f>
+        <v>Кегенский район</v>
+      </c>
+      <c r="C63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="G63" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="H63" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I63" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J63" s="50">
+        <v>5</v>
+      </c>
+      <c r="K63" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L63" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="M63" s="52">
+        <v>3.5</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="30">
+        <v>194600000</v>
+      </c>
+      <c r="B64" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="D64" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="E64" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="F64" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="G64" s="50">
+        <v>7.2</v>
+      </c>
+      <c r="H64" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="I64" s="50">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L64" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M64" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="30">
+        <v>194800000</v>
+      </c>
+      <c r="B65" s="70" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="D65" s="50">
+        <v>3</v>
+      </c>
+      <c r="E65" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="F65" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="G65" s="50">
+        <v>7.6</v>
+      </c>
+      <c r="H65" s="50">
+        <v>8.1</v>
+      </c>
+      <c r="I65" s="50">
+        <v>7.9</v>
+      </c>
+      <c r="J65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L65" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M65" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="30">
+        <v>195000000</v>
+      </c>
+      <c r="B66" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="D66" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="E66" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="F66" s="50">
+        <v>8.1</v>
+      </c>
+      <c r="G66" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H66" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="I66" s="50">
+        <v>11.8</v>
+      </c>
+      <c r="J66" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K66" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L66" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M66" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="30" t="str">
+        <f>[1]katonew1!$A$3847</f>
+        <v>195200000</v>
+      </c>
+      <c r="B67" s="70" t="str">
+        <f>[1]katonew1!$H$3847</f>
+        <v>Карасайский район</v>
+      </c>
+      <c r="C67" s="50">
+        <v>276.60000000000002</v>
+      </c>
+      <c r="D67" s="50">
+        <v>278.39999999999998</v>
+      </c>
+      <c r="E67" s="50">
+        <v>280</v>
+      </c>
+      <c r="F67" s="50">
+        <v>273.7</v>
+      </c>
+      <c r="G67" s="50">
+        <v>269.7</v>
+      </c>
+      <c r="H67" s="50">
+        <v>237.3</v>
+      </c>
+      <c r="I67" s="50">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="J67" s="50">
+        <v>169.3</v>
+      </c>
+      <c r="K67" s="50">
+        <v>141.9</v>
+      </c>
+      <c r="L67" s="50">
+        <v>159.1</v>
+      </c>
+      <c r="M67" s="52">
+        <v>161.30000000000001</v>
+      </c>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="30">
+        <v>195600000</v>
+      </c>
+      <c r="B68" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="D68" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="E68" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="F68" s="50">
+        <v>10.3</v>
+      </c>
+      <c r="G68" s="50">
+        <v>6.5</v>
+      </c>
+      <c r="H68" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="I68" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="J68" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K68" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L68" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M68" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="30" t="str">
+        <f>[1]katonew1!$A$3918</f>
+        <v>195800000</v>
+      </c>
+      <c r="B69" s="70" t="str">
+        <f>[1]katonew1!$H$3918</f>
+        <v>Райымбекский район</v>
+      </c>
+      <c r="C69" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="D69" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="E69" s="50">
+        <v>10.9</v>
+      </c>
+      <c r="F69" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="G69" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="H69" s="50">
+        <v>6</v>
+      </c>
+      <c r="I69" s="50">
+        <v>6.2</v>
+      </c>
+      <c r="J69" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K69" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L69" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M69" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="30" t="str">
+        <f>[1]katonew1!$A$3966</f>
+        <v>196200000</v>
+      </c>
+      <c r="B70" s="70" t="str">
+        <f>[1]katonew1!$H$3966</f>
+        <v>Талгарский район</v>
+      </c>
+      <c r="C70" s="50">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D70" s="50">
+        <v>20.7</v>
+      </c>
+      <c r="E70" s="50">
+        <v>21.6</v>
+      </c>
+      <c r="F70" s="50">
+        <v>24</v>
+      </c>
+      <c r="G70" s="50">
+        <v>28.8</v>
+      </c>
+      <c r="H70" s="50">
+        <v>29.3</v>
+      </c>
+      <c r="I70" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="J70" s="50">
+        <v>29.2</v>
+      </c>
+      <c r="K70" s="50">
+        <v>28.6</v>
+      </c>
+      <c r="L70" s="50">
+        <v>33</v>
+      </c>
+      <c r="M70" s="50">
+        <v>35.1</v>
+      </c>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="30">
+        <v>196400000</v>
+      </c>
+      <c r="B71" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="50">
+        <v>12.4</v>
+      </c>
+      <c r="D71" s="50">
+        <v>10.5</v>
+      </c>
+      <c r="E71" s="50">
+        <v>8.9</v>
+      </c>
+      <c r="F71" s="50">
+        <v>10</v>
+      </c>
+      <c r="G71" s="50">
+        <v>12.3</v>
+      </c>
+      <c r="H71" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="I71" s="50">
+        <v>13.7</v>
+      </c>
+      <c r="J71" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K71" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L71" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M71" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="30" t="str">
+        <f>[1]katonew1!$A$4024</f>
+        <v>196600000</v>
+      </c>
+      <c r="B72" s="70" t="str">
+        <f>[1]katonew1!$H$4024</f>
+        <v>Уйгурский район</v>
+      </c>
+      <c r="C72" s="50">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D72" s="50">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E72" s="50">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F72" s="50">
+        <v>5</v>
+      </c>
+      <c r="G72" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="H72" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="I72" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="J72" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="K72" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="L72" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="M72" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="30">
+        <v>191800000</v>
+      </c>
+      <c r="B73" s="70" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="D73" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="E73" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="F73" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="G73" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="H73" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="I73" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="J73" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K73" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L73" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M73" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="30">
+        <v>191000000</v>
+      </c>
+      <c r="B74" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="50">
+        <v>294.5</v>
+      </c>
+      <c r="D74" s="50">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E74" s="50">
+        <v>322.89999999999998</v>
+      </c>
+      <c r="F74" s="50">
+        <v>394.9</v>
+      </c>
+      <c r="G74" s="50">
+        <v>367.8</v>
+      </c>
+      <c r="H74" s="50">
+        <v>346</v>
+      </c>
+      <c r="I74" s="50">
+        <v>331</v>
+      </c>
+      <c r="J74" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K74" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L74" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M74" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="30">
+        <v>192200000</v>
+      </c>
+      <c r="B75" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C75" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="D75" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="E75" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="F75" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="G75" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="H75" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="I75" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="J75" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K75" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L75" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="30" t="str">
+        <f>[1]katonew1!$A$4073</f>
+        <v>196800000</v>
+      </c>
+      <c r="B76" s="70" t="str">
+        <f>[1]katonew1!$H$4073</f>
+        <v>Илийский район</v>
+      </c>
+      <c r="C76" s="52">
+        <v>275.2</v>
+      </c>
+      <c r="D76" s="52">
+        <v>272.39999999999998</v>
+      </c>
+      <c r="E76" s="52">
+        <v>238.1</v>
+      </c>
+      <c r="F76" s="52">
+        <v>201.8</v>
+      </c>
+      <c r="G76" s="52">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="H76" s="52">
+        <v>126.9</v>
+      </c>
+      <c r="I76" s="52">
+        <v>83.1</v>
+      </c>
+      <c r="J76" s="50">
+        <v>163</v>
+      </c>
+      <c r="K76" s="50">
+        <v>201.3</v>
+      </c>
+      <c r="L76" s="50">
+        <v>105.7</v>
+      </c>
+      <c r="M76" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="57">
+        <v>55</v>
+      </c>
+      <c r="D77" s="57">
+        <v>98.4</v>
+      </c>
+      <c r="E77" s="57">
+        <v>99.5</v>
+      </c>
+      <c r="F77" s="57">
+        <v>125.7</v>
+      </c>
+      <c r="G77" s="57">
+        <v>120</v>
+      </c>
+      <c r="H77" s="57">
+        <v>55</v>
+      </c>
+      <c r="I77" s="52">
+        <v>39.1</v>
+      </c>
+      <c r="J77" s="52">
+        <v>21.6</v>
+      </c>
+      <c r="K77" s="52">
+        <v>3</v>
+      </c>
+      <c r="L77" s="52">
+        <v>29.4</v>
+      </c>
+      <c r="M77" s="52">
+        <v>52.9</v>
+      </c>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="B78" s="70" t="s">
+        <v>226</v>
+      </c>
+      <c r="C78" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="D78" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="E78" s="57">
+        <v>0.8</v>
+      </c>
+      <c r="F78" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="G78" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="H78" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="I78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="K78" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="L78" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M78" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="N78" s="1"/>
+    </row>
+    <row r="79" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C79" s="57">
+        <v>31.8</v>
+      </c>
+      <c r="D79" s="57">
+        <v>31.8</v>
+      </c>
+      <c r="E79" s="57">
+        <v>13.3</v>
+      </c>
+      <c r="F79" s="57">
+        <v>23.4</v>
+      </c>
+      <c r="G79" s="57">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="H79" s="57">
+        <v>12</v>
+      </c>
+      <c r="I79" s="52">
+        <v>12</v>
+      </c>
+      <c r="J79" s="52">
+        <v>7.9</v>
+      </c>
+      <c r="K79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M79" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N79" s="1"/>
+    </row>
+    <row r="80" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="B80" s="70" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="D80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="E80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="F80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="G80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="H80" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="I80" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="J80" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K80" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L80" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M80" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N80" s="1"/>
+    </row>
+    <row r="81" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="30" t="str">
+        <f>[1]katonew1!$A$4371</f>
+        <v>234200000</v>
+      </c>
+      <c r="B81" s="70" t="str">
+        <f>[1]katonew1!$H$4371</f>
+        <v>Исатайский район</v>
+      </c>
+      <c r="C81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H81" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I81" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J81" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K81" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L81" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M81" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="N81" s="1"/>
+    </row>
+    <row r="82" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="30" t="str">
+        <f>[1]katonew1!$A$4422</f>
+        <v>234600000</v>
+      </c>
+      <c r="B82" s="70" t="str">
+        <f>[1]katonew1!$H$4422</f>
+        <v>Курмангазинский район</v>
+      </c>
+      <c r="C82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H82" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I82" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J82" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K82" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L82" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="M82" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N82" s="1"/>
+    </row>
+    <row r="83" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="30" t="str">
+        <f>[1]katonew1!$A$4491</f>
+        <v>234800000</v>
+      </c>
+      <c r="B83" s="70" t="str">
+        <f>[1]katonew1!$H$4491</f>
+        <v>Кзылкогинский район</v>
+      </c>
+      <c r="C83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="D83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="E83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="F83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="G83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="H83" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="I83" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="J83" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="K83" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L83" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M83" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="N83" s="1"/>
+    </row>
+    <row r="84" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="30" t="str">
+        <f>[1]katonew1!$A$4696</f>
+        <v>235200000</v>
+      </c>
+      <c r="B84" s="70" t="str">
+        <f>[1]katonew1!$H$4696</f>
+        <v>Макатский район</v>
+      </c>
+      <c r="C84" s="57">
+        <v>0</v>
+      </c>
+      <c r="D84" s="57">
+        <v>0</v>
+      </c>
+      <c r="E84" s="57">
+        <v>0</v>
+      </c>
+      <c r="F84" s="57">
+        <v>0</v>
+      </c>
+      <c r="G84" s="57">
+        <v>0</v>
+      </c>
+      <c r="H84" s="57">
+        <v>0</v>
+      </c>
+      <c r="I84" s="52">
+        <v>0</v>
+      </c>
+      <c r="J84" s="52">
+        <v>0</v>
+      </c>
+      <c r="K84" s="52">
+        <v>0</v>
+      </c>
+      <c r="L84" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M84" s="52">
+        <v>0</v>
+      </c>
+      <c r="N84" s="1"/>
+    </row>
+    <row r="85" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="30" t="str">
+        <f>[1]katonew1!$A$4704</f>
+        <v>235600000</v>
+      </c>
+      <c r="B85" s="70" t="str">
+        <f>[1]katonew1!$H$4704</f>
+        <v>Махамбетский район</v>
+      </c>
+      <c r="C85" s="57">
+        <v>22</v>
+      </c>
+      <c r="D85" s="57">
+        <v>65.2</v>
+      </c>
+      <c r="E85" s="57">
+        <v>84.3</v>
+      </c>
+      <c r="F85" s="57">
+        <v>101</v>
+      </c>
+      <c r="G85" s="57">
+        <v>101.8</v>
+      </c>
+      <c r="H85" s="57">
+        <v>41.9</v>
+      </c>
+      <c r="I85" s="52">
+        <v>25.8</v>
+      </c>
+      <c r="J85" s="52">
+        <v>12.8</v>
+      </c>
+      <c r="K85" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L85" s="52">
+        <v>28</v>
+      </c>
+      <c r="M85" s="52">
+        <v>51.4</v>
+      </c>
+      <c r="N85" s="1"/>
+    </row>
+    <row r="86" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" s="57">
+        <v>149.9</v>
+      </c>
+      <c r="D86" s="57">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E86" s="57">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="F86" s="57">
+        <v>172.5</v>
+      </c>
+      <c r="G86" s="57">
+        <v>181.7</v>
+      </c>
+      <c r="H86" s="57">
+        <v>189</v>
+      </c>
+      <c r="I86" s="52">
+        <v>194.1</v>
+      </c>
+      <c r="J86" s="52">
+        <v>179.3</v>
+      </c>
+      <c r="K86" s="52">
+        <v>155.4</v>
+      </c>
+      <c r="L86" s="57">
+        <v>142.4</v>
+      </c>
+      <c r="M86" s="52">
+        <v>133.9</v>
+      </c>
+      <c r="N86" s="1"/>
+    </row>
+    <row r="87" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="B87" s="70" t="s">
+        <v>244</v>
+      </c>
+      <c r="C87" s="57">
+        <v>68.7</v>
+      </c>
+      <c r="D87" s="57">
+        <v>71.2</v>
+      </c>
+      <c r="E87" s="57">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F87" s="57">
+        <v>75.5</v>
+      </c>
+      <c r="G87" s="57">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="H87" s="57">
+        <v>88.8</v>
+      </c>
+      <c r="I87" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="J87" s="52">
+        <v>95.2</v>
+      </c>
+      <c r="K87" s="52">
+        <v>92.6</v>
+      </c>
+      <c r="L87" s="52">
+        <v>95.3</v>
+      </c>
+      <c r="M87" s="52">
+        <v>96.6</v>
+      </c>
+      <c r="N87" s="1"/>
+    </row>
+    <row r="88" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" s="70" t="s">
+        <v>246</v>
+      </c>
+      <c r="C88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H88" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I88" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J88" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K88" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L88" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M88" s="52">
+        <v>2.4</v>
+      </c>
+      <c r="N88" s="1"/>
+    </row>
+    <row r="89" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="30" t="str">
+        <f>[1]katonew1!$A$5006</f>
+        <v>273600000</v>
+      </c>
+      <c r="B89" s="70" t="str">
+        <f>[1]katonew1!$H$5006</f>
+        <v>Бурлинский район</v>
+      </c>
+      <c r="C89" s="57">
+        <v>6.9</v>
+      </c>
+      <c r="D89" s="57">
+        <v>6.9</v>
+      </c>
+      <c r="E89" s="57">
+        <v>6.9</v>
+      </c>
+      <c r="F89" s="57">
+        <v>6.9</v>
+      </c>
+      <c r="G89" s="57">
+        <v>6.5</v>
+      </c>
+      <c r="H89" s="57">
+        <v>6.2</v>
+      </c>
+      <c r="I89" s="52">
+        <v>6.2</v>
+      </c>
+      <c r="J89" s="52">
+        <v>4</v>
+      </c>
+      <c r="K89" s="52">
+        <v>4</v>
+      </c>
+      <c r="L89" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M89" s="52">
+        <v>4.3</v>
+      </c>
+      <c r="N89" s="1"/>
+    </row>
+    <row r="90" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="30" t="str">
+        <f>[1]katonew1!$A$5050</f>
+        <v>274000000</v>
+      </c>
+      <c r="B90" s="70" t="str">
+        <f>[1]katonew1!$H$5050</f>
+        <v>Жангалинский район</v>
+      </c>
+      <c r="C90" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="D90" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="E90" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="F90" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="G90" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="H90" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="I90" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="J90" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K90" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L90" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M90" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N90" s="1"/>
+    </row>
+    <row r="91" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="30" t="str">
+        <f>[1]katonew1!$A$5326</f>
+        <v>274200000</v>
+      </c>
+      <c r="B91" s="70" t="str">
+        <f>[1]katonew1!$H$5326</f>
+        <v>Жанибекский район</v>
+      </c>
+      <c r="C91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="D91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="E91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="F91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="G91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="H91" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="I91" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="J91" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="K91" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="L91" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="M91" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="N91" s="1"/>
+    </row>
+    <row r="92" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="30" t="str">
+        <f>[1]katonew1!$A$5471</f>
+        <v>274400000</v>
+      </c>
+      <c r="B92" s="70" t="str">
+        <f>[1]katonew1!$H$5471</f>
+        <v>район Бәйтерек</v>
+      </c>
+      <c r="C92" s="57">
+        <v>51.1</v>
+      </c>
+      <c r="D92" s="57">
+        <v>52.3</v>
+      </c>
+      <c r="E92" s="57">
+        <v>63.7</v>
+      </c>
+      <c r="F92" s="57">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="G92" s="57">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H92" s="57">
+        <v>69.7</v>
+      </c>
+      <c r="I92" s="52">
+        <v>69.8</v>
+      </c>
+      <c r="J92" s="52">
+        <v>61.7</v>
+      </c>
+      <c r="K92" s="52">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="L92" s="52">
+        <v>23.7</v>
+      </c>
+      <c r="M92" s="52">
+        <v>13</v>
+      </c>
+      <c r="N92" s="1"/>
+    </row>
+    <row r="93" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="30" t="str">
+        <f>[1]katonew1!$A$5582</f>
+        <v>274800000</v>
+      </c>
+      <c r="B93" s="70" t="str">
+        <f>[1]katonew1!$H$5582</f>
+        <v>Казталовский район</v>
+      </c>
+      <c r="C93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="D93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="E93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="F93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="G93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="H93" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="I93" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="J93" s="52">
+        <v>2</v>
+      </c>
+      <c r="K93" s="52">
+        <v>2</v>
+      </c>
+      <c r="L93" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="M93" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="N93" s="1"/>
+    </row>
+    <row r="94" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="30" t="str">
+        <f>[1]katonew1!$A$5931</f>
+        <v>275000000</v>
+      </c>
+      <c r="B94" s="70" t="str">
+        <f>[1]katonew1!$H$5931</f>
+        <v>Каратобинский район</v>
+      </c>
+      <c r="C94" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="D94" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="E94" s="57">
+        <v>1.3</v>
+      </c>
+      <c r="F94" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="G94" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="H94" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="I94" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="J94" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="K94" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="L94" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="M94" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="N94" s="1"/>
+    </row>
+    <row r="95" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="30" t="str">
+        <f>[1]katonew1!$A$6017</f>
+        <v>275400000</v>
+      </c>
+      <c r="B95" s="70" t="str">
+        <f>[1]katonew1!$H$6017</f>
+        <v>Бокейординский район</v>
+      </c>
+      <c r="C95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="D95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="E95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="F95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="G95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="H95" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="I95" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="J95" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K95" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L95" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="M95" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N95" s="1"/>
+    </row>
+    <row r="96" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="30" t="str">
+        <f>[1]katonew1!$A$6429</f>
+        <v>275800000</v>
+      </c>
+      <c r="B96" s="70" t="str">
+        <f>[1]katonew1!$H$6429</f>
+        <v>Сырымский район</v>
+      </c>
+      <c r="C96" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="D96" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="E96" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="F96" s="57">
+        <v>1.9</v>
+      </c>
+      <c r="G96" s="57">
+        <v>1.9</v>
+      </c>
+      <c r="H96" s="57">
+        <v>1.9</v>
+      </c>
+      <c r="I96" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="J96" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="K96" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="L96" s="52">
+        <v>2</v>
+      </c>
+      <c r="M96" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="N96" s="1"/>
+    </row>
+    <row r="97" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="30" t="str">
+        <f>[1]katonew1!$A$6515</f>
+        <v>276000000</v>
+      </c>
+      <c r="B97" s="70" t="str">
+        <f>[1]katonew1!$H$6515</f>
+        <v>Таскалинский район</v>
+      </c>
+      <c r="C97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="D97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="E97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="F97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="G97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="H97" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="I97" s="52">
+        <v>3.8</v>
+      </c>
+      <c r="J97" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K97" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L97" s="52">
+        <v>2.4</v>
+      </c>
+      <c r="M97" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N97" s="1"/>
+    </row>
+    <row r="98" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="30" t="str">
+        <f>[1]katonew1!$A$6608</f>
+        <v>276200000</v>
+      </c>
+      <c r="B98" s="70" t="str">
+        <f>[1]katonew1!$H$6608</f>
+        <v>Теректинский район</v>
+      </c>
+      <c r="C98" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="D98" s="57">
+        <v>5.5</v>
+      </c>
+      <c r="E98" s="57">
+        <v>5.6</v>
+      </c>
+      <c r="F98" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="G98" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="H98" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="I98" s="52">
+        <v>5.7</v>
+      </c>
+      <c r="J98" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="K98" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="L98" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M98" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N98" s="1"/>
+    </row>
+    <row r="99" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="30" t="str">
+        <f>[1]katonew1!$A$6686</f>
+        <v>276600000</v>
+      </c>
+      <c r="B99" s="70" t="str">
+        <f>[1]katonew1!$H$6686</f>
+        <v>Чингирлауский район</v>
+      </c>
+      <c r="C99" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="D99" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="E99" s="57">
+        <v>3.6</v>
+      </c>
+      <c r="F99" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="G99" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="H99" s="57">
+        <v>3.9</v>
+      </c>
+      <c r="I99" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="J99" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="K99" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="L99" s="52">
+        <v>3</v>
+      </c>
+      <c r="M99" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="N99" s="1"/>
+    </row>
+    <row r="100" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="30" t="s">
+        <v>269</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C100" s="57">
+        <v>117</v>
+      </c>
+      <c r="D100" s="57">
+        <v>108.2</v>
+      </c>
+      <c r="E100" s="57">
+        <v>120.6</v>
+      </c>
+      <c r="F100" s="57">
+        <v>131.6</v>
+      </c>
+      <c r="G100" s="84">
+        <v>135.1</v>
+      </c>
+      <c r="H100" s="57">
+        <v>137.9</v>
+      </c>
+      <c r="I100" s="52">
+        <v>149.4</v>
+      </c>
+      <c r="J100" s="52">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="K100" s="52">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L100" s="57">
+        <v>125.2</v>
+      </c>
+      <c r="M100" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="N100" s="1"/>
+    </row>
+    <row r="101" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="B101" s="70" t="s">
+        <v>272</v>
+      </c>
+      <c r="C101" s="57">
+        <v>2.5</v>
+      </c>
+      <c r="D101" s="57">
+        <v>2</v>
+      </c>
+      <c r="E101" s="57">
+        <v>2</v>
+      </c>
+      <c r="F101" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="G101" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="H101" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="I101" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="J101" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="K101" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L101" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="M101" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="N101" s="1"/>
+    </row>
+    <row r="102" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102" s="70" t="s">
+        <v>274</v>
+      </c>
+      <c r="C102" s="57">
+        <v>54.7</v>
+      </c>
+      <c r="D102" s="57">
+        <v>47.7</v>
+      </c>
+      <c r="E102" s="57">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F102" s="57">
+        <v>13.6</v>
+      </c>
+      <c r="G102" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="H102" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="I102" s="52">
+        <v>13.7</v>
+      </c>
+      <c r="J102" s="52">
+        <v>13.6</v>
+      </c>
+      <c r="K102" s="52">
+        <v>13.5</v>
+      </c>
+      <c r="L102" s="57">
+        <v>13.1</v>
+      </c>
+      <c r="M102" s="52">
+        <v>12.9</v>
+      </c>
+      <c r="N102" s="1"/>
+    </row>
+    <row r="103" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="30" t="str">
+        <f>[1]katonew1!$A$6797</f>
+        <v>314000000</v>
+      </c>
+      <c r="B103" s="70" t="str">
+        <f>[1]katonew1!$H$6797</f>
+        <v>Жамбылский район</v>
+      </c>
+      <c r="C103" s="57">
+        <v>6.6</v>
+      </c>
+      <c r="D103" s="57">
+        <v>6.6</v>
+      </c>
+      <c r="E103" s="57">
+        <v>28</v>
+      </c>
+      <c r="F103" s="57">
+        <v>63.6</v>
+      </c>
+      <c r="G103" s="57">
+        <v>65.8</v>
+      </c>
+      <c r="H103" s="57">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="I103" s="52">
+        <v>78.3</v>
+      </c>
+      <c r="J103" s="52">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="K103" s="52">
+        <v>62.4</v>
+      </c>
+      <c r="L103" s="57">
+        <v>53.5</v>
+      </c>
+      <c r="M103" s="52">
+        <v>33</v>
+      </c>
+      <c r="N103" s="1"/>
+    </row>
+    <row r="104" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="30" t="str">
+        <f>[1]katonew1!$A$6846</f>
+        <v>314200000</v>
+      </c>
+      <c r="B104" s="70" t="str">
+        <f>[1]katonew1!$H$6846</f>
+        <v>Жуалынский район</v>
+      </c>
+      <c r="C104" s="57">
+        <v>7.3</v>
+      </c>
+      <c r="D104" s="57">
+        <v>7.3</v>
+      </c>
+      <c r="E104" s="57">
+        <v>7.5</v>
+      </c>
+      <c r="F104" s="57">
+        <v>7.9</v>
+      </c>
+      <c r="G104" s="57">
+        <v>8</v>
+      </c>
+      <c r="H104" s="57">
+        <v>8</v>
+      </c>
+      <c r="I104" s="52">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J104" s="52">
+        <v>7.7</v>
+      </c>
+      <c r="K104" s="52">
+        <v>7.7</v>
+      </c>
+      <c r="L104" s="57">
+        <v>7.7</v>
+      </c>
+      <c r="M104" s="52">
+        <v>7.8</v>
+      </c>
+      <c r="N104" s="1"/>
+    </row>
+    <row r="105" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="30" t="str">
+        <f>[1]katonew1!$A$6913</f>
+        <v>314800000</v>
+      </c>
+      <c r="B105" s="70" t="str">
+        <f>[1]katonew1!$H$6913</f>
+        <v>Кордайский район</v>
+      </c>
+      <c r="C105" s="57">
+        <v>20.5</v>
+      </c>
+      <c r="D105" s="57">
+        <v>19</v>
+      </c>
+      <c r="E105" s="57">
+        <v>19.2</v>
+      </c>
+      <c r="F105" s="57">
+        <v>19.5</v>
+      </c>
+      <c r="G105" s="57">
+        <v>20</v>
+      </c>
+      <c r="H105" s="57">
+        <v>20.5</v>
+      </c>
+      <c r="I105" s="52">
+        <v>20.5</v>
+      </c>
+      <c r="J105" s="52">
+        <v>20.5</v>
+      </c>
+      <c r="K105" s="52">
+        <v>19.7</v>
+      </c>
+      <c r="L105" s="57">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="M105" s="52">
+        <v>19.5</v>
+      </c>
+      <c r="N105" s="1"/>
+    </row>
+    <row r="106" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="30" t="str">
+        <f>[1]katonew1!$A$6976</f>
+        <v>315000000</v>
+      </c>
+      <c r="B106" s="70" t="str">
+        <f>[1]katonew1!$H$6976</f>
+        <v>район Турара Рыскулова</v>
+      </c>
+      <c r="C106" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="D106" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="E106" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="F106" s="57">
+        <v>4</v>
+      </c>
+      <c r="G106" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H106" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="I106" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J106" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="K106" s="52">
+        <v>5</v>
+      </c>
+      <c r="L106" s="57">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M106" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N106" s="1"/>
+    </row>
+    <row r="107" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="30" t="str">
+        <f>[1]katonew1!$A$7036</f>
+        <v>315400000</v>
+      </c>
+      <c r="B107" s="70" t="str">
+        <f>[1]katonew1!$H$7036</f>
+        <v>Меркенский район</v>
+      </c>
+      <c r="C107" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="D107" s="57">
+        <v>1.9</v>
+      </c>
+      <c r="E107" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="F107" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="G107" s="57">
+        <v>2.5</v>
+      </c>
+      <c r="H107" s="57">
+        <v>2.5</v>
+      </c>
+      <c r="I107" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="J107" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="K107" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="L107" s="57">
+        <v>3</v>
+      </c>
+      <c r="M107" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="N107" s="1"/>
+    </row>
+    <row r="108" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="30" t="str">
+        <f>[1]katonew1!$A$7108</f>
+        <v>315600000</v>
+      </c>
+      <c r="B108" s="70" t="str">
+        <f>[1]katonew1!$H$7108</f>
+        <v>Мойынкумский район</v>
+      </c>
+      <c r="C108" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="D108" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="E108" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="F108" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="G108" s="57">
+        <v>1.5</v>
+      </c>
+      <c r="H108" s="57">
+        <v>1.5</v>
+      </c>
+      <c r="I108" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="J108" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="K108" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="L108" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="M108" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="N108" s="1"/>
+    </row>
+    <row r="109" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="30" t="str">
+        <f>[1]katonew1!$A$7149</f>
+        <v>316000000</v>
+      </c>
+      <c r="B109" s="70" t="str">
+        <f>[1]katonew1!$H$7149</f>
+        <v>Сарысуский район</v>
+      </c>
+      <c r="C109" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="E109" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="G109" s="57">
+        <v>3.9</v>
+      </c>
+      <c r="H109" s="57">
+        <v>4</v>
+      </c>
+      <c r="I109" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J109" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K109" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L109" s="57">
+        <v>4.5</v>
+      </c>
+      <c r="M109" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N109" s="1"/>
+    </row>
+    <row r="110" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="30" t="str">
+        <f>[1]katonew1!$A$7198</f>
+        <v>316200000</v>
+      </c>
+      <c r="B110" s="70" t="str">
+        <f>[1]katonew1!$H$7198</f>
+        <v>Таласский район</v>
+      </c>
+      <c r="C110" s="57">
+        <v>5</v>
+      </c>
+      <c r="D110" s="57">
+        <v>5</v>
+      </c>
+      <c r="E110" s="57">
+        <v>4.5</v>
+      </c>
+      <c r="F110" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="G110" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="H110" s="57">
+        <v>3.6</v>
+      </c>
+      <c r="I110" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="J110" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K110" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="L110" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M110" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N110" s="1"/>
+    </row>
+    <row r="111" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="30" t="str">
+        <f>[1]katonew1!$A$7237</f>
+        <v>316600000</v>
+      </c>
+      <c r="B111" s="70" t="str">
+        <f>[1]katonew1!$H$7237</f>
+        <v>Шуский район</v>
+      </c>
+      <c r="C111" s="57">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D111" s="57">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E111" s="57">
+        <v>9.9</v>
+      </c>
+      <c r="F111" s="57">
+        <v>9.9</v>
+      </c>
+      <c r="G111" s="57">
+        <v>10</v>
+      </c>
+      <c r="H111" s="57">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I111" s="52">
+        <v>10.3</v>
+      </c>
+      <c r="J111" s="52">
+        <v>9</v>
+      </c>
+      <c r="K111" s="52">
+        <v>9</v>
+      </c>
+      <c r="L111" s="57">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M111" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="N111" s="1"/>
+    </row>
+    <row r="112" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" s="52"/>
+      <c r="D112" s="52"/>
+      <c r="E112" s="52"/>
+      <c r="F112" s="52"/>
+      <c r="G112" s="52"/>
+      <c r="H112" s="52"/>
+      <c r="I112" s="52"/>
+      <c r="J112" s="50">
+        <v>362.9</v>
+      </c>
+      <c r="K112" s="50">
+        <v>341.4</v>
+      </c>
+      <c r="L112" s="51">
+        <v>329.9</v>
+      </c>
+      <c r="M112" s="52">
+        <v>331.9</v>
+      </c>
+      <c r="N112" s="1"/>
+    </row>
+    <row r="113" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="B113" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I113" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J113" s="50">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="K113" s="50">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="L113" s="51">
+        <v>264.60000000000002</v>
+      </c>
+      <c r="M113" s="52">
+        <v>271.8</v>
+      </c>
+      <c r="N113" s="1"/>
+    </row>
+    <row r="114" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="B114" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I114" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J114" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="K114" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="L114" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="M114" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N114" s="1"/>
+    </row>
+    <row r="115" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="30" t="str">
+        <f>[1]katonew1!$A$7311</f>
+        <v>333200000</v>
+      </c>
+      <c r="B115" s="70" t="str">
+        <f>[1]katonew1!$H$7311</f>
+        <v>Аксуский район</v>
+      </c>
+      <c r="C115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I115" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J115" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="K115" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="L115" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="M115" s="52">
+        <v>6.4</v>
+      </c>
+      <c r="N115" s="1"/>
+    </row>
+    <row r="116" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="30" t="str">
+        <f>[1]katonew1!$A$7378</f>
+        <v>333400000</v>
+      </c>
+      <c r="B116" s="70" t="str">
+        <f>[1]katonew1!$H$7378</f>
+        <v>Алакольский район</v>
+      </c>
+      <c r="C116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I116" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J116" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="K116" s="50">
+        <v>9.5</v>
+      </c>
+      <c r="L116" s="51">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M116" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="N116" s="1"/>
+    </row>
+    <row r="117" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="30" t="str">
+        <f>[1]katonew1!$A$7459</f>
+        <v>333600000</v>
+      </c>
+      <c r="B117" s="70" t="str">
+        <f>[1]katonew1!$H$7459</f>
+        <v>Ескельдинский район</v>
+      </c>
+      <c r="C117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I117" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J117" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K117" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="L117" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M117" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N117" s="1"/>
+    </row>
+    <row r="118" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="30" t="str">
+        <f>[1]katonew1!$A$7504</f>
+        <v>334000000</v>
+      </c>
+      <c r="B118" s="70" t="str">
+        <f>[1]katonew1!$H$7504</f>
+        <v>Кербулакский район</v>
+      </c>
+      <c r="C118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I118" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J118" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="K118" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="L118" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="M118" s="52">
+        <v>5.4</v>
+      </c>
+      <c r="N118" s="1"/>
+    </row>
+    <row r="119" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="30" t="str">
+        <f>[1]katonew1!$A$7583</f>
+        <v>334200000</v>
+      </c>
+      <c r="B119" s="70" t="str">
+        <f>[1]katonew1!$H$7583</f>
+        <v>Коксуский район</v>
+      </c>
+      <c r="C119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I119" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J119" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="K119" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="L119" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="M119" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N119" s="1"/>
+    </row>
+    <row r="120" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="30" t="str">
+        <f>[1]katonew1!$A$7631</f>
+        <v>334400000</v>
+      </c>
+      <c r="B120" s="70" t="str">
+        <f>[1]katonew1!$H$7631</f>
+        <v>Каратальский район</v>
+      </c>
+      <c r="C120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I120" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J120" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="K120" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="L120" s="51">
+        <v>11.8</v>
+      </c>
+      <c r="M120" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N120" s="1"/>
+    </row>
+    <row r="121" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="30" t="str">
+        <f>[1]katonew1!$A$7677</f>
+        <v>334600000</v>
+      </c>
+      <c r="B121" s="70" t="str">
+        <f>[1]katonew1!$H$7677</f>
+        <v>Панфиловский район</v>
+      </c>
+      <c r="C121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I121" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J121" s="50">
+        <v>9.1</v>
+      </c>
+      <c r="K121" s="50">
+        <v>9</v>
+      </c>
+      <c r="L121" s="51">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M121" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="N121" s="1"/>
+    </row>
+    <row r="122" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="30" t="str">
+        <f>[1]katonew1!$A$7732</f>
+        <v>334800000</v>
+      </c>
+      <c r="B122" s="70" t="str">
+        <f>[1]katonew1!$H$7732</f>
+        <v>Сарканский район</v>
+      </c>
+      <c r="C122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="D122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="E122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="F122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="H122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="I122" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="J122" s="50">
+        <v>14.9</v>
+      </c>
+      <c r="K122" s="50">
+        <v>14.8</v>
+      </c>
+      <c r="L122" s="51">
+        <v>14.8</v>
+      </c>
+      <c r="M122" s="52">
+        <v>14.9</v>
+      </c>
+      <c r="N122" s="1"/>
+    </row>
+    <row r="123" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="30" t="s">
+        <v>305</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C123" s="51">
+        <v>624.79999999999995</v>
+      </c>
+      <c r="D123" s="51">
+        <v>622.6</v>
+      </c>
+      <c r="E123" s="51">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="F123" s="51">
+        <v>726.7</v>
+      </c>
+      <c r="G123" s="51">
+        <v>750.9</v>
+      </c>
+      <c r="H123" s="51">
+        <v>668</v>
+      </c>
+      <c r="I123" s="50">
+        <v>657.4</v>
+      </c>
+      <c r="J123" s="50">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="K123" s="50">
+        <v>673.2</v>
+      </c>
+      <c r="L123" s="51">
+        <v>626.9</v>
+      </c>
+      <c r="M123" s="52">
+        <v>634</v>
+      </c>
+      <c r="N123" s="1"/>
+    </row>
+    <row r="124" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="B124" s="70" t="s">
+        <v>308</v>
+      </c>
+      <c r="C124" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="D124" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="E124" s="57">
+        <v>2.6</v>
+      </c>
+      <c r="F124" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="G124" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="H124" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="I124" s="52">
+        <v>3.5</v>
+      </c>
+      <c r="J124" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="K124" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="L124" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="M124" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="N124" s="1"/>
+    </row>
+    <row r="125" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="B125" s="70" t="s">
+        <v>310</v>
+      </c>
+      <c r="C125" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="D125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="E125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="F125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="G125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="H125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="I125" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="J125" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="K125" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="L125" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="M125" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="N125" s="1"/>
+    </row>
+    <row r="126" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="30">
+        <v>351800000</v>
+      </c>
+      <c r="B126" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C126" s="52">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D126" s="52">
+        <v>8.9</v>
+      </c>
+      <c r="E126" s="52">
+        <v>8.1</v>
+      </c>
+      <c r="F126" s="52">
+        <v>9.1</v>
+      </c>
+      <c r="G126" s="52">
+        <v>10</v>
+      </c>
+      <c r="H126" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I126" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="J126" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K126" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L126" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M126" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N126" s="1"/>
+    </row>
+    <row r="127" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="30">
+        <v>352000000</v>
+      </c>
+      <c r="B127" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C127" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="D127" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="E127" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="F127" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="G127" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="H127" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="I127" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="J127" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K127" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L127" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M127" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N127" s="1"/>
+    </row>
+    <row r="128" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="30" t="str">
+        <f>[1]katonew1!$A$7796</f>
+        <v>352100000</v>
+      </c>
+      <c r="B128" s="70" t="str">
+        <f>[1]katonew1!$H$7796</f>
+        <v>Приозерск Г.А.</v>
+      </c>
+      <c r="C128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I128" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="J128" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K128" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L128" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="M128" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N128" s="1"/>
+    </row>
+    <row r="129" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="30" t="str">
+        <f>[1]katonew1!$A$7798</f>
+        <v>352200000</v>
+      </c>
+      <c r="B129" s="70" t="str">
+        <f>[1]katonew1!$H$7798</f>
+        <v>Сарань Г.А.</v>
+      </c>
+      <c r="C129" s="57">
+        <v>0.8</v>
+      </c>
+      <c r="D129" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="E129" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="F129" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="G129" s="57">
+        <v>1</v>
+      </c>
+      <c r="H129" s="57">
+        <v>1</v>
+      </c>
+      <c r="I129" s="52">
+        <v>1</v>
+      </c>
+      <c r="J129" s="52">
+        <v>1</v>
+      </c>
+      <c r="K129" s="52">
+        <v>1</v>
+      </c>
+      <c r="L129" s="57">
+        <v>1</v>
+      </c>
+      <c r="M129" s="52">
+        <v>1</v>
+      </c>
+      <c r="N129" s="1"/>
+    </row>
+    <row r="130" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="30">
+        <v>352300000</v>
+      </c>
+      <c r="B130" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C130" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="D130" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="E130" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="F130" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="G130" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="H130" s="52">
+        <v>6.1</v>
+      </c>
+      <c r="I130" s="52">
+        <v>6.1</v>
+      </c>
+      <c r="J130" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K130" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L130" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M130" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N130" s="1"/>
+    </row>
+    <row r="131" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="30" t="str">
+        <f>[1]katonew1!$A$7802</f>
+        <v>352400000</v>
+      </c>
+      <c r="B131" s="70" t="str">
+        <f>[1]katonew1!$H$7802</f>
+        <v>Темиртау Г.А.</v>
+      </c>
+      <c r="C131" s="57">
+        <v>0.7</v>
+      </c>
+      <c r="D131" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="E131" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="F131" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="G131" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="H131" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="I131" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="J131" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="K131" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="L131" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="M131" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N131" s="1"/>
+    </row>
+    <row r="132" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="30" t="str">
+        <f>[1]katonew1!$A$7806</f>
+        <v>352800000</v>
+      </c>
+      <c r="B132" s="70" t="str">
+        <f>[1]katonew1!$H$7806</f>
+        <v>Шахтинск Г.А.</v>
+      </c>
+      <c r="C132" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="D132" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="E132" s="57">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F132" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="G132" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="H132" s="57">
+        <v>1.3</v>
+      </c>
+      <c r="I132" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="J132" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="K132" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L132" s="57">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M132" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N132" s="1"/>
+    </row>
+    <row r="133" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="30" t="str">
+        <f>[1]katonew1!$A$7814</f>
+        <v>353200000</v>
+      </c>
+      <c r="B133" s="70" t="str">
+        <f>[1]katonew1!$H$7814</f>
+        <v>Абайский район</v>
+      </c>
+      <c r="C133" s="57">
+        <v>215.5</v>
+      </c>
+      <c r="D133" s="57">
+        <v>221</v>
+      </c>
+      <c r="E133" s="57">
+        <v>256.5</v>
+      </c>
+      <c r="F133" s="57">
+        <v>260.3</v>
+      </c>
+      <c r="G133" s="57">
+        <v>274.2</v>
+      </c>
+      <c r="H133" s="57">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="I133" s="52">
+        <v>272.89999999999998</v>
+      </c>
+      <c r="J133" s="52">
+        <v>262.39999999999998</v>
+      </c>
+      <c r="K133" s="52">
+        <v>254.4</v>
+      </c>
+      <c r="L133" s="57">
+        <v>235.6</v>
+      </c>
+      <c r="M133" s="52">
+        <v>238.9</v>
+      </c>
+      <c r="N133" s="1"/>
+    </row>
+    <row r="134" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="30" t="str">
+        <f>[1]katonew1!$A$7862</f>
+        <v>353600000</v>
+      </c>
+      <c r="B134" s="70" t="str">
+        <f>[1]katonew1!$H$7862</f>
+        <v>Актогайский район</v>
+      </c>
+      <c r="C134" s="57">
+        <v>2</v>
+      </c>
+      <c r="D134" s="57">
+        <v>2</v>
+      </c>
+      <c r="E134" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="F134" s="57">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G134" s="57">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H134" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="I134" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="J134" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K134" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="L134" s="57">
+        <v>1.2</v>
+      </c>
+      <c r="M134" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="N134" s="1"/>
+    </row>
+    <row r="135" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="30" t="str">
+        <f>[1]katonew1!$A$8276</f>
+        <v>354000000</v>
+      </c>
+      <c r="B135" s="70" t="str">
+        <f>[1]katonew1!$H$8276</f>
+        <v>Бухар-Жырауский район</v>
+      </c>
+      <c r="C135" s="57">
+        <v>354</v>
+      </c>
+      <c r="D135" s="57">
+        <v>346.9</v>
+      </c>
+      <c r="E135" s="57">
+        <v>315.8</v>
+      </c>
+      <c r="F135" s="57">
+        <v>405.3</v>
+      </c>
+      <c r="G135" s="57">
+        <v>413.6</v>
+      </c>
+      <c r="H135" s="57">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="I135" s="52">
+        <v>316.10000000000002</v>
+      </c>
+      <c r="J135" s="52">
+        <v>349.4</v>
+      </c>
+      <c r="K135" s="52">
+        <v>393.2</v>
+      </c>
+      <c r="L135" s="57">
+        <v>365.4</v>
+      </c>
+      <c r="M135" s="52">
+        <v>367.9</v>
+      </c>
+      <c r="N135" s="1"/>
+    </row>
+    <row r="136" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="30">
+        <v>354400000</v>
+      </c>
+      <c r="B136" s="70" t="s">
+        <v>327</v>
+      </c>
+      <c r="C136" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="D136" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="E136" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="F136" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="G136" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="H136" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="I136" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="J136" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K136" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L136" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M136" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N136" s="1"/>
+    </row>
+    <row r="137" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="30" t="str">
+        <f>[1]katonew1!$A$8385</f>
+        <v>354800000</v>
+      </c>
+      <c r="B137" s="70" t="str">
+        <f>[1]katonew1!$H$8385</f>
+        <v>Каркаралинский район</v>
+      </c>
+      <c r="C137" s="57">
+        <v>8</v>
+      </c>
+      <c r="D137" s="57">
+        <v>8.4</v>
+      </c>
+      <c r="E137" s="57">
+        <v>8.5</v>
+      </c>
+      <c r="F137" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="G137" s="57">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H137" s="57">
+        <v>8.9</v>
+      </c>
+      <c r="I137" s="52">
+        <v>9</v>
+      </c>
+      <c r="J137" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="K137" s="52">
+        <v>6</v>
+      </c>
+      <c r="L137" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="M137" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="N137" s="1"/>
+    </row>
+    <row r="138" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="30" t="str">
+        <f>[1]katonew1!$A$8864</f>
+        <v>355200000</v>
+      </c>
+      <c r="B138" s="70" t="str">
+        <f>[1]katonew1!$H$8864</f>
+        <v>Нуринский район</v>
+      </c>
+      <c r="C138" s="57">
+        <v>8</v>
+      </c>
+      <c r="D138" s="57">
+        <v>7.7</v>
+      </c>
+      <c r="E138" s="57">
+        <v>7.8</v>
+      </c>
+      <c r="F138" s="57">
+        <v>8.1</v>
+      </c>
+      <c r="G138" s="57">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H138" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="I138" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J138" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="K138" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="L138" s="57">
+        <v>6.4</v>
+      </c>
+      <c r="M138" s="52">
+        <v>6.7</v>
+      </c>
+      <c r="N138" s="1"/>
+    </row>
+    <row r="139" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="30" t="str">
+        <f>[1]katonew1!$A$8979</f>
+        <v>355600000</v>
+      </c>
+      <c r="B139" s="70" t="str">
+        <f>[1]katonew1!$H$8979</f>
+        <v>Осакаровский район</v>
+      </c>
+      <c r="C139" s="57">
+        <v>9.1</v>
+      </c>
+      <c r="D139" s="57">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E139" s="57">
+        <v>9.5</v>
+      </c>
+      <c r="F139" s="57">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G139" s="57">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H139" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I139" s="52">
+        <v>8.6</v>
+      </c>
+      <c r="J139" s="52">
+        <v>3.2</v>
+      </c>
+      <c r="K139" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="L139" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="M139" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="N139" s="1"/>
+    </row>
+    <row r="140" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="30">
+        <v>356000000</v>
+      </c>
+      <c r="B140" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C140" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="D140" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="E140" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="F140" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="G140" s="52">
+        <v>1</v>
+      </c>
+      <c r="H140" s="52">
+        <v>1</v>
+      </c>
+      <c r="I140" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J140" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K140" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M140" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N140" s="1"/>
+    </row>
+    <row r="141" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="30" t="str">
+        <f>[1]katonew1!$A$9059</f>
+        <v>356400000</v>
+      </c>
+      <c r="B141" s="70" t="str">
+        <f>[1]katonew1!$H$9059</f>
+        <v>Шетский район</v>
+      </c>
+      <c r="C141" s="57">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D141" s="57">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E141" s="57">
+        <v>8.4</v>
+      </c>
+      <c r="F141" s="57">
+        <v>8.5</v>
+      </c>
+      <c r="G141" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="H141" s="57">
+        <v>9</v>
+      </c>
+      <c r="I141" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="J141" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="K141" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="L141" s="57">
+        <v>2.1</v>
+      </c>
+      <c r="M141" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="N141" s="1"/>
+    </row>
+    <row r="142" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C142" s="51">
+        <v>598.70000000000005</v>
+      </c>
+      <c r="D142" s="51">
+        <v>605</v>
+      </c>
+      <c r="E142" s="51">
+        <v>649.4</v>
+      </c>
+      <c r="F142" s="51">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="G142" s="51">
+        <v>644</v>
+      </c>
+      <c r="H142" s="51">
+        <v>616.4</v>
+      </c>
+      <c r="I142" s="50">
+        <v>599.29999999999995</v>
+      </c>
+      <c r="J142" s="50">
+        <v>392.5</v>
+      </c>
+      <c r="K142" s="50">
+        <v>359.8</v>
+      </c>
+      <c r="L142" s="51">
+        <v>392.2</v>
+      </c>
+      <c r="M142" s="52">
+        <v>389.2</v>
+      </c>
+      <c r="N142" s="1"/>
+    </row>
+    <row r="143" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B143" s="70" t="s">
+        <v>338</v>
+      </c>
+      <c r="C143" s="51">
+        <v>6.6</v>
+      </c>
+      <c r="D143" s="51">
+        <v>6.6</v>
+      </c>
+      <c r="E143" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="F143" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="G143" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="H143" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="I143" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="J143" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="K143" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L143" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="M143" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N143" s="1"/>
+    </row>
+    <row r="144" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B144" s="70" t="s">
+        <v>339</v>
+      </c>
+      <c r="C144" s="51">
+        <v>104.3</v>
+      </c>
+      <c r="D144" s="51">
+        <v>104.7</v>
+      </c>
+      <c r="E144" s="51">
+        <v>127.4</v>
+      </c>
+      <c r="F144" s="51">
+        <v>119.3</v>
+      </c>
+      <c r="G144" s="51">
+        <v>115.8</v>
+      </c>
+      <c r="H144" s="51">
+        <v>92.1</v>
+      </c>
+      <c r="I144" s="50">
+        <v>66.5</v>
+      </c>
+      <c r="J144" s="50">
+        <v>129.5</v>
+      </c>
+      <c r="K144" s="50">
+        <v>120.8</v>
+      </c>
+      <c r="L144" s="51">
+        <v>140.6</v>
+      </c>
+      <c r="M144" s="52">
+        <v>124.3</v>
+      </c>
+      <c r="N144" s="1"/>
+    </row>
+    <row r="145" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B145" s="70" t="s">
+        <v>340</v>
+      </c>
+      <c r="C145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="D145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="E145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="F145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="G145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="H145" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="I145" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="J145" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K145" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L145" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="M145" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N145" s="1"/>
+    </row>
+    <row r="146" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B146" s="70" t="str">
+        <f>[1]katonew1!$H$9446</f>
+        <v>Рудный Г.А.</v>
+      </c>
+      <c r="C146" s="51">
+        <v>180</v>
+      </c>
+      <c r="D146" s="51">
+        <v>178.9</v>
+      </c>
+      <c r="E146" s="51">
+        <v>198.4</v>
+      </c>
+      <c r="F146" s="51">
+        <v>204.8</v>
+      </c>
+      <c r="G146" s="51">
+        <v>248.7</v>
+      </c>
+      <c r="H146" s="51">
+        <v>229.3</v>
+      </c>
+      <c r="I146" s="50">
+        <v>232.8</v>
+      </c>
+      <c r="J146" s="50">
+        <v>190.2</v>
+      </c>
+      <c r="K146" s="50">
+        <v>194.5</v>
+      </c>
+      <c r="L146" s="51">
+        <v>199.6</v>
+      </c>
+      <c r="M146" s="52">
+        <v>192</v>
+      </c>
+      <c r="N146" s="1"/>
+    </row>
+    <row r="147" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B147" s="70" t="str">
+        <f>[1]katonew1!$H$9453</f>
+        <v>Алтынсаринский район</v>
+      </c>
+      <c r="C147" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="D147" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E147" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="F147" s="51">
+        <v>13</v>
+      </c>
+      <c r="G147" s="51">
+        <v>13.5</v>
+      </c>
+      <c r="H147" s="51">
+        <v>13.8</v>
+      </c>
+      <c r="I147" s="50">
+        <v>14.2</v>
+      </c>
+      <c r="J147" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="K147" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L147" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="M147" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="N147" s="1"/>
+    </row>
+    <row r="148" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B148" s="70" t="str">
+        <f>[1]katonew1!$H$9491</f>
+        <v>Амангельдинский район</v>
+      </c>
+      <c r="C148" s="51">
+        <v>7.6</v>
+      </c>
+      <c r="D148" s="51">
+        <v>7.8</v>
+      </c>
+      <c r="E148" s="51">
+        <v>7.9</v>
+      </c>
+      <c r="F148" s="51">
+        <v>8</v>
+      </c>
+      <c r="G148" s="51">
+        <v>8.1</v>
+      </c>
+      <c r="H148" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I148" s="50">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J148" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K148" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="L148" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="M148" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N148" s="1"/>
+    </row>
+    <row r="149" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B149" s="70" t="str">
+        <f>[1]katonew1!$H$9559</f>
+        <v>Аулиекольский район</v>
+      </c>
+      <c r="C149" s="51">
+        <v>18.7</v>
+      </c>
+      <c r="D149" s="51">
+        <v>19</v>
+      </c>
+      <c r="E149" s="51">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F149" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="G149" s="51">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H149" s="51">
+        <v>19.7</v>
+      </c>
+      <c r="I149" s="50">
+        <v>19.7</v>
+      </c>
+      <c r="J149" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="K149" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="L149" s="51">
+        <v>1.3</v>
+      </c>
+      <c r="M149" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="N149" s="1"/>
+    </row>
+    <row r="150" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B150" s="70" t="str">
+        <f>[1]katonew1!$H$9616</f>
+        <v>Денисовский район</v>
+      </c>
+      <c r="C150" s="51">
+        <v>12</v>
+      </c>
+      <c r="D150" s="51">
+        <v>12</v>
+      </c>
+      <c r="E150" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="F150" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="G150" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="H150" s="51">
+        <v>12.1</v>
+      </c>
+      <c r="I150" s="50">
+        <v>12.1</v>
+      </c>
+      <c r="J150" s="50">
+        <v>1</v>
+      </c>
+      <c r="K150" s="50">
+        <v>1</v>
+      </c>
+      <c r="L150" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M150" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N150" s="1"/>
+    </row>
+    <row r="151" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B151" s="70" t="str">
+        <f>[1]katonew1!$H$9667</f>
+        <v>Жангельдинский район</v>
+      </c>
+      <c r="C151" s="51">
+        <v>7.7</v>
+      </c>
+      <c r="D151" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="E151" s="51">
+        <v>8.5</v>
+      </c>
+      <c r="F151" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="G151" s="51">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H151" s="51">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I151" s="50">
+        <v>8.9</v>
+      </c>
+      <c r="J151" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="K151" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="L151" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="M151" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="N151" s="1"/>
+    </row>
+    <row r="152" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B152" s="70" t="str">
+        <f>[1]katonew1!$H$9729</f>
+        <v>Житикаринский район</v>
+      </c>
+      <c r="C152" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D152" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="E152" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="F152" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="G152" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="H152" s="51">
+        <v>4.8</v>
+      </c>
+      <c r="I152" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J152" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="K152" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="L152" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="M152" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="N152" s="1"/>
+    </row>
+    <row r="153" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B153" s="70" t="str">
+        <f>[1]katonew1!$H$9760</f>
+        <v>Камыстинский район</v>
+      </c>
+      <c r="C153" s="51">
+        <v>12</v>
+      </c>
+      <c r="D153" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E153" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F153" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="G153" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="H153" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="I153" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="J153" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K153" s="50">
+        <v>1</v>
+      </c>
+      <c r="L153" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="M153" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="N153" s="1"/>
+    </row>
+    <row r="154" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B154" s="70" t="str">
+        <f>[1]katonew1!$H$9796</f>
+        <v>Карабалыкский район</v>
+      </c>
+      <c r="C154" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="D154" s="51">
+        <v>13.6</v>
+      </c>
+      <c r="E154" s="51">
+        <v>14</v>
+      </c>
+      <c r="F154" s="51">
+        <v>9.5</v>
+      </c>
+      <c r="G154" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H154" s="51">
+        <v>9.9</v>
+      </c>
+      <c r="I154" s="50">
+        <v>9.9</v>
+      </c>
+      <c r="J154" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="K154" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="L154" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="M154" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N154" s="1"/>
+    </row>
+    <row r="155" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B155" s="70" t="str">
+        <f>[1]katonew1!$H$9857</f>
+        <v>Карасуский район</v>
+      </c>
+      <c r="C155" s="51">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="D155" s="51">
+        <v>18</v>
+      </c>
+      <c r="E155" s="51">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F155" s="51">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G155" s="51">
+        <v>20.5</v>
+      </c>
+      <c r="H155" s="51">
+        <v>21.4</v>
+      </c>
+      <c r="I155" s="50">
+        <v>21.4</v>
+      </c>
+      <c r="J155" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="K155" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="L155" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="M155" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="N155" s="1"/>
+    </row>
+    <row r="156" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B156" s="70" t="str">
+        <f>[1]katonew1!$H$9921</f>
+        <v>Костанайский район</v>
+      </c>
+      <c r="C156" s="51">
+        <v>92.3</v>
+      </c>
+      <c r="D156" s="51">
+        <v>104.9</v>
+      </c>
+      <c r="E156" s="51">
+        <v>104.7</v>
+      </c>
+      <c r="F156" s="51">
+        <v>94.6</v>
+      </c>
+      <c r="G156" s="51">
+        <v>63.2</v>
+      </c>
+      <c r="H156" s="51">
+        <v>72.2</v>
+      </c>
+      <c r="I156" s="50">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="J156" s="50">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="K156" s="50">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L156" s="51">
+        <v>25.5</v>
+      </c>
+      <c r="M156" s="52">
+        <v>35.1</v>
+      </c>
+      <c r="N156" s="1"/>
+    </row>
+    <row r="157" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B157" s="70" t="str">
+        <f>[1]katonew1!$H$9995</f>
+        <v>Мендыкаринский район</v>
+      </c>
+      <c r="C157" s="51">
+        <v>16</v>
+      </c>
+      <c r="D157" s="51">
+        <v>16</v>
+      </c>
+      <c r="E157" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F157" s="51">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G157" s="51">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H157" s="51">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="I157" s="50">
+        <v>17</v>
+      </c>
+      <c r="J157" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="K157" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="L157" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M157" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N157" s="1"/>
+    </row>
+    <row r="158" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B158" s="70" t="str">
+        <f>[1]katonew1!$H$10053</f>
+        <v>Наурзумский район</v>
+      </c>
+      <c r="C158" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D158" s="51">
+        <v>3.9</v>
+      </c>
+      <c r="E158" s="51">
+        <v>3.9</v>
+      </c>
+      <c r="F158" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="G158" s="51">
+        <v>4.3</v>
+      </c>
+      <c r="H158" s="51">
+        <v>4.3</v>
+      </c>
+      <c r="I158" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="J158" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="K158" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="L158" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="M158" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N158" s="1"/>
+    </row>
+    <row r="159" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="70" t="str">
+        <f>[1]katonew1!$H$10092</f>
+        <v>Сарыкольский район</v>
+      </c>
+      <c r="C159" s="51">
+        <v>20.8</v>
+      </c>
+      <c r="D159" s="51">
+        <v>21.1</v>
+      </c>
+      <c r="E159" s="51">
+        <v>21.4</v>
+      </c>
+      <c r="F159" s="51">
+        <v>22.2</v>
+      </c>
+      <c r="G159" s="51">
+        <v>22.9</v>
+      </c>
+      <c r="H159" s="51">
+        <v>23</v>
+      </c>
+      <c r="I159" s="50">
+        <v>23.4</v>
+      </c>
+      <c r="J159" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="K159" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="L159" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M159" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="N159" s="1"/>
+    </row>
+    <row r="160" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B160" s="70" t="str">
+        <f>[1]katonew1!$H$10140</f>
+        <v>район Беимбета Майлина</v>
+      </c>
+      <c r="C160" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D160" s="51">
+        <v>10.5</v>
+      </c>
+      <c r="E160" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="F160" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="G160" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="H160" s="51">
+        <v>11.9</v>
+      </c>
+      <c r="I160" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="J160" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="K160" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="L160" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="M160" s="52">
+        <v>15.2</v>
+      </c>
+      <c r="N160" s="1"/>
+    </row>
+    <row r="161" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B161" s="70" t="str">
+        <f>[1]katonew1!$H$10190</f>
+        <v>Узункольский район</v>
+      </c>
+      <c r="C161" s="51">
+        <v>42.4</v>
+      </c>
+      <c r="D161" s="51">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="E161" s="51">
+        <v>47.1</v>
+      </c>
+      <c r="F161" s="51">
+        <v>46.5</v>
+      </c>
+      <c r="G161" s="51">
+        <v>39.5</v>
+      </c>
+      <c r="H161" s="51">
+        <v>42.5</v>
+      </c>
+      <c r="I161" s="50">
+        <v>45.6</v>
+      </c>
+      <c r="J161" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K161" s="50">
+        <v>1</v>
+      </c>
+      <c r="L161" s="51">
+        <v>1</v>
+      </c>
+      <c r="M161" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N161" s="1"/>
+    </row>
+    <row r="162" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B162" s="70" t="str">
+        <f>[1]katonew1!$H$10255</f>
+        <v>Федоровский район</v>
+      </c>
+      <c r="C162" s="51">
+        <v>17</v>
+      </c>
+      <c r="D162" s="51">
+        <v>14.6</v>
+      </c>
+      <c r="E162" s="51">
+        <v>11.8</v>
+      </c>
+      <c r="F162" s="51">
+        <v>12</v>
+      </c>
+      <c r="G162" s="51">
+        <v>12.6</v>
+      </c>
+      <c r="H162" s="51">
+        <v>12.7</v>
+      </c>
+      <c r="I162" s="50">
+        <v>12.7</v>
+      </c>
+      <c r="J162" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K162" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L162" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="M162" s="52">
+        <v>2.4</v>
+      </c>
+      <c r="N162" s="1"/>
+    </row>
+    <row r="163" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C163" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="D163" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="E163" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="F163" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="G163" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="H163" s="51">
+        <v>7.6</v>
+      </c>
+      <c r="I163" s="50">
+        <v>8</v>
+      </c>
+      <c r="J163" s="50">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K163" s="50">
+        <v>7.5</v>
+      </c>
+      <c r="L163" s="51">
+        <v>7.7</v>
+      </c>
+      <c r="M163" s="52">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N163" s="1"/>
+    </row>
+    <row r="164" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="B164" s="70" t="s">
+        <v>361</v>
+      </c>
+      <c r="C164" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="D164" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="E164" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="F164" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="G164" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="H164" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="I164" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="J164" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="K164" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="L164" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="M164" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N164" s="1"/>
+    </row>
+    <row r="165" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="70" t="s">
+        <v>363</v>
+      </c>
+      <c r="C165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="D165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="E165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="F165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="G165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="H165" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="I165" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="J165" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="K165" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L165" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="M165" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="N165" s="1"/>
+    </row>
+    <row r="166" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" s="70" t="s">
+        <v>365</v>
+      </c>
+      <c r="C166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="D166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="E166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="F166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="G166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="H166" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="I166" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J166" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="K166" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L166" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="M166" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N166" s="1"/>
+    </row>
+    <row r="167" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="30" t="str">
+        <f>[1]katonew1!$A$10424</f>
+        <v>433600000</v>
+      </c>
+      <c r="B167" s="70" t="str">
+        <f>[1]katonew1!$H$10424</f>
+        <v>Жалагашский район</v>
+      </c>
+      <c r="C167" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="D167" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="E167" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="F167" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="G167" s="51">
+        <v>2</v>
+      </c>
+      <c r="H167" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="I167" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="J167" s="50">
+        <v>2</v>
+      </c>
+      <c r="K167" s="50">
+        <v>2</v>
+      </c>
+      <c r="L167" s="51">
+        <v>2</v>
+      </c>
+      <c r="M167" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="N167" s="1"/>
+    </row>
+    <row r="168" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="30" t="str">
+        <f>[1]katonew1!$A$10457</f>
+        <v>434000000</v>
+      </c>
+      <c r="B168" s="70" t="str">
+        <f>[1]katonew1!$H$10457</f>
+        <v>Жанакорганский район</v>
+      </c>
+      <c r="C168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="D168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="E168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="F168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="G168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="H168" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="I168" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="J168" s="50">
+        <v>1</v>
+      </c>
+      <c r="K168" s="50">
+        <v>1</v>
+      </c>
+      <c r="L168" s="51">
+        <v>1</v>
+      </c>
+      <c r="M168" s="52">
+        <v>1</v>
+      </c>
+      <c r="N168" s="1"/>
+    </row>
+    <row r="169" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="30" t="str">
+        <f>[1]katonew1!$A$10519</f>
+        <v>434400000</v>
+      </c>
+      <c r="B169" s="70" t="str">
+        <f>[1]katonew1!$H$10519</f>
+        <v>Казалинский район</v>
+      </c>
+      <c r="C169" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="D169" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="E169" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="F169" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="G169" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="H169" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="I169" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="J169" s="50">
+        <v>1</v>
+      </c>
+      <c r="K169" s="50">
+        <v>1</v>
+      </c>
+      <c r="L169" s="51">
+        <v>1</v>
+      </c>
+      <c r="M169" s="52">
+        <v>1</v>
+      </c>
+      <c r="N169" s="1"/>
+    </row>
+    <row r="170" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="30" t="str">
+        <f>[1]katonew1!$A$10583</f>
+        <v>434600000</v>
+      </c>
+      <c r="B170" s="70" t="str">
+        <f>[1]katonew1!$H$10583</f>
+        <v>Кармакшинский район</v>
+      </c>
+      <c r="C170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="D170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="E170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="F170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="G170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="H170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="I170" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J170" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="K170" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L170" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="M170" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="N170" s="1"/>
+    </row>
+    <row r="171" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="30" t="str">
+        <f>[1]katonew1!$A$10619</f>
+        <v>434800000</v>
+      </c>
+      <c r="B171" s="70" t="str">
+        <f>[1]katonew1!$H$10619</f>
+        <v>Сырдарьинский район</v>
+      </c>
+      <c r="C171" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D171" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="E171" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F171" s="51">
+        <v>3.8</v>
+      </c>
+      <c r="G171" s="51">
+        <v>2.7</v>
+      </c>
+      <c r="H171" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="I171" s="50">
+        <v>3</v>
+      </c>
+      <c r="J171" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="K171" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="L171" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M171" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N171" s="1"/>
+    </row>
+    <row r="172" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="30" t="str">
+        <f>[1]katonew1!$A$10649</f>
+        <v>435200000</v>
+      </c>
+      <c r="B172" s="70" t="str">
+        <f>[1]katonew1!$H$10649</f>
+        <v>Шиелийский район</v>
+      </c>
+      <c r="C172" s="51">
+        <v>0</v>
+      </c>
+      <c r="D172" s="51">
+        <v>0</v>
+      </c>
+      <c r="E172" s="51">
+        <v>0</v>
+      </c>
+      <c r="F172" s="51">
+        <v>0</v>
+      </c>
+      <c r="G172" s="51">
+        <v>0</v>
+      </c>
+      <c r="H172" s="51">
+        <v>0</v>
+      </c>
+      <c r="I172" s="50">
+        <v>0</v>
+      </c>
+      <c r="J172" s="50">
+        <v>0</v>
+      </c>
+      <c r="K172" s="50">
+        <v>0</v>
+      </c>
+      <c r="L172" s="51">
+        <v>0</v>
+      </c>
+      <c r="M172" s="52">
+        <v>0</v>
+      </c>
+      <c r="N172" s="1"/>
+    </row>
+    <row r="173" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="30" t="s">
+        <v>378</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C173" s="57">
+        <v>1.3</v>
+      </c>
+      <c r="D173" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="E173" s="57">
+        <v>5.2</v>
+      </c>
+      <c r="F173" s="57">
+        <v>8.1</v>
+      </c>
+      <c r="G173" s="57">
+        <v>9.5</v>
+      </c>
+      <c r="H173" s="57">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I173" s="52">
+        <v>1</v>
+      </c>
+      <c r="J173" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="K173" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="L173" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="M173" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="N173" s="1"/>
+    </row>
+    <row r="174" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="30" t="s">
+        <v>380</v>
+      </c>
+      <c r="B174" s="70" t="s">
+        <v>381</v>
+      </c>
+      <c r="C174" s="57">
+        <v>0</v>
+      </c>
+      <c r="D174" s="57">
+        <v>0</v>
+      </c>
+      <c r="E174" s="57">
+        <v>0</v>
+      </c>
+      <c r="F174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G174" s="57">
+        <v>0</v>
+      </c>
+      <c r="H174" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I174" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="J174" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K174" s="52">
+        <v>0</v>
+      </c>
+      <c r="L174" s="52">
+        <v>0</v>
+      </c>
+      <c r="M174" s="52">
+        <v>0</v>
+      </c>
+      <c r="N174" s="1"/>
+    </row>
+    <row r="175" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="30" t="s">
+        <v>382</v>
+      </c>
+      <c r="B175" s="70" t="s">
+        <v>383</v>
+      </c>
+      <c r="C175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H175" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="I175" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="J175" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="K175" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L175" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="M175" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N175" s="1"/>
+    </row>
+    <row r="176" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="B176" s="70" t="s">
+        <v>385</v>
+      </c>
+      <c r="C176" s="57">
+        <v>0</v>
+      </c>
+      <c r="D176" s="57">
+        <v>0</v>
+      </c>
+      <c r="E176" s="57">
+        <v>0</v>
+      </c>
+      <c r="F176" s="57">
+        <v>0</v>
+      </c>
+      <c r="G176" s="57">
+        <v>0</v>
+      </c>
+      <c r="H176" s="57">
+        <v>0</v>
+      </c>
+      <c r="I176" s="52">
+        <v>0</v>
+      </c>
+      <c r="J176" s="52">
+        <v>0</v>
+      </c>
+      <c r="K176" s="52">
+        <v>0</v>
+      </c>
+      <c r="L176" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="M176" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N176" s="1"/>
+    </row>
+    <row r="177" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="30" t="str">
+        <f>[1]katonew1!$A$10834</f>
+        <v>474200000</v>
+      </c>
+      <c r="B177" s="70" t="str">
+        <f>[1]katonew1!$H$10834</f>
+        <v>Каракиянский район</v>
+      </c>
+      <c r="C177" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D177" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E177" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="F177" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="G177" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="H177" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="I177" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J177" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="K177" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="L177" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="M177" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="N177" s="1"/>
+    </row>
+    <row r="178" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="30" t="str">
+        <f>[1]katonew1!$A$10934</f>
+        <v>474600000</v>
+      </c>
+      <c r="B178" s="70" t="str">
+        <f>[1]katonew1!$H$10934</f>
+        <v>Мангистауский район</v>
+      </c>
+      <c r="C178" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D178" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E178" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F178" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="G178" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="H178" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="I178" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J178" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K178" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L178" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="M178" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="N178" s="1"/>
+    </row>
+    <row r="179" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="30" t="str">
+        <f>[1]katonew1!$A$11162</f>
+        <v>475000000</v>
+      </c>
+      <c r="B179" s="70" t="str">
+        <f>[1]katonew1!$H$11162</f>
+        <v>Мунайлинский район</v>
+      </c>
+      <c r="C179" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="D179" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="E179" s="57">
+        <v>4.5</v>
+      </c>
+      <c r="F179" s="57">
+        <v>7.4</v>
+      </c>
+      <c r="G179" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H179" s="57">
+        <v>1.4</v>
+      </c>
+      <c r="I179" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J179" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="K179" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L179" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="M179" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="N179" s="1"/>
+    </row>
+    <row r="180" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="30" t="str">
+        <f>[1]katonew1!$A$11181</f>
+        <v>475200000</v>
+      </c>
+      <c r="B180" s="70" t="str">
+        <f>[1]katonew1!$H$11181</f>
+        <v>Тупкараганский район</v>
+      </c>
+      <c r="C180" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="D180" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="E180" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="F180" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="G180" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="H180" s="57">
+        <v>0.2</v>
+      </c>
+      <c r="I180" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="J180" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K180" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L180" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="M180" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N180" s="1"/>
+    </row>
+    <row r="181" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="30" t="s">
+        <v>394</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C181" s="51">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D181" s="51">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="E181" s="51">
+        <v>171.3</v>
+      </c>
+      <c r="F181" s="51">
+        <v>215.2</v>
+      </c>
+      <c r="G181" s="51">
+        <v>248.7</v>
+      </c>
+      <c r="H181" s="51">
+        <v>255</v>
+      </c>
+      <c r="I181" s="50">
+        <v>255.7</v>
+      </c>
+      <c r="J181" s="50">
+        <v>210.6</v>
+      </c>
+      <c r="K181" s="50">
+        <v>203.3</v>
+      </c>
+      <c r="L181" s="51">
+        <v>204</v>
+      </c>
+      <c r="M181" s="52">
+        <v>199.5</v>
+      </c>
+      <c r="N181" s="1"/>
+    </row>
+    <row r="182" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B182" s="70" t="s">
+        <v>397</v>
+      </c>
+      <c r="C182" s="51">
+        <v>2</v>
+      </c>
+      <c r="D182" s="51">
+        <v>2</v>
+      </c>
+      <c r="E182" s="51">
+        <v>33.6</v>
+      </c>
+      <c r="F182" s="51">
+        <v>75.3</v>
+      </c>
+      <c r="G182" s="51">
+        <v>115.5</v>
+      </c>
+      <c r="H182" s="51">
+        <v>132.9</v>
+      </c>
+      <c r="I182" s="50">
+        <v>137.4</v>
+      </c>
+      <c r="J182" s="50">
+        <v>137.9</v>
+      </c>
+      <c r="K182" s="50">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="L182" s="51">
+        <v>146.4</v>
+      </c>
+      <c r="M182" s="52">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="N182" s="1"/>
+    </row>
+    <row r="183" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="B183" s="70" t="s">
+        <v>399</v>
+      </c>
+      <c r="C183" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="D183" s="51">
+        <v>3</v>
+      </c>
+      <c r="E183" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="F183" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="G183" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="H183" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="I183" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="J183" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="K183" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="L183" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="M183" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="N183" s="1"/>
+    </row>
+    <row r="184" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="B184" s="70" t="s">
+        <v>401</v>
+      </c>
+      <c r="C184" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D184" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E184" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F184" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="G184" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="H184" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="I184" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="J184" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K184" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="L184" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="M184" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="N184" s="1"/>
+    </row>
+    <row r="185" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="30" t="str">
+        <f>[1]katonew1!$A$11383</f>
+        <v>553200000</v>
+      </c>
+      <c r="B185" s="70" t="str">
+        <f>[1]katonew1!$H$11383</f>
+        <v>Актогайский район</v>
+      </c>
+      <c r="C185" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="D185" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="E185" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="F185" s="51">
+        <v>3.8</v>
+      </c>
+      <c r="G185" s="51">
+        <v>4</v>
+      </c>
+      <c r="H185" s="51">
+        <v>4</v>
+      </c>
+      <c r="I185" s="50">
+        <v>4</v>
+      </c>
+      <c r="J185" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K185" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L185" s="51">
+        <v>1.8</v>
+      </c>
+      <c r="M185" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="N185" s="1"/>
+    </row>
+    <row r="186" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="30" t="str">
+        <f>[1]katonew1!$A$11422</f>
+        <v>553600000</v>
+      </c>
+      <c r="B186" s="70" t="str">
+        <f>[1]katonew1!$H$11422</f>
+        <v>Баянаульский район</v>
+      </c>
+      <c r="C186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="D186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="E186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="F186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="G186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="H186" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="I186" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="J186" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="K186" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="L186" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M186" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="N186" s="1"/>
+    </row>
+    <row r="187" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="30" t="str">
+        <f>[1]katonew1!$A$11629</f>
+        <v>554200000</v>
+      </c>
+      <c r="B187" s="70" t="str">
+        <f>[1]katonew1!$H$11629</f>
+        <v>Железинский район</v>
+      </c>
+      <c r="C187" s="51">
+        <v>8.5</v>
+      </c>
+      <c r="D187" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E187" s="51">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F187" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="G187" s="51">
+        <v>9.1</v>
+      </c>
+      <c r="H187" s="51">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I187" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="J187" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="K187" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="L187" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="M187" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="N187" s="1"/>
+    </row>
+    <row r="188" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="30" t="str">
+        <f>[1]katonew1!$A$11674</f>
+        <v>554600000</v>
+      </c>
+      <c r="B188" s="70" t="str">
+        <f>[1]katonew1!$H$11674</f>
+        <v>Иртышский район</v>
+      </c>
+      <c r="C188" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D188" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="E188" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="F188" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="G188" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="H188" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="I188" s="50">
+        <v>7.3</v>
+      </c>
+      <c r="J188" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="K188" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="L188" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="M188" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="N188" s="1"/>
+    </row>
+    <row r="189" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="30" t="str">
+        <f>[1]katonew1!$A$11717</f>
+        <v>554800000</v>
+      </c>
+      <c r="B189" s="70" t="str">
+        <f>[1]katonew1!$H$11717</f>
+        <v>район Тереңкөл</v>
+      </c>
+      <c r="C189" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="D189" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="E189" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="F189" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="G189" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="H189" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="I189" s="50">
+        <v>7.4</v>
+      </c>
+      <c r="J189" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="K189" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="L189" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="M189" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="N189" s="1"/>
+    </row>
+    <row r="190" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="30" t="str">
+        <f>[1]katonew1!$A$11761</f>
+        <v>555200000</v>
+      </c>
+      <c r="B190" s="70" t="str">
+        <f>[1]katonew1!$H$11761</f>
+        <v>район Аққулы</v>
+      </c>
+      <c r="C190" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="D190" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="E190" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="F190" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="G190" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="H190" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="I190" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="J190" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="K190" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="L190" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="M190" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N190" s="1"/>
+    </row>
+    <row r="191" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="30" t="str">
+        <f>[1]katonew1!$A$11795</f>
+        <v>555600000</v>
+      </c>
+      <c r="B191" s="70" t="str">
+        <f>[1]katonew1!$H$11795</f>
+        <v>Майский район</v>
+      </c>
+      <c r="C191" s="51">
+        <v>1</v>
+      </c>
+      <c r="D191" s="51">
+        <v>1</v>
+      </c>
+      <c r="E191" s="51">
+        <v>1</v>
+      </c>
+      <c r="F191" s="51">
+        <v>1</v>
+      </c>
+      <c r="G191" s="51">
+        <v>1</v>
+      </c>
+      <c r="H191" s="51">
+        <v>1</v>
+      </c>
+      <c r="I191" s="50">
+        <v>1</v>
+      </c>
+      <c r="J191" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="K191" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="L191" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="M191" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="N191" s="1"/>
+    </row>
+    <row r="192" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="30" t="str">
+        <f>[1]katonew1!$A$11846</f>
+        <v>556000000</v>
+      </c>
+      <c r="B192" s="70" t="str">
+        <f>[1]katonew1!$H$11846</f>
+        <v>Павлодарский район</v>
+      </c>
+      <c r="C192" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D192" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="E192" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F192" s="51">
+        <v>3.7</v>
+      </c>
+      <c r="G192" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="H192" s="51">
+        <v>3.5</v>
+      </c>
+      <c r="I192" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="J192" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="K192" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="L192" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="M192" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="N192" s="1"/>
+    </row>
+    <row r="193" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="30" t="str">
+        <f>[1]katonew1!$A$11899</f>
+        <v>556400000</v>
+      </c>
+      <c r="B193" s="70" t="str">
+        <f>[1]katonew1!$H$11899</f>
+        <v>Успенский район</v>
+      </c>
+      <c r="C193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="D193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="E193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="F193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="G193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="H193" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="I193" s="50">
+        <v>7.2</v>
+      </c>
+      <c r="J193" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="K193" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="L193" s="50">
+        <v>3</v>
+      </c>
+      <c r="M193" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="N193" s="1"/>
+    </row>
+    <row r="194" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="30" t="str">
+        <f>[1]katonew1!$A$11927</f>
+        <v>556800000</v>
+      </c>
+      <c r="B194" s="70" t="str">
+        <f>[1]katonew1!$H$11927</f>
+        <v>Щербактинский район</v>
+      </c>
+      <c r="C194" s="51">
+        <v>89.5</v>
+      </c>
+      <c r="D194" s="51">
+        <v>89.5</v>
+      </c>
+      <c r="E194" s="51">
+        <v>89.8</v>
+      </c>
+      <c r="F194" s="51">
+        <v>92.5</v>
+      </c>
+      <c r="G194" s="51">
+        <v>85.4</v>
+      </c>
+      <c r="H194" s="51">
+        <v>74.2</v>
+      </c>
+      <c r="I194" s="50">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="J194" s="50">
+        <v>42.7</v>
+      </c>
+      <c r="K194" s="50">
+        <v>31.6</v>
+      </c>
+      <c r="L194" s="50">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="M194" s="52">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="N194" s="1"/>
+    </row>
+    <row r="195" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C195" s="51">
+        <v>588.20000000000005</v>
+      </c>
+      <c r="D195" s="51">
+        <v>584.70000000000005</v>
+      </c>
+      <c r="E195" s="51">
+        <v>700.8</v>
+      </c>
+      <c r="F195" s="51">
+        <v>814.2</v>
+      </c>
+      <c r="G195" s="51">
+        <v>807.6</v>
+      </c>
+      <c r="H195" s="51">
+        <v>562.29999999999995</v>
+      </c>
+      <c r="I195" s="50">
+        <v>558.4</v>
+      </c>
+      <c r="J195" s="50">
+        <v>594.29999999999995</v>
+      </c>
+      <c r="K195" s="50">
+        <v>567.9</v>
+      </c>
+      <c r="L195" s="50">
+        <v>602.70000000000005</v>
+      </c>
+      <c r="M195" s="52">
+        <v>631.5</v>
+      </c>
+      <c r="N195" s="1"/>
+    </row>
+    <row r="196" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="B196" s="70" t="s">
+        <v>424</v>
+      </c>
+      <c r="C196" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="D196" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="E196" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="F196" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="G196" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="H196" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="I196" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="J196" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K196" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="L196" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M196" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N196" s="1"/>
+    </row>
+    <row r="197" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="B197" s="70" t="s">
+        <v>426</v>
+      </c>
+      <c r="C197" s="51">
+        <v>20.7</v>
+      </c>
+      <c r="D197" s="51">
+        <v>21</v>
+      </c>
+      <c r="E197" s="51">
+        <v>22</v>
+      </c>
+      <c r="F197" s="51">
+        <v>23.8</v>
+      </c>
+      <c r="G197" s="51">
+        <v>24</v>
+      </c>
+      <c r="H197" s="51">
+        <v>24.3</v>
+      </c>
+      <c r="I197" s="50">
+        <v>24.8</v>
+      </c>
+      <c r="J197" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="K197" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L197" s="51">
+        <v>8.1</v>
+      </c>
+      <c r="M197" s="52">
+        <v>7.7</v>
+      </c>
+      <c r="N197" s="1"/>
+    </row>
+    <row r="198" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="B198" s="70" t="s">
+        <v>428</v>
+      </c>
+      <c r="C198" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="D198" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="E198" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="F198" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="G198" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="H198" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="I198" s="50">
+        <v>7.4</v>
+      </c>
+      <c r="J198" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K198" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L198" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M198" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N198" s="1"/>
+    </row>
+    <row r="199" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="B199" s="70" t="s">
+        <v>430</v>
+      </c>
+      <c r="C199" s="51">
+        <v>17.5</v>
+      </c>
+      <c r="D199" s="51">
+        <v>18.5</v>
+      </c>
+      <c r="E199" s="51">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="F199" s="51">
+        <v>20.8</v>
+      </c>
+      <c r="G199" s="51">
+        <v>20.8</v>
+      </c>
+      <c r="H199" s="51">
+        <v>21.1</v>
+      </c>
+      <c r="I199" s="50">
+        <v>21.5</v>
+      </c>
+      <c r="J199" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="K199" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="L199" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="M199" s="52">
+        <v>5.7</v>
+      </c>
+      <c r="N199" s="1"/>
+    </row>
+    <row r="200" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="30" t="str">
+        <f>[1]katonew1!$A$12169</f>
+        <v>594200000</v>
+      </c>
+      <c r="B200" s="70" t="str">
+        <f>[1]katonew1!$H$12169</f>
+        <v>Есильский район</v>
+      </c>
+      <c r="C200" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D200" s="51">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="E200" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="F200" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="G200" s="51">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H200" s="51">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="I200" s="50">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="J200" s="50">
+        <v>6.2</v>
+      </c>
+      <c r="K200" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="L200" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="M200" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="N200" s="1"/>
+    </row>
+    <row r="201" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="30" t="str">
+        <f>[1]katonew1!$A$12231</f>
+        <v>594600000</v>
+      </c>
+      <c r="B201" s="70" t="str">
+        <f>[1]katonew1!$H$12231</f>
+        <v>Жамбылский район</v>
+      </c>
+      <c r="C201" s="51">
+        <v>9.4</v>
+      </c>
+      <c r="D201" s="51">
+        <v>9.5</v>
+      </c>
+      <c r="E201" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="F201" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="G201" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="H201" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="I201" s="50">
+        <v>11.6</v>
+      </c>
+      <c r="J201" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="K201" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="L201" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="M201" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="N201" s="1"/>
+    </row>
+    <row r="202" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="30" t="str">
+        <f>[1]katonew1!$A$12287</f>
+        <v>595000000</v>
+      </c>
+      <c r="B202" s="70" t="str">
+        <f>[1]katonew1!$H$12287</f>
+        <v>Кызылжарский район</v>
+      </c>
+      <c r="C202" s="51">
+        <v>344.7</v>
+      </c>
+      <c r="D202" s="51">
+        <v>407.6</v>
+      </c>
+      <c r="E202" s="51">
+        <v>516.9</v>
+      </c>
+      <c r="F202" s="51">
+        <v>544.9</v>
+      </c>
+      <c r="G202" s="51">
+        <v>536.6</v>
+      </c>
+      <c r="H202" s="51">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="I202" s="50">
+        <v>255.5</v>
+      </c>
+      <c r="J202" s="50">
+        <v>403.3</v>
+      </c>
+      <c r="K202" s="50">
+        <v>379.1</v>
+      </c>
+      <c r="L202" s="51">
+        <v>407.4</v>
+      </c>
+      <c r="M202" s="52">
+        <v>439.4</v>
+      </c>
+      <c r="N202" s="1"/>
+    </row>
+    <row r="203" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="30" t="str">
+        <f>[1]katonew1!$A$12374</f>
+        <v>595200000</v>
+      </c>
+      <c r="B203" s="70" t="str">
+        <f>[1]katonew1!$H$12374</f>
+        <v>Мамлютский район</v>
+      </c>
+      <c r="C203" s="51">
+        <v>9.6</v>
+      </c>
+      <c r="D203" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E203" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="F203" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="G203" s="51">
+        <v>10.4</v>
+      </c>
+      <c r="H203" s="51">
+        <v>10.5</v>
+      </c>
+      <c r="I203" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="J203" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="K203" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="L203" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="M203" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="N203" s="1"/>
+    </row>
+    <row r="204" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="30" t="str">
+        <f>[1]katonew1!$A$12420</f>
+        <v>595600000</v>
+      </c>
+      <c r="B204" s="70" t="str">
+        <f>[1]katonew1!$H$12420</f>
+        <v>Район Шал акына</v>
+      </c>
+      <c r="C204" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D204" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E204" s="51">
+        <v>13</v>
+      </c>
+      <c r="F204" s="51">
+        <v>12.3</v>
+      </c>
+      <c r="G204" s="51">
+        <v>12.3</v>
+      </c>
+      <c r="H204" s="51">
+        <v>12.4</v>
+      </c>
+      <c r="I204" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="J204" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="K204" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="L204" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="M204" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="N204" s="1"/>
+    </row>
+    <row r="205" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="30" t="str">
+        <f>[1]katonew1!$A$12472</f>
+        <v>595800000</v>
+      </c>
+      <c r="B205" s="70" t="str">
+        <f>[1]katonew1!$H$12472</f>
+        <v>Аккайынский район</v>
+      </c>
+      <c r="C205" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="D205" s="51">
+        <v>8.9</v>
+      </c>
+      <c r="E205" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F205" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="G205" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="H205" s="51">
+        <v>10.5</v>
+      </c>
+      <c r="I205" s="50">
+        <v>10.6</v>
+      </c>
+      <c r="J205" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="K205" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="L205" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="M205" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="N205" s="1"/>
+    </row>
+    <row r="206" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="30" t="str">
+        <f>[1]katonew1!$A$12514</f>
+        <v>596000000</v>
+      </c>
+      <c r="B206" s="70" t="str">
+        <f>[1]katonew1!$H$12514</f>
+        <v>Тайыншинский район</v>
+      </c>
+      <c r="C206" s="51">
+        <v>111.9</v>
+      </c>
+      <c r="D206" s="51">
+        <v>42.4</v>
+      </c>
+      <c r="E206" s="51">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="F206" s="51">
+        <v>114.8</v>
+      </c>
+      <c r="G206" s="51">
+        <v>115.1</v>
+      </c>
+      <c r="H206" s="51">
+        <v>137.5</v>
+      </c>
+      <c r="I206" s="50">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="J206" s="50">
+        <v>134</v>
+      </c>
+      <c r="K206" s="50">
+        <v>132</v>
+      </c>
+      <c r="L206" s="50">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="M206" s="52">
+        <v>134.6</v>
+      </c>
+      <c r="N206" s="1"/>
+    </row>
+    <row r="207" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="30" t="str">
+        <f>[1]katonew1!$A$12610</f>
+        <v>596200000</v>
+      </c>
+      <c r="B207" s="70" t="str">
+        <f>[1]katonew1!$H$12610</f>
+        <v>Тимирязевский район</v>
+      </c>
+      <c r="C207" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="D207" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E207" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="F207" s="51">
+        <v>6</v>
+      </c>
+      <c r="G207" s="51">
+        <v>6</v>
+      </c>
+      <c r="H207" s="51">
+        <v>6.2</v>
+      </c>
+      <c r="I207" s="50">
+        <v>6.5</v>
+      </c>
+      <c r="J207" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="K207" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="L207" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="M207" s="52">
+        <v>4.5</v>
+      </c>
+      <c r="N207" s="1"/>
+    </row>
+    <row r="208" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="30" t="str">
+        <f>[1]katonew1!$A$12647</f>
+        <v>596400000</v>
+      </c>
+      <c r="B208" s="70" t="str">
+        <f>[1]katonew1!$H$12647</f>
+        <v>Уалихановский район</v>
+      </c>
+      <c r="C208" s="51">
+        <v>5</v>
+      </c>
+      <c r="D208" s="51">
+        <v>5</v>
+      </c>
+      <c r="E208" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="F208" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="G208" s="51">
+        <v>6</v>
+      </c>
+      <c r="H208" s="51">
+        <v>6.1</v>
+      </c>
+      <c r="I208" s="50">
+        <v>6.2</v>
+      </c>
+      <c r="J208" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="K208" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="L208" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="M208" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="N208" s="1"/>
+    </row>
+    <row r="209" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="30" t="str">
+        <f>[1]katonew1!$A$12683</f>
+        <v>596600000</v>
+      </c>
+      <c r="B209" s="70" t="str">
+        <f>[1]katonew1!$H$12683</f>
+        <v>Район им.Габита Мусрепова</v>
+      </c>
+      <c r="C209" s="51">
+        <v>23.8</v>
+      </c>
+      <c r="D209" s="51">
+        <v>24</v>
+      </c>
+      <c r="E209" s="51">
+        <v>27.6</v>
+      </c>
+      <c r="F209" s="51">
+        <v>28.7</v>
+      </c>
+      <c r="G209" s="51">
+        <v>29.1</v>
+      </c>
+      <c r="H209" s="51">
+        <v>29.6</v>
+      </c>
+      <c r="I209" s="50">
+        <v>30.3</v>
+      </c>
+      <c r="J209" s="50">
+        <v>7.4</v>
+      </c>
+      <c r="K209" s="50">
+        <v>7.4</v>
+      </c>
+      <c r="L209" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="M209" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="N209" s="1"/>
+    </row>
+    <row r="210" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="30" t="s">
+        <v>449</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C210" s="51">
+        <v>296</v>
+      </c>
+      <c r="D210" s="51">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E210" s="51">
+        <v>341.3</v>
+      </c>
+      <c r="F210" s="51">
+        <v>189.8</v>
+      </c>
+      <c r="G210" s="51">
+        <v>189.9</v>
+      </c>
+      <c r="H210" s="51">
+        <v>217.9</v>
+      </c>
+      <c r="I210" s="50">
+        <v>228.3</v>
+      </c>
+      <c r="J210" s="50">
+        <v>245.8</v>
+      </c>
+      <c r="K210" s="50">
+        <v>248.2</v>
+      </c>
+      <c r="L210" s="51">
+        <v>252.2</v>
+      </c>
+      <c r="M210" s="52">
+        <v>266.5</v>
+      </c>
+      <c r="N210" s="1"/>
+    </row>
+    <row r="211" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="30">
+        <v>511000000</v>
+      </c>
+      <c r="B211" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="C211" s="51">
+        <v>148.9</v>
+      </c>
+      <c r="D211" s="51">
+        <v>146.5</v>
+      </c>
+      <c r="E211" s="51">
+        <v>165.6</v>
+      </c>
+      <c r="F211" s="51"/>
+      <c r="G211" s="51"/>
+      <c r="H211" s="51"/>
+      <c r="I211" s="50"/>
+      <c r="J211" s="50"/>
+      <c r="K211" s="50"/>
+      <c r="L211" s="51"/>
+      <c r="M211" s="52"/>
+      <c r="N211" s="1"/>
+    </row>
+    <row r="212" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="B212" s="70" t="s">
+        <v>452</v>
+      </c>
+      <c r="C212" s="51">
+        <v>10</v>
+      </c>
+      <c r="D212" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E212" s="51">
+        <v>11</v>
+      </c>
+      <c r="F212" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="G212" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="H212" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I212" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="J212" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="K212" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="L212" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="M212" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="N212" s="1"/>
+    </row>
+    <row r="213" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="B213" s="70" t="s">
+        <v>454</v>
+      </c>
+      <c r="C213" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="D213" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="E213" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="F213" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="G213" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="H213" s="51">
+        <v>7.7</v>
+      </c>
+      <c r="I213" s="51">
+        <v>7.8</v>
+      </c>
+      <c r="J213" s="51">
+        <v>4.3</v>
+      </c>
+      <c r="K213" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L213" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="M213" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="N213" s="1"/>
+    </row>
+    <row r="214" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="30" t="str">
+        <f>[1]katonew1!$A$12800</f>
+        <v>612000000</v>
+      </c>
+      <c r="B214" s="70" t="str">
+        <f>[1]katonew1!$H$12800</f>
+        <v>Кентау Г.А.</v>
+      </c>
+      <c r="C214" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="D214" s="51">
+        <v>1</v>
+      </c>
+      <c r="E214" s="51">
+        <v>1</v>
+      </c>
+      <c r="F214" s="51">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G214" s="51">
+        <v>9.5</v>
+      </c>
+      <c r="H214" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I214" s="51">
+        <v>1.7</v>
+      </c>
+      <c r="J214" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="K214" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="L214" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M214" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="N214" s="1"/>
+    </row>
+    <row r="215" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="30" t="str">
+        <f>[1]katonew1!$A$12812</f>
+        <v>613600000</v>
+      </c>
+      <c r="B215" s="70" t="str">
+        <f>[1]katonew1!$H$12812</f>
+        <v>район Байдибека</v>
+      </c>
+      <c r="C215" s="51">
+        <v>10</v>
+      </c>
+      <c r="D215" s="51">
+        <v>10.1</v>
+      </c>
+      <c r="E215" s="51">
+        <v>10.4</v>
+      </c>
+      <c r="F215" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="G215" s="51">
+        <v>11</v>
+      </c>
+      <c r="H215" s="51">
+        <v>11.1</v>
+      </c>
+      <c r="I215" s="51">
+        <v>11.2</v>
+      </c>
+      <c r="J215" s="51">
+        <v>10</v>
+      </c>
+      <c r="K215" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L215" s="51">
+        <v>10.1</v>
+      </c>
+      <c r="M215" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="N215" s="1"/>
+    </row>
+    <row r="216" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="30" t="str">
+        <f>[1]katonew1!$A$12886</f>
+        <v>613800000</v>
+      </c>
+      <c r="B216" s="70" t="str">
+        <f>[1]katonew1!$H$12886</f>
+        <v>Жетысайский район</v>
+      </c>
+      <c r="C216" s="51">
+        <v>0</v>
+      </c>
+      <c r="D216" s="51">
+        <v>0</v>
+      </c>
+      <c r="E216" s="51">
+        <v>0</v>
+      </c>
+      <c r="F216" s="51">
+        <v>7.9</v>
+      </c>
+      <c r="G216" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H216" s="51">
+        <v>8.5</v>
+      </c>
+      <c r="I216" s="51">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J216" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="K216" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="L216" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="M216" s="51">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="N216" s="1"/>
+    </row>
+    <row r="217" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="30" t="str">
+        <f>[1]katonew1!$A$13005</f>
+        <v>613900000</v>
+      </c>
+      <c r="B217" s="70" t="str">
+        <f>[1]katonew1!$H$13005</f>
+        <v>Келесский район</v>
+      </c>
+      <c r="C217" s="51">
+        <v>0</v>
+      </c>
+      <c r="D217" s="51">
+        <v>0</v>
+      </c>
+      <c r="E217" s="51">
+        <v>0</v>
+      </c>
+      <c r="F217" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="G217" s="51">
+        <v>3</v>
+      </c>
+      <c r="H217" s="51">
+        <v>3</v>
+      </c>
+      <c r="I217" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="J217" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="K217" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="L217" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="M217" s="51">
+        <v>2.7</v>
+      </c>
+      <c r="N217" s="1"/>
+    </row>
+    <row r="218" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="30" t="str">
+        <f>[1]katonew1!$A$13101</f>
+        <v>614000000</v>
+      </c>
+      <c r="B218" s="70" t="str">
+        <f>[1]katonew1!$H$13101</f>
+        <v>Казыгуртский район</v>
+      </c>
+      <c r="C218" s="51">
+        <v>8</v>
+      </c>
+      <c r="D218" s="51">
+        <v>7.6</v>
+      </c>
+      <c r="E218" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="F218" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="G218" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="H218" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="I218" s="51">
+        <v>7.6</v>
+      </c>
+      <c r="J218" s="51">
+        <v>7.7</v>
+      </c>
+      <c r="K218" s="51">
+        <v>7.8</v>
+      </c>
+      <c r="L218" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="M218" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="N218" s="1"/>
+    </row>
+    <row r="219" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="30" t="str">
+        <f>[1]katonew1!$A$13181</f>
+        <v>614400000</v>
+      </c>
+      <c r="B219" s="70" t="str">
+        <f>[1]katonew1!$H$13181</f>
+        <v>Мактааральский район</v>
+      </c>
+      <c r="C219" s="51">
+        <v>13</v>
+      </c>
+      <c r="D219" s="51">
+        <v>13.3</v>
+      </c>
+      <c r="E219" s="51">
+        <v>13.7</v>
+      </c>
+      <c r="F219" s="51">
+        <v>6.2</v>
+      </c>
+      <c r="G219" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="H219" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="I219" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="J219" s="51">
+        <v>6.2</v>
+      </c>
+      <c r="K219" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="L219" s="51">
+        <v>6.6</v>
+      </c>
+      <c r="M219" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="N219" s="1"/>
+    </row>
+    <row r="220" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="30" t="str">
+        <f>[1]katonew1!$A$13261</f>
+        <v>614600000</v>
+      </c>
+      <c r="B220" s="70" t="str">
+        <f>[1]katonew1!$H$13261</f>
+        <v>Ордабасынский район</v>
+      </c>
+      <c r="C220" s="51">
+        <v>9.6</v>
+      </c>
+      <c r="D220" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E220" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F220" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G220" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H220" s="51">
+        <v>9.9</v>
+      </c>
+      <c r="I220" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="J220" s="51">
+        <v>12.5</v>
+      </c>
+      <c r="K220" s="51">
+        <v>11</v>
+      </c>
+      <c r="L220" s="51">
+        <v>9.6</v>
+      </c>
+      <c r="M220" s="51">
+        <v>12.4</v>
+      </c>
+      <c r="N220" s="1"/>
+    </row>
+    <row r="221" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="30" t="str">
+        <f>[1]katonew1!$A$13329</f>
+        <v>614800000</v>
+      </c>
+      <c r="B221" s="70" t="str">
+        <f>[1]katonew1!$H$13329</f>
+        <v>Отрарский район</v>
+      </c>
+      <c r="C221" s="51">
+        <v>5.4</v>
+      </c>
+      <c r="D221" s="51">
+        <v>5.4</v>
+      </c>
+      <c r="E221" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="F221" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="G221" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="H221" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="I221" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="J221" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="K221" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="L221" s="51">
+        <v>4</v>
+      </c>
+      <c r="M221" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N221" s="1"/>
+    </row>
+    <row r="222" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="30" t="str">
+        <f>[1]katonew1!$A$13382</f>
+        <v>615200000</v>
+      </c>
+      <c r="B222" s="70" t="str">
+        <f>[1]katonew1!$H$13382</f>
+        <v>Сайрамский район</v>
+      </c>
+      <c r="C222" s="51">
+        <v>16.8</v>
+      </c>
+      <c r="D222" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E222" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F222" s="51">
+        <v>16.2</v>
+      </c>
+      <c r="G222" s="51">
+        <v>16.2</v>
+      </c>
+      <c r="H222" s="51">
+        <v>16.2</v>
+      </c>
+      <c r="I222" s="51">
+        <v>17</v>
+      </c>
+      <c r="J222" s="51">
+        <v>17</v>
+      </c>
+      <c r="K222" s="51">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L222" s="51">
+        <v>15</v>
+      </c>
+      <c r="M222" s="51">
+        <v>15.8</v>
+      </c>
+      <c r="N222" s="1"/>
+    </row>
+    <row r="223" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="30" t="str">
+        <f>[1]katonew1!$A$13437</f>
+        <v>615400000</v>
+      </c>
+      <c r="B223" s="70" t="str">
+        <f>[1]katonew1!$H$13437</f>
+        <v>Сарыагашский район</v>
+      </c>
+      <c r="C223" s="51">
+        <v>21.7</v>
+      </c>
+      <c r="D223" s="51">
+        <v>37.1</v>
+      </c>
+      <c r="E223" s="51">
+        <v>49.3</v>
+      </c>
+      <c r="F223" s="51">
+        <v>61.6</v>
+      </c>
+      <c r="G223" s="51">
+        <v>60.6</v>
+      </c>
+      <c r="H223" s="51">
+        <v>88.1</v>
+      </c>
+      <c r="I223" s="51">
+        <v>96.9</v>
+      </c>
+      <c r="J223" s="51">
+        <v>120.4</v>
+      </c>
+      <c r="K223" s="51">
+        <v>124.1</v>
+      </c>
+      <c r="L223" s="51">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="M223" s="51">
+        <v>105.6</v>
+      </c>
+      <c r="N223" s="1"/>
+    </row>
+    <row r="224" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="30" t="str">
+        <f>[1]katonew1!$A$13514</f>
+        <v>615500000</v>
+      </c>
+      <c r="B224" s="70" t="str">
+        <f>[1]katonew1!$H$13514</f>
+        <v>район Сауран</v>
+      </c>
+      <c r="C224" s="51"/>
+      <c r="D224" s="51"/>
+      <c r="E224" s="51"/>
+      <c r="F224" s="51"/>
+      <c r="G224" s="51"/>
+      <c r="H224" s="51"/>
+      <c r="I224" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="J224" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="K224" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="L224" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="M224" s="51">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N224" s="1"/>
+    </row>
+    <row r="225" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="30" t="str">
+        <f>[1]katonew1!$A$13584</f>
+        <v>615600000</v>
+      </c>
+      <c r="B225" s="70" t="str">
+        <f>[1]katonew1!$H$13584</f>
+        <v>Сузакский район</v>
+      </c>
+      <c r="C225" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="D225" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="E225" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="F225" s="51">
+        <v>2.7</v>
+      </c>
+      <c r="G225" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="H225" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="I225" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="J225" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K225" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="L225" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="M225" s="51">
+        <v>2</v>
+      </c>
+      <c r="N225" s="1"/>
+    </row>
+    <row r="226" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="30" t="str">
+        <f>[1]katonew1!$A$13626</f>
+        <v>615800000</v>
+      </c>
+      <c r="B226" s="70" t="str">
+        <f>[1]katonew1!$H$13626</f>
+        <v>Толебийский район</v>
+      </c>
+      <c r="C226" s="51">
+        <v>21.6</v>
+      </c>
+      <c r="D226" s="51">
+        <v>22</v>
+      </c>
+      <c r="E226" s="51">
+        <v>21.5</v>
+      </c>
+      <c r="F226" s="51">
+        <v>17.8</v>
+      </c>
+      <c r="G226" s="51">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H226" s="51">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I226" s="51">
+        <v>17.7</v>
+      </c>
+      <c r="J226" s="51">
+        <v>17.8</v>
+      </c>
+      <c r="K226" s="51">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L226" s="51">
+        <v>20.8</v>
+      </c>
+      <c r="M226" s="51">
+        <v>46.4</v>
+      </c>
+      <c r="N226" s="1"/>
+    </row>
+    <row r="227" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="30" t="str">
+        <f>[1]katonew1!$A$13694</f>
+        <v>616000000</v>
+      </c>
+      <c r="B227" s="70" t="str">
+        <f>[1]katonew1!$H$13694</f>
+        <v>Тюлькубасский район</v>
+      </c>
+      <c r="C227" s="51">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D227" s="51">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="E227" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="F227" s="51">
+        <v>17.3</v>
+      </c>
+      <c r="G227" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="H227" s="51">
+        <v>17.2</v>
+      </c>
+      <c r="I227" s="51">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="J227" s="51">
+        <v>18.7</v>
+      </c>
+      <c r="K227" s="51">
+        <v>19.8</v>
+      </c>
+      <c r="L227" s="51">
+        <v>19.3</v>
+      </c>
+      <c r="M227" s="51">
+        <v>19.8</v>
+      </c>
+      <c r="N227" s="1"/>
+    </row>
+    <row r="228" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="30" t="str">
+        <f>[1]katonew1!$A$13775</f>
+        <v>616400000</v>
+      </c>
+      <c r="B228" s="70" t="str">
+        <f>[1]katonew1!$H$13775</f>
+        <v>Шардаринский район</v>
+      </c>
+      <c r="C228" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D228" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="E228" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="F228" s="51">
+        <v>2.5</v>
+      </c>
+      <c r="G228" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="H228" s="51">
+        <v>2.7</v>
+      </c>
+      <c r="I228" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="J228" s="51">
+        <v>2.9</v>
+      </c>
+      <c r="K228" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="L228" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="M228" s="51">
+        <v>2.6</v>
+      </c>
+      <c r="N228" s="1"/>
+    </row>
+    <row r="229" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="30" t="s">
+        <v>485</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C229" s="50"/>
+      <c r="D229" s="50"/>
+      <c r="E229" s="50"/>
+      <c r="F229" s="50"/>
+      <c r="G229" s="50"/>
+      <c r="H229" s="50"/>
+      <c r="I229" s="50"/>
+      <c r="J229" s="50">
+        <v>24.7</v>
+      </c>
+      <c r="K229" s="50">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L229" s="51">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M229" s="52">
+        <v>30.6</v>
+      </c>
+      <c r="N229" s="1"/>
+    </row>
+    <row r="230" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="30" t="s">
+        <v>487</v>
+      </c>
+      <c r="B230" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="C230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I230" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J230" s="52">
+        <v>16.3</v>
+      </c>
+      <c r="K230" s="52">
+        <v>10.7</v>
+      </c>
+      <c r="L230" s="52">
+        <v>7</v>
+      </c>
+      <c r="M230" s="52">
+        <v>21.6</v>
+      </c>
+      <c r="N230" s="1"/>
+    </row>
+    <row r="231" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="30" t="s">
+        <v>488</v>
+      </c>
+      <c r="B231" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="C231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I231" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J231" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="K231" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="L231" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="M231" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N231" s="1"/>
+    </row>
+    <row r="232" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="30" t="s">
+        <v>489</v>
+      </c>
+      <c r="B232" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I232" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J232" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="K232" s="50">
+        <v>1</v>
+      </c>
+      <c r="L232" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="M232" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N232" s="1"/>
+    </row>
+    <row r="233" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="B233" s="70" t="s">
+        <v>491</v>
+      </c>
+      <c r="C233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I233" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J233" s="50">
+        <v>6.5</v>
+      </c>
+      <c r="K233" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="L233" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="M233" s="52">
+        <v>6.7</v>
+      </c>
+      <c r="N233" s="1"/>
+    </row>
+    <row r="234" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="30" t="s">
+        <v>492</v>
+      </c>
+      <c r="B234" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="C234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I234" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J234" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="K234" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="L234" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="M234" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="N234" s="1"/>
+    </row>
+    <row r="235" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C235" s="50">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="D235" s="50">
+        <v>148.1</v>
+      </c>
+      <c r="E235" s="50">
+        <v>148.6</v>
+      </c>
+      <c r="F235" s="50">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="G235" s="50">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="H235" s="50">
+        <v>155.9</v>
+      </c>
+      <c r="I235" s="50">
+        <v>159.4</v>
+      </c>
+      <c r="J235" s="50">
+        <v>62.6</v>
+      </c>
+      <c r="K235" s="50">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="L235" s="50">
+        <v>61.2</v>
+      </c>
+      <c r="M235" s="52">
+        <v>58.1</v>
+      </c>
+      <c r="N235" s="1"/>
+    </row>
+    <row r="236" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="30" t="s">
+        <v>495</v>
+      </c>
+      <c r="B236" s="70" t="s">
+        <v>496</v>
+      </c>
+      <c r="C236" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D236" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="E236" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F236" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="G236" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="H236" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="I236" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="J236" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="K236" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="L236" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="M236" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N236" s="1"/>
+    </row>
+    <row r="237" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="30">
+        <v>632800000</v>
+      </c>
+      <c r="B237" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="C237" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="D237" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="E237" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="F237" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="G237" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="H237" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="I237" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J237" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K237" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L237" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M237" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N237" s="1"/>
+    </row>
+    <row r="238" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="30" t="s">
+        <v>497</v>
+      </c>
+      <c r="B238" s="70" t="s">
+        <v>498</v>
+      </c>
+      <c r="C238" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="D238" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="E238" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="F238" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="G238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="H238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="I238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="J238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="K238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="L238" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="M238" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="N238" s="1"/>
+    </row>
+    <row r="239" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="30">
+        <v>632800000</v>
+      </c>
+      <c r="B239" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="D239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="H239" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="I239" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J239" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K239" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L239" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M239" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N239" s="1"/>
+    </row>
+    <row r="240" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="30">
+        <v>633200000</v>
+      </c>
+      <c r="B240" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C240" s="52">
+        <v>1</v>
+      </c>
+      <c r="D240" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E240" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="F240" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="G240" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="H240" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="I240" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J240" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K240" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L240" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M240" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N240" s="1"/>
+    </row>
+    <row r="241" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="30">
+        <v>633400000</v>
+      </c>
+      <c r="B241" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C241" s="52">
+        <v>4.3</v>
+      </c>
+      <c r="D241" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E241" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F241" s="52">
+        <v>4.5</v>
+      </c>
+      <c r="G241" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="H241" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I241" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J241" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K241" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L241" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M241" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N241" s="1"/>
+    </row>
+    <row r="242" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="30">
+        <v>633600000</v>
+      </c>
+      <c r="B242" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="C242" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D242" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E242" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F242" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="G242" s="52">
+        <v>4.3</v>
+      </c>
+      <c r="H242" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I242" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J242" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K242" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L242" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M242" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N242" s="1"/>
+    </row>
+    <row r="243" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="30">
+        <v>633800000</v>
+      </c>
+      <c r="B243" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C243" s="52">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D243" s="52">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E243" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F243" s="52">
+        <v>9.4</v>
+      </c>
+      <c r="G243" s="52">
+        <v>9.4</v>
+      </c>
+      <c r="H243" s="52">
+        <v>9.4</v>
+      </c>
+      <c r="I243" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J243" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K243" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L243" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M243" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N243" s="1"/>
+    </row>
+    <row r="244" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="30">
+        <v>635800000</v>
+      </c>
+      <c r="B244" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C244" s="52"/>
+      <c r="D244" s="52"/>
+      <c r="E244" s="52"/>
+      <c r="F244" s="52"/>
+      <c r="G244" s="52"/>
+      <c r="H244" s="52"/>
+      <c r="I244" s="52"/>
+      <c r="J244" s="52"/>
+      <c r="K244" s="52"/>
+      <c r="L244" s="52"/>
+      <c r="M244" s="52"/>
+      <c r="N244" s="1"/>
+    </row>
+    <row r="245" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="30" t="s">
+        <v>499</v>
+      </c>
+      <c r="B245" s="70" t="s">
+        <v>500</v>
+      </c>
+      <c r="C245" s="52">
+        <v>16.7</v>
+      </c>
+      <c r="D245" s="52">
+        <v>17.3</v>
+      </c>
+      <c r="E245" s="52">
+        <v>18</v>
+      </c>
+      <c r="F245" s="52">
+        <v>18.3</v>
+      </c>
+      <c r="G245" s="52">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H245" s="52">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="I245" s="52">
+        <v>18.3</v>
+      </c>
+      <c r="J245" s="52">
+        <v>16.8</v>
+      </c>
+      <c r="K245" s="52">
+        <v>17</v>
+      </c>
+      <c r="L245" s="52">
+        <v>14.5</v>
+      </c>
+      <c r="M245" s="52">
+        <v>14.2</v>
+      </c>
+      <c r="N245" s="1"/>
+    </row>
+    <row r="246" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="30">
+        <v>634400000</v>
+      </c>
+      <c r="B246" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C246" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="D246" s="52">
+        <v>3.8</v>
+      </c>
+      <c r="E246" s="52">
+        <v>4</v>
+      </c>
+      <c r="F246" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="G246" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H246" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I246" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J246" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K246" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L246" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M246" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N246" s="1"/>
+    </row>
+    <row r="247" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="30" t="s">
+        <v>501</v>
+      </c>
+      <c r="B247" s="70" t="s">
+        <v>502</v>
+      </c>
+      <c r="C247" s="52">
+        <v>6.1</v>
+      </c>
+      <c r="D247" s="52">
+        <v>6.3</v>
+      </c>
+      <c r="E247" s="52">
+        <v>6.4</v>
+      </c>
+      <c r="F247" s="52">
+        <v>6.6</v>
+      </c>
+      <c r="G247" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="H247" s="52">
+        <v>7</v>
+      </c>
+      <c r="I247" s="52">
+        <v>7.2</v>
+      </c>
+      <c r="J247" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K247" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L247" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="M247" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N247" s="1"/>
+    </row>
+    <row r="248" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="30" t="s">
+        <v>503</v>
+      </c>
+      <c r="B248" s="70" t="s">
+        <v>504</v>
+      </c>
+      <c r="C248" s="52">
+        <v>11.2</v>
+      </c>
+      <c r="D248" s="52">
+        <v>10.6</v>
+      </c>
+      <c r="E248" s="52">
+        <v>11.5</v>
+      </c>
+      <c r="F248" s="52">
+        <v>13.2</v>
+      </c>
+      <c r="G248" s="52">
+        <v>14</v>
+      </c>
+      <c r="H248" s="52">
+        <v>14.8</v>
+      </c>
+      <c r="I248" s="52">
+        <v>16.2</v>
+      </c>
+      <c r="J248" s="52">
+        <v>13</v>
+      </c>
+      <c r="K248" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="L248" s="52">
+        <v>12.7</v>
+      </c>
+      <c r="M248" s="52">
+        <v>12</v>
+      </c>
+      <c r="N248" s="1"/>
+    </row>
+    <row r="249" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="30" t="s">
+        <v>505</v>
+      </c>
+      <c r="B249" s="70" t="s">
+        <v>506</v>
+      </c>
+      <c r="C249" s="52">
+        <v>6.4</v>
+      </c>
+      <c r="D249" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="E249" s="52">
+        <v>6.6</v>
+      </c>
+      <c r="F249" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="G249" s="52">
+        <v>6</v>
+      </c>
+      <c r="H249" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="I249" s="52">
+        <v>5.2</v>
+      </c>
+      <c r="J249" s="52">
+        <v>4.5</v>
+      </c>
+      <c r="K249" s="52">
+        <v>4.5</v>
+      </c>
+      <c r="L249" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M249" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="N249" s="1"/>
+    </row>
+    <row r="250" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="30" t="s">
+        <v>507</v>
+      </c>
+      <c r="B250" s="70" t="s">
+        <v>508</v>
+      </c>
+      <c r="C250" s="52">
+        <v>9</v>
+      </c>
+      <c r="D250" s="52">
+        <v>9</v>
+      </c>
+      <c r="E250" s="52">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F250" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="G250" s="52">
+        <v>9.1</v>
+      </c>
+      <c r="H250" s="52">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I250" s="52">
+        <v>8.9</v>
+      </c>
+      <c r="J250" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="K250" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="L250" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="M250" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="N250" s="1"/>
+    </row>
+    <row r="251" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="30">
+        <v>635000000</v>
+      </c>
+      <c r="B251" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="C251" s="52">
+        <v>14</v>
+      </c>
+      <c r="D251" s="52">
+        <v>14.1</v>
+      </c>
+      <c r="E251" s="52">
+        <v>14.1</v>
+      </c>
+      <c r="F251" s="52">
+        <v>11.3</v>
+      </c>
+      <c r="G251" s="52">
+        <v>11.9</v>
+      </c>
+      <c r="H251" s="52">
+        <v>12.3</v>
+      </c>
+      <c r="I251" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J251" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K251" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L251" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="M251" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="N251" s="1"/>
+    </row>
+    <row r="252" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="30" t="s">
+        <v>509</v>
+      </c>
+      <c r="B252" s="70" t="s">
+        <v>510</v>
+      </c>
+      <c r="C252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="D252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="E252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="F252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="G252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="H252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="I252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K252" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L252" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="M252" s="52">
+        <v>1.9</v>
+      </c>
+      <c r="N252" s="1"/>
+    </row>
+    <row r="253" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="B253" s="70" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="D253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="E253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="F253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="G253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="H253" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="I253" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="J253" s="52">
+        <v>6</v>
+      </c>
+      <c r="K253" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="L253" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="M253" s="52">
+        <v>5.4</v>
+      </c>
+      <c r="N253" s="1"/>
+    </row>
+    <row r="254" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="30" t="s">
+        <v>513</v>
+      </c>
+      <c r="B254" s="70" t="s">
+        <v>514</v>
+      </c>
+      <c r="C254" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="D254" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="E254" s="52">
+        <v>3.8</v>
+      </c>
+      <c r="F254" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="G254" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="H254" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="I254" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="J254" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="K254" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="L254" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="M254" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="N254" s="1"/>
+    </row>
+    <row r="255" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="30" t="s">
+        <v>515</v>
+      </c>
+      <c r="B255" s="70" t="s">
+        <v>516</v>
+      </c>
+      <c r="C255" s="52">
+        <v>23.4</v>
+      </c>
+      <c r="D255" s="52">
+        <v>23.9</v>
+      </c>
+      <c r="E255" s="52">
+        <v>23.5</v>
+      </c>
+      <c r="F255" s="52">
+        <v>25.1</v>
+      </c>
+      <c r="G255" s="52">
+        <v>25.6</v>
+      </c>
+      <c r="H255" s="52">
+        <v>25.9</v>
+      </c>
+      <c r="I255" s="52">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J255" s="52">
+        <v>5.3</v>
+      </c>
+      <c r="K255" s="52">
+        <v>5.3</v>
+      </c>
+      <c r="L255" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="M255" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N255" s="1"/>
+    </row>
+    <row r="256" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="30">
+        <v>636400000</v>
+      </c>
+      <c r="B256" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C256" s="52">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D256" s="52">
+        <v>16.8</v>
+      </c>
+      <c r="E256" s="52">
+        <v>18.3</v>
+      </c>
+      <c r="F256" s="52">
+        <v>18.5</v>
+      </c>
+      <c r="G256" s="52">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="H256" s="52">
+        <v>19.8</v>
+      </c>
+      <c r="I256" s="52"/>
+      <c r="J256" s="52"/>
+      <c r="K256" s="52"/>
+      <c r="L256" s="52"/>
+      <c r="M256" s="52"/>
+      <c r="N256" s="1"/>
+    </row>
+    <row r="257" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="30" t="s">
+        <v>517</v>
+      </c>
+      <c r="B257" s="70" t="s">
+        <v>518</v>
+      </c>
+      <c r="C257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="D257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="E257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="F257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="G257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="H257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="I257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="J257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="K257" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="L257" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="M257" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="N257" s="1"/>
+    </row>
+    <row r="258" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="30" t="s">
+        <v>519</v>
+      </c>
+      <c r="B258" s="70" t="s">
+        <v>520</v>
+      </c>
+      <c r="C258" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="D258" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="E258" s="52">
+        <v>7.5</v>
+      </c>
+      <c r="F258" s="52">
+        <v>8.1</v>
+      </c>
+      <c r="G258" s="52">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H258" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I258" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="J258" s="52">
+        <v>8</v>
+      </c>
+      <c r="K258" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="L258" s="52">
+        <v>8.9</v>
+      </c>
+      <c r="M258" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="N258" s="1"/>
+    </row>
+    <row r="259" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="30" t="s">
+        <v>521</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C259" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="D259" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E259" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F259" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G259" s="52">
+        <v>0</v>
+      </c>
+      <c r="H259" s="52">
+        <v>0</v>
+      </c>
+      <c r="I259" s="52">
+        <v>0</v>
+      </c>
+      <c r="J259" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K259" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L259" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="M259" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="N259" s="1"/>
+    </row>
+    <row r="260" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="B260" s="70" t="s">
+        <v>524</v>
+      </c>
+      <c r="C260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="D260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F260" s="52">
+        <v>0</v>
+      </c>
+      <c r="G260" s="52">
+        <v>0</v>
+      </c>
+      <c r="H260" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I260" s="52">
+        <v>0</v>
+      </c>
+      <c r="J260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="M260" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="N260" s="1"/>
+    </row>
+    <row r="261" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="B261" s="70" t="s">
+        <v>526</v>
+      </c>
+      <c r="C261" s="52">
+        <v>0</v>
+      </c>
+      <c r="D261" s="52">
+        <v>0</v>
+      </c>
+      <c r="E261" s="52">
+        <v>0</v>
+      </c>
+      <c r="F261" s="52">
+        <v>0</v>
+      </c>
+      <c r="G261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J261" s="52">
+        <v>0</v>
+      </c>
+      <c r="K261" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L261" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="M261" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="N261" s="1"/>
+    </row>
+    <row r="262" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="B262" s="70" t="s">
+        <v>528</v>
+      </c>
+      <c r="C262" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="D262" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E262" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F262" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G262" s="52">
+        <v>0</v>
+      </c>
+      <c r="H262" s="52">
+        <v>0</v>
+      </c>
+      <c r="I262" s="52">
+        <v>0</v>
+      </c>
+      <c r="J262" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K262" s="52">
+        <v>0</v>
+      </c>
+      <c r="L262" s="85">
+        <v>0</v>
+      </c>
+      <c r="M262" s="85">
+        <v>0</v>
+      </c>
+      <c r="N262" s="1"/>
+    </row>
+    <row r="263" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="30" t="s">
+        <v>529</v>
+      </c>
+      <c r="B263" s="70" t="s">
+        <v>530</v>
+      </c>
+      <c r="C263" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D263" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E263" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F263" s="52">
+        <v>0</v>
+      </c>
+      <c r="G263" s="52">
+        <v>0</v>
+      </c>
+      <c r="H263" s="52">
+        <v>0</v>
+      </c>
+      <c r="I263" s="52">
+        <v>0</v>
+      </c>
+      <c r="J263" s="52">
+        <v>0</v>
+      </c>
+      <c r="K263" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L263" s="85">
+        <v>0</v>
+      </c>
+      <c r="M263" s="85">
+        <v>0</v>
+      </c>
+      <c r="N263" s="1"/>
+    </row>
+    <row r="264" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="30" t="s">
+        <v>531</v>
+      </c>
+      <c r="B264" s="70" t="s">
+        <v>532</v>
+      </c>
+      <c r="C264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K264" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L264" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="M264" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="N264" s="1"/>
+    </row>
+    <row r="265" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="B265" s="70" t="s">
+        <v>534</v>
+      </c>
+      <c r="C265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="F265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="H265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="I265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="K265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="L265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="M265" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N265" s="1"/>
+    </row>
+    <row r="266" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C266" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="D266" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="E266" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="F266" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="G266" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="H266" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="I266" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="J266" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="K266" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="L266" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="M266" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="N266" s="1"/>
+    </row>
+    <row r="267" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="30" t="s">
+        <v>537</v>
+      </c>
+      <c r="B267" s="70" t="s">
+        <v>538</v>
+      </c>
+      <c r="C267" s="50">
+        <v>0</v>
+      </c>
+      <c r="D267" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E267" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F267" s="50">
+        <v>0</v>
+      </c>
+      <c r="G267" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H267" s="50">
+        <v>0</v>
+      </c>
+      <c r="I267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M267" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="N267" s="1"/>
+    </row>
+    <row r="268" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="30" t="s">
+        <v>539</v>
+      </c>
+      <c r="B268" s="70" t="s">
+        <v>540</v>
+      </c>
+      <c r="C268" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="D268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I268" s="50">
+        <v>0</v>
+      </c>
+      <c r="J268" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K268" s="50">
+        <v>0</v>
+      </c>
+      <c r="L268" s="50">
+        <v>0</v>
+      </c>
+      <c r="M268" s="50">
+        <v>0</v>
+      </c>
+      <c r="N268" s="1"/>
+    </row>
+    <row r="269" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="30" t="s">
+        <v>541</v>
+      </c>
+      <c r="B269" s="70" t="s">
+        <v>542</v>
+      </c>
+      <c r="C269" s="50">
+        <v>0</v>
+      </c>
+      <c r="D269" s="50">
+        <v>0</v>
+      </c>
+      <c r="E269" s="50">
+        <v>0</v>
+      </c>
+      <c r="F269" s="50">
+        <v>0</v>
+      </c>
+      <c r="G269" s="50">
+        <v>0</v>
+      </c>
+      <c r="H269" s="50">
+        <v>0</v>
+      </c>
+      <c r="I269" s="50">
+        <v>0</v>
+      </c>
+      <c r="J269" s="50">
+        <v>0</v>
+      </c>
+      <c r="K269" s="50">
+        <v>0</v>
+      </c>
+      <c r="L269" s="50">
+        <v>0</v>
+      </c>
+      <c r="M269" s="50">
+        <v>0</v>
+      </c>
+      <c r="N269" s="1"/>
+    </row>
+    <row r="270" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="30" t="s">
+        <v>543</v>
+      </c>
+      <c r="B270" s="70" t="s">
+        <v>544</v>
+      </c>
+      <c r="C270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I270" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="J270" s="50">
+        <v>0</v>
+      </c>
+      <c r="K270" s="50">
+        <v>0</v>
+      </c>
+      <c r="L270" s="50">
+        <v>0</v>
+      </c>
+      <c r="M270" s="50">
+        <v>0</v>
+      </c>
+      <c r="N270" s="1"/>
+    </row>
+    <row r="271" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="B271" s="70" t="s">
+        <v>546</v>
+      </c>
+      <c r="C271" s="50">
+        <v>0</v>
+      </c>
+      <c r="D271" s="50">
+        <v>0</v>
+      </c>
+      <c r="E271" s="50">
+        <v>0</v>
+      </c>
+      <c r="F271" s="50">
+        <v>0</v>
+      </c>
+      <c r="G271" s="50">
+        <v>0</v>
+      </c>
+      <c r="H271" s="50">
+        <v>0</v>
+      </c>
+      <c r="I271" s="50">
+        <v>0</v>
+      </c>
+      <c r="J271" s="50">
+        <v>0</v>
+      </c>
+      <c r="K271" s="50">
+        <v>0</v>
+      </c>
+      <c r="L271" s="50">
+        <v>0</v>
+      </c>
+      <c r="M271" s="50">
+        <v>0</v>
+      </c>
+      <c r="N271" s="1"/>
+    </row>
+    <row r="272" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="30" t="s">
+        <v>547</v>
+      </c>
+      <c r="B272" s="70" t="s">
+        <v>548</v>
+      </c>
+      <c r="C272" s="50">
+        <v>0</v>
+      </c>
+      <c r="D272" s="50">
+        <v>0</v>
+      </c>
+      <c r="E272" s="50">
+        <v>0</v>
+      </c>
+      <c r="F272" s="50">
+        <v>0</v>
+      </c>
+      <c r="G272" s="50">
+        <v>0</v>
+      </c>
+      <c r="H272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I272" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="J272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K272" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L272" s="50">
+        <v>0</v>
+      </c>
+      <c r="M272" s="50">
+        <v>0</v>
+      </c>
+      <c r="N272" s="1"/>
+    </row>
+    <row r="273" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="30" t="s">
+        <v>549</v>
+      </c>
+      <c r="B273" s="70" t="s">
+        <v>550</v>
+      </c>
+      <c r="C273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="G273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="I273" s="50">
+        <v>0</v>
+      </c>
+      <c r="J273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="K273" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="L273" s="50">
+        <v>0</v>
+      </c>
+      <c r="M273" s="50">
+        <v>0</v>
+      </c>
+      <c r="N273" s="1"/>
+    </row>
+    <row r="274" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="30" t="s">
+        <v>551</v>
+      </c>
+      <c r="B274" s="70" t="s">
+        <v>552</v>
+      </c>
+      <c r="C274" s="50">
+        <v>0</v>
+      </c>
+      <c r="D274" s="50">
+        <v>0</v>
+      </c>
+      <c r="E274" s="50">
+        <v>0</v>
+      </c>
+      <c r="F274" s="50">
+        <v>0</v>
+      </c>
+      <c r="G274" s="50">
+        <v>0</v>
+      </c>
+      <c r="H274" s="50">
+        <v>0</v>
+      </c>
+      <c r="I274" s="50">
+        <v>0</v>
+      </c>
+      <c r="J274" s="50">
+        <v>0</v>
+      </c>
+      <c r="K274" s="50">
+        <v>0</v>
+      </c>
+      <c r="L274" s="50">
+        <v>0</v>
+      </c>
+      <c r="M274" s="50">
+        <v>0</v>
+      </c>
+      <c r="N274" s="1"/>
+    </row>
+    <row r="275" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="30" t="s">
+        <v>553</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C275" s="50"/>
+      <c r="D275" s="50"/>
+      <c r="E275" s="50"/>
+      <c r="F275" s="51">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="G275" s="51">
+        <v>123.8</v>
+      </c>
+      <c r="H275" s="51">
+        <v>162.1</v>
+      </c>
+      <c r="I275" s="50">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="J275" s="50">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="K275" s="50">
+        <v>171.6</v>
+      </c>
+      <c r="L275" s="51">
+        <v>180.1</v>
+      </c>
+      <c r="M275" s="52">
+        <v>242.6</v>
+      </c>
+      <c r="N275" s="1"/>
+    </row>
+    <row r="276" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="30" t="s">
+        <v>555</v>
+      </c>
+      <c r="B276" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="C276" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D276" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E276" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F276" s="51">
+        <v>129.1</v>
+      </c>
+      <c r="G276" s="51">
+        <v>91.7</v>
+      </c>
+      <c r="H276" s="51">
+        <v>120.5</v>
+      </c>
+      <c r="I276" s="50">
+        <v>121.9</v>
+      </c>
+      <c r="J276" s="50">
+        <v>92</v>
+      </c>
+      <c r="K276" s="50">
+        <v>98.4</v>
+      </c>
+      <c r="L276" s="50">
+        <v>104.4</v>
+      </c>
+      <c r="M276" s="52">
+        <v>88.6</v>
+      </c>
+      <c r="N276" s="1"/>
+    </row>
+    <row r="277" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="30" t="s">
+        <v>556</v>
+      </c>
+      <c r="B277" s="70" t="s">
+        <v>557</v>
+      </c>
+      <c r="C277" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D277" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E277" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F277" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="G277" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="H277" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="I277" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="J277" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="K277" s="50">
+        <v>25.9</v>
+      </c>
+      <c r="L277" s="50">
+        <v>17.8</v>
+      </c>
+      <c r="M277" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="N277" s="1"/>
+    </row>
+    <row r="278" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="30" t="s">
+        <v>558</v>
+      </c>
+      <c r="B278" s="70" t="s">
+        <v>559</v>
+      </c>
+      <c r="C278" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E278" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F278" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="G278" s="51">
+        <v>1.6</v>
+      </c>
+      <c r="H278" s="51">
+        <v>1.4</v>
+      </c>
+      <c r="I278" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="J278" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="K278" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="L278" s="50">
+        <v>32.1</v>
+      </c>
+      <c r="M278" s="52">
+        <v>77.2</v>
+      </c>
+      <c r="N278" s="1"/>
+    </row>
+    <row r="279" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="30" t="s">
+        <v>560</v>
+      </c>
+      <c r="B279" s="70" t="s">
+        <v>561</v>
+      </c>
+      <c r="C279" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E279" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F279" s="51">
+        <v>27.5</v>
+      </c>
+      <c r="G279" s="51">
+        <v>30</v>
+      </c>
+      <c r="H279" s="51">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="I279" s="50">
+        <v>31.5</v>
+      </c>
+      <c r="J279" s="50">
+        <v>47.5</v>
+      </c>
+      <c r="K279" s="50">
+        <v>45.9</v>
+      </c>
+      <c r="L279" s="50">
+        <v>25.8</v>
+      </c>
+      <c r="M279" s="52">
+        <v>76.5</v>
+      </c>
+      <c r="N279" s="1"/>
+    </row>
+    <row r="280" spans="1:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="30" t="s">
+        <v>562</v>
+      </c>
+      <c r="B280" s="70" t="s">
+        <v>563</v>
+      </c>
+      <c r="C280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="G280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="H280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="I280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="J280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="K280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L280" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="M280" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="N280" s="1"/>
+    </row>
+    <row r="281" spans="1:14" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="1"/>
+      <c r="B281" s="1"/>
+      <c r="C281" s="80"/>
+      <c r="D281" s="80"/>
+      <c r="E281" s="80"/>
+      <c r="F281" s="80"/>
+      <c r="G281" s="80"/>
+      <c r="H281" s="80"/>
+      <c r="I281" s="80"/>
+      <c r="J281" s="80"/>
+      <c r="K281" s="80"/>
+      <c r="L281" s="80"/>
+      <c r="M281" s="80"/>
+      <c r="N281" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
-      <vt:lpstr>Показатель по районам</vt:lpstr>
+      <vt:lpstr>Произ молока по обл и район</vt:lpstr>
+      <vt:lpstr>Произ шерсти по обл и район</vt:lpstr>
+      <vt:lpstr>Приоз яйц по обл и район</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>