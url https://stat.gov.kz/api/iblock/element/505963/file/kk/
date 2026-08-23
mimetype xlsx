--- v0 (2026-07-10)
+++ v1 (2026-08-23)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\год_Информация и связь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="950" activeTab="2"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="42" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="69">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
@@ -288,51 +288,51 @@
     <t>КАТО коды</t>
   </si>
   <si>
     <t>2017 жылдан бастап</t>
   </si>
   <si>
     <t>Республикада және оның өңірлерінде көрсетілген қызметтердің көлемі туралы ақпараттың негізгі дереккөзі «Көрсетілген қызметтер көлемі туралы есеп» 2-қызмет көрсету (индексі 2-қызмет көрсему, кезеңділігі - жылдық) және «Көрсетілген қызметтер көлемі туралы есеп» 2-қызмет көрсету (индексі 2-қызмет көрсету, кезеңділігі - тоқсандық), сондай-ақ «Пошта мен курьерлік қызмет және байланыс қызметтері туралы есеп» 3-байланыс (индексі 3-байланыс, кезеңділігі - айлық) және «Байланыс қызметтері туралы есеп» 2-байланыс (индексі 2-байланыс, кезеңділігі - жылдық) статистикалық нысандарын байқау нәтижелері бойынша алынған мәліметтер болып табылады</t>
   </si>
   <si>
     <t>Абдалимова Жупар Таупыховна</t>
   </si>
   <si>
     <t>+7 7172 749326</t>
   </si>
   <si>
     <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -981,1180 +981,1180 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/88/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7">
         <v>201108</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="13" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="13" customFormat="1" ht="57" customHeight="1">
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="13" customFormat="1" ht="54" customHeight="1">
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="13" customFormat="1" ht="89.25">
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="M11" s="15"/>
     </row>
-    <row r="12" spans="1:13" s="13" customFormat="1" ht="56.25" customHeight="1">
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="15"/>
     </row>
-    <row r="14" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="21"/>
       <c r="M14" s="15"/>
     </row>
-    <row r="15" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="15"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="20">
         <v>46202</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="20">
         <v>46566</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>66</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>67</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>68</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="29"/>
     </row>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="2"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5">
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="27" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="2"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
-    <row r="20" spans="2:4">
+    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+      <selection activeCell="O15" sqref="O15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="24" customWidth="1"/>
     <col min="3" max="10" width="10.85546875" style="24" customWidth="1"/>
     <col min="11" max="11" width="11" style="24" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="15.75">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="25" t="s">
         <v>40</v>
       </c>
       <c r="C1" s="25"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
     </row>
-    <row r="2" spans="1:11" s="1" customFormat="1">
+    <row r="2" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="44"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="K2" s="45" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="3" spans="1:11" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="57">
         <v>2017</v>
       </c>
       <c r="D3" s="57">
         <v>2018</v>
       </c>
       <c r="E3" s="58">
         <v>2019</v>
       </c>
       <c r="F3" s="58">
         <v>2020</v>
       </c>
       <c r="G3" s="58">
         <v>2021</v>
       </c>
       <c r="H3" s="58">
         <v>2022</v>
       </c>
       <c r="I3" s="59">
         <v>2023</v>
       </c>
       <c r="J3" s="59">
         <v>2024</v>
       </c>
       <c r="K3" s="59">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="1" customFormat="1">
+    <row r="4" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="35">
         <v>0</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="46">
         <v>1278240.5</v>
       </c>
       <c r="D4" s="46">
         <v>1414108.5</v>
       </c>
       <c r="E4" s="46">
         <v>1681087.3</v>
       </c>
       <c r="F4" s="46">
         <v>1944937.7</v>
       </c>
       <c r="G4" s="46">
         <v>2262234.4</v>
       </c>
       <c r="H4" s="46">
         <v>2254193.2999999998</v>
       </c>
       <c r="I4" s="46">
         <v>3088845.4</v>
       </c>
       <c r="J4" s="46">
         <v>3591276.8</v>
       </c>
       <c r="K4" s="46">
-        <v>4670016.3278000001</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" s="1" customFormat="1">
+        <v>4670012.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="37">
         <v>100000000</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="46">
         <v>9132.7999999999993</v>
       </c>
       <c r="I5" s="46">
         <v>13269.5</v>
       </c>
       <c r="J5" s="46">
         <v>19845.900000000001</v>
       </c>
       <c r="K5" s="46">
-        <v>18589.5815</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" s="1" customFormat="1">
+        <v>18589.599999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>110000000</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="46">
         <v>13455.6</v>
       </c>
       <c r="D6" s="46">
         <v>12275.6</v>
       </c>
       <c r="E6" s="46">
         <v>13794.4</v>
       </c>
       <c r="F6" s="46">
         <v>14561.5</v>
       </c>
       <c r="G6" s="46">
         <v>15730.6</v>
       </c>
       <c r="H6" s="46">
         <v>16007.2</v>
       </c>
       <c r="I6" s="46">
         <v>19388.900000000001</v>
       </c>
       <c r="J6" s="46">
         <v>22185.200000000001</v>
       </c>
       <c r="K6" s="46">
-        <v>25720.388800000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" s="1" customFormat="1">
+        <v>25720.400000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>150000000</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="46">
         <v>15971.1</v>
       </c>
       <c r="D7" s="46">
         <v>16734.099999999999</v>
       </c>
       <c r="E7" s="46">
         <v>18361.7</v>
       </c>
       <c r="F7" s="46">
         <v>19773.2</v>
       </c>
       <c r="G7" s="46">
         <v>21946.9</v>
       </c>
       <c r="H7" s="46">
         <v>25389.7</v>
       </c>
       <c r="I7" s="54">
         <v>31627.4</v>
       </c>
       <c r="J7" s="54">
         <v>37330.400000000001</v>
       </c>
-      <c r="K7" s="54">
-[...3 lines deleted...]
-    <row r="8" spans="1:11" s="1" customFormat="1">
+      <c r="K7" s="46">
+        <v>36602.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>190000000</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="46">
         <v>17595</v>
       </c>
       <c r="D8" s="46">
         <v>20118.3</v>
       </c>
       <c r="E8" s="47">
         <v>19814</v>
       </c>
       <c r="F8" s="47">
         <v>21186.2</v>
       </c>
       <c r="G8" s="47">
         <v>27041.4</v>
       </c>
       <c r="H8" s="47">
         <v>16754.900000000001</v>
       </c>
       <c r="I8" s="46">
         <v>30799.599999999999</v>
       </c>
       <c r="J8" s="46">
         <v>25477.200000000001</v>
       </c>
       <c r="K8" s="46">
-        <v>33959.528200000001</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" s="1" customFormat="1">
+        <v>33959.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>230000000</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="46">
         <v>21980.6</v>
       </c>
       <c r="D9" s="46">
         <v>21871.3</v>
       </c>
       <c r="E9" s="47">
         <v>30156.799999999999</v>
       </c>
       <c r="F9" s="47">
         <v>20657.099999999999</v>
       </c>
       <c r="G9" s="47">
         <v>23527.599999999999</v>
       </c>
       <c r="H9" s="47">
         <v>27779.1</v>
       </c>
       <c r="I9" s="46">
         <v>35048.199999999997</v>
       </c>
       <c r="J9" s="46">
         <v>44813.3</v>
       </c>
       <c r="K9" s="46">
-        <v>54857.129099999998</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" s="1" customFormat="1">
+        <v>54857.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>270000000</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="46">
         <v>10301.1</v>
       </c>
       <c r="D10" s="46">
         <v>10652.5</v>
       </c>
       <c r="E10" s="47">
         <v>13137.7</v>
       </c>
       <c r="F10" s="47">
         <v>13405.7</v>
       </c>
       <c r="G10" s="47">
         <v>13841.7</v>
       </c>
       <c r="H10" s="47">
         <v>15638.8</v>
       </c>
       <c r="I10" s="46">
         <v>56435.6</v>
       </c>
       <c r="J10" s="46">
         <v>40225.1</v>
       </c>
       <c r="K10" s="46">
-        <v>38810.985399999998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" s="1" customFormat="1">
+        <v>38811</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>310000000</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="46">
         <v>8605.7000000000007</v>
       </c>
       <c r="D11" s="46">
         <v>8673.7999999999993</v>
       </c>
       <c r="E11" s="47">
         <v>10277.6</v>
       </c>
       <c r="F11" s="47">
         <v>9926.1</v>
       </c>
       <c r="G11" s="47">
         <v>12192.8</v>
       </c>
       <c r="H11" s="47">
         <v>13416.2</v>
       </c>
       <c r="I11" s="54">
         <v>14727.9</v>
       </c>
       <c r="J11" s="54">
         <v>16697.2</v>
       </c>
-      <c r="K11" s="54">
-[...3 lines deleted...]
-    <row r="12" spans="1:11" s="1" customFormat="1">
+      <c r="K11" s="46">
+        <v>22980.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>330000000</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="46">
         <v>10798.6</v>
       </c>
       <c r="I12" s="46">
         <v>16231.4</v>
       </c>
       <c r="J12" s="46">
         <v>16471</v>
       </c>
       <c r="K12" s="46">
-        <v>19075.8701</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" s="1" customFormat="1">
+        <v>19075.900000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>350000000</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="46">
         <v>28280.6</v>
       </c>
       <c r="D13" s="46">
         <v>33221.699999999997</v>
       </c>
       <c r="E13" s="47">
         <v>38243.599999999999</v>
       </c>
       <c r="F13" s="47">
         <v>38985</v>
       </c>
       <c r="G13" s="47">
         <v>49239.6</v>
       </c>
       <c r="H13" s="47">
         <v>62340.3</v>
       </c>
       <c r="I13" s="46">
         <v>65830.399999999994</v>
       </c>
       <c r="J13" s="46">
         <v>64556</v>
       </c>
       <c r="K13" s="46">
-        <v>80838.652199999997</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" s="1" customFormat="1">
+        <v>80838.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>390000000</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="46">
         <v>17148.5</v>
       </c>
       <c r="D14" s="46">
         <v>18411.7</v>
       </c>
       <c r="E14" s="47">
         <v>19528.400000000001</v>
       </c>
       <c r="F14" s="47">
         <v>21316.1</v>
       </c>
       <c r="G14" s="47">
         <v>24377</v>
       </c>
       <c r="H14" s="47">
         <v>22636.9</v>
       </c>
       <c r="I14" s="46">
         <v>35639.199999999997</v>
       </c>
       <c r="J14" s="46">
         <v>34562.300000000003</v>
       </c>
       <c r="K14" s="46">
-        <v>40844.4421</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" s="1" customFormat="1">
+        <v>40844.400000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>430000000</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="46">
         <v>7477.1</v>
       </c>
       <c r="D15" s="46">
         <v>8082.7</v>
       </c>
       <c r="E15" s="47">
         <v>8236.1</v>
       </c>
       <c r="F15" s="47">
         <v>9211.7000000000007</v>
       </c>
       <c r="G15" s="47">
         <v>10703.8</v>
       </c>
       <c r="H15" s="47">
         <v>11326.7</v>
       </c>
       <c r="I15" s="54">
         <v>12293</v>
       </c>
       <c r="J15" s="54">
         <v>15507.1</v>
       </c>
-      <c r="K15" s="54">
-[...3 lines deleted...]
-    <row r="16" spans="1:11" s="1" customFormat="1">
+      <c r="K15" s="46">
+        <v>18092.599999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>470000000</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="46">
         <v>14834</v>
       </c>
       <c r="D16" s="46">
         <v>15771.2</v>
       </c>
       <c r="E16" s="47">
         <v>14752.9</v>
       </c>
       <c r="F16" s="47">
         <v>14933.1</v>
       </c>
       <c r="G16" s="47">
         <v>15944.3</v>
       </c>
       <c r="H16" s="47">
         <v>18657.2</v>
       </c>
       <c r="I16" s="46">
         <v>20648.7</v>
       </c>
       <c r="J16" s="46">
         <v>23535.3</v>
       </c>
       <c r="K16" s="46">
-        <v>31392.0265</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" s="1" customFormat="1">
+        <v>31392</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="40">
         <v>510000000</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="47">
         <v>18700.8</v>
       </c>
       <c r="D17" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="46" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="46" t="s">
         <v>0</v>
       </c>
       <c r="J17" s="46" t="s">
         <v>0</v>
       </c>
       <c r="K17" s="46" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11" s="1" customFormat="1">
+    <row r="18" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>550000000</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="46">
         <v>18881.400000000001</v>
       </c>
       <c r="D18" s="46">
         <v>19069.8</v>
       </c>
       <c r="E18" s="47">
         <v>21993.9</v>
       </c>
       <c r="F18" s="47">
         <v>21592.400000000001</v>
       </c>
       <c r="G18" s="47">
         <v>39516.1</v>
       </c>
       <c r="H18" s="47">
         <v>62189.4</v>
       </c>
       <c r="I18" s="46">
         <v>30916.799999999999</v>
       </c>
       <c r="J18" s="46">
         <v>38271.800000000003</v>
       </c>
       <c r="K18" s="46">
-        <v>33437.820500000002</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" s="1" customFormat="1">
+        <v>33437.800000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>590000000</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="48">
         <v>10253.299999999999</v>
       </c>
       <c r="D19" s="46">
         <v>11603.2</v>
       </c>
       <c r="E19" s="47">
         <v>11955.2</v>
       </c>
       <c r="F19" s="47">
         <v>13739.1</v>
       </c>
       <c r="G19" s="47">
         <v>14332.6</v>
       </c>
       <c r="H19" s="47">
         <v>19559</v>
       </c>
       <c r="I19" s="46">
         <v>31418</v>
       </c>
       <c r="J19" s="46">
         <v>28049.7</v>
       </c>
-      <c r="K19" s="54">
-[...3 lines deleted...]
-    <row r="20" spans="1:11" s="1" customFormat="1">
+      <c r="K19" s="46">
+        <v>25141.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>610000000</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="46">
         <v>6872.7</v>
       </c>
       <c r="E20" s="47">
         <v>7646.4</v>
       </c>
       <c r="F20" s="47">
         <v>7966.5</v>
       </c>
       <c r="G20" s="47">
         <v>10172.9</v>
       </c>
       <c r="H20" s="47">
         <v>9469.9</v>
       </c>
       <c r="I20" s="54">
         <v>12388.3</v>
       </c>
       <c r="J20" s="54">
         <v>15486.6</v>
       </c>
       <c r="K20" s="46">
-        <v>19695.456100000003</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" s="1" customFormat="1">
+        <v>19695.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>620000000</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="46">
         <v>2615.9</v>
       </c>
       <c r="I21" s="46">
         <v>5124.1000000000004</v>
       </c>
       <c r="J21" s="46">
         <v>5199.5</v>
       </c>
       <c r="K21" s="46">
-        <v>6797.7230999999992</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" s="1" customFormat="1">
+        <v>6797.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37">
         <v>630000000</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="46">
         <v>23453.4</v>
       </c>
       <c r="D22" s="46">
         <v>25119.9</v>
       </c>
       <c r="E22" s="47">
         <v>25690.2</v>
       </c>
       <c r="F22" s="47">
         <v>26886.400000000001</v>
       </c>
       <c r="G22" s="47">
         <v>30479.1</v>
       </c>
       <c r="H22" s="47">
         <v>21285.1</v>
       </c>
       <c r="I22" s="46">
         <v>29705.3</v>
       </c>
       <c r="J22" s="46">
         <v>31674.2</v>
       </c>
       <c r="K22" s="46">
-        <v>42571.9323</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" s="1" customFormat="1">
+        <v>42571.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37">
         <v>710000000</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="46">
         <v>364416.3</v>
       </c>
       <c r="D23" s="46">
         <v>451287.2</v>
       </c>
       <c r="E23" s="47">
         <v>585068.80000000005</v>
       </c>
       <c r="F23" s="47">
         <v>716567.6</v>
       </c>
       <c r="G23" s="47">
         <v>810619.5</v>
       </c>
       <c r="H23" s="47">
         <v>844589.7</v>
       </c>
       <c r="I23" s="46">
         <v>1015342</v>
       </c>
       <c r="J23" s="46">
         <v>1164713.8</v>
       </c>
-      <c r="K23" s="54">
-[...3 lines deleted...]
-    <row r="24" spans="1:11" s="1" customFormat="1">
+      <c r="K23" s="46">
+        <v>1341506.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37">
         <v>750000000</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="50">
         <v>686886</v>
       </c>
       <c r="D24" s="46">
         <v>720351.9</v>
       </c>
       <c r="E24" s="47">
         <v>827865.8</v>
       </c>
       <c r="F24" s="47">
         <v>958031.7</v>
       </c>
       <c r="G24" s="47">
         <v>1124275.1000000001</v>
       </c>
       <c r="H24" s="47">
         <v>1027423.2</v>
       </c>
       <c r="I24" s="55">
         <v>1591933.5</v>
       </c>
       <c r="J24" s="55">
         <v>1920710.7</v>
       </c>
       <c r="K24" s="46">
-        <v>2742843.3981999997</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" s="1" customFormat="1">
+        <v>2742843.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="41">
         <v>790000000</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="51" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="52">
         <v>13990.9</v>
       </c>
       <c r="E25" s="53">
         <v>14563.7</v>
       </c>
       <c r="F25" s="53">
         <v>16198.6</v>
       </c>
       <c r="G25" s="53">
         <v>18293.400000000001</v>
       </c>
       <c r="H25" s="53">
         <v>17183</v>
       </c>
       <c r="I25" s="52">
         <v>20077.599999999999</v>
       </c>
       <c r="J25" s="52">
         <v>25964.5</v>
       </c>
       <c r="K25" s="52">
-        <v>36254.486199999999</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11">
+        <v>36254.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="33"/>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>