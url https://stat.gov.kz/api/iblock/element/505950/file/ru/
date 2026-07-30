--- v0 (2026-07-09)
+++ v1 (2026-07-30)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.Abdalimova\Desktop\Динамика на сайт\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10335" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="Показатель" sheetId="41" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="42" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="70">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -112,304 +112,296 @@
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
   </si>
   <si>
-    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/methodology/15/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=year&amp;type=</t>
-[...1 lines deleted...]
-  <si>
     <t>Департамент статистики услуг и энергетики</t>
-  </si>
-[...1 lines deleted...]
-    <t>+7 7172 749326</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
     </r>
   </si>
   <si>
-    <t>Услуги по изданию</t>
-[...76 lines deleted...]
-  <si>
     <t>Индексы физического объема оказанных услуг</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702501?keyword=</t>
+    <t>С 2017 года</t>
   </si>
   <si>
     <t>КСП 201107</t>
   </si>
   <si>
-    <t>Индексы физического объема оказанных услуг*</t>
+    <t>в процентах</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>Актюбинская</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Жамбылская</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Карагандинская</t>
+  </si>
+  <si>
+    <t>Костанайская</t>
+  </si>
+  <si>
+    <t>Кызылординская</t>
+  </si>
+  <si>
+    <t>Мангистауская</t>
+  </si>
+  <si>
+    <t>Южно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Павлодарская</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская</t>
+  </si>
+  <si>
+    <t>г. Астана</t>
+  </si>
+  <si>
+    <t>г. Алматы</t>
+  </si>
+  <si>
+    <t>г. Шымкент</t>
+  </si>
+  <si>
+    <t>* С учетом ненаблюдаемого сектора экономики.</t>
+  </si>
+  <si>
+    <t>Индекс физического объема по секции  "Информация и связь" *</t>
+  </si>
+  <si>
     <t>Индексы физического объема оказанных услуг - относительный показатель, характеризующий изменение объема услуг в текущем периоде по сравнению с базисным</t>
   </si>
   <si>
-    <t>С 1999 года</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">   в том числе:</t>
+    <t>Основными источниками информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследований статистических форм 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая) и 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная), а также форм 3-связь «Отчет о почтовой и курьерской деятельности и услугах связи» (индекс 3-связь, периодичность - месячная) и 2-связь «Отчет об услугах связи» (индекс 2-связь, периодичность - годовая)</t>
   </si>
   <si>
     <t>Абдалимова Жупар Таупыховна</t>
+  </si>
+  <si>
+    <t>+7 7172 749326</t>
   </si>
   <si>
     <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -438,218 +430,246 @@
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...16 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -910,2764 +930,1197 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702501?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="18"/>
+      <c r="B11" s="18" t="s">
+        <v>38</v>
+      </c>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="24"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
         <v>46202</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46566</v>
+        <v>46201</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB31"/>
+  <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AJ22" sqref="AJ22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="46.28515625" style="28" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="45" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="14.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" style="27" customWidth="1"/>
+    <col min="3" max="11" width="8.28515625" style="27" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="B1" s="46" t="s">
-[...28 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="39"/>
+    </row>
+    <row r="2" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
-      <c r="AB2" s="30" t="s">
-[...59 lines deleted...]
-      <c r="T3" s="42">
+      <c r="B2" s="26"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="K2" s="51" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="53">
         <v>2017</v>
       </c>
-      <c r="U3" s="43">
+      <c r="D3" s="53">
         <v>2018</v>
       </c>
-      <c r="V3" s="44">
+      <c r="E3" s="54">
         <v>2019</v>
       </c>
-      <c r="W3" s="44">
+      <c r="F3" s="54">
         <v>2020</v>
       </c>
-      <c r="X3" s="44">
+      <c r="G3" s="54">
         <v>2021</v>
       </c>
-      <c r="Y3" s="44">
+      <c r="H3" s="54">
         <v>2022</v>
       </c>
-      <c r="Z3" s="44">
+      <c r="I3" s="55">
         <v>2023</v>
       </c>
-      <c r="AA3" s="44">
+      <c r="J3" s="55">
         <v>2024</v>
       </c>
-      <c r="AB3" s="44">
+      <c r="K3" s="55">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="1" customFormat="1">
-[...33 lines deleted...]
-      <c r="L4" s="31">
+    <row r="4" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32">
+        <v>0</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="34">
+        <v>109.2</v>
+      </c>
+      <c r="D4" s="34">
+        <v>107.5</v>
+      </c>
+      <c r="E4" s="34">
+        <v>110.1</v>
+      </c>
+      <c r="F4" s="34">
+        <v>112.7</v>
+      </c>
+      <c r="G4" s="34">
+        <v>112.3</v>
+      </c>
+      <c r="H4" s="34">
+        <v>94.4</v>
+      </c>
+      <c r="I4" s="34">
+        <v>131.6</v>
+      </c>
+      <c r="J4" s="34">
+        <v>111.2</v>
+      </c>
+      <c r="K4" s="34">
+        <v>123.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="35">
+        <v>100000000</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="34">
+        <v>107.7</v>
+      </c>
+      <c r="I5" s="34">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="J5" s="34">
+        <v>144.4</v>
+      </c>
+      <c r="K5" s="34">
+        <v>89.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="35">
+        <v>110000000</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="34">
+        <v>130.1</v>
+      </c>
+      <c r="D6" s="34">
+        <v>89.3</v>
+      </c>
+      <c r="E6" s="34">
+        <v>108.9</v>
+      </c>
+      <c r="F6" s="34">
+        <v>104</v>
+      </c>
+      <c r="G6" s="34">
+        <v>105.1</v>
+      </c>
+      <c r="H6" s="34">
+        <v>99.9</v>
+      </c>
+      <c r="I6" s="34">
+        <v>115.9</v>
+      </c>
+      <c r="J6" s="34">
+        <v>108.2</v>
+      </c>
+      <c r="K6" s="56">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="35">
+        <v>150000000</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="34">
+        <v>106.1</v>
+      </c>
+      <c r="D7" s="34">
+        <v>103.3</v>
+      </c>
+      <c r="E7" s="34">
+        <v>108.2</v>
+      </c>
+      <c r="F7" s="34">
+        <v>106.4</v>
+      </c>
+      <c r="G7" s="34">
+        <v>107.9</v>
+      </c>
+      <c r="H7" s="34">
+        <v>112.1</v>
+      </c>
+      <c r="I7" s="56">
+        <v>117.8</v>
+      </c>
+      <c r="J7" s="56">
+        <v>112.3</v>
+      </c>
+      <c r="K7" s="34">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35">
+        <v>190000000</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="34">
+        <v>105.1</v>
+      </c>
+      <c r="D8" s="34">
+        <v>111.4</v>
+      </c>
+      <c r="E8" s="29">
+        <v>96.6</v>
+      </c>
+      <c r="F8" s="29">
+        <v>106</v>
+      </c>
+      <c r="G8" s="29">
+        <v>123.2</v>
+      </c>
+      <c r="H8" s="29">
+        <v>104.1</v>
+      </c>
+      <c r="I8" s="34">
+        <v>179.6</v>
+      </c>
+      <c r="J8" s="34">
+        <v>80.3</v>
+      </c>
+      <c r="K8" s="34">
+        <v>125.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35">
+        <v>230000000</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="34">
+        <v>96.6</v>
+      </c>
+      <c r="D9" s="34">
+        <v>97.3</v>
+      </c>
+      <c r="E9" s="29">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="F9" s="29">
+        <v>66.7</v>
+      </c>
+      <c r="G9" s="29">
+        <v>110.4</v>
+      </c>
+      <c r="H9" s="29">
+        <v>113.7</v>
+      </c>
+      <c r="I9" s="34">
+        <v>123.1</v>
+      </c>
+      <c r="J9" s="34">
+        <v>123.8</v>
+      </c>
+      <c r="K9" s="34">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35">
+        <v>270000000</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="34">
+        <v>111</v>
+      </c>
+      <c r="D10" s="34">
+        <v>101.3</v>
+      </c>
+      <c r="E10" s="29">
+        <v>120.5</v>
+      </c>
+      <c r="F10" s="29">
+        <v>100.5</v>
+      </c>
+      <c r="G10" s="29">
+        <v>100.6</v>
+      </c>
+      <c r="H10" s="29">
+        <v>107.3</v>
+      </c>
+      <c r="I10" s="34">
+        <v>349.3</v>
+      </c>
+      <c r="J10" s="34">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="K10" s="34">
+        <v>91.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35">
+        <v>310000000</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="34">
+        <v>152</v>
+      </c>
+      <c r="D11" s="34">
+        <v>98.2</v>
+      </c>
+      <c r="E11" s="29">
+        <v>115.1</v>
+      </c>
+      <c r="F11" s="29">
+        <v>94.1</v>
+      </c>
+      <c r="G11" s="29">
+        <v>119.7</v>
+      </c>
+      <c r="H11" s="29">
+        <v>107.1</v>
+      </c>
+      <c r="I11" s="56">
+        <v>104.3</v>
+      </c>
+      <c r="J11" s="56">
+        <v>107.1</v>
+      </c>
+      <c r="K11" s="34">
+        <v>129.19999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35">
+        <v>330000000</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="34">
+        <v>91</v>
+      </c>
+      <c r="I12" s="34">
+        <v>143.1</v>
+      </c>
+      <c r="J12" s="34">
+        <v>97.3</v>
+      </c>
+      <c r="K12" s="56">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35">
+        <v>350000000</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="34">
+        <v>133.9</v>
+      </c>
+      <c r="D13" s="34">
+        <v>115.3</v>
+      </c>
+      <c r="E13" s="29">
+        <v>112.2</v>
+      </c>
+      <c r="F13" s="29">
+        <v>99.7</v>
+      </c>
+      <c r="G13" s="29">
+        <v>122.2</v>
+      </c>
+      <c r="H13" s="29">
+        <v>123.4</v>
+      </c>
+      <c r="I13" s="34">
+        <v>102.3</v>
+      </c>
+      <c r="J13" s="34">
+        <v>93.8</v>
+      </c>
+      <c r="K13" s="34">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35">
+        <v>390000000</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="34">
+        <v>103.3</v>
+      </c>
+      <c r="D14" s="34">
+        <v>105.5</v>
+      </c>
+      <c r="E14" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="F14" s="29">
+        <v>107.2</v>
+      </c>
+      <c r="G14" s="29">
+        <v>109.7</v>
+      </c>
+      <c r="H14" s="29">
+        <v>87.5</v>
+      </c>
+      <c r="I14" s="34">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="J14" s="34">
+        <v>94.2</v>
+      </c>
+      <c r="K14" s="34">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35">
+        <v>430000000</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="34">
+        <v>111.6</v>
+      </c>
+      <c r="D15" s="34">
+        <v>105.3</v>
+      </c>
+      <c r="E15" s="29">
+        <v>100</v>
+      </c>
+      <c r="F15" s="29">
+        <v>110</v>
+      </c>
+      <c r="G15" s="29">
+        <v>112.2</v>
+      </c>
+      <c r="H15" s="29">
+        <v>100.8</v>
+      </c>
+      <c r="I15" s="56">
+        <v>105</v>
+      </c>
+      <c r="J15" s="56">
+        <v>117.3</v>
+      </c>
+      <c r="K15" s="34">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35">
+        <v>470000000</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="34">
+        <v>75.7</v>
+      </c>
+      <c r="D16" s="34">
+        <v>104</v>
+      </c>
+      <c r="E16" s="29">
+        <v>91.6</v>
+      </c>
+      <c r="F16" s="29">
+        <v>99.7</v>
+      </c>
+      <c r="G16" s="29">
+        <v>104.6</v>
+      </c>
+      <c r="H16" s="29">
+        <v>112.7</v>
+      </c>
+      <c r="I16" s="34">
+        <v>104.4</v>
+      </c>
+      <c r="J16" s="34">
+        <v>108.1</v>
+      </c>
+      <c r="K16" s="34">
+        <v>127.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="39">
+        <v>510000000</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="29">
+        <v>121</v>
+      </c>
+      <c r="D17" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="35">
+        <v>550000000</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="34">
+        <v>104.2</v>
+      </c>
+      <c r="D18" s="34">
+        <v>98.5</v>
+      </c>
+      <c r="E18" s="29">
+        <v>112.9</v>
+      </c>
+      <c r="F18" s="29">
+        <v>96.8</v>
+      </c>
+      <c r="G18" s="29">
+        <v>175.5</v>
+      </c>
+      <c r="H18" s="29">
+        <v>146.6</v>
+      </c>
+      <c r="I18" s="34">
+        <v>48.3</v>
+      </c>
+      <c r="J18" s="34">
+        <v>120.6</v>
+      </c>
+      <c r="K18" s="56">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="35">
+        <v>590000000</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="38">
+        <v>103.8</v>
+      </c>
+      <c r="D19" s="34">
+        <v>111.5</v>
+      </c>
+      <c r="E19" s="29">
+        <v>101.1</v>
+      </c>
+      <c r="F19" s="29">
+        <v>112.4</v>
+      </c>
+      <c r="G19" s="29">
         <v>102.5</v>
       </c>
-      <c r="M4" s="31">
-[...14 lines deleted...]
-      <c r="R4" s="31">
+      <c r="H19" s="29">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="I19" s="34">
+        <v>153.9</v>
+      </c>
+      <c r="J19" s="34">
+        <v>85.3</v>
+      </c>
+      <c r="K19" s="34">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35">
+        <v>610000000</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="34">
+        <v>103.2</v>
+      </c>
+      <c r="E20" s="29">
         <v>109.4</v>
       </c>
-      <c r="S4" s="33" t="s">
-[...65 lines deleted...]
-      <c r="B6" s="31">
+      <c r="F20" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="G20" s="29">
+        <v>125.1</v>
+      </c>
+      <c r="H20" s="29">
+        <v>91.3</v>
+      </c>
+      <c r="I20" s="56">
+        <v>123.4</v>
+      </c>
+      <c r="J20" s="56">
+        <v>118.2</v>
+      </c>
+      <c r="K20" s="34">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35">
+        <v>620000000</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="34">
+        <v>98.8</v>
+      </c>
+      <c r="I21" s="34">
+        <v>188</v>
+      </c>
+      <c r="J21" s="34">
+        <v>96.7</v>
+      </c>
+      <c r="K21" s="34">
+        <v>123.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="35">
+        <v>630000000</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="34">
+        <v>112.1</v>
+      </c>
+      <c r="D22" s="34">
+        <v>104.1</v>
+      </c>
+      <c r="E22" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="F22" s="29">
+        <v>103.6</v>
+      </c>
+      <c r="G22" s="29">
+        <v>112.4</v>
+      </c>
+      <c r="H22" s="29">
+        <v>92.3</v>
+      </c>
+      <c r="I22" s="34">
+        <v>135.9</v>
+      </c>
+      <c r="J22" s="34">
+        <v>101.6</v>
+      </c>
+      <c r="K22" s="34">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="35">
+        <v>710000000</v>
+      </c>
+      <c r="B23" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="34">
+        <v>120.8</v>
+      </c>
+      <c r="D23" s="34">
+        <v>120.2</v>
+      </c>
+      <c r="E23" s="29">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="F23" s="29">
+        <v>117.4</v>
+      </c>
+      <c r="G23" s="29">
+        <v>109.2</v>
+      </c>
+      <c r="H23" s="29">
+        <v>98.1</v>
+      </c>
+      <c r="I23" s="34">
+        <v>116</v>
+      </c>
+      <c r="J23" s="34">
+        <v>109.9</v>
+      </c>
+      <c r="K23" s="34">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="35">
+        <v>750000000</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="42">
+        <v>111</v>
+      </c>
+      <c r="D24" s="34">
+        <v>101.7</v>
+      </c>
+      <c r="E24" s="29">
+        <v>111</v>
+      </c>
+      <c r="F24" s="29">
+        <v>113.5</v>
+      </c>
+      <c r="G24" s="29">
+        <v>114.1</v>
+      </c>
+      <c r="H24" s="29">
+        <v>87.4</v>
+      </c>
+      <c r="I24" s="57">
+        <v>148</v>
+      </c>
+      <c r="J24" s="57">
+        <v>115.7</v>
+      </c>
+      <c r="K24" s="56">
         <v>135.4</v>
       </c>
-      <c r="C6" s="31">
-[...1209 lines deleted...]
-      <c r="E20" s="31">
+    </row>
+    <row r="25" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43">
+        <v>790000000</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="E25" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="F25" s="47">
+        <v>109.6</v>
+      </c>
+      <c r="G25" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="H25" s="47">
+        <v>88.7</v>
+      </c>
+      <c r="I25" s="46">
+        <v>112.1</v>
+      </c>
+      <c r="J25" s="46">
+        <v>123.1</v>
+      </c>
+      <c r="K25" s="46">
         <v>131.80000000000001</v>
       </c>
-      <c r="F20" s="31">
-[...932 lines deleted...]
-      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>