--- v0 (2026-04-25)
+++ v1 (2026-05-24)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\matrix 01.2026\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27971EC8-2725-4071-B9EA-3D25E684FB01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D8F0094-4D6F-4888-A857-B10F674ECFED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name=" List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">' List1'!$A$5:$R$161</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Hard coal and lignite (brown coal)</t>
   </si>
   <si>
     <t>Peat</t>
@@ -568,51 +568,51 @@
       <t xml:space="preserve"> are goods whose resources are provided by domestic production (≥50%),
 in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>red</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> are goods whose resources are filled by import.</t>
     </r>
   </si>
   <si>
-    <t>RESOURCES AND USAGE of certain types of raw materials, industrial and technical products and consumer goods for January 2026</t>
+    <t>RESOURCES AND USAGE of certain types of raw materials, industrial and technical products and consumer goods for March 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -770,168 +770,154 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1211,3898 +1197,3897 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:H3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="2" customWidth="1"/>
-    <col min="2" max="5" width="13.7109375" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="18.140625" style="5" customWidth="1"/>
+    <col min="2" max="5" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="1" customWidth="1"/>
-    <col min="10" max="15" width="6.28515625" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.85546875" style="13"/>
+    <col min="10" max="15" width="6.28515625" style="11" customWidth="1"/>
+    <col min="16" max="17" width="9.140625" style="11" customWidth="1"/>
+    <col min="18" max="18" width="8.85546875" style="12"/>
     <col min="19" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="32.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="40" t="s">
         <v>162</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:18" ht="48" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="40" t="s">
         <v>166</v>
       </c>
-      <c r="B2" s="47"/>
-[...5 lines deleted...]
-      <c r="H2" s="47"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:18" ht="68.25" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="39" t="s">
         <v>165</v>
       </c>
-      <c r="B3" s="46"/>
-[...5 lines deleted...]
-      <c r="H3" s="46"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:18" ht="20.25" customHeight="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="24" t="s">
         <v>148</v>
       </c>
-      <c r="B4" s="31"/>
-[...5 lines deleted...]
-      <c r="H4" s="31"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
     </row>
     <row r="5" spans="1:18" ht="38.25" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="B6" s="35"/>
-[...5 lines deleted...]
-      <c r="H6" s="35"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
       <c r="I6" s="1"/>
-      <c r="J6" s="16"/>
-[...7 lines deleted...]
-      <c r="R6" s="15"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="13"/>
+      <c r="R6" s="14"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="36"/>
-[...6 lines deleted...]
-      <c r="H7" s="37"/>
+      <c r="A7" s="29"/>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
       <c r="I7" s="1"/>
-      <c r="J7" s="16"/>
-[...7 lines deleted...]
-      <c r="R7" s="15"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="13"/>
+      <c r="R7" s="14"/>
     </row>
     <row r="8" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="B8" s="45"/>
-[...5 lines deleted...]
-      <c r="H8" s="45"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
       <c r="I8" s="1"/>
-      <c r="J8" s="16"/>
-[...7 lines deleted...]
-      <c r="R8" s="15"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="11"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="14"/>
     </row>
     <row r="9" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A9" s="7" t="s">
-[...19 lines deleted...]
-        <v>75.728448612111507</v>
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C9" s="19">
+        <v>99.621752571564485</v>
+      </c>
+      <c r="D9" s="19">
+        <v>0.37824742843549591</v>
+      </c>
+      <c r="E9" s="16"/>
+      <c r="F9" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G9" s="19">
+        <v>21.547007339136716</v>
+      </c>
+      <c r="H9" s="19">
+        <v>78.452992660863273</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="B10" s="22">
-[...9 lines deleted...]
-      <c r="F10" s="22">
+      <c r="B10" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G10" s="22">
-[...3 lines deleted...]
-        <v>76.100545362284208</v>
+      <c r="C10" s="19">
+        <v>99.611162616023037</v>
+      </c>
+      <c r="D10" s="19">
+        <v>0.38883738397694245</v>
+      </c>
+      <c r="E10" s="16"/>
+      <c r="F10" s="19">
+        <v>100.00001034004477</v>
+      </c>
+      <c r="G10" s="19">
+        <v>20.920309481676302</v>
+      </c>
+      <c r="H10" s="19">
+        <v>79.079700858368469</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B11" s="23">
-[...16 lines deleted...]
-        <v>63.896322397346161</v>
+      <c r="B11" s="19">
+        <v>100</v>
+      </c>
+      <c r="C11" s="19">
+        <v>100</v>
+      </c>
+      <c r="D11" s="19">
+        <v>0</v>
+      </c>
+      <c r="E11" s="19">
+        <v>0</v>
+      </c>
+      <c r="F11" s="19">
+        <v>99.999630678775475</v>
+      </c>
+      <c r="G11" s="19">
+        <v>43.931128978051234</v>
+      </c>
+      <c r="H11" s="19">
+        <v>56.068501700724241</v>
       </c>
     </row>
     <row r="12" spans="1:18">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="24">
-[...15 lines deleted...]
-      <c r="H12" s="24">
+      <c r="B12" s="20">
+        <v>100</v>
+      </c>
+      <c r="C12" s="20">
+        <v>0</v>
+      </c>
+      <c r="D12" s="20">
+        <v>100</v>
+      </c>
+      <c r="E12" s="17"/>
+      <c r="F12" s="20">
+        <v>100</v>
+      </c>
+      <c r="G12" s="20">
+        <v>0</v>
+      </c>
+      <c r="H12" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="4" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="30"/>
-[...5 lines deleted...]
-      <c r="H13" s="30"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
       <c r="I13" s="1"/>
-      <c r="J13" s="16"/>
-[...7 lines deleted...]
-      <c r="R13" s="15"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="14"/>
     </row>
     <row r="14" spans="1:18" ht="25.5" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="22">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="B14" s="19">
+        <v>100</v>
+      </c>
+      <c r="C14" s="19">
+        <v>100</v>
+      </c>
+      <c r="D14" s="19">
+        <v>0</v>
+      </c>
+      <c r="E14" s="19">
+        <v>0</v>
+      </c>
+      <c r="F14" s="19">
+        <v>100</v>
+      </c>
+      <c r="G14" s="19">
+        <v>59.289943497345256</v>
+      </c>
+      <c r="H14" s="19">
+        <v>40.710056502654751</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="38.25" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="19">
+        <v>100</v>
+      </c>
+      <c r="C15" s="19">
+        <v>100</v>
+      </c>
+      <c r="D15" s="19">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19">
+        <v>0</v>
+      </c>
+      <c r="F15" s="19">
+        <v>99.999985033898966</v>
+      </c>
+      <c r="G15" s="19">
+        <v>67.479530489464835</v>
+      </c>
+      <c r="H15" s="19">
+        <v>32.520454544434131</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="19">
+        <v>100</v>
+      </c>
+      <c r="C16" s="19">
+        <v>100</v>
+      </c>
+      <c r="D16" s="19">
+        <v>0</v>
+      </c>
+      <c r="E16" s="16"/>
+      <c r="F16" s="19">
+        <v>100</v>
+      </c>
+      <c r="G16" s="19">
+        <v>3.9715932066316211</v>
+      </c>
+      <c r="H16" s="19">
+        <v>96.028406793368376</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="30.75" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="20">
+        <v>100</v>
+      </c>
+      <c r="C17" s="20">
+        <v>33.482642662294403</v>
+      </c>
+      <c r="D17" s="20">
+        <v>66.51735733770559</v>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="20">
+        <v>100</v>
+      </c>
+      <c r="G17" s="20">
+        <v>25.034322853815162</v>
+      </c>
+      <c r="H17" s="20">
+        <v>74.965677146184845</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A18" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C18" s="19">
+        <v>69.218206760912466</v>
+      </c>
+      <c r="D18" s="19">
+        <v>30.781793239087552</v>
+      </c>
+      <c r="E18" s="16"/>
+      <c r="F18" s="19">
+        <v>100</v>
+      </c>
+      <c r="G18" s="19">
+        <v>11.583626739047329</v>
+      </c>
+      <c r="H18" s="19">
+        <v>88.416373260952668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="13"/>
+      <c r="R19" s="14"/>
+    </row>
+    <row r="20" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A20" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="19">
+        <v>99.9999779084078</v>
+      </c>
+      <c r="C20" s="19">
+        <v>97.608010764791018</v>
+      </c>
+      <c r="D20" s="19">
+        <v>2.3919671436167778</v>
+      </c>
+      <c r="E20" s="16"/>
+      <c r="F20" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C15" s="22">
-[...46 lines deleted...]
-      <c r="B17" s="24">
+      <c r="G20" s="19">
+        <v>25.935418764907681</v>
+      </c>
+      <c r="H20" s="19">
+        <v>74.064581235092305</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C17" s="24">
-[...66 lines deleted...]
-      <c r="B20" s="22">
+      <c r="C21" s="19">
+        <v>99.987948262600256</v>
+      </c>
+      <c r="D21" s="19">
+        <v>1.2051737399731317E-2</v>
+      </c>
+      <c r="E21" s="16"/>
+      <c r="F21" s="19">
+        <v>99.999992766063983</v>
+      </c>
+      <c r="G21" s="19">
+        <v>1.7856175318200951</v>
+      </c>
+      <c r="H21" s="19">
+        <v>98.214375234243889</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C20" s="22">
-[...61 lines deleted...]
-        <v>99.834441500643564</v>
+      <c r="C22" s="19">
+        <v>99.559027122994053</v>
+      </c>
+      <c r="D22" s="19">
+        <v>0.4409728770059379</v>
+      </c>
+      <c r="E22" s="16"/>
+      <c r="F22" s="19">
+        <v>100</v>
+      </c>
+      <c r="G22" s="19">
+        <v>0.12430030770362943</v>
+      </c>
+      <c r="H22" s="19">
+        <v>99.875699692296365</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B23" s="22">
+      <c r="B23" s="19">
+        <v>100</v>
+      </c>
+      <c r="C23" s="19">
+        <v>87.039645803984698</v>
+      </c>
+      <c r="D23" s="19">
+        <v>12.960354196015295</v>
+      </c>
+      <c r="E23" s="16"/>
+      <c r="F23" s="19">
+        <v>100</v>
+      </c>
+      <c r="G23" s="19">
+        <v>20.223959980450221</v>
+      </c>
+      <c r="H23" s="19">
+        <v>79.776040019549782</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="19">
+        <v>100</v>
+      </c>
+      <c r="C24" s="19">
+        <v>99.923896118201341</v>
+      </c>
+      <c r="D24" s="19">
+        <v>7.6103881798655168E-2</v>
+      </c>
+      <c r="E24" s="16"/>
+      <c r="F24" s="19">
+        <v>100</v>
+      </c>
+      <c r="G24" s="19">
+        <v>3.5047840302012245</v>
+      </c>
+      <c r="H24" s="19">
+        <v>96.495215969798778</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A25" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="1"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="14"/>
+    </row>
+    <row r="26" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="19">
+        <v>100.00000005671396</v>
+      </c>
+      <c r="C26" s="19">
+        <v>99.996170219464233</v>
+      </c>
+      <c r="D26" s="19">
+        <v>3.8298372497250709E-3</v>
+      </c>
+      <c r="E26" s="16"/>
+      <c r="F26" s="19">
+        <v>100</v>
+      </c>
+      <c r="G26" s="19">
+        <v>7.3264544418615936</v>
+      </c>
+      <c r="H26" s="19">
+        <v>92.6735455581384</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="19">
+        <v>100</v>
+      </c>
+      <c r="C27" s="19">
+        <v>97.880888000913629</v>
+      </c>
+      <c r="D27" s="19">
+        <v>2.1191119990863778</v>
+      </c>
+      <c r="E27" s="16"/>
+      <c r="F27" s="19">
+        <v>100</v>
+      </c>
+      <c r="G27" s="19">
+        <v>0</v>
+      </c>
+      <c r="H27" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="19">
+        <v>100</v>
+      </c>
+      <c r="C28" s="19">
+        <v>99.943811851816363</v>
+      </c>
+      <c r="D28" s="19">
+        <v>5.6188148183631027E-2</v>
+      </c>
+      <c r="E28" s="16"/>
+      <c r="F28" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C23" s="22">
-[...124 lines deleted...]
-      <c r="F28" s="22">
+      <c r="G28" s="19">
+        <v>0.4450884246421381</v>
+      </c>
+      <c r="H28" s="19">
+        <v>99.554911575357849</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A29" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="19">
+        <v>99.999999862889979</v>
+      </c>
+      <c r="C29" s="19">
+        <v>99.539575703613068</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0.46042415927691516</v>
+      </c>
+      <c r="E29" s="16"/>
+      <c r="F29" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G28" s="22">
-[...27 lines deleted...]
-        <v>99.853331490531033</v>
+      <c r="G29" s="19">
+        <v>0.2031723420696325</v>
+      </c>
+      <c r="H29" s="19">
+        <v>99.796827657930351</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="25.5" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B30" s="22">
-[...16 lines deleted...]
-        <v>66.990863524455065</v>
+      <c r="B30" s="19">
+        <v>100</v>
+      </c>
+      <c r="C30" s="19">
+        <v>100</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="16"/>
+      <c r="F30" s="19">
+        <v>100</v>
+      </c>
+      <c r="G30" s="19">
+        <v>27.412086774067273</v>
+      </c>
+      <c r="H30" s="19">
+        <v>72.587913225932724</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="25.5" customHeight="1">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="22">
-[...16 lines deleted...]
-        <v>22.490771198114974</v>
+      <c r="B31" s="19">
+        <v>100</v>
+      </c>
+      <c r="C31" s="19">
+        <v>96.172789255857964</v>
+      </c>
+      <c r="D31" s="19">
+        <v>3.8272107441420311</v>
+      </c>
+      <c r="E31" s="16"/>
+      <c r="F31" s="19">
+        <v>100</v>
+      </c>
+      <c r="G31" s="19">
+        <v>51.835836277667681</v>
+      </c>
+      <c r="H31" s="19">
+        <v>48.164163722332319</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="B32" s="22">
-[...16 lines deleted...]
-        <v>23.999772157666893</v>
+      <c r="B32" s="19">
+        <v>100</v>
+      </c>
+      <c r="C32" s="19">
+        <v>96.481130609598168</v>
+      </c>
+      <c r="D32" s="19">
+        <v>3.5188693904018331</v>
+      </c>
+      <c r="E32" s="19">
+        <v>0</v>
+      </c>
+      <c r="F32" s="19">
+        <v>100</v>
+      </c>
+      <c r="G32" s="19">
+        <v>94.452894687114622</v>
+      </c>
+      <c r="H32" s="19">
+        <v>5.5471053128853747</v>
       </c>
     </row>
     <row r="33" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="25" t="s">
         <v>154</v>
       </c>
-      <c r="B33" s="33"/>
-[...5 lines deleted...]
-      <c r="H33" s="33"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
       <c r="I33" s="1"/>
-      <c r="J33" s="16"/>
-[...7 lines deleted...]
-      <c r="R33" s="15"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="11"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="13"/>
+      <c r="R33" s="14"/>
     </row>
     <row r="34" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A34" s="7" t="s">
+      <c r="A34" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="B34" s="22">
-[...15 lines deleted...]
-      <c r="H34" s="22">
+      <c r="B34" s="19">
+        <v>100</v>
+      </c>
+      <c r="C34" s="19">
+        <v>100</v>
+      </c>
+      <c r="D34" s="19">
+        <v>0</v>
+      </c>
+      <c r="E34" s="18"/>
+      <c r="F34" s="19">
+        <v>100</v>
+      </c>
+      <c r="G34" s="19">
+        <v>0</v>
+      </c>
+      <c r="H34" s="19">
         <v>100</v>
       </c>
       <c r="I34" s="1"/>
-      <c r="J34" s="16"/>
-[...7 lines deleted...]
-      <c r="R34" s="15"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="15"/>
+      <c r="Q34" s="15"/>
+      <c r="R34" s="14"/>
     </row>
     <row r="35" spans="1:18" ht="63.75" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="B35" s="23">
-[...15 lines deleted...]
-      <c r="H35" s="23">
+      <c r="B35" s="20">
+        <v>100.00165327513804</v>
+      </c>
+      <c r="C35" s="20">
+        <v>28.960420593195117</v>
+      </c>
+      <c r="D35" s="20">
+        <v>71.04123268194293</v>
+      </c>
+      <c r="E35" s="17"/>
+      <c r="F35" s="20">
+        <v>100</v>
+      </c>
+      <c r="G35" s="20">
+        <v>0</v>
+      </c>
+      <c r="H35" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="25.5">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="B36" s="24">
-[...18 lines deleted...]
-        <v>98.445977162007608</v>
+      <c r="B36" s="20">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C36" s="20">
+        <v>5.3379059668324373</v>
+      </c>
+      <c r="D36" s="20">
+        <v>94.662094033167548</v>
+      </c>
+      <c r="E36" s="20">
+        <v>0</v>
+      </c>
+      <c r="F36" s="20">
+        <v>100</v>
+      </c>
+      <c r="G36" s="20">
+        <v>1.2533435573550715</v>
+      </c>
+      <c r="H36" s="20">
+        <v>98.746656442644934</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="25.5">
-      <c r="A37" s="9" t="s">
+      <c r="A37" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="B37" s="24">
-[...16 lines deleted...]
-        <v>96.427999325240648</v>
+      <c r="B37" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C37" s="20">
+        <v>4.5870630296863252E-2</v>
+      </c>
+      <c r="D37" s="20">
+        <v>99.954129369703153</v>
+      </c>
+      <c r="E37" s="17"/>
+      <c r="F37" s="20">
+        <v>100.00003822552524</v>
+      </c>
+      <c r="G37" s="20">
+        <v>3.1421381753351332</v>
+      </c>
+      <c r="H37" s="20">
+        <v>96.857900050190111</v>
       </c>
     </row>
     <row r="38" spans="1:18" ht="25.5">
-      <c r="A38" s="9" t="s">
+      <c r="A38" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="24">
-[...16 lines deleted...]
-        <v>97.446822503052999</v>
+      <c r="B38" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C38" s="20">
+        <v>33.461089641464582</v>
+      </c>
+      <c r="D38" s="20">
+        <v>66.538910358535432</v>
+      </c>
+      <c r="E38" s="17"/>
+      <c r="F38" s="20">
+        <v>99.999999883968627</v>
+      </c>
+      <c r="G38" s="20">
+        <v>11.09999784506528</v>
+      </c>
+      <c r="H38" s="20">
+        <v>88.900002038903352</v>
       </c>
     </row>
     <row r="39" spans="1:18" ht="38.25">
-      <c r="A39" s="9" t="s">
+      <c r="A39" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B39" s="24">
-[...9 lines deleted...]
-      <c r="F39" s="24">
+      <c r="B39" s="20">
+        <v>100</v>
+      </c>
+      <c r="C39" s="20">
+        <v>23.292710470065018</v>
+      </c>
+      <c r="D39" s="20">
+        <v>76.707289529934982</v>
+      </c>
+      <c r="E39" s="17"/>
+      <c r="F39" s="20">
+        <v>100</v>
+      </c>
+      <c r="G39" s="20">
+        <v>1.3024498950125445</v>
+      </c>
+      <c r="H39" s="20">
+        <v>98.697550104987457</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="25.5">
+      <c r="A40" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="20">
+        <v>100</v>
+      </c>
+      <c r="C40" s="20">
+        <v>39.709690201065214</v>
+      </c>
+      <c r="D40" s="20">
+        <v>60.290309798934786</v>
+      </c>
+      <c r="E40" s="17"/>
+      <c r="F40" s="20">
+        <v>100.00011518401797</v>
+      </c>
+      <c r="G40" s="20">
+        <v>1.0856093695287592</v>
+      </c>
+      <c r="H40" s="20">
+        <v>98.914505814489218</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A41" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B41" s="20">
+        <v>100</v>
+      </c>
+      <c r="C41" s="20">
+        <v>24.378600823045268</v>
+      </c>
+      <c r="D41" s="20">
+        <v>75.621399176954739</v>
+      </c>
+      <c r="E41" s="17"/>
+      <c r="F41" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G41" s="20">
+        <v>1.6102808461482925</v>
+      </c>
+      <c r="H41" s="20">
+        <v>98.389719153851715</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A42" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="23"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="11"/>
+      <c r="K42" s="11"/>
+      <c r="L42" s="11"/>
+      <c r="M42" s="11"/>
+      <c r="N42" s="11"/>
+      <c r="O42" s="11"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="13"/>
+      <c r="R42" s="14"/>
+    </row>
+    <row r="43" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A43" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="19">
+        <v>99.999999999999972</v>
+      </c>
+      <c r="C43" s="19">
+        <v>87.048192412161413</v>
+      </c>
+      <c r="D43" s="19">
+        <v>12.951807587838566</v>
+      </c>
+      <c r="E43" s="16"/>
+      <c r="F43" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G39" s="24">
-[...20 lines deleted...]
-      <c r="F40" s="24">
+      <c r="G43" s="19">
+        <v>0.11315364810821599</v>
+      </c>
+      <c r="H43" s="19">
+        <v>99.886846351891776</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A44" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="20">
         <v>99.999999999999986</v>
       </c>
-      <c r="G40" s="24">
-[...10 lines deleted...]
-      <c r="B41" s="24">
+      <c r="C44" s="20">
+        <v>36.643189546888919</v>
+      </c>
+      <c r="D44" s="20">
+        <v>63.356810453111066</v>
+      </c>
+      <c r="E44" s="17"/>
+      <c r="F44" s="20">
+        <v>100</v>
+      </c>
+      <c r="G44" s="20">
+        <v>0</v>
+      </c>
+      <c r="H44" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="19">
+        <v>100</v>
+      </c>
+      <c r="C45" s="19">
+        <v>61.279286279873737</v>
+      </c>
+      <c r="D45" s="19">
+        <v>38.720713720126263</v>
+      </c>
+      <c r="E45" s="16"/>
+      <c r="F45" s="19">
+        <v>100</v>
+      </c>
+      <c r="G45" s="19">
+        <v>0.4439409975507162</v>
+      </c>
+      <c r="H45" s="19">
+        <v>99.556059002449288</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="19">
+        <v>100.00000016156281</v>
+      </c>
+      <c r="C46" s="19">
+        <v>90.275915034827037</v>
+      </c>
+      <c r="D46" s="19">
+        <v>9.7240851267357673</v>
+      </c>
+      <c r="E46" s="16"/>
+      <c r="F46" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C41" s="24">
-[...54 lines deleted...]
-      <c r="F43" s="22">
+      <c r="G46" s="19">
+        <v>0.65000549071223046</v>
+      </c>
+      <c r="H46" s="19">
+        <v>99.349994509287754</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A47" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C47" s="19">
+        <v>73.181270083376432</v>
+      </c>
+      <c r="D47" s="19">
+        <v>26.818729916623578</v>
+      </c>
+      <c r="E47" s="16"/>
+      <c r="F47" s="19">
+        <v>100</v>
+      </c>
+      <c r="G47" s="19">
+        <v>0</v>
+      </c>
+      <c r="H47" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G43" s="22">
-[...44 lines deleted...]
-      <c r="F45" s="22">
+      <c r="C48" s="19">
+        <v>99.415848474125042</v>
+      </c>
+      <c r="D48" s="19">
+        <v>0.58415152587494323</v>
+      </c>
+      <c r="E48" s="16"/>
+      <c r="F48" s="19">
+        <v>100</v>
+      </c>
+      <c r="G48" s="19">
+        <v>39.109280094663859</v>
+      </c>
+      <c r="H48" s="19">
+        <v>60.890719905336134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A49" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="20">
+        <v>100</v>
+      </c>
+      <c r="C49" s="20">
+        <v>37.321999018344634</v>
+      </c>
+      <c r="D49" s="20">
+        <v>62.678000981655366</v>
+      </c>
+      <c r="E49" s="17"/>
+      <c r="F49" s="20">
+        <v>100</v>
+      </c>
+      <c r="G49" s="20">
+        <v>4.2410115824050214</v>
+      </c>
+      <c r="H49" s="20">
+        <v>95.758988417594978</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" ht="42" customHeight="1">
+      <c r="A50" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B50" s="19">
+        <v>100</v>
+      </c>
+      <c r="C50" s="19">
+        <v>99.780161209322387</v>
+      </c>
+      <c r="D50" s="19">
+        <v>0.21983879067760639</v>
+      </c>
+      <c r="E50" s="16"/>
+      <c r="F50" s="19">
+        <v>100</v>
+      </c>
+      <c r="G50" s="19">
+        <v>13.583791214661838</v>
+      </c>
+      <c r="H50" s="19">
+        <v>86.416208785338156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="19">
+        <v>100</v>
+      </c>
+      <c r="C51" s="19">
+        <v>99.943068090500958</v>
+      </c>
+      <c r="D51" s="19">
+        <v>5.6931909499046793E-2</v>
+      </c>
+      <c r="E51" s="16"/>
+      <c r="F51" s="19">
+        <v>100</v>
+      </c>
+      <c r="G51" s="19">
+        <v>1.5176564812018369</v>
+      </c>
+      <c r="H51" s="19">
+        <v>98.48234351879816</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A52" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B52" s="19">
+        <v>100</v>
+      </c>
+      <c r="C52" s="19">
+        <v>80.080166861281782</v>
+      </c>
+      <c r="D52" s="19">
+        <v>19.919833138718225</v>
+      </c>
+      <c r="E52" s="16"/>
+      <c r="F52" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G52" s="19">
+        <v>24.003520421262035</v>
+      </c>
+      <c r="H52" s="19">
+        <v>75.996479578737976</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A53" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="1"/>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="13"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="13"/>
+      <c r="R53" s="14"/>
+    </row>
+    <row r="54" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G45" s="22">
-[...96 lines deleted...]
-      <c r="F49" s="22">
+      <c r="C54" s="19">
+        <v>78.546945756084625</v>
+      </c>
+      <c r="D54" s="19">
+        <v>21.453054243915361</v>
+      </c>
+      <c r="E54" s="16"/>
+      <c r="F54" s="19">
+        <v>100</v>
+      </c>
+      <c r="G54" s="19">
+        <v>5.9327009299633908E-2</v>
+      </c>
+      <c r="H54" s="19">
+        <v>99.940672990700364</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A55" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="19">
+        <v>100</v>
+      </c>
+      <c r="C55" s="19">
+        <v>57.828582019348964</v>
+      </c>
+      <c r="D55" s="19">
+        <v>42.171417980651043</v>
+      </c>
+      <c r="E55" s="16"/>
+      <c r="F55" s="19">
+        <v>100</v>
+      </c>
+      <c r="G55" s="19">
+        <v>10.843874738511044</v>
+      </c>
+      <c r="H55" s="19">
+        <v>89.156125261488953</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A56" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" s="20">
+        <v>100</v>
+      </c>
+      <c r="C56" s="20">
+        <v>0</v>
+      </c>
+      <c r="D56" s="20">
+        <v>100</v>
+      </c>
+      <c r="E56" s="20">
+        <v>0</v>
+      </c>
+      <c r="F56" s="20">
+        <v>100</v>
+      </c>
+      <c r="G56" s="20">
+        <v>0</v>
+      </c>
+      <c r="H56" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A57" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57" s="20">
+        <v>100</v>
+      </c>
+      <c r="C57" s="20">
+        <v>48.294409994246948</v>
+      </c>
+      <c r="D57" s="20">
+        <v>51.705590005753045</v>
+      </c>
+      <c r="E57" s="17"/>
+      <c r="F57" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="G49" s="22">
-[...108 lines deleted...]
-      <c r="B54" s="22">
+      <c r="G57" s="20">
+        <v>13.671292858666462</v>
+      </c>
+      <c r="H57" s="20">
+        <v>86.328707141333552</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A58" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58" s="19">
+        <v>100</v>
+      </c>
+      <c r="C58" s="19">
+        <v>18.180191184280407</v>
+      </c>
+      <c r="D58" s="19">
+        <v>18.024004248539562</v>
+      </c>
+      <c r="E58" s="19">
+        <v>63.795804567180035</v>
+      </c>
+      <c r="F58" s="19">
+        <v>100</v>
+      </c>
+      <c r="G58" s="19">
+        <v>100</v>
+      </c>
+      <c r="H58" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" s="20">
+        <v>100</v>
+      </c>
+      <c r="C59" s="20">
+        <v>3.2286077492990626</v>
+      </c>
+      <c r="D59" s="20">
+        <v>96.771392250700941</v>
+      </c>
+      <c r="E59" s="17"/>
+      <c r="F59" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="C54" s="22">
-[...133 lines deleted...]
-        <v>96.377537492831394</v>
+      <c r="G59" s="20">
+        <v>4.401947373837074</v>
+      </c>
+      <c r="H59" s="20">
+        <v>95.598052626162939</v>
       </c>
     </row>
     <row r="60" spans="1:18">
-      <c r="A60" s="9" t="s">
+      <c r="A60" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B60" s="24">
-[...16 lines deleted...]
-        <v>70.714709250520059</v>
+      <c r="B60" s="20">
+        <v>100</v>
+      </c>
+      <c r="C60" s="20">
+        <v>3.9956369315781273</v>
+      </c>
+      <c r="D60" s="20">
+        <v>96.004363068421867</v>
+      </c>
+      <c r="E60" s="17"/>
+      <c r="F60" s="20">
+        <v>100</v>
+      </c>
+      <c r="G60" s="20">
+        <v>23.567948042304117</v>
+      </c>
+      <c r="H60" s="20">
+        <v>76.432051957695876</v>
       </c>
     </row>
     <row r="61" spans="1:18" ht="25.5">
-      <c r="A61" s="9" t="s">
+      <c r="A61" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="B61" s="24">
-[...16 lines deleted...]
-        <v>98.270474157458111</v>
+      <c r="B61" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C61" s="20">
+        <v>30.050319724184231</v>
+      </c>
+      <c r="D61" s="20">
+        <v>69.94968027581578</v>
+      </c>
+      <c r="E61" s="17"/>
+      <c r="F61" s="20">
+        <v>100</v>
+      </c>
+      <c r="G61" s="20">
+        <v>9.0572483398978072</v>
+      </c>
+      <c r="H61" s="20">
+        <v>90.942751660102189</v>
       </c>
     </row>
     <row r="62" spans="1:18" ht="54" customHeight="1">
       <c r="A62" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="B62" s="22">
-[...17 lines deleted...]
-      <c r="H62" s="22">
+      <c r="B62" s="20">
+        <v>100</v>
+      </c>
+      <c r="C62" s="20">
+        <v>0.35976416201176908</v>
+      </c>
+      <c r="D62" s="20">
+        <v>46.974056246806583</v>
+      </c>
+      <c r="E62" s="20">
+        <v>52.666179591181653</v>
+      </c>
+      <c r="F62" s="20">
+        <v>100</v>
+      </c>
+      <c r="G62" s="20">
+        <v>100</v>
+      </c>
+      <c r="H62" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:18" ht="25.5">
-      <c r="A63" s="9" t="s">
+      <c r="A63" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="24">
-[...9 lines deleted...]
-      <c r="F63" s="24">
+      <c r="B63" s="20">
+        <v>100.00004464008705</v>
+      </c>
+      <c r="C63" s="20">
+        <v>23.108699951208386</v>
+      </c>
+      <c r="D63" s="20">
+        <v>76.891344688878675</v>
+      </c>
+      <c r="E63" s="17"/>
+      <c r="F63" s="20">
+        <v>100.00004464008707</v>
+      </c>
+      <c r="G63" s="20">
+        <v>25.336686696673734</v>
+      </c>
+      <c r="H63" s="20">
+        <v>74.663357943413331</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="19">
+        <v>100.00001167331754</v>
+      </c>
+      <c r="C64" s="19">
+        <v>51.691399508203141</v>
+      </c>
+      <c r="D64" s="19">
+        <v>48.308612165114404</v>
+      </c>
+      <c r="E64" s="16"/>
+      <c r="F64" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G63" s="24">
-[...20 lines deleted...]
-      <c r="F64" s="24">
+      <c r="G64" s="19">
+        <v>3.8604711701158401</v>
+      </c>
+      <c r="H64" s="19">
+        <v>96.139528829884142</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="32"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="32"/>
+      <c r="F65" s="32"/>
+      <c r="G65" s="32"/>
+      <c r="H65" s="32"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="13"/>
+      <c r="R65" s="14"/>
+    </row>
+    <row r="66" spans="1:18" ht="45.75" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" s="19">
+        <v>100.00000204521132</v>
+      </c>
+      <c r="C66" s="19">
+        <v>96.361495436427944</v>
+      </c>
+      <c r="D66" s="19">
+        <v>3.6385066087833686</v>
+      </c>
+      <c r="E66" s="16"/>
+      <c r="F66" s="19">
+        <v>100</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0.18475211926330753</v>
+      </c>
+      <c r="H66" s="19">
+        <v>99.815247880736692</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C67" s="20">
+        <v>9.1942011581518077</v>
+      </c>
+      <c r="D67" s="20">
+        <v>90.805798841848201</v>
+      </c>
+      <c r="E67" s="17"/>
+      <c r="F67" s="20">
+        <v>100</v>
+      </c>
+      <c r="G67" s="20">
+        <v>10.219419538471309</v>
+      </c>
+      <c r="H67" s="20">
+        <v>89.780580461528686</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" ht="25.5">
+      <c r="A68" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B68" s="20">
+        <v>100</v>
+      </c>
+      <c r="C68" s="20">
+        <v>3.4958632285129263</v>
+      </c>
+      <c r="D68" s="20">
+        <v>96.504136771487069</v>
+      </c>
+      <c r="E68" s="17"/>
+      <c r="F68" s="20">
+        <v>100</v>
+      </c>
+      <c r="G68" s="20">
+        <v>11.255014899036141</v>
+      </c>
+      <c r="H68" s="20">
+        <v>88.744985100963859</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" ht="25.5">
+      <c r="A69" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B69" s="20">
+        <v>100</v>
+      </c>
+      <c r="C69" s="20">
+        <v>0</v>
+      </c>
+      <c r="D69" s="20">
+        <v>100</v>
+      </c>
+      <c r="E69" s="17"/>
+      <c r="F69" s="20">
+        <v>100</v>
+      </c>
+      <c r="G69" s="20">
+        <v>2.0193507062670668</v>
+      </c>
+      <c r="H69" s="20">
+        <v>97.980649293732938</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" ht="25.5">
+      <c r="A70" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="20">
+        <v>100</v>
+      </c>
+      <c r="C70" s="20">
+        <v>0</v>
+      </c>
+      <c r="D70" s="20">
+        <v>100</v>
+      </c>
+      <c r="E70" s="17"/>
+      <c r="F70" s="20">
+        <v>100</v>
+      </c>
+      <c r="G70" s="20">
+        <v>0.29918087172620128</v>
+      </c>
+      <c r="H70" s="20">
+        <v>99.700819128273793</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A71" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B71" s="19">
+        <v>100</v>
+      </c>
+      <c r="C71" s="19">
+        <v>100</v>
+      </c>
+      <c r="D71" s="19">
+        <v>0</v>
+      </c>
+      <c r="E71" s="16"/>
+      <c r="F71" s="19">
+        <v>100</v>
+      </c>
+      <c r="G71" s="19">
+        <v>0</v>
+      </c>
+      <c r="H71" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" ht="25.5">
+      <c r="A72" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="20">
         <v>99.999999999999986</v>
       </c>
-      <c r="G64" s="24">
-[...42 lines deleted...]
-      <c r="F66" s="23">
+      <c r="C72" s="20">
+        <v>4.6733452963857349</v>
+      </c>
+      <c r="D72" s="20">
+        <v>95.326654703614253</v>
+      </c>
+      <c r="E72" s="17"/>
+      <c r="F72" s="20">
+        <v>100</v>
+      </c>
+      <c r="G72" s="20">
+        <v>2.4416134110709375</v>
+      </c>
+      <c r="H72" s="20">
+        <v>97.558386588929068</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" s="20">
+        <v>99.999827559448889</v>
+      </c>
+      <c r="C73" s="20">
+        <v>0.15864530703040128</v>
+      </c>
+      <c r="D73" s="20">
+        <v>99.841182252418491</v>
+      </c>
+      <c r="E73" s="17"/>
+      <c r="F73" s="20">
+        <v>100</v>
+      </c>
+      <c r="G73" s="20">
+        <v>32.099463709886017</v>
+      </c>
+      <c r="H73" s="20">
+        <v>67.90053629011399</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A74" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="19">
         <v>100.00000000000001</v>
       </c>
-      <c r="G66" s="23">
-[...195 lines deleted...]
-        <v>96.289884402246244</v>
+      <c r="C74" s="19">
+        <v>83.500388033716447</v>
+      </c>
+      <c r="D74" s="19">
+        <v>16.499611966283563</v>
+      </c>
+      <c r="E74" s="16"/>
+      <c r="F74" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G74" s="19">
+        <v>4.7316911598882703</v>
+      </c>
+      <c r="H74" s="19">
+        <v>95.268308840111743</v>
       </c>
     </row>
     <row r="75" spans="1:18" ht="36.75" customHeight="1">
-      <c r="A75" s="7" t="s">
+      <c r="A75" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B75" s="23">
-[...9 lines deleted...]
-      <c r="F75" s="23">
+      <c r="B75" s="19">
         <v>100.00000000000001</v>
       </c>
-      <c r="G75" s="23">
-[...3 lines deleted...]
-        <v>98.373314856516998</v>
+      <c r="C75" s="19">
+        <v>98.13383244322678</v>
+      </c>
+      <c r="D75" s="19">
+        <v>1.8661675567732277</v>
+      </c>
+      <c r="E75" s="16"/>
+      <c r="F75" s="19">
+        <v>100</v>
+      </c>
+      <c r="G75" s="19">
+        <v>1.8504349102388351</v>
+      </c>
+      <c r="H75" s="19">
+        <v>98.149565089761168</v>
       </c>
     </row>
     <row r="76" spans="1:18" ht="30" customHeight="1">
-      <c r="A76" s="9" t="s">
+      <c r="A76" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="24">
+      <c r="B76" s="20">
+        <v>100</v>
+      </c>
+      <c r="C76" s="20">
+        <v>40.135985744035949</v>
+      </c>
+      <c r="D76" s="20">
+        <v>59.864014255964051</v>
+      </c>
+      <c r="E76" s="17"/>
+      <c r="F76" s="20">
+        <v>100</v>
+      </c>
+      <c r="G76" s="20">
+        <v>3.5013629096065757</v>
+      </c>
+      <c r="H76" s="20">
+        <v>96.49863709039343</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" ht="72.75" customHeight="1">
+      <c r="A77" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B77" s="19">
+        <v>100.00001701170082</v>
+      </c>
+      <c r="C77" s="19">
+        <v>92.996027597742</v>
+      </c>
+      <c r="D77" s="19">
+        <v>7.0039894139588155</v>
+      </c>
+      <c r="E77" s="16"/>
+      <c r="F77" s="19">
+        <v>100</v>
+      </c>
+      <c r="G77" s="19">
+        <v>2.1923659312111465</v>
+      </c>
+      <c r="H77" s="19">
+        <v>97.807634068788857</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B78" s="19">
+        <v>99.999999971970681</v>
+      </c>
+      <c r="C78" s="19">
+        <v>52.100748286223364</v>
+      </c>
+      <c r="D78" s="19">
+        <v>47.899251685747323</v>
+      </c>
+      <c r="E78" s="16"/>
+      <c r="F78" s="19">
+        <v>100</v>
+      </c>
+      <c r="G78" s="19">
+        <v>14.96160850290946</v>
+      </c>
+      <c r="H78" s="19">
+        <v>85.038391497090544</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A79" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="19">
+        <v>100</v>
+      </c>
+      <c r="C79" s="19">
+        <v>70.780014894967863</v>
+      </c>
+      <c r="D79" s="19">
+        <v>29.219985105032144</v>
+      </c>
+      <c r="E79" s="16"/>
+      <c r="F79" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G79" s="19">
+        <v>12.604387668886757</v>
+      </c>
+      <c r="H79" s="19">
+        <v>87.395612331113256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A80" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="20">
+        <v>100.00000104651306</v>
+      </c>
+      <c r="C80" s="20">
+        <v>45.013632088535338</v>
+      </c>
+      <c r="D80" s="20">
+        <v>54.986368957977724</v>
+      </c>
+      <c r="E80" s="17"/>
+      <c r="F80" s="20">
+        <v>100</v>
+      </c>
+      <c r="G80" s="20">
+        <v>1.0499372594485061</v>
+      </c>
+      <c r="H80" s="20">
+        <v>98.950062740551488</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A81" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B81" s="20">
+        <v>100</v>
+      </c>
+      <c r="C81" s="20">
+        <v>11.832486957927587</v>
+      </c>
+      <c r="D81" s="20">
+        <v>88.167513042072414</v>
+      </c>
+      <c r="E81" s="17"/>
+      <c r="F81" s="20">
+        <v>100</v>
+      </c>
+      <c r="G81" s="20">
+        <v>0.6757049359227898</v>
+      </c>
+      <c r="H81" s="20">
+        <v>99.324295064077205</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" s="32"/>
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="32"/>
+      <c r="G82" s="32"/>
+      <c r="H82" s="32"/>
+      <c r="I82" s="1"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11"/>
+      <c r="L82" s="13"/>
+      <c r="M82" s="13"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="13"/>
+      <c r="R82" s="14"/>
+    </row>
+    <row r="83" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A83" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="19">
+        <v>100.00000334207543</v>
+      </c>
+      <c r="C83" s="19">
+        <v>68.775457215134779</v>
+      </c>
+      <c r="D83" s="19">
+        <v>31.224546126940648</v>
+      </c>
+      <c r="E83" s="16"/>
+      <c r="F83" s="19">
+        <v>100</v>
+      </c>
+      <c r="G83" s="19">
+        <v>4.3843484324847459</v>
+      </c>
+      <c r="H83" s="19">
+        <v>95.615651567515258</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" ht="52.5" customHeight="1">
+      <c r="A84" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="20">
+        <v>100</v>
+      </c>
+      <c r="C84" s="20">
+        <v>2.514948590543348</v>
+      </c>
+      <c r="D84" s="20">
+        <v>97.485051409456645</v>
+      </c>
+      <c r="E84" s="17"/>
+      <c r="F84" s="20">
+        <v>100</v>
+      </c>
+      <c r="G84" s="20">
+        <v>16.006641986407892</v>
+      </c>
+      <c r="H84" s="20">
+        <v>83.993358013592115</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" ht="25.5">
+      <c r="A85" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="20">
+        <v>100</v>
+      </c>
+      <c r="C85" s="20">
+        <v>7.1442984067060609</v>
+      </c>
+      <c r="D85" s="20">
+        <v>92.855701593293944</v>
+      </c>
+      <c r="E85" s="17"/>
+      <c r="F85" s="20">
+        <v>100</v>
+      </c>
+      <c r="G85" s="20">
+        <v>0</v>
+      </c>
+      <c r="H85" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" ht="54.75" customHeight="1">
+      <c r="A86" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B86" s="19">
+        <v>100.00000815594959</v>
+      </c>
+      <c r="C86" s="19">
+        <v>81.157138397003564</v>
+      </c>
+      <c r="D86" s="19">
+        <v>18.842869758946019</v>
+      </c>
+      <c r="E86" s="16"/>
+      <c r="F86" s="19">
+        <v>100</v>
+      </c>
+      <c r="G86" s="19">
+        <v>2.1998227222798037</v>
+      </c>
+      <c r="H86" s="19">
+        <v>97.800177277720195</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A87" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B87" s="19">
+        <v>100</v>
+      </c>
+      <c r="C87" s="19">
+        <v>52.918109686246936</v>
+      </c>
+      <c r="D87" s="19">
+        <v>47.081890313753064</v>
+      </c>
+      <c r="E87" s="16"/>
+      <c r="F87" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G87" s="19">
+        <v>21.011635630945488</v>
+      </c>
+      <c r="H87" s="19">
+        <v>78.988364369054523</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" ht="25.5">
+      <c r="A88" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B88" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C76" s="24">
-[...6 lines deleted...]
-      <c r="F76" s="24">
+      <c r="C88" s="19">
+        <v>72.952362154793121</v>
+      </c>
+      <c r="D88" s="19">
+        <v>27.047637845206861</v>
+      </c>
+      <c r="E88" s="16"/>
+      <c r="F88" s="19">
+        <v>100</v>
+      </c>
+      <c r="G88" s="19">
+        <v>0</v>
+      </c>
+      <c r="H88" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" ht="38.25">
+      <c r="A89" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B89" s="20">
+        <v>100</v>
+      </c>
+      <c r="C89" s="20">
+        <v>0</v>
+      </c>
+      <c r="D89" s="20">
+        <v>100</v>
+      </c>
+      <c r="E89" s="17"/>
+      <c r="F89" s="20">
+        <v>100.0006622297275</v>
+      </c>
+      <c r="G89" s="20">
+        <v>6.6222972749246716E-3</v>
+      </c>
+      <c r="H89" s="20">
+        <v>99.994039932452566</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A90" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G76" s="24">
-[...10 lines deleted...]
-      <c r="B77" s="23">
+      <c r="C90" s="19">
+        <v>94.0215331550651</v>
+      </c>
+      <c r="D90" s="19">
+        <v>5.9784668449348857</v>
+      </c>
+      <c r="E90" s="16"/>
+      <c r="F90" s="19">
+        <v>100</v>
+      </c>
+      <c r="G90" s="19">
+        <v>7.7947591058734806</v>
+      </c>
+      <c r="H90" s="19">
+        <v>92.205240894126518</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A91" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B91" s="19">
+        <v>99.999999019710202</v>
+      </c>
+      <c r="C91" s="19">
+        <v>83.958961304932757</v>
+      </c>
+      <c r="D91" s="19">
+        <v>16.041037714777453</v>
+      </c>
+      <c r="E91" s="16"/>
+      <c r="F91" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="C77" s="23">
-[...54 lines deleted...]
-      <c r="F79" s="22">
+      <c r="G91" s="19">
+        <v>1.6363977522307942</v>
+      </c>
+      <c r="H91" s="19">
+        <v>98.363602247769194</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A92" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B92" s="19">
+        <v>99.999995822805928</v>
+      </c>
+      <c r="C92" s="19">
+        <v>69.480659904764153</v>
+      </c>
+      <c r="D92" s="19">
+        <v>30.519335918041779</v>
+      </c>
+      <c r="E92" s="16"/>
+      <c r="F92" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G92" s="19">
+        <v>13.482207137446183</v>
+      </c>
+      <c r="H92" s="19">
+        <v>86.517792862553804</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A93" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B93" s="19">
+        <v>100.00000013328653</v>
+      </c>
+      <c r="C93" s="19">
+        <v>99.2754228753506</v>
+      </c>
+      <c r="D93" s="19">
+        <v>0.7245772579359343</v>
+      </c>
+      <c r="E93" s="16"/>
+      <c r="F93" s="19">
+        <v>100.00000013328653</v>
+      </c>
+      <c r="G93" s="19">
+        <v>0.59189732250355098</v>
+      </c>
+      <c r="H93" s="19">
+        <v>99.408102810782978</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A94" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B94" s="19">
+        <v>100</v>
+      </c>
+      <c r="C94" s="19">
+        <v>99.684970470488821</v>
+      </c>
+      <c r="D94" s="19">
+        <v>0.31502952951118351</v>
+      </c>
+      <c r="E94" s="16"/>
+      <c r="F94" s="19">
+        <v>100.00000018169649</v>
+      </c>
+      <c r="G94" s="19">
+        <v>0.600570447715707</v>
+      </c>
+      <c r="H94" s="19">
+        <v>99.399429733980782</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A95" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" s="19">
+        <v>100</v>
+      </c>
+      <c r="C95" s="19">
+        <v>74.684245791114733</v>
+      </c>
+      <c r="D95" s="19">
+        <v>25.31575420888527</v>
+      </c>
+      <c r="E95" s="16"/>
+      <c r="F95" s="19">
+        <v>100</v>
+      </c>
+      <c r="G95" s="19">
+        <v>15.267520716493429</v>
+      </c>
+      <c r="H95" s="19">
+        <v>84.732479283506564</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A96" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B96" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C96" s="19">
+        <v>75.027067895797217</v>
+      </c>
+      <c r="D96" s="19">
+        <v>24.972932104202773</v>
+      </c>
+      <c r="E96" s="16"/>
+      <c r="F96" s="19">
+        <v>100</v>
+      </c>
+      <c r="G96" s="19">
+        <v>15.344909927626798</v>
+      </c>
+      <c r="H96" s="19">
+        <v>84.655090072373198</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A97" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B97" s="19">
+        <v>99.999949600457626</v>
+      </c>
+      <c r="C97" s="19">
+        <v>99.999949600457626</v>
+      </c>
+      <c r="D97" s="19">
+        <v>0</v>
+      </c>
+      <c r="E97" s="16"/>
+      <c r="F97" s="19">
+        <v>100</v>
+      </c>
+      <c r="G97" s="19">
+        <v>0</v>
+      </c>
+      <c r="H97" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A98" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B98" s="19">
+        <v>100.00000070728785</v>
+      </c>
+      <c r="C98" s="19">
+        <v>98.695599182675082</v>
+      </c>
+      <c r="D98" s="19">
+        <v>1.3044015246127765</v>
+      </c>
+      <c r="E98" s="16"/>
+      <c r="F98" s="19">
+        <v>100</v>
+      </c>
+      <c r="G98" s="19">
+        <v>0.36771896815808358</v>
+      </c>
+      <c r="H98" s="19">
+        <v>99.632281031841913</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A99" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" s="19">
+        <v>100</v>
+      </c>
+      <c r="C99" s="19">
+        <v>89.128671980203862</v>
+      </c>
+      <c r="D99" s="19">
+        <v>10.87132801979614</v>
+      </c>
+      <c r="E99" s="16"/>
+      <c r="F99" s="19">
+        <v>99.999999068960221</v>
+      </c>
+      <c r="G99" s="19">
+        <v>0.87906635702145286</v>
+      </c>
+      <c r="H99" s="19">
+        <v>99.120932711938764</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A100" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B100" s="19">
         <v>100.00000000000001</v>
       </c>
-      <c r="G79" s="22">
-[...20 lines deleted...]
-      <c r="F80" s="23">
+      <c r="C100" s="19">
+        <v>95.469879994855518</v>
+      </c>
+      <c r="D100" s="19">
+        <v>4.5301200051444903</v>
+      </c>
+      <c r="E100" s="16"/>
+      <c r="F100" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G80" s="23">
-[...20 lines deleted...]
-      <c r="F81" s="24">
+      <c r="G100" s="19">
+        <v>0.76825401741298338</v>
+      </c>
+      <c r="H100" s="19">
+        <v>99.231745982587</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" ht="33" customHeight="1">
+      <c r="A101" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="20">
+        <v>100</v>
+      </c>
+      <c r="C101" s="20">
+        <v>1.4229234394247403</v>
+      </c>
+      <c r="D101" s="20">
+        <v>98.577076560575264</v>
+      </c>
+      <c r="E101" s="17"/>
+      <c r="F101" s="20">
+        <v>100</v>
+      </c>
+      <c r="G101" s="20">
+        <v>0</v>
+      </c>
+      <c r="H101" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" ht="51" customHeight="1">
+      <c r="A102" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102" s="19">
+        <v>100</v>
+      </c>
+      <c r="C102" s="19">
+        <v>58.115198484411501</v>
+      </c>
+      <c r="D102" s="19">
+        <v>41.884801515588492</v>
+      </c>
+      <c r="E102" s="16"/>
+      <c r="F102" s="19">
+        <v>100</v>
+      </c>
+      <c r="G102" s="19">
+        <v>17.52445765057324</v>
+      </c>
+      <c r="H102" s="19">
+        <v>82.47554234942676</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" ht="75.75" customHeight="1">
+      <c r="A103" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B103" s="19">
+        <v>100</v>
+      </c>
+      <c r="C103" s="19">
+        <v>98.001844494000096</v>
+      </c>
+      <c r="D103" s="19">
+        <v>1.9981555059999003</v>
+      </c>
+      <c r="E103" s="16"/>
+      <c r="F103" s="19">
+        <v>99.999993381794042</v>
+      </c>
+      <c r="G103" s="19">
+        <v>9.7684719919178473E-3</v>
+      </c>
+      <c r="H103" s="19">
+        <v>99.990224909802123</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A104" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="B104" s="34"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="34"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="34"/>
+      <c r="G104" s="34"/>
+      <c r="H104" s="34"/>
+      <c r="I104" s="1"/>
+      <c r="J104" s="11"/>
+      <c r="K104" s="11"/>
+      <c r="L104" s="13"/>
+      <c r="M104" s="11"/>
+      <c r="N104" s="11"/>
+      <c r="O104" s="11"/>
+      <c r="P104" s="11"/>
+      <c r="Q104" s="13"/>
+      <c r="R104" s="14"/>
+    </row>
+    <row r="105" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A105" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B105" s="19">
+        <v>100</v>
+      </c>
+      <c r="C105" s="19">
+        <v>99.956097622117696</v>
+      </c>
+      <c r="D105" s="19">
+        <v>4.3902377882298123E-2</v>
+      </c>
+      <c r="E105" s="18"/>
+      <c r="F105" s="19">
+        <v>100</v>
+      </c>
+      <c r="G105" s="19">
+        <v>0</v>
+      </c>
+      <c r="H105" s="19">
+        <v>100</v>
+      </c>
+      <c r="I105" s="1"/>
+      <c r="J105" s="11"/>
+      <c r="R105" s="14"/>
+    </row>
+    <row r="106" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A106" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B106" s="19">
+        <v>100</v>
+      </c>
+      <c r="C106" s="19">
+        <v>99.476642382264998</v>
+      </c>
+      <c r="D106" s="19">
+        <v>0.523357617735005</v>
+      </c>
+      <c r="E106" s="19">
+        <v>0</v>
+      </c>
+      <c r="F106" s="19">
+        <v>100</v>
+      </c>
+      <c r="G106" s="19">
+        <v>98.200491038624264</v>
+      </c>
+      <c r="H106" s="19">
+        <v>1.7995089613757425</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B107" s="19">
+        <v>100</v>
+      </c>
+      <c r="C107" s="19">
+        <v>70.738295591084139</v>
+      </c>
+      <c r="D107" s="19">
+        <v>29.261704408915858</v>
+      </c>
+      <c r="E107" s="16"/>
+      <c r="F107" s="19">
+        <v>100</v>
+      </c>
+      <c r="G107" s="19">
+        <v>0.98275703517613322</v>
+      </c>
+      <c r="H107" s="19">
+        <v>99.017242964823865</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A108" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B108" s="19">
         <v>100.00000000000001</v>
       </c>
-      <c r="G81" s="24">
-[...152 lines deleted...]
-      <c r="B88" s="23">
+      <c r="C108" s="19">
+        <v>87.898106981282993</v>
+      </c>
+      <c r="D108" s="19">
+        <v>1.790891848186325E-2</v>
+      </c>
+      <c r="E108" s="19">
+        <v>12.083984100235158</v>
+      </c>
+      <c r="F108" s="19">
+        <v>100</v>
+      </c>
+      <c r="G108" s="19">
+        <v>100</v>
+      </c>
+      <c r="H108" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A109" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B109" s="19">
+        <v>100</v>
+      </c>
+      <c r="C109" s="19">
+        <v>97.608711310757755</v>
+      </c>
+      <c r="D109" s="19">
+        <v>2.3912886892422396</v>
+      </c>
+      <c r="E109" s="16"/>
+      <c r="F109" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G109" s="19">
+        <v>26.20672611018961</v>
+      </c>
+      <c r="H109" s="19">
+        <v>73.793273889810379</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" ht="52.5" customHeight="1">
+      <c r="A110" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="20">
+        <v>100</v>
+      </c>
+      <c r="C110" s="20">
+        <v>49.115776277406582</v>
+      </c>
+      <c r="D110" s="20">
+        <v>50.884223722593426</v>
+      </c>
+      <c r="E110" s="17"/>
+      <c r="F110" s="20">
+        <v>100</v>
+      </c>
+      <c r="G110" s="20">
+        <v>25.524376823907296</v>
+      </c>
+      <c r="H110" s="20">
+        <v>74.475623176092711</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" ht="62.25" customHeight="1">
+      <c r="A111" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B111" s="19">
+        <v>99.999993027272438</v>
+      </c>
+      <c r="C111" s="19">
+        <v>91.751214474824621</v>
+      </c>
+      <c r="D111" s="19">
+        <v>8.2487785524478099</v>
+      </c>
+      <c r="E111" s="16"/>
+      <c r="F111" s="19">
+        <v>100</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0.77928597875131</v>
+      </c>
+      <c r="H111" s="19">
+        <v>99.220714021248696</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" ht="30.75" customHeight="1">
+      <c r="A112" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B112" s="20">
+        <v>99.999998913351206</v>
+      </c>
+      <c r="C112" s="20">
+        <v>43.360908893919422</v>
+      </c>
+      <c r="D112" s="20">
+        <v>56.639090019431784</v>
+      </c>
+      <c r="E112" s="17"/>
+      <c r="F112" s="20">
+        <v>99.999998913351206</v>
+      </c>
+      <c r="G112" s="20">
+        <v>11.398372154459347</v>
+      </c>
+      <c r="H112" s="20">
+        <v>88.601626758891854</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A113" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B113" s="20">
+        <v>100</v>
+      </c>
+      <c r="C113" s="20">
+        <v>17.050995158081044</v>
+      </c>
+      <c r="D113" s="20">
+        <v>82.949004841918949</v>
+      </c>
+      <c r="E113" s="17"/>
+      <c r="F113" s="20">
+        <v>100</v>
+      </c>
+      <c r="G113" s="20">
+        <v>1.9924299218190735</v>
+      </c>
+      <c r="H113" s="20">
+        <v>98.007570078180933</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="25.5">
+      <c r="A114" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B114" s="20">
+        <v>100</v>
+      </c>
+      <c r="C114" s="20">
+        <v>0</v>
+      </c>
+      <c r="D114" s="20">
+        <v>100</v>
+      </c>
+      <c r="E114" s="17"/>
+      <c r="F114" s="20">
+        <v>100</v>
+      </c>
+      <c r="G114" s="20">
+        <v>0</v>
+      </c>
+      <c r="H114" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="25.5">
+      <c r="A115" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B115" s="20">
+        <v>100</v>
+      </c>
+      <c r="C115" s="20">
+        <v>0</v>
+      </c>
+      <c r="D115" s="20">
+        <v>100</v>
+      </c>
+      <c r="E115" s="17"/>
+      <c r="F115" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="C88" s="23">
-[...6 lines deleted...]
-      <c r="F88" s="23">
+      <c r="G115" s="20">
+        <v>5.5440880702868636E-2</v>
+      </c>
+      <c r="H115" s="20">
+        <v>99.944559119297139</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A116" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B116" s="20">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C116" s="20">
+        <v>26.314555087979347</v>
+      </c>
+      <c r="D116" s="20">
+        <v>73.685444912020643</v>
+      </c>
+      <c r="E116" s="17"/>
+      <c r="F116" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="G88" s="23">
-[...34 lines deleted...]
-      <c r="B90" s="22">
+      <c r="G116" s="20">
+        <v>15.501800826715936</v>
+      </c>
+      <c r="H116" s="20">
+        <v>84.498199173284078</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A117" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B117" s="19">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C117" s="19">
+        <v>99.549942103920557</v>
+      </c>
+      <c r="D117" s="19">
+        <v>0.45005789607942948</v>
+      </c>
+      <c r="E117" s="16"/>
+      <c r="F117" s="19">
+        <v>100</v>
+      </c>
+      <c r="G117" s="19">
+        <v>59.344842045159417</v>
+      </c>
+      <c r="H117" s="19">
+        <v>40.655157954840575</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A118" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B118" s="19">
         <v>100.00000000000001</v>
       </c>
-      <c r="C90" s="22">
-[...30 lines deleted...]
-      <c r="F91" s="22">
+      <c r="C118" s="19">
+        <v>77.457256830042823</v>
+      </c>
+      <c r="D118" s="19">
+        <v>0.16117994824338922</v>
+      </c>
+      <c r="E118" s="19">
+        <v>22.381563221713801</v>
+      </c>
+      <c r="F118" s="19">
+        <v>100</v>
+      </c>
+      <c r="G118" s="19">
+        <v>100</v>
+      </c>
+      <c r="H118" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A119" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B119" s="19">
+        <v>100</v>
+      </c>
+      <c r="C119" s="19">
+        <v>53.134812881981745</v>
+      </c>
+      <c r="D119" s="19">
+        <v>3.4684556006370675E-3</v>
+      </c>
+      <c r="E119" s="19">
+        <v>46.861718662417623</v>
+      </c>
+      <c r="F119" s="19">
+        <v>100</v>
+      </c>
+      <c r="G119" s="19">
+        <v>100</v>
+      </c>
+      <c r="H119" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A120" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B120" s="19">
+        <v>100</v>
+      </c>
+      <c r="C120" s="19">
+        <v>99.939258761794036</v>
+      </c>
+      <c r="D120" s="19">
+        <v>6.0741238205964963E-2</v>
+      </c>
+      <c r="E120" s="19">
+        <v>0</v>
+      </c>
+      <c r="F120" s="19">
+        <v>100</v>
+      </c>
+      <c r="G120" s="19">
+        <v>79.040710322801075</v>
+      </c>
+      <c r="H120" s="19">
+        <v>20.959289677198921</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A121" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B121" s="19">
         <v>99.999999999999986</v>
       </c>
-      <c r="G91" s="22">
-[...20 lines deleted...]
-      <c r="F92" s="22">
+      <c r="C121" s="19">
+        <v>98.377751532654443</v>
+      </c>
+      <c r="D121" s="19">
+        <v>1.6222484673455488</v>
+      </c>
+      <c r="E121" s="16"/>
+      <c r="F121" s="19">
+        <v>100</v>
+      </c>
+      <c r="G121" s="19">
+        <v>0.37423888208163708</v>
+      </c>
+      <c r="H121" s="19">
+        <v>99.625761117918358</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A122" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122" s="19">
+        <v>100</v>
+      </c>
+      <c r="C122" s="19">
+        <v>99.489476059409981</v>
+      </c>
+      <c r="D122" s="19">
+        <v>0.51052394059002437</v>
+      </c>
+      <c r="E122" s="16"/>
+      <c r="F122" s="19">
+        <v>100</v>
+      </c>
+      <c r="G122" s="19">
+        <v>0.35576668062588845</v>
+      </c>
+      <c r="H122" s="19">
+        <v>99.644233319374109</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A123" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B123" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C123" s="19">
+        <v>84.641328659938281</v>
+      </c>
+      <c r="D123" s="19">
+        <v>15.358671340061731</v>
+      </c>
+      <c r="E123" s="16"/>
+      <c r="F123" s="19">
+        <v>100</v>
+      </c>
+      <c r="G123" s="19">
+        <v>0.60248084160008475</v>
+      </c>
+      <c r="H123" s="19">
+        <v>99.397519158399916</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A124" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B124" s="20">
+        <v>100</v>
+      </c>
+      <c r="C124" s="20">
+        <v>45.464307071535622</v>
+      </c>
+      <c r="D124" s="20">
+        <v>54.535692928464371</v>
+      </c>
+      <c r="E124" s="17"/>
+      <c r="F124" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G124" s="20">
+        <v>3.058257304351427</v>
+      </c>
+      <c r="H124" s="20">
+        <v>96.941742695648585</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="54" customHeight="1">
+      <c r="A125" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="B125" s="20">
+        <v>100.00000258318329</v>
+      </c>
+      <c r="C125" s="20">
+        <v>41.375277995726691</v>
+      </c>
+      <c r="D125" s="20">
+        <v>58.624724587456591</v>
+      </c>
+      <c r="E125" s="17"/>
+      <c r="F125" s="20">
+        <v>100</v>
+      </c>
+      <c r="G125" s="20">
+        <v>2.0015692321792513</v>
+      </c>
+      <c r="H125" s="20">
+        <v>97.99843076782075</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="25.5">
+      <c r="A126" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B126" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C126" s="19">
+        <v>67.870139759189058</v>
+      </c>
+      <c r="D126" s="19">
+        <v>32.129860240810956</v>
+      </c>
+      <c r="E126" s="19">
+        <v>0</v>
+      </c>
+      <c r="F126" s="19">
+        <v>100</v>
+      </c>
+      <c r="G126" s="19">
+        <v>4.0528578453923885</v>
+      </c>
+      <c r="H126" s="19">
+        <v>95.947142154607619</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="38.25">
+      <c r="A127" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B127" s="20">
+        <v>100</v>
+      </c>
+      <c r="C127" s="20">
+        <v>21.562092450369512</v>
+      </c>
+      <c r="D127" s="20">
+        <v>78.437907549630495</v>
+      </c>
+      <c r="E127" s="17"/>
+      <c r="F127" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G127" s="20">
+        <v>19.765251412838719</v>
+      </c>
+      <c r="H127" s="20">
+        <v>80.234748587161292</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A128" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B128" s="20">
+        <v>100</v>
+      </c>
+      <c r="C128" s="20">
+        <v>12.795625195479529</v>
+      </c>
+      <c r="D128" s="20">
+        <v>87.204374804520469</v>
+      </c>
+      <c r="E128" s="17"/>
+      <c r="F128" s="20">
+        <v>100</v>
+      </c>
+      <c r="G128" s="20">
+        <v>9.6943082922689641</v>
+      </c>
+      <c r="H128" s="20">
+        <v>90.305691707731029</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="25.5">
+      <c r="A129" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B129" s="20">
         <v>99.999999999999986</v>
       </c>
-      <c r="G92" s="22">
-[...44 lines deleted...]
-      <c r="F94" s="22">
+      <c r="C129" s="20">
+        <v>3.4811533375577035</v>
+      </c>
+      <c r="D129" s="20">
+        <v>96.518846662442286</v>
+      </c>
+      <c r="E129" s="17"/>
+      <c r="F129" s="20">
+        <v>100</v>
+      </c>
+      <c r="G129" s="20">
+        <v>11.059192449198193</v>
+      </c>
+      <c r="H129" s="20">
+        <v>88.940807550801807</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="26.25" customHeight="1">
+      <c r="A130" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="G94" s="22">
-[...285 lines deleted...]
-      <c r="F106" s="23">
+      <c r="C130" s="20">
+        <v>1.7611551256988032</v>
+      </c>
+      <c r="D130" s="20">
+        <v>98.238844874301208</v>
+      </c>
+      <c r="E130" s="17"/>
+      <c r="F130" s="20">
+        <v>100</v>
+      </c>
+      <c r="G130" s="20">
+        <v>9.1813286689302736</v>
+      </c>
+      <c r="H130" s="20">
+        <v>90.818671331069723</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="51">
+      <c r="A131" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B131" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="G106" s="23">
-[...34 lines deleted...]
-      <c r="B108" s="22">
+      <c r="C131" s="20">
+        <v>1.947845280590925</v>
+      </c>
+      <c r="D131" s="20">
+        <v>98.052154719409089</v>
+      </c>
+      <c r="E131" s="17"/>
+      <c r="F131" s="20">
+        <v>100</v>
+      </c>
+      <c r="G131" s="20">
+        <v>3.6062728540386821</v>
+      </c>
+      <c r="H131" s="20">
+        <v>96.393727145961321</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A132" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B132" s="19">
+        <v>100</v>
+      </c>
+      <c r="C132" s="19">
+        <v>79.551963342455295</v>
+      </c>
+      <c r="D132" s="19">
+        <v>20.448036657544709</v>
+      </c>
+      <c r="E132" s="16"/>
+      <c r="F132" s="19">
+        <v>100</v>
+      </c>
+      <c r="G132" s="19">
+        <v>67.317683825968743</v>
+      </c>
+      <c r="H132" s="19">
+        <v>32.682316174031264</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="54.75" customHeight="1">
+      <c r="A133" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B133" s="20">
+        <v>100</v>
+      </c>
+      <c r="C133" s="20">
+        <v>0.13736263736263737</v>
+      </c>
+      <c r="D133" s="20">
+        <v>99.862637362637358</v>
+      </c>
+      <c r="E133" s="17"/>
+      <c r="F133" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="C108" s="22">
-[...621 lines deleted...]
-        <v>99.941303071805905</v>
+      <c r="G133" s="20">
+        <v>0.75549450549450547</v>
+      </c>
+      <c r="H133" s="20">
+        <v>99.244505494505503</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="42" customHeight="1">
-      <c r="A134" s="9" t="s">
+      <c r="A134" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B134" s="24">
-[...16 lines deleted...]
-        <v>98.130841121495322</v>
+      <c r="B134" s="20">
+        <v>100</v>
+      </c>
+      <c r="C134" s="20">
+        <v>11.299435028248588</v>
+      </c>
+      <c r="D134" s="20">
+        <v>88.700564971751419</v>
+      </c>
+      <c r="E134" s="17"/>
+      <c r="F134" s="20">
+        <v>100</v>
+      </c>
+      <c r="G134" s="20">
+        <v>2.8248587570621471</v>
+      </c>
+      <c r="H134" s="20">
+        <v>97.175141242937855</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="65.25" customHeight="1">
-      <c r="A135" s="9" t="s">
+      <c r="A135" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="B135" s="24">
-[...15 lines deleted...]
-      <c r="H135" s="24">
+      <c r="B135" s="20">
+        <v>100</v>
+      </c>
+      <c r="C135" s="20">
+        <v>41.304347826086953</v>
+      </c>
+      <c r="D135" s="20">
+        <v>58.695652173913047</v>
+      </c>
+      <c r="E135" s="17"/>
+      <c r="F135" s="20">
+        <v>100</v>
+      </c>
+      <c r="G135" s="20">
+        <v>0</v>
+      </c>
+      <c r="H135" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="25.5" customHeight="1">
-      <c r="A136" s="9" t="s">
+      <c r="A136" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B136" s="24">
-[...16 lines deleted...]
-        <v>98.242637525467686</v>
+      <c r="B136" s="20">
+        <v>100</v>
+      </c>
+      <c r="C136" s="20">
+        <v>1.7137061629399553</v>
+      </c>
+      <c r="D136" s="20">
+        <v>98.286293837060043</v>
+      </c>
+      <c r="E136" s="17"/>
+      <c r="F136" s="20">
+        <v>100</v>
+      </c>
+      <c r="G136" s="20">
+        <v>2.6838660602507014</v>
+      </c>
+      <c r="H136" s="20">
+        <v>97.316133939749292</v>
       </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="9" t="s">
+      <c r="A137" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="B137" s="24">
-[...16 lines deleted...]
-        <v>99.117939963010386</v>
+      <c r="B137" s="20">
+        <v>100</v>
+      </c>
+      <c r="C137" s="20">
+        <v>0.50885157987750995</v>
+      </c>
+      <c r="D137" s="20">
+        <v>99.491148420122485</v>
+      </c>
+      <c r="E137" s="17"/>
+      <c r="F137" s="20">
+        <v>100</v>
+      </c>
+      <c r="G137" s="20">
+        <v>5.484627807062982E-2</v>
+      </c>
+      <c r="H137" s="20">
+        <v>99.945153721929373</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="27" customHeight="1">
-      <c r="A138" s="9" t="s">
+      <c r="A138" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="B138" s="24">
-[...16 lines deleted...]
-        <v>97.439180537772089</v>
+      <c r="B138" s="20">
+        <v>100</v>
+      </c>
+      <c r="C138" s="20">
+        <v>34.654178674351584</v>
+      </c>
+      <c r="D138" s="20">
+        <v>65.345821325648416</v>
+      </c>
+      <c r="E138" s="17"/>
+      <c r="F138" s="20">
+        <v>100</v>
+      </c>
+      <c r="G138" s="20">
+        <v>1.6570605187319885</v>
+      </c>
+      <c r="H138" s="20">
+        <v>98.342939481268004</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="9" t="s">
+      <c r="A139" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B139" s="24">
-[...15 lines deleted...]
-      <c r="H139" s="24">
+      <c r="B139" s="20">
+        <v>100</v>
+      </c>
+      <c r="C139" s="20">
+        <v>12.18274111675127</v>
+      </c>
+      <c r="D139" s="20">
+        <v>87.817258883248726</v>
+      </c>
+      <c r="E139" s="17"/>
+      <c r="F139" s="20">
+        <v>100</v>
+      </c>
+      <c r="G139" s="20">
+        <v>0</v>
+      </c>
+      <c r="H139" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="51">
       <c r="A140" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="B140" s="22">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="B140" s="20">
+        <v>100</v>
+      </c>
+      <c r="C140" s="20">
+        <v>0</v>
+      </c>
+      <c r="D140" s="20">
+        <v>100</v>
+      </c>
+      <c r="E140" s="20">
+        <v>0</v>
+      </c>
+      <c r="F140" s="20">
+        <v>100</v>
+      </c>
+      <c r="G140" s="20">
+        <v>4.8543689320388346</v>
+      </c>
+      <c r="H140" s="20">
+        <v>95.145631067961162</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="25.5">
       <c r="A141" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B141" s="22">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="B141" s="20">
+        <v>100</v>
+      </c>
+      <c r="C141" s="20">
+        <v>0</v>
+      </c>
+      <c r="D141" s="20">
+        <v>100</v>
+      </c>
+      <c r="E141" s="20">
+        <v>0</v>
+      </c>
+      <c r="F141" s="20">
+        <v>100</v>
+      </c>
+      <c r="G141" s="20">
+        <v>0</v>
+      </c>
+      <c r="H141" s="20">
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="25.5">
-      <c r="A142" s="9" t="s">
+      <c r="A142" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="B142" s="24">
-[...16 lines deleted...]
-        <v>100</v>
+      <c r="B142" s="20">
+        <v>100</v>
+      </c>
+      <c r="C142" s="20">
+        <v>0</v>
+      </c>
+      <c r="D142" s="20">
+        <v>100</v>
+      </c>
+      <c r="E142" s="17"/>
+      <c r="F142" s="20">
+        <v>100</v>
+      </c>
+      <c r="G142" s="20">
+        <v>17.391304347826086</v>
+      </c>
+      <c r="H142" s="20">
+        <v>82.608695652173907</v>
       </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="9" t="s">
+      <c r="A143" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="B143" s="24">
-[...16 lines deleted...]
-        <v>99.94848061936176</v>
+      <c r="B143" s="20">
+        <v>100</v>
+      </c>
+      <c r="C143" s="20">
+        <v>3.6987444932100141E-2</v>
+      </c>
+      <c r="D143" s="20">
+        <v>99.963012555067905</v>
+      </c>
+      <c r="E143" s="17"/>
+      <c r="F143" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G143" s="20">
+        <v>9.5051534462380252E-2</v>
+      </c>
+      <c r="H143" s="20">
+        <v>99.904948465537629</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="25.5" customHeight="1">
-      <c r="A144" s="9" t="s">
+      <c r="A144" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B144" s="24">
-[...9 lines deleted...]
-      <c r="F144" s="24">
+      <c r="B144" s="20">
+        <v>100</v>
+      </c>
+      <c r="C144" s="20">
+        <v>0</v>
+      </c>
+      <c r="D144" s="20">
+        <v>100</v>
+      </c>
+      <c r="E144" s="17"/>
+      <c r="F144" s="20">
+        <v>100</v>
+      </c>
+      <c r="G144" s="20">
+        <v>0.14587892049598833</v>
+      </c>
+      <c r="H144" s="20">
+        <v>99.854121079504012</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A145" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B145" s="20"/>
+      <c r="C145" s="20"/>
+      <c r="D145" s="20">
+        <v>15.431287414891829</v>
+      </c>
+      <c r="E145" s="20">
+        <v>0</v>
+      </c>
+      <c r="F145" s="20">
+        <v>100</v>
+      </c>
+      <c r="G145" s="20">
+        <v>72.132485314362953</v>
+      </c>
+      <c r="H145" s="20">
+        <v>27.86751468563704</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18" ht="38.25">
+      <c r="A146" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B146" s="20">
+        <v>100</v>
+      </c>
+      <c r="C146" s="20">
+        <v>17.008474151331292</v>
+      </c>
+      <c r="D146" s="20">
+        <v>82.991525848668701</v>
+      </c>
+      <c r="E146" s="17"/>
+      <c r="F146" s="20">
+        <v>100</v>
+      </c>
+      <c r="G146" s="20">
+        <v>12.656069798926941</v>
+      </c>
+      <c r="H146" s="20">
+        <v>87.343930201073064</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" ht="38.25">
+      <c r="A147" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B147" s="20">
+        <v>100</v>
+      </c>
+      <c r="C147" s="20">
+        <v>0</v>
+      </c>
+      <c r="D147" s="20">
+        <v>100</v>
+      </c>
+      <c r="E147" s="17"/>
+      <c r="F147" s="20">
+        <v>100</v>
+      </c>
+      <c r="G147" s="20">
+        <v>73.080058296074895</v>
+      </c>
+      <c r="H147" s="20">
+        <v>26.919941703925105</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" ht="25.5">
+      <c r="A148" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B148" s="20">
+        <v>100</v>
+      </c>
+      <c r="C148" s="20">
+        <v>26.147734229969839</v>
+      </c>
+      <c r="D148" s="20">
+        <v>73.852265770030158</v>
+      </c>
+      <c r="E148" s="17"/>
+      <c r="F148" s="20">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G148" s="20">
+        <v>24.99471845748042</v>
+      </c>
+      <c r="H148" s="20">
+        <v>75.005281542519569</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18" ht="25.5">
+      <c r="A149" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B149" s="20">
+        <v>100.00570353048538</v>
+      </c>
+      <c r="C149" s="20">
+        <v>7.5286602406889864</v>
+      </c>
+      <c r="D149" s="20">
+        <v>92.477043289796384</v>
+      </c>
+      <c r="E149" s="17"/>
+      <c r="F149" s="20">
+        <v>100</v>
+      </c>
+      <c r="G149" s="20">
+        <v>0.39924713397593109</v>
+      </c>
+      <c r="H149" s="20">
+        <v>99.600752866024067</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" ht="25.5">
+      <c r="A150" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B150" s="20">
+        <v>100</v>
+      </c>
+      <c r="C150" s="20">
+        <v>34.019384157034303</v>
+      </c>
+      <c r="D150" s="20">
+        <v>65.98061584296569</v>
+      </c>
+      <c r="E150" s="17"/>
+      <c r="F150" s="20">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G150" s="20">
+        <v>0.1583919446382441</v>
+      </c>
+      <c r="H150" s="20">
+        <v>99.841608055361746</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B151" s="20">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C151" s="20">
+        <v>1.0397484205456555</v>
+      </c>
+      <c r="D151" s="20">
+        <v>98.960251579454336</v>
+      </c>
+      <c r="E151" s="17"/>
+      <c r="F151" s="20">
+        <v>100</v>
+      </c>
+      <c r="G151" s="20">
+        <v>0.39380117290421279</v>
+      </c>
+      <c r="H151" s="20">
+        <v>99.606198827095781</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18">
+      <c r="A152" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B152" s="19">
+        <v>100</v>
+      </c>
+      <c r="C152" s="19">
+        <v>60.920864794207183</v>
+      </c>
+      <c r="D152" s="19">
+        <v>39.079135205792817</v>
+      </c>
+      <c r="E152" s="16"/>
+      <c r="F152" s="19">
+        <v>100</v>
+      </c>
+      <c r="G152" s="19">
+        <v>4.4718873084398272E-2</v>
+      </c>
+      <c r="H152" s="19">
+        <v>99.955281126915608</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A153" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="B153" s="36"/>
+      <c r="C153" s="36"/>
+      <c r="D153" s="36"/>
+      <c r="E153" s="36"/>
+      <c r="F153" s="36"/>
+      <c r="G153" s="36"/>
+      <c r="H153" s="36"/>
+      <c r="I153" s="1"/>
+      <c r="J153" s="11"/>
+      <c r="K153" s="11"/>
+      <c r="L153" s="13"/>
+      <c r="M153" s="11"/>
+      <c r="N153" s="11"/>
+      <c r="O153" s="11"/>
+      <c r="P153" s="11"/>
+      <c r="Q153" s="13"/>
+      <c r="R153" s="14"/>
+    </row>
+    <row r="154" spans="1:18">
+      <c r="A154" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B154" s="20">
+        <v>100</v>
+      </c>
+      <c r="C154" s="20">
+        <v>22.772277227722775</v>
+      </c>
+      <c r="D154" s="20">
+        <v>77.227722772277232</v>
+      </c>
+      <c r="E154" s="17"/>
+      <c r="F154" s="20">
+        <v>100</v>
+      </c>
+      <c r="G154" s="20">
+        <v>6.9306930693069315</v>
+      </c>
+      <c r="H154" s="20">
+        <v>93.069306930693074</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A155" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B155" s="20">
+        <v>100</v>
+      </c>
+      <c r="C155" s="20">
+        <v>0.81939557526389362</v>
+      </c>
+      <c r="D155" s="20">
+        <v>99.180604424736103</v>
+      </c>
+      <c r="E155" s="17"/>
+      <c r="F155" s="20">
+        <v>100</v>
+      </c>
+      <c r="G155" s="20">
+        <v>0.17110907601098954</v>
+      </c>
+      <c r="H155" s="20">
+        <v>99.828890923989007</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18" ht="33.75" customHeight="1">
+      <c r="A156" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B156" s="20">
+        <v>100</v>
+      </c>
+      <c r="C156" s="20">
+        <v>22.222222222222221</v>
+      </c>
+      <c r="D156" s="20">
+        <v>77.777777777777786</v>
+      </c>
+      <c r="E156" s="17"/>
+      <c r="F156" s="20">
+        <v>100</v>
+      </c>
+      <c r="G156" s="20">
+        <v>0</v>
+      </c>
+      <c r="H156" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" ht="12" customHeight="1">
+      <c r="A157" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B157" s="20">
         <v>100.00000000000001</v>
       </c>
-      <c r="G144" s="24">
-[...313 lines deleted...]
-        <v>99.292929292929287</v>
+      <c r="C157" s="20">
+        <v>11.902693310165075</v>
+      </c>
+      <c r="D157" s="20">
+        <v>88.097306689834937</v>
+      </c>
+      <c r="E157" s="17"/>
+      <c r="F157" s="20">
+        <v>100</v>
+      </c>
+      <c r="G157" s="20">
+        <v>0.95569070373588194</v>
+      </c>
+      <c r="H157" s="20">
+        <v>99.044309296264117</v>
       </c>
     </row>
     <row r="158" spans="1:18" ht="18" customHeight="1">
       <c r="A158" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="B158" s="23">
-[...16 lines deleted...]
-        <v>80.379746835443029</v>
+      <c r="B158" s="20">
+        <v>100</v>
+      </c>
+      <c r="C158" s="20">
+        <v>47.959183673469383</v>
+      </c>
+      <c r="D158" s="20">
+        <v>52.040816326530617</v>
+      </c>
+      <c r="E158" s="17"/>
+      <c r="F158" s="20">
+        <v>100</v>
+      </c>
+      <c r="G158" s="20">
+        <v>4.4897959183673466</v>
+      </c>
+      <c r="H158" s="20">
+        <v>95.510204081632651</v>
       </c>
     </row>
     <row r="159" spans="1:18" ht="51">
-      <c r="A159" s="9" t="s">
+      <c r="A159" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B159" s="24">
-[...16 lines deleted...]
-        <v>82.808302417508045</v>
+      <c r="B159" s="20">
+        <v>100.00000280031158</v>
+      </c>
+      <c r="C159" s="20">
+        <v>42.112863645660674</v>
+      </c>
+      <c r="D159" s="20">
+        <v>57.887139154650903</v>
+      </c>
+      <c r="E159" s="17"/>
+      <c r="F159" s="20">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G159" s="20">
+        <v>14.960555371232825</v>
+      </c>
+      <c r="H159" s="20">
+        <v>85.039444628767185</v>
       </c>
     </row>
     <row r="160" spans="1:18" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A160" s="38" t="s">
+      <c r="A160" s="31" t="s">
         <v>161</v>
       </c>
-      <c r="B160" s="39"/>
-[...5 lines deleted...]
-      <c r="H160" s="39"/>
+      <c r="B160" s="32"/>
+      <c r="C160" s="32"/>
+      <c r="D160" s="32"/>
+      <c r="E160" s="32"/>
+      <c r="F160" s="32"/>
+      <c r="G160" s="32"/>
+      <c r="H160" s="32"/>
       <c r="I160" s="1"/>
-      <c r="J160" s="16"/>
-[...7 lines deleted...]
-      <c r="R160" s="15"/>
+      <c r="J160" s="11"/>
+      <c r="K160" s="11"/>
+      <c r="L160" s="13"/>
+      <c r="M160" s="13"/>
+      <c r="N160" s="13"/>
+      <c r="O160" s="11"/>
+      <c r="P160" s="11"/>
+      <c r="Q160" s="13"/>
+      <c r="R160" s="14"/>
     </row>
     <row r="161" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A161" s="7" t="s">
+      <c r="A161" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B161" s="28">
-[...16 lines deleted...]
-        <v>98.084913882111024</v>
+      <c r="B161" s="21">
+        <v>100</v>
+      </c>
+      <c r="C161" s="21">
+        <v>97.822728760067136</v>
+      </c>
+      <c r="D161" s="21">
+        <v>2.177271239932868</v>
+      </c>
+      <c r="E161" s="16"/>
+      <c r="F161" s="21">
+        <v>100.00000879609594</v>
+      </c>
+      <c r="G161" s="19">
+        <v>0.98817980627478297</v>
+      </c>
+      <c r="H161" s="19">
+        <v>99.011828989821154</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A160:H160"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A153:H153"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A6:H7"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>