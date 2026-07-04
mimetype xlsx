--- v1 (2026-05-24)
+++ v2 (2026-07-04)
@@ -2,65 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\!Энергетика и товарные рынки\Матрица\2026\03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Асел\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D8F0094-4D6F-4888-A857-B10F674ECFED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D57AE441-DD2F-4548-A42C-91033E822442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7860" yWindow="540" windowWidth="18510" windowHeight="14685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name=" List1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">' List1'!$A$5:$R$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">' List1'!$A$5:$I$161</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Hard coal and lignite (brown coal)</t>
   </si>
   <si>
     <t>Peat</t>
   </si>
   <si>
     <t>Crude petroleum and crude petroleum products derived from bituminous minerals</t>
   </si>
   <si>
     <t>crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals</t>
   </si>
   <si>
     <t>Natural gas (natural) in gaseous state (commercial output)</t>
   </si>
   <si>
@@ -568,51 +579,51 @@
       <t xml:space="preserve"> are goods whose resources are provided by domestic production (≥50%),
 in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>red</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> are goods whose resources are filled by import.</t>
     </r>
   </si>
   <si>
-    <t>RESOURCES AND USAGE of certain types of raw materials, industrial and technical products and consumer goods for March 2026</t>
+    <t>RESOURCES AND USAGE of certain types of raw materials, industrial and technical products and consumer goods for April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -770,155 +781,150 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00CCFF"/>
       <color rgb="FF33CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1195,3920 +1201,3774 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R161"/>
+  <dimension ref="A1:I161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="2" customWidth="1"/>
-    <col min="2" max="5" width="13.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="18.140625" style="1" customWidth="1"/>
+    <col min="2" max="5" width="13.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="1" customWidth="1"/>
-    <col min="10" max="15" width="6.28515625" style="11" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="8.85546875" style="2"/>
+    <col min="10" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="32.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:9" ht="32.25" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>162</v>
       </c>
-      <c r="B1" s="40"/>
-[...8 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:9" ht="48" customHeight="1">
+      <c r="A2" s="21" t="s">
         <v>166</v>
       </c>
-      <c r="B2" s="40"/>
-[...8 lines deleted...]
-      <c r="A3" s="39" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+    </row>
+    <row r="3" spans="1:9" ht="68.25" customHeight="1">
+      <c r="A3" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="B3" s="39"/>
-[...8 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+    </row>
+    <row r="4" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A4" s="31" t="s">
         <v>148</v>
       </c>
-      <c r="B4" s="24"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:18" ht="38.25" customHeight="1">
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+    </row>
+    <row r="5" spans="1:9" ht="38.25" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="6" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="27" t="s">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="34" t="s">
         <v>149</v>
       </c>
-      <c r="B6" s="28"/>
-[...5 lines deleted...]
-      <c r="H6" s="28"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
       <c r="I6" s="1"/>
-      <c r="J6" s="11"/>
-[...17 lines deleted...]
-      <c r="H7" s="30"/>
+    </row>
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="36"/>
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
       <c r="I7" s="1"/>
-      <c r="J7" s="11"/>
-[...10 lines deleted...]
-      <c r="A8" s="37" t="s">
+    </row>
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A8" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="B8" s="38"/>
-[...5 lines deleted...]
-      <c r="H8" s="38"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
       <c r="I8" s="1"/>
-      <c r="J8" s="11"/>
-[...13 lines deleted...]
-      <c r="B9" s="19">
+    </row>
+    <row r="9" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="15">
+        <v>100</v>
+      </c>
+      <c r="C9" s="15">
+        <v>99.601495494133019</v>
+      </c>
+      <c r="D9" s="15">
+        <v>0.3985045058669745</v>
+      </c>
+      <c r="E9" s="12"/>
+      <c r="F9" s="15">
+        <v>100.00001231548629</v>
+      </c>
+      <c r="G9" s="15">
+        <v>33.076748386486557</v>
+      </c>
+      <c r="H9" s="15">
+        <v>66.923263928999731</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10" s="15">
+        <v>100</v>
+      </c>
+      <c r="C10" s="15">
+        <v>99.591962282776024</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.40803771722398313</v>
+      </c>
+      <c r="E10" s="12"/>
+      <c r="F10" s="15">
+        <v>100</v>
+      </c>
+      <c r="G10" s="15">
+        <v>32.600184479825558</v>
+      </c>
+      <c r="H10" s="15">
+        <v>67.399815520174442</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="38">
+        <v>100</v>
+      </c>
+      <c r="C11" s="38">
+        <v>99.960485598666978</v>
+      </c>
+      <c r="D11" s="38">
+        <v>3.9514401333015953E-2</v>
+      </c>
+      <c r="E11" s="39"/>
+      <c r="F11" s="38">
+        <v>100</v>
+      </c>
+      <c r="G11" s="38">
+        <v>51.022613663413473</v>
+      </c>
+      <c r="H11" s="38">
+        <v>48.97738633658652</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="16">
+        <v>100</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0</v>
+      </c>
+      <c r="D12" s="16">
+        <v>100</v>
+      </c>
+      <c r="E12" s="13"/>
+      <c r="F12" s="16">
+        <v>100</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0.38218069550667444</v>
+      </c>
+      <c r="H12" s="16">
+        <v>99.617819304493324</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A13" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="1"/>
+    </row>
+    <row r="14" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="15">
+        <v>100</v>
+      </c>
+      <c r="C14" s="15">
+        <v>100</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0</v>
+      </c>
+      <c r="E14" s="12"/>
+      <c r="F14" s="15">
+        <v>100</v>
+      </c>
+      <c r="G14" s="15">
+        <v>51.473855332232269</v>
+      </c>
+      <c r="H14" s="15">
+        <v>48.526144667767731</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="15">
+        <v>100</v>
+      </c>
+      <c r="C15" s="15">
+        <v>100</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>100</v>
+      </c>
+      <c r="G15" s="15">
+        <v>57.52525018790395</v>
+      </c>
+      <c r="H15" s="15">
+        <v>42.47474981209605</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="38">
+        <v>100</v>
+      </c>
+      <c r="C16" s="38">
+        <v>100</v>
+      </c>
+      <c r="D16" s="38">
+        <v>0</v>
+      </c>
+      <c r="E16" s="39"/>
+      <c r="F16" s="38">
+        <v>100</v>
+      </c>
+      <c r="G16" s="38">
+        <v>5.6418429153013605</v>
+      </c>
+      <c r="H16" s="38">
+        <v>94.358157084698632</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A17" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="16">
+        <v>100</v>
+      </c>
+      <c r="C17" s="16">
+        <v>42.858594075390343</v>
+      </c>
+      <c r="D17" s="16">
+        <v>57.141405924609657</v>
+      </c>
+      <c r="E17" s="13"/>
+      <c r="F17" s="16">
+        <v>100</v>
+      </c>
+      <c r="G17" s="16">
+        <v>30.197161394781485</v>
+      </c>
+      <c r="H17" s="16">
+        <v>69.802838605218511</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A18" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="15">
+        <v>100</v>
+      </c>
+      <c r="C18" s="15">
+        <v>84.229535834406704</v>
+      </c>
+      <c r="D18" s="15">
+        <v>15.770464165593303</v>
+      </c>
+      <c r="E18" s="12"/>
+      <c r="F18" s="15">
+        <v>100</v>
+      </c>
+      <c r="G18" s="15">
+        <v>8.333252467120337</v>
+      </c>
+      <c r="H18" s="15">
+        <v>91.666747532879668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="1"/>
+    </row>
+    <row r="20" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="15">
+        <v>99.999980670613709</v>
+      </c>
+      <c r="C20" s="15">
+        <v>96.643703355774733</v>
+      </c>
+      <c r="D20" s="15">
+        <v>3.3562773148389762</v>
+      </c>
+      <c r="E20" s="12"/>
+      <c r="F20" s="15">
+        <v>99.999980670613724</v>
+      </c>
+      <c r="G20" s="15">
+        <v>26.119857658399486</v>
+      </c>
+      <c r="H20" s="15">
+        <v>73.880123012214241</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="15">
+        <v>100.00000681278732</v>
+      </c>
+      <c r="C21" s="15">
+        <v>99.98424202290731</v>
+      </c>
+      <c r="D21" s="15">
+        <v>1.5764789880013189E-2</v>
+      </c>
+      <c r="E21" s="12"/>
+      <c r="F21" s="15">
+        <v>100</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.76941576260978806</v>
+      </c>
+      <c r="H21" s="15">
+        <v>99.230584237390218</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="15">
+        <v>100</v>
+      </c>
+      <c r="C22" s="15">
+        <v>99.679336533106451</v>
+      </c>
+      <c r="D22" s="15">
+        <v>0.32066346689355546</v>
+      </c>
+      <c r="E22" s="12"/>
+      <c r="F22" s="15">
+        <v>100</v>
+      </c>
+      <c r="G22" s="15">
+        <v>0</v>
+      </c>
+      <c r="H22" s="15">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="15">
+        <v>100</v>
+      </c>
+      <c r="C23" s="15">
+        <v>79.628780934922091</v>
+      </c>
+      <c r="D23" s="15">
+        <v>20.371219065077909</v>
+      </c>
+      <c r="E23" s="12"/>
+      <c r="F23" s="15">
+        <v>100</v>
+      </c>
+      <c r="G23" s="15">
+        <v>33.905247479376719</v>
+      </c>
+      <c r="H23" s="15">
+        <v>66.094752520623274</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A24" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="15">
+        <v>100</v>
+      </c>
+      <c r="C24" s="15">
+        <v>99.92724806222752</v>
+      </c>
+      <c r="D24" s="15">
+        <v>7.275193777247789E-2</v>
+      </c>
+      <c r="E24" s="12"/>
+      <c r="F24" s="15">
+        <v>100</v>
+      </c>
+      <c r="G24" s="15">
+        <v>0.65640846110506357</v>
+      </c>
+      <c r="H24" s="15">
+        <v>99.343591538894941</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A25" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="1"/>
+    </row>
+    <row r="26" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C26" s="15">
+        <v>99.993778647030425</v>
+      </c>
+      <c r="D26" s="15">
+        <v>6.2213529695830634E-3</v>
+      </c>
+      <c r="E26" s="12"/>
+      <c r="F26" s="15">
+        <v>100</v>
+      </c>
+      <c r="G26" s="15">
+        <v>8.5322243373617148</v>
+      </c>
+      <c r="H26" s="15">
+        <v>91.467775662638289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A27" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="15">
+        <v>100</v>
+      </c>
+      <c r="C27" s="15">
+        <v>97.790416396531313</v>
+      </c>
+      <c r="D27" s="15">
+        <v>2.2095836034686895</v>
+      </c>
+      <c r="E27" s="12"/>
+      <c r="F27" s="15">
+        <v>100</v>
+      </c>
+      <c r="G27" s="15">
+        <v>3.0483296881711758E-6</v>
+      </c>
+      <c r="H27" s="15">
+        <v>99.999996951670312</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A28" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="15">
+        <v>100</v>
+      </c>
+      <c r="C28" s="15">
+        <v>99.888071036629682</v>
+      </c>
+      <c r="D28" s="15">
+        <v>0.11192896337031472</v>
+      </c>
+      <c r="E28" s="12"/>
+      <c r="F28" s="15">
+        <v>99.999999955545164</v>
+      </c>
+      <c r="G28" s="15">
+        <v>0.45843858213892197</v>
+      </c>
+      <c r="H28" s="15">
+        <v>99.541561373406239</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A29" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="15">
+        <v>100</v>
+      </c>
+      <c r="C29" s="15">
+        <v>98.957770489447242</v>
+      </c>
+      <c r="D29" s="15">
+        <v>1.0422295105527641</v>
+      </c>
+      <c r="E29" s="12"/>
+      <c r="F29" s="15">
+        <v>100</v>
+      </c>
+      <c r="G29" s="15">
+        <v>0.25106501832881278</v>
+      </c>
+      <c r="H29" s="15">
+        <v>99.748934981671184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A30" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="15">
+        <v>100</v>
+      </c>
+      <c r="C30" s="15">
+        <v>99.967574143829836</v>
+      </c>
+      <c r="D30" s="15">
+        <v>3.2425856170170894E-2</v>
+      </c>
+      <c r="E30" s="12"/>
+      <c r="F30" s="15">
+        <v>100</v>
+      </c>
+      <c r="G30" s="15">
+        <v>13.136716868941489</v>
+      </c>
+      <c r="H30" s="15">
+        <v>86.863283131058509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="C9" s="19">
-[...6 lines deleted...]
-      <c r="F9" s="19">
+      <c r="C31" s="15">
+        <v>96.857607543987598</v>
+      </c>
+      <c r="D31" s="15">
+        <v>3.1423924560123893</v>
+      </c>
+      <c r="E31" s="12"/>
+      <c r="F31" s="15">
+        <v>100</v>
+      </c>
+      <c r="G31" s="15">
+        <v>26.899704287600347</v>
+      </c>
+      <c r="H31" s="15">
+        <v>73.100295712399657</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A32" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" s="15">
+        <v>100</v>
+      </c>
+      <c r="C32" s="15">
+        <v>91.761723700887202</v>
+      </c>
+      <c r="D32" s="15">
+        <v>8.2382762991128011</v>
+      </c>
+      <c r="E32" s="12"/>
+      <c r="F32" s="15">
+        <v>100</v>
+      </c>
+      <c r="G32" s="15">
+        <v>85.321926489226868</v>
+      </c>
+      <c r="H32" s="15">
+        <v>14.67807351077313</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A33" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" s="33"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="1"/>
+    </row>
+    <row r="34" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A34" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="38">
+        <v>99.999987417164036</v>
+      </c>
+      <c r="C34" s="38">
+        <v>99.999987417164036</v>
+      </c>
+      <c r="D34" s="38">
+        <v>0</v>
+      </c>
+      <c r="E34" s="40"/>
+      <c r="F34" s="38">
+        <v>100</v>
+      </c>
+      <c r="G34" s="38">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38">
+        <v>100</v>
+      </c>
+      <c r="I34" s="1"/>
+    </row>
+    <row r="35" spans="1:9" ht="63.75" customHeight="1">
+      <c r="A35" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="16">
+        <v>100</v>
+      </c>
+      <c r="C35" s="16">
+        <v>24.721481962950925</v>
+      </c>
+      <c r="D35" s="16">
+        <v>75.278518037049082</v>
+      </c>
+      <c r="E35" s="13"/>
+      <c r="F35" s="16">
+        <v>100</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="25.5">
+      <c r="A36" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="16">
+        <v>100</v>
+      </c>
+      <c r="C36" s="16">
+        <v>0.9571261274994427</v>
+      </c>
+      <c r="D36" s="16">
+        <v>99.042873872500564</v>
+      </c>
+      <c r="E36" s="16">
+        <v>0</v>
+      </c>
+      <c r="F36" s="16">
+        <v>100</v>
+      </c>
+      <c r="G36" s="16">
+        <v>0.41622401157999628</v>
+      </c>
+      <c r="H36" s="16">
+        <v>99.583775988420001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="25.5">
+      <c r="A37" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C37" s="16">
+        <v>3.7668673255963972E-2</v>
+      </c>
+      <c r="D37" s="16">
+        <v>99.962331326744049</v>
+      </c>
+      <c r="E37" s="13"/>
+      <c r="F37" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G37" s="16">
+        <v>1.5108277031746218</v>
+      </c>
+      <c r="H37" s="16">
+        <v>98.489172296825387</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="25.5">
+      <c r="A38" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" s="16">
+        <v>100</v>
+      </c>
+      <c r="C38" s="16">
+        <v>43.930891634027695</v>
+      </c>
+      <c r="D38" s="16">
+        <v>56.069108365972298</v>
+      </c>
+      <c r="E38" s="13"/>
+      <c r="F38" s="16">
+        <v>99.999999882270046</v>
+      </c>
+      <c r="G38" s="16">
+        <v>3.1855221528073221</v>
+      </c>
+      <c r="H38" s="16">
+        <v>96.814477729462723</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="38.25">
+      <c r="A39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="16">
+        <v>100</v>
+      </c>
+      <c r="C39" s="16">
+        <v>22.27236397053754</v>
+      </c>
+      <c r="D39" s="16">
+        <v>77.72763602946246</v>
+      </c>
+      <c r="E39" s="13"/>
+      <c r="F39" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G39" s="16">
+        <v>0.25585260964540296</v>
+      </c>
+      <c r="H39" s="16">
+        <v>99.744147390354613</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="25.5">
+      <c r="A40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="16">
+        <v>100</v>
+      </c>
+      <c r="C40" s="16">
+        <v>43.17226956527184</v>
+      </c>
+      <c r="D40" s="16">
+        <v>56.82773043472816</v>
+      </c>
+      <c r="E40" s="13"/>
+      <c r="F40" s="16">
+        <v>100</v>
+      </c>
+      <c r="G40" s="16">
+        <v>0.73070396784151181</v>
+      </c>
+      <c r="H40" s="16">
+        <v>99.269296032158493</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A41" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B41" s="16">
+        <v>100.00039508045813</v>
+      </c>
+      <c r="C41" s="16">
+        <v>33.351507034407554</v>
+      </c>
+      <c r="D41" s="16">
+        <v>66.648888046050587</v>
+      </c>
+      <c r="E41" s="13"/>
+      <c r="F41" s="16">
+        <v>100</v>
+      </c>
+      <c r="G41" s="16">
+        <v>8.0991493917736346</v>
+      </c>
+      <c r="H41" s="16">
+        <v>91.900850608226364</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A42" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="1"/>
+    </row>
+    <row r="43" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A43" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="38">
+        <v>100.00000036551853</v>
+      </c>
+      <c r="C43" s="38">
+        <v>86.067427830232205</v>
+      </c>
+      <c r="D43" s="38">
+        <v>13.932572535286319</v>
+      </c>
+      <c r="E43" s="39"/>
+      <c r="F43" s="38">
+        <v>100</v>
+      </c>
+      <c r="G43" s="38">
+        <v>0.50662255959549218</v>
+      </c>
+      <c r="H43" s="38">
+        <v>99.493377440404501</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A44" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="16">
+        <v>100</v>
+      </c>
+      <c r="C44" s="16">
+        <v>48.516555698716239</v>
+      </c>
+      <c r="D44" s="16">
+        <v>51.483444301283768</v>
+      </c>
+      <c r="E44" s="13"/>
+      <c r="F44" s="16">
+        <v>100</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="15">
+        <v>100</v>
+      </c>
+      <c r="C45" s="15">
+        <v>75.625116777297848</v>
+      </c>
+      <c r="D45" s="15">
+        <v>24.374883222702152</v>
+      </c>
+      <c r="E45" s="12"/>
+      <c r="F45" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="G9" s="19">
-[...10 lines deleted...]
-      <c r="B10" s="19">
+      <c r="G45" s="15">
+        <v>0.71039139618594205</v>
+      </c>
+      <c r="H45" s="15">
+        <v>99.289608603814045</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A46" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="15">
+        <v>100</v>
+      </c>
+      <c r="C46" s="15">
+        <v>82.734320302075815</v>
+      </c>
+      <c r="D46" s="15">
+        <v>17.265679697924181</v>
+      </c>
+      <c r="E46" s="12"/>
+      <c r="F46" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="C10" s="19">
-[...192 lines deleted...]
-      <c r="B18" s="19">
+      <c r="G46" s="15">
+        <v>1.1219662075174754</v>
+      </c>
+      <c r="H46" s="15">
+        <v>98.878033792482512</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A47" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="15">
+        <v>100</v>
+      </c>
+      <c r="C47" s="15">
+        <v>83.71871953714988</v>
+      </c>
+      <c r="D47" s="15">
+        <v>16.281280462850116</v>
+      </c>
+      <c r="E47" s="12"/>
+      <c r="F47" s="15">
+        <v>100</v>
+      </c>
+      <c r="G47" s="15">
+        <v>0</v>
+      </c>
+      <c r="H47" s="15">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A48" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="38">
+        <v>100</v>
+      </c>
+      <c r="C48" s="38">
+        <v>100</v>
+      </c>
+      <c r="D48" s="38">
+        <v>0</v>
+      </c>
+      <c r="E48" s="38">
+        <v>0</v>
+      </c>
+      <c r="F48" s="38">
+        <v>100</v>
+      </c>
+      <c r="G48" s="38">
+        <v>57.596939873413319</v>
+      </c>
+      <c r="H48" s="38">
+        <v>42.403060126586681</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A49" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="16">
+        <v>100</v>
+      </c>
+      <c r="C49" s="16">
+        <v>26.812321094787496</v>
+      </c>
+      <c r="D49" s="16">
+        <v>73.187678905212508</v>
+      </c>
+      <c r="E49" s="13"/>
+      <c r="F49" s="16">
+        <v>99.999995875027523</v>
+      </c>
+      <c r="G49" s="16">
+        <v>3.9091662910879226</v>
+      </c>
+      <c r="H49" s="16">
+        <v>96.090829583939595</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="42" customHeight="1">
+      <c r="A50" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B50" s="15">
         <v>100.00000000000001</v>
       </c>
-      <c r="C18" s="19">
-[...52 lines deleted...]
-      <c r="F20" s="19">
+      <c r="C50" s="15">
+        <v>99.904409590566729</v>
+      </c>
+      <c r="D50" s="15">
+        <v>9.5590409433281259E-2</v>
+      </c>
+      <c r="E50" s="12"/>
+      <c r="F50" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="G20" s="19">
-[...10 lines deleted...]
-      <c r="B21" s="19">
+      <c r="G50" s="15">
+        <v>16.78054516627812</v>
+      </c>
+      <c r="H50" s="15">
+        <v>83.219454833721869</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A51" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="15">
+        <v>100</v>
+      </c>
+      <c r="C51" s="15">
+        <v>99.992244492642399</v>
+      </c>
+      <c r="D51" s="15">
+        <v>7.7555073576034929E-3</v>
+      </c>
+      <c r="E51" s="12"/>
+      <c r="F51" s="15">
+        <v>100.00000001556592</v>
+      </c>
+      <c r="G51" s="15">
+        <v>14.277126845484766</v>
+      </c>
+      <c r="H51" s="15">
+        <v>85.722873170081144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A52" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B52" s="15">
+        <v>100</v>
+      </c>
+      <c r="C52" s="15">
+        <v>83.707661083146604</v>
+      </c>
+      <c r="D52" s="15">
+        <v>16.292338916853399</v>
+      </c>
+      <c r="E52" s="12"/>
+      <c r="F52" s="15">
+        <v>100</v>
+      </c>
+      <c r="G52" s="15">
+        <v>37.722865175833881</v>
+      </c>
+      <c r="H52" s="15">
+        <v>62.277134824166112</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A53" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="1"/>
+    </row>
+    <row r="54" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A54" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="38">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C54" s="38">
+        <v>81.137236685215257</v>
+      </c>
+      <c r="D54" s="38">
+        <v>18.862763314784754</v>
+      </c>
+      <c r="E54" s="39"/>
+      <c r="F54" s="38">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G54" s="38">
+        <v>4.9218809475785157E-2</v>
+      </c>
+      <c r="H54" s="38">
+        <v>99.950781190524225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A55" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="16">
+        <v>100</v>
+      </c>
+      <c r="C55" s="16">
+        <v>35.287517636858098</v>
+      </c>
+      <c r="D55" s="16">
+        <v>64.712482363141902</v>
+      </c>
+      <c r="E55" s="13"/>
+      <c r="F55" s="16">
+        <v>100.0000110411507</v>
+      </c>
+      <c r="G55" s="16">
+        <v>3.7150490994451051</v>
+      </c>
+      <c r="H55" s="16">
+        <v>96.284961941705589</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" s="16">
+        <v>100</v>
+      </c>
+      <c r="C56" s="16">
+        <v>0</v>
+      </c>
+      <c r="D56" s="16">
+        <v>100</v>
+      </c>
+      <c r="E56" s="16">
+        <v>0</v>
+      </c>
+      <c r="F56" s="16">
+        <v>100</v>
+      </c>
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A57" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57" s="16">
+        <v>99.999998715904894</v>
+      </c>
+      <c r="C57" s="16">
+        <v>46.503931668060595</v>
+      </c>
+      <c r="D57" s="16">
+        <v>53.496067047844299</v>
+      </c>
+      <c r="E57" s="13"/>
+      <c r="F57" s="16">
+        <v>100</v>
+      </c>
+      <c r="G57" s="16">
+        <v>0.33901523157653546</v>
+      </c>
+      <c r="H57" s="16">
+        <v>99.660984768423461</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A58" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58" s="15">
+        <v>100</v>
+      </c>
+      <c r="C58" s="15">
+        <v>17.2352539802881</v>
+      </c>
+      <c r="D58" s="15">
+        <v>0</v>
+      </c>
+      <c r="E58" s="15">
+        <v>82.764746019711893</v>
+      </c>
+      <c r="F58" s="15">
+        <v>100</v>
+      </c>
+      <c r="G58" s="15">
+        <v>100</v>
+      </c>
+      <c r="H58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" s="16">
+        <v>100</v>
+      </c>
+      <c r="C59" s="16">
+        <v>3.3281341332416585</v>
+      </c>
+      <c r="D59" s="16">
+        <v>96.671865866758338</v>
+      </c>
+      <c r="E59" s="13"/>
+      <c r="F59" s="16">
         <v>99.999999999999986</v>
       </c>
-      <c r="C21" s="19">
-[...20 lines deleted...]
-      <c r="B22" s="19">
+      <c r="G59" s="16">
+        <v>4.4168110740484519</v>
+      </c>
+      <c r="H59" s="16">
+        <v>95.583188925951532</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B60" s="16">
+        <v>100</v>
+      </c>
+      <c r="C60" s="16">
+        <v>6.3651981566203428</v>
+      </c>
+      <c r="D60" s="16">
+        <v>93.634801843379663</v>
+      </c>
+      <c r="E60" s="13"/>
+      <c r="F60" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G60" s="16">
+        <v>7.7262321023638751</v>
+      </c>
+      <c r="H60" s="16">
+        <v>92.273767897636134</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="25.5">
+      <c r="A61" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="16">
+        <v>100</v>
+      </c>
+      <c r="C61" s="16">
+        <v>21.563537635677896</v>
+      </c>
+      <c r="D61" s="16">
+        <v>78.436462364322097</v>
+      </c>
+      <c r="E61" s="13"/>
+      <c r="F61" s="16">
+        <v>100</v>
+      </c>
+      <c r="G61" s="16">
+        <v>10.707981391855254</v>
+      </c>
+      <c r="H61" s="16">
+        <v>89.292018608144744</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="54" customHeight="1">
+      <c r="A62" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="16">
+        <v>100</v>
+      </c>
+      <c r="C62" s="16">
+        <v>0.48652423095352548</v>
+      </c>
+      <c r="D62" s="16">
+        <v>68.253381702715473</v>
+      </c>
+      <c r="E62" s="16">
+        <v>31.260094066331007</v>
+      </c>
+      <c r="F62" s="16">
+        <v>100</v>
+      </c>
+      <c r="G62" s="16">
+        <v>100</v>
+      </c>
+      <c r="H62" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="25.5">
+      <c r="A63" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B63" s="16">
+        <v>100</v>
+      </c>
+      <c r="C63" s="16">
+        <v>26.340331255393785</v>
+      </c>
+      <c r="D63" s="16">
+        <v>73.659668744606222</v>
+      </c>
+      <c r="E63" s="13"/>
+      <c r="F63" s="16">
+        <v>100</v>
+      </c>
+      <c r="G63" s="16">
+        <v>13.509518911057262</v>
+      </c>
+      <c r="H63" s="16">
+        <v>86.490481088942744</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="15">
+        <v>100</v>
+      </c>
+      <c r="C64" s="15">
+        <v>51.573281250553762</v>
+      </c>
+      <c r="D64" s="15">
+        <v>48.426718749446245</v>
+      </c>
+      <c r="E64" s="12"/>
+      <c r="F64" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="C22" s="19">
-[...148 lines deleted...]
-      <c r="F28" s="19">
+      <c r="G64" s="15">
+        <v>4.5208349600627677</v>
+      </c>
+      <c r="H64" s="15">
+        <v>95.479165039937214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A65" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="26"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="26"/>
+      <c r="I65" s="1"/>
+    </row>
+    <row r="66" spans="1:9" ht="45.75" customHeight="1">
+      <c r="A66" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" s="38">
+        <v>100</v>
+      </c>
+      <c r="C66" s="38">
+        <v>96.772343555788993</v>
+      </c>
+      <c r="D66" s="38">
+        <v>3.2276564442110032</v>
+      </c>
+      <c r="E66" s="39"/>
+      <c r="F66" s="38">
+        <v>99.999998214126052</v>
+      </c>
+      <c r="G66" s="38">
+        <v>0.15169213433065346</v>
+      </c>
+      <c r="H66" s="38">
+        <v>99.848306079795393</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="16">
+        <v>100</v>
+      </c>
+      <c r="C67" s="16">
+        <v>13.002340421275829</v>
+      </c>
+      <c r="D67" s="16">
+        <v>86.997659578724168</v>
+      </c>
+      <c r="E67" s="13"/>
+      <c r="F67" s="16">
+        <v>100</v>
+      </c>
+      <c r="G67" s="16">
+        <v>21.052789502110379</v>
+      </c>
+      <c r="H67" s="16">
+        <v>78.947210497889614</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="25.5">
+      <c r="A68" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B68" s="16">
+        <v>100</v>
+      </c>
+      <c r="C68" s="16">
+        <v>2.6002684601491288</v>
+      </c>
+      <c r="D68" s="16">
+        <v>97.399731539850876</v>
+      </c>
+      <c r="E68" s="13"/>
+      <c r="F68" s="16">
+        <v>100</v>
+      </c>
+      <c r="G68" s="16">
+        <v>7.4311455939505109</v>
+      </c>
+      <c r="H68" s="16">
+        <v>92.568854406049496</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="25.5">
+      <c r="A69" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B69" s="16">
+        <v>100</v>
+      </c>
+      <c r="C69" s="16">
+        <v>0</v>
+      </c>
+      <c r="D69" s="16">
+        <v>100</v>
+      </c>
+      <c r="E69" s="13"/>
+      <c r="F69" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G69" s="16">
+        <v>2.3743932834841925</v>
+      </c>
+      <c r="H69" s="16">
+        <v>97.625606716515819</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="25.5">
+      <c r="A70" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="16">
+        <v>100</v>
+      </c>
+      <c r="C70" s="16">
+        <v>0</v>
+      </c>
+      <c r="D70" s="16">
+        <v>100</v>
+      </c>
+      <c r="E70" s="13"/>
+      <c r="F70" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G70" s="16">
+        <v>4.4305931542085331</v>
+      </c>
+      <c r="H70" s="16">
+        <v>95.569406845791477</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A71" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B71" s="38">
+        <v>100</v>
+      </c>
+      <c r="C71" s="38">
+        <v>100</v>
+      </c>
+      <c r="D71" s="38">
+        <v>0</v>
+      </c>
+      <c r="E71" s="39"/>
+      <c r="F71" s="38">
+        <v>100</v>
+      </c>
+      <c r="G71" s="38">
+        <v>0</v>
+      </c>
+      <c r="H71" s="38">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="25.5">
+      <c r="A72" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="16">
         <v>99.999999999999986</v>
       </c>
-      <c r="G28" s="19">
-[...20 lines deleted...]
-      <c r="F29" s="19">
+      <c r="C72" s="16">
+        <v>4.3065041878335864</v>
+      </c>
+      <c r="D72" s="16">
+        <v>95.693495812166404</v>
+      </c>
+      <c r="E72" s="13"/>
+      <c r="F72" s="16">
+        <v>100</v>
+      </c>
+      <c r="G72" s="16">
+        <v>3.265798972800058</v>
+      </c>
+      <c r="H72" s="16">
+        <v>96.734201027199944</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" s="16">
+        <v>99.999915855513819</v>
+      </c>
+      <c r="C73" s="16">
+        <v>7.741292728570083E-2</v>
+      </c>
+      <c r="D73" s="16">
+        <v>99.922502928228113</v>
+      </c>
+      <c r="E73" s="13"/>
+      <c r="F73" s="16">
+        <v>100</v>
+      </c>
+      <c r="G73" s="16">
+        <v>2.3293718109239738</v>
+      </c>
+      <c r="H73" s="16">
+        <v>97.670628189076027</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A74" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C74" s="15">
+        <v>76.649418852547072</v>
+      </c>
+      <c r="D74" s="15">
+        <v>23.350581147452946</v>
+      </c>
+      <c r="E74" s="12"/>
+      <c r="F74" s="15">
+        <v>99.999995931479603</v>
+      </c>
+      <c r="G74" s="15">
+        <v>3.6661722058215642</v>
+      </c>
+      <c r="H74" s="15">
+        <v>96.333823725658036</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="36.75" customHeight="1">
+      <c r="A75" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B75" s="38">
+        <v>100</v>
+      </c>
+      <c r="C75" s="38">
+        <v>97.284080991196902</v>
+      </c>
+      <c r="D75" s="38">
+        <v>2.7159190088031049</v>
+      </c>
+      <c r="E75" s="39"/>
+      <c r="F75" s="38">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G75" s="38">
+        <v>1.7264400149907519</v>
+      </c>
+      <c r="H75" s="38">
+        <v>98.273559985009257</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="30" customHeight="1">
+      <c r="A76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C76" s="16">
+        <v>33.355967391346766</v>
+      </c>
+      <c r="D76" s="16">
+        <v>66.644032608653248</v>
+      </c>
+      <c r="E76" s="13"/>
+      <c r="F76" s="16">
+        <v>100.00004878029746</v>
+      </c>
+      <c r="G76" s="16">
+        <v>2.3095031824266052</v>
+      </c>
+      <c r="H76" s="16">
+        <v>97.690545597870852</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="72.75" customHeight="1">
+      <c r="A77" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B77" s="38">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C77" s="38">
+        <v>86.466499096638088</v>
+      </c>
+      <c r="D77" s="38">
+        <v>13.533500903361926</v>
+      </c>
+      <c r="E77" s="39"/>
+      <c r="F77" s="38">
+        <v>99.999985986784694</v>
+      </c>
+      <c r="G77" s="38">
+        <v>3.354287294175645</v>
+      </c>
+      <c r="H77" s="38">
+        <v>96.645698692609045</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B78" s="16">
+        <v>100</v>
+      </c>
+      <c r="C78" s="16">
+        <v>47.627855952897391</v>
+      </c>
+      <c r="D78" s="16">
+        <v>52.372144047102609</v>
+      </c>
+      <c r="E78" s="13"/>
+      <c r="F78" s="16">
         <v>99.999999999999986</v>
       </c>
-      <c r="G29" s="19">
-[...164 lines deleted...]
-      <c r="B36" s="20">
+      <c r="G78" s="16">
+        <v>19.603003605211498</v>
+      </c>
+      <c r="H78" s="16">
+        <v>80.396996394788488</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A79" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="15">
+        <v>99.999999999999972</v>
+      </c>
+      <c r="C79" s="15">
+        <v>72.878951265087551</v>
+      </c>
+      <c r="D79" s="15">
+        <v>27.121048734912424</v>
+      </c>
+      <c r="E79" s="12"/>
+      <c r="F79" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="C36" s="20">
-[...22 lines deleted...]
-      <c r="B37" s="20">
+      <c r="G79" s="15">
+        <v>12.522243683762243</v>
+      </c>
+      <c r="H79" s="15">
+        <v>87.477756316237745</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A80" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="38">
+        <v>100.00000112114364</v>
+      </c>
+      <c r="C80" s="38">
+        <v>53.493874300985155</v>
+      </c>
+      <c r="D80" s="38">
+        <v>46.506126820158478</v>
+      </c>
+      <c r="E80" s="39"/>
+      <c r="F80" s="38">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G80" s="38">
+        <v>1.7765473948842911</v>
+      </c>
+      <c r="H80" s="38">
+        <v>98.223452605115696</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A81" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B81" s="16">
+        <v>100.00007073096207</v>
+      </c>
+      <c r="C81" s="16">
+        <v>11.998729671921508</v>
+      </c>
+      <c r="D81" s="16">
+        <v>88.001341059040556</v>
+      </c>
+      <c r="E81" s="13"/>
+      <c r="F81" s="16">
+        <v>100.00007073096205</v>
+      </c>
+      <c r="G81" s="16">
+        <v>0.75703348686667493</v>
+      </c>
+      <c r="H81" s="16">
+        <v>99.243037244095376</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" s="26"/>
+      <c r="C82" s="26"/>
+      <c r="D82" s="26"/>
+      <c r="E82" s="26"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="26"/>
+      <c r="H82" s="26"/>
+      <c r="I82" s="1"/>
+    </row>
+    <row r="83" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="38">
+        <v>100</v>
+      </c>
+      <c r="C83" s="38">
+        <v>62.627216033119225</v>
+      </c>
+      <c r="D83" s="38">
+        <v>37.372783966880775</v>
+      </c>
+      <c r="E83" s="39"/>
+      <c r="F83" s="38">
+        <v>100</v>
+      </c>
+      <c r="G83" s="38">
+        <v>2.7331469830104966</v>
+      </c>
+      <c r="H83" s="38">
+        <v>97.266853016989501</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="52.5" customHeight="1">
+      <c r="A84" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="16">
+        <v>100</v>
+      </c>
+      <c r="C84" s="16">
+        <v>1.4106902795510821</v>
+      </c>
+      <c r="D84" s="16">
+        <v>98.589309720448924</v>
+      </c>
+      <c r="E84" s="13"/>
+      <c r="F84" s="16">
+        <v>100</v>
+      </c>
+      <c r="G84" s="16">
+        <v>6.639737535063686</v>
+      </c>
+      <c r="H84" s="16">
+        <v>93.360262464936312</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="25.5">
+      <c r="A85" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C37" s="20">
-[...20 lines deleted...]
-      <c r="B38" s="20">
+      <c r="C85" s="16">
+        <v>4.9459901861937903</v>
+      </c>
+      <c r="D85" s="16">
+        <v>95.054009813806218</v>
+      </c>
+      <c r="E85" s="13"/>
+      <c r="F85" s="16">
+        <v>100</v>
+      </c>
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="54.75" customHeight="1">
+      <c r="A86" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B86" s="15">
+        <v>100</v>
+      </c>
+      <c r="C86" s="15">
+        <v>81.41512191664313</v>
+      </c>
+      <c r="D86" s="15">
+        <v>18.584878083356873</v>
+      </c>
+      <c r="E86" s="12"/>
+      <c r="F86" s="15">
+        <v>100</v>
+      </c>
+      <c r="G86" s="15">
+        <v>1.986735480199693</v>
+      </c>
+      <c r="H86" s="15">
+        <v>98.013264519800302</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A87" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B87" s="15">
+        <v>100</v>
+      </c>
+      <c r="C87" s="15">
+        <v>50.833477117270945</v>
+      </c>
+      <c r="D87" s="15">
+        <v>49.166522882729062</v>
+      </c>
+      <c r="E87" s="12"/>
+      <c r="F87" s="15">
+        <v>100</v>
+      </c>
+      <c r="G87" s="15">
+        <v>14.371231062174383</v>
+      </c>
+      <c r="H87" s="15">
+        <v>85.628768937825612</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="25.5">
+      <c r="A88" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B88" s="38">
+        <v>100</v>
+      </c>
+      <c r="C88" s="38">
+        <v>70.190592736942534</v>
+      </c>
+      <c r="D88" s="38">
+        <v>29.809407263057462</v>
+      </c>
+      <c r="E88" s="39"/>
+      <c r="F88" s="38">
+        <v>100.00000001653619</v>
+      </c>
+      <c r="G88" s="38">
+        <v>1.0716109458260422E-3</v>
+      </c>
+      <c r="H88" s="38">
+        <v>99.998928405590362</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="38.25">
+      <c r="A89" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B89" s="16">
+        <v>100</v>
+      </c>
+      <c r="C89" s="16">
+        <v>0</v>
+      </c>
+      <c r="D89" s="16">
+        <v>100</v>
+      </c>
+      <c r="E89" s="13"/>
+      <c r="F89" s="16">
+        <v>100.00040302267003</v>
+      </c>
+      <c r="G89" s="16">
+        <v>2.0151133501259445E-3</v>
+      </c>
+      <c r="H89" s="16">
+        <v>99.998387909319902</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A90" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" s="38">
+        <v>100</v>
+      </c>
+      <c r="C90" s="38">
+        <v>92.135550105523549</v>
+      </c>
+      <c r="D90" s="38">
+        <v>7.8644498944764436</v>
+      </c>
+      <c r="E90" s="39"/>
+      <c r="F90" s="38">
+        <v>100</v>
+      </c>
+      <c r="G90" s="38">
+        <v>8.8195304398815608</v>
+      </c>
+      <c r="H90" s="38">
+        <v>91.180469560118439</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A91" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B91" s="16">
+        <v>100</v>
+      </c>
+      <c r="C91" s="16">
+        <v>0</v>
+      </c>
+      <c r="D91" s="16">
+        <v>100</v>
+      </c>
+      <c r="E91" s="13"/>
+      <c r="F91" s="16">
+        <v>100.00040302267003</v>
+      </c>
+      <c r="G91" s="16">
+        <v>2.0151133501259445E-3</v>
+      </c>
+      <c r="H91" s="16">
+        <v>99.998387909319902</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A92" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B92" s="15">
+        <v>99.999996084952301</v>
+      </c>
+      <c r="C92" s="15">
+        <v>63.162768146999703</v>
+      </c>
+      <c r="D92" s="15">
+        <v>36.837227937952591</v>
+      </c>
+      <c r="E92" s="12"/>
+      <c r="F92" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G92" s="15">
+        <v>19.09102536782558</v>
+      </c>
+      <c r="H92" s="15">
+        <v>80.908974632174406</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A93" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B93" s="15">
+        <v>100</v>
+      </c>
+      <c r="C93" s="15">
+        <v>99.176054196803449</v>
+      </c>
+      <c r="D93" s="15">
+        <v>0.82394580319654454</v>
+      </c>
+      <c r="E93" s="12"/>
+      <c r="F93" s="15">
+        <v>100</v>
+      </c>
+      <c r="G93" s="15">
+        <v>0.7305998907605763</v>
+      </c>
+      <c r="H93" s="15">
+        <v>99.269400109239427</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A94" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B94" s="15">
+        <v>100</v>
+      </c>
+      <c r="C94" s="15">
+        <v>99.570992797016302</v>
+      </c>
+      <c r="D94" s="15">
+        <v>0.42900720298369688</v>
+      </c>
+      <c r="E94" s="12"/>
+      <c r="F94" s="15">
+        <v>100.00000016259234</v>
+      </c>
+      <c r="G94" s="15">
+        <v>0.73792630589386432</v>
+      </c>
+      <c r="H94" s="15">
+        <v>99.262073856698478</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A95" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" s="15">
+        <v>100</v>
+      </c>
+      <c r="C95" s="15">
+        <v>74.514382866901258</v>
+      </c>
+      <c r="D95" s="15">
+        <v>25.485617133098749</v>
+      </c>
+      <c r="E95" s="12"/>
+      <c r="F95" s="15">
+        <v>99.99997397166608</v>
+      </c>
+      <c r="G95" s="15">
+        <v>17.657335422193892</v>
+      </c>
+      <c r="H95" s="15">
+        <v>82.342638549472184</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A96" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B96" s="15">
+        <v>100</v>
+      </c>
+      <c r="C96" s="15">
+        <v>74.982389604835305</v>
+      </c>
+      <c r="D96" s="15">
+        <v>25.017610395164692</v>
+      </c>
+      <c r="E96" s="12"/>
+      <c r="F96" s="15">
+        <v>100</v>
+      </c>
+      <c r="G96" s="15">
+        <v>17.777510477136886</v>
+      </c>
+      <c r="H96" s="15">
+        <v>82.222489522863114</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A97" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B97" s="15">
+        <v>100</v>
+      </c>
+      <c r="C97" s="15">
+        <v>100</v>
+      </c>
+      <c r="D97" s="15">
+        <v>0</v>
+      </c>
+      <c r="E97" s="12"/>
+      <c r="F97" s="15">
+        <v>100</v>
+      </c>
+      <c r="G97" s="15">
+        <v>0</v>
+      </c>
+      <c r="H97" s="15">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A98" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B98" s="15">
+        <v>100.00000061613991</v>
+      </c>
+      <c r="C98" s="15">
+        <v>97.895341178088486</v>
+      </c>
+      <c r="D98" s="15">
+        <v>2.1046594380514279</v>
+      </c>
+      <c r="E98" s="12"/>
+      <c r="F98" s="15">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G98" s="15">
+        <v>0.40532518648476118</v>
+      </c>
+      <c r="H98" s="15">
+        <v>99.594674813515226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A99" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" s="15">
+        <v>100</v>
+      </c>
+      <c r="C99" s="15">
+        <v>88.822699041775323</v>
+      </c>
+      <c r="D99" s="15">
+        <v>11.177300958224674</v>
+      </c>
+      <c r="E99" s="12"/>
+      <c r="F99" s="15">
+        <v>100</v>
+      </c>
+      <c r="G99" s="15">
+        <v>0.83241796034905646</v>
+      </c>
+      <c r="H99" s="15">
+        <v>99.167582039650938</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A100" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B100" s="38">
         <v>100.00000000000001</v>
       </c>
-      <c r="C38" s="20">
-[...78 lines deleted...]
-      <c r="F41" s="20">
+      <c r="C100" s="38">
+        <v>95.17615278578306</v>
+      </c>
+      <c r="D100" s="38">
+        <v>4.823847214216948</v>
+      </c>
+      <c r="E100" s="39"/>
+      <c r="F100" s="38">
         <v>100.00000000000001</v>
       </c>
-      <c r="G41" s="20">
-[...42 lines deleted...]
-      <c r="F43" s="19">
+      <c r="G100" s="38">
+        <v>1.4104453872295661</v>
+      </c>
+      <c r="H100" s="38">
+        <v>98.589554612770442</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="33" customHeight="1">
+      <c r="A101" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C101" s="16">
+        <v>3.0295251038887678</v>
+      </c>
+      <c r="D101" s="16">
+        <v>96.970474896111241</v>
+      </c>
+      <c r="E101" s="13"/>
+      <c r="F101" s="16">
         <v>99.999999999999986</v>
       </c>
-      <c r="G43" s="19">
-[...10 lines deleted...]
-      <c r="B44" s="20">
+      <c r="G101" s="16">
+        <v>0.52797306442501823</v>
+      </c>
+      <c r="H101" s="16">
+        <v>99.472026935574974</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="51" customHeight="1">
+      <c r="A102" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102" s="15">
+        <v>100</v>
+      </c>
+      <c r="C102" s="15">
+        <v>54.758966166578446</v>
+      </c>
+      <c r="D102" s="15">
+        <v>45.241033833421547</v>
+      </c>
+      <c r="E102" s="12"/>
+      <c r="F102" s="15">
+        <v>100</v>
+      </c>
+      <c r="G102" s="15">
+        <v>18.442824976535871</v>
+      </c>
+      <c r="H102" s="15">
+        <v>81.557175023464126</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="75.75" customHeight="1">
+      <c r="A103" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B103" s="15">
+        <v>100</v>
+      </c>
+      <c r="C103" s="15">
+        <v>98.929763571249524</v>
+      </c>
+      <c r="D103" s="15">
+        <v>1.070236428750478</v>
+      </c>
+      <c r="E103" s="12"/>
+      <c r="F103" s="15">
+        <v>100</v>
+      </c>
+      <c r="G103" s="15">
+        <v>1.3440706658593281E-5</v>
+      </c>
+      <c r="H103" s="15">
+        <v>99.999986559293347</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A104" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
+      <c r="I104" s="1"/>
+    </row>
+    <row r="105" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A105" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B105" s="15">
+        <v>99.999999685348911</v>
+      </c>
+      <c r="C105" s="15">
+        <v>99.999999685348911</v>
+      </c>
+      <c r="D105" s="15">
+        <v>0</v>
+      </c>
+      <c r="E105" s="14"/>
+      <c r="F105" s="15">
+        <v>100</v>
+      </c>
+      <c r="G105" s="15">
+        <v>0</v>
+      </c>
+      <c r="H105" s="15">
+        <v>100</v>
+      </c>
+      <c r="I105" s="1"/>
+    </row>
+    <row r="106" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A106" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B106" s="38">
         <v>99.999999999999986</v>
       </c>
-      <c r="C44" s="20">
-[...54 lines deleted...]
-      <c r="F46" s="19">
+      <c r="C106" s="38">
+        <v>99.565191631955514</v>
+      </c>
+      <c r="D106" s="38">
+        <v>0.4348083680444737</v>
+      </c>
+      <c r="E106" s="38">
+        <v>0</v>
+      </c>
+      <c r="F106" s="38">
+        <v>100</v>
+      </c>
+      <c r="G106" s="38">
+        <v>62.345933424877778</v>
+      </c>
+      <c r="H106" s="38">
+        <v>37.654066575122215</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B107" s="16">
+        <v>100</v>
+      </c>
+      <c r="C107" s="16">
+        <v>19.115561213761676</v>
+      </c>
+      <c r="D107" s="16">
+        <v>80.88443878623832</v>
+      </c>
+      <c r="E107" s="13"/>
+      <c r="F107" s="16">
+        <v>100</v>
+      </c>
+      <c r="G107" s="16">
+        <v>0</v>
+      </c>
+      <c r="H107" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A108" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B108" s="15">
+        <v>100</v>
+      </c>
+      <c r="C108" s="15">
+        <v>99.998574595006801</v>
+      </c>
+      <c r="D108" s="15">
+        <v>1.425404993193691E-3</v>
+      </c>
+      <c r="E108" s="15">
+        <v>0</v>
+      </c>
+      <c r="F108" s="15">
+        <v>100</v>
+      </c>
+      <c r="G108" s="15">
+        <v>62.76057472329326</v>
+      </c>
+      <c r="H108" s="15">
+        <v>37.239425276706747</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A109" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B109" s="15">
+        <v>100</v>
+      </c>
+      <c r="C109" s="15">
+        <v>98.195429605230515</v>
+      </c>
+      <c r="D109" s="15">
+        <v>1.8045703947694911</v>
+      </c>
+      <c r="E109" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="G46" s="19">
-[...10 lines deleted...]
-      <c r="B47" s="19">
+      <c r="F109" s="15">
+        <v>89.852741205461655</v>
+      </c>
+      <c r="G109" s="15">
+        <v>10.147258794538336</v>
+      </c>
+      <c r="H109" s="12"/>
+    </row>
+    <row r="110" spans="1:9" ht="52.5" customHeight="1">
+      <c r="A110" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="15">
+        <v>100</v>
+      </c>
+      <c r="C110" s="15">
+        <v>51.091926343736191</v>
+      </c>
+      <c r="D110" s="15">
+        <v>48.908073656263817</v>
+      </c>
+      <c r="E110" s="12"/>
+      <c r="F110" s="15">
+        <v>99.999999433482742</v>
+      </c>
+      <c r="G110" s="15">
+        <v>39.90681278144082</v>
+      </c>
+      <c r="H110" s="15">
+        <v>60.093186652041922</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="62.25" customHeight="1">
+      <c r="A111" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B111" s="38">
+        <v>99.999995262394634</v>
+      </c>
+      <c r="C111" s="38">
+        <v>81.399559686957986</v>
+      </c>
+      <c r="D111" s="38">
+        <v>18.600435575436656</v>
+      </c>
+      <c r="E111" s="39"/>
+      <c r="F111" s="38">
+        <v>99.999995262394663</v>
+      </c>
+      <c r="G111" s="38">
+        <v>0.84755759862154645</v>
+      </c>
+      <c r="H111" s="38">
+        <v>99.152437663773114</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A112" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B112" s="16">
+        <v>99.999998938697701</v>
+      </c>
+      <c r="C112" s="16">
+        <v>37.928113559260744</v>
+      </c>
+      <c r="D112" s="16">
+        <v>62.071885379436949</v>
+      </c>
+      <c r="E112" s="13"/>
+      <c r="F112" s="16">
+        <v>99.999998938697701</v>
+      </c>
+      <c r="G112" s="16">
+        <v>8.4162630525191489</v>
+      </c>
+      <c r="H112" s="16">
+        <v>91.583735886178559</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A113" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B113" s="16">
+        <v>100</v>
+      </c>
+      <c r="C113" s="16">
+        <v>4.6094108805477854</v>
+      </c>
+      <c r="D113" s="16">
+        <v>95.390589119452216</v>
+      </c>
+      <c r="E113" s="13"/>
+      <c r="F113" s="16">
+        <v>100</v>
+      </c>
+      <c r="G113" s="16">
+        <v>1.201920587866895</v>
+      </c>
+      <c r="H113" s="16">
+        <v>98.798079412133106</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="25.5">
+      <c r="A114" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B114" s="16">
+        <v>100</v>
+      </c>
+      <c r="C114" s="16">
+        <v>0</v>
+      </c>
+      <c r="D114" s="16">
+        <v>100</v>
+      </c>
+      <c r="E114" s="13"/>
+      <c r="F114" s="16">
+        <v>100</v>
+      </c>
+      <c r="G114" s="16">
+        <v>0</v>
+      </c>
+      <c r="H114" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="25.5">
+      <c r="A115" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B115" s="16">
+        <v>100</v>
+      </c>
+      <c r="C115" s="16">
+        <v>0</v>
+      </c>
+      <c r="D115" s="16">
+        <v>100</v>
+      </c>
+      <c r="E115" s="13"/>
+      <c r="F115" s="16">
+        <v>99.99973846978672</v>
+      </c>
+      <c r="G115" s="16">
+        <v>2.3715559740038965</v>
+      </c>
+      <c r="H115" s="16">
+        <v>97.628182495782823</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A116" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B116" s="16">
+        <v>100</v>
+      </c>
+      <c r="C116" s="16">
+        <v>35.794049788345937</v>
+      </c>
+      <c r="D116" s="16">
+        <v>64.20595021165407</v>
+      </c>
+      <c r="E116" s="13"/>
+      <c r="F116" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C47" s="19">
-[...20 lines deleted...]
-      <c r="B48" s="19">
+      <c r="G116" s="16">
+        <v>14.869847539957137</v>
+      </c>
+      <c r="H116" s="16">
+        <v>85.130152460042879</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A117" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B117" s="15">
+        <v>100.00000096663355</v>
+      </c>
+      <c r="C117" s="15">
+        <v>99.078650332106292</v>
+      </c>
+      <c r="D117" s="15">
+        <v>0.92135063452726107</v>
+      </c>
+      <c r="E117" s="12"/>
+      <c r="F117" s="15">
+        <v>100.00000096663354</v>
+      </c>
+      <c r="G117" s="15">
+        <v>55.027427260342051</v>
+      </c>
+      <c r="H117" s="15">
+        <v>44.972573706291492</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A118" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B118" s="15">
+        <v>99.999989864683386</v>
+      </c>
+      <c r="C118" s="15">
+        <v>99.734890523377615</v>
+      </c>
+      <c r="D118" s="15">
+        <v>0.26509934130577339</v>
+      </c>
+      <c r="E118" s="15">
+        <v>0</v>
+      </c>
+      <c r="F118" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G118" s="15">
+        <v>78.626938252610614</v>
+      </c>
+      <c r="H118" s="15">
+        <v>21.3730617473894</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A119" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B119" s="15">
+        <v>100</v>
+      </c>
+      <c r="C119" s="15">
+        <v>99.983426113076561</v>
+      </c>
+      <c r="D119" s="15">
+        <v>1.6573886923432077E-2</v>
+      </c>
+      <c r="E119" s="15">
+        <v>0</v>
+      </c>
+      <c r="F119" s="15">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G119" s="15">
+        <v>36.097243722783368</v>
+      </c>
+      <c r="H119" s="15">
+        <v>63.902756277216646</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A120" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B120" s="15">
+        <v>100</v>
+      </c>
+      <c r="C120" s="15">
+        <v>99.908142237941519</v>
+      </c>
+      <c r="D120" s="15">
+        <v>9.1857762058480799E-2</v>
+      </c>
+      <c r="E120" s="15">
+        <v>0</v>
+      </c>
+      <c r="F120" s="15">
+        <v>100</v>
+      </c>
+      <c r="G120" s="15">
+        <v>84.688827188534077</v>
+      </c>
+      <c r="H120" s="15">
+        <v>15.311172811465923</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A121" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B121" s="15">
+        <v>100</v>
+      </c>
+      <c r="C121" s="15">
+        <v>98.372646050449291</v>
+      </c>
+      <c r="D121" s="15">
+        <v>1.6273539495507143</v>
+      </c>
+      <c r="E121" s="12"/>
+      <c r="F121" s="15">
+        <v>100</v>
+      </c>
+      <c r="G121" s="15">
+        <v>0.23325553702957749</v>
+      </c>
+      <c r="H121" s="15">
+        <v>99.766744462970422</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A122" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122" s="15">
+        <v>100.00000082095777</v>
+      </c>
+      <c r="C122" s="15">
+        <v>99.16301056543918</v>
+      </c>
+      <c r="D122" s="15">
+        <v>0.83699025551859096</v>
+      </c>
+      <c r="E122" s="12"/>
+      <c r="F122" s="15">
         <v>99.999999999999986</v>
       </c>
-      <c r="C48" s="19">
-[...102 lines deleted...]
-      <c r="F52" s="19">
+      <c r="G122" s="15">
+        <v>0.23882810905225391</v>
+      </c>
+      <c r="H122" s="15">
+        <v>99.761171890947736</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A123" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B123" s="38">
+        <v>99.99998936260971</v>
+      </c>
+      <c r="C123" s="38">
+        <v>88.13166153270754</v>
+      </c>
+      <c r="D123" s="38">
+        <v>11.868327829902173</v>
+      </c>
+      <c r="E123" s="39"/>
+      <c r="F123" s="38">
         <v>100.00000000000001</v>
       </c>
-      <c r="G52" s="19">
-[...32 lines deleted...]
-      <c r="B54" s="19">
+      <c r="G123" s="38">
+        <v>0.16105008913069332</v>
+      </c>
+      <c r="H123" s="38">
+        <v>99.838949910869317</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A124" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B124" s="16">
+        <v>100</v>
+      </c>
+      <c r="C124" s="16">
+        <v>43.121394338715177</v>
+      </c>
+      <c r="D124" s="16">
+        <v>56.87860566128483</v>
+      </c>
+      <c r="E124" s="13"/>
+      <c r="F124" s="16">
+        <v>100</v>
+      </c>
+      <c r="G124" s="16">
+        <v>3.3413332390688124</v>
+      </c>
+      <c r="H124" s="16">
+        <v>96.658666760931183</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="54" customHeight="1">
+      <c r="A125" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B125" s="16">
+        <v>100.00000219883174</v>
+      </c>
+      <c r="C125" s="16">
+        <v>40.1070580387793</v>
+      </c>
+      <c r="D125" s="16">
+        <v>59.89294416005243</v>
+      </c>
+      <c r="E125" s="13"/>
+      <c r="F125" s="16">
+        <v>100</v>
+      </c>
+      <c r="G125" s="16">
+        <v>2.2891421513053052</v>
+      </c>
+      <c r="H125" s="16">
+        <v>97.710857848694701</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="25.5">
+      <c r="A126" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B126" s="38">
+        <v>99.999893162507306</v>
+      </c>
+      <c r="C126" s="38">
+        <v>52.866717022738229</v>
+      </c>
+      <c r="D126" s="38">
+        <v>47.133176139769077</v>
+      </c>
+      <c r="E126" s="38">
+        <v>0</v>
+      </c>
+      <c r="F126" s="38">
+        <v>99.999893162507306</v>
+      </c>
+      <c r="G126" s="38">
+        <v>40.771430799753418</v>
+      </c>
+      <c r="H126" s="38">
+        <v>59.228462362753888</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="38.25">
+      <c r="A127" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B127" s="16">
+        <v>100</v>
+      </c>
+      <c r="C127" s="16">
+        <v>15.491544855259388</v>
+      </c>
+      <c r="D127" s="16">
+        <v>84.508455144740608</v>
+      </c>
+      <c r="E127" s="13"/>
+      <c r="F127" s="16">
+        <v>100</v>
+      </c>
+      <c r="G127" s="16">
+        <v>33.03238750358269</v>
+      </c>
+      <c r="H127" s="16">
+        <v>66.967612496417317</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A128" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B128" s="16">
+        <v>99.999961563135059</v>
+      </c>
+      <c r="C128" s="16">
+        <v>8.994649204030182</v>
+      </c>
+      <c r="D128" s="16">
+        <v>91.005312359104877</v>
+      </c>
+      <c r="E128" s="13"/>
+      <c r="F128" s="16">
+        <v>100</v>
+      </c>
+      <c r="G128" s="16">
+        <v>8.347295524526757</v>
+      </c>
+      <c r="H128" s="16">
+        <v>91.652704475473243</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="25.5">
+      <c r="A129" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B129" s="16">
+        <v>99.999952518017039</v>
+      </c>
+      <c r="C129" s="16">
+        <v>2.3424761474258595</v>
+      </c>
+      <c r="D129" s="16">
+        <v>97.657476370591183</v>
+      </c>
+      <c r="E129" s="13"/>
+      <c r="F129" s="16">
+        <v>99.999952518017054</v>
+      </c>
+      <c r="G129" s="16">
+        <v>7.8917429781269508</v>
+      </c>
+      <c r="H129" s="16">
+        <v>92.108209539890098</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="26.25" customHeight="1">
+      <c r="A130" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="16">
+        <v>100</v>
+      </c>
+      <c r="C130" s="16">
+        <v>3.0825038866353354</v>
+      </c>
+      <c r="D130" s="16">
+        <v>96.917496113364663</v>
+      </c>
+      <c r="E130" s="13"/>
+      <c r="F130" s="16">
+        <v>100</v>
+      </c>
+      <c r="G130" s="16">
+        <v>16.198781294115545</v>
+      </c>
+      <c r="H130" s="16">
+        <v>83.801218705884452</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="51">
+      <c r="A131" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B131" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="C131" s="16">
+        <v>1.9903838279851662</v>
+      </c>
+      <c r="D131" s="16">
+        <v>98.009616172014844</v>
+      </c>
+      <c r="E131" s="13"/>
+      <c r="F131" s="16">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="G131" s="16">
+        <v>2.1302979609503869</v>
+      </c>
+      <c r="H131" s="16">
+        <v>97.869702039049628</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A132" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B132" s="38">
         <v>99.999999999999986</v>
       </c>
-      <c r="C54" s="19">
-[...80 lines deleted...]
-      <c r="F57" s="20">
+      <c r="C132" s="38">
+        <v>76.48571815351292</v>
+      </c>
+      <c r="D132" s="38">
+        <v>23.514281846487069</v>
+      </c>
+      <c r="E132" s="39"/>
+      <c r="F132" s="38">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="G132" s="38">
+        <v>67.736687300786386</v>
+      </c>
+      <c r="H132" s="38">
+        <v>32.2633126992136</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="54.75" customHeight="1">
+      <c r="A133" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B133" s="16">
+        <v>100</v>
+      </c>
+      <c r="C133" s="16">
+        <v>8.0547724526782119E-2</v>
+      </c>
+      <c r="D133" s="16">
+        <v>99.919452275473219</v>
+      </c>
+      <c r="E133" s="13"/>
+      <c r="F133" s="16">
+        <v>100</v>
+      </c>
+      <c r="G133" s="16">
+        <v>1.1276681433749496</v>
+      </c>
+      <c r="H133" s="16">
+        <v>98.872331856625053</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="42" customHeight="1">
+      <c r="A134" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B134" s="16">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="C134" s="16">
+        <v>4.3410852713178292</v>
+      </c>
+      <c r="D134" s="16">
+        <v>95.658914728682163</v>
+      </c>
+      <c r="E134" s="13"/>
+      <c r="F134" s="16">
+        <v>100</v>
+      </c>
+      <c r="G134" s="16">
+        <v>1.8604651162790697</v>
+      </c>
+      <c r="H134" s="16">
+        <v>98.139534883720927</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="65.25" customHeight="1">
+      <c r="A135" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="B135" s="16">
+        <v>100</v>
+      </c>
+      <c r="C135" s="16">
+        <v>16.560509554140125</v>
+      </c>
+      <c r="D135" s="16">
+        <v>83.439490445859875</v>
+      </c>
+      <c r="E135" s="13"/>
+      <c r="F135" s="16">
+        <v>100</v>
+      </c>
+      <c r="G135" s="16">
+        <v>0</v>
+      </c>
+      <c r="H135" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A136" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B136" s="16">
+        <v>100</v>
+      </c>
+      <c r="C136" s="16">
+        <v>0.78159343199753029</v>
+      </c>
+      <c r="D136" s="16">
+        <v>99.218406568002464</v>
+      </c>
+      <c r="E136" s="13"/>
+      <c r="F136" s="16">
+        <v>100</v>
+      </c>
+      <c r="G136" s="16">
+        <v>1.3611732721791718</v>
+      </c>
+      <c r="H136" s="16">
+        <v>98.638826727820828</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B137" s="16">
+        <v>100</v>
+      </c>
+      <c r="C137" s="16">
+        <v>0.46589181501642879</v>
+      </c>
+      <c r="D137" s="16">
+        <v>99.534108184983566</v>
+      </c>
+      <c r="E137" s="13"/>
+      <c r="F137" s="16">
+        <v>100</v>
+      </c>
+      <c r="G137" s="16">
+        <v>0.78711196115933502</v>
+      </c>
+      <c r="H137" s="16">
+        <v>99.21288803884066</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="27" customHeight="1">
+      <c r="A138" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B138" s="16">
+        <v>100</v>
+      </c>
+      <c r="C138" s="16">
+        <v>25.412667946257201</v>
+      </c>
+      <c r="D138" s="16">
+        <v>74.587332053742799</v>
+      </c>
+      <c r="E138" s="13"/>
+      <c r="F138" s="16">
+        <v>100</v>
+      </c>
+      <c r="G138" s="16">
+        <v>0.88291746641074864</v>
+      </c>
+      <c r="H138" s="16">
+        <v>99.117082533589254</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B139" s="16">
+        <v>100</v>
+      </c>
+      <c r="C139" s="16">
+        <v>16.48936170212766</v>
+      </c>
+      <c r="D139" s="16">
+        <v>83.510638297872347</v>
+      </c>
+      <c r="E139" s="13"/>
+      <c r="F139" s="16">
+        <v>100</v>
+      </c>
+      <c r="G139" s="16">
+        <v>0.53191489361702127</v>
+      </c>
+      <c r="H139" s="16">
+        <v>99.468085106382972</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="51">
+      <c r="A140" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B140" s="16">
+        <v>100</v>
+      </c>
+      <c r="C140" s="16">
+        <v>0</v>
+      </c>
+      <c r="D140" s="16">
+        <v>100</v>
+      </c>
+      <c r="E140" s="16">
+        <v>0</v>
+      </c>
+      <c r="F140" s="16">
+        <v>100</v>
+      </c>
+      <c r="G140" s="16">
+        <v>2.5974025974025974</v>
+      </c>
+      <c r="H140" s="16">
+        <v>97.402597402597408</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="25.5">
+      <c r="A141" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="B141" s="16">
+        <v>100</v>
+      </c>
+      <c r="C141" s="16">
+        <v>0</v>
+      </c>
+      <c r="D141" s="16">
+        <v>100</v>
+      </c>
+      <c r="E141" s="16">
+        <v>0</v>
+      </c>
+      <c r="F141" s="16">
+        <v>100</v>
+      </c>
+      <c r="G141" s="16">
+        <v>2.6490066225165565</v>
+      </c>
+      <c r="H141" s="16">
+        <v>97.350993377483448</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="25.5">
+      <c r="A142" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B142" s="16">
+        <v>100</v>
+      </c>
+      <c r="C142" s="16">
+        <v>0</v>
+      </c>
+      <c r="D142" s="16">
+        <v>100</v>
+      </c>
+      <c r="E142" s="13"/>
+      <c r="F142" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G57" s="20">
-[...46 lines deleted...]
-      <c r="F59" s="20">
+      <c r="G142" s="16">
+        <v>8.1081081081081088</v>
+      </c>
+      <c r="H142" s="16">
+        <v>91.891891891891902</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B143" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G59" s="20">
-[...34 lines deleted...]
-      <c r="B61" s="20">
+      <c r="C143" s="16">
+        <v>5.672301257333924E-2</v>
+      </c>
+      <c r="D143" s="16">
+        <v>99.943276987426671</v>
+      </c>
+      <c r="E143" s="13"/>
+      <c r="F143" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C61" s="20">
-[...140 lines deleted...]
-      <c r="B67" s="20">
+      <c r="G143" s="16">
+        <v>4.2110158918711678E-2</v>
+      </c>
+      <c r="H143" s="16">
+        <v>99.957889841081297</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A144" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B144" s="16">
+        <v>100</v>
+      </c>
+      <c r="C144" s="16">
+        <v>0</v>
+      </c>
+      <c r="D144" s="16">
+        <v>100</v>
+      </c>
+      <c r="E144" s="13"/>
+      <c r="F144" s="16">
+        <v>100</v>
+      </c>
+      <c r="G144" s="16">
+        <v>24.36548223350254</v>
+      </c>
+      <c r="H144" s="16">
+        <v>75.634517766497467</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A145" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B145" s="15"/>
+      <c r="C145" s="15"/>
+      <c r="D145" s="15">
+        <v>32.176550633633113</v>
+      </c>
+      <c r="E145" s="12"/>
+      <c r="F145" s="15">
+        <v>100</v>
+      </c>
+      <c r="G145" s="15">
+        <v>46.816630303398888</v>
+      </c>
+      <c r="H145" s="15">
+        <v>53.183369696601112</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="38.25">
+      <c r="A146" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B146" s="16">
+        <v>100</v>
+      </c>
+      <c r="C146" s="16">
+        <v>2.2407335231438972</v>
+      </c>
+      <c r="D146" s="16">
+        <v>97.759266476856098</v>
+      </c>
+      <c r="E146" s="13"/>
+      <c r="F146" s="16">
+        <v>100</v>
+      </c>
+      <c r="G146" s="16">
+        <v>3.2118061289875079</v>
+      </c>
+      <c r="H146" s="16">
+        <v>96.788193871012496</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="38.25">
+      <c r="A147" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B147" s="16">
+        <v>100</v>
+      </c>
+      <c r="C147" s="16">
+        <v>0</v>
+      </c>
+      <c r="D147" s="16">
+        <v>100</v>
+      </c>
+      <c r="E147" s="13"/>
+      <c r="F147" s="16">
+        <v>100</v>
+      </c>
+      <c r="G147" s="16">
+        <v>76.49289159927865</v>
+      </c>
+      <c r="H147" s="16">
+        <v>23.507108400721354</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="25.5">
+      <c r="A148" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B148" s="16">
+        <v>100</v>
+      </c>
+      <c r="C148" s="16">
+        <v>13.070348690781866</v>
+      </c>
+      <c r="D148" s="16">
+        <v>86.92965130921813</v>
+      </c>
+      <c r="E148" s="13"/>
+      <c r="F148" s="16">
+        <v>100</v>
+      </c>
+      <c r="G148" s="16">
+        <v>16.42955501164538</v>
+      </c>
+      <c r="H148" s="16">
+        <v>83.570444988354623</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="25.5">
+      <c r="A149" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="B149" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C67" s="20">
-[...164 lines deleted...]
-      <c r="B74" s="19">
+      <c r="C149" s="16">
+        <v>8.4205154376116358</v>
+      </c>
+      <c r="D149" s="16">
+        <v>91.579484562388373</v>
+      </c>
+      <c r="E149" s="13"/>
+      <c r="F149" s="16">
+        <v>100</v>
+      </c>
+      <c r="G149" s="16">
+        <v>4.1592242919112019</v>
+      </c>
+      <c r="H149" s="16">
+        <v>95.840775708088799</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="25.5">
+      <c r="A150" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B150" s="16">
+        <v>100</v>
+      </c>
+      <c r="C150" s="16">
+        <v>44.601819342483246</v>
+      </c>
+      <c r="D150" s="16">
+        <v>55.398180657516761</v>
+      </c>
+      <c r="E150" s="13"/>
+      <c r="F150" s="16">
+        <v>100</v>
+      </c>
+      <c r="G150" s="16">
+        <v>5.8250877752952443E-2</v>
+      </c>
+      <c r="H150" s="16">
+        <v>99.941749122247046</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="B151" s="16">
+        <v>100</v>
+      </c>
+      <c r="C151" s="16">
+        <v>2.4863414793731802</v>
+      </c>
+      <c r="D151" s="16">
+        <v>97.513658520626819</v>
+      </c>
+      <c r="E151" s="13"/>
+      <c r="F151" s="16">
+        <v>100</v>
+      </c>
+      <c r="G151" s="16">
+        <v>0.23227663820459973</v>
+      </c>
+      <c r="H151" s="16">
+        <v>99.767723361795404</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B152" s="15">
+        <v>100</v>
+      </c>
+      <c r="C152" s="15">
+        <v>71.437108254541599</v>
+      </c>
+      <c r="D152" s="15">
+        <v>28.562891745458408</v>
+      </c>
+      <c r="E152" s="12"/>
+      <c r="F152" s="15">
+        <v>100</v>
+      </c>
+      <c r="G152" s="15">
+        <v>0</v>
+      </c>
+      <c r="H152" s="15">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A153" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B153" s="30"/>
+      <c r="C153" s="30"/>
+      <c r="D153" s="30"/>
+      <c r="E153" s="30"/>
+      <c r="F153" s="30"/>
+      <c r="G153" s="30"/>
+      <c r="H153" s="30"/>
+      <c r="I153" s="1"/>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B154" s="16">
+        <v>100</v>
+      </c>
+      <c r="C154" s="16">
+        <v>0.2808988764044944</v>
+      </c>
+      <c r="D154" s="16">
+        <v>99.719101123595507</v>
+      </c>
+      <c r="E154" s="13"/>
+      <c r="F154" s="16">
+        <v>100</v>
+      </c>
+      <c r="G154" s="16">
+        <v>6.3840653728294172E-2</v>
+      </c>
+      <c r="H154" s="16">
+        <v>99.936159346271708</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A155" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B155" s="16">
+        <v>100</v>
+      </c>
+      <c r="C155" s="16">
+        <v>1.0172245693857653</v>
+      </c>
+      <c r="D155" s="16">
+        <v>98.98277543061424</v>
+      </c>
+      <c r="E155" s="13"/>
+      <c r="F155" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="C74" s="19">
-[...6 lines deleted...]
-      <c r="F74" s="19">
+      <c r="G155" s="16">
+        <v>2.8729281767955803</v>
+      </c>
+      <c r="H155" s="16">
+        <v>97.127071823204432</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="33.75" customHeight="1">
+      <c r="A156" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B156" s="16">
         <v>100.00000000000001</v>
       </c>
-      <c r="G74" s="19">
-[...1986 lines deleted...]
-      <c r="A157" s="8" t="s">
+      <c r="C156" s="16">
+        <v>18.181818181818183</v>
+      </c>
+      <c r="D156" s="16">
+        <v>81.818181818181827</v>
+      </c>
+      <c r="E156" s="13"/>
+      <c r="F156" s="16">
+        <v>100</v>
+      </c>
+      <c r="G156" s="16">
+        <v>0</v>
+      </c>
+      <c r="H156" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="12" customHeight="1">
+      <c r="A157" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="B157" s="20">
-[...19 lines deleted...]
-    <row r="158" spans="1:18" ht="18" customHeight="1">
+      <c r="B157" s="16">
+        <v>100</v>
+      </c>
+      <c r="C157" s="16">
+        <v>6.5204505038529943</v>
+      </c>
+      <c r="D157" s="16">
+        <v>93.479549496147001</v>
+      </c>
+      <c r="E157" s="13"/>
+      <c r="F157" s="16">
+        <v>100</v>
+      </c>
+      <c r="G157" s="16">
+        <v>2.3710729104919976</v>
+      </c>
+      <c r="H157" s="16">
+        <v>97.628927089507997</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="18" customHeight="1">
       <c r="A158" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="B158" s="20">
-[...20 lines deleted...]
-      <c r="A159" s="8" t="s">
+      <c r="B158" s="38">
+        <v>100</v>
+      </c>
+      <c r="C158" s="38">
+        <v>61.353711790393021</v>
+      </c>
+      <c r="D158" s="38">
+        <v>38.646288209606986</v>
+      </c>
+      <c r="E158" s="39"/>
+      <c r="F158" s="38">
+        <v>100</v>
+      </c>
+      <c r="G158" s="38">
+        <v>8.2969432314410483</v>
+      </c>
+      <c r="H158" s="38">
+        <v>91.703056768558952</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="51">
+      <c r="A159" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="B159" s="20">
-[...20 lines deleted...]
-      <c r="A160" s="31" t="s">
+      <c r="B159" s="16">
+        <v>100</v>
+      </c>
+      <c r="C159" s="16">
+        <v>36.763302185084825</v>
+      </c>
+      <c r="D159" s="16">
+        <v>63.236697814915175</v>
+      </c>
+      <c r="E159" s="13"/>
+      <c r="F159" s="16">
+        <v>100</v>
+      </c>
+      <c r="G159" s="16">
+        <v>19.850543947551678</v>
+      </c>
+      <c r="H159" s="16">
+        <v>80.149456052448315</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A160" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="B160" s="32"/>
-[...5 lines deleted...]
-      <c r="H160" s="32"/>
+      <c r="B160" s="26"/>
+      <c r="C160" s="26"/>
+      <c r="D160" s="26"/>
+      <c r="E160" s="26"/>
+      <c r="F160" s="26"/>
+      <c r="G160" s="26"/>
+      <c r="H160" s="26"/>
       <c r="I160" s="1"/>
-      <c r="J160" s="11"/>
-[...7 lines deleted...]
-      <c r="R160" s="14"/>
     </row>
     <row r="161" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A161" s="6" t="s">
+      <c r="A161" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B161" s="21">
-[...16 lines deleted...]
-        <v>99.011828989821154</v>
+      <c r="B161" s="17">
+        <v>100</v>
+      </c>
+      <c r="C161" s="17">
+        <v>97.280545823445294</v>
+      </c>
+      <c r="D161" s="17">
+        <v>2.7194541765547022</v>
+      </c>
+      <c r="E161" s="12"/>
+      <c r="F161" s="17">
+        <v>100</v>
+      </c>
+      <c r="G161" s="17">
+        <v>4.2936864059630828</v>
+      </c>
+      <c r="H161" s="15">
+        <v>95.706313594036914</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A3:H3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A6:H7"/>
+    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A160:H160"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A104:H104"/>
     <mergeCell ref="A153:H153"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A82:H82"/>
-    <mergeCell ref="A42:H42"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.48" right="0.45" top="0.48" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">