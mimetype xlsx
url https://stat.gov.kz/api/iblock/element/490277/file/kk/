--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -1,31786 +1,7644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-[...4 lines deleted...]
-  </mc:AlternateContent>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="10050" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
+    <sheet name="Е" sheetId="1" r:id="rId1"/>
+    <sheet name="метадеректер" sheetId="3" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...2702 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="59">
   <si>
-    <t>..</t>
+    <t>1000 га</t>
   </si>
   <si>
-    <t>Статистикалық көрсеткіштің коды</t>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Алқаптардың құрамы бойынша ауыл шаруашылығы мақсаттарындағы жерлердің бөлінуі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">егістік жерлер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">көпжылдық екпе ағаштар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">тыңайған жер-лер </t>
+  </si>
+  <si>
+    <t>шабындықтар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жайылым </t>
+  </si>
+  <si>
+    <t xml:space="preserve">орман көлемі </t>
+  </si>
+  <si>
+    <t>батпақ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">су астында </t>
+  </si>
+  <si>
+    <t xml:space="preserve">өзгелері </t>
+  </si>
+  <si>
+    <t>Бірлік</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ақмола </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ақтөбе </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алматы </t>
+  </si>
+  <si>
+    <t>Атырау</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Батыс Қазақстан </t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қарағанды </t>
+  </si>
+  <si>
+    <t>Қостанай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қызылорда </t>
+  </si>
+  <si>
+    <t>Маңғыстау</t>
+  </si>
+  <si>
+    <t>Павлодар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Солтүстік Қазақстан </t>
+  </si>
+  <si>
+    <t>Түркістан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шығыс Қазақстан </t>
+  </si>
+  <si>
+    <t>Астана қаласы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алматы қаласы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл шаруашы-лығы мақса-тындағы жер-лердің жалпы ауданы 
+</t>
+  </si>
+  <si>
+    <t>Шымкент қаласы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл шаруашы-лығы мақса-тындағы жер-лердің жалпы ауданы </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы мақсатындағы жерлердің алқаптар құрамы бойынша бөлінуі – ауыл шаруашылығы мақсатындағы жерлердің құрамына кіретін алқап түрлері бойынша (егістік, тыңайған жер, көпжылдық екпелер, шабындықтар, жайылымдар және өзге де жерлер) жер алаңының бөлінуі. Көрсеткіш ауыл шаруашылығы мақсатындағы жерлерді пайдалану құрылымын сипаттайды және осы санаттағы жерлердің жалпы алаңындағы әрбір алқап түрінің үлесін көрсетеді.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл шаруашылығы мақсатындағы жерлердің алқаптар құрамы бойынша ауданы мың гектармен (мың га) өлшенеді.
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіш Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Жер ресурстарын басқару комитетінің Қазақстан Республикасы жерлерінің жай-күйі мен пайдаланылуы туралы жыл сайынғы жиынтық талдамалық есебіне сәйкес қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Деректерді жинау жер ресурстарын басқару саласындағы уәкілетті орган қалыптастыратын жыл сайынғы жер балансының деректері негізінде, ауыл шаруашылығы мақсатындағы жерлерді алқап түрлері бойынша бөлу және олардың ауданын айқындау арқылы жүзеге асырылады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пистун Кристина </t>
+  </si>
+  <si>
+    <t>74-93-11, 74-93-07</t>
+  </si>
+  <si>
+    <t>k.pustun@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
-    <t>Өлшем бірлігі</t>
-[...5 lines deleted...]
-    <t>Көрсеткіш тарихы</t>
+    <t>Көрсеткіштің тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
-    <t>Ескертпе</t>
+    <t>Соңғы жаңарту күні</t>
   </si>
   <si>
-    <t>Классификаторлар</t>
-[...14 lines deleted...]
-    <t>Келесі жаңарту күні:</t>
+    <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Байланыс телефоны:</t>
+    <t>Байланыс телефоны</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>Агрегациялау</t>
+    <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
   </si>
   <si>
-    <t>Шартты белгілер:</t>
-[...269 lines deleted...]
-    <t>«___ жылғы 1 қарашадағы жағдай бойынша жерлердің бар болуы және олардың санаттар, жер учаскелерінің меншік иелері, жер пайдаланушылар мен алқаптар бойынша бөлінуі туралы есеп» ведомстволық статистикалық байқаудың статистикалық нысаны (индексі 22, кезеңділігі жылдық).                                                                      Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Жер ресурстарын басқару комитеті Мемлекеттік жер кадастры басқармасы</t>
+    <t>2019 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="166" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="55">
+  <fonts count="18">
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...21 lines deleted...]
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...15 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color indexed="63"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color indexed="52"/>
-[...97 lines deleted...]
-      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color indexed="8"/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="10"/>
+      <i/>
+      <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...103 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color theme="1"/>
-[...20 lines deleted...]
-      <color indexed="8"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="32">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="31"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="47"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="45"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="29"/>
-[...135 lines deleted...]
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...116 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
-      <top style="thin">
-[...46 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2233">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...894 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="58">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1367 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="justify"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...232 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2233">
-[...1153 lines deleted...]
-    <cellStyle name="Нейтральный 9" xfId="1154"/>
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="1155"/>
-[...1076 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="2232"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Roboto"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Roboto"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Roboto"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8378 lines deleted...]
-</externalLink>
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabulka3" displayName="Tabulka3" ref="A5:A25" headerRowCount="0" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
+  <tableColumns count="1">
+    <tableColumn id="1" name="Sloupec1" headerRowDxfId="1" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="Styl tabulky 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.kurmanbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.pustun@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:N234"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="4.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="29" t="s">
+    <row r="1" spans="1:14" ht="18">
+      <c r="A1" s="1"/>
+      <c r="B1" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="1"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="23">
+        <v>2019</v>
+      </c>
+      <c r="E3" s="23">
+        <v>2020</v>
+      </c>
+      <c r="F3" s="23">
+        <v>2021</v>
+      </c>
+      <c r="G3" s="23">
+        <v>2022</v>
+      </c>
+      <c r="H3" s="23">
+        <v>2023</v>
+      </c>
+      <c r="I3" s="23">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2"/>
+      <c r="B4" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="55"/>
+    </row>
+    <row r="5" spans="1:14" ht="29.25" customHeight="1">
+      <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="B3" s="22" t="s">
+      <c r="B5" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="35">
+        <v>106432.6</v>
+      </c>
+      <c r="E5" s="35">
+        <v>108562.7</v>
+      </c>
+      <c r="F5" s="35">
+        <v>113961.2</v>
+      </c>
+      <c r="G5" s="35">
+        <v>115966.2</v>
+      </c>
+      <c r="H5" s="36">
+        <v>116447.8</v>
+      </c>
+      <c r="I5" s="35">
+        <v>117124.1</v>
+      </c>
+      <c r="J5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="8">
+        <v>25510.3</v>
+      </c>
+      <c r="E6" s="8">
+        <v>25807</v>
+      </c>
+      <c r="F6" s="8">
+        <v>26120.5</v>
+      </c>
+      <c r="G6" s="8">
+        <v>26452</v>
+      </c>
+      <c r="H6" s="12">
+        <v>26526.1</v>
+      </c>
+      <c r="I6" s="8">
+        <v>26322.400000000001</v>
+      </c>
+      <c r="L6" s="10"/>
+      <c r="N6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="5">
+        <v>77.2</v>
+      </c>
+      <c r="E7" s="5">
+        <v>62.4</v>
+      </c>
+      <c r="F7" s="5">
+        <v>61.8</v>
+      </c>
+      <c r="G7" s="5">
+        <v>60.7</v>
+      </c>
+      <c r="H7" s="17">
+        <v>61.8</v>
+      </c>
+      <c r="I7" s="5">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="6">
+        <v>1847.8</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1852.9</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1902.8</v>
+      </c>
+      <c r="G8" s="6">
+        <v>1824.5</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1865</v>
+      </c>
+      <c r="I8" s="6">
+        <v>2095.1999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="16.5" customHeight="1">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="8">
+        <v>2178.8000000000002</v>
+      </c>
+      <c r="E9" s="8">
+        <v>2224.9</v>
+      </c>
+      <c r="F9" s="8">
+        <v>2292.1</v>
+      </c>
+      <c r="G9" s="8">
+        <v>2341.1999999999998</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2363.5</v>
+      </c>
+      <c r="I9" s="8">
+        <v>2383.8000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="8">
+        <v>73443</v>
+      </c>
+      <c r="E10" s="8">
+        <v>75599.100000000006</v>
+      </c>
+      <c r="F10" s="8">
+        <v>80594.600000000006</v>
+      </c>
+      <c r="G10" s="8">
+        <v>82418.5</v>
+      </c>
+      <c r="H10" s="12">
+        <v>82812.600000000006</v>
+      </c>
+      <c r="I10" s="8">
+        <v>83497</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="16.5" customHeight="1">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="F11" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="G11" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="8">
+        <v>159.1</v>
+      </c>
+      <c r="E12" s="8">
+        <v>131.4</v>
+      </c>
+      <c r="F12" s="8">
+        <v>126.6</v>
+      </c>
+      <c r="G12" s="12">
+        <v>125.60000000000001</v>
+      </c>
+      <c r="H12" s="12">
+        <v>122.7</v>
+      </c>
+      <c r="I12" s="12">
+        <v>120.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="8">
+        <v>218.3</v>
+      </c>
+      <c r="E13" s="8">
+        <v>199.9</v>
+      </c>
+      <c r="F13" s="8">
+        <v>195.9</v>
+      </c>
+      <c r="G13" s="12">
+        <v>190.3</v>
+      </c>
+      <c r="H13" s="12">
+        <v>187.5</v>
+      </c>
+      <c r="I13" s="12">
+        <v>185.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18">
+        <v>2996.6</v>
+      </c>
+      <c r="E14" s="18">
+        <v>2683.8</v>
+      </c>
+      <c r="F14" s="18">
+        <v>2665.6</v>
+      </c>
+      <c r="G14" s="18">
+        <v>2552.1000000000026</v>
+      </c>
+      <c r="H14" s="18">
+        <v>2507.4000000000033</v>
+      </c>
+      <c r="I14" s="18">
+        <v>2457.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2"/>
+      <c r="B15" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="55"/>
+    </row>
+    <row r="16" spans="1:14" ht="30.75" customHeight="1">
+      <c r="A16" s="4">
+        <v>11</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="35">
+        <v>9068.6</v>
+      </c>
+      <c r="H16" s="36">
+        <v>9232.1</v>
+      </c>
+      <c r="I16" s="35">
+        <v>9241.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="4">
+        <v>12</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G17" s="8">
+        <v>826.2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>812.9</v>
+      </c>
+      <c r="I17" s="8">
+        <v>806.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A18" s="4">
+        <v>13</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H18" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="I18" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A19" s="4">
+        <v>14</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="6">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="H19" s="6">
+        <v>91.5</v>
+      </c>
+      <c r="I19" s="21">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G20" s="8">
+        <v>237.8</v>
+      </c>
+      <c r="H20" s="12">
+        <v>242.9</v>
+      </c>
+      <c r="I20" s="8">
+        <v>247.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A21" s="11">
+        <v>16</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G21" s="8">
+        <v>7776.1</v>
+      </c>
+      <c r="H21" s="12">
+        <v>7945.9</v>
+      </c>
+      <c r="I21" s="8">
+        <v>7935.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A22" s="11">
+        <v>17</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A23" s="11">
+        <v>18</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="H23" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A24" s="7">
+        <v>19</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G24" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="H24" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="I24" s="8">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="4">
+        <v>20</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="18">
+        <v>158.6</v>
+      </c>
+      <c r="H25" s="18">
+        <v>133.60000000000218</v>
+      </c>
+      <c r="I25" s="18">
+        <v>134.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="2"/>
+      <c r="B26" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="54"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="55"/>
+    </row>
+    <row r="27" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A27" s="4">
+        <v>21</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="35">
+        <v>10822.1</v>
+      </c>
+      <c r="E27" s="35">
+        <v>10848</v>
+      </c>
+      <c r="F27" s="35">
+        <v>10914</v>
+      </c>
+      <c r="G27" s="35">
+        <v>10908.2</v>
+      </c>
+      <c r="H27" s="36">
+        <v>10751.9</v>
+      </c>
+      <c r="I27" s="35">
+        <v>10784.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="4">
+        <v>22</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>5957.4</v>
+      </c>
+      <c r="E28" s="15">
+        <v>5957.7</v>
+      </c>
+      <c r="F28" s="8">
+        <v>6041.7</v>
+      </c>
+      <c r="G28" s="8">
+        <v>6087.5</v>
+      </c>
+      <c r="H28" s="12">
+        <v>6121.2</v>
+      </c>
+      <c r="I28" s="8">
+        <v>6104.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="4">
+        <v>23</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G29" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H29" s="17">
+        <v>1.4</v>
+      </c>
+      <c r="I29" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="4">
+        <v>24</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="6">
+        <v>259.8</v>
+      </c>
+      <c r="E30" s="6">
+        <v>292.39999999999998</v>
+      </c>
+      <c r="F30" s="6">
+        <v>250.5</v>
+      </c>
+      <c r="G30" s="6">
+        <v>218.2</v>
+      </c>
+      <c r="H30" s="6">
+        <v>211.7</v>
+      </c>
+      <c r="I30" s="6">
+        <v>257.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="4">
+        <v>25</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="8">
+        <v>150.4</v>
+      </c>
+      <c r="E31" s="8">
+        <v>151.5</v>
+      </c>
+      <c r="F31" s="8">
+        <v>152.6</v>
+      </c>
+      <c r="G31" s="8">
+        <v>154.4</v>
+      </c>
+      <c r="H31" s="12">
+        <v>156.4</v>
+      </c>
+      <c r="I31" s="8">
+        <v>160.30000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="16">
+        <v>26</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="8">
+        <v>4424.5</v>
+      </c>
+      <c r="E32" s="8">
+        <v>4419.3</v>
+      </c>
+      <c r="F32" s="8">
+        <v>4441.3999999999996</v>
+      </c>
+      <c r="G32" s="8">
+        <v>4420.2</v>
+      </c>
+      <c r="H32" s="19">
+        <v>4235</v>
+      </c>
+      <c r="I32" s="8">
+        <v>4235.8999999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="16">
+        <v>27</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="G33" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="16">
+        <v>28</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="E34" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="F34" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="G34" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2.4000000000000004</v>
+      </c>
+      <c r="I34" s="12">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="4">
+        <v>29</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="E35" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="F35" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="G35" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="H35" s="19">
+        <v>6.7</v>
+      </c>
+      <c r="I35" s="12">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="4">
+        <v>30</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="18">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E36" s="18">
+        <v>16.5</v>
+      </c>
+      <c r="F36" s="18">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G36" s="18">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H36" s="18">
+        <v>17.10000000000073</v>
+      </c>
+      <c r="I36" s="18">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="2"/>
+      <c r="B37" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="54"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="54"/>
+      <c r="I37" s="55"/>
+    </row>
+    <row r="38" spans="1:9" ht="29.25" customHeight="1">
+      <c r="A38" s="4">
+        <v>31</v>
+      </c>
+      <c r="B38" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="35">
+        <v>10672.3</v>
+      </c>
+      <c r="E38" s="35">
+        <v>11415.2</v>
+      </c>
+      <c r="F38" s="35">
+        <v>12552.6</v>
+      </c>
+      <c r="G38" s="35">
+        <v>13118.3</v>
+      </c>
+      <c r="H38" s="36">
+        <v>13129.6</v>
+      </c>
+      <c r="I38" s="35">
+        <v>13341.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="4">
+        <v>32</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="8">
+        <v>715.8</v>
+      </c>
+      <c r="E39" s="15">
+        <v>702.3</v>
+      </c>
+      <c r="F39" s="8">
+        <v>704.8</v>
+      </c>
+      <c r="G39" s="8">
+        <v>745.4</v>
+      </c>
+      <c r="H39" s="12">
+        <v>712.2</v>
+      </c>
+      <c r="I39" s="8">
+        <v>703.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="4">
+        <v>33</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="4">
+        <v>34</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="6">
+        <v>247.9</v>
+      </c>
+      <c r="E41" s="6">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="F41" s="6">
+        <v>268.10000000000002</v>
+      </c>
+      <c r="G41" s="6">
+        <v>254.2</v>
+      </c>
+      <c r="H41" s="6">
+        <v>239</v>
+      </c>
+      <c r="I41" s="6">
+        <v>249.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="4">
+        <v>35</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="8">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="E42" s="8">
+        <v>133.1</v>
+      </c>
+      <c r="F42" s="8">
+        <v>126.1</v>
+      </c>
+      <c r="G42" s="8">
+        <v>128.1</v>
+      </c>
+      <c r="H42" s="12">
+        <v>128.5</v>
+      </c>
+      <c r="I42" s="8">
+        <v>126.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="16">
+        <v>36</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="8">
+        <v>9434.4</v>
+      </c>
+      <c r="E43" s="8">
+        <v>10177.6</v>
+      </c>
+      <c r="F43" s="8">
+        <v>11296.9</v>
+      </c>
+      <c r="G43" s="8">
+        <v>11829.4</v>
+      </c>
+      <c r="H43" s="12">
+        <v>11890.6</v>
+      </c>
+      <c r="I43" s="8">
+        <v>12098.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="16">
+        <v>37</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="E44" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="F44" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="G44" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="H44" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="16">
+        <v>38</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="8">
+        <v>7.1</v>
+      </c>
+      <c r="E45" s="9">
+        <v>7</v>
+      </c>
+      <c r="F45" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="G45" s="8">
+        <v>6.5</v>
+      </c>
+      <c r="H45" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="I45" s="8">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="4">
+        <v>39</v>
+      </c>
+      <c r="B46" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="8">
+        <v>18</v>
+      </c>
+      <c r="E46" s="9">
+        <v>18</v>
+      </c>
+      <c r="F46" s="8">
+        <v>17.7</v>
+      </c>
+      <c r="G46" s="8">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H46" s="12">
+        <v>17</v>
+      </c>
+      <c r="I46" s="8">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="4">
+        <v>40</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="18">
+        <v>114.6</v>
+      </c>
+      <c r="E47" s="18">
+        <v>119.6</v>
+      </c>
+      <c r="F47" s="18">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="G47" s="20">
+        <v>137</v>
+      </c>
+      <c r="H47" s="18">
+        <v>135.59999999999928</v>
+      </c>
+      <c r="I47" s="18">
+        <v>139.4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="2"/>
+      <c r="B48" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C48" s="54"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="54"/>
+      <c r="G48" s="54"/>
+      <c r="H48" s="54"/>
+      <c r="I48" s="55"/>
+    </row>
+    <row r="49" spans="1:9" ht="30" customHeight="1">
+      <c r="A49" s="4">
+        <v>41</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="35">
+        <v>8007.4</v>
+      </c>
+      <c r="E49" s="35">
+        <v>8332.5</v>
+      </c>
+      <c r="F49" s="35">
+        <v>8623.7999999999993</v>
+      </c>
+      <c r="G49" s="35">
+        <v>4310.7</v>
+      </c>
+      <c r="H49" s="36">
+        <v>4526.7</v>
+      </c>
+      <c r="I49" s="35">
+        <v>4522.1000000000004</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="4">
+        <v>42</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1013.7</v>
+      </c>
+      <c r="E50" s="8">
+        <v>986.4</v>
+      </c>
+      <c r="F50" s="8">
+        <v>986.7</v>
+      </c>
+      <c r="G50" s="8">
+        <v>459.8</v>
+      </c>
+      <c r="H50" s="12">
+        <v>469.2</v>
+      </c>
+      <c r="I50" s="8">
+        <v>438.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="4">
+        <v>43</v>
+      </c>
+      <c r="B51" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="E51" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="F51" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="G51" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="H51" s="12">
+        <v>19</v>
+      </c>
+      <c r="I51" s="5">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="4">
+        <v>44</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="6">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E52" s="6">
+        <v>88.2</v>
+      </c>
+      <c r="F52" s="6">
+        <v>98.1</v>
+      </c>
+      <c r="G52" s="6">
+        <v>54.7</v>
+      </c>
+      <c r="H52" s="6">
+        <v>48.2</v>
+      </c>
+      <c r="I52" s="6">
+        <v>50.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="4">
+        <v>45</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="8">
+        <v>189.5</v>
+      </c>
+      <c r="E53" s="8">
+        <v>183.7</v>
+      </c>
+      <c r="F53" s="8">
+        <v>189.7</v>
+      </c>
+      <c r="G53" s="8">
+        <v>63.1</v>
+      </c>
+      <c r="H53" s="12">
+        <v>62.5</v>
+      </c>
+      <c r="I53" s="8">
+        <v>61.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="16">
+        <v>46</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="8">
+        <v>6591.4</v>
+      </c>
+      <c r="E54" s="8">
+        <v>6935.6</v>
+      </c>
+      <c r="F54" s="8">
+        <v>7212.9</v>
+      </c>
+      <c r="G54" s="8">
+        <v>3658.2</v>
+      </c>
+      <c r="H54" s="12">
+        <v>3872.4</v>
+      </c>
+      <c r="I54" s="8">
+        <v>3898.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="16">
+        <v>47</v>
+      </c>
+      <c r="B55" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="16">
+        <v>48</v>
+      </c>
+      <c r="B56" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="8">
+        <v>4</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F56" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="G56" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="H56" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="I56" s="8">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="4">
+        <v>49</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="8">
+        <v>4.5</v>
+      </c>
+      <c r="E57" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="F57" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="G57" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H57" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="I57" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="4">
+        <v>50</v>
+      </c>
+      <c r="B58" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="18">
+        <v>113.3</v>
+      </c>
+      <c r="E58" s="18">
+        <v>109.7</v>
+      </c>
+      <c r="F58" s="18">
+        <v>107.6</v>
+      </c>
+      <c r="G58" s="18">
+        <v>53.6</v>
+      </c>
+      <c r="H58" s="18">
+        <v>52.999999999999638</v>
+      </c>
+      <c r="I58" s="18">
+        <v>52.4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="2"/>
+      <c r="B59" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="C59" s="54"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="54"/>
+      <c r="G59" s="54"/>
+      <c r="H59" s="54"/>
+      <c r="I59" s="55"/>
+    </row>
+    <row r="60" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A60" s="4">
+        <v>51</v>
+      </c>
+      <c r="B60" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="35">
+        <v>2982.6</v>
+      </c>
+      <c r="E60" s="35">
+        <v>2883.9</v>
+      </c>
+      <c r="F60" s="35">
+        <v>3057.2</v>
+      </c>
+      <c r="G60" s="35">
+        <v>3220.7</v>
+      </c>
+      <c r="H60" s="36">
+        <v>3209</v>
+      </c>
+      <c r="I60" s="35">
+        <v>3043.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="4">
+        <v>52</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="8">
+        <v>6.6</v>
+      </c>
+      <c r="E61" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="F61" s="8">
+        <v>6.8</v>
+      </c>
+      <c r="G61" s="8">
+        <v>7</v>
+      </c>
+      <c r="H61" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="I61" s="8">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="4">
+        <v>53</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="F62" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H62" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="I62" s="5">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="4">
+        <v>54</v>
+      </c>
+      <c r="B63" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="E63" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="F63" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="G63" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="H63" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="I63" s="6">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="4">
+        <v>55</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="8">
+        <v>50.6</v>
+      </c>
+      <c r="E64" s="8">
+        <v>50.4</v>
+      </c>
+      <c r="F64" s="8">
+        <v>50.4</v>
+      </c>
+      <c r="G64" s="15">
+        <v>50.5</v>
+      </c>
+      <c r="H64" s="12">
+        <v>47.8</v>
+      </c>
+      <c r="I64" s="8">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="16">
+        <v>56</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2725.1</v>
+      </c>
+      <c r="E65" s="8">
+        <v>2675.4</v>
+      </c>
+      <c r="F65" s="8">
+        <v>2864.6</v>
+      </c>
+      <c r="G65" s="8">
+        <v>3031.3</v>
+      </c>
+      <c r="H65" s="12">
+        <v>3025.8</v>
+      </c>
+      <c r="I65" s="8">
+        <v>2923.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="16">
+        <v>57</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H66" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="16">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="29" t="s">
+      <c r="B67" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="8">
+        <v>53.1</v>
+      </c>
+      <c r="E67" s="8">
+        <v>27.2</v>
+      </c>
+      <c r="F67" s="8">
+        <v>22.1</v>
+      </c>
+      <c r="G67" s="8">
+        <v>22.2</v>
+      </c>
+      <c r="H67" s="12">
+        <v>18.599999999999998</v>
+      </c>
+      <c r="I67" s="8">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="4">
+        <v>59</v>
+      </c>
+      <c r="B68" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="8">
+        <v>31.6</v>
+      </c>
+      <c r="E68" s="8">
+        <v>16.8</v>
+      </c>
+      <c r="F68" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="G68" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="H68" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="I68" s="8">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="4">
+        <v>60</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="18">
+        <v>107.6</v>
+      </c>
+      <c r="E69" s="18">
+        <v>100</v>
+      </c>
+      <c r="F69" s="18">
+        <v>98.7</v>
+      </c>
+      <c r="G69" s="18">
+        <v>95.1</v>
+      </c>
+      <c r="H69" s="18">
+        <v>94.800000000000551</v>
+      </c>
+      <c r="I69" s="18">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="2"/>
+      <c r="B70" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" s="54"/>
+      <c r="D70" s="54"/>
+      <c r="E70" s="54"/>
+      <c r="F70" s="54"/>
+      <c r="G70" s="54"/>
+      <c r="H70" s="54"/>
+      <c r="I70" s="55"/>
+    </row>
+    <row r="71" spans="1:9" ht="30" customHeight="1">
+      <c r="A71" s="4">
+        <v>61</v>
+      </c>
+      <c r="B71" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="35">
+        <v>7039.9</v>
+      </c>
+      <c r="E71" s="35">
+        <v>7268.5</v>
+      </c>
+      <c r="F71" s="35">
+        <v>7755.8</v>
+      </c>
+      <c r="G71" s="36">
+        <v>7897.9</v>
+      </c>
+      <c r="H71" s="36">
+        <v>7907.7</v>
+      </c>
+      <c r="I71" s="35">
+        <v>7913.9000000000005</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="4">
+        <v>62</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="8">
+        <v>541.79999999999995</v>
+      </c>
+      <c r="E72" s="15">
+        <v>576.79999999999995</v>
+      </c>
+      <c r="F72" s="8">
+        <v>564.29999999999995</v>
+      </c>
+      <c r="G72" s="12">
+        <v>620.5</v>
+      </c>
+      <c r="H72" s="12">
+        <v>614.6</v>
+      </c>
+      <c r="I72" s="8">
+        <v>606.70000000000005</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="4">
+        <v>63</v>
+      </c>
+      <c r="B73" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="13">
+        <v>2</v>
+      </c>
+      <c r="E73" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="F73" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="G73" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="H73" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="I73" s="5">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="4">
+        <v>64</v>
+      </c>
+      <c r="B74" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="6">
+        <v>462.4</v>
+      </c>
+      <c r="E74" s="21">
+        <v>458</v>
+      </c>
+      <c r="F74" s="6">
+        <v>536.1</v>
+      </c>
+      <c r="G74" s="6">
+        <v>528.1</v>
+      </c>
+      <c r="H74" s="6">
+        <v>549.20000000000005</v>
+      </c>
+      <c r="I74" s="6">
+        <v>548.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="4">
+        <v>65</v>
+      </c>
+      <c r="B75" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="8">
+        <v>450</v>
+      </c>
+      <c r="E75" s="8">
+        <v>467.5</v>
+      </c>
+      <c r="F75" s="8">
+        <v>500.5</v>
+      </c>
+      <c r="G75" s="12">
+        <v>510.1</v>
+      </c>
+      <c r="H75" s="12">
+        <v>497.8</v>
+      </c>
+      <c r="I75" s="8">
+        <v>499.90000000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="16">
+        <v>66</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="8">
+        <v>5527.2</v>
+      </c>
+      <c r="E76" s="9">
+        <v>5710</v>
+      </c>
+      <c r="F76" s="9">
+        <v>6097</v>
+      </c>
+      <c r="G76" s="12">
+        <v>6180.6</v>
+      </c>
+      <c r="H76" s="12">
+        <v>6187.5</v>
+      </c>
+      <c r="I76" s="8">
+        <v>6200.6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="16">
+        <v>67</v>
+      </c>
+      <c r="B77" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="E77" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="F77" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="G77" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="H77" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I77" s="12">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="16">
+        <v>68</v>
+      </c>
+      <c r="B78" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="E78" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F78" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="G78" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="H78" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I78" s="12">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="4">
+        <v>69</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="E79" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="F79" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="G79" s="12">
+        <v>2.9000000000000004</v>
+      </c>
+      <c r="H79" s="12">
         <v>3</v>
       </c>
-      <c r="B4" s="24" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="I79" s="12">
+        <v>2.9000000000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="4">
+        <v>70</v>
+      </c>
+      <c r="B80" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="18">
+        <v>53.4</v>
+      </c>
+      <c r="E80" s="18">
+        <v>51.2</v>
+      </c>
+      <c r="F80" s="18">
+        <v>52.7</v>
+      </c>
+      <c r="G80" s="18">
+        <v>53.399999999998904</v>
+      </c>
+      <c r="H80" s="18">
+        <v>53.399999999999814</v>
+      </c>
+      <c r="I80" s="18">
+        <v>53.500000000000725</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="2"/>
+      <c r="B81" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" s="54"/>
+      <c r="D81" s="54"/>
+      <c r="E81" s="54"/>
+      <c r="F81" s="54"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="54"/>
+      <c r="I81" s="55"/>
+    </row>
+    <row r="82" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A82" s="4">
+        <v>71</v>
+      </c>
+      <c r="B82" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="35">
+        <v>4612.5</v>
+      </c>
+      <c r="E82" s="35">
+        <v>4705.3</v>
+      </c>
+      <c r="F82" s="35">
+        <v>4693</v>
+      </c>
+      <c r="G82" s="35">
+        <v>4675.8</v>
+      </c>
+      <c r="H82" s="36">
+        <v>4661.6000000000004</v>
+      </c>
+      <c r="I82" s="35">
+        <v>4624.8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="4">
+        <v>72</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="8">
+        <v>772.7</v>
+      </c>
+      <c r="E83" s="15">
+        <v>781.7</v>
+      </c>
+      <c r="F83" s="8">
+        <v>781.5</v>
+      </c>
+      <c r="G83" s="8">
+        <v>785.3</v>
+      </c>
+      <c r="H83" s="12">
+        <v>781.5</v>
+      </c>
+      <c r="I83" s="8">
+        <v>785.09999999999991</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="4">
+        <v>73</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D84" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="E84" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="F84" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G84" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H84" s="6">
+        <v>3.8</v>
+      </c>
+      <c r="I84" s="5">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="4">
+        <v>74</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H85" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="16">
+        <v>75</v>
+      </c>
+      <c r="B86" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="8">
+        <v>116.6</v>
+      </c>
+      <c r="E86" s="15">
+        <v>119.7</v>
+      </c>
+      <c r="F86" s="8">
+        <v>119.7</v>
+      </c>
+      <c r="G86" s="8">
+        <v>131.4</v>
+      </c>
+      <c r="H86" s="12">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="I86" s="8">
+        <v>126.6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="16">
+        <v>76</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="8">
+        <v>3583.8</v>
+      </c>
+      <c r="E87" s="8">
+        <v>3665.1</v>
+      </c>
+      <c r="F87" s="9">
+        <v>3653</v>
+      </c>
+      <c r="G87" s="8">
+        <v>3620.3</v>
+      </c>
+      <c r="H87" s="12">
+        <v>3613.6</v>
+      </c>
+      <c r="I87" s="8">
+        <v>3575.9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="16">
+        <v>77</v>
+      </c>
+      <c r="B88" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="E88" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="F88" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="G88" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="H88" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="I88" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="16">
+        <v>78</v>
+      </c>
+      <c r="B89" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D89" s="8">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E89" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="F89" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="G89" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="H89" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="I89" s="8">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="4">
+        <v>79</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="8">
+        <v>7.2</v>
+      </c>
+      <c r="E90" s="8">
+        <v>7.2</v>
+      </c>
+      <c r="F90" s="8">
+        <v>7.2</v>
+      </c>
+      <c r="G90" s="8">
+        <v>7.2</v>
+      </c>
+      <c r="H90" s="9">
+        <v>7.1999999999999993</v>
+      </c>
+      <c r="I90" s="8">
+        <v>7.1999999999999993</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="4">
+        <v>80</v>
+      </c>
+      <c r="B91" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="18">
+        <v>124.2</v>
+      </c>
+      <c r="E91" s="18">
+        <v>125.1</v>
+      </c>
+      <c r="F91" s="18">
+        <v>125.1</v>
+      </c>
+      <c r="G91" s="18">
+        <v>125.1</v>
+      </c>
+      <c r="H91" s="20">
+        <v>123.50000000000001</v>
+      </c>
+      <c r="I91" s="18">
+        <v>123.50000000000047</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="2"/>
+      <c r="B92" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="54"/>
+      <c r="D92" s="54"/>
+      <c r="E92" s="54"/>
+      <c r="F92" s="54"/>
+      <c r="G92" s="54"/>
+      <c r="H92" s="54"/>
+      <c r="I92" s="55"/>
+    </row>
+    <row r="93" spans="1:9" ht="32.25" customHeight="1">
+      <c r="A93" s="4">
+        <v>81</v>
+      </c>
+      <c r="B93" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G93" s="35">
+        <v>4633.8</v>
+      </c>
+      <c r="H93" s="36">
+        <v>4529.6000000000004</v>
+      </c>
+      <c r="I93" s="35">
+        <v>4718.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="4">
+        <v>82</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G94" s="8">
+        <v>532.9</v>
+      </c>
+      <c r="H94" s="12">
+        <v>532.20000000000005</v>
+      </c>
+      <c r="I94" s="8">
+        <v>533.40000000000009</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="4">
+        <v>83</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G95" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H95" s="17">
+        <v>3.3</v>
+      </c>
+      <c r="I95" s="5">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="4">
+        <v>84</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G96" s="6">
+        <v>46.8</v>
+      </c>
+      <c r="H96" s="6">
+        <v>45</v>
+      </c>
+      <c r="I96" s="6">
+        <v>52.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="4">
+        <v>85</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G97" s="15">
+        <v>126.7</v>
+      </c>
+      <c r="H97" s="12">
+        <v>126.2</v>
+      </c>
+      <c r="I97" s="8">
+        <v>126.4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="16">
+        <v>86</v>
+      </c>
+      <c r="B98" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G98" s="8">
+        <v>3846.7</v>
+      </c>
+      <c r="H98" s="12">
+        <v>3754.2</v>
+      </c>
+      <c r="I98" s="8">
+        <v>3934.1000000000004</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="16">
+        <v>87</v>
+      </c>
+      <c r="B99" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G99" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H99" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I99" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="16">
+        <v>88</v>
+      </c>
+      <c r="B100" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G100" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="H100" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I100" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="4">
+        <v>89</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G101" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H101" s="9">
+        <v>2.0999999999999996</v>
+      </c>
+      <c r="I101" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="4">
+        <v>90</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D102" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E102" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F102" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G102" s="18">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="H102" s="18">
+        <v>64.399999999999821</v>
+      </c>
+      <c r="I102" s="18">
+        <v>64.499999999998451</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="2"/>
+      <c r="B103" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="54"/>
+      <c r="D103" s="54"/>
+      <c r="E103" s="54"/>
+      <c r="F103" s="54"/>
+      <c r="G103" s="54"/>
+      <c r="H103" s="54"/>
+      <c r="I103" s="55"/>
+    </row>
+    <row r="104" spans="1:9" ht="29.25" customHeight="1">
+      <c r="A104" s="4">
+        <v>91</v>
+      </c>
+      <c r="B104" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D104" s="35">
+        <v>15169.6</v>
+      </c>
+      <c r="E104" s="35">
+        <v>16341.2</v>
+      </c>
+      <c r="F104" s="35">
+        <v>18037</v>
+      </c>
+      <c r="G104" s="36">
+        <v>11960.1</v>
+      </c>
+      <c r="H104" s="35">
+        <v>11834.6</v>
+      </c>
+      <c r="I104" s="35">
+        <v>11932.4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="4">
+        <v>92</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="8">
+        <v>1244.2</v>
+      </c>
+      <c r="E105" s="15">
+        <v>1259.7</v>
+      </c>
+      <c r="F105" s="8">
+        <v>1328.7</v>
+      </c>
+      <c r="G105" s="12">
+        <v>1322.1</v>
+      </c>
+      <c r="H105" s="8">
+        <v>1347.2</v>
+      </c>
+      <c r="I105" s="8">
+        <v>1201.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="4">
+        <v>93</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D106" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="E106" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="F106" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G106" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H106" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="I106" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="4">
+        <v>94</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="6">
+        <v>216.2</v>
+      </c>
+      <c r="E107" s="6">
+        <v>214.1</v>
+      </c>
+      <c r="F107" s="6">
+        <v>213.2</v>
+      </c>
+      <c r="G107" s="6">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="H107" s="6">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="I107" s="6">
+        <v>312.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="4">
+        <v>95</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="8">
+        <v>225.1</v>
+      </c>
+      <c r="E108" s="8">
+        <v>227.2</v>
+      </c>
+      <c r="F108" s="8">
+        <v>233</v>
+      </c>
+      <c r="G108" s="12">
+        <v>177.1</v>
+      </c>
+      <c r="H108" s="8">
+        <v>182.4</v>
+      </c>
+      <c r="I108" s="8">
+        <v>186.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="16">
+        <v>96</v>
+      </c>
+      <c r="B109" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="8">
+        <v>13063.2</v>
+      </c>
+      <c r="E109" s="8">
+        <v>14207.1</v>
+      </c>
+      <c r="F109" s="8">
+        <v>15810.7</v>
+      </c>
+      <c r="G109" s="12">
+        <v>9938</v>
+      </c>
+      <c r="H109" s="8">
+        <v>9778.5</v>
+      </c>
+      <c r="I109" s="8">
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="16">
+        <v>97</v>
+      </c>
+      <c r="B110" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E110" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G110" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="16">
+        <v>98</v>
+      </c>
+      <c r="B111" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="8">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E111" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="F111" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="G111" s="12">
+        <v>4.3000000000000007</v>
+      </c>
+      <c r="H111" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="I111" s="8">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="4">
+        <v>99</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="8">
+        <v>26.1</v>
+      </c>
+      <c r="E112" s="8">
+        <v>26.6</v>
+      </c>
+      <c r="F112" s="8">
+        <v>27.6</v>
+      </c>
+      <c r="G112" s="12">
+        <v>18.5</v>
+      </c>
+      <c r="H112" s="12">
+        <v>19</v>
+      </c>
+      <c r="I112" s="8">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="4">
+        <v>100</v>
+      </c>
+      <c r="B113" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="18">
+        <v>387.8</v>
+      </c>
+      <c r="E113" s="18">
+        <v>400.6</v>
+      </c>
+      <c r="F113" s="20">
+        <v>418</v>
+      </c>
+      <c r="G113" s="18">
+        <v>343.69999999999817</v>
+      </c>
+      <c r="H113" s="18">
+        <v>342</v>
+      </c>
+      <c r="I113" s="20">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="2"/>
+      <c r="B114" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C114" s="54"/>
+      <c r="D114" s="54"/>
+      <c r="E114" s="54"/>
+      <c r="F114" s="54"/>
+      <c r="G114" s="54"/>
+      <c r="H114" s="54"/>
+      <c r="I114" s="55"/>
+    </row>
+    <row r="115" spans="1:9" ht="30" customHeight="1">
+      <c r="A115" s="4">
+        <v>101</v>
+      </c>
+      <c r="B115" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C115" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="35">
+        <v>10551</v>
+      </c>
+      <c r="E115" s="35">
+        <v>10440.799999999999</v>
+      </c>
+      <c r="F115" s="35">
+        <v>10838</v>
+      </c>
+      <c r="G115" s="36">
+        <v>11010.7</v>
+      </c>
+      <c r="H115" s="35">
+        <v>11072.6</v>
+      </c>
+      <c r="I115" s="35">
+        <v>11164.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="4">
+        <v>102</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="8">
+        <v>6053.5</v>
+      </c>
+      <c r="E116" s="15">
+        <v>6176.9</v>
+      </c>
+      <c r="F116" s="8">
+        <v>6222.1</v>
+      </c>
+      <c r="G116" s="12">
+        <v>6310.8</v>
+      </c>
+      <c r="H116" s="12">
+        <v>6345.7</v>
+      </c>
+      <c r="I116" s="8">
+        <v>6370.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="4">
+        <v>103</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D117" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="F117" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G117" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H117" s="5">
+        <v>1</v>
+      </c>
+      <c r="I117" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="4">
+        <v>104</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="6">
+        <v>112.4</v>
+      </c>
+      <c r="E118" s="6">
+        <v>85.3</v>
+      </c>
+      <c r="F118" s="6">
+        <v>81</v>
+      </c>
+      <c r="G118" s="6">
+        <v>42.7</v>
+      </c>
+      <c r="H118" s="6">
+        <v>53.9</v>
+      </c>
+      <c r="I118" s="6">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="4">
+        <v>105</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D119" s="8">
+        <v>119.9</v>
+      </c>
+      <c r="E119" s="8">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="F119" s="8">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="G119" s="12">
+        <v>141.4</v>
+      </c>
+      <c r="H119" s="8">
+        <v>146.1</v>
+      </c>
+      <c r="I119" s="8">
+        <v>145.6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="16">
+        <v>106</v>
+      </c>
+      <c r="B120" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="8">
+        <v>4110.2</v>
+      </c>
+      <c r="E120" s="8">
+        <v>3907.3</v>
+      </c>
+      <c r="F120" s="8">
+        <v>4248.2</v>
+      </c>
+      <c r="G120" s="19">
+        <v>4364</v>
+      </c>
+      <c r="H120" s="8">
+        <v>4375.8</v>
+      </c>
+      <c r="I120" s="8">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="16">
+        <v>107</v>
+      </c>
+      <c r="B121" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G121" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H121" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I121" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="16">
+        <v>108</v>
+      </c>
+      <c r="B122" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D122" s="8">
+        <v>31.5</v>
+      </c>
+      <c r="E122" s="8">
+        <v>30.7</v>
+      </c>
+      <c r="F122" s="8">
+        <v>32</v>
+      </c>
+      <c r="G122" s="12">
+        <v>31.599999999999998</v>
+      </c>
+      <c r="H122" s="8">
+        <v>31</v>
+      </c>
+      <c r="I122" s="8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="4">
+        <v>109</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="8">
+        <v>25.1</v>
+      </c>
+      <c r="E123" s="8">
+        <v>23.7</v>
+      </c>
+      <c r="F123" s="8">
+        <v>24.9</v>
+      </c>
+      <c r="G123" s="12">
+        <v>23</v>
+      </c>
+      <c r="H123" s="8">
+        <v>21.200000000000003</v>
+      </c>
+      <c r="I123" s="8">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="4">
+        <v>110</v>
+      </c>
+      <c r="B124" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D124" s="18">
+        <v>89.2</v>
+      </c>
+      <c r="E124" s="18">
+        <v>85.8</v>
+      </c>
+      <c r="F124" s="18">
+        <v>91.7</v>
+      </c>
+      <c r="G124" s="18">
+        <v>96.100000000001643</v>
+      </c>
+      <c r="H124" s="18">
+        <v>97.900000000000361</v>
+      </c>
+      <c r="I124" s="18">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="2"/>
+      <c r="B125" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C125" s="54"/>
+      <c r="D125" s="54"/>
+      <c r="E125" s="54"/>
+      <c r="F125" s="54"/>
+      <c r="G125" s="54"/>
+      <c r="H125" s="54"/>
+      <c r="I125" s="55"/>
+    </row>
+    <row r="126" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A126" s="4">
+        <v>111</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="35">
+        <v>2701.6</v>
+      </c>
+      <c r="E126" s="35">
+        <v>2788.2</v>
+      </c>
+      <c r="F126" s="35">
+        <v>2922.3</v>
+      </c>
+      <c r="G126" s="35">
+        <v>2900.4</v>
+      </c>
+      <c r="H126" s="35">
+        <v>2906.1</v>
+      </c>
+      <c r="I126" s="35">
+        <v>2898.2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="4">
+        <v>112</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D127" s="8">
+        <v>169.5</v>
+      </c>
+      <c r="E127" s="15">
+        <v>176.9</v>
+      </c>
+      <c r="F127" s="8">
+        <v>181.1</v>
+      </c>
+      <c r="G127" s="8">
+        <v>171.9</v>
+      </c>
+      <c r="H127" s="8">
+        <v>176.1</v>
+      </c>
+      <c r="I127" s="8">
+        <v>174.9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="4">
+        <v>113</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D128" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="E128" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F128" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="G128" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H128" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="I128" s="5">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="4">
+        <v>114</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="6">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E129" s="21">
+        <v>40</v>
+      </c>
+      <c r="F129" s="6">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G129" s="6">
+        <v>52</v>
+      </c>
+      <c r="H129" s="6">
+        <v>51.6</v>
+      </c>
+      <c r="I129" s="6">
+        <v>51.5</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="4">
+        <v>115</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C130" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D130" s="8">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E130" s="8">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="F130" s="8">
+        <v>36.6</v>
+      </c>
+      <c r="G130" s="8">
+        <v>36.1</v>
+      </c>
+      <c r="H130" s="8">
+        <v>35.5</v>
+      </c>
+      <c r="I130" s="8">
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="16">
+        <v>116</v>
+      </c>
+      <c r="B131" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="8">
+        <v>1924</v>
+      </c>
+      <c r="E131" s="8">
+        <v>1997.6</v>
+      </c>
+      <c r="F131" s="8">
+        <v>2112.5</v>
+      </c>
+      <c r="G131" s="8">
+        <v>2089.1</v>
+      </c>
+      <c r="H131" s="8">
+        <v>2102.8000000000002</v>
+      </c>
+      <c r="I131" s="8">
+        <v>2113.5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="16">
+        <v>117</v>
+      </c>
+      <c r="B132" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C132" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G132" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H132" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I132" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="16">
+        <v>118</v>
+      </c>
+      <c r="B133" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="E133" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="F133" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="G133" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="H133" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="I133" s="8">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="4">
+        <v>119</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="E134" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="F134" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="G134" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="H134" s="8">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="I134" s="8">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="4">
+        <v>120</v>
+      </c>
+      <c r="B135" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="18">
+        <v>527.20000000000005</v>
+      </c>
+      <c r="E135" s="18">
+        <v>530.70000000000005</v>
+      </c>
+      <c r="F135" s="18">
+        <v>547.5</v>
+      </c>
+      <c r="G135" s="20">
+        <v>545</v>
+      </c>
+      <c r="H135" s="18">
+        <v>534.00000000000045</v>
+      </c>
+      <c r="I135" s="18">
+        <v>519.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="2"/>
+      <c r="B136" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C136" s="54"/>
+      <c r="D136" s="54"/>
+      <c r="E136" s="54"/>
+      <c r="F136" s="54"/>
+      <c r="G136" s="54"/>
+      <c r="H136" s="54"/>
+      <c r="I136" s="55"/>
+    </row>
+    <row r="137" spans="1:9" ht="30" customHeight="1">
+      <c r="A137" s="4">
+        <v>121</v>
+      </c>
+      <c r="B137" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C137" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="35">
+        <v>5198.8</v>
+      </c>
+      <c r="E137" s="35">
+        <v>3349.7</v>
+      </c>
+      <c r="F137" s="35">
+        <v>3422.6</v>
+      </c>
+      <c r="G137" s="36">
+        <v>3030.2</v>
+      </c>
+      <c r="H137" s="36">
+        <v>2922.3</v>
+      </c>
+      <c r="I137" s="36">
+        <v>3007.5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="4">
+        <v>122</v>
+      </c>
+      <c r="B138" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="E138" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="F138" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="G138" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="H138" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I138" s="12">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="4">
+        <v>123</v>
+      </c>
+      <c r="B139" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E139" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="4">
+        <v>124</v>
+      </c>
+      <c r="B140" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="E140" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="F140" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="G140" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="H140" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="I140" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="4">
+        <v>125</v>
+      </c>
+      <c r="B141" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E141" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G141" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="H141" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I141" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="16">
+        <v>126</v>
+      </c>
+      <c r="B142" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D142" s="8">
+        <v>4178.7</v>
+      </c>
+      <c r="E142" s="8">
+        <v>2747.6</v>
+      </c>
+      <c r="F142" s="8">
+        <v>2908.9</v>
+      </c>
+      <c r="G142" s="12">
+        <v>2677.2</v>
+      </c>
+      <c r="H142" s="12">
+        <v>2570.6999999999998</v>
+      </c>
+      <c r="I142" s="12">
+        <v>2636.9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="16">
+        <v>127</v>
+      </c>
+      <c r="B143" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G143" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="H143" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I143" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="16">
+        <v>128</v>
+      </c>
+      <c r="B144" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E144" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G144" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="H144" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I144" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="4">
+        <v>129</v>
+      </c>
+      <c r="B145" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G145" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="H145" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I145" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="4">
+        <v>130</v>
+      </c>
+      <c r="B146" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C146" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="18">
+        <v>1019.6</v>
+      </c>
+      <c r="E146" s="18">
+        <v>601.4</v>
+      </c>
+      <c r="F146" s="20">
+        <v>513</v>
+      </c>
+      <c r="G146" s="18">
+        <v>352.30000000000018</v>
+      </c>
+      <c r="H146" s="18">
+        <v>350.90000000000009</v>
+      </c>
+      <c r="I146" s="18">
+        <v>369.9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="2"/>
+      <c r="B147" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C147" s="54"/>
+      <c r="D147" s="54"/>
+      <c r="E147" s="54"/>
+      <c r="F147" s="54"/>
+      <c r="G147" s="54"/>
+      <c r="H147" s="54"/>
+      <c r="I147" s="55"/>
+    </row>
+    <row r="148" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A148" s="4">
+        <v>131</v>
+      </c>
+      <c r="B148" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C148" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D148" s="35">
+        <v>6195.8</v>
+      </c>
+      <c r="E148" s="35">
+        <v>6581.6</v>
+      </c>
+      <c r="F148" s="35">
+        <v>7124.4</v>
+      </c>
+      <c r="G148" s="36">
+        <v>7390.7</v>
+      </c>
+      <c r="H148" s="35">
+        <v>7625.4</v>
+      </c>
+      <c r="I148" s="35">
+        <v>7682.1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="4">
+        <v>132</v>
+      </c>
+      <c r="B149" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D149" s="8">
+        <v>1776.4</v>
+      </c>
+      <c r="E149" s="8">
+        <v>1898.3</v>
+      </c>
+      <c r="F149" s="8">
+        <v>1985.2</v>
+      </c>
+      <c r="G149" s="12">
+        <v>2021.9</v>
+      </c>
+      <c r="H149" s="8">
+        <v>2034.1</v>
+      </c>
+      <c r="I149" s="8">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="4">
+        <v>133</v>
+      </c>
+      <c r="B150" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D150" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="E150" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="F150" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="G150" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="H150" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="I150" s="5">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="4">
+        <v>134</v>
+      </c>
+      <c r="B151" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D151" s="6">
+        <v>211.29999999999998</v>
+      </c>
+      <c r="E151" s="21">
+        <v>171</v>
+      </c>
+      <c r="F151" s="6">
+        <v>172.4</v>
+      </c>
+      <c r="G151" s="6">
+        <v>183.3</v>
+      </c>
+      <c r="H151" s="6">
+        <v>195.5</v>
+      </c>
+      <c r="I151" s="6">
+        <v>207.9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="4">
+        <v>135</v>
+      </c>
+      <c r="B152" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D152" s="8">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="E152" s="8">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="F152" s="8">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="G152" s="12">
+        <v>175.4</v>
+      </c>
+      <c r="H152" s="8">
+        <v>193.4</v>
+      </c>
+      <c r="I152" s="8">
+        <v>199.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="16">
+        <v>136</v>
+      </c>
+      <c r="B153" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D153" s="8">
+        <v>3983.8</v>
+      </c>
+      <c r="E153" s="8">
+        <v>4279.7</v>
+      </c>
+      <c r="F153" s="8">
+        <v>4715.1000000000004</v>
+      </c>
+      <c r="G153" s="12">
+        <v>4919.3</v>
+      </c>
+      <c r="H153" s="8">
+        <v>5108.3</v>
+      </c>
+      <c r="I153" s="8">
+        <v>5141.6000000000004</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="16">
+        <v>137</v>
+      </c>
+      <c r="B154" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G154" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H154" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I154" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="16">
+        <v>138</v>
+      </c>
+      <c r="B155" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D155" s="8">
+        <v>5.1000000000000005</v>
+      </c>
+      <c r="E155" s="8">
+        <v>5.2</v>
+      </c>
+      <c r="F155" s="8">
+        <v>5.2</v>
+      </c>
+      <c r="G155" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H155" s="19">
+        <v>5.2</v>
+      </c>
+      <c r="I155" s="8">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="4">
+        <v>139</v>
+      </c>
+      <c r="B156" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D156" s="8">
+        <v>9.6</v>
+      </c>
+      <c r="E156" s="9">
+        <v>10</v>
+      </c>
+      <c r="F156" s="8">
+        <v>14.7</v>
+      </c>
+      <c r="G156" s="21">
+        <v>13</v>
+      </c>
+      <c r="H156" s="12">
+        <v>12.9</v>
+      </c>
+      <c r="I156" s="8">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="4">
+        <v>140</v>
+      </c>
+      <c r="B157" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D157" s="18">
+        <v>62.799999999999095</v>
+      </c>
+      <c r="E157" s="18">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F157" s="18">
+        <v>71.7</v>
+      </c>
+      <c r="G157" s="18">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H157" s="20">
+        <v>75.100000000001629</v>
+      </c>
+      <c r="I157" s="18">
+        <v>77.2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="2"/>
+      <c r="B158" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C158" s="54"/>
+      <c r="D158" s="54"/>
+      <c r="E158" s="54"/>
+      <c r="F158" s="54"/>
+      <c r="G158" s="54"/>
+      <c r="H158" s="54"/>
+      <c r="I158" s="55"/>
+    </row>
+    <row r="159" spans="1:9" ht="33" customHeight="1">
+      <c r="A159" s="4">
+        <v>141</v>
+      </c>
+      <c r="B159" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C159" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D159" s="35">
+        <v>7198.6000000000013</v>
+      </c>
+      <c r="E159" s="35">
+        <v>7342.3</v>
+      </c>
+      <c r="F159" s="35">
+        <v>7287.5</v>
+      </c>
+      <c r="G159" s="36">
+        <v>7271.2</v>
+      </c>
+      <c r="H159" s="35">
+        <v>7232.5</v>
+      </c>
+      <c r="I159" s="35">
+        <v>7163.1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="4">
+        <v>142</v>
+      </c>
+      <c r="B160" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D160" s="8">
+        <v>4926.9000000000005</v>
+      </c>
+      <c r="E160" s="8">
+        <v>4944.1000000000004</v>
+      </c>
+      <c r="F160" s="8">
+        <v>4956.2</v>
+      </c>
+      <c r="G160" s="12">
+        <v>4959.5</v>
+      </c>
+      <c r="H160" s="8">
+        <v>4987.5</v>
+      </c>
+      <c r="I160" s="8">
+        <v>4982.2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="4">
+        <v>143</v>
+      </c>
+      <c r="B161" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D161" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="E161" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="F161" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G161" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H161" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="I161" s="5">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="4">
+        <v>144</v>
+      </c>
+      <c r="B162" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="6">
+        <v>57.4</v>
+      </c>
+      <c r="E162" s="6">
+        <v>57.4</v>
+      </c>
+      <c r="F162" s="6">
+        <v>57.3</v>
+      </c>
+      <c r="G162" s="6">
+        <v>57.3</v>
+      </c>
+      <c r="H162" s="6">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="I162" s="6">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="4">
+        <v>145</v>
+      </c>
+      <c r="B163" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C163" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D163" s="8">
+        <v>16.7</v>
+      </c>
+      <c r="E163" s="8">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="F163" s="8">
+        <v>17</v>
+      </c>
+      <c r="G163" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="H163" s="8">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I163" s="8">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="16">
+        <v>146</v>
+      </c>
+      <c r="B164" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D164" s="8">
+        <v>1963.2000000000003</v>
+      </c>
+      <c r="E164" s="8">
+        <v>2083.8000000000002</v>
+      </c>
+      <c r="F164" s="8">
+        <v>2020.6</v>
+      </c>
+      <c r="G164" s="12">
+        <v>2001.4</v>
+      </c>
+      <c r="H164" s="8">
+        <v>1954</v>
+      </c>
+      <c r="I164" s="8">
+        <v>1926.7</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="16">
+        <v>147</v>
+      </c>
+      <c r="B165" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C165" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="E165" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F165" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="G165" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="H165" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I165" s="12">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="16">
+        <v>148</v>
+      </c>
+      <c r="B166" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C166" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D166" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="E166" s="12">
+        <v>44.1</v>
+      </c>
+      <c r="F166" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="G166" s="12">
+        <v>42.800000000000004</v>
+      </c>
+      <c r="H166" s="12">
+        <v>42.800000000000004</v>
+      </c>
+      <c r="I166" s="12">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="4">
+        <v>149</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D167" s="12">
+        <v>64.899999999999991</v>
+      </c>
+      <c r="E167" s="12">
+        <v>66.2</v>
+      </c>
+      <c r="F167" s="12">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="G167" s="19">
+        <v>63.999999999999986</v>
+      </c>
+      <c r="H167" s="12">
+        <v>63.29999999999999</v>
+      </c>
+      <c r="I167" s="12">
+        <v>61.7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="4">
+        <v>150</v>
+      </c>
+      <c r="B168" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C168" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="18">
+        <v>123.40000000000065</v>
+      </c>
+      <c r="E168" s="18">
+        <v>128.6</v>
+      </c>
+      <c r="F168" s="20">
+        <v>128</v>
+      </c>
+      <c r="G168" s="18">
+        <v>128.69999999999936</v>
+      </c>
+      <c r="H168" s="18">
+        <v>125.50000000000043</v>
+      </c>
+      <c r="I168" s="18">
+        <v>123.5</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="2"/>
+      <c r="B169" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C169" s="54"/>
+      <c r="D169" s="54"/>
+      <c r="E169" s="54"/>
+      <c r="F169" s="54"/>
+      <c r="G169" s="54"/>
+      <c r="H169" s="54"/>
+      <c r="I169" s="55"/>
+    </row>
+    <row r="170" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A170" s="4">
+        <v>151</v>
+      </c>
+      <c r="B170" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D170" s="35">
+        <v>4209.6000000000004</v>
+      </c>
+      <c r="E170" s="35">
+        <v>4307.7</v>
+      </c>
+      <c r="F170" s="35">
+        <v>4475.7</v>
+      </c>
+      <c r="G170" s="36">
+        <v>4518.5</v>
+      </c>
+      <c r="H170" s="36">
+        <v>4469.5</v>
+      </c>
+      <c r="I170" s="36">
+        <v>4547.3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="4">
+        <v>152</v>
+      </c>
+      <c r="B171" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D171" s="8">
+        <v>857.2</v>
+      </c>
+      <c r="E171" s="15">
+        <v>864.6</v>
+      </c>
+      <c r="F171" s="15">
+        <v>870.7</v>
+      </c>
+      <c r="G171" s="12">
+        <v>875.3</v>
+      </c>
+      <c r="H171" s="12">
+        <v>868.4</v>
+      </c>
+      <c r="I171" s="12">
+        <v>882.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="4">
+        <v>153</v>
+      </c>
+      <c r="B172" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D172" s="5">
+        <v>28</v>
+      </c>
+      <c r="E172" s="5">
+        <v>28.3</v>
+      </c>
+      <c r="F172" s="5">
+        <v>28.2</v>
+      </c>
+      <c r="G172" s="6">
+        <v>27.8</v>
+      </c>
+      <c r="H172" s="17">
+        <v>27.6</v>
+      </c>
+      <c r="I172" s="6">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="4">
+        <v>154</v>
+      </c>
+      <c r="B173" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="E173" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="F173" s="6">
+        <v>97.5</v>
+      </c>
+      <c r="G173" s="6">
+        <v>96.1</v>
+      </c>
+      <c r="H173" s="6">
+        <v>99.1</v>
+      </c>
+      <c r="I173" s="6">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="4">
+        <v>155</v>
+      </c>
+      <c r="B174" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D174" s="8">
+        <v>69.299999999999983</v>
+      </c>
+      <c r="E174" s="8">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="F174" s="8">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="G174" s="17">
+        <v>68.5</v>
+      </c>
+      <c r="H174" s="12">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="I174" s="12">
+        <v>66.400000000000006</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="16">
+        <v>156</v>
+      </c>
+      <c r="B175" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D175" s="8">
+        <v>3030.2</v>
+      </c>
+      <c r="E175" s="9">
+        <v>3127</v>
+      </c>
+      <c r="F175" s="8">
+        <v>3292.8</v>
+      </c>
+      <c r="G175" s="12">
+        <v>3333.6</v>
+      </c>
+      <c r="H175" s="12">
+        <v>3291.1</v>
+      </c>
+      <c r="I175" s="12">
+        <v>3356.4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="16">
+        <v>157</v>
+      </c>
+      <c r="B176" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D176" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="E176" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="F176" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="G176" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="H176" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I176" s="12">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="16">
+        <v>158</v>
+      </c>
+      <c r="B177" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="E177" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="F177" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="G177" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="H177" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I177" s="12">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="4">
+        <v>159</v>
+      </c>
+      <c r="B178" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="8">
+        <v>7.3000000000000007</v>
+      </c>
+      <c r="E178" s="8">
+        <v>7.4</v>
+      </c>
+      <c r="F178" s="8">
+        <v>7.3</v>
+      </c>
+      <c r="G178" s="19">
+        <v>7.6000000000000005</v>
+      </c>
+      <c r="H178" s="12">
+        <v>7.6000000000000005</v>
+      </c>
+      <c r="I178" s="12">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="4">
+        <v>160</v>
+      </c>
+      <c r="B179" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D179" s="18">
+        <v>109.50000000000037</v>
+      </c>
+      <c r="E179" s="18">
+        <v>109.2</v>
+      </c>
+      <c r="F179" s="18">
+        <v>109.5</v>
+      </c>
+      <c r="G179" s="18">
+        <v>109.29999999999892</v>
+      </c>
+      <c r="H179" s="18">
+        <v>109.0000000000001</v>
+      </c>
+      <c r="I179" s="18">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="2"/>
+      <c r="B180" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="C180" s="54"/>
+      <c r="D180" s="54"/>
+      <c r="E180" s="54"/>
+      <c r="F180" s="54"/>
+      <c r="G180" s="54"/>
+      <c r="H180" s="54"/>
+      <c r="I180" s="55"/>
+    </row>
+    <row r="181" spans="1:9" ht="30" customHeight="1">
+      <c r="A181" s="4">
+        <v>161</v>
+      </c>
+      <c r="B181" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G181" s="36">
+        <v>6688</v>
+      </c>
+      <c r="H181" s="35">
+        <v>6962.3</v>
+      </c>
+      <c r="I181" s="35">
+        <v>6987.4</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="4">
+        <v>162</v>
+      </c>
+      <c r="B182" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G182" s="12">
+        <v>51.8</v>
+      </c>
+      <c r="H182" s="8">
+        <v>47.6</v>
+      </c>
+      <c r="I182" s="8">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="4">
+        <v>163</v>
+      </c>
+      <c r="B183" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H183" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="4">
+        <v>164</v>
+      </c>
+      <c r="B184" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G184" s="6">
+        <v>52.7</v>
+      </c>
+      <c r="H184" s="17">
+        <v>56.8</v>
+      </c>
+      <c r="I184" s="6">
+        <v>56.4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="4">
+        <v>165</v>
+      </c>
+      <c r="B185" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G185" s="17">
+        <v>59.9</v>
+      </c>
+      <c r="H185" s="15">
+        <v>60.1</v>
+      </c>
+      <c r="I185" s="8">
+        <v>61.1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="16">
+        <v>166</v>
+      </c>
+      <c r="B186" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G186" s="12">
+        <v>6437.3</v>
+      </c>
+      <c r="H186" s="14">
+        <v>6708.1</v>
+      </c>
+      <c r="I186" s="8">
+        <v>6734.1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="16">
+        <v>167</v>
+      </c>
+      <c r="B187" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G187" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H187" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I187" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="16">
+        <v>168</v>
+      </c>
+      <c r="B188" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G188" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="H188" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="I188" s="8">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="4">
+        <v>169</v>
+      </c>
+      <c r="B189" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G189" s="8">
+        <v>6.9</v>
+      </c>
+      <c r="H189" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="I189" s="8">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="4">
+        <v>170</v>
+      </c>
+      <c r="B190" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E190" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F190" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G190" s="18">
+        <v>78.100000000000179</v>
+      </c>
+      <c r="H190" s="18">
+        <v>81.499999999998906</v>
+      </c>
+      <c r="I190" s="20">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="2">
+        <v>171</v>
+      </c>
+      <c r="B191" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C191" s="54"/>
+      <c r="D191" s="54"/>
+      <c r="E191" s="54"/>
+      <c r="F191" s="54"/>
+      <c r="G191" s="54"/>
+      <c r="H191" s="54"/>
+      <c r="I191" s="55"/>
+    </row>
+    <row r="192" spans="1:9" ht="33" customHeight="1">
+      <c r="A192" s="4">
+        <v>172</v>
+      </c>
+      <c r="B192" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C192" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="35">
+        <v>11070.8</v>
+      </c>
+      <c r="E192" s="37">
+        <v>11957</v>
+      </c>
+      <c r="F192" s="35">
+        <v>12256.5</v>
+      </c>
+      <c r="G192" s="36">
+        <v>3361.6</v>
+      </c>
+      <c r="H192" s="35">
+        <v>3473.5</v>
+      </c>
+      <c r="I192" s="35">
+        <v>3551.3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="4">
+        <v>173</v>
+      </c>
+      <c r="B193" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D193" s="8">
+        <v>1474.2</v>
+      </c>
+      <c r="E193" s="15">
+        <v>1473.9</v>
+      </c>
+      <c r="F193" s="8">
+        <v>1489.9</v>
+      </c>
+      <c r="G193" s="12">
+        <v>673.3</v>
+      </c>
+      <c r="H193" s="8">
+        <v>667.2</v>
+      </c>
+      <c r="I193" s="8">
+        <v>642.29999999999995</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="4">
+        <v>174</v>
+      </c>
+      <c r="B194" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D194" s="5">
+        <v>2.3000000000000003</v>
+      </c>
+      <c r="E194" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="F194" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G194" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="H194" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="I194" s="5">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="4">
+        <v>175</v>
+      </c>
+      <c r="B195" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="6">
+        <v>57.099999999999994</v>
+      </c>
+      <c r="E195" s="6">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="F195" s="6">
+        <v>83.5</v>
+      </c>
+      <c r="G195" s="17">
+        <v>10.5</v>
+      </c>
+      <c r="H195" s="6">
+        <v>17.3</v>
+      </c>
+      <c r="I195" s="6">
+        <v>41.4</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="4">
+        <v>176</v>
+      </c>
+      <c r="B196" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C196" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="8">
+        <v>475.3</v>
+      </c>
+      <c r="E196" s="8">
+        <v>488.7</v>
+      </c>
+      <c r="F196" s="8">
+        <v>501.2</v>
+      </c>
+      <c r="G196" s="17">
+        <v>264.2</v>
+      </c>
+      <c r="H196" s="8">
+        <v>270.7</v>
+      </c>
+      <c r="I196" s="8">
+        <v>278.7</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="16">
+        <v>177</v>
+      </c>
+      <c r="B197" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C197" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D197" s="8">
+        <v>8903.3000000000011</v>
+      </c>
+      <c r="E197" s="8">
+        <v>9665.6</v>
+      </c>
+      <c r="F197" s="8">
+        <v>9919.6</v>
+      </c>
+      <c r="G197" s="12">
+        <v>2295.4</v>
+      </c>
+      <c r="H197" s="8">
+        <v>2397.9</v>
+      </c>
+      <c r="I197" s="8">
+        <v>2465.8000000000002</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="16">
+        <v>178</v>
+      </c>
+      <c r="B198" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D198" s="8">
+        <v>0.60000000000000009</v>
+      </c>
+      <c r="E198" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="F198" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="G198" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="H198" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="I198" s="8">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="16">
+        <v>179</v>
+      </c>
+      <c r="B199" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C199" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D199" s="8">
+        <v>1</v>
+      </c>
+      <c r="E199" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="F199" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="G199" s="8">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="H199" s="8">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="I199" s="8">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="4">
+        <v>180</v>
+      </c>
+      <c r="B200" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D200" s="8">
+        <v>9.9</v>
+      </c>
+      <c r="E200" s="8">
+        <v>6.8</v>
+      </c>
+      <c r="F200" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="G200" s="8">
+        <v>3.2</v>
+      </c>
+      <c r="H200" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="I200" s="8">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="4">
+        <v>181</v>
+      </c>
+      <c r="B201" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C201" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D201" s="18">
+        <v>147.09999999999854</v>
+      </c>
+      <c r="E201" s="20">
+        <v>239</v>
+      </c>
+      <c r="F201" s="20">
+        <v>252.8</v>
+      </c>
+      <c r="G201" s="18">
+        <v>113.6999999999999</v>
+      </c>
+      <c r="H201" s="18">
+        <v>116.10000000000009</v>
+      </c>
+      <c r="I201" s="18">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="2"/>
+      <c r="B202" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C202" s="54"/>
+      <c r="D202" s="54"/>
+      <c r="E202" s="54"/>
+      <c r="F202" s="54"/>
+      <c r="G202" s="54"/>
+      <c r="H202" s="54"/>
+      <c r="I202" s="55"/>
+    </row>
+    <row r="203" spans="1:9" ht="32.25" customHeight="1">
+      <c r="A203" s="4">
+        <v>182</v>
+      </c>
+      <c r="B203" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C203" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D203" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E203" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="F203" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="G203" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="H203" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="I203" s="35">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="4">
+        <v>183</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C204" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D204" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E204" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="F204" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="G204" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="H204" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="I204" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="4">
+        <v>184</v>
+      </c>
+      <c r="B205" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D205" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E205" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="F205" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="G205" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="H205" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="I205" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="4">
+        <v>185</v>
+      </c>
+      <c r="B206" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C206" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E206" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F206" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="22" t="s">
-[...20 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="G206" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H206" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I206" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="4">
+        <v>186</v>
+      </c>
+      <c r="B207" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C207" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D207" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E207" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G207" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H207" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I207" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="16">
+        <v>187</v>
+      </c>
+      <c r="B208" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D208" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E208" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="F208" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="G208" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="H208" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="I208" s="8">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="16">
+        <v>188</v>
+      </c>
+      <c r="B209" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C209" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D209" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E209" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G209" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H209" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I209" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="16">
+        <v>189</v>
+      </c>
+      <c r="B210" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C210" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D210" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E210" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G210" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H210" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="4">
+        <v>190</v>
+      </c>
+      <c r="B211" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D211" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E211" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G211" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H211" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I211" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="4">
+        <v>191</v>
+      </c>
+      <c r="B212" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C212" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D212" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E212" s="20">
+        <v>0</v>
+      </c>
+      <c r="F212" s="20">
+        <v>0</v>
+      </c>
+      <c r="G212" s="22">
+        <v>0</v>
+      </c>
+      <c r="H212" s="20">
+        <v>0</v>
+      </c>
+      <c r="I212" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="2"/>
+      <c r="B213" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C213" s="54"/>
+      <c r="D213" s="54"/>
+      <c r="E213" s="54"/>
+      <c r="F213" s="54"/>
+      <c r="G213" s="54"/>
+      <c r="H213" s="54"/>
+      <c r="I213" s="55"/>
+    </row>
+    <row r="214" spans="1:9" ht="33.75" customHeight="1">
+      <c r="A214" s="4">
+        <v>192</v>
+      </c>
+      <c r="B214" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D214" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E214" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F214" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G214" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H214" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I214" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="4">
+        <v>193</v>
+      </c>
+      <c r="B215" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="40"/>
-[...2 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="C215" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D215" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E215" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F215" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G215" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H215" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I215" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="4">
+        <v>194</v>
+      </c>
+      <c r="B216" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="C216" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D216" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E216" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F216" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G216" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H216" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I216" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="4">
+        <v>195</v>
+      </c>
+      <c r="B217" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="C217" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E217" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F217" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="G217" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H217" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I217" s="17" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="4">
+        <v>196</v>
+      </c>
+      <c r="B218" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="27"/>
-[...3 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="C218" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D218" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E218" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F218" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G218" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H218" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I218" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="16">
+        <v>197</v>
+      </c>
+      <c r="B219" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="26"/>
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="C219" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D219" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E219" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F219" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G219" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H219" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I219" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="16">
+        <v>198</v>
+      </c>
+      <c r="B220" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="26"/>
-[...3 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="C220" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E220" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F220" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G220" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H220" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I220" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="16">
+        <v>199</v>
+      </c>
+      <c r="B221" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="26"/>
-[...3 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C221" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E221" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F221" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G221" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H221" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I221" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" s="4">
+        <v>200</v>
+      </c>
+      <c r="B222" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="43">
-[...5 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="C222" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D222" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E222" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F222" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G222" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H222" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I222" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="4">
+        <v>201</v>
+      </c>
+      <c r="B223" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="43">
-[...54 lines deleted...]
-      <c r="M26" s="3"/>
+      <c r="C223" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D223" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E223" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F223" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G223" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="H223" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I223" s="22" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" s="2"/>
+      <c r="B224" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C224" s="54"/>
+      <c r="D224" s="54"/>
+      <c r="E224" s="54"/>
+      <c r="F224" s="54"/>
+      <c r="G224" s="54"/>
+      <c r="H224" s="54"/>
+      <c r="I224" s="55"/>
+    </row>
+    <row r="225" spans="1:9" ht="32.25" customHeight="1">
+      <c r="A225" s="4">
+        <v>202</v>
+      </c>
+      <c r="B225" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D225" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E225" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F225" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G225" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H225" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I225" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" s="4">
+        <v>203</v>
+      </c>
+      <c r="B226" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D226" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E226" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F226" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G226" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H226" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I226" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" s="4">
+        <v>204</v>
+      </c>
+      <c r="B227" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E227" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F227" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G227" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H227" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I227" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" s="4">
+        <v>205</v>
+      </c>
+      <c r="B228" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E228" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F228" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="G228" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H228" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I228" s="17" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" s="4">
+        <v>206</v>
+      </c>
+      <c r="B229" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C229" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D229" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E229" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F229" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G229" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H229" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I229" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" s="16">
+        <v>207</v>
+      </c>
+      <c r="B230" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D230" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E230" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F230" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G230" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H230" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I230" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" s="16">
+        <v>208</v>
+      </c>
+      <c r="B231" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C231" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E231" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F231" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G231" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H231" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I231" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" s="4">
+        <v>209</v>
+      </c>
+      <c r="B232" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D232" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E232" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F232" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G232" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H232" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I232" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" s="4">
+        <v>210</v>
+      </c>
+      <c r="B233" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D233" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E233" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F233" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G233" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H233" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I233" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" s="4">
+        <v>211</v>
+      </c>
+      <c r="B234" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C234" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D234" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E234" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F234" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G234" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="H234" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I234" s="22" t="s">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+  <mergeCells count="23">
+    <mergeCell ref="B180:I180"/>
+    <mergeCell ref="B191:I191"/>
+    <mergeCell ref="B202:I202"/>
+    <mergeCell ref="B213:I213"/>
+    <mergeCell ref="B224:I224"/>
+    <mergeCell ref="B169:I169"/>
+    <mergeCell ref="B48:I48"/>
+    <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B70:I70"/>
+    <mergeCell ref="B81:I81"/>
+    <mergeCell ref="B92:I92"/>
+    <mergeCell ref="B103:I103"/>
+    <mergeCell ref="B114:I114"/>
+    <mergeCell ref="B125:I125"/>
+    <mergeCell ref="B136:I136"/>
+    <mergeCell ref="B147:I147"/>
+    <mergeCell ref="B158:I158"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B1:I1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="B26:I26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист2"/>
-  <dimension ref="B2:B18"/>
+  <dimension ref="A1:B12"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="32.7109375" customWidth="1"/>
+    <col min="2" max="2" width="69.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
-[...43 lines deleted...]
-        <v>28</v>
+    <row r="1" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A1" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="24.75" customHeight="1">
+      <c r="A2" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="95.25" customHeight="1">
+      <c r="A4" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="51" customHeight="1">
+      <c r="A5" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="53.25" customHeight="1">
+      <c r="A6" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="23.25" customHeight="1">
+      <c r="A7" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="49">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A8" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="45">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A9" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-[...14136 lines deleted...]
-  </headerFooter>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Көрсеткіш</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Е</vt:lpstr>
+      <vt:lpstr>метадеректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>nsa</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>M.Bigalimov</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>