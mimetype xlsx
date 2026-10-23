--- v0 (2026-07-22)
+++ v1 (2026-10-23)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Динамика обновл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12345" tabRatio="662"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="662"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator-1" sheetId="33" r:id="rId3"/>
     <sheet name="Indicator-2" sheetId="31" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1203" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1205" uniqueCount="113">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
@@ -347,170 +352,158 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Preliminary data.</t>
     </r>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>2024 year</t>
   </si>
   <si>
     <r>
       <t>2022 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>The data has been recalculated due to updates from data sources. Direct calculation of indices is not correct.</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>+7 7172749806</t>
   </si>
   <si>
     <t xml:space="preserve">ai.toleubekov@aspire.gov.kz </t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>2026 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t>Makshayeva Aizhan Sovetovna</t>
+  </si>
+  <si>
+    <t>+7 7172749262</t>
+  </si>
+  <si>
+    <t>2025 year</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1199,51 +1192,51 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1447,51 +1440,50 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="21" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="22" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="22" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="25" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="25" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="27" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="16" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="31" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="32" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="16" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="16" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="24" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1512,122 +1504,125 @@
     <xf numFmtId="167" fontId="7" fillId="0" borderId="32" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 4 2" xfId="11"/>
     <cellStyle name="Финансовый 2" xfId="12"/>
     <cellStyle name="Финансовый 2 2" xfId="13"/>
     <cellStyle name="Финансовый 2 3" xfId="14"/>
     <cellStyle name="Финансовый 3" xfId="15"/>
     <cellStyle name="Финансовый 3 2" xfId="16"/>
     <cellStyle name="Финансовый 3 3" xfId="17"/>
     <cellStyle name="Финансовый 4" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1636,86 +1631,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1900,387 +1895,387 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.toleubekov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="125"/>
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A1" s="124"/>
+      <c r="B1" s="124"/>
     </row>
-    <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="119" t="s">
+    <row r="2" spans="1:4" ht="15" customHeight="1">
+      <c r="A2" s="118" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="16">
         <v>641101</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="119" t="s">
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="118" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="119" t="s">
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="118" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>110</v>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="118" t="s">
+        <v>107</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="119" t="s">
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="118" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="119" t="s">
+    <row r="7" spans="1:4" ht="44.25" customHeight="1">
+      <c r="A7" s="118" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="119" t="s">
+    <row r="8" spans="1:4" ht="15" customHeight="1">
+      <c r="A8" s="118" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="86" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="119" t="s">
+    <row r="9" spans="1:4" ht="42" customHeight="1">
+      <c r="A9" s="118" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="119" t="s">
+    <row r="10" spans="1:4" ht="59.25" customHeight="1">
+      <c r="A10" s="118" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>111</v>
+    <row r="11" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A11" s="118" t="s">
+        <v>108</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="119" t="s">
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="120" t="s">
+      <c r="B12" s="119" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="119" t="s">
+    <row r="13" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A13" s="118" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="121" t="s">
+      <c r="B13" s="120" t="s">
         <v>53</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="119" t="s">
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="118" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="122"/>
+      <c r="B14" s="121"/>
     </row>
-    <row r="15" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="119" t="s">
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="118" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="123" t="s">
+      <c r="B15" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="119" t="s">
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="118" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="118">
-        <v>46212</v>
+      <c r="B16" s="117">
+        <v>46297</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="119" t="s">
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="118" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="118">
-        <v>46297</v>
+      <c r="B17" s="117">
+        <v>46384</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="119" t="s">
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="118" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="119" t="s">
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="118" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="119" t="s">
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="118" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="119" t="s">
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="118" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="124" t="s">
-        <v>109</v>
+      <c r="B21" s="123" t="s">
+        <v>106</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="3"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF31"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC4" sqref="DC4:DF27"/>
+      <selection pane="topRight" activeCell="CY6" sqref="CY6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="106" width="10.42578125" style="10" customWidth="1"/>
     <col min="107" max="110" width="11.140625" style="10" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:110" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:110" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="13">
         <v>641101</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="3" spans="1:110" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:110" ht="12" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
-    <row r="4" spans="1:110" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="135" t="s">
+    <row r="4" spans="1:110" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A4" s="125" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="137"/>
+      <c r="B4" s="127"/>
       <c r="C4" s="129" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="130"/>
       <c r="E4" s="130"/>
       <c r="F4" s="130"/>
       <c r="G4" s="130"/>
       <c r="H4" s="130"/>
       <c r="I4" s="130"/>
       <c r="J4" s="130"/>
       <c r="K4" s="130"/>
       <c r="L4" s="130"/>
       <c r="M4" s="130"/>
       <c r="N4" s="131"/>
       <c r="O4" s="129" t="s">
         <v>61</v>
       </c>
       <c r="P4" s="130"/>
       <c r="Q4" s="130"/>
       <c r="R4" s="130"/>
       <c r="S4" s="130"/>
       <c r="T4" s="130"/>
       <c r="U4" s="130"/>
       <c r="V4" s="130"/>
       <c r="W4" s="130"/>
@@ -2313,120 +2308,120 @@
       <c r="AT4" s="130"/>
       <c r="AU4" s="130"/>
       <c r="AV4" s="130"/>
       <c r="AW4" s="130"/>
       <c r="AX4" s="131"/>
       <c r="AY4" s="129" t="s">
         <v>64</v>
       </c>
       <c r="AZ4" s="130"/>
       <c r="BA4" s="130"/>
       <c r="BB4" s="130"/>
       <c r="BC4" s="130"/>
       <c r="BD4" s="130"/>
       <c r="BE4" s="130"/>
       <c r="BF4" s="130"/>
       <c r="BG4" s="130"/>
       <c r="BH4" s="130"/>
       <c r="BI4" s="130"/>
       <c r="BJ4" s="131"/>
       <c r="BK4" s="132" t="s">
         <v>65</v>
       </c>
       <c r="BL4" s="133"/>
       <c r="BM4" s="133"/>
       <c r="BN4" s="134"/>
-      <c r="BO4" s="126" t="s">
+      <c r="BO4" s="135" t="s">
         <v>66</v>
       </c>
-      <c r="BP4" s="127"/>
-[...2 lines deleted...]
-      <c r="BS4" s="127" t="s">
+      <c r="BP4" s="136"/>
+      <c r="BQ4" s="136"/>
+      <c r="BR4" s="137"/>
+      <c r="BS4" s="136" t="s">
         <v>67</v>
       </c>
-      <c r="BT4" s="127"/>
-[...2 lines deleted...]
-      <c r="BW4" s="126" t="s">
+      <c r="BT4" s="136"/>
+      <c r="BU4" s="136"/>
+      <c r="BV4" s="137"/>
+      <c r="BW4" s="135" t="s">
         <v>68</v>
       </c>
-      <c r="BX4" s="127"/>
-[...2 lines deleted...]
-      <c r="CA4" s="126" t="s">
+      <c r="BX4" s="136"/>
+      <c r="BY4" s="136"/>
+      <c r="BZ4" s="137"/>
+      <c r="CA4" s="135" t="s">
         <v>69</v>
       </c>
-      <c r="CB4" s="127"/>
-[...2 lines deleted...]
-      <c r="CE4" s="126" t="s">
+      <c r="CB4" s="136"/>
+      <c r="CC4" s="136"/>
+      <c r="CD4" s="137"/>
+      <c r="CE4" s="135" t="s">
         <v>70</v>
       </c>
-      <c r="CF4" s="127"/>
-[...2 lines deleted...]
-      <c r="CI4" s="126" t="s">
+      <c r="CF4" s="136"/>
+      <c r="CG4" s="136"/>
+      <c r="CH4" s="137"/>
+      <c r="CI4" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="CJ4" s="127"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="126" t="s">
+      <c r="CJ4" s="136"/>
+      <c r="CK4" s="136"/>
+      <c r="CL4" s="137"/>
+      <c r="CM4" s="135" t="s">
+        <v>104</v>
+      </c>
+      <c r="CN4" s="136"/>
+      <c r="CO4" s="136"/>
+      <c r="CP4" s="137"/>
+      <c r="CQ4" s="135" t="s">
         <v>102</v>
       </c>
-      <c r="CR4" s="127"/>
-[...8 lines deleted...]
-      <c r="CY4" s="126" t="s">
+      <c r="CR4" s="136"/>
+      <c r="CS4" s="136"/>
+      <c r="CT4" s="137"/>
+      <c r="CU4" s="135" t="s">
         <v>103</v>
       </c>
-      <c r="CZ4" s="127"/>
-[...2 lines deleted...]
-      <c r="DC4" s="126" t="s">
+      <c r="CV4" s="136"/>
+      <c r="CW4" s="136"/>
+      <c r="CX4" s="137"/>
+      <c r="CY4" s="135" t="s">
         <v>112</v>
       </c>
-      <c r="DD4" s="127"/>
-[...1 lines deleted...]
-      <c r="DF4" s="128"/>
+      <c r="CZ4" s="136"/>
+      <c r="DA4" s="136"/>
+      <c r="DB4" s="137"/>
+      <c r="DC4" s="135" t="s">
+        <v>109</v>
+      </c>
+      <c r="DD4" s="136"/>
+      <c r="DE4" s="136"/>
+      <c r="DF4" s="137"/>
     </row>
-    <row r="5" spans="1:110" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="138"/>
+    <row r="5" spans="1:110" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A5" s="126"/>
+      <c r="B5" s="128"/>
       <c r="C5" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>73</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>74</v>
       </c>
       <c r="F5" s="40" t="s">
         <v>75</v>
       </c>
       <c r="G5" s="40" t="s">
         <v>76</v>
       </c>
       <c r="H5" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I5" s="40" t="s">
         <v>78</v>
       </c>
       <c r="J5" s="40" t="s">
         <v>79</v>
       </c>
       <c r="K5" s="40" t="s">
@@ -2708,51 +2703,51 @@
       <c r="CY5" s="68" t="s">
         <v>84</v>
       </c>
       <c r="CZ5" s="68" t="s">
         <v>85</v>
       </c>
       <c r="DA5" s="40" t="s">
         <v>86</v>
       </c>
       <c r="DB5" s="42" t="s">
         <v>87</v>
       </c>
       <c r="DC5" s="68" t="s">
         <v>84</v>
       </c>
       <c r="DD5" s="68" t="s">
         <v>85</v>
       </c>
       <c r="DE5" s="40" t="s">
         <v>86</v>
       </c>
       <c r="DF5" s="42" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="6" spans="1:110" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:110" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="24">
         <v>0</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C6" s="44">
         <v>33949.117384529993</v>
       </c>
       <c r="D6" s="72">
         <v>34089.5319346291</v>
       </c>
       <c r="E6" s="72">
         <v>35828.149636389986</v>
       </c>
       <c r="F6" s="72">
         <v>37763.347113067546</v>
       </c>
       <c r="G6" s="72">
         <v>37498.002829939825</v>
       </c>
       <c r="H6" s="72">
         <v>39291.859119163601</v>
       </c>
       <c r="I6" s="72">
@@ -3003,82 +2998,84 @@
       </c>
       <c r="CM6" s="51">
         <v>152073</v>
       </c>
       <c r="CN6" s="49">
         <v>163699</v>
       </c>
       <c r="CO6" s="48">
         <v>161576</v>
       </c>
       <c r="CP6" s="49">
         <v>180403</v>
       </c>
       <c r="CQ6" s="51">
         <v>178059</v>
       </c>
       <c r="CR6" s="51">
         <v>190394</v>
       </c>
       <c r="CS6" s="52">
         <v>187731</v>
       </c>
       <c r="CT6" s="74">
         <v>203627</v>
       </c>
-      <c r="CU6" s="101">
+      <c r="CU6" s="100">
         <v>204993</v>
       </c>
-      <c r="CV6" s="102">
+      <c r="CV6" s="101">
         <v>214294</v>
       </c>
-      <c r="CW6" s="102">
+      <c r="CW6" s="101">
         <v>212840</v>
       </c>
-      <c r="CX6" s="114">
+      <c r="CX6" s="113">
         <v>231787</v>
       </c>
-      <c r="CY6" s="101">
-[...16 lines deleted...]
-      <c r="DF6" s="103"/>
+      <c r="CY6" s="100">
+        <v>227111</v>
+      </c>
+      <c r="CZ6" s="101">
+        <v>237159</v>
+      </c>
+      <c r="DA6" s="101">
+        <v>236078</v>
+      </c>
+      <c r="DB6" s="102">
+        <v>255101</v>
+      </c>
+      <c r="DC6" s="100">
+        <v>253895</v>
+      </c>
+      <c r="DD6" s="101">
+        <v>263691</v>
+      </c>
+      <c r="DE6" s="101"/>
+      <c r="DF6" s="102"/>
     </row>
-    <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="25">
         <v>100000000</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>48</v>
       </c>
       <c r="D7" s="72" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="72" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="72" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="72" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="72" t="s">
@@ -3329,82 +3326,84 @@
       </c>
       <c r="CM7" s="70">
         <v>136450</v>
       </c>
       <c r="CN7" s="53">
         <v>139757</v>
       </c>
       <c r="CO7" s="53">
         <v>140277</v>
       </c>
       <c r="CP7" s="53">
         <v>141560</v>
       </c>
       <c r="CQ7" s="66">
         <v>150001</v>
       </c>
       <c r="CR7" s="66">
         <v>168647</v>
       </c>
       <c r="CS7" s="54">
         <v>164671</v>
       </c>
       <c r="CT7" s="38">
         <v>173231</v>
       </c>
-      <c r="CU7" s="108">
+      <c r="CU7" s="107">
         <v>179757</v>
       </c>
-      <c r="CV7" s="100">
+      <c r="CV7" s="99">
         <v>182611</v>
       </c>
-      <c r="CW7" s="100">
+      <c r="CW7" s="99">
         <v>183532</v>
       </c>
-      <c r="CX7" s="111">
+      <c r="CX7" s="110">
         <v>192530</v>
       </c>
       <c r="CY7" s="79">
-        <v>197466</v>
+        <v>198102</v>
       </c>
       <c r="CZ7" s="73">
-        <v>209557</v>
+        <v>210195</v>
       </c>
       <c r="DA7" s="73">
-        <v>202354</v>
-[...2 lines deleted...]
-        <v>219264</v>
+        <v>202997</v>
+      </c>
+      <c r="DB7" s="103">
+        <v>219909</v>
       </c>
       <c r="DC7" s="79">
-        <v>223572</v>
-[...1 lines deleted...]
-      <c r="DD7" s="73"/>
+        <v>224219</v>
+      </c>
+      <c r="DD7" s="73">
+        <v>232676</v>
+      </c>
       <c r="DE7" s="73"/>
-      <c r="DF7" s="104"/>
+      <c r="DF7" s="103"/>
     </row>
-    <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="25">
         <v>110000000</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="79">
         <v>27167.586659439523</v>
       </c>
       <c r="D8" s="73">
         <v>27033.265557336672</v>
       </c>
       <c r="E8" s="73">
         <v>27947.288112737118</v>
       </c>
       <c r="F8" s="73">
         <v>29739.759347242059</v>
       </c>
       <c r="G8" s="73">
         <v>30807.843775324109</v>
       </c>
       <c r="H8" s="73">
         <v>31924.908649709676</v>
       </c>
       <c r="I8" s="73">
@@ -3655,82 +3654,84 @@
       </c>
       <c r="CM8" s="66">
         <v>137010</v>
       </c>
       <c r="CN8" s="38">
         <v>152561</v>
       </c>
       <c r="CO8" s="38">
         <v>150987</v>
       </c>
       <c r="CP8" s="38">
         <v>164823</v>
       </c>
       <c r="CQ8" s="66">
         <v>151295</v>
       </c>
       <c r="CR8" s="66">
         <v>167186</v>
       </c>
       <c r="CS8" s="54">
         <v>168849</v>
       </c>
       <c r="CT8" s="38">
         <v>185873</v>
       </c>
-      <c r="CU8" s="108">
+      <c r="CU8" s="107">
         <v>174772</v>
       </c>
-      <c r="CV8" s="100">
+      <c r="CV8" s="99">
         <v>183331</v>
       </c>
-      <c r="CW8" s="100">
+      <c r="CW8" s="99">
         <v>190790</v>
       </c>
-      <c r="CX8" s="111">
+      <c r="CX8" s="110">
         <v>202797</v>
       </c>
       <c r="CY8" s="79">
-        <v>193874</v>
+        <v>194401</v>
       </c>
       <c r="CZ8" s="73">
-        <v>211605</v>
+        <v>212084</v>
       </c>
       <c r="DA8" s="73">
-        <v>213666</v>
-[...2 lines deleted...]
-        <v>237792</v>
+        <v>214145</v>
+      </c>
+      <c r="DB8" s="103">
+        <v>238271</v>
       </c>
       <c r="DC8" s="79">
-        <v>218097</v>
-[...1 lines deleted...]
-      <c r="DD8" s="73"/>
+        <v>218576</v>
+      </c>
+      <c r="DD8" s="73">
+        <v>240609</v>
+      </c>
       <c r="DE8" s="73"/>
-      <c r="DF8" s="104"/>
+      <c r="DF8" s="103"/>
     </row>
-    <row r="9" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:110" ht="12.75">
       <c r="A9" s="25">
         <v>150000000</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="79">
         <v>30601.783795266852</v>
       </c>
       <c r="D9" s="73">
         <v>30950.88891218917</v>
       </c>
       <c r="E9" s="73">
         <v>33283.116753291608</v>
       </c>
       <c r="F9" s="73">
         <v>34094.467946279394</v>
       </c>
       <c r="G9" s="73">
         <v>34226.76059546481</v>
       </c>
       <c r="H9" s="73">
         <v>35795.079265700442</v>
       </c>
       <c r="I9" s="73">
@@ -3981,82 +3982,84 @@
       </c>
       <c r="CM9" s="66">
         <v>129954</v>
       </c>
       <c r="CN9" s="38">
         <v>140979</v>
       </c>
       <c r="CO9" s="38">
         <v>143357</v>
       </c>
       <c r="CP9" s="38">
         <v>155832</v>
       </c>
       <c r="CQ9" s="66">
         <v>147731</v>
       </c>
       <c r="CR9" s="66">
         <v>161063</v>
       </c>
       <c r="CS9" s="54">
         <v>166617</v>
       </c>
       <c r="CT9" s="38">
         <v>178625</v>
       </c>
-      <c r="CU9" s="108">
+      <c r="CU9" s="107">
         <v>177996</v>
       </c>
-      <c r="CV9" s="100">
+      <c r="CV9" s="99">
         <v>189998</v>
       </c>
-      <c r="CW9" s="100">
+      <c r="CW9" s="99">
         <v>189267</v>
       </c>
-      <c r="CX9" s="111">
+      <c r="CX9" s="110">
         <v>208794</v>
       </c>
       <c r="CY9" s="79">
-        <v>201175</v>
+        <v>201930</v>
       </c>
       <c r="CZ9" s="73">
-        <v>211526</v>
+        <v>212279</v>
       </c>
       <c r="DA9" s="73">
-        <v>210850</v>
-[...2 lines deleted...]
-        <v>229459</v>
+        <v>211605</v>
+      </c>
+      <c r="DB9" s="103">
+        <v>230213</v>
       </c>
       <c r="DC9" s="79">
-        <v>229336</v>
-[...1 lines deleted...]
-      <c r="DD9" s="73"/>
+        <v>230089</v>
+      </c>
+      <c r="DD9" s="73">
+        <v>237753</v>
+      </c>
       <c r="DE9" s="73"/>
-      <c r="DF9" s="104"/>
+      <c r="DF9" s="103"/>
     </row>
-    <row r="10" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:110" ht="12.75">
       <c r="A10" s="25">
         <v>190000000</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="79">
         <v>22563.14112036605</v>
       </c>
       <c r="D10" s="73">
         <v>22776.575612305442</v>
       </c>
       <c r="E10" s="73">
         <v>22866.985706253417</v>
       </c>
       <c r="F10" s="73">
         <v>26150.409220555375</v>
       </c>
       <c r="G10" s="73">
         <v>26525.887136198864</v>
       </c>
       <c r="H10" s="73">
         <v>27111.10598938512</v>
       </c>
       <c r="I10" s="73">
@@ -4307,82 +4310,84 @@
       </c>
       <c r="CM10" s="66">
         <v>120179</v>
       </c>
       <c r="CN10" s="38">
         <v>130046</v>
       </c>
       <c r="CO10" s="38">
         <v>119621</v>
       </c>
       <c r="CP10" s="38">
         <v>128504</v>
       </c>
       <c r="CQ10" s="66">
         <v>124714</v>
       </c>
       <c r="CR10" s="66">
         <v>136487</v>
       </c>
       <c r="CS10" s="54">
         <v>129457</v>
       </c>
       <c r="CT10" s="38">
         <v>136884</v>
       </c>
-      <c r="CU10" s="108">
+      <c r="CU10" s="107">
         <v>146775</v>
       </c>
-      <c r="CV10" s="100">
+      <c r="CV10" s="99">
         <v>156829</v>
       </c>
-      <c r="CW10" s="100">
+      <c r="CW10" s="99">
         <v>151566</v>
       </c>
-      <c r="CX10" s="111">
+      <c r="CX10" s="110">
         <v>164505</v>
       </c>
       <c r="CY10" s="79">
-        <v>164804</v>
+        <v>165577</v>
       </c>
       <c r="CZ10" s="73">
-        <v>175396</v>
+        <v>175677</v>
       </c>
       <c r="DA10" s="73">
-        <v>173001</v>
-[...2 lines deleted...]
-        <v>184937</v>
+        <v>173279</v>
+      </c>
+      <c r="DB10" s="103">
+        <v>185214</v>
       </c>
       <c r="DC10" s="79">
-        <v>196314</v>
-[...1 lines deleted...]
-      <c r="DD10" s="73"/>
+        <v>196589</v>
+      </c>
+      <c r="DD10" s="73">
+        <v>197279</v>
+      </c>
       <c r="DE10" s="73"/>
-      <c r="DF10" s="104"/>
+      <c r="DF10" s="103"/>
     </row>
-    <row r="11" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:110" ht="12.75">
       <c r="A11" s="25">
         <v>230000000</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="79">
         <v>76211.169134959549</v>
       </c>
       <c r="D11" s="73">
         <v>76439.993150003676</v>
       </c>
       <c r="E11" s="73">
         <v>80971.220426371714</v>
       </c>
       <c r="F11" s="73">
         <v>82382.319646034666</v>
       </c>
       <c r="G11" s="73">
         <v>78579.549424275785</v>
       </c>
       <c r="H11" s="73">
         <v>81841.763615120508</v>
       </c>
       <c r="I11" s="73">
@@ -4633,82 +4638,84 @@
       </c>
       <c r="CM11" s="66">
         <v>272301</v>
       </c>
       <c r="CN11" s="38">
         <v>288981</v>
       </c>
       <c r="CO11" s="38">
         <v>293091</v>
       </c>
       <c r="CP11" s="38">
         <v>313034</v>
       </c>
       <c r="CQ11" s="66">
         <v>330910</v>
       </c>
       <c r="CR11" s="66">
         <v>312584</v>
       </c>
       <c r="CS11" s="54">
         <v>321403</v>
       </c>
       <c r="CT11" s="38">
         <v>315094</v>
       </c>
-      <c r="CU11" s="108">
+      <c r="CU11" s="107">
         <v>321139</v>
       </c>
-      <c r="CV11" s="100">
+      <c r="CV11" s="99">
         <v>336789</v>
       </c>
-      <c r="CW11" s="100">
+      <c r="CW11" s="99">
         <v>329267</v>
       </c>
-      <c r="CX11" s="111">
+      <c r="CX11" s="110">
         <v>331741</v>
       </c>
       <c r="CY11" s="79">
-        <v>314575</v>
+        <v>315475</v>
       </c>
       <c r="CZ11" s="73">
-        <v>308435</v>
+        <v>309092</v>
       </c>
       <c r="DA11" s="73">
-        <v>297579</v>
-[...2 lines deleted...]
-        <v>297065</v>
+        <v>298257</v>
+      </c>
+      <c r="DB11" s="103">
+        <v>301909</v>
       </c>
       <c r="DC11" s="79">
-        <v>323716</v>
-[...1 lines deleted...]
-      <c r="DD11" s="73"/>
+        <v>324393</v>
+      </c>
+      <c r="DD11" s="73">
+        <v>304479</v>
+      </c>
       <c r="DE11" s="73"/>
-      <c r="DF11" s="104"/>
+      <c r="DF11" s="103"/>
     </row>
-    <row r="12" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:110" ht="12.75">
       <c r="A12" s="25">
         <v>270000000</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="79">
         <v>38826.899205754286</v>
       </c>
       <c r="D12" s="73">
         <v>38848.689164017429</v>
       </c>
       <c r="E12" s="73">
         <v>41197.796888114157</v>
       </c>
       <c r="F12" s="73">
         <v>42744.004903566347</v>
       </c>
       <c r="G12" s="73">
         <v>43032.616063542475</v>
       </c>
       <c r="H12" s="73">
         <v>43363.382328377054</v>
       </c>
       <c r="I12" s="73">
@@ -4959,82 +4966,84 @@
       </c>
       <c r="CM12" s="66">
         <v>142671</v>
       </c>
       <c r="CN12" s="38">
         <v>151310</v>
       </c>
       <c r="CO12" s="38">
         <v>149851</v>
       </c>
       <c r="CP12" s="38">
         <v>163587</v>
       </c>
       <c r="CQ12" s="66">
         <v>160823</v>
       </c>
       <c r="CR12" s="66">
         <v>172638</v>
       </c>
       <c r="CS12" s="54">
         <v>172955</v>
       </c>
       <c r="CT12" s="38">
         <v>181941</v>
       </c>
-      <c r="CU12" s="108">
+      <c r="CU12" s="107">
         <v>194649</v>
       </c>
-      <c r="CV12" s="100">
+      <c r="CV12" s="99">
         <v>197053</v>
       </c>
-      <c r="CW12" s="100">
+      <c r="CW12" s="99">
         <v>197379</v>
       </c>
-      <c r="CX12" s="111">
+      <c r="CX12" s="110">
         <v>206659</v>
       </c>
       <c r="CY12" s="79">
-        <v>206760</v>
+        <v>206559</v>
       </c>
       <c r="CZ12" s="73">
-        <v>218090</v>
+        <v>217519</v>
       </c>
       <c r="DA12" s="73">
-        <v>220271</v>
-[...2 lines deleted...]
-        <v>225001</v>
+        <v>219709</v>
+      </c>
+      <c r="DB12" s="103">
+        <v>224439</v>
       </c>
       <c r="DC12" s="79">
-        <v>227868</v>
-[...1 lines deleted...]
-      <c r="DD12" s="73"/>
+        <v>227306</v>
+      </c>
+      <c r="DD12" s="73">
+        <v>234422</v>
+      </c>
       <c r="DE12" s="73"/>
-      <c r="DF12" s="104"/>
+      <c r="DF12" s="103"/>
     </row>
-    <row r="13" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:110" ht="12.75">
       <c r="A13" s="25">
         <v>310000000</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="79">
         <v>24641.81669864439</v>
       </c>
       <c r="D13" s="73">
         <v>24752.337151178726</v>
       </c>
       <c r="E13" s="73">
         <v>25140.034734144367</v>
       </c>
       <c r="F13" s="73">
         <v>26991.662499397647</v>
       </c>
       <c r="G13" s="73">
         <v>27188.288994282066</v>
       </c>
       <c r="H13" s="73">
         <v>28216.155118604111</v>
       </c>
       <c r="I13" s="73">
@@ -5285,82 +5294,84 @@
       </c>
       <c r="CM13" s="66">
         <v>107246</v>
       </c>
       <c r="CN13" s="38">
         <v>118334</v>
       </c>
       <c r="CO13" s="38">
         <v>106578</v>
       </c>
       <c r="CP13" s="38">
         <v>119650</v>
       </c>
       <c r="CQ13" s="66">
         <v>122307</v>
       </c>
       <c r="CR13" s="66">
         <v>130835</v>
       </c>
       <c r="CS13" s="54">
         <v>123212</v>
       </c>
       <c r="CT13" s="38">
         <v>139849</v>
       </c>
-      <c r="CU13" s="108">
+      <c r="CU13" s="107">
         <v>140911</v>
       </c>
-      <c r="CV13" s="100">
+      <c r="CV13" s="99">
         <v>155946</v>
       </c>
-      <c r="CW13" s="100">
+      <c r="CW13" s="99">
         <v>147686</v>
       </c>
-      <c r="CX13" s="111">
+      <c r="CX13" s="110">
         <v>157963</v>
       </c>
       <c r="CY13" s="79">
-        <v>155004</v>
+        <v>155415</v>
       </c>
       <c r="CZ13" s="73">
-        <v>168255</v>
+        <v>168660</v>
       </c>
       <c r="DA13" s="73">
-        <v>161645</v>
-[...2 lines deleted...]
-        <v>172382</v>
+        <v>162047</v>
+      </c>
+      <c r="DB13" s="103">
+        <v>172785</v>
       </c>
       <c r="DC13" s="79">
-        <v>166768</v>
-[...1 lines deleted...]
-      <c r="DD13" s="73"/>
+        <v>167171</v>
+      </c>
+      <c r="DD13" s="73">
+        <v>179360</v>
+      </c>
       <c r="DE13" s="73"/>
-      <c r="DF13" s="104"/>
+      <c r="DF13" s="103"/>
     </row>
-    <row r="14" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:110" ht="12.75">
       <c r="A14" s="25">
         <v>330000000</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="79" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="73" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="73" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="73" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="73" t="s">
         <v>48</v>
       </c>
       <c r="H14" s="73" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="73" t="s">
@@ -5611,82 +5622,84 @@
       </c>
       <c r="CM14" s="66">
         <v>111683</v>
       </c>
       <c r="CN14" s="38">
         <v>121081</v>
       </c>
       <c r="CO14" s="38">
         <v>114333</v>
       </c>
       <c r="CP14" s="38">
         <v>112395</v>
       </c>
       <c r="CQ14" s="66">
         <v>117896</v>
       </c>
       <c r="CR14" s="66">
         <v>129803</v>
       </c>
       <c r="CS14" s="54">
         <v>129232</v>
       </c>
       <c r="CT14" s="38">
         <v>134570</v>
       </c>
-      <c r="CU14" s="108">
+      <c r="CU14" s="107">
         <v>138143</v>
       </c>
-      <c r="CV14" s="100">
+      <c r="CV14" s="99">
         <v>144029</v>
       </c>
-      <c r="CW14" s="100">
+      <c r="CW14" s="99">
         <v>144055</v>
       </c>
-      <c r="CX14" s="111">
+      <c r="CX14" s="110">
         <v>153274</v>
       </c>
       <c r="CY14" s="79">
-        <v>159027</v>
+        <v>159035</v>
       </c>
       <c r="CZ14" s="73">
-        <v>172063</v>
+        <v>172082</v>
       </c>
       <c r="DA14" s="73">
-        <v>168387</v>
-[...2 lines deleted...]
-        <v>179210</v>
+        <v>168405</v>
+      </c>
+      <c r="DB14" s="103">
+        <v>179228</v>
       </c>
       <c r="DC14" s="79">
-        <v>173876</v>
-[...1 lines deleted...]
-      <c r="DD14" s="73"/>
+        <v>173894</v>
+      </c>
+      <c r="DD14" s="73">
+        <v>180101</v>
+      </c>
       <c r="DE14" s="73"/>
-      <c r="DF14" s="104"/>
+      <c r="DF14" s="103"/>
     </row>
-    <row r="15" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:110" ht="12.75">
       <c r="A15" s="25">
         <v>350000000</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="79">
         <v>37464.224575615153</v>
       </c>
       <c r="D15" s="73">
         <v>35653.808962385716</v>
       </c>
       <c r="E15" s="73">
         <v>36715.538162558762</v>
       </c>
       <c r="F15" s="73">
         <v>39127.061492063585</v>
       </c>
       <c r="G15" s="73">
         <v>38499.97556037108</v>
       </c>
       <c r="H15" s="73">
         <v>39570.896222435957</v>
       </c>
       <c r="I15" s="73">
@@ -5937,82 +5950,84 @@
       </c>
       <c r="CM15" s="66">
         <v>152423</v>
       </c>
       <c r="CN15" s="38">
         <v>166852</v>
       </c>
       <c r="CO15" s="38">
         <v>173934</v>
       </c>
       <c r="CP15" s="38">
         <v>196783</v>
       </c>
       <c r="CQ15" s="66">
         <v>188060</v>
       </c>
       <c r="CR15" s="66">
         <v>213843</v>
       </c>
       <c r="CS15" s="54">
         <v>208983</v>
       </c>
       <c r="CT15" s="38">
         <v>222926</v>
       </c>
-      <c r="CU15" s="108">
+      <c r="CU15" s="107">
         <v>218948</v>
       </c>
-      <c r="CV15" s="100">
+      <c r="CV15" s="99">
         <v>230722</v>
       </c>
-      <c r="CW15" s="100">
+      <c r="CW15" s="99">
         <v>235566</v>
       </c>
-      <c r="CX15" s="111">
+      <c r="CX15" s="110">
         <v>249473</v>
       </c>
       <c r="CY15" s="79">
-        <v>239130</v>
+        <v>240498</v>
       </c>
       <c r="CZ15" s="73">
-        <v>255692</v>
+        <v>256931</v>
       </c>
       <c r="DA15" s="73">
-        <v>250280</v>
-[...2 lines deleted...]
-        <v>268174</v>
+        <v>251520</v>
+      </c>
+      <c r="DB15" s="103">
+        <v>269413</v>
       </c>
       <c r="DC15" s="79">
-        <v>278323</v>
-[...1 lines deleted...]
-      <c r="DD15" s="73"/>
+        <v>279563</v>
+      </c>
+      <c r="DD15" s="73">
+        <v>286829</v>
+      </c>
       <c r="DE15" s="73"/>
-      <c r="DF15" s="104"/>
+      <c r="DF15" s="103"/>
     </row>
-    <row r="16" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:110" ht="12.75">
       <c r="A16" s="25">
         <v>390000000</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="79">
         <v>24917.215055455727</v>
       </c>
       <c r="D16" s="73">
         <v>24640.736575617386</v>
       </c>
       <c r="E16" s="73">
         <v>25744.982925132699</v>
       </c>
       <c r="F16" s="73">
         <v>27848.311014595918</v>
       </c>
       <c r="G16" s="73">
         <v>28806.304028458097</v>
       </c>
       <c r="H16" s="73">
         <v>30063.322809785052</v>
       </c>
       <c r="I16" s="73">
@@ -6263,82 +6278,84 @@
       </c>
       <c r="CM16" s="66">
         <v>136114</v>
       </c>
       <c r="CN16" s="38">
         <v>149870</v>
       </c>
       <c r="CO16" s="38">
         <v>159907</v>
       </c>
       <c r="CP16" s="38">
         <v>178603</v>
       </c>
       <c r="CQ16" s="66">
         <v>160282</v>
       </c>
       <c r="CR16" s="66">
         <v>177092</v>
       </c>
       <c r="CS16" s="54">
         <v>181393</v>
       </c>
       <c r="CT16" s="38">
         <v>196581</v>
       </c>
-      <c r="CU16" s="108">
+      <c r="CU16" s="107">
         <v>188974</v>
       </c>
-      <c r="CV16" s="100">
+      <c r="CV16" s="99">
         <v>200826</v>
       </c>
-      <c r="CW16" s="100">
+      <c r="CW16" s="99">
         <v>208213</v>
       </c>
-      <c r="CX16" s="111">
+      <c r="CX16" s="110">
         <v>219054</v>
       </c>
       <c r="CY16" s="79">
-        <v>218776</v>
+        <v>220043</v>
       </c>
       <c r="CZ16" s="73">
-        <v>229664</v>
+        <v>230396</v>
       </c>
       <c r="DA16" s="73">
-        <v>237076</v>
-[...2 lines deleted...]
-        <v>255730</v>
+        <v>237805</v>
+      </c>
+      <c r="DB16" s="103">
+        <v>256460</v>
       </c>
       <c r="DC16" s="79">
-        <v>247804</v>
-[...1 lines deleted...]
-      <c r="DD16" s="73"/>
+        <v>248535</v>
+      </c>
+      <c r="DD16" s="73">
+        <v>262497</v>
+      </c>
       <c r="DE16" s="73"/>
-      <c r="DF16" s="104"/>
+      <c r="DF16" s="103"/>
     </row>
-    <row r="17" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:110" ht="12.75">
       <c r="A17" s="25">
         <v>430000000</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="79">
         <v>31366.157595458444</v>
       </c>
       <c r="D17" s="73">
         <v>31568.472771498589</v>
       </c>
       <c r="E17" s="73">
         <v>32279.868594927033</v>
       </c>
       <c r="F17" s="73">
         <v>34016.56991299431</v>
       </c>
       <c r="G17" s="73">
         <v>34612.964389381137</v>
       </c>
       <c r="H17" s="73">
         <v>36260.460610863243</v>
       </c>
       <c r="I17" s="73">
@@ -6589,82 +6606,84 @@
       </c>
       <c r="CM17" s="66">
         <v>112905</v>
       </c>
       <c r="CN17" s="38">
         <v>125405</v>
       </c>
       <c r="CO17" s="38">
         <v>117366</v>
       </c>
       <c r="CP17" s="38">
         <v>127908</v>
       </c>
       <c r="CQ17" s="66">
         <v>128409</v>
       </c>
       <c r="CR17" s="66">
         <v>141434</v>
       </c>
       <c r="CS17" s="54">
         <v>132857</v>
       </c>
       <c r="CT17" s="38">
         <v>144091</v>
       </c>
-      <c r="CU17" s="108">
+      <c r="CU17" s="107">
         <v>145938</v>
       </c>
-      <c r="CV17" s="100">
+      <c r="CV17" s="99">
         <v>156951</v>
       </c>
-      <c r="CW17" s="100">
+      <c r="CW17" s="99">
         <v>151974</v>
       </c>
-      <c r="CX17" s="111">
+      <c r="CX17" s="110">
         <v>160142</v>
       </c>
       <c r="CY17" s="79">
-        <v>161555</v>
+        <v>162065</v>
       </c>
       <c r="CZ17" s="73">
-        <v>175511</v>
+        <v>176009</v>
       </c>
       <c r="DA17" s="73">
-        <v>164886</v>
-[...2 lines deleted...]
-        <v>173441</v>
+        <v>165375</v>
+      </c>
+      <c r="DB17" s="103">
+        <v>173930</v>
       </c>
       <c r="DC17" s="79">
-        <v>178795</v>
-[...1 lines deleted...]
-      <c r="DD17" s="73"/>
+        <v>179283</v>
+      </c>
+      <c r="DD17" s="73">
+        <v>188788</v>
+      </c>
       <c r="DE17" s="73"/>
-      <c r="DF17" s="104"/>
+      <c r="DF17" s="103"/>
     </row>
-    <row r="18" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:110" ht="12.75">
       <c r="A18" s="25">
         <v>470000000</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="79">
         <v>48772.255173930556</v>
       </c>
       <c r="D18" s="73">
         <v>50473.658557926799</v>
       </c>
       <c r="E18" s="73">
         <v>59390.285757295438</v>
       </c>
       <c r="F18" s="73">
         <v>58972.808378062618</v>
       </c>
       <c r="G18" s="73">
         <v>54643.223839431979</v>
       </c>
       <c r="H18" s="73">
         <v>60827.478681346001</v>
       </c>
       <c r="I18" s="73">
@@ -6915,82 +6934,84 @@
       </c>
       <c r="CM18" s="55">
         <v>183104</v>
       </c>
       <c r="CN18" s="38">
         <v>204101</v>
       </c>
       <c r="CO18" s="38">
         <v>200282</v>
       </c>
       <c r="CP18" s="38">
         <v>213442</v>
       </c>
       <c r="CQ18" s="66">
         <v>207632</v>
       </c>
       <c r="CR18" s="66">
         <v>217920</v>
       </c>
       <c r="CS18" s="54">
         <v>216760</v>
       </c>
       <c r="CT18" s="38">
         <v>282740</v>
       </c>
-      <c r="CU18" s="108">
+      <c r="CU18" s="107">
         <v>240851</v>
       </c>
-      <c r="CV18" s="100">
+      <c r="CV18" s="99">
         <v>283146</v>
       </c>
-      <c r="CW18" s="100">
+      <c r="CW18" s="99">
         <v>249294</v>
       </c>
-      <c r="CX18" s="111">
+      <c r="CX18" s="110">
         <v>267718</v>
       </c>
       <c r="CY18" s="79">
-        <v>266118</v>
+        <v>266860</v>
       </c>
       <c r="CZ18" s="73">
-        <v>277626</v>
+        <v>278367</v>
       </c>
       <c r="DA18" s="73">
-        <v>266347</v>
-[...2 lines deleted...]
-        <v>285674</v>
+        <v>267084</v>
+      </c>
+      <c r="DB18" s="103">
+        <v>286408</v>
       </c>
       <c r="DC18" s="79">
-        <v>288891</v>
-[...1 lines deleted...]
-      <c r="DD18" s="73"/>
+        <v>289622</v>
+      </c>
+      <c r="DD18" s="73">
+        <v>289938</v>
+      </c>
       <c r="DE18" s="73"/>
-      <c r="DF18" s="104"/>
+      <c r="DF18" s="103"/>
     </row>
-    <row r="19" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:110" ht="12.75">
       <c r="A19" s="25"/>
       <c r="B19" s="29" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="79">
         <v>20786.341198715927</v>
       </c>
       <c r="D19" s="73">
         <v>20909.176650659108</v>
       </c>
       <c r="E19" s="73">
         <v>21499.467365007058</v>
       </c>
       <c r="F19" s="73">
         <v>22705.471357261435</v>
       </c>
       <c r="G19" s="73">
         <v>22867.635536600177</v>
       </c>
       <c r="H19" s="73">
         <v>24589.009263647222</v>
       </c>
       <c r="I19" s="73">
         <v>24726.730084024643</v>
       </c>
@@ -7239,82 +7260,84 @@
       </c>
       <c r="CM19" s="35" t="s">
         <v>48</v>
       </c>
       <c r="CN19" s="35" t="s">
         <v>48</v>
       </c>
       <c r="CO19" s="57" t="s">
         <v>48</v>
       </c>
       <c r="CP19" s="58" t="s">
         <v>48</v>
       </c>
       <c r="CQ19" s="66" t="s">
         <v>48</v>
       </c>
       <c r="CR19" s="66" t="s">
         <v>48</v>
       </c>
       <c r="CS19" s="54" t="s">
         <v>48</v>
       </c>
       <c r="CT19" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="CU19" s="108" t="s">
-[...26 lines deleted...]
-      <c r="DD19" s="111"/>
+      <c r="CU19" s="107" t="s">
+        <v>48</v>
+      </c>
+      <c r="CV19" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW19" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="CX19" s="110" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY19" s="107" t="s">
+        <v>48</v>
+      </c>
+      <c r="CZ19" s="110" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA19" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="DB19" s="104" t="s">
+        <v>48</v>
+      </c>
+      <c r="DC19" s="107" t="s">
+        <v>48</v>
+      </c>
+      <c r="DD19" s="110" t="s">
+        <v>48</v>
+      </c>
       <c r="DE19" s="73"/>
-      <c r="DF19" s="105"/>
+      <c r="DF19" s="104"/>
     </row>
-    <row r="20" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:110" ht="12.75">
       <c r="A20" s="25">
         <v>550000000</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="79">
         <v>33071.942076609987</v>
       </c>
       <c r="D20" s="73">
         <v>33031.900070540178</v>
       </c>
       <c r="E20" s="73">
         <v>34407.7927014007</v>
       </c>
       <c r="F20" s="73">
         <v>37923.429540332632</v>
       </c>
       <c r="G20" s="73">
         <v>38255.548025231408</v>
       </c>
       <c r="H20" s="73">
         <v>39174.393780052756</v>
       </c>
       <c r="I20" s="73">
@@ -7565,82 +7588,84 @@
       </c>
       <c r="CM20" s="57">
         <v>167100</v>
       </c>
       <c r="CN20" s="35">
         <v>179264</v>
       </c>
       <c r="CO20" s="59">
         <v>181580</v>
       </c>
       <c r="CP20" s="38">
         <v>197760</v>
       </c>
       <c r="CQ20" s="66">
         <v>184474</v>
       </c>
       <c r="CR20" s="66">
         <v>197342</v>
       </c>
       <c r="CS20" s="54">
         <v>204365</v>
       </c>
       <c r="CT20" s="38">
         <v>211435</v>
       </c>
-      <c r="CU20" s="108">
+      <c r="CU20" s="107">
         <v>215244</v>
       </c>
-      <c r="CV20" s="100">
+      <c r="CV20" s="99">
         <v>223740</v>
       </c>
-      <c r="CW20" s="100">
+      <c r="CW20" s="99">
         <v>229955</v>
       </c>
-      <c r="CX20" s="111">
+      <c r="CX20" s="110">
         <v>247492</v>
       </c>
-      <c r="CY20" s="112">
-[...14 lines deleted...]
-      <c r="DD20" s="100"/>
+      <c r="CY20" s="111">
+        <v>251027</v>
+      </c>
+      <c r="CZ20" s="99">
+        <v>261232</v>
+      </c>
+      <c r="DA20" s="73">
+        <v>258918</v>
+      </c>
+      <c r="DB20" s="105">
+        <v>283272</v>
+      </c>
+      <c r="DC20" s="111">
+        <v>285041</v>
+      </c>
+      <c r="DD20" s="99">
+        <v>287897</v>
+      </c>
       <c r="DE20" s="73"/>
-      <c r="DF20" s="106"/>
+      <c r="DF20" s="105"/>
     </row>
-    <row r="21" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:110" ht="12.75">
       <c r="A21" s="25">
         <v>590000000</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="79">
         <v>27005.676017137732</v>
       </c>
       <c r="D21" s="73">
         <v>26955.93754175269</v>
       </c>
       <c r="E21" s="73">
         <v>27457.621477062319</v>
       </c>
       <c r="F21" s="73">
         <v>29023.302310717852</v>
       </c>
       <c r="G21" s="73">
         <v>29566.88476029869</v>
       </c>
       <c r="H21" s="73">
         <v>31246.55003306517</v>
       </c>
       <c r="I21" s="73">
@@ -7891,82 +7916,84 @@
       </c>
       <c r="CM21" s="55">
         <v>140323</v>
       </c>
       <c r="CN21" s="73">
         <v>152685</v>
       </c>
       <c r="CO21" s="60">
         <v>159994</v>
       </c>
       <c r="CP21" s="38">
         <v>172543</v>
       </c>
       <c r="CQ21" s="66">
         <v>162103</v>
       </c>
       <c r="CR21" s="66">
         <v>178929</v>
       </c>
       <c r="CS21" s="54">
         <v>179282</v>
       </c>
       <c r="CT21" s="38">
         <v>193667</v>
       </c>
-      <c r="CU21" s="108">
+      <c r="CU21" s="107">
         <v>175751</v>
       </c>
-      <c r="CV21" s="100">
+      <c r="CV21" s="99">
         <v>191533</v>
       </c>
-      <c r="CW21" s="100">
+      <c r="CW21" s="99">
         <v>199863</v>
       </c>
-      <c r="CX21" s="111">
+      <c r="CX21" s="110">
         <v>212223</v>
       </c>
-      <c r="CY21" s="108">
-[...3 lines deleted...]
-        <v>207757</v>
+      <c r="CY21" s="107">
+        <v>195190</v>
+      </c>
+      <c r="CZ21" s="114">
+        <v>206196</v>
       </c>
       <c r="DA21" s="73">
-        <v>207096</v>
-[...7 lines deleted...]
-      <c r="DD21" s="115"/>
+        <v>205519</v>
+      </c>
+      <c r="DB21" s="105">
+        <v>222298</v>
+      </c>
+      <c r="DC21" s="107">
+        <v>205896</v>
+      </c>
+      <c r="DD21" s="114">
+        <v>232657</v>
+      </c>
       <c r="DE21" s="73"/>
-      <c r="DF21" s="106"/>
+      <c r="DF21" s="105"/>
     </row>
-    <row r="22" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:110" ht="12.75">
       <c r="A22" s="25">
         <v>610000000</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="61" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="34" t="s">
@@ -8217,82 +8244,84 @@
       </c>
       <c r="CM22" s="55">
         <v>85391</v>
       </c>
       <c r="CN22" s="38">
         <v>92674</v>
       </c>
       <c r="CO22" s="38">
         <v>86705</v>
       </c>
       <c r="CP22" s="38">
         <v>95543</v>
       </c>
       <c r="CQ22" s="66">
         <v>97341</v>
       </c>
       <c r="CR22" s="66">
         <v>107287</v>
       </c>
       <c r="CS22" s="54">
         <v>100953</v>
       </c>
       <c r="CT22" s="38">
         <v>109360</v>
       </c>
-      <c r="CU22" s="108">
+      <c r="CU22" s="107">
         <v>118773</v>
       </c>
-      <c r="CV22" s="100">
+      <c r="CV22" s="99">
         <v>129482</v>
       </c>
-      <c r="CW22" s="100">
+      <c r="CW22" s="99">
         <v>116809</v>
       </c>
-      <c r="CX22" s="111">
+      <c r="CX22" s="110">
         <v>121417</v>
       </c>
       <c r="CY22" s="79">
-        <v>129201</v>
-[...2 lines deleted...]
-        <v>134620</v>
+        <v>130648</v>
+      </c>
+      <c r="CZ22" s="99">
+        <v>135248</v>
       </c>
       <c r="DA22" s="73">
-        <v>126061</v>
-[...2 lines deleted...]
-        <v>134176</v>
+        <v>126690</v>
+      </c>
+      <c r="DB22" s="103">
+        <v>134805</v>
       </c>
       <c r="DC22" s="79">
-        <v>143409</v>
-[...1 lines deleted...]
-      <c r="DD22" s="100"/>
+        <v>144038</v>
+      </c>
+      <c r="DD22" s="99">
+        <v>152711</v>
+      </c>
       <c r="DE22" s="73"/>
-      <c r="DF22" s="104"/>
+      <c r="DF22" s="103"/>
     </row>
-    <row r="23" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:110" ht="12.75">
       <c r="A23" s="25">
         <v>620000000</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="61" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="34" t="s">
@@ -8543,82 +8572,84 @@
       </c>
       <c r="CM23" s="55">
         <v>167475</v>
       </c>
       <c r="CN23" s="38">
         <v>198184</v>
       </c>
       <c r="CO23" s="38">
         <v>224303</v>
       </c>
       <c r="CP23" s="38">
         <v>226968</v>
       </c>
       <c r="CQ23" s="66">
         <v>237532</v>
       </c>
       <c r="CR23" s="66">
         <v>254960</v>
       </c>
       <c r="CS23" s="54">
         <v>268410</v>
       </c>
       <c r="CT23" s="38">
         <v>293869</v>
       </c>
-      <c r="CU23" s="108">
+      <c r="CU23" s="107">
         <v>267210</v>
       </c>
-      <c r="CV23" s="100">
+      <c r="CV23" s="99">
         <v>288934</v>
       </c>
-      <c r="CW23" s="100">
+      <c r="CW23" s="99">
         <v>287368</v>
       </c>
-      <c r="CX23" s="111">
+      <c r="CX23" s="110">
         <v>318606</v>
       </c>
       <c r="CY23" s="79">
-        <v>318609</v>
+        <v>317698</v>
       </c>
       <c r="CZ23" s="73">
-        <v>303875</v>
+        <v>302771</v>
       </c>
       <c r="DA23" s="73">
-        <v>323558</v>
-[...2 lines deleted...]
-        <v>369772</v>
+        <v>322455</v>
+      </c>
+      <c r="DB23" s="103">
+        <v>368667</v>
       </c>
       <c r="DC23" s="79">
-        <v>353036</v>
-[...1 lines deleted...]
-      <c r="DD23" s="73"/>
+        <v>351927</v>
+      </c>
+      <c r="DD23" s="73">
+        <v>313488</v>
+      </c>
       <c r="DE23" s="73"/>
-      <c r="DF23" s="104"/>
+      <c r="DF23" s="103"/>
     </row>
-    <row r="24" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:110" ht="12.75">
       <c r="A24" s="25">
         <v>630000000</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="79">
         <v>28219.445697941537</v>
       </c>
       <c r="D24" s="73">
         <v>28431.513911714555</v>
       </c>
       <c r="E24" s="73">
         <v>29185.097149382837</v>
       </c>
       <c r="F24" s="73">
         <v>31533.891047202367</v>
       </c>
       <c r="G24" s="73">
         <v>31864.262750718597</v>
       </c>
       <c r="H24" s="73">
         <v>33405.763828649535</v>
       </c>
       <c r="I24" s="73">
@@ -8869,82 +8900,84 @@
       </c>
       <c r="CM24" s="66">
         <v>165053</v>
       </c>
       <c r="CN24" s="38">
         <v>177931</v>
       </c>
       <c r="CO24" s="38">
         <v>175250</v>
       </c>
       <c r="CP24" s="38">
         <v>215767</v>
       </c>
       <c r="CQ24" s="66">
         <v>197759</v>
       </c>
       <c r="CR24" s="66">
         <v>208546</v>
       </c>
       <c r="CS24" s="54">
         <v>202066</v>
       </c>
       <c r="CT24" s="38">
         <v>226393</v>
       </c>
-      <c r="CU24" s="108">
+      <c r="CU24" s="107">
         <v>218677</v>
       </c>
-      <c r="CV24" s="100">
+      <c r="CV24" s="99">
         <v>227872</v>
       </c>
-      <c r="CW24" s="100">
+      <c r="CW24" s="99">
         <v>223687</v>
       </c>
-      <c r="CX24" s="111">
+      <c r="CX24" s="110">
         <v>252637</v>
       </c>
       <c r="CY24" s="79">
-        <v>246425</v>
+        <v>247388</v>
       </c>
       <c r="CZ24" s="73">
-        <v>257159</v>
+        <v>257663</v>
       </c>
       <c r="DA24" s="73">
-        <v>258231</v>
-[...2 lines deleted...]
-        <v>282775</v>
+        <v>258731</v>
+      </c>
+      <c r="DB24" s="103">
+        <v>283277</v>
       </c>
       <c r="DC24" s="79">
-        <v>282581</v>
-[...1 lines deleted...]
-      <c r="DD24" s="73"/>
+        <v>283084</v>
+      </c>
+      <c r="DD24" s="73">
+        <v>293783</v>
+      </c>
       <c r="DE24" s="73"/>
-      <c r="DF24" s="104"/>
+      <c r="DF24" s="103"/>
     </row>
-    <row r="25" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:110" ht="12.75">
       <c r="A25" s="25">
         <v>710000000</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="79">
         <v>57684.407881746898</v>
       </c>
       <c r="D25" s="73">
         <v>58343.482689858662</v>
       </c>
       <c r="E25" s="73">
         <v>63623.883840372248</v>
       </c>
       <c r="F25" s="73">
         <v>64983.656058658933</v>
       </c>
       <c r="G25" s="73">
         <v>64255.621153600005</v>
       </c>
       <c r="H25" s="73">
         <v>69050.083289362825</v>
       </c>
       <c r="I25" s="73">
@@ -9195,82 +9228,84 @@
       </c>
       <c r="CM25" s="66">
         <v>230308</v>
       </c>
       <c r="CN25" s="38">
         <v>232157</v>
       </c>
       <c r="CO25" s="38">
         <v>225014</v>
       </c>
       <c r="CP25" s="38">
         <v>267227</v>
       </c>
       <c r="CQ25" s="66">
         <v>254349</v>
       </c>
       <c r="CR25" s="66">
         <v>270615</v>
       </c>
       <c r="CS25" s="54">
         <v>267622</v>
       </c>
       <c r="CT25" s="38">
         <v>298383</v>
       </c>
-      <c r="CU25" s="108">
+      <c r="CU25" s="107">
         <v>286671</v>
       </c>
-      <c r="CV25" s="100">
+      <c r="CV25" s="99">
         <v>300343</v>
       </c>
-      <c r="CW25" s="100">
+      <c r="CW25" s="99">
         <v>295367</v>
       </c>
-      <c r="CX25" s="111">
+      <c r="CX25" s="110">
         <v>330318</v>
       </c>
       <c r="CY25" s="79">
-        <v>323608</v>
+        <v>323148</v>
       </c>
       <c r="CZ25" s="73">
-        <v>337014</v>
+        <v>336149</v>
       </c>
       <c r="DA25" s="73">
-        <v>336091</v>
-[...2 lines deleted...]
-        <v>371303</v>
+        <v>335243</v>
+      </c>
+      <c r="DB25" s="103">
+        <v>370469</v>
       </c>
       <c r="DC25" s="79">
-        <v>352811</v>
-[...1 lines deleted...]
-      <c r="DD25" s="73"/>
+        <v>351991</v>
+      </c>
+      <c r="DD25" s="73">
+        <v>365451</v>
+      </c>
       <c r="DE25" s="73"/>
-      <c r="DF25" s="104"/>
+      <c r="DF25" s="103"/>
     </row>
-    <row r="26" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:110" ht="12.75">
       <c r="A26" s="25">
         <v>750000000</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="79">
         <v>59496.065744596199</v>
       </c>
       <c r="D26" s="73">
         <v>60149.365469628363</v>
       </c>
       <c r="E26" s="73">
         <v>63860.034323470209</v>
       </c>
       <c r="F26" s="73">
         <v>66190.280774869025</v>
       </c>
       <c r="G26" s="73">
         <v>64076.327928551145</v>
       </c>
       <c r="H26" s="73">
         <v>67362.392806500429</v>
       </c>
       <c r="I26" s="73">
@@ -9521,82 +9556,84 @@
       </c>
       <c r="CM26" s="66">
         <v>221914</v>
       </c>
       <c r="CN26" s="38">
         <v>236734</v>
       </c>
       <c r="CO26" s="38">
         <v>230781</v>
       </c>
       <c r="CP26" s="38">
         <v>264554</v>
       </c>
       <c r="CQ26" s="66">
         <v>272375</v>
       </c>
       <c r="CR26" s="66">
         <v>283033</v>
       </c>
       <c r="CS26" s="54">
         <v>280902</v>
       </c>
       <c r="CT26" s="38">
         <v>317044</v>
       </c>
-      <c r="CU26" s="108">
+      <c r="CU26" s="107">
         <v>326412</v>
       </c>
-      <c r="CV26" s="100">
+      <c r="CV26" s="99">
         <v>334911</v>
       </c>
-      <c r="CW26" s="100">
+      <c r="CW26" s="99">
         <v>334921</v>
       </c>
-      <c r="CX26" s="111">
+      <c r="CX26" s="110">
         <v>381570</v>
       </c>
       <c r="CY26" s="79">
-        <v>354641</v>
+        <v>357820</v>
       </c>
       <c r="CZ26" s="73">
-        <v>371481</v>
+        <v>373848</v>
       </c>
       <c r="DA26" s="73">
-        <v>375780</v>
-[...2 lines deleted...]
-        <v>410418</v>
+        <v>378127</v>
+      </c>
+      <c r="DB26" s="103">
+        <v>412752</v>
       </c>
       <c r="DC26" s="79">
-        <v>408182</v>
-[...1 lines deleted...]
-      <c r="DD26" s="73"/>
+        <v>410505</v>
+      </c>
+      <c r="DD26" s="73">
+        <v>427584</v>
+      </c>
       <c r="DE26" s="73"/>
-      <c r="DF26" s="104"/>
+      <c r="DF26" s="103"/>
     </row>
-    <row r="27" spans="1:110" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:110" ht="13.5" thickBot="1">
       <c r="A27" s="26">
         <v>790000000</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="63" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="G27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="H27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="36" t="s">
@@ -9847,187 +9884,189 @@
       </c>
       <c r="CM27" s="80">
         <v>98698</v>
       </c>
       <c r="CN27" s="75">
         <v>106592</v>
       </c>
       <c r="CO27" s="78">
         <v>99408</v>
       </c>
       <c r="CP27" s="39">
         <v>106488</v>
       </c>
       <c r="CQ27" s="67">
         <v>114418</v>
       </c>
       <c r="CR27" s="67">
         <v>124116</v>
       </c>
       <c r="CS27" s="65">
         <v>118504</v>
       </c>
       <c r="CT27" s="39">
         <v>123834</v>
       </c>
-      <c r="CU27" s="109">
+      <c r="CU27" s="108">
         <v>132352</v>
       </c>
-      <c r="CV27" s="110">
+      <c r="CV27" s="109">
         <v>137632</v>
       </c>
-      <c r="CW27" s="110">
+      <c r="CW27" s="109">
         <v>139150</v>
       </c>
-      <c r="CX27" s="113">
+      <c r="CX27" s="112">
         <v>147041</v>
       </c>
       <c r="CY27" s="80">
-        <v>150444</v>
+        <v>151194</v>
       </c>
       <c r="CZ27" s="75">
-        <v>153532</v>
+        <v>154286</v>
       </c>
       <c r="DA27" s="75">
-        <v>150789</v>
-[...2 lines deleted...]
-        <v>157873</v>
+        <v>151536</v>
+      </c>
+      <c r="DB27" s="106">
+        <v>158616</v>
       </c>
       <c r="DC27" s="80">
-        <v>160951</v>
-[...1 lines deleted...]
-      <c r="DD27" s="75"/>
+        <v>161688</v>
+      </c>
+      <c r="DD27" s="75">
+        <v>169512</v>
+      </c>
       <c r="DE27" s="75"/>
-      <c r="DF27" s="107"/>
+      <c r="DF27" s="106"/>
     </row>
-    <row r="29" spans="1:110" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:110" ht="11.25" customHeight="1">
       <c r="A29" s="22"/>
       <c r="B29" s="23"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
     </row>
-    <row r="30" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:110">
       <c r="A30" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
     </row>
-    <row r="31" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:110" ht="12.75">
       <c r="A31" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="CE4:CH4"/>
     <mergeCell ref="CI4:CL4"/>
     <mergeCell ref="CM4:CP4"/>
     <mergeCell ref="CQ4:CT4"/>
     <mergeCell ref="CU4:CX4"/>
     <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="BK4:BN4"/>
+    <mergeCell ref="BO4:BR4"/>
+    <mergeCell ref="BS4:BV4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DI17" sqref="DI17"/>
+      <selection pane="topRight" activeCell="CY6" sqref="CY6:DD27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="106" width="11.42578125" style="10" customWidth="1"/>
     <col min="107" max="110" width="11.140625" style="10" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:110" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:110" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="13">
         <v>641101</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="3" spans="1:110" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:110" ht="12" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
-    <row r="4" spans="1:110" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="135" t="s">
+    <row r="4" spans="1:110" ht="18" customHeight="1" thickBot="1">
+      <c r="A4" s="125" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="137"/>
-      <c r="C4" s="139" t="s">
+      <c r="B4" s="127"/>
+      <c r="C4" s="138" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="130"/>
       <c r="E4" s="130"/>
       <c r="F4" s="130"/>
       <c r="G4" s="130"/>
       <c r="H4" s="130"/>
       <c r="I4" s="130"/>
       <c r="J4" s="130"/>
       <c r="K4" s="130"/>
       <c r="L4" s="130"/>
       <c r="M4" s="130"/>
-      <c r="N4" s="140"/>
+      <c r="N4" s="139"/>
       <c r="O4" s="129" t="s">
         <v>61</v>
       </c>
       <c r="P4" s="130"/>
       <c r="Q4" s="130"/>
       <c r="R4" s="130"/>
       <c r="S4" s="130"/>
       <c r="T4" s="130"/>
       <c r="U4" s="130"/>
       <c r="V4" s="130"/>
       <c r="W4" s="130"/>
       <c r="X4" s="130"/>
       <c r="Y4" s="130"/>
       <c r="Z4" s="131"/>
       <c r="AA4" s="129" t="s">
         <v>62</v>
       </c>
       <c r="AB4" s="130"/>
       <c r="AC4" s="130"/>
       <c r="AD4" s="130"/>
       <c r="AE4" s="130"/>
       <c r="AF4" s="130"/>
       <c r="AG4" s="130"/>
       <c r="AH4" s="130"/>
       <c r="AI4" s="130"/>
@@ -10046,120 +10085,120 @@
       <c r="AT4" s="130"/>
       <c r="AU4" s="130"/>
       <c r="AV4" s="130"/>
       <c r="AW4" s="130"/>
       <c r="AX4" s="131"/>
       <c r="AY4" s="129" t="s">
         <v>64</v>
       </c>
       <c r="AZ4" s="130"/>
       <c r="BA4" s="130"/>
       <c r="BB4" s="130"/>
       <c r="BC4" s="130"/>
       <c r="BD4" s="130"/>
       <c r="BE4" s="130"/>
       <c r="BF4" s="130"/>
       <c r="BG4" s="130"/>
       <c r="BH4" s="130"/>
       <c r="BI4" s="130"/>
       <c r="BJ4" s="131"/>
       <c r="BK4" s="129" t="s">
         <v>65</v>
       </c>
       <c r="BL4" s="130"/>
       <c r="BM4" s="130"/>
       <c r="BN4" s="131"/>
-      <c r="BO4" s="127" t="s">
+      <c r="BO4" s="136" t="s">
         <v>66</v>
       </c>
-      <c r="BP4" s="127"/>
-[...2 lines deleted...]
-      <c r="BS4" s="126" t="s">
+      <c r="BP4" s="136"/>
+      <c r="BQ4" s="136"/>
+      <c r="BR4" s="136"/>
+      <c r="BS4" s="135" t="s">
         <v>67</v>
       </c>
-      <c r="BT4" s="127"/>
-[...2 lines deleted...]
-      <c r="BW4" s="126" t="s">
+      <c r="BT4" s="136"/>
+      <c r="BU4" s="136"/>
+      <c r="BV4" s="137"/>
+      <c r="BW4" s="135" t="s">
         <v>68</v>
       </c>
-      <c r="BX4" s="127"/>
-[...2 lines deleted...]
-      <c r="CA4" s="126" t="s">
+      <c r="BX4" s="136"/>
+      <c r="BY4" s="136"/>
+      <c r="BZ4" s="136"/>
+      <c r="CA4" s="135" t="s">
         <v>69</v>
       </c>
-      <c r="CB4" s="127"/>
-[...2 lines deleted...]
-      <c r="CE4" s="126" t="s">
+      <c r="CB4" s="136"/>
+      <c r="CC4" s="136"/>
+      <c r="CD4" s="136"/>
+      <c r="CE4" s="135" t="s">
         <v>70</v>
       </c>
-      <c r="CF4" s="127"/>
-[...2 lines deleted...]
-      <c r="CI4" s="126" t="s">
+      <c r="CF4" s="136"/>
+      <c r="CG4" s="136"/>
+      <c r="CH4" s="137"/>
+      <c r="CI4" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="CJ4" s="127"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="126" t="s">
+      <c r="CJ4" s="136"/>
+      <c r="CK4" s="136"/>
+      <c r="CL4" s="137"/>
+      <c r="CM4" s="135" t="s">
+        <v>104</v>
+      </c>
+      <c r="CN4" s="136"/>
+      <c r="CO4" s="136"/>
+      <c r="CP4" s="137"/>
+      <c r="CQ4" s="135" t="s">
         <v>102</v>
       </c>
-      <c r="CR4" s="127"/>
-[...8 lines deleted...]
-      <c r="CY4" s="126" t="s">
+      <c r="CR4" s="136"/>
+      <c r="CS4" s="136"/>
+      <c r="CT4" s="137"/>
+      <c r="CU4" s="135" t="s">
         <v>103</v>
       </c>
-      <c r="CZ4" s="127"/>
-[...2 lines deleted...]
-      <c r="DC4" s="126" t="s">
+      <c r="CV4" s="136"/>
+      <c r="CW4" s="136"/>
+      <c r="CX4" s="137"/>
+      <c r="CY4" s="135" t="s">
         <v>112</v>
       </c>
-      <c r="DD4" s="127"/>
-[...1 lines deleted...]
-      <c r="DF4" s="128"/>
+      <c r="CZ4" s="136"/>
+      <c r="DA4" s="136"/>
+      <c r="DB4" s="137"/>
+      <c r="DC4" s="135" t="s">
+        <v>109</v>
+      </c>
+      <c r="DD4" s="136"/>
+      <c r="DE4" s="136"/>
+      <c r="DF4" s="137"/>
     </row>
-    <row r="5" spans="1:110" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="138"/>
+    <row r="5" spans="1:110" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A5" s="126"/>
+      <c r="B5" s="128"/>
       <c r="C5" s="87" t="s">
         <v>72</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>88</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>89</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>90</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>91</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>93</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>94</v>
       </c>
       <c r="K5" s="33" t="s">
@@ -10441,51 +10480,51 @@
       <c r="CY5" s="83" t="s">
         <v>89</v>
       </c>
       <c r="CZ5" s="84" t="s">
         <v>92</v>
       </c>
       <c r="DA5" s="33" t="s">
         <v>95</v>
       </c>
       <c r="DB5" s="33" t="s">
         <v>98</v>
       </c>
       <c r="DC5" s="83" t="s">
         <v>89</v>
       </c>
       <c r="DD5" s="84" t="s">
         <v>92</v>
       </c>
       <c r="DE5" s="33" t="s">
         <v>95</v>
       </c>
       <c r="DF5" s="33" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="6" spans="1:110" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:110" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="24">
         <v>0</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C6" s="72">
         <v>33949.117384529993</v>
       </c>
       <c r="D6" s="72">
         <v>68038.6493191591</v>
       </c>
       <c r="E6" s="72">
         <v>103866.79895554908</v>
       </c>
       <c r="F6" s="72">
         <v>141630.14606861662</v>
       </c>
       <c r="G6" s="72">
         <v>179128.14889855645</v>
       </c>
       <c r="H6" s="72">
         <v>218420.00801772004</v>
       </c>
       <c r="I6" s="72">
@@ -10736,82 +10775,84 @@
       </c>
       <c r="CM6" s="44">
         <v>456219</v>
       </c>
       <c r="CN6" s="72">
         <v>947317</v>
       </c>
       <c r="CO6" s="72">
         <v>1432044</v>
       </c>
       <c r="CP6" s="97">
         <v>1973254</v>
       </c>
       <c r="CQ6" s="89">
         <v>534178</v>
       </c>
       <c r="CR6" s="90">
         <v>1105361</v>
       </c>
       <c r="CS6" s="90">
         <v>1668553</v>
       </c>
       <c r="CT6" s="76">
         <v>2279434</v>
       </c>
-      <c r="CU6" s="116">
+      <c r="CU6" s="115">
         <v>614980</v>
       </c>
-      <c r="CV6" s="102">
+      <c r="CV6" s="101">
         <v>1257861</v>
       </c>
-      <c r="CW6" s="102">
+      <c r="CW6" s="101">
         <v>1896380</v>
       </c>
       <c r="CX6" s="48">
         <v>2591742</v>
       </c>
-      <c r="CY6" s="101">
-[...16 lines deleted...]
-      <c r="DF6" s="103"/>
+      <c r="CY6" s="100">
+        <v>681333</v>
+      </c>
+      <c r="CZ6" s="101">
+        <v>1392811</v>
+      </c>
+      <c r="DA6" s="101">
+        <v>2101046</v>
+      </c>
+      <c r="DB6" s="116">
+        <v>2866349</v>
+      </c>
+      <c r="DC6" s="100">
+        <v>761685</v>
+      </c>
+      <c r="DD6" s="101">
+        <v>1552759</v>
+      </c>
+      <c r="DE6" s="101"/>
+      <c r="DF6" s="102"/>
     </row>
-    <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="25">
         <v>100000000</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="34" t="s">
@@ -11075,69 +11116,71 @@
       <c r="CQ7" s="91">
         <v>450004</v>
       </c>
       <c r="CR7" s="92">
         <v>955946</v>
       </c>
       <c r="CS7" s="93">
         <v>1449959</v>
       </c>
       <c r="CT7" s="77">
         <v>1969653</v>
       </c>
       <c r="CU7" s="79">
         <v>539271</v>
       </c>
       <c r="CV7" s="73">
         <v>1087103</v>
       </c>
       <c r="CW7" s="73">
         <v>1637698</v>
       </c>
       <c r="CX7" s="38">
         <v>2215288</v>
       </c>
       <c r="CY7" s="79">
-        <v>592397</v>
+        <v>594307</v>
       </c>
       <c r="CZ7" s="73">
-        <v>1221069</v>
+        <v>1224892</v>
       </c>
       <c r="DA7" s="73">
-        <v>1828130</v>
+        <v>1833884</v>
       </c>
       <c r="DB7" s="77">
-        <v>2485922</v>
+        <v>2493612</v>
       </c>
       <c r="DC7" s="79">
-        <v>670715</v>
-[...1 lines deleted...]
-      <c r="DD7" s="73"/>
+        <v>672656</v>
+      </c>
+      <c r="DD7" s="73">
+        <v>1370685</v>
+      </c>
       <c r="DE7" s="73"/>
-      <c r="DF7" s="104"/>
+      <c r="DF7" s="103"/>
     </row>
-    <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="25">
         <v>110000000</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="73">
         <v>27167.586659439523</v>
       </c>
       <c r="D8" s="73">
         <v>54200.852216776198</v>
       </c>
       <c r="E8" s="73">
         <v>82148.14032951332</v>
       </c>
       <c r="F8" s="73">
         <v>111887.89967675538</v>
       </c>
       <c r="G8" s="73">
         <v>142695.74345207948</v>
       </c>
       <c r="H8" s="73">
         <v>174620.65210178916</v>
       </c>
       <c r="I8" s="73">
@@ -11401,69 +11444,71 @@
       <c r="CQ8" s="66">
         <v>453885</v>
       </c>
       <c r="CR8" s="92">
         <v>955443</v>
       </c>
       <c r="CS8" s="93">
         <v>1461990</v>
       </c>
       <c r="CT8" s="77">
         <v>2019608</v>
       </c>
       <c r="CU8" s="79">
         <v>524315</v>
       </c>
       <c r="CV8" s="73">
         <v>1074307</v>
       </c>
       <c r="CW8" s="73">
         <v>1646676</v>
       </c>
       <c r="CX8" s="38">
         <v>2255067</v>
       </c>
       <c r="CY8" s="79">
-        <v>581622</v>
+        <v>583204</v>
       </c>
       <c r="CZ8" s="73">
-        <v>1216438</v>
+        <v>1219456</v>
       </c>
       <c r="DA8" s="73">
-        <v>1857436</v>
+        <v>1861892</v>
       </c>
       <c r="DB8" s="77">
-        <v>2570811</v>
+        <v>2576704</v>
       </c>
       <c r="DC8" s="79">
-        <v>654292</v>
-[...1 lines deleted...]
-      <c r="DD8" s="73"/>
+        <v>655727</v>
+      </c>
+      <c r="DD8" s="73">
+        <v>1377553</v>
+      </c>
       <c r="DE8" s="73"/>
-      <c r="DF8" s="104"/>
+      <c r="DF8" s="103"/>
     </row>
-    <row r="9" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:110" ht="12.75">
       <c r="A9" s="25">
         <v>150000000</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="73">
         <v>30601.783795266852</v>
       </c>
       <c r="D9" s="73">
         <v>61552.672707456019</v>
       </c>
       <c r="E9" s="73">
         <v>94835.789460747619</v>
       </c>
       <c r="F9" s="73">
         <v>128930.25740702701</v>
       </c>
       <c r="G9" s="73">
         <v>163157.01800249182</v>
       </c>
       <c r="H9" s="73">
         <v>198952.09726819227</v>
       </c>
       <c r="I9" s="73">
@@ -11727,69 +11772,71 @@
       <c r="CQ9" s="66">
         <v>443194</v>
       </c>
       <c r="CR9" s="92">
         <v>926384</v>
       </c>
       <c r="CS9" s="93">
         <v>1426235</v>
       </c>
       <c r="CT9" s="77">
         <v>1962110</v>
       </c>
       <c r="CU9" s="79">
         <v>533989</v>
       </c>
       <c r="CV9" s="73">
         <v>1103984</v>
       </c>
       <c r="CW9" s="73">
         <v>1671784</v>
       </c>
       <c r="CX9" s="38">
         <v>2298167</v>
       </c>
       <c r="CY9" s="79">
-        <v>603526</v>
+        <v>605791</v>
       </c>
       <c r="CZ9" s="73">
-        <v>1238105</v>
+        <v>1242629</v>
       </c>
       <c r="DA9" s="73">
-        <v>1870655</v>
+        <v>1877444</v>
       </c>
       <c r="DB9" s="77">
-        <v>2559031</v>
+        <v>2568084</v>
       </c>
       <c r="DC9" s="79">
-        <v>688007</v>
-[...1 lines deleted...]
-      <c r="DD9" s="73"/>
+        <v>690267</v>
+      </c>
+      <c r="DD9" s="73">
+        <v>1403526</v>
+      </c>
       <c r="DE9" s="73"/>
-      <c r="DF9" s="104"/>
+      <c r="DF9" s="103"/>
     </row>
-    <row r="10" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:110" ht="12.75">
       <c r="A10" s="25">
         <v>190000000</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="73">
         <v>22563.14112036605</v>
       </c>
       <c r="D10" s="73">
         <v>45339.716732671492</v>
       </c>
       <c r="E10" s="73">
         <v>68206.702438924913</v>
       </c>
       <c r="F10" s="73">
         <v>94357.111659480288</v>
       </c>
       <c r="G10" s="73">
         <v>120882.99879567916</v>
       </c>
       <c r="H10" s="73">
         <v>147994.10478506429</v>
       </c>
       <c r="I10" s="73">
@@ -12053,69 +12100,71 @@
       <c r="CQ10" s="66">
         <v>374141</v>
       </c>
       <c r="CR10" s="92">
         <v>783601</v>
       </c>
       <c r="CS10" s="93">
         <v>1171971</v>
       </c>
       <c r="CT10" s="77">
         <v>1582624</v>
       </c>
       <c r="CU10" s="79">
         <v>440324</v>
       </c>
       <c r="CV10" s="73">
         <v>910812</v>
       </c>
       <c r="CW10" s="73">
         <v>1365511</v>
       </c>
       <c r="CX10" s="38">
         <v>1859025</v>
       </c>
       <c r="CY10" s="79">
-        <v>494411</v>
+        <v>496732</v>
       </c>
       <c r="CZ10" s="73">
-        <v>1020600</v>
+        <v>1023764</v>
       </c>
       <c r="DA10" s="73">
-        <v>1539602</v>
+        <v>1543602</v>
       </c>
       <c r="DB10" s="77">
-        <v>2094414</v>
+        <v>2099244</v>
       </c>
       <c r="DC10" s="79">
-        <v>588943</v>
-[...1 lines deleted...]
-      <c r="DD10" s="73"/>
+        <v>589767</v>
+      </c>
+      <c r="DD10" s="73">
+        <v>1181603</v>
+      </c>
       <c r="DE10" s="73"/>
-      <c r="DF10" s="104"/>
+      <c r="DF10" s="103"/>
     </row>
-    <row r="11" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:110" ht="12.75">
       <c r="A11" s="25">
         <v>230000000</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="73">
         <v>76211.169134959549</v>
       </c>
       <c r="D11" s="73">
         <v>152651.16228496324</v>
       </c>
       <c r="E11" s="73">
         <v>233622.38271133497</v>
       </c>
       <c r="F11" s="73">
         <v>316004.70235736965</v>
       </c>
       <c r="G11" s="73">
         <v>394584.25178164546</v>
       </c>
       <c r="H11" s="73">
         <v>476426.01539676596</v>
       </c>
       <c r="I11" s="73">
@@ -12379,69 +12428,71 @@
       <c r="CQ11" s="66">
         <v>992729</v>
       </c>
       <c r="CR11" s="92">
         <v>1930481</v>
       </c>
       <c r="CS11" s="93">
         <v>2894691</v>
       </c>
       <c r="CT11" s="77">
         <v>3839972</v>
       </c>
       <c r="CU11" s="79">
         <v>963417</v>
       </c>
       <c r="CV11" s="73">
         <v>1973784</v>
       </c>
       <c r="CW11" s="73">
         <v>2961586</v>
       </c>
       <c r="CX11" s="38">
         <v>3956808</v>
       </c>
       <c r="CY11" s="79">
-        <v>943725</v>
+        <v>946425</v>
       </c>
       <c r="CZ11" s="73">
-        <v>1869030</v>
+        <v>1873702</v>
       </c>
       <c r="DA11" s="73">
-        <v>2761767</v>
+        <v>2768474</v>
       </c>
       <c r="DB11" s="77">
-        <v>3652961</v>
+        <v>3674202</v>
       </c>
       <c r="DC11" s="79">
-        <v>971149</v>
-[...1 lines deleted...]
-      <c r="DD11" s="73"/>
+        <v>973178</v>
+      </c>
+      <c r="DD11" s="73">
+        <v>1886614</v>
+      </c>
       <c r="DE11" s="73"/>
-      <c r="DF11" s="104"/>
+      <c r="DF11" s="103"/>
     </row>
-    <row r="12" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:110" ht="12.75">
       <c r="A12" s="25">
         <v>270000000</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="73">
         <v>38826.899205754286</v>
       </c>
       <c r="D12" s="73">
         <v>77675.588369771722</v>
       </c>
       <c r="E12" s="73">
         <v>118873.38525788588</v>
       </c>
       <c r="F12" s="73">
         <v>161617.39016145223</v>
       </c>
       <c r="G12" s="73">
         <v>204650.00622499472</v>
       </c>
       <c r="H12" s="73">
         <v>248013.38855337177</v>
       </c>
       <c r="I12" s="73">
@@ -12705,69 +12756,71 @@
       <c r="CQ12" s="66">
         <v>482468</v>
       </c>
       <c r="CR12" s="92">
         <v>1000382</v>
       </c>
       <c r="CS12" s="93">
         <v>1519247</v>
       </c>
       <c r="CT12" s="77">
         <v>2065069</v>
       </c>
       <c r="CU12" s="79">
         <v>583947</v>
       </c>
       <c r="CV12" s="73">
         <v>1175105</v>
       </c>
       <c r="CW12" s="73">
         <v>1767243</v>
       </c>
       <c r="CX12" s="38">
         <v>2387221</v>
       </c>
       <c r="CY12" s="79">
-        <v>620281</v>
+        <v>619677</v>
       </c>
       <c r="CZ12" s="73">
-        <v>1274550</v>
+        <v>1272235</v>
       </c>
       <c r="DA12" s="73">
-        <v>1935364</v>
+        <v>1931363</v>
       </c>
       <c r="DB12" s="77">
-        <v>2610367</v>
+        <v>2604680</v>
       </c>
       <c r="DC12" s="79">
-        <v>683605</v>
-[...1 lines deleted...]
-      <c r="DD12" s="73"/>
+        <v>681918</v>
+      </c>
+      <c r="DD12" s="73">
+        <v>1385185</v>
+      </c>
       <c r="DE12" s="73"/>
-      <c r="DF12" s="104"/>
+      <c r="DF12" s="103"/>
     </row>
-    <row r="13" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:110" ht="12.75">
       <c r="A13" s="25">
         <v>310000000</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="73">
         <v>24641.81669864439</v>
       </c>
       <c r="D13" s="73">
         <v>49394.153849823117</v>
       </c>
       <c r="E13" s="73">
         <v>74534.18858396748</v>
       </c>
       <c r="F13" s="73">
         <v>101525.85108336512</v>
       </c>
       <c r="G13" s="73">
         <v>128714.14007764719</v>
       </c>
       <c r="H13" s="73">
         <v>156930.2951962513</v>
       </c>
       <c r="I13" s="73">
@@ -13031,69 +13084,71 @@
       <c r="CQ13" s="91">
         <v>366921</v>
       </c>
       <c r="CR13" s="92">
         <v>759427</v>
       </c>
       <c r="CS13" s="93">
         <v>1129063</v>
       </c>
       <c r="CT13" s="77">
         <v>1548609</v>
       </c>
       <c r="CU13" s="79">
         <v>422732</v>
       </c>
       <c r="CV13" s="73">
         <v>890570</v>
       </c>
       <c r="CW13" s="73">
         <v>1333628</v>
       </c>
       <c r="CX13" s="38">
         <v>1807518</v>
       </c>
       <c r="CY13" s="79">
-        <v>465011</v>
+        <v>466246</v>
       </c>
       <c r="CZ13" s="73">
-        <v>969776</v>
+        <v>972225</v>
       </c>
       <c r="DA13" s="73">
-        <v>1454711</v>
+        <v>1458367</v>
       </c>
       <c r="DB13" s="77">
-        <v>1971858</v>
+        <v>1976723</v>
       </c>
       <c r="DC13" s="79">
-        <v>500305</v>
-[...1 lines deleted...]
-      <c r="DD13" s="73"/>
+        <v>501514</v>
+      </c>
+      <c r="DD13" s="73">
+        <v>1039595</v>
+      </c>
       <c r="DE13" s="73"/>
-      <c r="DF13" s="104"/>
+      <c r="DF13" s="103"/>
     </row>
-    <row r="14" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:110" ht="12.75">
       <c r="A14" s="25">
         <v>330000000</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="34" t="s">
@@ -13357,69 +13412,71 @@
       <c r="CQ14" s="66">
         <v>353687</v>
       </c>
       <c r="CR14" s="92">
         <v>743096</v>
       </c>
       <c r="CS14" s="93">
         <v>1130791</v>
       </c>
       <c r="CT14" s="77">
         <v>1534502</v>
       </c>
       <c r="CU14" s="79">
         <v>414428</v>
       </c>
       <c r="CV14" s="73">
         <v>846514</v>
       </c>
       <c r="CW14" s="73">
         <v>1278680</v>
       </c>
       <c r="CX14" s="38">
         <v>1738501</v>
       </c>
       <c r="CY14" s="79">
-        <v>477082</v>
+        <v>477106</v>
       </c>
       <c r="CZ14" s="73">
-        <v>993271</v>
+        <v>993351</v>
       </c>
       <c r="DA14" s="73">
-        <v>1498432</v>
+        <v>1498566</v>
       </c>
       <c r="DB14" s="77">
-        <v>2036063</v>
+        <v>2036251</v>
       </c>
       <c r="DC14" s="79">
-        <v>521627</v>
-[...1 lines deleted...]
-      <c r="DD14" s="73"/>
+        <v>521681</v>
+      </c>
+      <c r="DD14" s="73">
+        <v>1061983</v>
+      </c>
       <c r="DE14" s="73"/>
-      <c r="DF14" s="104"/>
+      <c r="DF14" s="103"/>
     </row>
-    <row r="15" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:110" ht="12.75">
       <c r="A15" s="25">
         <v>350000000</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="73">
         <v>37464.224575615153</v>
       </c>
       <c r="D15" s="73">
         <v>73118.033538000862</v>
       </c>
       <c r="E15" s="73">
         <v>109833.57170055962</v>
       </c>
       <c r="F15" s="73">
         <v>148960.63319262321</v>
       </c>
       <c r="G15" s="73">
         <v>187460.60875299427</v>
       </c>
       <c r="H15" s="73">
         <v>227031.50497543023</v>
       </c>
       <c r="I15" s="73">
@@ -13683,69 +13740,71 @@
       <c r="CQ15" s="66">
         <v>564181</v>
       </c>
       <c r="CR15" s="92">
         <v>1205711</v>
       </c>
       <c r="CS15" s="93">
         <v>1832660</v>
       </c>
       <c r="CT15" s="77">
         <v>2501437</v>
       </c>
       <c r="CU15" s="79">
         <v>656844</v>
       </c>
       <c r="CV15" s="73">
         <v>1349010</v>
       </c>
       <c r="CW15" s="73">
         <v>2055709</v>
       </c>
       <c r="CX15" s="38">
         <v>2804127</v>
       </c>
       <c r="CY15" s="79">
-        <v>717391</v>
+        <v>721493</v>
       </c>
       <c r="CZ15" s="73">
-        <v>1484468</v>
+        <v>1492286</v>
       </c>
       <c r="DA15" s="73">
-        <v>2235309</v>
+        <v>2246845</v>
       </c>
       <c r="DB15" s="77">
-        <v>3039831</v>
+        <v>3055085</v>
       </c>
       <c r="DC15" s="79">
-        <v>834969</v>
-[...1 lines deleted...]
-      <c r="DD15" s="73"/>
+        <v>838689</v>
+      </c>
+      <c r="DD15" s="73">
+        <v>1699177</v>
+      </c>
       <c r="DE15" s="73"/>
-      <c r="DF15" s="104"/>
+      <c r="DF15" s="103"/>
     </row>
-    <row r="16" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:110" ht="12.75">
       <c r="A16" s="25">
         <v>390000000</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="73">
         <v>24917.215055455727</v>
       </c>
       <c r="D16" s="73">
         <v>49557.951631073112</v>
       </c>
       <c r="E16" s="73">
         <v>75302.934556205815</v>
       </c>
       <c r="F16" s="73">
         <v>103151.24557080174</v>
       </c>
       <c r="G16" s="73">
         <v>131957.54959925983</v>
       </c>
       <c r="H16" s="73">
         <v>162020.87240904488</v>
       </c>
       <c r="I16" s="73">
@@ -14009,69 +14068,71 @@
       <c r="CQ16" s="66">
         <v>480845</v>
       </c>
       <c r="CR16" s="92">
         <v>1012121</v>
       </c>
       <c r="CS16" s="93">
         <v>1556299</v>
       </c>
       <c r="CT16" s="77">
         <v>2146042</v>
       </c>
       <c r="CU16" s="79">
         <v>566921</v>
       </c>
       <c r="CV16" s="73">
         <v>1169399</v>
       </c>
       <c r="CW16" s="73">
         <v>1794037</v>
       </c>
       <c r="CX16" s="38">
         <v>2451200</v>
       </c>
       <c r="CY16" s="79">
-        <v>656329</v>
+        <v>660129</v>
       </c>
       <c r="CZ16" s="73">
-        <v>1345322</v>
+        <v>1351317</v>
       </c>
       <c r="DA16" s="73">
-        <v>2056549</v>
+        <v>2064732</v>
       </c>
       <c r="DB16" s="77">
-        <v>2823739</v>
+        <v>2834112</v>
       </c>
       <c r="DC16" s="79">
-        <v>743413</v>
-[...1 lines deleted...]
-      <c r="DD16" s="73"/>
+        <v>745605</v>
+      </c>
+      <c r="DD16" s="73">
+        <v>1533097</v>
+      </c>
       <c r="DE16" s="73"/>
-      <c r="DF16" s="104"/>
+      <c r="DF16" s="103"/>
     </row>
-    <row r="17" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:110" ht="12.75">
       <c r="A17" s="25">
         <v>430000000</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="73">
         <v>31366.157595458444</v>
       </c>
       <c r="D17" s="73">
         <v>62934.630366957033</v>
       </c>
       <c r="E17" s="73">
         <v>95214.498961884063</v>
       </c>
       <c r="F17" s="73">
         <v>129231.06887487837</v>
       </c>
       <c r="G17" s="73">
         <v>163844.03326425952</v>
       </c>
       <c r="H17" s="73">
         <v>200104.49387512275</v>
       </c>
       <c r="I17" s="73">
@@ -14335,69 +14396,71 @@
       <c r="CQ17" s="66">
         <v>385228</v>
       </c>
       <c r="CR17" s="92">
         <v>809529</v>
       </c>
       <c r="CS17" s="93">
         <v>1208101</v>
       </c>
       <c r="CT17" s="77">
         <v>1640373</v>
       </c>
       <c r="CU17" s="79">
         <v>437813</v>
       </c>
       <c r="CV17" s="73">
         <v>908666</v>
       </c>
       <c r="CW17" s="73">
         <v>1364589</v>
       </c>
       <c r="CX17" s="38">
         <v>1845015</v>
       </c>
       <c r="CY17" s="79">
-        <v>484666</v>
+        <v>486194</v>
       </c>
       <c r="CZ17" s="73">
-        <v>1011199</v>
+        <v>1014220</v>
       </c>
       <c r="DA17" s="73">
-        <v>1505858</v>
+        <v>1510346</v>
       </c>
       <c r="DB17" s="77">
-        <v>2026180</v>
+        <v>2032135</v>
       </c>
       <c r="DC17" s="79">
-        <v>536386</v>
-[...1 lines deleted...]
-      <c r="DD17" s="73"/>
+        <v>537850</v>
+      </c>
+      <c r="DD17" s="73">
+        <v>1104215</v>
+      </c>
       <c r="DE17" s="73"/>
-      <c r="DF17" s="104"/>
+      <c r="DF17" s="103"/>
     </row>
-    <row r="18" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:110" ht="12.75">
       <c r="A18" s="25">
         <v>470000000</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="73">
         <v>48772.255173930556</v>
       </c>
       <c r="D18" s="73">
         <v>99245.913731857348</v>
       </c>
       <c r="E18" s="73">
         <v>158636.19948915279</v>
       </c>
       <c r="F18" s="73">
         <v>217609.0078672154</v>
       </c>
       <c r="G18" s="73">
         <v>272252.23170664738</v>
       </c>
       <c r="H18" s="73">
         <v>333079.71038799337</v>
       </c>
       <c r="I18" s="73">
@@ -14661,69 +14724,71 @@
       <c r="CQ18" s="66">
         <v>622895</v>
       </c>
       <c r="CR18" s="92">
         <v>1276656</v>
       </c>
       <c r="CS18" s="93">
         <v>1926935</v>
       </c>
       <c r="CT18" s="77">
         <v>2775156</v>
       </c>
       <c r="CU18" s="79">
         <v>722552</v>
       </c>
       <c r="CV18" s="73">
         <v>1571989</v>
       </c>
       <c r="CW18" s="73">
         <v>2319870</v>
       </c>
       <c r="CX18" s="38">
         <v>3123024</v>
       </c>
       <c r="CY18" s="79">
-        <v>798353</v>
+        <v>800579</v>
       </c>
       <c r="CZ18" s="73">
-        <v>1631230</v>
+        <v>1635681</v>
       </c>
       <c r="DA18" s="73">
-        <v>2430270</v>
+        <v>2436932</v>
       </c>
       <c r="DB18" s="77">
-        <v>3287291</v>
+        <v>3296156</v>
       </c>
       <c r="DC18" s="79">
-        <v>866673</v>
-[...1 lines deleted...]
-      <c r="DD18" s="73"/>
+        <v>868865</v>
+      </c>
+      <c r="DD18" s="73">
+        <v>1738679</v>
+      </c>
       <c r="DE18" s="73"/>
-      <c r="DF18" s="104"/>
+      <c r="DF18" s="103"/>
     </row>
-    <row r="19" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:110" ht="12.75">
       <c r="A19" s="25"/>
       <c r="B19" s="29" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="73">
         <v>20786.341198715927</v>
       </c>
       <c r="D19" s="73">
         <v>41695.517849375035</v>
       </c>
       <c r="E19" s="73">
         <v>63194.98521438209</v>
       </c>
       <c r="F19" s="73">
         <v>85900.456571643532</v>
       </c>
       <c r="G19" s="73">
         <v>108768.09210824371</v>
       </c>
       <c r="H19" s="73">
         <v>133357.10137189092</v>
       </c>
       <c r="I19" s="73">
         <v>158083.83145591556</v>
       </c>
@@ -14996,58 +15061,60 @@
       </c>
       <c r="CU19" s="79" t="s">
         <v>48</v>
       </c>
       <c r="CV19" s="73" t="s">
         <v>48</v>
       </c>
       <c r="CW19" s="73" t="s">
         <v>48</v>
       </c>
       <c r="CX19" s="38" t="s">
         <v>48</v>
       </c>
       <c r="CY19" s="79" t="s">
         <v>48</v>
       </c>
       <c r="CZ19" s="73" t="s">
         <v>48</v>
       </c>
       <c r="DA19" s="73" t="s">
         <v>48</v>
       </c>
       <c r="DB19" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="DC19" s="108" t="s">
-[...2 lines deleted...]
-      <c r="DD19" s="111"/>
+      <c r="DC19" s="107" t="s">
+        <v>48</v>
+      </c>
+      <c r="DD19" s="110" t="s">
+        <v>48</v>
+      </c>
       <c r="DE19" s="73"/>
-      <c r="DF19" s="105"/>
+      <c r="DF19" s="104"/>
     </row>
-    <row r="20" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:110" ht="12.75">
       <c r="A20" s="25">
         <v>550000000</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="73">
         <v>33071.942076609987</v>
       </c>
       <c r="D20" s="73">
         <v>66103.842147150164</v>
       </c>
       <c r="E20" s="73">
         <v>100511.63484855086</v>
       </c>
       <c r="F20" s="73">
         <v>138435.0643888835</v>
       </c>
       <c r="G20" s="73">
         <v>176690.6124141149</v>
       </c>
       <c r="H20" s="73">
         <v>215865.00619416765</v>
       </c>
       <c r="I20" s="73">
@@ -15311,69 +15378,71 @@
       <c r="CQ20" s="66">
         <v>553423</v>
       </c>
       <c r="CR20" s="92">
         <v>1145448</v>
       </c>
       <c r="CS20" s="93">
         <v>1758542</v>
       </c>
       <c r="CT20" s="77">
         <v>2392847</v>
       </c>
       <c r="CU20" s="79">
         <v>645733</v>
       </c>
       <c r="CV20" s="73">
         <v>1316954</v>
       </c>
       <c r="CW20" s="73">
         <v>2006820</v>
       </c>
       <c r="CX20" s="38">
         <v>2749296</v>
       </c>
       <c r="CY20" s="79">
-        <v>749644</v>
+        <v>753081</v>
       </c>
       <c r="CZ20" s="73">
-        <v>1530217</v>
+        <v>1536776</v>
       </c>
       <c r="DA20" s="73">
-        <v>2303825</v>
+        <v>2313530</v>
       </c>
       <c r="DB20" s="77">
-        <v>3150491</v>
-[...4 lines deleted...]
-      <c r="DD20" s="100"/>
+        <v>3163347</v>
+      </c>
+      <c r="DC20" s="111">
+        <v>855123</v>
+      </c>
+      <c r="DD20" s="99">
+        <v>1718813</v>
+      </c>
       <c r="DE20" s="73"/>
-      <c r="DF20" s="106"/>
+      <c r="DF20" s="105"/>
     </row>
-    <row r="21" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:110" ht="12.75">
       <c r="A21" s="25">
         <v>590000000</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="73">
         <v>27005.676017137732</v>
       </c>
       <c r="D21" s="73">
         <v>53961.613558890422</v>
       </c>
       <c r="E21" s="73">
         <v>81419.235035952734</v>
       </c>
       <c r="F21" s="73">
         <v>110442.53734667058</v>
       </c>
       <c r="G21" s="73">
         <v>140009.42210696926</v>
       </c>
       <c r="H21" s="73">
         <v>171255.97214003443</v>
       </c>
       <c r="I21" s="73">
@@ -15637,69 +15706,71 @@
       <c r="CQ21" s="66">
         <v>486309</v>
       </c>
       <c r="CR21" s="92">
         <v>1023096</v>
       </c>
       <c r="CS21" s="93">
         <v>1560942</v>
       </c>
       <c r="CT21" s="77">
         <v>2141944</v>
       </c>
       <c r="CU21" s="79">
         <v>527253</v>
       </c>
       <c r="CV21" s="73">
         <v>1101853</v>
       </c>
       <c r="CW21" s="73">
         <v>1701442</v>
       </c>
       <c r="CX21" s="38">
         <v>2338112</v>
       </c>
       <c r="CY21" s="79">
-        <v>588504</v>
+        <v>585570</v>
       </c>
       <c r="CZ21" s="73">
-        <v>1211776</v>
+        <v>1204159</v>
       </c>
       <c r="DA21" s="73">
-        <v>1833064</v>
+        <v>1820715</v>
       </c>
       <c r="DB21" s="77">
-        <v>2504705</v>
-[...4 lines deleted...]
-      <c r="DD21" s="115"/>
+        <v>2487608</v>
+      </c>
+      <c r="DC21" s="107">
+        <v>617687</v>
+      </c>
+      <c r="DD21" s="114">
+        <v>1315659</v>
+      </c>
       <c r="DE21" s="73"/>
-      <c r="DF21" s="106"/>
+      <c r="DF21" s="105"/>
     </row>
-    <row r="22" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:110" ht="12.75">
       <c r="A22" s="25">
         <v>610000000</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="34" t="s">
@@ -15963,69 +16034,71 @@
       <c r="CQ22" s="66">
         <v>292024</v>
       </c>
       <c r="CR22" s="92">
         <v>613885</v>
       </c>
       <c r="CS22" s="93">
         <v>916743</v>
       </c>
       <c r="CT22" s="77">
         <v>1244823</v>
       </c>
       <c r="CU22" s="79">
         <v>356319</v>
       </c>
       <c r="CV22" s="73">
         <v>744764</v>
       </c>
       <c r="CW22" s="73">
         <v>1095192</v>
       </c>
       <c r="CX22" s="38">
         <v>1459443</v>
       </c>
       <c r="CY22" s="79">
-        <v>387603</v>
+        <v>391944</v>
       </c>
       <c r="CZ22" s="73">
-        <v>791464</v>
+        <v>797688</v>
       </c>
       <c r="DA22" s="73">
-        <v>1169647</v>
+        <v>1177757</v>
       </c>
       <c r="DB22" s="77">
-        <v>1572175</v>
+        <v>1582171</v>
       </c>
       <c r="DC22" s="79">
-        <v>430228</v>
-[...1 lines deleted...]
-      <c r="DD22" s="100"/>
+        <v>432115</v>
+      </c>
+      <c r="DD22" s="99">
+        <v>890248</v>
+      </c>
       <c r="DE22" s="73"/>
-      <c r="DF22" s="104"/>
+      <c r="DF22" s="103"/>
     </row>
-    <row r="23" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:110" ht="12.75">
       <c r="A23" s="25">
         <v>620000000</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="34" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="34" t="s">
@@ -16289,69 +16362,71 @@
       <c r="CQ23" s="66">
         <v>712596</v>
       </c>
       <c r="CR23" s="92">
         <v>1477476</v>
       </c>
       <c r="CS23" s="93">
         <v>2282707</v>
       </c>
       <c r="CT23" s="77">
         <v>3164315</v>
       </c>
       <c r="CU23" s="79">
         <v>801630</v>
       </c>
       <c r="CV23" s="73">
         <v>1668431</v>
       </c>
       <c r="CW23" s="73">
         <v>2530534</v>
       </c>
       <c r="CX23" s="38">
         <v>3486351</v>
       </c>
       <c r="CY23" s="79">
-        <v>955827</v>
+        <v>953094</v>
       </c>
       <c r="CZ23" s="73">
-        <v>1867452</v>
+        <v>1861408</v>
       </c>
       <c r="DA23" s="73">
-        <v>2838126</v>
+        <v>2828773</v>
       </c>
       <c r="DB23" s="77">
-        <v>3947442</v>
+        <v>3934773</v>
       </c>
       <c r="DC23" s="79">
-        <v>1059107</v>
-[...1 lines deleted...]
-      <c r="DD23" s="73"/>
+        <v>1055781</v>
+      </c>
+      <c r="DD23" s="73">
+        <v>1996244</v>
+      </c>
       <c r="DE23" s="73"/>
-      <c r="DF23" s="104"/>
+      <c r="DF23" s="103"/>
     </row>
-    <row r="24" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:110" ht="12.75">
       <c r="A24" s="25">
         <v>630000000</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="73">
         <v>28219.445697941537</v>
       </c>
       <c r="D24" s="73">
         <v>56650.959609656093</v>
       </c>
       <c r="E24" s="73">
         <v>85836.056759038926</v>
       </c>
       <c r="F24" s="73">
         <v>117369.9478062413</v>
       </c>
       <c r="G24" s="73">
         <v>149234.21055695991</v>
       </c>
       <c r="H24" s="73">
         <v>182639.97438560944</v>
       </c>
       <c r="I24" s="73">
@@ -16615,69 +16690,71 @@
       <c r="CQ24" s="66">
         <v>593278</v>
       </c>
       <c r="CR24" s="92">
         <v>1218917</v>
       </c>
       <c r="CS24" s="93">
         <v>1825114</v>
       </c>
       <c r="CT24" s="77">
         <v>2504294</v>
       </c>
       <c r="CU24" s="79">
         <v>656030</v>
       </c>
       <c r="CV24" s="73">
         <v>1339647</v>
       </c>
       <c r="CW24" s="73">
         <v>2010709</v>
       </c>
       <c r="CX24" s="38">
         <v>2768621</v>
       </c>
       <c r="CY24" s="79">
-        <v>739274</v>
+        <v>742164</v>
       </c>
       <c r="CZ24" s="73">
-        <v>1510750</v>
+        <v>1515153</v>
       </c>
       <c r="DA24" s="73">
-        <v>2285442</v>
+        <v>2291347</v>
       </c>
       <c r="DB24" s="77">
-        <v>3133767</v>
+        <v>3141177</v>
       </c>
       <c r="DC24" s="79">
-        <v>847744</v>
-[...1 lines deleted...]
-      <c r="DD24" s="73"/>
+        <v>849251</v>
+      </c>
+      <c r="DD24" s="73">
+        <v>1730599</v>
+      </c>
       <c r="DE24" s="73"/>
-      <c r="DF24" s="104"/>
+      <c r="DF24" s="103"/>
     </row>
-    <row r="25" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:110" ht="12.75">
       <c r="A25" s="25">
         <v>710000000</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="73">
         <v>57684.407881746898</v>
       </c>
       <c r="D25" s="73">
         <v>116027.89057160556</v>
       </c>
       <c r="E25" s="73">
         <v>179651.77441197779</v>
       </c>
       <c r="F25" s="73">
         <v>244635.43047063673</v>
       </c>
       <c r="G25" s="73">
         <v>308891.05162423674</v>
       </c>
       <c r="H25" s="73">
         <v>377941.13491359958</v>
       </c>
       <c r="I25" s="73">
@@ -16941,69 +17018,71 @@
       <c r="CQ25" s="91">
         <v>763046</v>
       </c>
       <c r="CR25" s="92">
         <v>1574891</v>
       </c>
       <c r="CS25" s="93">
         <v>2377758</v>
       </c>
       <c r="CT25" s="77">
         <v>3272907</v>
       </c>
       <c r="CU25" s="79">
         <v>860013</v>
       </c>
       <c r="CV25" s="73">
         <v>1761041</v>
       </c>
       <c r="CW25" s="73">
         <v>2647141</v>
       </c>
       <c r="CX25" s="38">
         <v>3638095</v>
       </c>
       <c r="CY25" s="79">
-        <v>970823</v>
+        <v>969443</v>
       </c>
       <c r="CZ25" s="73">
-        <v>1981866</v>
+        <v>1977889</v>
       </c>
       <c r="DA25" s="73">
-        <v>2990140</v>
+        <v>2983617</v>
       </c>
       <c r="DB25" s="77">
-        <v>4104050</v>
+        <v>4095024</v>
       </c>
       <c r="DC25" s="79">
-        <v>1058434</v>
-[...1 lines deleted...]
-      <c r="DD25" s="73"/>
+        <v>1055973</v>
+      </c>
+      <c r="DD25" s="73">
+        <v>2152325</v>
+      </c>
       <c r="DE25" s="73"/>
-      <c r="DF25" s="104"/>
+      <c r="DF25" s="103"/>
     </row>
-    <row r="26" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:110" ht="12.75">
       <c r="A26" s="25">
         <v>750000000</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="73">
         <v>59496.065744596199</v>
       </c>
       <c r="D26" s="73">
         <v>119645.43121422456</v>
       </c>
       <c r="E26" s="73">
         <v>183505.46553769478</v>
       </c>
       <c r="F26" s="73">
         <v>249695.7463125638</v>
       </c>
       <c r="G26" s="73">
         <v>313772.07424111495</v>
       </c>
       <c r="H26" s="73">
         <v>381134.46704761538</v>
       </c>
       <c r="I26" s="73">
@@ -17267,69 +17346,71 @@
       <c r="CQ26" s="66">
         <v>817125</v>
       </c>
       <c r="CR26" s="92">
         <v>1666224</v>
       </c>
       <c r="CS26" s="93">
         <v>2508931</v>
       </c>
       <c r="CT26" s="77">
         <v>3460063</v>
       </c>
       <c r="CU26" s="79">
         <v>979237</v>
       </c>
       <c r="CV26" s="73">
         <v>1983970</v>
       </c>
       <c r="CW26" s="73">
         <v>2988732</v>
       </c>
       <c r="CX26" s="38">
         <v>4133442</v>
       </c>
       <c r="CY26" s="79">
-        <v>1063924</v>
+        <v>1073459</v>
       </c>
       <c r="CZ26" s="73">
-        <v>2178368</v>
+        <v>2195003</v>
       </c>
       <c r="DA26" s="73">
-        <v>3305707</v>
+        <v>3329383</v>
       </c>
       <c r="DB26" s="77">
-        <v>4536961</v>
+        <v>4567640</v>
       </c>
       <c r="DC26" s="79">
-        <v>1224545</v>
-[...1 lines deleted...]
-      <c r="DD26" s="73"/>
+        <v>1231515</v>
+      </c>
+      <c r="DD26" s="73">
+        <v>2514267</v>
+      </c>
       <c r="DE26" s="73"/>
-      <c r="DF26" s="104"/>
+      <c r="DF26" s="103"/>
     </row>
-    <row r="27" spans="1:110" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:110" ht="13.5" thickBot="1">
       <c r="A27" s="26">
         <v>790000000</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="G27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="H27" s="36" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="36" t="s">
@@ -17593,122 +17674,124 @@
       <c r="CQ27" s="67">
         <v>343253</v>
       </c>
       <c r="CR27" s="95">
         <v>715601</v>
       </c>
       <c r="CS27" s="96">
         <v>1071114</v>
       </c>
       <c r="CT27" s="78">
         <v>1442616</v>
       </c>
       <c r="CU27" s="80">
         <v>397055</v>
       </c>
       <c r="CV27" s="75">
         <v>809952</v>
       </c>
       <c r="CW27" s="75">
         <v>1227403</v>
       </c>
       <c r="CX27" s="39">
         <v>1668525</v>
       </c>
       <c r="CY27" s="80">
-        <v>451332</v>
+        <v>453582</v>
       </c>
       <c r="CZ27" s="75">
-        <v>911928</v>
+        <v>916441</v>
       </c>
       <c r="DA27" s="75">
-        <v>1364295</v>
+        <v>1371050</v>
       </c>
       <c r="DB27" s="78">
-        <v>1837913</v>
+        <v>1846898</v>
       </c>
       <c r="DC27" s="80">
-        <v>482852</v>
-[...1 lines deleted...]
-      <c r="DD27" s="75"/>
+        <v>485065</v>
+      </c>
+      <c r="DD27" s="75">
+        <v>993600</v>
+      </c>
       <c r="DE27" s="75"/>
-      <c r="DF27" s="107"/>
+      <c r="DF27" s="106"/>
     </row>
-    <row r="29" spans="1:110" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:110" ht="11.25" customHeight="1">
       <c r="A29" s="22"/>
       <c r="B29" s="23"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
     </row>
-    <row r="30" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:110">
       <c r="A30" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
     </row>
-    <row r="31" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:110" ht="12.75">
       <c r="A31" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
     </row>
-    <row r="32" spans="1:110" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:110">
       <c r="A32" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="DC4:DF4"/>
+    <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CI4:CL4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="BO4:BR4"/>
+    <mergeCell ref="BK4:BN4"/>
+    <mergeCell ref="BS4:BV4"/>
+    <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="BW4:BZ4"/>
-[...10 lines deleted...]
-    <mergeCell ref="CI4:CL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>