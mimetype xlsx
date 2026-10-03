--- v0 (2026-08-11)
+++ v1 (2026-10-03)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Работа\НДД\Динамика\Год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Динамика обновл\год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="662"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="69">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
@@ -268,96 +268,81 @@
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> The data has been recalculated due to updates from data sources. Direct calculation of indices is not correct.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
-    </r>
-[...13 lines deleted...]
-      <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Preliminary data.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -475,51 +460,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -779,80 +764,67 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -973,51 +945,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
     <cellStyle name="Финансовый 2 2" xfId="7"/>
     <cellStyle name="Финансовый 2 3" xfId="8"/>
     <cellStyle name="Финансовый 3" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1313,63 +1284,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makshayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="B16" sqref="B16:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="75"/>
-      <c r="B1" s="75"/>
+      <c r="A1" s="74"/>
+      <c r="B1" s="74"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="17">
         <v>641101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>59</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>64</v>
       </c>
@@ -1449,59 +1420,59 @@
       <c r="B13" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="39"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="70">
-        <v>46115</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="70">
-        <v>46304</v>
+        <v>46384</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="22" t="s">
@@ -1620,51 +1591,51 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA31"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+      <selection activeCell="AA4" sqref="AA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="16" width="8.42578125" style="10" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="14">
         <v>641101</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="12" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
     <row r="4" spans="1:27" ht="17.25" customHeight="1" thickBot="1">
       <c r="A4" s="27" t="s">
         <v>11</v>
@@ -1720,52 +1691,52 @@
       </c>
       <c r="S4" s="62">
         <v>2017</v>
       </c>
       <c r="T4" s="63">
         <v>2018</v>
       </c>
       <c r="U4" s="59">
         <v>2019</v>
       </c>
       <c r="V4" s="61">
         <v>2020</v>
       </c>
       <c r="W4" s="59">
         <v>2021</v>
       </c>
       <c r="X4" s="65" t="s">
         <v>67</v>
       </c>
       <c r="Y4" s="65">
         <v>2023</v>
       </c>
       <c r="Z4" s="65">
         <v>2024</v>
       </c>
-      <c r="AA4" s="65" t="s">
-        <v>68</v>
+      <c r="AA4" s="65">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="31">
         <v>0</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="40">
         <v>7670</v>
       </c>
       <c r="D5" s="41">
         <v>8958</v>
       </c>
       <c r="E5" s="41">
         <v>10533</v>
       </c>
       <c r="F5" s="41">
         <v>12817</v>
       </c>
       <c r="G5" s="41">
         <v>15787</v>
       </c>
       <c r="H5" s="41">
@@ -1804,51 +1775,51 @@
       <c r="S5" s="41">
         <v>83709.833333333328</v>
       </c>
       <c r="T5" s="41">
         <v>93135</v>
       </c>
       <c r="U5" s="42">
         <v>104282</v>
       </c>
       <c r="V5" s="42">
         <v>116126</v>
       </c>
       <c r="W5" s="43">
         <v>130616</v>
       </c>
       <c r="X5" s="69">
         <v>164438</v>
       </c>
       <c r="Y5" s="68">
         <v>189953</v>
       </c>
       <c r="Z5" s="68">
         <v>215979</v>
       </c>
       <c r="AA5" s="71">
-        <v>238070</v>
+        <v>238862</v>
       </c>
     </row>
     <row r="6" spans="1:27" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="32">
         <v>100000000</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="H6" s="45" t="s">
@@ -1887,51 +1858,51 @@
       <c r="S6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="U6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="W6" s="46">
         <v>116776</v>
       </c>
       <c r="X6" s="46">
         <v>139511</v>
       </c>
       <c r="Y6" s="49">
         <v>164138</v>
       </c>
       <c r="Z6" s="49">
         <v>184607</v>
       </c>
       <c r="AA6" s="72">
-        <v>207160</v>
+        <v>207801</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="32">
         <v>110000000</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="47">
         <v>5656</v>
       </c>
       <c r="D7" s="48">
         <v>6765</v>
       </c>
       <c r="E7" s="48">
         <v>7976</v>
       </c>
       <c r="F7" s="48">
         <v>9441</v>
       </c>
       <c r="G7" s="48">
         <v>11443</v>
       </c>
       <c r="H7" s="48">
@@ -1970,51 +1941,51 @@
       <c r="S7" s="48">
         <v>72865.666666666672</v>
       </c>
       <c r="T7" s="48">
         <v>80809</v>
       </c>
       <c r="U7" s="49">
         <v>91933</v>
       </c>
       <c r="V7" s="50">
         <v>107224</v>
       </c>
       <c r="W7" s="51">
         <v>122039</v>
       </c>
       <c r="X7" s="46">
         <v>151345</v>
       </c>
       <c r="Y7" s="50">
         <v>168301</v>
       </c>
       <c r="Z7" s="50">
         <v>187922</v>
       </c>
       <c r="AA7" s="72">
-        <v>214234</v>
+        <v>214725</v>
       </c>
     </row>
     <row r="8" spans="1:27" ht="12.75">
       <c r="A8" s="32">
         <v>150000000</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="47">
         <v>8264</v>
       </c>
       <c r="D8" s="48">
         <v>9752</v>
       </c>
       <c r="E8" s="48">
         <v>11351</v>
       </c>
       <c r="F8" s="48">
         <v>13750</v>
       </c>
       <c r="G8" s="48">
         <v>16982</v>
       </c>
       <c r="H8" s="48">
@@ -2053,51 +2024,51 @@
       <c r="S8" s="48">
         <v>74092.333333333328</v>
       </c>
       <c r="T8" s="48">
         <v>80967</v>
       </c>
       <c r="U8" s="49">
         <v>92696</v>
       </c>
       <c r="V8" s="50">
         <v>98360</v>
       </c>
       <c r="W8" s="51">
         <v>115009</v>
       </c>
       <c r="X8" s="46">
         <v>142531</v>
       </c>
       <c r="Y8" s="49">
         <v>163509</v>
       </c>
       <c r="Z8" s="49">
         <v>191514</v>
       </c>
       <c r="AA8" s="72">
-        <v>213253</v>
+        <v>214007</v>
       </c>
     </row>
     <row r="9" spans="1:27" ht="12.75">
       <c r="A9" s="32">
         <v>190000000</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="47">
         <v>4685</v>
       </c>
       <c r="D9" s="48">
         <v>5739</v>
       </c>
       <c r="E9" s="48">
         <v>6594</v>
       </c>
       <c r="F9" s="48">
         <v>8193</v>
       </c>
       <c r="G9" s="48">
         <v>9486</v>
       </c>
       <c r="H9" s="48">
@@ -2136,51 +2107,51 @@
       <c r="S9" s="48">
         <v>64071.5</v>
       </c>
       <c r="T9" s="48">
         <v>69652</v>
       </c>
       <c r="U9" s="49">
         <v>79528</v>
       </c>
       <c r="V9" s="50">
         <v>86606</v>
       </c>
       <c r="W9" s="51">
         <v>101709</v>
       </c>
       <c r="X9" s="46">
         <v>124587</v>
       </c>
       <c r="Y9" s="50">
         <v>131885</v>
       </c>
       <c r="Z9" s="49">
         <v>154919</v>
       </c>
       <c r="AA9" s="72">
-        <v>174535</v>
+        <v>174937</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12.75">
       <c r="A10" s="32">
         <v>230000000</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="47">
         <v>19509</v>
       </c>
       <c r="D10" s="48">
         <v>23215</v>
       </c>
       <c r="E10" s="48">
         <v>27371</v>
       </c>
       <c r="F10" s="48">
         <v>29970</v>
       </c>
       <c r="G10" s="48">
         <v>39197</v>
       </c>
       <c r="H10" s="48">
@@ -2219,51 +2190,51 @@
       <c r="S10" s="48">
         <v>156392.25</v>
       </c>
       <c r="T10" s="48">
         <v>185036</v>
       </c>
       <c r="U10" s="49">
         <v>212571</v>
       </c>
       <c r="V10" s="50">
         <v>215076</v>
       </c>
       <c r="W10" s="51">
         <v>251597</v>
       </c>
       <c r="X10" s="46">
         <v>291852</v>
       </c>
       <c r="Y10" s="49">
         <v>319998</v>
       </c>
       <c r="Z10" s="50">
         <v>329734</v>
       </c>
       <c r="AA10" s="72">
-        <v>304413</v>
+        <v>306184</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="12.75">
       <c r="A11" s="32">
         <v>270000000</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="47">
         <v>9293</v>
       </c>
       <c r="D11" s="48">
         <v>12345</v>
       </c>
       <c r="E11" s="48">
         <v>14287</v>
       </c>
       <c r="F11" s="48">
         <v>15313</v>
       </c>
       <c r="G11" s="48">
         <v>17873</v>
       </c>
       <c r="H11" s="48">
@@ -2302,51 +2273,51 @@
       <c r="S11" s="48">
         <v>84971.333333333328</v>
       </c>
       <c r="T11" s="48">
         <v>95621</v>
       </c>
       <c r="U11" s="49">
         <v>107202</v>
       </c>
       <c r="V11" s="50">
         <v>112319</v>
       </c>
       <c r="W11" s="51">
         <v>128077</v>
       </c>
       <c r="X11" s="46">
         <v>151855</v>
       </c>
       <c r="Y11" s="50">
         <v>172089</v>
       </c>
       <c r="Z11" s="49">
         <v>198935</v>
       </c>
       <c r="AA11" s="72">
-        <v>217531</v>
+        <v>217057</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="12.75">
       <c r="A12" s="32">
         <v>310000000</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="47">
         <v>4001</v>
       </c>
       <c r="D12" s="48">
         <v>4909</v>
       </c>
       <c r="E12" s="48">
         <v>5567</v>
       </c>
       <c r="F12" s="48">
         <v>6917</v>
       </c>
       <c r="G12" s="48">
         <v>9101</v>
       </c>
       <c r="H12" s="48">
@@ -2385,51 +2356,51 @@
       <c r="S12" s="48">
         <v>54563.916666666664</v>
       </c>
       <c r="T12" s="48">
         <v>61301</v>
       </c>
       <c r="U12" s="49">
         <v>70330</v>
       </c>
       <c r="V12" s="50">
         <v>80516</v>
       </c>
       <c r="W12" s="51">
         <v>90255</v>
       </c>
       <c r="X12" s="46">
         <v>112952</v>
       </c>
       <c r="Y12" s="49">
         <v>129051</v>
       </c>
       <c r="Z12" s="49">
         <v>150627</v>
       </c>
       <c r="AA12" s="72">
-        <v>164322</v>
+        <v>164727</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="12.75">
       <c r="A13" s="32">
         <v>330000000</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="45" t="s">
@@ -2468,51 +2439,51 @@
       <c r="S13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="U13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="V13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="W13" s="51">
         <v>91986</v>
       </c>
       <c r="X13" s="46">
         <v>114873</v>
       </c>
       <c r="Y13" s="50">
         <v>127875</v>
       </c>
       <c r="Z13" s="50">
         <v>144875</v>
       </c>
       <c r="AA13" s="72">
-        <v>169672</v>
+        <v>169688</v>
       </c>
     </row>
     <row r="14" spans="1:27" ht="12.75">
       <c r="A14" s="32">
         <v>350000000</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="47">
         <v>8756</v>
       </c>
       <c r="D14" s="48">
         <v>10148</v>
       </c>
       <c r="E14" s="48">
         <v>11549</v>
       </c>
       <c r="F14" s="48">
         <v>14051</v>
       </c>
       <c r="G14" s="48">
         <v>15561</v>
       </c>
       <c r="H14" s="48">
@@ -2551,51 +2522,51 @@
       <c r="S14" s="48">
         <v>82299.333333333328</v>
       </c>
       <c r="T14" s="48">
         <v>94738</v>
       </c>
       <c r="U14" s="49">
         <v>106481</v>
       </c>
       <c r="V14" s="50">
         <v>130552</v>
       </c>
       <c r="W14" s="51">
         <v>140164</v>
       </c>
       <c r="X14" s="46">
         <v>172498</v>
       </c>
       <c r="Y14" s="49">
         <v>208453</v>
       </c>
       <c r="Z14" s="49">
         <v>233677</v>
       </c>
       <c r="AA14" s="72">
-        <v>253319</v>
+        <v>254590</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12.75">
       <c r="A15" s="32">
         <v>390000000</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="47">
         <v>6239</v>
       </c>
       <c r="D15" s="48">
         <v>7103</v>
       </c>
       <c r="E15" s="48">
         <v>8573</v>
       </c>
       <c r="F15" s="48">
         <v>10474</v>
       </c>
       <c r="G15" s="48">
         <v>12574</v>
       </c>
       <c r="H15" s="48">
@@ -2634,51 +2605,51 @@
       <c r="S15" s="48">
         <v>75922.833333333328</v>
       </c>
       <c r="T15" s="48">
         <v>82093</v>
       </c>
       <c r="U15" s="49">
         <v>92543</v>
       </c>
       <c r="V15" s="50">
         <v>105856</v>
       </c>
       <c r="W15" s="51">
         <v>124221</v>
       </c>
       <c r="X15" s="46">
         <v>156124</v>
       </c>
       <c r="Y15" s="50">
         <v>178837</v>
       </c>
       <c r="Z15" s="49">
         <v>204267</v>
       </c>
       <c r="AA15" s="72">
-        <v>235312</v>
+        <v>236176</v>
       </c>
     </row>
     <row r="16" spans="1:27" ht="12.75">
       <c r="A16" s="32">
         <v>430000000</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="47">
         <v>5618</v>
       </c>
       <c r="D16" s="48">
         <v>6535</v>
       </c>
       <c r="E16" s="48">
         <v>7771</v>
       </c>
       <c r="F16" s="48">
         <v>9553</v>
       </c>
       <c r="G16" s="48">
         <v>12385</v>
       </c>
       <c r="H16" s="48">
@@ -2717,51 +2688,51 @@
       <c r="S16" s="48">
         <v>62629.833333333336</v>
       </c>
       <c r="T16" s="48">
         <v>66924</v>
       </c>
       <c r="U16" s="49">
         <v>76971</v>
       </c>
       <c r="V16" s="50">
         <v>85142</v>
       </c>
       <c r="W16" s="51">
         <v>92531</v>
       </c>
       <c r="X16" s="46">
         <v>120896</v>
       </c>
       <c r="Y16" s="49">
         <v>136698</v>
       </c>
       <c r="Z16" s="50">
         <v>153751</v>
       </c>
       <c r="AA16" s="72">
-        <v>168848</v>
+        <v>169345</v>
       </c>
     </row>
     <row r="17" spans="1:27" ht="12.75">
       <c r="A17" s="32">
         <v>470000000</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="47">
         <v>18886</v>
       </c>
       <c r="D17" s="48">
         <v>20724</v>
       </c>
       <c r="E17" s="48">
         <v>24372</v>
       </c>
       <c r="F17" s="48">
         <v>29417</v>
       </c>
       <c r="G17" s="48">
         <v>35713</v>
       </c>
       <c r="H17" s="48">
@@ -2800,51 +2771,51 @@
       <c r="S17" s="48">
         <v>122305.83333333333</v>
       </c>
       <c r="T17" s="48">
         <v>131667</v>
       </c>
       <c r="U17" s="49">
         <v>137539</v>
       </c>
       <c r="V17" s="50">
         <v>141506</v>
       </c>
       <c r="W17" s="51">
         <v>156740</v>
       </c>
       <c r="X17" s="46">
         <v>200232</v>
       </c>
       <c r="Y17" s="50">
         <v>231263</v>
       </c>
       <c r="Z17" s="49">
         <v>260252</v>
       </c>
       <c r="AA17" s="72">
-        <v>273941</v>
+        <v>274680</v>
       </c>
     </row>
     <row r="18" spans="1:27" ht="12.75">
       <c r="A18" s="32"/>
       <c r="B18" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="47">
         <v>3713</v>
       </c>
       <c r="D18" s="48">
         <v>4586</v>
       </c>
       <c r="E18" s="48">
         <v>5288</v>
       </c>
       <c r="F18" s="48">
         <v>6433</v>
       </c>
       <c r="G18" s="48">
         <v>8206</v>
       </c>
       <c r="H18" s="48">
         <v>10790</v>
       </c>
@@ -2963,52 +2934,52 @@
       </c>
       <c r="S19" s="48">
         <v>85714.166666666672</v>
       </c>
       <c r="T19" s="48">
         <v>93162</v>
       </c>
       <c r="U19" s="49">
         <v>106226</v>
       </c>
       <c r="V19" s="50">
         <v>119334</v>
       </c>
       <c r="W19" s="51">
         <v>138244</v>
       </c>
       <c r="X19" s="46">
         <v>181426</v>
       </c>
       <c r="Y19" s="50">
         <v>199404</v>
       </c>
       <c r="Z19" s="50">
         <v>229108</v>
       </c>
-      <c r="AA19" s="72">
-        <v>262541</v>
+      <c r="AA19" s="73">
+        <v>263612</v>
       </c>
     </row>
     <row r="20" spans="1:27" ht="12.75">
       <c r="A20" s="32">
         <v>590000000</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="47">
         <v>6117</v>
       </c>
       <c r="D20" s="48">
         <v>7126</v>
       </c>
       <c r="E20" s="48">
         <v>8145</v>
       </c>
       <c r="F20" s="48">
         <v>10084</v>
       </c>
       <c r="G20" s="48">
         <v>11405</v>
       </c>
       <c r="H20" s="48">
@@ -3047,51 +3018,51 @@
       <c r="S20" s="48">
         <v>71402.25</v>
       </c>
       <c r="T20" s="48">
         <v>78967</v>
       </c>
       <c r="U20" s="49">
         <v>88229</v>
       </c>
       <c r="V20" s="50">
         <v>103292</v>
       </c>
       <c r="W20" s="51">
         <v>117275</v>
       </c>
       <c r="X20" s="46">
         <v>156386</v>
       </c>
       <c r="Y20" s="50">
         <v>178495</v>
       </c>
       <c r="Z20" s="50">
         <v>194843</v>
       </c>
       <c r="AA20" s="72">
-        <v>208725</v>
+        <v>207301</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="12.75">
       <c r="A21" s="32">
         <v>610000000</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="45" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="45" t="s">
@@ -3130,51 +3101,51 @@
       <c r="S21" s="45" t="s">
         <v>53</v>
       </c>
       <c r="T21" s="48">
         <v>43937</v>
       </c>
       <c r="U21" s="49">
         <v>52650</v>
       </c>
       <c r="V21" s="50">
         <v>63443</v>
       </c>
       <c r="W21" s="51">
         <v>69103</v>
       </c>
       <c r="X21" s="46">
         <v>90078</v>
       </c>
       <c r="Y21" s="50">
         <v>103735</v>
       </c>
       <c r="Z21" s="49">
         <v>121620</v>
       </c>
       <c r="AA21" s="72">
-        <v>131015</v>
+        <v>131848</v>
       </c>
     </row>
     <row r="22" spans="1:27" ht="12.75">
       <c r="A22" s="32">
         <v>620000000</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="44" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="45" t="s">
@@ -3213,51 +3184,51 @@
       <c r="S22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="T22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="U22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="V22" s="45" t="s">
         <v>53</v>
       </c>
       <c r="W22" s="51">
         <v>162387</v>
       </c>
       <c r="X22" s="46">
         <v>204233</v>
       </c>
       <c r="Y22" s="49">
         <v>263693</v>
       </c>
       <c r="Z22" s="49">
         <v>290529</v>
       </c>
       <c r="AA22" s="72">
-        <v>328954</v>
+        <v>327898</v>
       </c>
     </row>
     <row r="23" spans="1:27" ht="12.75">
       <c r="A23" s="32">
         <v>630000000</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="47">
         <v>8226</v>
       </c>
       <c r="D23" s="48">
         <v>9296</v>
       </c>
       <c r="E23" s="48">
         <v>10095</v>
       </c>
       <c r="F23" s="48">
         <v>11883</v>
       </c>
       <c r="G23" s="48">
         <v>12793</v>
       </c>
       <c r="H23" s="48">
@@ -3296,51 +3267,51 @@
       <c r="S23" s="48">
         <v>74593.5</v>
       </c>
       <c r="T23" s="48">
         <v>85630</v>
       </c>
       <c r="U23" s="49">
         <v>97835</v>
       </c>
       <c r="V23" s="50">
         <v>111632</v>
       </c>
       <c r="W23" s="51">
         <v>133689</v>
       </c>
       <c r="X23" s="46">
         <v>183500</v>
       </c>
       <c r="Y23" s="50">
         <v>208691</v>
       </c>
       <c r="Z23" s="50">
         <v>230718</v>
       </c>
       <c r="AA23" s="72">
-        <v>261147</v>
+        <v>261765</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="12.75">
       <c r="A24" s="32">
         <v>710000000</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="47">
         <v>14252</v>
       </c>
       <c r="D24" s="48">
         <v>16418</v>
       </c>
       <c r="E24" s="48">
         <v>20441</v>
       </c>
       <c r="F24" s="48">
         <v>26196</v>
       </c>
       <c r="G24" s="48">
         <v>32738</v>
       </c>
       <c r="H24" s="48">
@@ -3379,51 +3350,51 @@
       <c r="S24" s="48">
         <v>138711.16666666666</v>
       </c>
       <c r="T24" s="48">
         <v>147548</v>
       </c>
       <c r="U24" s="49">
         <v>162400</v>
       </c>
       <c r="V24" s="50">
         <v>174396</v>
       </c>
       <c r="W24" s="51">
         <v>194398</v>
       </c>
       <c r="X24" s="46">
         <v>238677</v>
       </c>
       <c r="Y24" s="49">
         <v>272742</v>
       </c>
       <c r="Z24" s="49">
         <v>303175</v>
       </c>
       <c r="AA24" s="72">
-        <v>342004</v>
+        <v>341252</v>
       </c>
     </row>
     <row r="25" spans="1:27" ht="12.75">
       <c r="A25" s="32">
         <v>750000000</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="47">
         <v>14478</v>
       </c>
       <c r="D25" s="48">
         <v>17243</v>
       </c>
       <c r="E25" s="48">
         <v>20123</v>
       </c>
       <c r="F25" s="48">
         <v>24235</v>
       </c>
       <c r="G25" s="48">
         <v>29347</v>
       </c>
       <c r="H25" s="48">
@@ -3462,51 +3433,51 @@
       <c r="S25" s="48">
         <v>130268.16666666667</v>
       </c>
       <c r="T25" s="48">
         <v>138927</v>
       </c>
       <c r="U25" s="49">
         <v>150380</v>
       </c>
       <c r="V25" s="50">
         <v>164721</v>
       </c>
       <c r="W25" s="51">
         <v>179554</v>
       </c>
       <c r="X25" s="46">
         <v>238496</v>
       </c>
       <c r="Y25" s="50">
         <v>288339</v>
       </c>
       <c r="Z25" s="49">
         <v>344454</v>
       </c>
       <c r="AA25" s="72">
-        <v>378080</v>
+        <v>380637</v>
       </c>
     </row>
     <row r="26" spans="1:27" ht="13.5" thickBot="1">
       <c r="A26" s="33">
         <v>790000000</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="53" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="54" t="s">
@@ -3544,83 +3515,83 @@
       </c>
       <c r="S26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="T26" s="55">
         <v>58470</v>
       </c>
       <c r="U26" s="56">
         <v>70202</v>
       </c>
       <c r="V26" s="57">
         <v>75725</v>
       </c>
       <c r="W26" s="58">
         <v>81714</v>
       </c>
       <c r="X26" s="67">
         <v>102796</v>
       </c>
       <c r="Y26" s="56">
         <v>120218</v>
       </c>
       <c r="Z26" s="57">
         <v>139044</v>
       </c>
-      <c r="AA26" s="74">
-        <v>153159</v>
+      <c r="AA26" s="72">
+        <v>153908</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="11.25" customHeight="1">
       <c r="A28" s="29"/>
       <c r="B28" s="30"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
     </row>
     <row r="29" spans="1:27">
-      <c r="A29" s="76" t="s">
+      <c r="A29" s="75" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="76"/>
-[...9 lines deleted...]
-      <c r="L29" s="76"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
     </row>
     <row r="30" spans="1:27" ht="12.75">
       <c r="A30" s="64" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A29:L29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>