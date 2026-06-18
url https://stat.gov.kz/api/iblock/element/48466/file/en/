--- v0 (2026-05-25)
+++ v1 (2026-06-18)
@@ -363,55 +363,55 @@
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="192" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -806,53 +806,53 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -888,212 +888,212 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="18" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="18" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный_декабрь 06г" xfId="6"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
     <cellStyle name="Финансовый 3" xfId="8"/>
     <cellStyle name="Финансовый 4" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1395,51 +1395,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.toleubekov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="103"/>
       <c r="B1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>26</v>
       </c>
@@ -1531,59 +1531,59 @@
       <c r="B13" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="29"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
-        <v>46157</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="21">
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>71</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="23" t="s">
@@ -1702,51 +1702,51 @@
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M45"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21:C21"/>
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="10" customWidth="1"/>
     <col min="2" max="13" width="11" style="10" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
         <v>641101</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
         <v>37</v>
@@ -2429,51 +2429,53 @@
         <v>235419</v>
       </c>
       <c r="J20" s="72">
         <v>235400</v>
       </c>
       <c r="K20" s="72">
         <v>254335</v>
       </c>
       <c r="L20" s="72">
         <v>254227</v>
       </c>
       <c r="M20" s="73">
         <v>254775</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="94">
         <v>249038</v>
       </c>
       <c r="C21" s="95">
         <v>248264</v>
       </c>
-      <c r="D21" s="95"/>
+      <c r="D21" s="95">
+        <v>249808</v>
+      </c>
       <c r="E21" s="95"/>
       <c r="F21" s="95"/>
       <c r="G21" s="95"/>
       <c r="H21" s="95"/>
       <c r="I21" s="95"/>
       <c r="J21" s="95"/>
       <c r="K21" s="95"/>
       <c r="L21" s="95"/>
       <c r="M21" s="96"/>
     </row>
     <row r="23" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:13" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="31"/>
       <c r="B24" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>51</v>
       </c>
@@ -3146,86 +3148,88 @@
         <v>1858099</v>
       </c>
       <c r="J40" s="72">
         <v>2093499</v>
       </c>
       <c r="K40" s="72">
         <v>2347834</v>
       </c>
       <c r="L40" s="72">
         <v>2602061</v>
       </c>
       <c r="M40" s="73">
         <v>2856836</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="94">
         <v>249038</v>
       </c>
       <c r="C41" s="95">
         <v>497302</v>
       </c>
-      <c r="D41" s="95"/>
+      <c r="D41" s="95">
+        <v>747110</v>
+      </c>
       <c r="E41" s="95"/>
       <c r="F41" s="95"/>
       <c r="G41" s="95"/>
       <c r="H41" s="95"/>
       <c r="I41" s="95"/>
       <c r="J41" s="95"/>
       <c r="K41" s="95"/>
       <c r="L41" s="95"/>
       <c r="M41" s="96"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="41" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M66"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="C62" sqref="C62"/>
+    <sheetView topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="G66" sqref="G66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="13" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
@@ -3961,60 +3965,62 @@
         <v>110.6</v>
       </c>
       <c r="J21" s="45">
         <v>110.7</v>
       </c>
       <c r="K21" s="45">
         <v>109.9</v>
       </c>
       <c r="L21" s="45">
         <v>109.9</v>
       </c>
       <c r="M21" s="46">
         <v>109.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="100">
         <v>110.2</v>
       </c>
       <c r="C22" s="101">
         <v>109.9</v>
       </c>
-      <c r="D22" s="95"/>
-[...8 lines deleted...]
-      <c r="M22" s="96"/>
+      <c r="D22" s="101">
+        <v>110.6</v>
+      </c>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="101"/>
+      <c r="M22" s="101"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55"/>
     </row>
     <row r="25" spans="1:13" ht="39" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="84"/>
       <c r="B25" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="85" t="s">
@@ -4695,60 +4701,62 @@
         <v>110.4</v>
       </c>
       <c r="J41" s="43">
         <v>110.4</v>
       </c>
       <c r="K41" s="43">
         <v>110.3</v>
       </c>
       <c r="L41" s="43">
         <v>110.3</v>
       </c>
       <c r="M41" s="44">
         <v>110.2</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="100">
         <v>110.2</v>
       </c>
       <c r="C42" s="101">
         <v>110</v>
       </c>
-      <c r="D42" s="95"/>
-[...8 lines deleted...]
-      <c r="M42" s="96"/>
+      <c r="D42" s="101">
+        <v>110.2</v>
+      </c>
+      <c r="E42" s="101"/>
+      <c r="F42" s="101"/>
+      <c r="G42" s="101"/>
+      <c r="H42" s="101"/>
+      <c r="I42" s="101"/>
+      <c r="J42" s="101"/>
+      <c r="K42" s="101"/>
+      <c r="L42" s="101"/>
+      <c r="M42" s="101"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="52"/>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="54"/>
       <c r="E43" s="54"/>
       <c r="F43" s="54"/>
       <c r="G43" s="54"/>
       <c r="H43" s="54"/>
       <c r="I43" s="54"/>
       <c r="J43" s="54"/>
       <c r="K43" s="54"/>
       <c r="L43" s="54"/>
       <c r="M43" s="54"/>
     </row>
     <row r="44" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="105" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="105"/>
       <c r="C44" s="105"/>
       <c r="D44" s="105"/>
       <c r="E44" s="105"/>
       <c r="F44" s="105"/>
@@ -5443,60 +5451,62 @@
         <v>100</v>
       </c>
       <c r="J61" s="56">
         <v>100</v>
       </c>
       <c r="K61" s="56">
         <v>108</v>
       </c>
       <c r="L61" s="56">
         <v>100</v>
       </c>
       <c r="M61" s="59">
         <v>100.2</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="100">
         <v>97.7</v>
       </c>
       <c r="C62" s="101">
         <v>99.7</v>
       </c>
-      <c r="D62" s="95"/>
-[...8 lines deleted...]
-      <c r="M62" s="96"/>
+      <c r="D62" s="101">
+        <v>100.6</v>
+      </c>
+      <c r="E62" s="101"/>
+      <c r="F62" s="101"/>
+      <c r="G62" s="101"/>
+      <c r="H62" s="101"/>
+      <c r="I62" s="101"/>
+      <c r="J62" s="101"/>
+      <c r="K62" s="101"/>
+      <c r="L62" s="101"/>
+      <c r="M62" s="101"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="52"/>
       <c r="B63" s="53"/>
       <c r="C63" s="62"/>
       <c r="D63" s="62"/>
       <c r="E63" s="62"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="62"/>
       <c r="I63" s="62"/>
       <c r="J63" s="62"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="41"/>
       <c r="C64" s="41"/>
       <c r="D64" s="41"/>
       <c r="E64" s="41"/>
       <c r="F64" s="41"/>
@@ -5531,52 +5541,52 @@
       <c r="C66" s="41"/>
       <c r="D66" s="41"/>
       <c r="E66" s="41"/>
       <c r="F66" s="41"/>
       <c r="G66" s="41"/>
       <c r="H66" s="41"/>
       <c r="I66" s="41"/>
       <c r="J66" s="41"/>
       <c r="K66" s="41"/>
       <c r="L66" s="41"/>
       <c r="M66" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N66"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="C63" sqref="C63"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="F64" sqref="F64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
@@ -6312,51 +6322,53 @@
         <v>98.6</v>
       </c>
       <c r="J21" s="45">
         <v>98.1</v>
       </c>
       <c r="K21" s="45">
         <v>97.6</v>
       </c>
       <c r="L21" s="45">
         <v>97.8</v>
       </c>
       <c r="M21" s="46">
         <v>97.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="100">
         <v>98.2</v>
       </c>
       <c r="C22" s="101">
         <v>98.4</v>
       </c>
-      <c r="D22" s="101"/>
+      <c r="D22" s="101">
+        <v>99.6</v>
+      </c>
       <c r="E22" s="101"/>
       <c r="F22" s="101"/>
       <c r="G22" s="101"/>
       <c r="H22" s="101"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="101"/>
       <c r="L22" s="101"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="54"/>
       <c r="C23" s="54"/>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
@@ -7047,51 +7059,53 @@
       </c>
       <c r="J41" s="45">
         <v>99.5</v>
       </c>
       <c r="K41" s="97">
         <v>99.2</v>
       </c>
       <c r="L41" s="97">
         <v>99.1</v>
       </c>
       <c r="M41" s="98">
         <v>98.9</v>
       </c>
       <c r="N41" s="77"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="100">
         <v>98.2</v>
       </c>
       <c r="C42" s="101">
         <v>98.2</v>
       </c>
-      <c r="D42" s="101"/>
+      <c r="D42" s="101">
+        <v>98.7</v>
+      </c>
       <c r="E42" s="101"/>
       <c r="F42" s="101"/>
       <c r="G42" s="101"/>
       <c r="H42" s="101"/>
       <c r="I42" s="101"/>
       <c r="J42" s="101"/>
       <c r="K42" s="101"/>
       <c r="L42" s="101"/>
       <c r="M42" s="102"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="66"/>
       <c r="B43" s="67"/>
       <c r="C43" s="68"/>
       <c r="D43" s="68"/>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
       <c r="G43" s="68"/>
       <c r="H43" s="68"/>
       <c r="I43" s="68"/>
       <c r="J43" s="68"/>
       <c r="K43" s="68"/>
       <c r="L43" s="68"/>
       <c r="M43" s="68"/>
     </row>
@@ -7795,51 +7809,53 @@
         <v>99</v>
       </c>
       <c r="J61" s="56">
         <v>98.9</v>
       </c>
       <c r="K61" s="56">
         <v>107.5</v>
       </c>
       <c r="L61" s="56">
         <v>99.2</v>
       </c>
       <c r="M61" s="59">
         <v>99.3</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="100">
         <v>96.7</v>
       </c>
       <c r="C62" s="100">
         <v>98.6</v>
       </c>
-      <c r="D62" s="100"/>
+      <c r="D62" s="100">
+        <v>100</v>
+      </c>
       <c r="E62" s="100"/>
       <c r="F62" s="100"/>
       <c r="G62" s="100"/>
       <c r="H62" s="100"/>
       <c r="I62" s="100"/>
       <c r="J62" s="100"/>
       <c r="K62" s="100"/>
       <c r="L62" s="100"/>
       <c r="M62" s="102"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="52"/>
       <c r="B63" s="53"/>
       <c r="C63" s="62"/>
       <c r="D63" s="62"/>
       <c r="E63" s="62"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="62"/>
       <c r="I63" s="62"/>
       <c r="J63" s="62"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>