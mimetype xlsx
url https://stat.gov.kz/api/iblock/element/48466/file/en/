--- v1 (2026-06-18)
+++ v2 (2026-07-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12345" tabRatio="662"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator-1" sheetId="31" r:id="rId3"/>
     <sheet name="Indicator-2" sheetId="32" r:id="rId4"/>
     <sheet name="Indicator-3" sheetId="33" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725" iterateDelta="1E-4"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="77">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
@@ -1395,51 +1395,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.toleubekov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="103"/>
       <c r="B1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>26</v>
       </c>
@@ -1531,59 +1531,59 @@
       <c r="B13" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="29"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="21">
-        <v>46218</v>
+        <v>46251</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>71</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="23" t="s">
@@ -1701,52 +1701,52 @@
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M45"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="10" customWidth="1"/>
     <col min="2" max="13" width="11" style="10" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
         <v>641101</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
         <v>37</v>
@@ -2424,59 +2424,61 @@
       </c>
       <c r="H20" s="72">
         <v>235448</v>
       </c>
       <c r="I20" s="72">
         <v>235419</v>
       </c>
       <c r="J20" s="72">
         <v>235400</v>
       </c>
       <c r="K20" s="72">
         <v>254335</v>
       </c>
       <c r="L20" s="72">
         <v>254227</v>
       </c>
       <c r="M20" s="73">
         <v>254775</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="94">
-        <v>249038</v>
+        <v>253207</v>
       </c>
       <c r="C21" s="95">
-        <v>248264</v>
+        <v>252366</v>
       </c>
       <c r="D21" s="95">
-        <v>249808</v>
-[...1 lines deleted...]
-      <c r="E21" s="95"/>
+        <v>252284</v>
+      </c>
+      <c r="E21" s="95">
+        <v>252425</v>
+      </c>
       <c r="F21" s="95"/>
       <c r="G21" s="95"/>
       <c r="H21" s="95"/>
       <c r="I21" s="95"/>
       <c r="J21" s="95"/>
       <c r="K21" s="95"/>
       <c r="L21" s="95"/>
       <c r="M21" s="96"/>
     </row>
     <row r="23" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:13" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="31"/>
       <c r="B24" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="31" t="s">
@@ -3143,93 +3145,95 @@
       </c>
       <c r="H40" s="72">
         <v>1622680</v>
       </c>
       <c r="I40" s="72">
         <v>1858099</v>
       </c>
       <c r="J40" s="72">
         <v>2093499</v>
       </c>
       <c r="K40" s="72">
         <v>2347834</v>
       </c>
       <c r="L40" s="72">
         <v>2602061</v>
       </c>
       <c r="M40" s="73">
         <v>2856836</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="94">
-        <v>249038</v>
+        <v>253207</v>
       </c>
       <c r="C41" s="95">
-        <v>497302</v>
+        <v>505573</v>
       </c>
       <c r="D41" s="95">
-        <v>747110</v>
-[...1 lines deleted...]
-      <c r="E41" s="95"/>
+        <v>757857</v>
+      </c>
+      <c r="E41" s="95">
+        <v>1010282</v>
+      </c>
       <c r="F41" s="95"/>
       <c r="G41" s="95"/>
       <c r="H41" s="95"/>
       <c r="I41" s="95"/>
       <c r="J41" s="95"/>
       <c r="K41" s="95"/>
       <c r="L41" s="95"/>
       <c r="M41" s="96"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="41" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M66"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="G66" sqref="G66"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="13" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
@@ -3960,59 +3964,61 @@
       </c>
       <c r="H21" s="45">
         <v>110.6</v>
       </c>
       <c r="I21" s="45">
         <v>110.6</v>
       </c>
       <c r="J21" s="45">
         <v>110.7</v>
       </c>
       <c r="K21" s="45">
         <v>109.9</v>
       </c>
       <c r="L21" s="45">
         <v>109.9</v>
       </c>
       <c r="M21" s="46">
         <v>109.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="100">
-        <v>110.2</v>
+        <v>112</v>
       </c>
       <c r="C22" s="101">
-        <v>109.9</v>
+        <v>111.7</v>
       </c>
       <c r="D22" s="101">
-        <v>110.6</v>
-[...1 lines deleted...]
-      <c r="E22" s="101"/>
+        <v>111.7</v>
+      </c>
+      <c r="E22" s="101">
+        <v>106.7</v>
+      </c>
       <c r="F22" s="101"/>
       <c r="G22" s="101"/>
       <c r="H22" s="101"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="101"/>
       <c r="L22" s="101"/>
       <c r="M22" s="101"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -4696,59 +4702,61 @@
       </c>
       <c r="H41" s="43">
         <v>110.3</v>
       </c>
       <c r="I41" s="43">
         <v>110.4</v>
       </c>
       <c r="J41" s="43">
         <v>110.4</v>
       </c>
       <c r="K41" s="43">
         <v>110.3</v>
       </c>
       <c r="L41" s="43">
         <v>110.3</v>
       </c>
       <c r="M41" s="44">
         <v>110.2</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="100">
-        <v>110.2</v>
+        <v>112</v>
       </c>
       <c r="C42" s="101">
-        <v>110</v>
+        <v>111.9</v>
       </c>
       <c r="D42" s="101">
-        <v>110.2</v>
-[...1 lines deleted...]
-      <c r="E42" s="101"/>
+        <v>111.8</v>
+      </c>
+      <c r="E42" s="101">
+        <v>110.5</v>
+      </c>
       <c r="F42" s="101"/>
       <c r="G42" s="101"/>
       <c r="H42" s="101"/>
       <c r="I42" s="101"/>
       <c r="J42" s="101"/>
       <c r="K42" s="101"/>
       <c r="L42" s="101"/>
       <c r="M42" s="101"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="52"/>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="54"/>
       <c r="E43" s="54"/>
       <c r="F43" s="54"/>
       <c r="G43" s="54"/>
       <c r="H43" s="54"/>
       <c r="I43" s="54"/>
       <c r="J43" s="54"/>
       <c r="K43" s="54"/>
       <c r="L43" s="54"/>
       <c r="M43" s="54"/>
     </row>
     <row r="44" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -5446,59 +5454,61 @@
       </c>
       <c r="H61" s="56">
         <v>99.5</v>
       </c>
       <c r="I61" s="56">
         <v>100</v>
       </c>
       <c r="J61" s="56">
         <v>100</v>
       </c>
       <c r="K61" s="56">
         <v>108</v>
       </c>
       <c r="L61" s="56">
         <v>100</v>
       </c>
       <c r="M61" s="59">
         <v>100.2</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="100">
-        <v>97.7</v>
+        <v>99.4</v>
       </c>
       <c r="C62" s="101">
         <v>99.7</v>
       </c>
       <c r="D62" s="101">
-        <v>100.6</v>
-[...1 lines deleted...]
-      <c r="E62" s="101"/>
+        <v>100</v>
+      </c>
+      <c r="E62" s="101">
+        <v>100.1</v>
+      </c>
       <c r="F62" s="101"/>
       <c r="G62" s="101"/>
       <c r="H62" s="101"/>
       <c r="I62" s="101"/>
       <c r="J62" s="101"/>
       <c r="K62" s="101"/>
       <c r="L62" s="101"/>
       <c r="M62" s="101"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="52"/>
       <c r="B63" s="53"/>
       <c r="C63" s="62"/>
       <c r="D63" s="62"/>
       <c r="E63" s="62"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="62"/>
       <c r="I63" s="62"/>
       <c r="J63" s="62"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
@@ -5541,52 +5551,52 @@
       <c r="C66" s="41"/>
       <c r="D66" s="41"/>
       <c r="E66" s="41"/>
       <c r="F66" s="41"/>
       <c r="G66" s="41"/>
       <c r="H66" s="41"/>
       <c r="I66" s="41"/>
       <c r="J66" s="41"/>
       <c r="K66" s="41"/>
       <c r="L66" s="41"/>
       <c r="M66" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N66"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="F64" sqref="F64"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="H67" sqref="H67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
@@ -6317,59 +6327,61 @@
       </c>
       <c r="H21" s="45">
         <v>98.9</v>
       </c>
       <c r="I21" s="45">
         <v>98.6</v>
       </c>
       <c r="J21" s="45">
         <v>98.1</v>
       </c>
       <c r="K21" s="45">
         <v>97.6</v>
       </c>
       <c r="L21" s="45">
         <v>97.8</v>
       </c>
       <c r="M21" s="46">
         <v>97.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="100">
-        <v>98.2</v>
+        <v>99.8</v>
       </c>
       <c r="C22" s="101">
-        <v>98.4</v>
+        <v>100</v>
       </c>
       <c r="D22" s="101">
-        <v>99.6</v>
-[...1 lines deleted...]
-      <c r="E22" s="101"/>
+        <v>100.6</v>
+      </c>
+      <c r="E22" s="101">
+        <v>96.5</v>
+      </c>
       <c r="F22" s="101"/>
       <c r="G22" s="101"/>
       <c r="H22" s="101"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="101"/>
       <c r="L22" s="101"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="54"/>
       <c r="C23" s="54"/>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -7054,59 +7066,61 @@
       <c r="H41" s="45">
         <v>99.7</v>
       </c>
       <c r="I41" s="45">
         <v>99.6</v>
       </c>
       <c r="J41" s="45">
         <v>99.5</v>
       </c>
       <c r="K41" s="97">
         <v>99.2</v>
       </c>
       <c r="L41" s="97">
         <v>99.1</v>
       </c>
       <c r="M41" s="98">
         <v>98.9</v>
       </c>
       <c r="N41" s="77"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="100">
-        <v>98.2</v>
+        <v>99.8</v>
       </c>
       <c r="C42" s="101">
-        <v>98.2</v>
+        <v>99.9</v>
       </c>
       <c r="D42" s="101">
-        <v>98.7</v>
-[...1 lines deleted...]
-      <c r="E42" s="101"/>
+        <v>100.1</v>
+      </c>
+      <c r="E42" s="101">
+        <v>99.2</v>
+      </c>
       <c r="F42" s="101"/>
       <c r="G42" s="101"/>
       <c r="H42" s="101"/>
       <c r="I42" s="101"/>
       <c r="J42" s="101"/>
       <c r="K42" s="101"/>
       <c r="L42" s="101"/>
       <c r="M42" s="102"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="66"/>
       <c r="B43" s="67"/>
       <c r="C43" s="68"/>
       <c r="D43" s="68"/>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
       <c r="G43" s="68"/>
       <c r="H43" s="68"/>
       <c r="I43" s="68"/>
       <c r="J43" s="68"/>
       <c r="K43" s="68"/>
       <c r="L43" s="68"/>
       <c r="M43" s="68"/>
     </row>
     <row r="44" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -7804,59 +7818,61 @@
       </c>
       <c r="H61" s="56">
         <v>98.8</v>
       </c>
       <c r="I61" s="56">
         <v>99</v>
       </c>
       <c r="J61" s="56">
         <v>98.9</v>
       </c>
       <c r="K61" s="56">
         <v>107.5</v>
       </c>
       <c r="L61" s="56">
         <v>99.2</v>
       </c>
       <c r="M61" s="59">
         <v>99.3</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="100">
-        <v>96.7</v>
-[...1 lines deleted...]
-      <c r="C62" s="100">
+        <v>98.4</v>
+      </c>
+      <c r="C62" s="101">
         <v>98.6</v>
       </c>
-      <c r="D62" s="100">
-[...2 lines deleted...]
-      <c r="E62" s="100"/>
+      <c r="D62" s="101">
+        <v>99.4</v>
+      </c>
+      <c r="E62" s="101">
+        <v>99.3</v>
+      </c>
       <c r="F62" s="100"/>
       <c r="G62" s="100"/>
       <c r="H62" s="100"/>
       <c r="I62" s="100"/>
       <c r="J62" s="100"/>
       <c r="K62" s="100"/>
       <c r="L62" s="100"/>
       <c r="M62" s="102"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="52"/>
       <c r="B63" s="53"/>
       <c r="C63" s="62"/>
       <c r="D63" s="62"/>
       <c r="E63" s="62"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="62"/>
       <c r="I63" s="62"/>
       <c r="J63" s="62"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">