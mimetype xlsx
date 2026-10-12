--- v0 (2026-06-30)
+++ v1 (2026-10-12)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makshayeva\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makshayeva\Desktop\ДИФФ_Релиз и ЭТ за 2 кв 2026\ДТ_квартальные_Дифференциация доходов\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16485" windowHeight="10425" tabRatio="662"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1120" uniqueCount="97">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -134,53 +134,50 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>+7 7172749262</t>
   </si>
   <si>
     <t xml:space="preserve">a.makshayeva@aspire.gov.kz </t>
   </si>
   <si>
-    <t>Department of Labor Statistics and Standard of Living</t>
-[...1 lines deleted...]
-  <si>
     <t>Makshayeva Aizhan Sovetovna</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>A quantitative indicator that measures the scale of low profitability. It shows the ratio of the population with incomes below the subsistence level to the total population in percentage terms</t>
   </si>
   <si>
     <t>Share of the population with incomes below the subsistence level</t>
   </si>
   <si>
     <t>percent</t>
   </si>
   <si>
     <t xml:space="preserve">D003 Diary of daily expenses, D 004 Journal of accounting for quarterly household expenses and income, D 008 The control card/checklist of the household composition </t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
@@ -210,93 +207,50 @@
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
   <si>
     <t>Ontystyk Kazakhstan</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Кazakhstan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
-  </si>
-[...41 lines deleted...]
-    </r>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
     <t>2011 year</t>
   </si>
   <si>
     <t>2012 year</t>
   </si>
   <si>
     <t>2013 year</t>
   </si>
   <si>
     <t>2014 year</t>
   </si>
   <si>
     <t>2015 year</t>
   </si>
@@ -346,165 +300,190 @@
     <t>2025 year</t>
   </si>
   <si>
     <t>I quarter</t>
   </si>
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>The Turkestan region and city Shymkent (a city of republican significane) were formed in 2018; The regions of Abay, Zhetisu, Ulytau were formed in 2022</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...54 lines deleted...]
-    <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Estimates are given for the Abai, Almaty, Zhetysu, Karaganda, Ulytau and East Kazakhstan regions. </t>
     </r>
   </si>
   <si>
     <t>urban</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>rural</t>
   </si>
   <si>
     <t>since 2009</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/upload/iblock/516/nb338lx130h2vmmyp7u7vrxq5dzttrav.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/347021/file/ru/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
+  <si>
+    <t>Department of Labor Statistics and Living Standards</t>
+  </si>
+  <si>
+    <r>
+      <t>Republic of Kazakhstan</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Turkistan</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Shymkent city</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> The structure of the level of subsistence minimum is changed from January, 2018. The fixed share of expenditure non-food products and paid service was established in amount of 45% respect to the cost of minimum subsistence basket. (The joint order of Minister of Labor and Social Protection of Population and Minister of National Economy of the Republic of Kazakhstan on September 7, 2017 № 296 and October 9, 2017 №354).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2013-2017 are recounted in connection with the division of the South Kazakhstan region into Shymkent and Turkestan region</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="188" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -921,54 +900,54 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
@@ -988,295 +967,300 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
@@ -1586,215 +1570,215 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makshayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347021/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/516/nb338lx130h2vmmyp7u7vrxq5dzttrav.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="107"/>
-      <c r="B1" s="107"/>
+      <c r="A1" s="110"/>
+      <c r="B1" s="110"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="18">
         <v>644103</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="24" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="101" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="101" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="101" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="101" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="20">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="20">
-        <v>46283</v>
+        <v>46374</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>29</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
@@ -1895,426 +1879,426 @@
       <c r="B10" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CA84"/>
+  <dimension ref="A2:CA83"/>
   <sheetViews>
-    <sheetView topLeftCell="BG1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="BR4" sqref="BR4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B87" sqref="B87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="78" width="8.42578125" style="10" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:79" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
         <v>644103</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
     <row r="4" spans="1:79" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B4" s="15"/>
       <c r="BR4" s="29"/>
       <c r="BV4" s="29" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:79" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="123" t="s">
+      <c r="A5" s="124" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="118"/>
-      <c r="C5" s="115" t="s">
+      <c r="B5" s="126"/>
+      <c r="C5" s="118" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="118" t="s">
+        <v>57</v>
+      </c>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="118" t="s">
+        <v>58</v>
+      </c>
+      <c r="L5" s="119"/>
+      <c r="M5" s="119"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="118" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5" s="119"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="120"/>
+      <c r="S5" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="D5" s="116"/>
-[...2 lines deleted...]
-      <c r="G5" s="115" t="s">
+      <c r="T5" s="119"/>
+      <c r="U5" s="119"/>
+      <c r="V5" s="120"/>
+      <c r="W5" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="116"/>
-[...2 lines deleted...]
-      <c r="K5" s="115" t="s">
+      <c r="X5" s="119"/>
+      <c r="Y5" s="119"/>
+      <c r="Z5" s="120"/>
+      <c r="AA5" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="L5" s="116"/>
-[...2 lines deleted...]
-      <c r="O5" s="115" t="s">
+      <c r="AB5" s="119"/>
+      <c r="AC5" s="119"/>
+      <c r="AD5" s="120"/>
+      <c r="AE5" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="P5" s="116"/>
-[...2 lines deleted...]
-      <c r="S5" s="115" t="s">
+      <c r="AF5" s="119"/>
+      <c r="AG5" s="119"/>
+      <c r="AH5" s="120"/>
+      <c r="AI5" s="118" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="116"/>
-[...8 lines deleted...]
-      <c r="AA5" s="115" t="s">
+      <c r="AJ5" s="119"/>
+      <c r="AK5" s="119"/>
+      <c r="AL5" s="120"/>
+      <c r="AM5" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="AB5" s="116"/>
-[...2 lines deleted...]
-      <c r="AE5" s="115" t="s">
+      <c r="AN5" s="119"/>
+      <c r="AO5" s="119"/>
+      <c r="AP5" s="120"/>
+      <c r="AQ5" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="AF5" s="116"/>
-[...2 lines deleted...]
-      <c r="AI5" s="115" t="s">
+      <c r="AR5" s="119"/>
+      <c r="AS5" s="119"/>
+      <c r="AT5" s="120"/>
+      <c r="AU5" s="118" t="s">
         <v>68</v>
       </c>
-      <c r="AJ5" s="116"/>
-[...2 lines deleted...]
-      <c r="AM5" s="115" t="s">
+      <c r="AV5" s="119"/>
+      <c r="AW5" s="119"/>
+      <c r="AX5" s="120"/>
+      <c r="AY5" s="118" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ5" s="119"/>
+      <c r="BA5" s="119"/>
+      <c r="BB5" s="120"/>
+      <c r="BC5" s="118" t="s">
         <v>70</v>
       </c>
-      <c r="AN5" s="116"/>
-[...2 lines deleted...]
-      <c r="AQ5" s="115" t="s">
+      <c r="BD5" s="119"/>
+      <c r="BE5" s="119"/>
+      <c r="BF5" s="120"/>
+      <c r="BG5" s="111" t="s">
         <v>71</v>
       </c>
-      <c r="AR5" s="116"/>
-[...2 lines deleted...]
-      <c r="AU5" s="115" t="s">
+      <c r="BH5" s="112"/>
+      <c r="BI5" s="112"/>
+      <c r="BJ5" s="114"/>
+      <c r="BK5" s="111" t="s">
         <v>72</v>
       </c>
-      <c r="AV5" s="116"/>
-[...2 lines deleted...]
-      <c r="AY5" s="115" t="s">
+      <c r="BL5" s="112"/>
+      <c r="BM5" s="112"/>
+      <c r="BN5" s="114"/>
+      <c r="BO5" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="AZ5" s="116"/>
-[...31 lines deleted...]
-      <c r="BV5" s="111"/>
+      <c r="BP5" s="112"/>
+      <c r="BQ5" s="113"/>
+      <c r="BR5" s="114"/>
+      <c r="BS5" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="BT5" s="112"/>
+      <c r="BU5" s="113"/>
+      <c r="BV5" s="114"/>
     </row>
     <row r="6" spans="1:79" s="2" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="124"/>
-      <c r="B6" s="119"/>
+      <c r="A6" s="125"/>
+      <c r="B6" s="127"/>
       <c r="C6" s="58" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D6" s="87" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E6" s="87" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F6" s="87" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="K6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="N6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="O6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="Q6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="R6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="S6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="T6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="U6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="V6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="W6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="X6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="Y6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="Z6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AA6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AB6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AC6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AD6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AE6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AF6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AG6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AH6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AI6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AJ6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AK6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AL6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AM6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AN6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AO6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AP6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AQ6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AR6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AS6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AT6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AU6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AV6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AW6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="AX6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AY6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="AZ6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BA6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BB6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="BC6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="BD6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BE6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BF6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="BG6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="BH6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BI6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BJ6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="BK6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="BL6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BM6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BN6" s="64" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="BO6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="BP6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BQ6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BR6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="BS6" s="59" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="BT6" s="59" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="BU6" s="59" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="BV6" s="59" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:79" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27">
         <v>0</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C7" s="47">
         <v>11.099633537470179</v>
       </c>
       <c r="D7" s="47">
         <v>12.558734532214816</v>
       </c>
       <c r="E7" s="47">
         <v>10.452131619435209</v>
       </c>
       <c r="F7" s="47">
         <v>6.5749388203565911</v>
       </c>
       <c r="G7" s="47">
         <v>6.5661047027506649</v>
       </c>
       <c r="H7" s="47">
         <v>8.1738871815207705</v>
       </c>
       <c r="I7" s="47">
         <v>6.9348288940009537</v>
       </c>
       <c r="J7" s="47">
         <v>5.1107370762234563</v>
       </c>
@@ -2479,206 +2463,208 @@
       </c>
       <c r="BL7" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BM7" s="40">
         <v>5.4</v>
       </c>
       <c r="BN7" s="65">
         <v>4.8</v>
       </c>
       <c r="BO7" s="47">
         <v>4.5</v>
       </c>
       <c r="BP7" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BQ7" s="40">
         <v>5.3</v>
       </c>
       <c r="BR7" s="65">
         <v>4.8</v>
       </c>
       <c r="BS7" s="54">
         <v>4.9000000000000004</v>
       </c>
-      <c r="BT7" s="27"/>
+      <c r="BT7" s="107">
+        <v>5</v>
+      </c>
       <c r="BU7" s="27"/>
       <c r="BV7" s="27"/>
       <c r="BZ7" s="102"/>
       <c r="CA7" s="102"/>
     </row>
     <row r="8" spans="1:79" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="28">
         <v>100000000</v>
       </c>
       <c r="B8" s="26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="U8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="V8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="X8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Y8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Z8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AA8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AB8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AC8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AD8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AF8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AG8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AH8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AI8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AJ8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AK8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AL8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AM8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AN8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AO8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AP8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AQ8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AR8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AS8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AT8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AU8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AV8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AW8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AX8" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AY8" s="34">
         <v>5.9</v>
       </c>
       <c r="AZ8" s="34">
         <v>7.5</v>
       </c>
       <c r="BA8" s="34">
         <v>7.6</v>
       </c>
       <c r="BB8" s="32">
         <v>4.3</v>
       </c>
       <c r="BC8" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="BD8" s="62">
         <v>5.7</v>
       </c>
       <c r="BE8" s="39">
         <v>6.2</v>
       </c>
       <c r="BF8" s="31">
         <v>6.3</v>
       </c>
@@ -2699,60 +2685,62 @@
       </c>
       <c r="BL8" s="37">
         <v>7.7</v>
       </c>
       <c r="BM8" s="41">
         <v>8.6</v>
       </c>
       <c r="BN8" s="49">
         <v>7.6</v>
       </c>
       <c r="BO8" s="51">
         <v>7.3</v>
       </c>
       <c r="BP8" s="37">
         <v>7.7</v>
       </c>
       <c r="BQ8" s="41">
         <v>7.9</v>
       </c>
       <c r="BR8" s="33">
         <v>7.4</v>
       </c>
       <c r="BS8" s="33">
         <v>7.6</v>
       </c>
-      <c r="BT8" s="28"/>
+      <c r="BT8" s="108">
+        <v>7.6</v>
+      </c>
       <c r="BU8" s="28"/>
       <c r="BV8" s="28"/>
     </row>
     <row r="9" spans="1:79" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="28">
         <v>110000000</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" s="50">
         <v>10.287511230907457</v>
       </c>
       <c r="D9" s="50">
         <v>8.3296014330497083</v>
       </c>
       <c r="E9" s="50">
         <v>8.7414187643020593</v>
       </c>
       <c r="F9" s="50">
         <v>3.642231443061319</v>
       </c>
       <c r="G9" s="50">
         <v>6.8574023614895552</v>
       </c>
       <c r="H9" s="50">
         <v>9.0783410138248843</v>
       </c>
       <c r="I9" s="50">
         <v>4.6064709461981783</v>
       </c>
       <c r="J9" s="50">
         <v>3.5195700082088104</v>
       </c>
@@ -2917,60 +2905,62 @@
       </c>
       <c r="BL9" s="37">
         <v>5.2</v>
       </c>
       <c r="BM9" s="41">
         <v>5</v>
       </c>
       <c r="BN9" s="49">
         <v>4.8</v>
       </c>
       <c r="BO9" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="BP9" s="37">
         <v>4.8</v>
       </c>
       <c r="BQ9" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="BR9" s="33">
         <v>4.5999999999999996</v>
       </c>
       <c r="BS9" s="33">
         <v>4.7</v>
       </c>
-      <c r="BT9" s="28"/>
+      <c r="BT9" s="108">
+        <v>4.7</v>
+      </c>
       <c r="BU9" s="28"/>
       <c r="BV9" s="28"/>
     </row>
     <row r="10" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="28">
         <v>150000000</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C10" s="31">
         <v>6.0893854748603351</v>
       </c>
       <c r="D10" s="50">
         <v>6.0301507537688437</v>
       </c>
       <c r="E10" s="50">
         <v>5.8492688413948262</v>
       </c>
       <c r="F10" s="50">
         <v>5.6947608200455582</v>
       </c>
       <c r="G10" s="50">
         <v>5.8985667034178606</v>
       </c>
       <c r="H10" s="50">
         <v>5.6048834628190898</v>
       </c>
       <c r="I10" s="50">
         <v>3.2002295410679995</v>
       </c>
       <c r="J10" s="50">
         <v>3.0968859586420323</v>
       </c>
@@ -3135,60 +3125,62 @@
       </c>
       <c r="BL10" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="BM10" s="41">
         <v>4.2</v>
       </c>
       <c r="BN10" s="49">
         <v>5.5</v>
       </c>
       <c r="BO10" s="51">
         <v>4.2</v>
       </c>
       <c r="BP10" s="37">
         <v>4.3</v>
       </c>
       <c r="BQ10" s="41">
         <v>4.3</v>
       </c>
       <c r="BR10" s="33">
         <v>5</v>
       </c>
       <c r="BS10" s="33">
         <v>4.5</v>
       </c>
-      <c r="BT10" s="28"/>
+      <c r="BT10" s="108">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="BU10" s="28"/>
       <c r="BV10" s="28"/>
     </row>
     <row r="11" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="28">
         <v>190000000</v>
       </c>
       <c r="B11" s="26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C11" s="55">
         <v>14.661905824592726</v>
       </c>
       <c r="D11" s="50">
         <v>17.637759710930442</v>
       </c>
       <c r="E11" s="50">
         <v>16.499544211485869</v>
       </c>
       <c r="F11" s="50">
         <v>15.073193046660569</v>
       </c>
       <c r="G11" s="50">
         <v>10.410164957646009</v>
       </c>
       <c r="H11" s="50">
         <v>9.2567567567567561</v>
       </c>
       <c r="I11" s="50">
         <v>4.1493318543425133</v>
       </c>
       <c r="J11" s="50">
         <v>1.4396161208217362</v>
       </c>
@@ -3353,60 +3345,62 @@
       </c>
       <c r="BL11" s="37">
         <v>3.8</v>
       </c>
       <c r="BM11" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="BN11" s="49">
         <v>3.6</v>
       </c>
       <c r="BO11" s="51">
         <v>3.6</v>
       </c>
       <c r="BP11" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="BQ11" s="41">
         <v>4.2</v>
       </c>
       <c r="BR11" s="33">
         <v>3.8</v>
       </c>
       <c r="BS11" s="33">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BT11" s="28"/>
+      <c r="BT11" s="108">
+        <v>4.5</v>
+      </c>
       <c r="BU11" s="28"/>
       <c r="BV11" s="28"/>
     </row>
     <row r="12" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="28">
         <v>230000000</v>
       </c>
       <c r="B12" s="26" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="50">
         <v>14.735226400613968</v>
       </c>
       <c r="D12" s="50">
         <v>10.983981693363845</v>
       </c>
       <c r="E12" s="50">
         <v>11.21771217712177</v>
       </c>
       <c r="F12" s="50">
         <v>10.653930933137399</v>
       </c>
       <c r="G12" s="50">
         <v>9.5387021110242376</v>
       </c>
       <c r="H12" s="50">
         <v>7.4276778733385456</v>
       </c>
       <c r="I12" s="50">
         <v>7.1651916113574536</v>
       </c>
       <c r="J12" s="50">
         <v>2.5513153533687385</v>
       </c>
@@ -3571,60 +3565,62 @@
       </c>
       <c r="BL12" s="37">
         <v>3</v>
       </c>
       <c r="BM12" s="41">
         <v>3.6</v>
       </c>
       <c r="BN12" s="49">
         <v>3</v>
       </c>
       <c r="BO12" s="51">
         <v>3.3</v>
       </c>
       <c r="BP12" s="37">
         <v>2.9</v>
       </c>
       <c r="BQ12" s="41">
         <v>3.3</v>
       </c>
       <c r="BR12" s="33">
         <v>3.1</v>
       </c>
       <c r="BS12" s="33">
         <v>3.5</v>
       </c>
-      <c r="BT12" s="28"/>
+      <c r="BT12" s="108">
+        <v>3.2</v>
+      </c>
       <c r="BU12" s="28"/>
       <c r="BV12" s="28"/>
     </row>
     <row r="13" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="28">
         <v>270000000</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C13" s="50">
         <v>10.012062726176115</v>
       </c>
       <c r="D13" s="50">
         <v>8.8821752265861029</v>
       </c>
       <c r="E13" s="50">
         <v>8.3333333333333321</v>
       </c>
       <c r="F13" s="50">
         <v>7.4681238615664851</v>
       </c>
       <c r="G13" s="50">
         <v>6.4848484848484853</v>
       </c>
       <c r="H13" s="50">
         <v>5.9357964869775897</v>
       </c>
       <c r="I13" s="50">
         <v>5.4551279722289205</v>
       </c>
       <c r="J13" s="50">
         <v>4.8829583241513363</v>
       </c>
@@ -3789,60 +3785,62 @@
       </c>
       <c r="BL13" s="37">
         <v>4.2</v>
       </c>
       <c r="BM13" s="41">
         <v>4.3</v>
       </c>
       <c r="BN13" s="49">
         <v>4.2</v>
       </c>
       <c r="BO13" s="51">
         <v>4.0999999999999996</v>
       </c>
       <c r="BP13" s="37">
         <v>4</v>
       </c>
       <c r="BQ13" s="41">
         <v>4.2</v>
       </c>
       <c r="BR13" s="33">
         <v>4.3</v>
       </c>
       <c r="BS13" s="33">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BT13" s="28"/>
+      <c r="BT13" s="108">
+        <v>4.2</v>
+      </c>
       <c r="BU13" s="28"/>
       <c r="BV13" s="28"/>
     </row>
     <row r="14" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="28">
         <v>310000000</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="50">
         <v>12.855162855162854</v>
       </c>
       <c r="D14" s="50">
         <v>8.5039916695591806</v>
       </c>
       <c r="E14" s="50">
         <v>7.1899965265717265</v>
       </c>
       <c r="F14" s="50">
         <v>3.7860368183397011</v>
       </c>
       <c r="G14" s="50">
         <v>7.3397780164697464</v>
       </c>
       <c r="H14" s="50">
         <v>7.518796992481203</v>
       </c>
       <c r="I14" s="50">
         <v>8.7933783569442934</v>
       </c>
       <c r="J14" s="50">
         <v>6.6138167945303818</v>
       </c>
@@ -4007,204 +4005,206 @@
       </c>
       <c r="BL14" s="37">
         <v>5.6</v>
       </c>
       <c r="BM14" s="41">
         <v>5.6</v>
       </c>
       <c r="BN14" s="49">
         <v>5.5</v>
       </c>
       <c r="BO14" s="50">
         <v>5.2</v>
       </c>
       <c r="BP14" s="37">
         <v>5.4</v>
       </c>
       <c r="BQ14" s="41">
         <v>5.3</v>
       </c>
       <c r="BR14" s="33">
         <v>5.4</v>
       </c>
       <c r="BS14" s="33">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT14" s="28"/>
+      <c r="BT14" s="108">
+        <v>5.4</v>
+      </c>
       <c r="BU14" s="28"/>
       <c r="BV14" s="28"/>
     </row>
     <row r="15" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="28">
         <v>330000000</v>
       </c>
       <c r="B15" s="26" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="U15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="V15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="X15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Y15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Z15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AA15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AB15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AC15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AD15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AF15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AG15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AH15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AI15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AJ15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AK15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AL15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AM15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AN15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AO15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AP15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AQ15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AR15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AS15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AT15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AU15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AV15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AW15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AX15" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AY15" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="AZ15" s="34">
         <v>3.7</v>
       </c>
       <c r="BA15" s="32">
         <v>7</v>
       </c>
       <c r="BB15" s="32">
         <v>7.5</v>
       </c>
       <c r="BC15" s="33">
         <v>4.8</v>
       </c>
       <c r="BD15" s="51">
         <v>6.4</v>
       </c>
       <c r="BE15" s="39">
         <v>5.3</v>
       </c>
       <c r="BF15" s="31">
         <v>5.3</v>
       </c>
@@ -4225,60 +4225,62 @@
       </c>
       <c r="BL15" s="37">
         <v>7.8</v>
       </c>
       <c r="BM15" s="41">
         <v>8.1</v>
       </c>
       <c r="BN15" s="49">
         <v>6.6</v>
       </c>
       <c r="BO15" s="51">
         <v>6.9</v>
       </c>
       <c r="BP15" s="37">
         <v>7.8</v>
       </c>
       <c r="BQ15" s="41">
         <v>7.7</v>
       </c>
       <c r="BR15" s="33">
         <v>7</v>
       </c>
       <c r="BS15" s="33">
         <v>6.8</v>
       </c>
-      <c r="BT15" s="28"/>
+      <c r="BT15" s="108">
+        <v>7.2</v>
+      </c>
       <c r="BU15" s="28"/>
       <c r="BV15" s="28"/>
     </row>
     <row r="16" spans="1:79" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="28">
         <v>350000000</v>
       </c>
       <c r="B16" s="26" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C16" s="50">
         <v>6.0072376357056694</v>
       </c>
       <c r="D16" s="50">
         <v>10.211011399466408</v>
       </c>
       <c r="E16" s="50">
         <v>6.0093205788570021</v>
       </c>
       <c r="F16" s="50">
         <v>2.1723031350283883</v>
       </c>
       <c r="G16" s="50">
         <v>4.2020888996842354</v>
       </c>
       <c r="H16" s="50">
         <v>5.8088235294117645</v>
       </c>
       <c r="I16" s="50">
         <v>4.1433730163290168</v>
       </c>
       <c r="J16" s="50">
         <v>2.3667569749914303</v>
       </c>
@@ -4443,60 +4445,62 @@
       </c>
       <c r="BL16" s="37">
         <v>3</v>
       </c>
       <c r="BM16" s="41">
         <v>3.3</v>
       </c>
       <c r="BN16" s="49">
         <v>2.4</v>
       </c>
       <c r="BO16" s="51">
         <v>2.6</v>
       </c>
       <c r="BP16" s="37">
         <v>3.6</v>
       </c>
       <c r="BQ16" s="41">
         <v>3.3</v>
       </c>
       <c r="BR16" s="33">
         <v>3.1</v>
       </c>
       <c r="BS16" s="33">
         <v>2.8</v>
       </c>
-      <c r="BT16" s="28"/>
+      <c r="BT16" s="108">
+        <v>3</v>
+      </c>
       <c r="BU16" s="28"/>
       <c r="BV16" s="28"/>
     </row>
     <row r="17" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="28">
         <v>390000000</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" s="50">
         <v>9.6559378468368493</v>
       </c>
       <c r="D17" s="50">
         <v>9.066868152625613</v>
       </c>
       <c r="E17" s="50">
         <v>6.5754465982516148</v>
       </c>
       <c r="F17" s="50">
         <v>6.2162162162162167</v>
       </c>
       <c r="G17" s="50">
         <v>4.2986425339366514</v>
       </c>
       <c r="H17" s="50">
         <v>5.4699537750385208</v>
       </c>
       <c r="I17" s="50">
         <v>5.2493183669914325</v>
       </c>
       <c r="J17" s="50">
         <v>4.0728218465539658</v>
       </c>
@@ -4661,60 +4665,62 @@
       </c>
       <c r="BL17" s="37">
         <v>4</v>
       </c>
       <c r="BM17" s="41">
         <v>3.9</v>
       </c>
       <c r="BN17" s="49">
         <v>3.2</v>
       </c>
       <c r="BO17" s="51">
         <v>3.9</v>
       </c>
       <c r="BP17" s="37">
         <v>4</v>
       </c>
       <c r="BQ17" s="41">
         <v>3.8</v>
       </c>
       <c r="BR17" s="33">
         <v>3.2</v>
       </c>
       <c r="BS17" s="33">
         <v>4</v>
       </c>
-      <c r="BT17" s="28"/>
+      <c r="BT17" s="108">
+        <v>4.3</v>
+      </c>
       <c r="BU17" s="28"/>
       <c r="BV17" s="28"/>
     </row>
     <row r="18" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="28">
         <v>430000000</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C18" s="50">
         <v>17.476303317535542</v>
       </c>
       <c r="D18" s="50">
         <v>14.253005151688608</v>
       </c>
       <c r="E18" s="50">
         <v>13.942011104256633</v>
       </c>
       <c r="F18" s="50">
         <v>7.4783683559950562</v>
       </c>
       <c r="G18" s="50">
         <v>10.746812386156648</v>
       </c>
       <c r="H18" s="50">
         <v>9.0853658536585371</v>
       </c>
       <c r="I18" s="50">
         <v>9.8184407625386001</v>
       </c>
       <c r="J18" s="50">
         <v>5.5950623681133429</v>
       </c>
@@ -4879,60 +4885,62 @@
       </c>
       <c r="BL18" s="37">
         <v>4.9000000000000004</v>
       </c>
       <c r="BM18" s="41">
         <v>5.3</v>
       </c>
       <c r="BN18" s="49">
         <v>5.0999999999999996</v>
       </c>
       <c r="BO18" s="51">
         <v>4.5</v>
       </c>
       <c r="BP18" s="37">
         <v>5.4</v>
       </c>
       <c r="BQ18" s="41">
         <v>5.4</v>
       </c>
       <c r="BR18" s="33">
         <v>5.4</v>
       </c>
       <c r="BS18" s="33">
         <v>5.4</v>
       </c>
-      <c r="BT18" s="28"/>
+      <c r="BT18" s="108">
+        <v>5.5</v>
+      </c>
       <c r="BU18" s="28"/>
       <c r="BV18" s="28"/>
     </row>
     <row r="19" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="28">
         <v>470000000</v>
       </c>
       <c r="B19" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C19" s="50">
         <v>26.750261233019856</v>
       </c>
       <c r="D19" s="50">
         <v>26.168224299065418</v>
       </c>
       <c r="E19" s="50">
         <v>21.406411582213032</v>
       </c>
       <c r="F19" s="50">
         <v>10.444674250258531</v>
       </c>
       <c r="G19" s="50">
         <v>12.114989733059549</v>
       </c>
       <c r="H19" s="50">
         <v>12.012320328542096</v>
       </c>
       <c r="I19" s="50">
         <v>9.4201569126835949</v>
       </c>
       <c r="J19" s="50">
         <v>8.0263967279280841</v>
       </c>
@@ -5097,58 +5105,60 @@
       </c>
       <c r="BL19" s="37">
         <v>7.3</v>
       </c>
       <c r="BM19" s="41">
         <v>8</v>
       </c>
       <c r="BN19" s="49">
         <v>7.9</v>
       </c>
       <c r="BO19" s="50">
         <v>5.3</v>
       </c>
       <c r="BP19" s="37">
         <v>7.2</v>
       </c>
       <c r="BQ19" s="41">
         <v>8.1999999999999993</v>
       </c>
       <c r="BR19" s="33">
         <v>7.9</v>
       </c>
       <c r="BS19" s="33">
         <v>7.2</v>
       </c>
-      <c r="BT19" s="28"/>
+      <c r="BT19" s="108">
+        <v>7</v>
+      </c>
       <c r="BU19" s="28"/>
       <c r="BV19" s="28"/>
     </row>
     <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="28"/>
       <c r="B20" s="26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C20" s="50">
         <v>16.117145073700542</v>
       </c>
       <c r="D20" s="50">
         <v>22.599418040737149</v>
       </c>
       <c r="E20" s="50">
         <v>17.693798449612402</v>
       </c>
       <c r="F20" s="50">
         <v>9.0005844535359447</v>
       </c>
       <c r="G20" s="50">
         <v>8.8801571709233791</v>
       </c>
       <c r="H20" s="50">
         <v>13.833759088229513</v>
       </c>
       <c r="I20" s="50">
         <v>14.187345395441897</v>
       </c>
       <c r="J20" s="50">
         <v>11.663674978534154</v>
       </c>
@@ -5218,155 +5228,157 @@
       <c r="AF20" s="51">
         <v>5.2</v>
       </c>
       <c r="AG20" s="41">
         <v>5</v>
       </c>
       <c r="AH20" s="41">
         <v>4.5999999999999996</v>
       </c>
       <c r="AI20" s="63">
         <v>4.8</v>
       </c>
       <c r="AJ20" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="AK20" s="41">
         <v>4.7</v>
       </c>
       <c r="AL20" s="41">
         <v>4.8</v>
       </c>
       <c r="AM20" s="63">
         <v>7.6</v>
       </c>
       <c r="AN20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AO20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AP20" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AQ20" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AR20" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AS20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AT20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AU20" s="45" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AV20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AW20" s="38" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AX20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AY20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AZ20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BA20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BB20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BC20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BD20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BE20" s="38" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BF20" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BG20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BH20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BI20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BJ20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BK20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BL20" s="38" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BM20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BN20" s="39" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BO20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BP20" s="38" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BQ20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BR20" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="BS20" s="33" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="BT20" s="28"/>
+        <v>78</v>
+      </c>
+      <c r="BT20" s="109" t="s">
+        <v>78</v>
+      </c>
       <c r="BU20" s="28"/>
       <c r="BV20" s="28"/>
     </row>
     <row r="21" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="28">
         <v>550000000</v>
       </c>
       <c r="B21" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C21" s="50">
         <v>9.5174856131031422</v>
       </c>
       <c r="D21" s="50">
         <v>9.3944790739091726</v>
       </c>
       <c r="E21" s="50">
         <v>8.8717015468607823</v>
       </c>
       <c r="F21" s="50">
         <v>6.1139416396479849</v>
       </c>
       <c r="G21" s="50">
         <v>3.6676977463543965</v>
       </c>
       <c r="H21" s="50">
         <v>3.5111111111111115</v>
       </c>
       <c r="I21" s="50">
         <v>4.3774644802898877</v>
       </c>
       <c r="J21" s="50">
         <v>4.17200491181916</v>
       </c>
@@ -5531,60 +5543,62 @@
       </c>
       <c r="BL21" s="39">
         <v>3.9</v>
       </c>
       <c r="BM21" s="39">
         <v>3.9</v>
       </c>
       <c r="BN21" s="49">
         <v>3.9</v>
       </c>
       <c r="BO21" s="51">
         <v>4.2</v>
       </c>
       <c r="BP21" s="43">
         <v>4</v>
       </c>
       <c r="BQ21" s="43">
         <v>4</v>
       </c>
       <c r="BR21" s="33">
         <v>4.2</v>
       </c>
       <c r="BS21" s="33">
         <v>4.2</v>
       </c>
-      <c r="BT21" s="28"/>
+      <c r="BT21" s="108">
+        <v>4.2</v>
+      </c>
       <c r="BU21" s="28"/>
       <c r="BV21" s="28"/>
     </row>
     <row r="22" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="28">
         <v>590000000</v>
       </c>
       <c r="B22" s="26" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C22" s="50">
         <v>8.7384259259259256</v>
       </c>
       <c r="D22" s="50">
         <v>10.822749861954721</v>
       </c>
       <c r="E22" s="50">
         <v>9.3191964285714288</v>
       </c>
       <c r="F22" s="50">
         <v>4.3844856661045535</v>
       </c>
       <c r="G22" s="50">
         <v>6.6849315068493151</v>
       </c>
       <c r="H22" s="50">
         <v>7.8202995008319469</v>
       </c>
       <c r="I22" s="50">
         <v>6.052880089630305</v>
       </c>
       <c r="J22" s="50">
         <v>6.2801249437918374</v>
       </c>
@@ -5749,171 +5763,173 @@
       </c>
       <c r="BL22" s="37">
         <v>4.5</v>
       </c>
       <c r="BM22" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="BN22" s="49">
         <v>4.4000000000000004</v>
       </c>
       <c r="BO22" s="50">
         <v>4</v>
       </c>
       <c r="BP22" s="37">
         <v>5</v>
       </c>
       <c r="BQ22" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="BR22" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="BS22" s="33">
         <v>4.7</v>
       </c>
-      <c r="BT22" s="28"/>
+      <c r="BT22" s="108">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="BU22" s="28"/>
       <c r="BV22" s="28"/>
     </row>
     <row r="23" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="28">
         <v>610000000</v>
       </c>
       <c r="B23" s="26" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="C23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="U23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="V23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="X23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Y23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Z23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AA23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AB23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AC23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AD23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AF23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AG23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AH23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AI23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AJ23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AK23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AL23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AM23" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AN23" s="63">
         <v>11.2</v>
       </c>
       <c r="AO23" s="63">
         <v>12.6</v>
       </c>
       <c r="AP23" s="50">
         <v>9.6</v>
       </c>
       <c r="AQ23" s="31">
         <v>10</v>
       </c>
       <c r="AR23" s="63">
         <v>11.2</v>
       </c>
       <c r="AS23" s="39">
         <v>10.8</v>
       </c>
       <c r="AT23" s="50">
         <v>10.1</v>
       </c>
       <c r="AU23" s="50">
         <v>9.8000000000000007</v>
       </c>
@@ -5967,210 +5983,212 @@
       </c>
       <c r="BL23" s="37">
         <v>8.8000000000000007</v>
       </c>
       <c r="BM23" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="BN23" s="49">
         <v>8.4</v>
       </c>
       <c r="BO23" s="51">
         <v>8.1</v>
       </c>
       <c r="BP23" s="37">
         <v>9</v>
       </c>
       <c r="BQ23" s="41">
         <v>9</v>
       </c>
       <c r="BR23" s="33">
         <v>8.4</v>
       </c>
       <c r="BS23" s="33">
         <v>8.5</v>
       </c>
-      <c r="BT23" s="28"/>
+      <c r="BT23" s="108">
+        <v>8.4</v>
+      </c>
       <c r="BU23" s="28"/>
       <c r="BV23" s="28"/>
     </row>
     <row r="24" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="28">
         <v>620000000</v>
       </c>
       <c r="B24" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="U24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="V24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="X24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Y24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Z24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AA24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AB24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AC24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AD24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AF24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AG24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AH24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AI24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AJ24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AK24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AL24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AM24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AN24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AO24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AP24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AQ24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AR24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AS24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AT24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AU24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AV24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AW24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AX24" s="42" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AY24" s="34">
         <v>1.5</v>
       </c>
       <c r="AZ24" s="34" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="BA24" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="BB24" s="32">
         <v>2.4</v>
       </c>
       <c r="BC24" s="33">
         <v>0.4</v>
       </c>
       <c r="BD24" s="51">
         <v>1.6</v>
       </c>
       <c r="BE24" s="39">
         <v>2</v>
       </c>
       <c r="BF24" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG24" s="63">
         <v>5.6</v>
       </c>
       <c r="BH24" s="37">
         <v>4.4000000000000004</v>
       </c>
@@ -6185,60 +6203,62 @@
       </c>
       <c r="BL24" s="37">
         <v>5.6</v>
       </c>
       <c r="BM24" s="41">
         <v>5.5</v>
       </c>
       <c r="BN24" s="49">
         <v>6</v>
       </c>
       <c r="BO24" s="50">
         <v>5.9</v>
       </c>
       <c r="BP24" s="37">
         <v>6.5</v>
       </c>
       <c r="BQ24" s="41">
         <v>5.9</v>
       </c>
       <c r="BR24" s="33">
         <v>5.6</v>
       </c>
       <c r="BS24" s="33">
         <v>6.3</v>
       </c>
-      <c r="BT24" s="28"/>
+      <c r="BT24" s="108">
+        <v>6.8</v>
+      </c>
       <c r="BU24" s="28"/>
       <c r="BV24" s="28"/>
     </row>
     <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="28">
         <v>630000000</v>
       </c>
       <c r="B25" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C25" s="50">
         <v>6.8187579214195191</v>
       </c>
       <c r="D25" s="50">
         <v>12.328418912048805</v>
       </c>
       <c r="E25" s="50">
         <v>8.0368569234706939</v>
       </c>
       <c r="F25" s="50">
         <v>5.2018633540372674</v>
       </c>
       <c r="G25" s="50">
         <v>4.3024439918533606</v>
       </c>
       <c r="H25" s="50">
         <v>9.6716721812165947</v>
       </c>
       <c r="I25" s="50">
         <v>7.1824197011524467</v>
       </c>
       <c r="J25" s="50">
         <v>6.343466616686019</v>
       </c>
@@ -6403,60 +6423,62 @@
       </c>
       <c r="BL25" s="37">
         <v>3.7</v>
       </c>
       <c r="BM25" s="41">
         <v>4</v>
       </c>
       <c r="BN25" s="49">
         <v>3.8</v>
       </c>
       <c r="BO25" s="51">
         <v>3.9</v>
       </c>
       <c r="BP25" s="37">
         <v>3.9</v>
       </c>
       <c r="BQ25" s="41">
         <v>3.9</v>
       </c>
       <c r="BR25" s="33">
         <v>3.7</v>
       </c>
       <c r="BS25" s="33">
         <v>4</v>
       </c>
-      <c r="BT25" s="28"/>
+      <c r="BT25" s="108">
+        <v>3.8</v>
+      </c>
       <c r="BU25" s="28"/>
       <c r="BV25" s="28"/>
     </row>
     <row r="26" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="28">
         <v>710000000</v>
       </c>
       <c r="B26" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C26" s="31">
         <v>5.6164383561643838</v>
       </c>
       <c r="D26" s="50">
         <v>8.0110497237569067</v>
       </c>
       <c r="E26" s="50">
         <v>7.3033707865168536</v>
       </c>
       <c r="F26" s="50">
         <v>2.5316455696202533</v>
       </c>
       <c r="G26" s="50">
         <v>3.1463748290013678</v>
       </c>
       <c r="H26" s="50">
         <v>5.0203527815468112</v>
       </c>
       <c r="I26" s="50">
         <v>5.4954299291478481</v>
       </c>
       <c r="J26" s="50">
         <v>1.6785129179878164</v>
       </c>
@@ -6621,60 +6643,62 @@
       </c>
       <c r="BL26" s="37">
         <v>3.3</v>
       </c>
       <c r="BM26" s="41">
         <v>2.8</v>
       </c>
       <c r="BN26" s="49">
         <v>2.1</v>
       </c>
       <c r="BO26" s="51">
         <v>2.1</v>
       </c>
       <c r="BP26" s="37">
         <v>2.9</v>
       </c>
       <c r="BQ26" s="41">
         <v>2.7</v>
       </c>
       <c r="BR26" s="33">
         <v>2.6</v>
       </c>
       <c r="BS26" s="33">
         <v>2.7</v>
       </c>
-      <c r="BT26" s="28"/>
+      <c r="BT26" s="108">
+        <v>2.9</v>
+      </c>
       <c r="BU26" s="28"/>
       <c r="BV26" s="28"/>
     </row>
     <row r="27" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="28">
         <v>750000000</v>
       </c>
       <c r="B27" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C27" s="50">
         <v>7.3568575233022644</v>
       </c>
       <c r="D27" s="50">
         <v>7.2333333333333334</v>
       </c>
       <c r="E27" s="50">
         <v>6.8181818181818175</v>
       </c>
       <c r="F27" s="50">
         <v>1.8729096989966554</v>
       </c>
       <c r="G27" s="50">
         <v>2.3710349247036206</v>
       </c>
       <c r="H27" s="50">
         <v>6.4205457463884423</v>
       </c>
       <c r="I27" s="50">
         <v>3.0025464833570994</v>
       </c>
       <c r="J27" s="50">
         <v>0.89795262610104853</v>
       </c>
@@ -6839,171 +6863,173 @@
       </c>
       <c r="BL27" s="37">
         <v>4.7</v>
       </c>
       <c r="BM27" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="BN27" s="49">
         <v>3.5</v>
       </c>
       <c r="BO27" s="51">
         <v>3.5</v>
       </c>
       <c r="BP27" s="37">
         <v>4.2</v>
       </c>
       <c r="BQ27" s="41">
         <v>5</v>
       </c>
       <c r="BR27" s="33">
         <v>3.5</v>
       </c>
       <c r="BS27" s="33">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BT27" s="28"/>
+      <c r="BT27" s="108">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU27" s="28"/>
       <c r="BV27" s="28"/>
     </row>
     <row r="28" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A28" s="28">
         <v>790000000</v>
       </c>
       <c r="B28" s="26" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="C28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="N28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="U28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="V28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="X28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Y28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Z28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AA28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AB28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AC28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AD28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AF28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AG28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AH28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AI28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AJ28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AK28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AL28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AM28" s="31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AN28" s="63">
         <v>2.9</v>
       </c>
       <c r="AO28" s="63">
         <v>2.9</v>
       </c>
       <c r="AP28" s="50">
         <v>2.2000000000000002</v>
       </c>
       <c r="AQ28" s="42">
         <v>2.8</v>
       </c>
       <c r="AR28" s="63">
         <v>3.1</v>
       </c>
       <c r="AS28" s="39">
         <v>3.5</v>
       </c>
       <c r="AT28" s="50">
         <v>2.5</v>
       </c>
       <c r="AU28" s="50">
         <v>2.8</v>
       </c>
@@ -7057,10146 +7083,10173 @@
       </c>
       <c r="BL28" s="37">
         <v>5.6</v>
       </c>
       <c r="BM28" s="41">
         <v>6.1</v>
       </c>
       <c r="BN28" s="49">
         <v>5.5</v>
       </c>
       <c r="BO28" s="51">
         <v>4.8</v>
       </c>
       <c r="BP28" s="37">
         <v>5.4</v>
       </c>
       <c r="BQ28" s="41">
         <v>6.6</v>
       </c>
       <c r="BR28" s="33">
         <v>5.0999999999999996</v>
       </c>
       <c r="BS28" s="33">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT28" s="28"/>
+      <c r="BT28" s="108">
+        <v>5.3</v>
+      </c>
       <c r="BU28" s="28"/>
       <c r="BV28" s="28"/>
     </row>
     <row r="29" spans="1:74" x14ac:dyDescent="0.2">
       <c r="BS29" s="105"/>
       <c r="BT29" s="105"/>
       <c r="BU29" s="105"/>
       <c r="BV29" s="105"/>
     </row>
     <row r="30" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A30" s="114" t="s">
-[...48 lines deleted...]
-      <c r="AV30" s="114"/>
+      <c r="A30" s="117" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="117"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="117"/>
+      <c r="G30" s="117"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="117"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="117"/>
+      <c r="L30" s="117"/>
+      <c r="M30" s="117"/>
+      <c r="N30" s="117"/>
+      <c r="O30" s="117"/>
+      <c r="P30" s="117"/>
+      <c r="Q30" s="117"/>
+      <c r="R30" s="117"/>
+      <c r="S30" s="117"/>
+      <c r="T30" s="117"/>
+      <c r="U30" s="117"/>
+      <c r="V30" s="117"/>
+      <c r="W30" s="117"/>
+      <c r="X30" s="117"/>
+      <c r="Y30" s="117"/>
+      <c r="Z30" s="117"/>
+      <c r="AA30" s="117"/>
+      <c r="AB30" s="117"/>
+      <c r="AC30" s="117"/>
+      <c r="AD30" s="117"/>
+      <c r="AE30" s="117"/>
+      <c r="AF30" s="117"/>
+      <c r="AG30" s="117"/>
+      <c r="AH30" s="117"/>
+      <c r="AI30" s="117"/>
+      <c r="AJ30" s="117"/>
+      <c r="AK30" s="117"/>
+      <c r="AL30" s="117"/>
+      <c r="AM30" s="117"/>
+      <c r="AN30" s="117"/>
+      <c r="AO30" s="117"/>
+      <c r="AP30" s="117"/>
+      <c r="AQ30" s="117"/>
+      <c r="AR30" s="117"/>
+      <c r="AS30" s="117"/>
+      <c r="AT30" s="117"/>
+      <c r="AU30" s="117"/>
+      <c r="AV30" s="117"/>
       <c r="BS30" s="105"/>
       <c r="BT30" s="105"/>
       <c r="BU30" s="105"/>
       <c r="BV30" s="105"/>
     </row>
     <row r="31" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A31" s="114" t="s">
-[...48 lines deleted...]
-      <c r="AV31" s="114"/>
+      <c r="A31" s="123" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="117"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="117"/>
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="117"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="117"/>
+      <c r="M31" s="117"/>
+      <c r="N31" s="117"/>
+      <c r="O31" s="117"/>
+      <c r="P31" s="117"/>
+      <c r="Q31" s="117"/>
+      <c r="R31" s="117"/>
+      <c r="S31" s="117"/>
+      <c r="T31" s="117"/>
+      <c r="U31" s="117"/>
+      <c r="V31" s="117"/>
+      <c r="W31" s="117"/>
+      <c r="X31" s="117"/>
+      <c r="Y31" s="117"/>
+      <c r="Z31" s="117"/>
+      <c r="AA31" s="117"/>
+      <c r="AB31" s="117"/>
+      <c r="AC31" s="117"/>
+      <c r="AD31" s="117"/>
+      <c r="AE31" s="117"/>
+      <c r="AF31" s="117"/>
+      <c r="AG31" s="117"/>
+      <c r="AH31" s="117"/>
+      <c r="AI31" s="117"/>
+      <c r="AJ31" s="117"/>
+      <c r="AK31" s="117"/>
+      <c r="AL31" s="117"/>
+      <c r="AM31" s="117"/>
+      <c r="AN31" s="117"/>
+      <c r="AO31" s="117"/>
+      <c r="AP31" s="117"/>
+      <c r="AQ31" s="117"/>
+      <c r="AR31" s="117"/>
+      <c r="AS31" s="117"/>
+      <c r="AT31" s="117"/>
+      <c r="AU31" s="117"/>
+      <c r="AV31" s="117"/>
       <c r="BS31" s="105"/>
       <c r="BT31" s="105"/>
       <c r="BU31" s="105"/>
       <c r="BV31" s="105"/>
     </row>
-    <row r="32" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="122" t="s">
-        <v>87</v>
-[...47 lines deleted...]
-      <c r="AV32" s="114"/>
+        <v>81</v>
+      </c>
+      <c r="B32" s="122"/>
+      <c r="C32" s="122"/>
+      <c r="D32" s="122"/>
+      <c r="E32" s="122"/>
+      <c r="F32" s="122"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32" s="73"/>
+      <c r="AV32"/>
       <c r="BS32" s="105"/>
       <c r="BT32" s="105"/>
       <c r="BU32" s="105"/>
       <c r="BV32" s="105"/>
     </row>
     <row r="33" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="121"/>
       <c r="B33" s="121"/>
       <c r="C33" s="121"/>
       <c r="D33" s="121"/>
       <c r="E33" s="121"/>
       <c r="F33" s="121"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
-      <c r="V33"/>
-[...2 lines deleted...]
-      <c r="Y33"/>
+      <c r="V33" s="66"/>
+      <c r="W33" s="66"/>
+      <c r="X33" s="66"/>
+      <c r="Y33" s="67"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33"/>
-      <c r="AH33"/>
+      <c r="AG33" s="67"/>
+      <c r="AH33" s="66"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33"/>
+      <c r="AL33" s="67"/>
       <c r="AM33"/>
       <c r="AN33"/>
-      <c r="AO33"/>
+      <c r="AO33" s="67"/>
       <c r="AP33"/>
-      <c r="AQ33"/>
-[...3 lines deleted...]
-      <c r="AU33" s="73"/>
+      <c r="AQ33" s="67"/>
+      <c r="AR33" s="66"/>
+      <c r="AS33" s="67"/>
+      <c r="AT33" s="68"/>
+      <c r="AU33"/>
       <c r="AV33"/>
       <c r="BS33" s="105"/>
       <c r="BT33" s="105"/>
       <c r="BU33" s="105"/>
       <c r="BV33" s="105"/>
     </row>
     <row r="34" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="120"/>
-[...4 lines deleted...]
-      <c r="F34" s="120"/>
+      <c r="A34" s="30"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34" s="66"/>
-[...2 lines deleted...]
-      <c r="Y34" s="67"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-      <c r="AG34" s="67"/>
-      <c r="AH34" s="66"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34" s="67"/>
+      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34" s="67"/>
+      <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34" s="67"/>
-[...3 lines deleted...]
-      <c r="AU34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34" s="73"/>
       <c r="AV34"/>
       <c r="BS34" s="105"/>
       <c r="BT34" s="105"/>
       <c r="BU34" s="105"/>
-      <c r="BV34" s="105"/>
+      <c r="BV34" s="106"/>
     </row>
-    <row r="35" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="BV35" s="106"/>
+    <row r="35" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="69"/>
+      <c r="C35" s="69"/>
+      <c r="D35" s="69"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="69"/>
+      <c r="H35" s="69"/>
+      <c r="I35" s="69"/>
+      <c r="J35" s="69"/>
+      <c r="K35" s="69"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="69"/>
+      <c r="N35" s="69"/>
+      <c r="O35" s="69"/>
+      <c r="P35" s="69"/>
+      <c r="Q35" s="69"/>
+      <c r="R35" s="72"/>
+      <c r="S35" s="69"/>
+      <c r="T35" s="128"/>
+      <c r="U35" s="128"/>
+      <c r="V35" s="69"/>
+      <c r="W35" s="69"/>
+      <c r="X35" s="71"/>
+      <c r="Y35" s="71"/>
+      <c r="Z35" s="71"/>
+      <c r="AA35" s="71"/>
+      <c r="AB35" s="71"/>
+      <c r="AC35" s="71"/>
+      <c r="AD35" s="71"/>
+      <c r="AE35" s="115"/>
+      <c r="AF35" s="115"/>
+      <c r="AG35" s="115"/>
+      <c r="AH35" s="115"/>
+      <c r="AI35" s="69"/>
+      <c r="AJ35" s="116"/>
+      <c r="AK35" s="116"/>
+      <c r="AL35" s="69"/>
+      <c r="AM35" s="116"/>
+      <c r="AN35" s="116"/>
+      <c r="AO35" s="69"/>
+      <c r="AP35" s="69"/>
+      <c r="AQ35" s="115"/>
+      <c r="AR35" s="115"/>
+      <c r="AS35" s="115"/>
+      <c r="AT35" s="115"/>
+      <c r="AU35" s="115"/>
+      <c r="AV35" s="69"/>
+      <c r="BR35" s="70"/>
+      <c r="BV35" s="70" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="36" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="70" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="A36" s="124" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="126"/>
+      <c r="C36" s="129" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="130"/>
+      <c r="E36" s="130"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="129" t="s">
+        <v>57</v>
+      </c>
+      <c r="H36" s="130"/>
+      <c r="I36" s="130"/>
+      <c r="J36" s="131"/>
+      <c r="K36" s="129" t="s">
+        <v>58</v>
+      </c>
+      <c r="L36" s="130"/>
+      <c r="M36" s="130"/>
+      <c r="N36" s="131"/>
+      <c r="O36" s="129" t="s">
+        <v>59</v>
+      </c>
+      <c r="P36" s="130"/>
+      <c r="Q36" s="130"/>
+      <c r="R36" s="131"/>
+      <c r="S36" s="129" t="s">
+        <v>60</v>
+      </c>
+      <c r="T36" s="130"/>
+      <c r="U36" s="130"/>
+      <c r="V36" s="131"/>
+      <c r="W36" s="129" t="s">
+        <v>61</v>
+      </c>
+      <c r="X36" s="130"/>
+      <c r="Y36" s="130"/>
+      <c r="Z36" s="131"/>
+      <c r="AA36" s="129" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB36" s="130"/>
+      <c r="AC36" s="130"/>
+      <c r="AD36" s="131"/>
+      <c r="AE36" s="118" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF36" s="119"/>
+      <c r="AG36" s="119"/>
+      <c r="AH36" s="119"/>
+      <c r="AI36" s="118" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ36" s="119"/>
+      <c r="AK36" s="119"/>
+      <c r="AL36" s="119"/>
+      <c r="AM36" s="118" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN36" s="119"/>
+      <c r="AO36" s="119"/>
+      <c r="AP36" s="120"/>
+      <c r="AQ36" s="118" t="s">
+        <v>67</v>
+      </c>
+      <c r="AR36" s="119"/>
+      <c r="AS36" s="119"/>
+      <c r="AT36" s="120"/>
+      <c r="AU36" s="118" t="s">
+        <v>68</v>
+      </c>
+      <c r="AV36" s="119"/>
+      <c r="AW36" s="119"/>
+      <c r="AX36" s="120"/>
+      <c r="AY36" s="118" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ36" s="119"/>
+      <c r="BA36" s="119"/>
+      <c r="BB36" s="120"/>
+      <c r="BC36" s="118" t="s">
+        <v>70</v>
+      </c>
+      <c r="BD36" s="119"/>
+      <c r="BE36" s="119"/>
+      <c r="BF36" s="119"/>
+      <c r="BG36" s="111" t="s">
+        <v>71</v>
+      </c>
+      <c r="BH36" s="112"/>
+      <c r="BI36" s="112"/>
+      <c r="BJ36" s="114"/>
+      <c r="BK36" s="111" t="s">
+        <v>72</v>
+      </c>
+      <c r="BL36" s="112"/>
+      <c r="BM36" s="112"/>
+      <c r="BN36" s="112"/>
+      <c r="BO36" s="111" t="s">
+        <v>73</v>
+      </c>
+      <c r="BP36" s="112"/>
+      <c r="BQ36" s="112"/>
+      <c r="BR36" s="114"/>
+      <c r="BS36" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="BT36" s="112"/>
+      <c r="BU36" s="113"/>
+      <c r="BV36" s="114"/>
     </row>
     <row r="37" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="123" t="s">
-[...81 lines deleted...]
-      <c r="BC37" s="115" t="s">
+      <c r="A37" s="125"/>
+      <c r="B37" s="127"/>
+      <c r="C37" s="87" t="s">
         <v>74</v>
       </c>
-      <c r="BD37" s="116"/>
-[...2 lines deleted...]
-      <c r="BG37" s="108" t="s">
+      <c r="D37" s="87" t="s">
         <v>75</v>
       </c>
-      <c r="BH37" s="109"/>
-[...2 lines deleted...]
-      <c r="BK37" s="108" t="s">
+      <c r="E37" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="BL37" s="109"/>
-[...2 lines deleted...]
-      <c r="BO37" s="108" t="s">
+      <c r="F37" s="87" t="s">
         <v>77</v>
       </c>
-      <c r="BP37" s="109"/>
-[...7 lines deleted...]
-      <c r="BV37" s="111"/>
+      <c r="G37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="H37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="I37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="J37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="K37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="L37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="M37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="N37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="O37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="P37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="R37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="S37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="T37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="U37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="V37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="W37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="X37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA37" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB37" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE37" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG37" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH37" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI37" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL37" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="AN37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="AQ37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="AU37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="AV37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="AY37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="AZ37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="BB37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="BC37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="BD37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE37" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="BF37" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="BG37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="BH37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="BI37" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="BJ37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="BL37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="BM37" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="BN37" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO37" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="BP37" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="BQ37" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="BR37" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS37" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="BT37" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="BU37" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="BV37" s="59" t="s">
+        <v>77</v>
+      </c>
     </row>
-    <row r="38" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...217 lines deleted...]
-      </c>
+    <row r="38" spans="1:74" ht="15" x14ac:dyDescent="0.2">
+      <c r="A38" s="27">
+        <v>0</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C38" s="53">
+        <v>6.5198770595052151</v>
+      </c>
+      <c r="D38" s="53">
+        <v>7.110346920198241</v>
+      </c>
+      <c r="E38" s="53">
+        <v>6.3682251567837662</v>
+      </c>
+      <c r="F38" s="53">
+        <v>3.1241984302057149</v>
+      </c>
+      <c r="G38" s="53">
+        <v>3.5344394167923578</v>
+      </c>
+      <c r="H38" s="53">
+        <v>5.1974316193943073</v>
+      </c>
+      <c r="I38" s="53">
+        <v>4.2915662581652203</v>
+      </c>
+      <c r="J38" s="53">
+        <v>2.692835767931419</v>
+      </c>
+      <c r="K38" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="L38" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="M38" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="N38" s="53">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O38" s="53">
+        <v>1.6</v>
+      </c>
+      <c r="P38" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q38" s="53">
+        <v>1.9</v>
+      </c>
+      <c r="R38" s="53">
+        <v>1</v>
+      </c>
+      <c r="S38" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="T38" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="U38" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="V38" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="W38" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="X38" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="Y38" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="Z38" s="53">
+        <v>0.9</v>
+      </c>
+      <c r="AA38" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="AB38" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="AC38" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="AD38" s="53">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="82">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AF38" s="82">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG38" s="82">
+        <v>1.2</v>
+      </c>
+      <c r="AH38" s="75">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="44">
+        <v>1.2</v>
+      </c>
+      <c r="AJ38" s="74">
+        <v>1.3</v>
+      </c>
+      <c r="AK38" s="74">
+        <v>1.2</v>
+      </c>
+      <c r="AL38" s="44">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AM38" s="44">
+        <v>2.5</v>
+      </c>
+      <c r="AN38" s="82">
+        <v>2.9</v>
+      </c>
+      <c r="AO38" s="74">
+        <v>3</v>
+      </c>
+      <c r="AP38" s="53">
+        <v>2</v>
+      </c>
+      <c r="AQ38" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="AR38" s="82">
+        <v>2.6</v>
+      </c>
+      <c r="AS38" s="74">
+        <v>3</v>
+      </c>
+      <c r="AT38" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AU38" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="AV38" s="82">
+        <v>4.2</v>
+      </c>
+      <c r="AW38" s="53">
+        <v>4.2</v>
+      </c>
+      <c r="AX38" s="82">
+        <v>3.1</v>
+      </c>
+      <c r="AY38" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="AZ38" s="82">
+        <v>3.4</v>
+      </c>
+      <c r="BA38" s="53">
+        <v>4</v>
+      </c>
+      <c r="BB38" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="BC38" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="BD38" s="82">
+        <v>3.5</v>
+      </c>
+      <c r="BE38" s="74">
+        <v>4</v>
+      </c>
+      <c r="BF38" s="74">
+        <v>4</v>
+      </c>
+      <c r="BG38" s="44">
+        <v>3.6</v>
+      </c>
+      <c r="BH38" s="83">
+        <v>3.9</v>
+      </c>
+      <c r="BI38" s="74">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BJ38" s="46">
+        <v>3.9</v>
+      </c>
+      <c r="BK38" s="76">
+        <v>3.4</v>
+      </c>
+      <c r="BL38" s="77">
+        <v>3.8</v>
+      </c>
+      <c r="BM38" s="74">
+        <v>4.2</v>
+      </c>
+      <c r="BN38" s="65">
+        <v>3.6</v>
+      </c>
+      <c r="BO38" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="BP38" s="77">
+        <v>3.8</v>
+      </c>
+      <c r="BQ38" s="74">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BR38" s="54">
+        <v>3.6</v>
+      </c>
+      <c r="BS38" s="54">
+        <v>3.6</v>
+      </c>
+      <c r="BT38" s="107">
+        <v>3.7</v>
+      </c>
+      <c r="BU38" s="27"/>
+      <c r="BV38" s="27"/>
     </row>
-    <row r="39" spans="1:74" ht="15" x14ac:dyDescent="0.2">
-[...215 lines deleted...]
-      <c r="BV39" s="27"/>
+    <row r="39" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="28">
+        <v>100000000</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX39" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY39" s="85">
+        <v>6.2</v>
+      </c>
+      <c r="AZ39" s="86">
+        <v>5.9</v>
+      </c>
+      <c r="BA39" s="85">
+        <v>8</v>
+      </c>
+      <c r="BB39" s="85">
+        <v>1.7</v>
+      </c>
+      <c r="BC39" s="85">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BD39" s="86">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BE39" s="39">
+        <v>5.6</v>
+      </c>
+      <c r="BF39" s="43">
+        <v>5.2</v>
+      </c>
+      <c r="BG39" s="43">
+        <v>6.3</v>
+      </c>
+      <c r="BH39" s="37">
+        <v>7.4</v>
+      </c>
+      <c r="BI39" s="43">
+        <v>7.9</v>
+      </c>
+      <c r="BJ39" s="36">
+        <v>6.2</v>
+      </c>
+      <c r="BK39" s="35">
+        <v>6.4</v>
+      </c>
+      <c r="BL39" s="37">
+        <v>7.3</v>
+      </c>
+      <c r="BM39" s="43">
+        <v>8.4</v>
+      </c>
+      <c r="BN39" s="49">
+        <v>7.3</v>
+      </c>
+      <c r="BO39" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="BP39" s="37">
+        <v>7.3</v>
+      </c>
+      <c r="BQ39" s="43">
+        <v>7.4</v>
+      </c>
+      <c r="BR39" s="33">
+        <v>6.7</v>
+      </c>
+      <c r="BS39" s="33">
+        <v>7.2</v>
+      </c>
+      <c r="BT39" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="BU39" s="28"/>
+      <c r="BV39" s="28"/>
     </row>
     <row r="40" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="28">
-        <v>100000000</v>
+        <v>110000000</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C40" s="42" t="s">
-[...143 lines deleted...]
-      <c r="AY40" s="85">
+      <c r="C40" s="31">
+        <v>8.091024020227561</v>
+      </c>
+      <c r="D40" s="31">
+        <v>7.59493670886076</v>
+      </c>
+      <c r="E40" s="31">
+        <v>7.1335927367055767</v>
+      </c>
+      <c r="F40" s="31">
+        <v>4.7058823529411766</v>
+      </c>
+      <c r="G40" s="31">
+        <v>4.4213263979193753</v>
+      </c>
+      <c r="H40" s="31">
+        <v>7.9470198675496695</v>
+      </c>
+      <c r="I40" s="31">
+        <v>3.60425056131771</v>
+      </c>
+      <c r="J40" s="31">
+        <v>2.5986927787840055</v>
+      </c>
+      <c r="K40" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="L40" s="31">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M40" s="31">
+        <v>4.3</v>
+      </c>
+      <c r="N40" s="43">
+        <v>1.3</v>
+      </c>
+      <c r="O40" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="P40" s="31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q40" s="31">
+        <v>4.2</v>
+      </c>
+      <c r="R40" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="S40" s="31">
+        <v>3.6</v>
+      </c>
+      <c r="T40" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="U40" s="31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="V40" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="W40" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="X40" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="Y40" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="Z40" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="AA40" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="AB40" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="AC40" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="AD40" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE40" s="42">
+        <v>2.8</v>
+      </c>
+      <c r="AF40" s="42">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG40" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AH40" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="AI40" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="AJ40" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="AK40" s="43">
+        <v>2.1</v>
+      </c>
+      <c r="AL40" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="AM40" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="AN40" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="AO40" s="43">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AP40" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="AQ40" s="39">
+        <v>3.2</v>
+      </c>
+      <c r="AR40" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="AS40" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="AT40" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="AU40" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="AV40" s="42">
+        <v>4.8</v>
+      </c>
+      <c r="AW40" s="31">
+        <v>4</v>
+      </c>
+      <c r="AX40" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="AY40" s="31">
+        <v>4.8</v>
+      </c>
+      <c r="AZ40" s="42">
         <v>6.2</v>
       </c>
-      <c r="AZ40" s="86">
+      <c r="BA40" s="31">
+        <v>6.4</v>
+      </c>
+      <c r="BB40" s="31">
+        <v>6.5</v>
+      </c>
+      <c r="BC40" s="31">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BD40" s="42">
         <v>5.9</v>
       </c>
-      <c r="BA40" s="85">
-[...10 lines deleted...]
-      </c>
       <c r="BE40" s="39">
-        <v>5.6</v>
+        <v>5.8</v>
       </c>
       <c r="BF40" s="43">
+        <v>5.4</v>
+      </c>
+      <c r="BG40" s="43">
         <v>5.2</v>
       </c>
-      <c r="BG40" s="43">
+      <c r="BH40" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="BI40" s="43">
+        <v>6.6</v>
+      </c>
+      <c r="BJ40" s="36">
         <v>6.3</v>
       </c>
-      <c r="BH40" s="37">
-[...7 lines deleted...]
-      </c>
       <c r="BK40" s="35">
-        <v>6.4</v>
+        <v>4.7</v>
       </c>
       <c r="BL40" s="37">
-        <v>7.3</v>
+        <v>5.3</v>
       </c>
       <c r="BM40" s="43">
-        <v>8.4</v>
+        <v>5.8</v>
       </c>
       <c r="BN40" s="49">
-        <v>7.3</v>
+        <v>5.3</v>
       </c>
       <c r="BO40" s="35">
-        <v>6.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="BP40" s="37">
-        <v>7.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="BQ40" s="43">
-        <v>7.4</v>
+        <v>5.3</v>
       </c>
       <c r="BR40" s="33">
-        <v>6.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="BS40" s="33">
-        <v>7.2</v>
-[...1 lines deleted...]
-      <c r="BT40" s="28"/>
+        <v>3.5</v>
+      </c>
+      <c r="BT40" s="108">
+        <v>3.7</v>
+      </c>
       <c r="BU40" s="28"/>
       <c r="BV40" s="28"/>
     </row>
     <row r="41" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="28">
-        <v>110000000</v>
+        <v>150000000</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="31">
-        <v>8.091024020227561</v>
+        <v>2.3638232271325799</v>
       </c>
       <c r="D41" s="31">
-        <v>7.59493670886076</v>
+        <v>2.2587268993839835</v>
       </c>
       <c r="E41" s="31">
-        <v>7.1335927367055767</v>
+        <v>2.0618556701030926</v>
       </c>
       <c r="F41" s="31">
-        <v>4.7058823529411766</v>
+        <v>2.0855057351407713</v>
       </c>
       <c r="G41" s="31">
-        <v>4.4213263979193753</v>
+        <v>2.1582733812949639</v>
       </c>
       <c r="H41" s="31">
-        <v>7.9470198675496695</v>
+        <v>2.0533880903490758</v>
       </c>
       <c r="I41" s="31">
-        <v>3.60425056131771</v>
+        <v>1.8473895582329318</v>
       </c>
       <c r="J41" s="31">
-        <v>2.5986927787840055</v>
+        <v>1.7857142857142856</v>
       </c>
       <c r="K41" s="31">
-        <v>3.1</v>
+        <v>0.7</v>
       </c>
       <c r="L41" s="31">
-        <v>4.9000000000000004</v>
+        <v>0.6</v>
       </c>
       <c r="M41" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="N41" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="O41" s="79">
+        <v>1</v>
+      </c>
+      <c r="P41" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="R41" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="S41" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="T41" s="31">
+        <v>1.5</v>
+      </c>
+      <c r="U41" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="V41" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="W41" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="X41" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="Y41" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="Z41" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AA41" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="AB41" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC41" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AD41" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AE41" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="AF41" s="31">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="AH41" s="49">
+        <v>0.5</v>
+      </c>
+      <c r="AI41" s="43">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK41" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="AL41" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="AM41" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="AN41" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AO41" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="AP41" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="AQ41" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="AR41" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="AS41" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="AT41" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AU41" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="AV41" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AW41" s="31">
+        <v>4.2</v>
+      </c>
+      <c r="AX41" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="AY41" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="AZ41" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="BA41" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="BB41" s="31">
+        <v>4.5</v>
+      </c>
+      <c r="BC41" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="BD41" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="BE41" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="BF41" s="43">
+        <v>4.8</v>
+      </c>
+      <c r="BG41" s="43">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BH41" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="BI41" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="BJ41" s="36">
         <v>4.3</v>
       </c>
-      <c r="N41" s="43">
-[...29 lines deleted...]
-      <c r="X41" s="31">
+      <c r="BK41" s="35">
         <v>2.6</v>
       </c>
-      <c r="Y41" s="31">
-[...11 lines deleted...]
-      <c r="AC41" s="31">
+      <c r="BL41" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="BM41" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="BN41" s="49">
+        <v>3.5</v>
+      </c>
+      <c r="BO41" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BP41" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="BQ41" s="43">
         <v>2.7</v>
       </c>
-      <c r="AD41" s="31">
-[...118 lines deleted...]
-      </c>
       <c r="BR41" s="33">
-        <v>4.0999999999999996</v>
+        <v>3</v>
       </c>
       <c r="BS41" s="33">
-        <v>3.5</v>
-[...1 lines deleted...]
-      <c r="BT41" s="28"/>
+        <v>2.6</v>
+      </c>
+      <c r="BT41" s="108">
+        <v>2.6</v>
+      </c>
       <c r="BU41" s="28"/>
       <c r="BV41" s="28"/>
     </row>
     <row r="42" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="28">
-        <v>150000000</v>
+        <v>190000000</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="31">
-        <v>2.3638232271325799</v>
+        <v>9.9850968703427725</v>
       </c>
       <c r="D42" s="31">
-        <v>2.2587268993839835</v>
+        <v>12.743628185907047</v>
       </c>
       <c r="E42" s="31">
-        <v>2.0618556701030926</v>
+        <v>11.346444780635402</v>
       </c>
       <c r="F42" s="31">
-        <v>2.0855057351407713</v>
+        <v>4.9079754601226995</v>
       </c>
       <c r="G42" s="31">
-        <v>2.1582733812949639</v>
+        <v>3.293413173652695</v>
       </c>
       <c r="H42" s="31">
-        <v>2.0533880903490758</v>
+        <v>11.261261261261261</v>
       </c>
       <c r="I42" s="31">
-        <v>1.8473895582329318</v>
-[...5 lines deleted...]
-        <v>0.7</v>
+        <v>2.6229454548429585</v>
+      </c>
+      <c r="J42" s="84" t="s">
+        <v>83</v>
+      </c>
+      <c r="K42" s="84">
+        <v>0.8</v>
       </c>
       <c r="L42" s="31">
-        <v>0.6</v>
+        <v>3.5</v>
       </c>
       <c r="M42" s="31">
-        <v>0.6</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="N42" s="43">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="O42" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="P42" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="Q42" s="31">
+        <v>3.7</v>
+      </c>
+      <c r="R42" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="S42" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="T42" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U42" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="V42" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="W42" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="X42" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="Y42" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="Z42" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="AA42" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="AB42" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="AC42" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="AD42" s="31">
         <v>1</v>
       </c>
-      <c r="P42" s="31">
-[...2 lines deleted...]
-      <c r="Q42" s="31">
+      <c r="AE42" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="AF42" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="AG42" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="AH42" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="AI42" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="AJ42" s="43">
+        <v>1.9</v>
+      </c>
+      <c r="AK42" s="43">
         <v>0.9</v>
       </c>
-      <c r="R42" s="31">
-[...5 lines deleted...]
-      <c r="T42" s="31">
+      <c r="AL42" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="AM42" s="39">
+        <v>3.9</v>
+      </c>
+      <c r="AN42" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="AO42" s="43">
+        <v>3.5</v>
+      </c>
+      <c r="AP42" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="AQ42" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="AR42" s="42">
         <v>1.5</v>
       </c>
-      <c r="U42" s="31">
-[...65 lines deleted...]
-      <c r="AQ42" s="39">
+      <c r="AS42" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="AT42" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="AU42" s="31">
         <v>2.1</v>
       </c>
-      <c r="AR42" s="42">
-[...10 lines deleted...]
-      </c>
       <c r="AV42" s="42">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AW42" s="31">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AX42" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="AY42" s="31">
+        <v>3</v>
+      </c>
+      <c r="AZ42" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="BA42" s="31">
         <v>1.7</v>
       </c>
-      <c r="AY42" s="31">
-[...7 lines deleted...]
-      </c>
       <c r="BB42" s="31">
-        <v>4.5</v>
+        <v>2.9</v>
       </c>
       <c r="BC42" s="31">
-        <v>2.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BD42" s="42">
         <v>2.5</v>
       </c>
       <c r="BE42" s="39">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BF42" s="43">
+        <v>5</v>
+      </c>
+      <c r="BG42" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="BH42" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="BI42" s="43">
+        <v>3.6</v>
+      </c>
+      <c r="BJ42" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="BK42" s="35">
+        <v>3.2</v>
+      </c>
+      <c r="BL42" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="BM42" s="43">
+        <v>4</v>
+      </c>
+      <c r="BN42" s="49">
+        <v>3</v>
+      </c>
+      <c r="BO42" s="35">
+        <v>2.5</v>
+      </c>
+      <c r="BP42" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="BQ42" s="43">
+        <v>3.2</v>
+      </c>
+      <c r="BR42" s="33">
         <v>2.8</v>
       </c>
-      <c r="BF42" s="43">
-[...35 lines deleted...]
-      <c r="BR42" s="33">
+      <c r="BS42" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="BT42" s="108">
         <v>3</v>
       </c>
-      <c r="BS42" s="33">
-[...2 lines deleted...]
-      <c r="BT42" s="28"/>
       <c r="BU42" s="28"/>
       <c r="BV42" s="28"/>
     </row>
     <row r="43" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="28">
-        <v>190000000</v>
+        <v>230000000</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="31">
-        <v>9.9850968703427725</v>
+        <v>8.0789946140035909</v>
       </c>
       <c r="D43" s="31">
-        <v>12.743628185907047</v>
+        <v>3.7701974865350087</v>
       </c>
       <c r="E43" s="31">
-        <v>11.346444780635402</v>
+        <v>3.5906642728904847</v>
       </c>
       <c r="F43" s="31">
-        <v>4.9079754601226995</v>
+        <v>3.4172661870503598</v>
       </c>
       <c r="G43" s="31">
-        <v>3.293413173652695</v>
+        <v>3.2136105860113422</v>
       </c>
       <c r="H43" s="31">
-        <v>11.261261261261261</v>
+        <v>1.7013232514177694</v>
       </c>
       <c r="I43" s="31">
-        <v>2.6229454548429585</v>
-[...4 lines deleted...]
-      <c r="K43" s="84">
+        <v>2.5620496397117694</v>
+      </c>
+      <c r="J43" s="31">
+        <v>0.63948840927258188</v>
+      </c>
+      <c r="K43" s="31">
         <v>0.8</v>
       </c>
       <c r="L43" s="31">
-        <v>3.5</v>
+        <v>0.8</v>
       </c>
       <c r="M43" s="31">
-        <v>4.5999999999999996</v>
+        <v>0.8</v>
       </c>
       <c r="N43" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="O43" s="79">
+        <v>0.8</v>
+      </c>
+      <c r="P43" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="Q43" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="R43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="S43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="T43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="U43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="V43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="W43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="X43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="Y43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="Z43" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AA43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AB43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AC43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AD43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AE43" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AF43" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AG43" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AH43" s="49">
+        <v>0.2</v>
+      </c>
+      <c r="AI43" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="AJ43" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="AK43" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="AL43" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="AM43" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="AN43" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="AO43" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="AP43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AQ43" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AR43" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="AS43" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="AT43" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="AU43" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="AV43" s="42">
         <v>0.9</v>
       </c>
-      <c r="O43" s="79">
-[...8 lines deleted...]
-      <c r="R43" s="31">
+      <c r="AW43" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="AX43" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="AY43" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AZ43" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="BA43" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="BB43" s="31">
+        <v>1</v>
+      </c>
+      <c r="BC43" s="31">
+        <v>1</v>
+      </c>
+      <c r="BD43" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="BE43" s="39">
         <v>1.7</v>
       </c>
-      <c r="S43" s="31">
-[...32 lines deleted...]
-      <c r="AD43" s="31">
+      <c r="BF43" s="43">
+        <v>1.7</v>
+      </c>
+      <c r="BG43" s="43">
+        <v>0.9</v>
+      </c>
+      <c r="BH43" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="BI43" s="43">
+        <v>0.7</v>
+      </c>
+      <c r="BJ43" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="BK43" s="35">
+        <v>0.7</v>
+      </c>
+      <c r="BL43" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="BM43" s="43">
+        <v>1.5</v>
+      </c>
+      <c r="BN43" s="49">
         <v>1</v>
       </c>
-      <c r="AE43" s="42">
-[...17 lines deleted...]
-      <c r="AK43" s="43">
+      <c r="BO43" s="35">
         <v>0.9</v>
       </c>
-      <c r="AL43" s="39">
+      <c r="BP43" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="BQ43" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="BR43" s="33">
         <v>0.9</v>
       </c>
-      <c r="AM43" s="39">
-[...94 lines deleted...]
-      </c>
       <c r="BS43" s="33">
-        <v>2.8</v>
-[...1 lines deleted...]
-      <c r="BT43" s="28"/>
+        <v>0.6</v>
+      </c>
+      <c r="BT43" s="108">
+        <v>0.6</v>
+      </c>
       <c r="BU43" s="28"/>
       <c r="BV43" s="28"/>
     </row>
     <row r="44" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="28">
-        <v>230000000</v>
+        <v>270000000</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="31">
-        <v>8.0789946140035909</v>
+        <v>4.497751124437781</v>
       </c>
       <c r="D44" s="31">
-        <v>3.7701974865350087</v>
+        <v>2.8614457831325302</v>
       </c>
       <c r="E44" s="31">
-        <v>3.5906642728904847</v>
+        <v>2.0926756352765321</v>
       </c>
       <c r="F44" s="31">
-        <v>3.4172661870503598</v>
+        <v>1.6742770167427701</v>
       </c>
       <c r="G44" s="31">
-        <v>3.2136105860113422</v>
+        <v>1.9230769230769231</v>
       </c>
       <c r="H44" s="31">
-        <v>1.7013232514177694</v>
+        <v>1.4792899408284024</v>
       </c>
       <c r="I44" s="31">
-        <v>2.5620496397117694</v>
+        <v>3.0303030303030303</v>
       </c>
       <c r="J44" s="31">
-        <v>0.63948840927258188</v>
+        <v>2.083333333333333</v>
       </c>
       <c r="K44" s="31">
-        <v>0.8</v>
+        <v>1.8</v>
       </c>
       <c r="L44" s="31">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="M44" s="31">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="N44" s="43">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="O44" s="79">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="P44" s="31">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="Q44" s="31">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="R44" s="31">
-        <v>0.4</v>
+        <v>2.1</v>
       </c>
       <c r="S44" s="31">
-        <v>0.4</v>
+        <v>1.3</v>
       </c>
       <c r="T44" s="31">
-        <v>0.4</v>
+        <v>1.8</v>
       </c>
       <c r="U44" s="31">
-        <v>0.4</v>
+        <v>1.8</v>
       </c>
       <c r="V44" s="31">
-        <v>0.4</v>
+        <v>1.4</v>
       </c>
       <c r="W44" s="31">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="X44" s="31">
-        <v>0.4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Y44" s="31">
-        <v>0.4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z44" s="31">
-        <v>0.4</v>
+        <v>1.4</v>
       </c>
       <c r="AA44" s="31">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AB44" s="31">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="AC44" s="31">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="AD44" s="31">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="AE44" s="42">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="AF44" s="42">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="AG44" s="42">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="AH44" s="49">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="AI44" s="39">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AJ44" s="43">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AK44" s="43">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AL44" s="39">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AM44" s="39">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="AN44" s="42">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="AO44" s="43">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="AP44" s="31">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="AQ44" s="39">
-        <v>1.1000000000000001</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AR44" s="42">
-        <v>0.3</v>
+        <v>1.9</v>
       </c>
       <c r="AS44" s="43">
-        <v>0.3</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AT44" s="31">
-        <v>0.3</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AU44" s="31">
-        <v>0.3</v>
+        <v>2.1</v>
       </c>
       <c r="AV44" s="42">
-        <v>0.9</v>
+        <v>2.1</v>
       </c>
       <c r="AW44" s="31">
-        <v>0.8</v>
+        <v>2.4</v>
       </c>
       <c r="AX44" s="42">
-        <v>0.9</v>
+        <v>2.1</v>
       </c>
       <c r="AY44" s="31">
-        <v>0.5</v>
+        <v>2.4</v>
       </c>
       <c r="AZ44" s="42">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="BA44" s="31">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="BB44" s="31">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="BC44" s="31">
-        <v>1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BD44" s="42">
-        <v>1.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BE44" s="39">
-        <v>1.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BF44" s="43">
-        <v>1.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BG44" s="43">
-        <v>0.9</v>
+        <v>2.5</v>
       </c>
       <c r="BH44" s="37">
-        <v>0.9</v>
+        <v>2.5</v>
       </c>
       <c r="BI44" s="43">
-        <v>0.7</v>
+        <v>2.5</v>
       </c>
       <c r="BJ44" s="36">
-        <v>0.7</v>
+        <v>2.5</v>
       </c>
       <c r="BK44" s="35">
-        <v>0.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BL44" s="37">
-        <v>0.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BM44" s="43">
-        <v>1.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BN44" s="49">
-        <v>1</v>
+        <v>2.4</v>
       </c>
       <c r="BO44" s="35">
-        <v>0.9</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BP44" s="37">
-        <v>0.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BQ44" s="43">
-        <v>1.4</v>
+        <v>2.4</v>
       </c>
       <c r="BR44" s="33">
-        <v>0.9</v>
+        <v>2.4</v>
       </c>
       <c r="BS44" s="33">
-        <v>0.6</v>
-[...1 lines deleted...]
-      <c r="BT44" s="28"/>
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BT44" s="108">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BU44" s="28"/>
       <c r="BV44" s="28"/>
     </row>
     <row r="45" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="28">
-        <v>270000000</v>
+        <v>310000000</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="31">
-        <v>4.497751124437781</v>
+        <v>7.1647901740020474</v>
       </c>
       <c r="D45" s="31">
-        <v>2.8614457831325302</v>
+        <v>3.28879753340185</v>
       </c>
       <c r="E45" s="31">
-        <v>2.0926756352765321</v>
+        <v>4</v>
       </c>
       <c r="F45" s="31">
-        <v>1.6742770167427701</v>
+        <v>2.5641025641025639</v>
       </c>
       <c r="G45" s="31">
-        <v>1.9230769230769231</v>
+        <v>5.851619644723093</v>
       </c>
       <c r="H45" s="31">
-        <v>1.4792899408284024</v>
+        <v>2.6123301985370948</v>
       </c>
       <c r="I45" s="31">
-        <v>3.0303030303030303</v>
+        <v>7.0362473347547976</v>
       </c>
       <c r="J45" s="31">
-        <v>2.083333333333333</v>
+        <v>3.091684434968017</v>
       </c>
       <c r="K45" s="31">
-        <v>1.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="L45" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="M45" s="31">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N45" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="O45" s="79">
+        <v>3.7</v>
+      </c>
+      <c r="P45" s="31">
+        <v>7.9</v>
+      </c>
+      <c r="Q45" s="31">
+        <v>4.5</v>
+      </c>
+      <c r="R45" s="31">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S45" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="T45" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="U45" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="V45" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="W45" s="31">
+        <v>2</v>
+      </c>
+      <c r="X45" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="Y45" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="Z45" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="AA45" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="AB45" s="31">
+        <v>3.6</v>
+      </c>
+      <c r="AC45" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="AD45" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="AE45" s="42">
         <v>1.4</v>
       </c>
-      <c r="M45" s="31">
-[...2 lines deleted...]
-      <c r="N45" s="43">
+      <c r="AF45" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="AG45" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="AH45" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="AI45" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AJ45" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="AK45" s="43">
+        <v>1.9</v>
+      </c>
+      <c r="AL45" s="39">
         <v>1.5</v>
       </c>
-      <c r="O45" s="79">
-[...70 lines deleted...]
-      </c>
       <c r="AM45" s="39">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="AN45" s="42">
-        <v>1.3</v>
+        <v>3.5</v>
       </c>
       <c r="AO45" s="43">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="AP45" s="31">
-        <v>1.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AQ45" s="39">
-        <v>2.2999999999999998</v>
+        <v>3.4</v>
       </c>
       <c r="AR45" s="42">
-        <v>1.9</v>
+        <v>3.6</v>
       </c>
       <c r="AS45" s="43">
-        <v>2.2000000000000002</v>
+        <v>3</v>
       </c>
       <c r="AT45" s="31">
-        <v>2.2000000000000002</v>
+        <v>2.7</v>
       </c>
       <c r="AU45" s="31">
-        <v>2.1</v>
+        <v>3</v>
       </c>
       <c r="AV45" s="42">
-        <v>2.1</v>
+        <v>5.6</v>
       </c>
       <c r="AW45" s="31">
+        <v>3.3</v>
+      </c>
+      <c r="AX45" s="42">
         <v>2.4</v>
       </c>
-      <c r="AX45" s="42">
-[...1 lines deleted...]
-      </c>
       <c r="AY45" s="31">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>1.4</v>
+        <v>3.1</v>
+      </c>
+      <c r="AZ45" s="31">
+        <v>3</v>
       </c>
       <c r="BA45" s="31">
-        <v>2.1</v>
+        <v>2.9</v>
       </c>
       <c r="BB45" s="31">
-        <v>2.1</v>
+        <v>3</v>
       </c>
       <c r="BC45" s="31">
-        <v>2.2999999999999998</v>
+        <v>3.2</v>
       </c>
       <c r="BD45" s="42">
-        <v>2.2999999999999998</v>
+        <v>3.2</v>
       </c>
       <c r="BE45" s="39">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="BF45" s="43">
-        <v>2.2999999999999998</v>
+        <v>3.1</v>
       </c>
       <c r="BG45" s="43">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="BH45" s="37">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="BI45" s="43">
-        <v>2.5</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="BJ45" s="36">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="BK45" s="35">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="BL45" s="37">
-        <v>2.2999999999999998</v>
+        <v>3.3</v>
       </c>
       <c r="BM45" s="43">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="BN45" s="49">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="BO45" s="35">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="BP45" s="37">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="BQ45" s="43">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="BR45" s="33">
-        <v>2.4</v>
+        <v>3</v>
       </c>
       <c r="BS45" s="33">
-        <v>2.2999999999999998</v>
-[...1 lines deleted...]
-      <c r="BT45" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="BT45" s="108">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU45" s="28"/>
       <c r="BV45" s="28"/>
     </row>
     <row r="46" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="28">
-        <v>310000000</v>
+        <v>330000000</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C46" s="31">
-[...5 lines deleted...]
-      <c r="E46" s="31">
+      <c r="C46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX46" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY46" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="AZ46" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="BA46" s="31">
+        <v>3.5</v>
+      </c>
+      <c r="BB46" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="BC46" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD46" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="BE46" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="BF46" s="43">
+        <v>4.2</v>
+      </c>
+      <c r="BG46" s="43">
+        <v>6</v>
+      </c>
+      <c r="BH46" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="BI46" s="43">
         <v>4</v>
       </c>
-      <c r="F46" s="31">
-[...20 lines deleted...]
-      <c r="M46" s="31">
+      <c r="BJ46" s="36">
+        <v>5.2</v>
+      </c>
+      <c r="BK46" s="35">
+        <v>5.5</v>
+      </c>
+      <c r="BL46" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="BM46" s="43">
+        <v>8.5</v>
+      </c>
+      <c r="BN46" s="49">
+        <v>4.8</v>
+      </c>
+      <c r="BO46" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="BP46" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="N46" s="43">
-[...163 lines deleted...]
-      </c>
       <c r="BQ46" s="43">
-        <v>2.9</v>
+        <v>5.9</v>
       </c>
       <c r="BR46" s="33">
-        <v>3</v>
+        <v>5.4</v>
       </c>
       <c r="BS46" s="33">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="BT46" s="28"/>
+        <v>4.7</v>
+      </c>
+      <c r="BT46" s="108">
+        <v>4.8</v>
+      </c>
       <c r="BU46" s="28"/>
       <c r="BV46" s="28"/>
     </row>
     <row r="47" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="28">
-        <v>330000000</v>
+        <v>350000000</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C47" s="42" t="s">
-[...141 lines deleted...]
-        <v>82</v>
+      <c r="C47" s="31">
+        <v>2.763018065887354</v>
+      </c>
+      <c r="D47" s="31">
+        <v>5.3813257305773341</v>
+      </c>
+      <c r="E47" s="31">
+        <v>3.3898305084745761</v>
+      </c>
+      <c r="F47" s="31">
+        <v>0.43478260869565216</v>
+      </c>
+      <c r="G47" s="31">
+        <v>2.0523708421797595</v>
+      </c>
+      <c r="H47" s="31">
+        <v>3.8998211091234345</v>
+      </c>
+      <c r="I47" s="31">
+        <v>3.1396431936254299</v>
+      </c>
+      <c r="J47" s="31">
+        <v>1.7958146176860317</v>
+      </c>
+      <c r="K47" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L47" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="M47" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="N47" s="43">
+        <v>0.9</v>
+      </c>
+      <c r="O47" s="79">
+        <v>0.3</v>
+      </c>
+      <c r="P47" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="R47" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="S47" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="T47" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="U47" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="V47" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="W47" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="X47" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="Y47" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z47" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA47" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB47" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="AC47" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD47" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE47" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AF47" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AG47" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="AH47" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI47" s="39">
+        <v>0.2</v>
+      </c>
+      <c r="AJ47" s="43">
+        <v>0.9</v>
+      </c>
+      <c r="AK47" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="AL47" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="AM47" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="AN47" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AO47" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="AP47" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="AQ47" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="AR47" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AS47" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="AT47" s="31">
+        <v>2.4</v>
+      </c>
+      <c r="AU47" s="31">
+        <v>2.4</v>
+      </c>
+      <c r="AV47" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AW47" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="AX47" s="42">
+        <v>2.4</v>
       </c>
       <c r="AY47" s="31">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>2.1</v>
+        <v>1.9</v>
+      </c>
+      <c r="AZ47" s="42">
+        <v>2.9</v>
       </c>
       <c r="BA47" s="31">
         <v>3.5</v>
       </c>
       <c r="BB47" s="31">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>3.7</v>
+      </c>
+      <c r="BC47" s="79">
+        <v>3.9</v>
       </c>
       <c r="BD47" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="BE47" s="43">
+        <v>3.8</v>
+      </c>
+      <c r="BF47" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="BG47" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BH47" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="BI47" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="BJ47" s="36">
+        <v>2.9</v>
+      </c>
+      <c r="BK47" s="35">
+        <v>2.6</v>
+      </c>
+      <c r="BL47" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="BM47" s="43">
+        <v>3.7</v>
+      </c>
+      <c r="BN47" s="49">
         <v>2.5</v>
       </c>
-      <c r="BE47" s="39">
-[...28 lines deleted...]
-      </c>
       <c r="BO47" s="35">
-        <v>4.3</v>
+        <v>2.9</v>
       </c>
       <c r="BP47" s="37">
-        <v>4.5999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="BQ47" s="43">
-        <v>5.9</v>
+        <v>3.3</v>
       </c>
       <c r="BR47" s="33">
-        <v>5.4</v>
+        <v>3.3</v>
       </c>
       <c r="BS47" s="33">
-        <v>4.7</v>
-[...1 lines deleted...]
-      <c r="BT47" s="28"/>
+        <v>2.7</v>
+      </c>
+      <c r="BT47" s="108">
+        <v>2.8</v>
+      </c>
       <c r="BU47" s="28"/>
       <c r="BV47" s="28"/>
     </row>
     <row r="48" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="28">
-        <v>350000000</v>
+        <v>390000000</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="31">
-        <v>2.763018065887354</v>
+        <v>2.2471910112359552</v>
       </c>
       <c r="D48" s="31">
-        <v>5.3813257305773341</v>
+        <v>3.8651315789473686</v>
       </c>
       <c r="E48" s="31">
-        <v>3.3898305084745761</v>
+        <v>5.3024026512013256</v>
       </c>
       <c r="F48" s="31">
-        <v>0.43478260869565216</v>
+        <v>4.1946308724832218</v>
       </c>
       <c r="G48" s="31">
-        <v>2.0523708421797595</v>
+        <v>1.3698630136986301</v>
       </c>
       <c r="H48" s="31">
-        <v>3.8998211091234345</v>
+        <v>1.4987510407993339</v>
       </c>
       <c r="I48" s="31">
-        <v>3.1396431936254299</v>
+        <v>3.3789946949763063</v>
       </c>
       <c r="J48" s="31">
-        <v>1.7958146176860317</v>
+        <v>0.93283394348253978</v>
       </c>
       <c r="K48" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="L48" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="M48" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="N48" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="O48" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="P48" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="Q48" s="31">
+        <v>4.8</v>
+      </c>
+      <c r="R48" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="S48" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="T48" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="U48" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="V48" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="W48" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="X48" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="Y48" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="Z48" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="AA48" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB48" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AC48" s="31">
+        <v>1</v>
+      </c>
+      <c r="AD48" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE48" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AF48" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="AG48" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="AH48" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AI48" s="43">
+        <v>1</v>
+      </c>
+      <c r="AJ48" s="43">
+        <v>1</v>
+      </c>
+      <c r="AK48" s="43">
+        <v>1</v>
+      </c>
+      <c r="AL48" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="AM48" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="AN48" s="42">
+        <v>2.9</v>
+      </c>
+      <c r="AO48" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="AP48" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="AQ48" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="AR48" s="42">
+        <v>2.4</v>
+      </c>
+      <c r="AS48" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="AT48" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AU48" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="AV48" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="AW48" s="31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AX48" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="AY48" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="AZ48" s="42">
+        <v>2.8</v>
+      </c>
+      <c r="BA48" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="BB48" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="BC48" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="BD48" s="42">
+        <v>2.4</v>
+      </c>
+      <c r="BE48" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="BF48" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="BG48" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="BH48" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="BI48" s="43">
+        <v>2.1</v>
+      </c>
+      <c r="BJ48" s="36">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L48" s="31">
-[...119 lines deleted...]
-      <c r="AZ48" s="42">
+      <c r="BK48" s="35">
         <v>2.9</v>
       </c>
-      <c r="BA48" s="31">
+      <c r="BL48" s="37">
         <v>3.5</v>
       </c>
-      <c r="BB48" s="31">
-[...14 lines deleted...]
-      <c r="BG48" s="43">
+      <c r="BM48" s="43">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BH48" s="37">
-[...16 lines deleted...]
-      </c>
       <c r="BN48" s="49">
-        <v>2.5</v>
+        <v>3.2</v>
       </c>
       <c r="BO48" s="35">
-        <v>2.9</v>
+        <v>3.6</v>
       </c>
       <c r="BP48" s="37">
         <v>3.6</v>
       </c>
       <c r="BQ48" s="43">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="BR48" s="33">
         <v>3.3</v>
       </c>
       <c r="BS48" s="33">
-        <v>2.7</v>
-[...1 lines deleted...]
-      <c r="BT48" s="28"/>
+        <v>3.4</v>
+      </c>
+      <c r="BT48" s="108">
+        <v>3.3</v>
+      </c>
       <c r="BU48" s="28"/>
       <c r="BV48" s="28"/>
     </row>
     <row r="49" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="28">
-        <v>390000000</v>
+        <v>430000000</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="31">
-        <v>2.2471910112359552</v>
+        <v>13.053892215568863</v>
       </c>
       <c r="D49" s="31">
-        <v>3.8651315789473686</v>
+        <v>12.139423076923077</v>
       </c>
       <c r="E49" s="31">
-        <v>5.3024026512013256</v>
+        <v>10.74074074074074</v>
       </c>
       <c r="F49" s="31">
-        <v>4.1946308724832218</v>
+        <v>4.9200492004920049</v>
       </c>
       <c r="G49" s="31">
-        <v>1.3698630136986301</v>
+        <v>8.7591240875912408</v>
       </c>
       <c r="H49" s="31">
-        <v>1.4987510407993339</v>
+        <v>7.8144078144078142</v>
       </c>
       <c r="I49" s="31">
-        <v>3.3789946949763063</v>
+        <v>7.6408787010506209</v>
       </c>
       <c r="J49" s="31">
-        <v>0.93283394348253978</v>
+        <v>4.1187739463601529</v>
       </c>
       <c r="K49" s="31">
-        <v>1.2</v>
+        <v>6.3</v>
       </c>
       <c r="L49" s="31">
-        <v>1.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="M49" s="31">
-        <v>1.7</v>
+        <v>4.2</v>
       </c>
       <c r="N49" s="43">
-        <v>0.2</v>
+        <v>2.7</v>
       </c>
       <c r="O49" s="79">
-        <v>1.9</v>
+        <v>3</v>
       </c>
       <c r="P49" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="Q49" s="31">
+        <v>3.9</v>
+      </c>
+      <c r="R49" s="31">
+        <v>3.2</v>
+      </c>
+      <c r="S49" s="31">
+        <v>3.8</v>
+      </c>
+      <c r="T49" s="31">
+        <v>3.7</v>
+      </c>
+      <c r="U49" s="31">
+        <v>3.5</v>
+      </c>
+      <c r="V49" s="31">
         <v>3.4</v>
       </c>
-      <c r="Q49" s="31">
+      <c r="W49" s="31">
+        <v>3.8</v>
+      </c>
+      <c r="X49" s="31">
+        <v>3.3</v>
+      </c>
+      <c r="Y49" s="31">
+        <v>3</v>
+      </c>
+      <c r="Z49" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="AA49" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="AB49" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="AC49" s="31">
+        <v>2.8</v>
+      </c>
+      <c r="AD49" s="31">
+        <v>3.2</v>
+      </c>
+      <c r="AE49" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AF49" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AG49" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AH49" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="AI49" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="AJ49" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="AK49" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="AL49" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="AM49" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AN49" s="42">
+        <v>4.7</v>
+      </c>
+      <c r="AO49" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AP49" s="31">
+        <v>4.2</v>
+      </c>
+      <c r="AQ49" s="43">
+        <v>3</v>
+      </c>
+      <c r="AR49" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="AS49" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="AT49" s="31">
+        <v>3</v>
+      </c>
+      <c r="AU49" s="31">
+        <v>3.8</v>
+      </c>
+      <c r="AV49" s="42">
         <v>4.8</v>
       </c>
-      <c r="R49" s="31">
-[...68 lines deleted...]
-      <c r="AO49" s="43">
+      <c r="AW49" s="31">
+        <v>3.2</v>
+      </c>
+      <c r="AX49" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AY49" s="31">
+        <v>3.9</v>
+      </c>
+      <c r="AZ49" s="42">
         <v>3.4</v>
       </c>
-      <c r="AP49" s="31">
-[...31 lines deleted...]
-      </c>
       <c r="BA49" s="31">
-        <v>2.8</v>
+        <v>4.5</v>
       </c>
       <c r="BB49" s="31">
-        <v>2.8</v>
+        <v>3.9</v>
       </c>
       <c r="BC49" s="79">
-        <v>1.9</v>
+        <v>4.3</v>
       </c>
       <c r="BD49" s="42">
-        <v>2.4</v>
+        <v>3.4</v>
       </c>
       <c r="BE49" s="39">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
       <c r="BF49" s="43">
-        <v>2.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="BG49" s="43">
-        <v>0.5</v>
+        <v>6.6</v>
       </c>
       <c r="BH49" s="37">
-        <v>2.1</v>
+        <v>5</v>
       </c>
       <c r="BI49" s="43">
-        <v>2.1</v>
+        <v>5.9</v>
       </c>
       <c r="BJ49" s="36">
-        <v>2.2000000000000002</v>
+        <v>5.7</v>
       </c>
       <c r="BK49" s="35">
-        <v>2.9</v>
+        <v>4.5</v>
       </c>
       <c r="BL49" s="37">
-        <v>3.5</v>
+        <v>4.7</v>
       </c>
       <c r="BM49" s="43">
-        <v>4.0999999999999996</v>
+        <v>5</v>
       </c>
       <c r="BN49" s="49">
-        <v>3.2</v>
+        <v>4.7</v>
       </c>
       <c r="BO49" s="35">
-        <v>3.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BP49" s="37">
-        <v>3.6</v>
+        <v>5.3</v>
       </c>
       <c r="BQ49" s="43">
-        <v>3.1</v>
+        <v>5.3</v>
       </c>
       <c r="BR49" s="33">
-        <v>3.3</v>
+        <v>4.5</v>
       </c>
       <c r="BS49" s="33">
-        <v>3.4</v>
-[...1 lines deleted...]
-      <c r="BT49" s="28"/>
+        <v>5</v>
+      </c>
+      <c r="BT49" s="108">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="BU49" s="28"/>
       <c r="BV49" s="28"/>
     </row>
     <row r="50" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="28">
-        <v>430000000</v>
+        <v>470000000</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="31">
-        <v>13.053892215568863</v>
+        <v>16.09375</v>
       </c>
       <c r="D50" s="31">
-        <v>12.139423076923077</v>
+        <v>15.420560747663551</v>
       </c>
       <c r="E50" s="31">
-        <v>10.74074074074074</v>
+        <v>9.9533437013996888</v>
       </c>
       <c r="F50" s="31">
-        <v>4.9200492004920049</v>
+        <v>3.8880248833592534</v>
       </c>
       <c r="G50" s="31">
-        <v>8.7591240875912408</v>
+        <v>6.3291139240506329</v>
       </c>
       <c r="H50" s="31">
-        <v>7.8144078144078142</v>
+        <v>7.59493670886076</v>
       </c>
       <c r="I50" s="31">
-        <v>7.6408787010506209</v>
+        <v>8.0924855491329488</v>
       </c>
       <c r="J50" s="31">
-        <v>4.1187739463601529</v>
+        <v>7.2254335260115612</v>
       </c>
       <c r="K50" s="31">
-        <v>6.3</v>
+        <v>3.8</v>
       </c>
       <c r="L50" s="31">
-        <v>5.0999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="M50" s="31">
-        <v>4.2</v>
+        <v>1.9</v>
       </c>
       <c r="N50" s="43">
-        <v>2.7</v>
+        <v>1.8</v>
       </c>
       <c r="O50" s="79">
-        <v>3</v>
+        <v>1.3</v>
       </c>
       <c r="P50" s="31">
-        <v>2.9</v>
+        <v>1</v>
       </c>
       <c r="Q50" s="31">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="R50" s="31">
-        <v>3.2</v>
+        <v>1</v>
       </c>
       <c r="S50" s="31">
-        <v>3.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T50" s="31">
-        <v>3.7</v>
+        <v>0.5</v>
       </c>
       <c r="U50" s="31">
-        <v>3.5</v>
+        <v>0.5</v>
       </c>
       <c r="V50" s="31">
-        <v>3.4</v>
+        <v>0.5</v>
       </c>
       <c r="W50" s="31">
-        <v>3.8</v>
+        <v>0.9</v>
       </c>
       <c r="X50" s="31">
-        <v>3.3</v>
+        <v>0.5</v>
       </c>
       <c r="Y50" s="31">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="Z50" s="31">
-        <v>2.7</v>
+        <v>0.5</v>
       </c>
       <c r="AA50" s="31">
-        <v>2.9</v>
+        <v>0.5</v>
       </c>
       <c r="AB50" s="31">
-        <v>2.7</v>
+        <v>0.5</v>
       </c>
       <c r="AC50" s="31">
-        <v>2.8</v>
+        <v>0.5</v>
       </c>
       <c r="AD50" s="31">
-        <v>3.2</v>
+        <v>0.6</v>
       </c>
       <c r="AE50" s="42">
-        <v>2.5</v>
+        <v>0.6</v>
       </c>
       <c r="AF50" s="42">
-        <v>2.2999999999999998</v>
+        <v>0.8</v>
       </c>
       <c r="AG50" s="42">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="AH50" s="49">
-        <v>2.9</v>
+        <v>0.8</v>
       </c>
       <c r="AI50" s="39">
-        <v>2.9</v>
+        <v>0.8</v>
       </c>
       <c r="AJ50" s="43">
-        <v>2.8</v>
+        <v>0.8</v>
       </c>
       <c r="AK50" s="43">
-        <v>2.7</v>
+        <v>0.8</v>
       </c>
       <c r="AL50" s="39">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="AM50" s="39">
-        <v>5.0999999999999996</v>
+        <v>1.6</v>
       </c>
       <c r="AN50" s="42">
-        <v>4.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AO50" s="43">
-        <v>4.4000000000000004</v>
+        <v>1.7</v>
       </c>
       <c r="AP50" s="31">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AQ50" s="39">
+        <v>0.5</v>
       </c>
       <c r="AR50" s="42">
-        <v>3.1</v>
+        <v>0.5</v>
       </c>
       <c r="AS50" s="43">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0.8</v>
+      </c>
+      <c r="AT50" s="31" t="s">
+        <v>78</v>
       </c>
       <c r="AU50" s="31">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>4.8</v>
+        <v>1.9</v>
+      </c>
+      <c r="AV50" s="31">
+        <v>2</v>
       </c>
       <c r="AW50" s="31">
-        <v>3.2</v>
+        <v>1.8</v>
       </c>
       <c r="AX50" s="42">
         <v>2.2999999999999998</v>
       </c>
       <c r="AY50" s="31">
+        <v>1.5</v>
+      </c>
+      <c r="AZ50" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="BA50" s="31">
+        <v>3.2</v>
+      </c>
+      <c r="BB50" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="BC50" s="79">
+        <v>1.2</v>
+      </c>
+      <c r="BD50" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="BE50" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="BF50" s="43">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BG50" s="43">
+        <v>2</v>
+      </c>
+      <c r="BH50" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BI50" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="BJ50" s="36">
+        <v>2.5</v>
+      </c>
+      <c r="BK50" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="BL50" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="BM50" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="BN50" s="49">
+        <v>3.2</v>
+      </c>
+      <c r="BO50" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="BP50" s="37">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BQ50" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BR50" s="33">
         <v>3.9</v>
       </c>
-      <c r="AZ50" s="42">
-[...35 lines deleted...]
-      <c r="BL50" s="37">
+      <c r="BS50" s="33">
+        <v>4</v>
+      </c>
+      <c r="BT50" s="108">
         <v>4.7</v>
       </c>
-      <c r="BM50" s="43">
-[...20 lines deleted...]
-      <c r="BT50" s="28"/>
       <c r="BU50" s="28"/>
       <c r="BV50" s="28"/>
     </row>
     <row r="51" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="A51" s="28"/>
       <c r="B51" s="26" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="31">
-        <v>16.09375</v>
+        <v>14.240338803599789</v>
       </c>
       <c r="D51" s="31">
-        <v>15.420560747663551</v>
+        <v>15.201271186440678</v>
       </c>
       <c r="E51" s="31">
-        <v>9.9533437013996888</v>
+        <v>15.82010582010582</v>
       </c>
       <c r="F51" s="31">
-        <v>3.8880248833592534</v>
+        <v>8.8971763452317525</v>
       </c>
       <c r="G51" s="31">
-        <v>6.3291139240506329</v>
+        <v>8.5300429184549351</v>
       </c>
       <c r="H51" s="31">
-        <v>7.59493670886076</v>
+        <v>11.433172302737519</v>
       </c>
       <c r="I51" s="31">
-        <v>8.0924855491329488</v>
+        <v>7.4669309414130076</v>
       </c>
       <c r="J51" s="31">
-        <v>7.2254335260115612</v>
+        <v>6.9581508953257138</v>
       </c>
       <c r="K51" s="31">
-        <v>3.8</v>
+        <v>7.1</v>
       </c>
       <c r="L51" s="31">
-        <v>3.2</v>
+        <v>4.5</v>
       </c>
       <c r="M51" s="31">
-        <v>1.9</v>
+        <v>1</v>
       </c>
       <c r="N51" s="43">
-        <v>1.8</v>
+        <v>0.7</v>
       </c>
       <c r="O51" s="79">
-        <v>1.3</v>
+        <v>3.7</v>
       </c>
       <c r="P51" s="31">
-        <v>1</v>
+        <v>4.3</v>
       </c>
       <c r="Q51" s="31">
-        <v>1</v>
+        <v>3.4</v>
       </c>
       <c r="R51" s="31">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="S51" s="31">
-        <v>1.1000000000000001</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="T51" s="31">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="U51" s="31">
-        <v>0.5</v>
+        <v>2.5</v>
       </c>
       <c r="V51" s="31">
         <v>0.5</v>
       </c>
       <c r="W51" s="31">
-        <v>0.9</v>
+        <v>2.1</v>
       </c>
       <c r="X51" s="31">
-        <v>0.5</v>
+        <v>1.6</v>
       </c>
       <c r="Y51" s="31">
-        <v>0.5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="Z51" s="31">
-        <v>0.5</v>
+        <v>1.6</v>
       </c>
       <c r="AA51" s="31">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="AB51" s="31">
-        <v>0.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AC51" s="31">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
       <c r="AD51" s="31">
-        <v>0.6</v>
+        <v>1.7</v>
       </c>
       <c r="AE51" s="42">
-        <v>0.6</v>
+        <v>2.6</v>
       </c>
       <c r="AF51" s="42">
-        <v>0.8</v>
+        <v>1.8</v>
       </c>
       <c r="AG51" s="42">
-        <v>0.8</v>
+        <v>1.7</v>
       </c>
       <c r="AH51" s="49">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="AI51" s="39">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="AJ51" s="43">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="AK51" s="43">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="AL51" s="39">
-        <v>0.8</v>
+        <v>1.8</v>
       </c>
       <c r="AM51" s="39">
-        <v>1.6</v>
-[...97 lines deleted...]
-      <c r="BT51" s="28"/>
+        <v>3.7</v>
+      </c>
+      <c r="AN51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO51" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ51" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="BC51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD51" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="BE51" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF51" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="BG51" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH51" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BI51" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="BJ51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BK51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL51" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="BM51" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="BN51" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="BO51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ51" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BR51" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="BS51" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT51" s="109" t="s">
+        <v>78</v>
+      </c>
       <c r="BU51" s="28"/>
       <c r="BV51" s="28"/>
     </row>
     <row r="52" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A52" s="28"/>
+      <c r="A52" s="28">
+        <v>550000000</v>
+      </c>
       <c r="B52" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="31">
-        <v>14.240338803599789</v>
+        <v>5.0141242937853114</v>
       </c>
       <c r="D52" s="31">
-        <v>15.201271186440678</v>
+        <v>4.6643109540636045</v>
       </c>
       <c r="E52" s="31">
-        <v>15.82010582010582</v>
+        <v>4.0316774658027352</v>
       </c>
       <c r="F52" s="31">
-        <v>8.8971763452317525</v>
+        <v>2.271062271062271</v>
       </c>
       <c r="G52" s="31">
-        <v>8.5300429184549351</v>
+        <v>2.2393282015395379</v>
       </c>
       <c r="H52" s="31">
-        <v>11.433172302737519</v>
+        <v>2.0408163265306123</v>
       </c>
       <c r="I52" s="31">
-        <v>7.4669309414130076</v>
+        <v>3.1954660557096344</v>
       </c>
       <c r="J52" s="31">
-        <v>6.9581508953257138</v>
+        <v>2.9910218041898249</v>
       </c>
       <c r="K52" s="31">
-        <v>7.1</v>
+        <v>3.2</v>
       </c>
       <c r="L52" s="31">
-        <v>4.5</v>
+        <v>3</v>
       </c>
       <c r="M52" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N52" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="O52" s="79">
+        <v>1.9</v>
+      </c>
+      <c r="P52" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="Q52" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R52" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="S52" s="31">
         <v>1</v>
       </c>
-      <c r="N52" s="43">
-[...2 lines deleted...]
-      <c r="O52" s="79">
+      <c r="T52" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U52" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="V52" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="W52" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="X52" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="Y52" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z52" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="AA52" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="AB52" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="AC52" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="AD52" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE52" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="AF52" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG52" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="AH52" s="49">
+        <v>1</v>
+      </c>
+      <c r="AI52" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AJ52" s="43">
+        <v>1.3</v>
+      </c>
+      <c r="AK52" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="AL52" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AM52" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AN52" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AO52" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="AP52" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="AQ52" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="AR52" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="AS52" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AT52" s="31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AU52" s="31">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AV52" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="AW52" s="31">
+        <v>5.3</v>
+      </c>
+      <c r="AX52" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="AY52" s="31">
+        <v>3.3</v>
+      </c>
+      <c r="AZ52" s="42">
+        <v>3.6</v>
+      </c>
+      <c r="BA52" s="31">
+        <v>3.5</v>
+      </c>
+      <c r="BB52" s="31">
+        <v>3.2</v>
+      </c>
+      <c r="BC52" s="80">
+        <v>3.1</v>
+      </c>
+      <c r="BD52" s="42">
+        <v>3.4</v>
+      </c>
+      <c r="BE52" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="BF52" s="43">
+        <v>3.3</v>
+      </c>
+      <c r="BG52" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="BH52" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="BI52" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="BJ52" s="36">
+        <v>3.3</v>
+      </c>
+      <c r="BK52" s="35">
         <v>3.7</v>
       </c>
-      <c r="P52" s="31">
-[...2 lines deleted...]
-      <c r="Q52" s="31">
+      <c r="BL52" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="BM52" s="43">
         <v>3.4</v>
       </c>
-      <c r="R52" s="31">
-[...62 lines deleted...]
-      <c r="AM52" s="39">
+      <c r="BN52" s="49">
+        <v>3.4</v>
+      </c>
+      <c r="BO52" s="35">
         <v>3.7</v>
       </c>
-      <c r="AN52" s="42" t="s">
-[...95 lines deleted...]
-      <c r="BT52" s="28"/>
+      <c r="BP52" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="BQ52" s="43">
+        <v>3.5</v>
+      </c>
+      <c r="BR52" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="BS52" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="BT52" s="108">
+        <v>3.7</v>
+      </c>
       <c r="BU52" s="28"/>
       <c r="BV52" s="28"/>
     </row>
     <row r="53" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="28">
-        <v>550000000</v>
+        <v>590000000</v>
       </c>
       <c r="B53" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="31">
-        <v>5.0141242937853114</v>
+        <v>2.0497803806734991</v>
       </c>
       <c r="D53" s="31">
-        <v>4.6643109540636045</v>
+        <v>3.0346820809248554</v>
       </c>
       <c r="E53" s="31">
-        <v>4.0316774658027352</v>
+        <v>3.7845705967976713</v>
       </c>
       <c r="F53" s="31">
-        <v>2.271062271062271</v>
+        <v>1.6081871345029239</v>
       </c>
       <c r="G53" s="31">
-        <v>2.2393282015395379</v>
+        <v>2.0979020979020979</v>
       </c>
       <c r="H53" s="31">
-        <v>2.0408163265306123</v>
+        <v>2.5641025641025639</v>
       </c>
       <c r="I53" s="31">
-        <v>3.1954660557096344</v>
+        <v>3.5329863155663372</v>
       </c>
       <c r="J53" s="31">
-        <v>2.9910218041898249</v>
+        <v>3.4248032333546057</v>
       </c>
       <c r="K53" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="L53" s="31">
+        <v>5.7</v>
+      </c>
+      <c r="M53" s="31">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N53" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="O53" s="79">
+        <v>2.8</v>
+      </c>
+      <c r="P53" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="Q53" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="R53" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="S53" s="31">
+        <v>4.2</v>
+      </c>
+      <c r="T53" s="31">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U53" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="V53" s="31">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W53" s="31">
+        <v>2</v>
+      </c>
+      <c r="X53" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="Y53" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="Z53" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="AA53" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="AB53" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="AC53" s="31">
+        <v>3.3</v>
+      </c>
+      <c r="AD53" s="31">
+        <v>2.6</v>
+      </c>
+      <c r="AE53" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="AF53" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="AG53" s="42">
+        <v>2.1</v>
+      </c>
+      <c r="AH53" s="49">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AI53" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="AJ53" s="43">
+        <v>3</v>
+      </c>
+      <c r="AK53" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="AL53" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="AM53" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="AN53" s="42">
+        <v>3.4</v>
+      </c>
+      <c r="AO53" s="43">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AP53" s="31">
+        <v>3.6</v>
+      </c>
+      <c r="AQ53" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="AR53" s="42">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AS53" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AT53" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="AU53" s="31">
+        <v>3.5</v>
+      </c>
+      <c r="AV53" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="AW53" s="31">
+        <v>7.2</v>
+      </c>
+      <c r="AX53" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="AY53" s="31">
+        <v>5.3</v>
+      </c>
+      <c r="AZ53" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="BA53" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="BB53" s="31">
+        <v>3.6</v>
+      </c>
+      <c r="BC53" s="45">
+        <v>4.7</v>
+      </c>
+      <c r="BD53" s="42">
+        <v>4.2</v>
+      </c>
+      <c r="BE53" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="BF53" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="BG53" s="43">
         <v>3.2</v>
       </c>
-      <c r="L53" s="31">
+      <c r="BH53" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="BI53" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="BJ53" s="36">
+        <v>2.8</v>
+      </c>
+      <c r="BK53" s="35">
+        <v>2</v>
+      </c>
+      <c r="BL53" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="BM53" s="43">
+        <v>3.2</v>
+      </c>
+      <c r="BN53" s="49">
+        <v>3.2</v>
+      </c>
+      <c r="BO53" s="35">
+        <v>2</v>
+      </c>
+      <c r="BP53" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="BQ53" s="43">
         <v>3</v>
       </c>
-      <c r="M53" s="31">
-[...116 lines deleted...]
-      <c r="AZ53" s="42">
+      <c r="BR53" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BS53" s="33">
         <v>3.6</v>
       </c>
-      <c r="BA53" s="31">
-[...56 lines deleted...]
-      <c r="BT53" s="28"/>
+      <c r="BT53" s="108">
+        <v>3</v>
+      </c>
       <c r="BU53" s="28"/>
       <c r="BV53" s="28"/>
     </row>
-    <row r="54" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A54" s="28">
-        <v>590000000</v>
+        <v>610000000</v>
       </c>
       <c r="B54" s="26" t="s">
-        <v>51</v>
-[...25 lines deleted...]
-      <c r="K54" s="31">
+        <v>93</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="H54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="I54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="J54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="K54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="L54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="M54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="N54" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="O54" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="P54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="R54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="S54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="T54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="U54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="V54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="W54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="X54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH54" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL54" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM54" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN54" s="42">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AO54" s="43">
+        <v>14.2</v>
+      </c>
+      <c r="AP54" s="31">
+        <v>5.4</v>
+      </c>
+      <c r="AQ54" s="42">
+        <v>7.9</v>
+      </c>
+      <c r="AR54" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AS54" s="43">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AT54" s="33">
+        <v>6.8</v>
+      </c>
+      <c r="AU54" s="31">
+        <v>6.9</v>
+      </c>
+      <c r="AV54" s="42">
+        <v>13.1</v>
+      </c>
+      <c r="AW54" s="31">
+        <v>9</v>
+      </c>
+      <c r="AX54" s="42">
+        <v>7.9</v>
+      </c>
+      <c r="AY54" s="31">
+        <v>7</v>
+      </c>
+      <c r="AZ54" s="42">
+        <v>7.9</v>
+      </c>
+      <c r="BA54" s="31">
+        <v>8.4</v>
+      </c>
+      <c r="BB54" s="31">
+        <v>6.7</v>
+      </c>
+      <c r="BC54" s="79">
+        <v>6.4</v>
+      </c>
+      <c r="BD54" s="42">
+        <v>7.6</v>
+      </c>
+      <c r="BE54" s="38">
+        <v>6.3</v>
+      </c>
+      <c r="BF54" s="43">
+        <v>8</v>
+      </c>
+      <c r="BG54" s="43">
+        <v>6.5</v>
+      </c>
+      <c r="BH54" s="37">
+        <v>4</v>
+      </c>
+      <c r="BI54" s="43">
+        <v>5.7</v>
+      </c>
+      <c r="BJ54" s="36">
+        <v>6.8</v>
+      </c>
+      <c r="BK54" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="BL54" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="BM54" s="43">
+        <v>5.2</v>
+      </c>
+      <c r="BN54" s="49">
+        <v>6</v>
+      </c>
+      <c r="BO54" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="BP54" s="37">
+        <v>6.5</v>
+      </c>
+      <c r="BQ54" s="43">
+        <v>6.3</v>
+      </c>
+      <c r="BR54" s="33">
+        <v>5.6</v>
+      </c>
+      <c r="BS54" s="33">
         <v>3.4</v>
       </c>
-      <c r="L54" s="31">
-[...179 lines deleted...]
-      <c r="BT54" s="28"/>
+      <c r="BT54" s="108">
+        <v>3.9</v>
+      </c>
       <c r="BU54" s="28"/>
       <c r="BV54" s="28"/>
     </row>
-    <row r="55" spans="1:74" ht="15" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="28">
-        <v>610000000</v>
+        <v>620000000</v>
       </c>
       <c r="B55" s="26" t="s">
-        <v>57</v>
-[...143 lines deleted...]
-        <v>7.9</v>
+        <v>51</v>
+      </c>
+      <c r="C55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW55" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX55" s="42" t="s">
+        <v>78</v>
       </c>
       <c r="AY55" s="31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>7.9</v>
+        <v>1.6</v>
+      </c>
+      <c r="AZ55" s="42" t="s">
+        <v>83</v>
       </c>
       <c r="BA55" s="31">
-        <v>8.4</v>
+        <v>1.5</v>
       </c>
       <c r="BB55" s="31">
-        <v>6.7</v>
+        <v>1.9</v>
       </c>
       <c r="BC55" s="79">
-        <v>6.4</v>
+        <v>0.5</v>
       </c>
       <c r="BD55" s="42">
-        <v>7.6</v>
-[...2 lines deleted...]
-        <v>6.3</v>
+        <v>1.2</v>
+      </c>
+      <c r="BE55" s="39">
+        <v>1.2</v>
       </c>
       <c r="BF55" s="43">
-        <v>8</v>
+        <v>1.2</v>
       </c>
       <c r="BG55" s="43">
-        <v>6.5</v>
+        <v>3.8</v>
       </c>
       <c r="BH55" s="37">
-        <v>4</v>
+        <v>2.4</v>
       </c>
       <c r="BI55" s="43">
-        <v>5.7</v>
+        <v>5</v>
       </c>
       <c r="BJ55" s="36">
-        <v>6.8</v>
+        <v>3.6</v>
       </c>
       <c r="BK55" s="35">
-        <v>5.3</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="BL55" s="37">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="BM55" s="43">
+        <v>4.8</v>
+      </c>
+      <c r="BN55" s="49">
+        <v>4.7</v>
+      </c>
+      <c r="BO55" s="35">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BP55" s="37">
+        <v>5.8</v>
+      </c>
+      <c r="BQ55" s="43">
         <v>5.2</v>
       </c>
-      <c r="BN55" s="49">
-[...10 lines deleted...]
-      </c>
       <c r="BR55" s="33">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BS55" s="33">
         <v>5.6</v>
       </c>
-      <c r="BS55" s="33">
-[...2 lines deleted...]
-      <c r="BT55" s="28"/>
+      <c r="BT55" s="108">
+        <v>6.2</v>
+      </c>
       <c r="BU55" s="28"/>
       <c r="BV55" s="28"/>
     </row>
     <row r="56" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="28">
-        <v>620000000</v>
+        <v>630000000</v>
       </c>
       <c r="B56" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="42" t="s">
-[...141 lines deleted...]
-        <v>82</v>
+      <c r="C56" s="31">
+        <v>3.1362467866323906</v>
+      </c>
+      <c r="D56" s="31">
+        <v>6.2047569803516032</v>
+      </c>
+      <c r="E56" s="31">
+        <v>4.195070791819612</v>
+      </c>
+      <c r="F56" s="31">
+        <v>2.9567053854276661</v>
+      </c>
+      <c r="G56" s="31">
+        <v>2.5813113061435211</v>
+      </c>
+      <c r="H56" s="31">
+        <v>4.8012390294269487</v>
+      </c>
+      <c r="I56" s="31">
+        <v>4.684719805815269</v>
+      </c>
+      <c r="J56" s="31">
+        <v>3.3442611645566935</v>
+      </c>
+      <c r="K56" s="31">
+        <v>2.4</v>
+      </c>
+      <c r="L56" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1.9</v>
+      </c>
+      <c r="N56" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O56" s="79">
+        <v>1.7</v>
+      </c>
+      <c r="P56" s="31">
+        <v>2.1</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R56" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="S56" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="T56" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="U56" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="V56" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="W56" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="X56" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="Y56" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="Z56" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="AA56" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="AB56" s="31">
+        <v>1</v>
+      </c>
+      <c r="AC56" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD56" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="AE56" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="AF56" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="AG56" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="AH56" s="49">
+        <v>0.5</v>
+      </c>
+      <c r="AI56" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="AJ56" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK56" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="AL56" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="AM56" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="AN56" s="42">
+        <v>3.8</v>
+      </c>
+      <c r="AO56" s="43">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AP56" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="AQ56" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="AR56" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="AS56" s="43">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AT56" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="AU56" s="31">
+        <v>2.9</v>
+      </c>
+      <c r="AV56" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="AW56" s="31">
+        <v>4.5</v>
+      </c>
+      <c r="AX56" s="42">
+        <v>3.1</v>
       </c>
       <c r="AY56" s="31">
+        <v>1</v>
+      </c>
+      <c r="AZ56" s="42">
         <v>1.6</v>
       </c>
-      <c r="AZ56" s="42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA56" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="BB56" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="BC56" s="79">
+        <v>1.4</v>
+      </c>
+      <c r="BD56" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BE56" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="BF56" s="43">
+        <v>3</v>
+      </c>
+      <c r="BG56" s="43">
+        <v>2.5</v>
+      </c>
+      <c r="BH56" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="BI56" s="43">
+        <v>2.1</v>
+      </c>
+      <c r="BJ56" s="36">
+        <v>2.1</v>
+      </c>
+      <c r="BK56" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="BL56" s="37">
         <v>1.5</v>
       </c>
-      <c r="BB56" s="31">
-[...31 lines deleted...]
-      </c>
       <c r="BM56" s="43">
-        <v>4.8</v>
+        <v>1.7</v>
       </c>
       <c r="BN56" s="49">
-        <v>4.7</v>
+        <v>1.7</v>
       </c>
       <c r="BO56" s="35">
-        <v>4.9000000000000004</v>
+        <v>1.7</v>
       </c>
       <c r="BP56" s="37">
-        <v>5.8</v>
+        <v>1.7</v>
       </c>
       <c r="BQ56" s="43">
-        <v>5.2</v>
+        <v>1.7</v>
       </c>
       <c r="BR56" s="33">
-        <v>4.5999999999999996</v>
+        <v>1.7</v>
       </c>
       <c r="BS56" s="33">
-        <v>5.6</v>
-[...1 lines deleted...]
-      <c r="BT56" s="28"/>
+        <v>1.7</v>
+      </c>
+      <c r="BT56" s="108">
+        <v>1.7</v>
+      </c>
       <c r="BU56" s="28"/>
       <c r="BV56" s="28"/>
     </row>
     <row r="57" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="28">
-        <v>630000000</v>
+        <v>710000000</v>
       </c>
       <c r="B57" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="31">
-        <v>3.1362467866323906</v>
+        <v>5.6164383561643838</v>
       </c>
       <c r="D57" s="31">
-        <v>6.2047569803516032</v>
+        <v>8.0110497237569067</v>
       </c>
       <c r="E57" s="31">
-        <v>4.195070791819612</v>
+        <v>7.3033707865168536</v>
       </c>
       <c r="F57" s="31">
-        <v>2.9567053854276661</v>
+        <v>2.5316455696202533</v>
       </c>
       <c r="G57" s="31">
-        <v>2.5813113061435211</v>
+        <v>3.1463748290013678</v>
       </c>
       <c r="H57" s="31">
-        <v>4.8012390294269487</v>
+        <v>5.0203527815468112</v>
       </c>
       <c r="I57" s="31">
-        <v>4.684719805815269</v>
+        <v>5.4954299291478481</v>
       </c>
       <c r="J57" s="31">
-        <v>3.3442611645566935</v>
+        <v>1.6785129179878164</v>
       </c>
       <c r="K57" s="31">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="L57" s="31">
-        <v>2.1</v>
+        <v>2.9</v>
       </c>
       <c r="M57" s="31">
-        <v>1.9</v>
+        <v>2.6</v>
       </c>
       <c r="N57" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="O57" s="79">
-        <v>1.7</v>
+        <v>0.5</v>
       </c>
       <c r="P57" s="31">
-        <v>2.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Q57" s="31">
-        <v>1.1000000000000001</v>
+        <v>1.5</v>
       </c>
       <c r="R57" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="S57" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="T57" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="U57" s="31">
+        <v>1</v>
+      </c>
+      <c r="V57" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="W57" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="X57" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="Y57" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="Z57" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="AA57" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="AB57" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AC57" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AD57" s="31">
+        <v>0.4</v>
+      </c>
+      <c r="AE57" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="AF57" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="AG57" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="AH57" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="AI57" s="39">
         <v>0.8</v>
       </c>
-      <c r="S57" s="31">
+      <c r="AJ57" s="43">
         <v>0.8</v>
-      </c>
-[...49 lines deleted...]
-        <v>1.1000000000000001</v>
       </c>
       <c r="AK57" s="43">
         <v>0.8</v>
       </c>
       <c r="AL57" s="39">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="AM57" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="AN57" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="AO57" s="43">
+        <v>1</v>
+      </c>
+      <c r="AP57" s="31">
+        <v>1</v>
+      </c>
+      <c r="AQ57" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="AR57" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="AS57" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="AT57" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="AU57" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AV57" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="AW57" s="31">
+        <v>2</v>
+      </c>
+      <c r="AX57" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="AY57" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="AZ57" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="BA57" s="31">
+        <v>3.8</v>
+      </c>
+      <c r="BB57" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="BC57" s="79">
+        <v>1.7</v>
+      </c>
+      <c r="BD57" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="BE57" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BF57" s="43">
+        <v>2.1</v>
+      </c>
+      <c r="BG57" s="43">
+        <v>1.9</v>
+      </c>
+      <c r="BH57" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="BI57" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="BJ57" s="36">
         <v>2.4</v>
       </c>
-      <c r="AN57" s="42">
-[...17 lines deleted...]
-      <c r="AT57" s="33">
+      <c r="BK57" s="35">
+        <v>2.4</v>
+      </c>
+      <c r="BL57" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="BM57" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="BN57" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="BO57" s="35">
+        <v>2.1</v>
+      </c>
+      <c r="BP57" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="BQ57" s="43">
+        <v>2.7</v>
+      </c>
+      <c r="BR57" s="33">
         <v>2.6</v>
       </c>
-      <c r="AU57" s="31">
+      <c r="BS57" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="BT57" s="108">
         <v>2.9</v>
       </c>
-      <c r="AV57" s="42">
-[...71 lines deleted...]
-      <c r="BT57" s="28"/>
       <c r="BU57" s="28"/>
       <c r="BV57" s="28"/>
     </row>
     <row r="58" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="28">
-        <v>710000000</v>
+        <v>750000000</v>
       </c>
       <c r="B58" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="31">
-        <v>5.6164383561643838</v>
+        <v>7.3568575233022644</v>
       </c>
       <c r="D58" s="31">
-        <v>8.0110497237569067</v>
+        <v>7.2333333333333334</v>
       </c>
       <c r="E58" s="31">
-        <v>7.3033707865168536</v>
+        <v>6.8181818181818175</v>
       </c>
       <c r="F58" s="31">
-        <v>2.5316455696202533</v>
+        <v>1.8729096989966554</v>
       </c>
       <c r="G58" s="31">
-        <v>3.1463748290013678</v>
+        <v>2.3710349247036206</v>
       </c>
       <c r="H58" s="31">
-        <v>5.0203527815468112</v>
+        <v>6.4205457463884423</v>
       </c>
       <c r="I58" s="31">
-        <v>5.4954299291478481</v>
+        <v>3.0025464833570994</v>
       </c>
       <c r="J58" s="31">
-        <v>1.6785129179878164</v>
+        <v>0.89795262610104853</v>
       </c>
       <c r="K58" s="31">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="L58" s="31">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="M58" s="31">
-        <v>2.6</v>
+        <v>3.8</v>
       </c>
       <c r="N58" s="43">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="O58" s="79">
         <v>0.5</v>
       </c>
       <c r="P58" s="31">
-        <v>1.1000000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="Q58" s="31">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="R58" s="31">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="S58" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="T58" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="U58" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="V58" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="W58" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="X58" s="31">
+        <v>0.7</v>
+      </c>
+      <c r="Y58" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="Z58" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="AA58" s="31">
         <v>0.6</v>
       </c>
-      <c r="T58" s="31">
-[...22 lines deleted...]
-      </c>
       <c r="AB58" s="31">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="AC58" s="31">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="AD58" s="31">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="AE58" s="42">
         <v>0.6</v>
       </c>
       <c r="AF58" s="42">
         <v>0.7</v>
       </c>
       <c r="AG58" s="42">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AH58" s="49">
         <v>0.7</v>
       </c>
       <c r="AI58" s="39">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="AJ58" s="43">
         <v>0.8</v>
       </c>
       <c r="AK58" s="43">
-        <v>0.8</v>
+        <v>1.7</v>
       </c>
       <c r="AL58" s="39">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AM58" s="39">
-        <v>0.7</v>
+        <v>3.6</v>
       </c>
       <c r="AN58" s="42">
-        <v>0.7</v>
+        <v>2.7</v>
       </c>
       <c r="AO58" s="43">
-        <v>1</v>
+        <v>2.9</v>
       </c>
       <c r="AP58" s="31">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="AQ58" s="39">
-        <v>0.5</v>
+        <v>3.4</v>
       </c>
       <c r="AR58" s="42">
-        <v>0.9</v>
+        <v>2.6</v>
       </c>
       <c r="AS58" s="43">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="AT58" s="33">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="AU58" s="31">
-        <v>1.1000000000000001</v>
+        <v>2.4</v>
       </c>
       <c r="AV58" s="42">
-        <v>1.4</v>
+        <v>6.2</v>
       </c>
       <c r="AW58" s="31">
-        <v>2</v>
+        <v>5.7</v>
       </c>
       <c r="AX58" s="42">
-        <v>1.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AY58" s="31">
-        <v>1.6</v>
+        <v>4.8</v>
       </c>
       <c r="AZ58" s="42">
-        <v>1.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BA58" s="31">
-        <v>3.8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="BB58" s="31">
-        <v>1.8</v>
+        <v>4.5</v>
       </c>
       <c r="BC58" s="79">
-        <v>1.7</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BD58" s="42">
-        <v>1.8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BE58" s="39">
-        <v>2.2000000000000002</v>
+        <v>4.5</v>
       </c>
       <c r="BF58" s="43">
-        <v>2.1</v>
+        <v>4.3</v>
       </c>
       <c r="BG58" s="43">
-        <v>1.9</v>
+        <v>3.7</v>
       </c>
       <c r="BH58" s="37">
-        <v>2.5</v>
+        <v>4.5</v>
       </c>
       <c r="BI58" s="43">
-        <v>2.7</v>
+        <v>5.2</v>
       </c>
       <c r="BJ58" s="36">
-        <v>2.4</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BK58" s="35">
-        <v>2.4</v>
+        <v>3.6</v>
       </c>
       <c r="BL58" s="37">
-        <v>3.3</v>
+        <v>4.7</v>
       </c>
       <c r="BM58" s="43">
-        <v>2.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="BN58" s="49">
-        <v>2.1</v>
+        <v>3.5</v>
       </c>
       <c r="BO58" s="35">
-        <v>2.1</v>
+        <v>3.5</v>
       </c>
       <c r="BP58" s="37">
-        <v>2.9</v>
+        <v>4.2</v>
       </c>
       <c r="BQ58" s="43">
-        <v>2.7</v>
+        <v>5</v>
       </c>
       <c r="BR58" s="33">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="BS58" s="33">
-        <v>2.7</v>
-[...1 lines deleted...]
-      <c r="BT58" s="28"/>
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BT58" s="108">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU58" s="28"/>
       <c r="BV58" s="28"/>
     </row>
-    <row r="59" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A59" s="28">
-        <v>750000000</v>
+        <v>790000000</v>
       </c>
       <c r="B59" s="26" t="s">
-        <v>55</v>
-[...110 lines deleted...]
-        <v>3.6</v>
+        <v>94</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="I59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="J59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="K59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="L59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="M59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="N59" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="O59" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="P59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="R59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="S59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="T59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="U59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="V59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="W59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="X59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH59" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK59" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL59" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM59" s="31" t="s">
+        <v>78</v>
       </c>
       <c r="AN59" s="42">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="AO59" s="43">
         <v>2.9</v>
       </c>
       <c r="AP59" s="31">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>3.4</v>
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AQ59" s="42">
+        <v>2.8</v>
       </c>
       <c r="AR59" s="42">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="AS59" s="43">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="AT59" s="33">
-        <v>1.4</v>
+        <v>2.5</v>
       </c>
       <c r="AU59" s="31">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="AV59" s="42">
+        <v>6.4</v>
+      </c>
+      <c r="AW59" s="31">
+        <v>5.6</v>
+      </c>
+      <c r="AX59" s="42">
+        <v>3.8</v>
+      </c>
+      <c r="AY59" s="31">
+        <v>3.9</v>
+      </c>
+      <c r="AZ59" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="BA59" s="31">
+        <v>5.8</v>
+      </c>
+      <c r="BB59" s="31">
+        <v>6</v>
+      </c>
+      <c r="BC59" s="79">
+        <v>6</v>
+      </c>
+      <c r="BD59" s="42">
+        <v>6.1</v>
+      </c>
+      <c r="BE59" s="39">
+        <v>7.2</v>
+      </c>
+      <c r="BF59" s="43">
+        <v>6.3</v>
+      </c>
+      <c r="BG59" s="43">
+        <v>5.8</v>
+      </c>
+      <c r="BH59" s="37">
+        <v>6.4</v>
+      </c>
+      <c r="BI59" s="43">
+        <v>7.1</v>
+      </c>
+      <c r="BJ59" s="36">
         <v>6.2</v>
       </c>
-      <c r="AW59" s="31">
-[...5 lines deleted...]
-      <c r="AY59" s="31">
+      <c r="BK59" s="35">
+        <v>5</v>
+      </c>
+      <c r="BL59" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="BM59" s="43">
+        <v>6.1</v>
+      </c>
+      <c r="BN59" s="49">
+        <v>5.5</v>
+      </c>
+      <c r="BO59" s="35">
         <v>4.8</v>
       </c>
-      <c r="AZ59" s="42">
-[...38 lines deleted...]
-      <c r="BM59" s="43">
+      <c r="BP59" s="37">
+        <v>5.4</v>
+      </c>
+      <c r="BQ59" s="43">
+        <v>6.6</v>
+      </c>
+      <c r="BR59" s="33">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BN59" s="49">
-[...13 lines deleted...]
-      </c>
       <c r="BS59" s="33">
-        <v>4.0999999999999996</v>
-[...1 lines deleted...]
-      <c r="BT59" s="28"/>
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BT59" s="108">
+        <v>5.3</v>
+      </c>
       <c r="BU59" s="28"/>
       <c r="BV59" s="28"/>
     </row>
-    <row r="60" spans="1:74" ht="15" x14ac:dyDescent="0.2">
-[...215 lines deleted...]
-      <c r="BV60" s="28"/>
+    <row r="60" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="BS60" s="105"/>
+      <c r="BT60" s="105"/>
+      <c r="BU60" s="105"/>
+      <c r="BV60" s="105"/>
     </row>
     <row r="61" spans="1:74" x14ac:dyDescent="0.2">
       <c r="BS61" s="105"/>
       <c r="BT61" s="105"/>
       <c r="BU61" s="105"/>
       <c r="BV61" s="105"/>
     </row>
-    <row r="62" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="BR62" s="70"/>
       <c r="BS62" s="105"/>
       <c r="BT62" s="105"/>
       <c r="BU62" s="105"/>
-      <c r="BV62" s="105"/>
+      <c r="BV62" s="70" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="63" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="70" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A63" s="124" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="126"/>
+      <c r="C63" s="132" t="s">
+        <v>56</v>
+      </c>
+      <c r="D63" s="133"/>
+      <c r="E63" s="133"/>
+      <c r="F63" s="134"/>
+      <c r="G63" s="132" t="s">
+        <v>57</v>
+      </c>
+      <c r="H63" s="133"/>
+      <c r="I63" s="133"/>
+      <c r="J63" s="134"/>
+      <c r="K63" s="132" t="s">
+        <v>58</v>
+      </c>
+      <c r="L63" s="133"/>
+      <c r="M63" s="133"/>
+      <c r="N63" s="134"/>
+      <c r="O63" s="132" t="s">
+        <v>59</v>
+      </c>
+      <c r="P63" s="133"/>
+      <c r="Q63" s="133"/>
+      <c r="R63" s="134"/>
+      <c r="S63" s="132" t="s">
+        <v>60</v>
+      </c>
+      <c r="T63" s="133"/>
+      <c r="U63" s="133"/>
+      <c r="V63" s="134"/>
+      <c r="W63" s="132" t="s">
+        <v>61</v>
+      </c>
+      <c r="X63" s="133"/>
+      <c r="Y63" s="133"/>
+      <c r="Z63" s="134"/>
+      <c r="AA63" s="132" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB63" s="133"/>
+      <c r="AC63" s="133"/>
+      <c r="AD63" s="134"/>
+      <c r="AE63" s="132" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF63" s="133"/>
+      <c r="AG63" s="133"/>
+      <c r="AH63" s="134"/>
+      <c r="AI63" s="132" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ63" s="133"/>
+      <c r="AK63" s="133"/>
+      <c r="AL63" s="134"/>
+      <c r="AM63" s="132" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN63" s="133"/>
+      <c r="AO63" s="133"/>
+      <c r="AP63" s="134"/>
+      <c r="AQ63" s="132" t="s">
+        <v>67</v>
+      </c>
+      <c r="AR63" s="133"/>
+      <c r="AS63" s="133"/>
+      <c r="AT63" s="134"/>
+      <c r="AU63" s="132" t="s">
+        <v>68</v>
+      </c>
+      <c r="AV63" s="133"/>
+      <c r="AW63" s="133"/>
+      <c r="AX63" s="134"/>
+      <c r="AY63" s="132" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ63" s="133"/>
+      <c r="BA63" s="133"/>
+      <c r="BB63" s="134"/>
+      <c r="BC63" s="132" t="s">
+        <v>70</v>
+      </c>
+      <c r="BD63" s="133"/>
+      <c r="BE63" s="133"/>
+      <c r="BF63" s="133"/>
+      <c r="BG63" s="111" t="s">
+        <v>71</v>
+      </c>
+      <c r="BH63" s="112"/>
+      <c r="BI63" s="112"/>
+      <c r="BJ63" s="114"/>
+      <c r="BK63" s="111" t="s">
+        <v>72</v>
+      </c>
+      <c r="BL63" s="112"/>
+      <c r="BM63" s="112"/>
+      <c r="BN63" s="112"/>
+      <c r="BO63" s="111" t="s">
+        <v>73</v>
+      </c>
+      <c r="BP63" s="112"/>
+      <c r="BQ63" s="112"/>
+      <c r="BR63" s="114"/>
+      <c r="BS63" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="BT63" s="112"/>
+      <c r="BU63" s="113"/>
+      <c r="BV63" s="114"/>
     </row>
     <row r="64" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="123" t="s">
-[...81 lines deleted...]
-      <c r="BC64" s="129" t="s">
+      <c r="A64" s="125"/>
+      <c r="B64" s="127"/>
+      <c r="C64" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="BD64" s="130"/>
-[...2 lines deleted...]
-      <c r="BG64" s="108" t="s">
+      <c r="D64" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="BH64" s="109"/>
-[...2 lines deleted...]
-      <c r="BK64" s="108" t="s">
+      <c r="E64" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="BL64" s="109"/>
-[...2 lines deleted...]
-      <c r="BO64" s="108" t="s">
+      <c r="F64" s="91" t="s">
         <v>77</v>
       </c>
-      <c r="BP64" s="109"/>
-[...7 lines deleted...]
-      <c r="BV64" s="111"/>
+      <c r="G64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="H64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="I64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="J64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="K64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="L64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="M64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="N64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="O64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="P64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="R64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="S64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="T64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="U64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="V64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="W64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="X64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA64" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB64" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC64" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH64" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL64" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AN64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="AQ64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="AU64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AV64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="AY64" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="AZ64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="BB64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="BC64" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="BD64" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE64" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="BF64" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="BG64" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="BH64" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="BI64" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="BJ64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK64" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="BL64" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="BM64" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="BN64" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO64" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="BP64" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="BQ64" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="BR64" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS64" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="BT64" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="BU64" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="BV64" s="59" t="s">
+        <v>77</v>
+      </c>
     </row>
-    <row r="65" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...217 lines deleted...]
-      </c>
+    <row r="65" spans="1:74" ht="15" x14ac:dyDescent="0.2">
+      <c r="A65" s="27">
+        <v>0</v>
+      </c>
+      <c r="B65" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C65" s="47">
+        <v>15.467038247165096</v>
+      </c>
+      <c r="D65" s="47">
+        <v>17.719760479041916</v>
+      </c>
+      <c r="E65" s="47">
+        <v>14.324389654338892</v>
+      </c>
+      <c r="F65" s="47">
+        <v>9.8477107964774007</v>
+      </c>
+      <c r="G65" s="47">
+        <v>9.4816748863746252</v>
+      </c>
+      <c r="H65" s="47">
+        <v>11.036025086294909</v>
+      </c>
+      <c r="I65" s="47">
+        <v>10.500225710836355</v>
+      </c>
+      <c r="J65" s="47">
+        <v>8.3826311430238061</v>
+      </c>
+      <c r="K65" s="47">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L65" s="47">
+        <v>9.5</v>
+      </c>
+      <c r="M65" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="N65" s="47">
+        <v>6.1</v>
+      </c>
+      <c r="O65" s="47">
+        <v>6.6</v>
+      </c>
+      <c r="P65" s="47">
+        <v>6.4</v>
+      </c>
+      <c r="Q65" s="47">
+        <v>6.5</v>
+      </c>
+      <c r="R65" s="47">
+        <v>5.2</v>
+      </c>
+      <c r="S65" s="47">
+        <v>5</v>
+      </c>
+      <c r="T65" s="47">
+        <v>5.5</v>
+      </c>
+      <c r="U65" s="47">
+        <v>5.2</v>
+      </c>
+      <c r="V65" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="W65" s="47">
+        <v>5</v>
+      </c>
+      <c r="X65" s="47">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Y65" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Z65" s="47">
+        <v>3.9</v>
+      </c>
+      <c r="AA65" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB65" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC65" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="AD65" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AE65" s="48">
+        <v>4.3</v>
+      </c>
+      <c r="AF65" s="48">
+        <v>4.5</v>
+      </c>
+      <c r="AG65" s="48">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AH65" s="57">
+        <v>4</v>
+      </c>
+      <c r="AI65" s="56">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AJ65" s="57">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AK65" s="57">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AL65" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AM65" s="56">
+        <v>6.2</v>
+      </c>
+      <c r="AN65" s="48">
+        <v>7.2</v>
+      </c>
+      <c r="AO65" s="56">
+        <v>6.8</v>
+      </c>
+      <c r="AP65" s="47">
+        <v>6</v>
+      </c>
+      <c r="AQ65" s="56">
+        <v>6.3</v>
+      </c>
+      <c r="AR65" s="48">
+        <v>6.8</v>
+      </c>
+      <c r="AS65" s="56">
+        <v>6.8</v>
+      </c>
+      <c r="AT65" s="47">
+        <v>6</v>
+      </c>
+      <c r="AU65" s="48">
+        <v>6.3</v>
+      </c>
+      <c r="AV65" s="48">
+        <v>7.8</v>
+      </c>
+      <c r="AW65" s="48">
+        <v>7.8</v>
+      </c>
+      <c r="AX65" s="48">
+        <v>6.6</v>
+      </c>
+      <c r="AY65" s="48">
+        <v>6.3</v>
+      </c>
+      <c r="AZ65" s="48">
+        <v>6.8</v>
+      </c>
+      <c r="BA65" s="48">
+        <v>7.1</v>
+      </c>
+      <c r="BB65" s="47">
+        <v>6.7</v>
+      </c>
+      <c r="BC65" s="47">
+        <v>6.4</v>
+      </c>
+      <c r="BD65" s="47">
+        <v>7.3</v>
+      </c>
+      <c r="BE65" s="44">
+        <v>7.3</v>
+      </c>
+      <c r="BF65" s="74">
+        <v>6.6</v>
+      </c>
+      <c r="BG65" s="97">
+        <v>6.6</v>
+      </c>
+      <c r="BH65" s="77">
+        <v>7.2</v>
+      </c>
+      <c r="BI65" s="47">
+        <v>7.8</v>
+      </c>
+      <c r="BJ65" s="78">
+        <v>6.9</v>
+      </c>
+      <c r="BK65" s="76">
+        <v>6.6</v>
+      </c>
+      <c r="BL65" s="77">
+        <v>7.3</v>
+      </c>
+      <c r="BM65" s="78">
+        <v>7.3</v>
+      </c>
+      <c r="BN65" s="65">
+        <v>6.8</v>
+      </c>
+      <c r="BO65" s="99">
+        <v>6.5</v>
+      </c>
+      <c r="BP65" s="77">
+        <v>7.3</v>
+      </c>
+      <c r="BQ65" s="78">
+        <v>7.3</v>
+      </c>
+      <c r="BR65" s="104">
+        <v>7</v>
+      </c>
+      <c r="BS65" s="54">
+        <v>7.4</v>
+      </c>
+      <c r="BT65" s="107">
+        <v>7.4</v>
+      </c>
+      <c r="BU65" s="27"/>
+      <c r="BV65" s="27"/>
     </row>
-    <row r="66" spans="1:74" ht="15" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="M66" s="47">
+    <row r="66" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="28">
+        <v>100000000</v>
+      </c>
+      <c r="B66" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX66" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY66" s="48">
+        <v>5.5</v>
+      </c>
+      <c r="AZ66" s="62">
+        <v>9.4</v>
+      </c>
+      <c r="BA66" s="96">
+        <v>7</v>
+      </c>
+      <c r="BB66" s="96">
+        <v>7.4</v>
+      </c>
+      <c r="BC66" s="96">
+        <v>3.6</v>
+      </c>
+      <c r="BD66" s="96">
+        <v>6.6</v>
+      </c>
+      <c r="BE66" s="39">
+        <v>7.1</v>
+      </c>
+      <c r="BF66" s="43">
+        <v>7.9</v>
+      </c>
+      <c r="BG66" s="90">
+        <v>7.6</v>
+      </c>
+      <c r="BH66" s="37">
+        <v>7.9</v>
+      </c>
+      <c r="BI66" s="50">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BJ66" s="35">
+        <v>7.4</v>
+      </c>
+      <c r="BK66" s="35">
+        <v>7.9</v>
+      </c>
+      <c r="BL66" s="37">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BM66" s="35">
         <v>8.9</v>
       </c>
-      <c r="N66" s="47">
-[...175 lines deleted...]
-      <c r="BV66" s="27"/>
+      <c r="BN66" s="49">
+        <v>8.1</v>
+      </c>
+      <c r="BO66" s="100">
+        <v>8</v>
+      </c>
+      <c r="BP66" s="37">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BQ66" s="35">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BR66" s="35">
+        <v>8.5</v>
+      </c>
+      <c r="BS66" s="33">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BT66" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BU66" s="28"/>
+      <c r="BV66" s="28"/>
     </row>
     <row r="67" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="28">
-        <v>100000000</v>
+        <v>110000000</v>
       </c>
       <c r="B67" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C67" s="42" t="s">
-[...143 lines deleted...]
-      <c r="AY67" s="48">
+      <c r="C67" s="50">
+        <v>11.498257839721255</v>
+      </c>
+      <c r="D67" s="50">
+        <v>8.7318087318087318</v>
+      </c>
+      <c r="E67" s="50">
+        <v>9.618104667609618</v>
+      </c>
+      <c r="F67" s="50">
+        <v>3.0626780626780628</v>
+      </c>
+      <c r="G67" s="50">
+        <v>8.164689462665736</v>
+      </c>
+      <c r="H67" s="50">
+        <v>9.681978798586572</v>
+      </c>
+      <c r="I67" s="50">
+        <v>5.8953496528021319</v>
+      </c>
+      <c r="J67" s="50">
+        <v>4.7025773516777694</v>
+      </c>
+      <c r="K67" s="50">
+        <v>7.7</v>
+      </c>
+      <c r="L67" s="50">
+        <v>10</v>
+      </c>
+      <c r="M67" s="50">
+        <v>10.1</v>
+      </c>
+      <c r="N67" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="O67" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P67" s="50">
+        <v>6.6</v>
+      </c>
+      <c r="Q67" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R67" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="S67" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="T67" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="U67" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="V67" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="W67" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="X67" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="Y67" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="Z67" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="AA67" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="AB67" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC67" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="AD67" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="AE67" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="AF67" s="51">
+        <v>3.9</v>
+      </c>
+      <c r="AG67" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="AH67" s="41">
+        <v>1.6</v>
+      </c>
+      <c r="AI67" s="63">
+        <v>3.4</v>
+      </c>
+      <c r="AJ67" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="AK67" s="41">
+        <v>3</v>
+      </c>
+      <c r="AL67" s="41">
+        <v>1.7</v>
+      </c>
+      <c r="AM67" s="63">
+        <v>6.5</v>
+      </c>
+      <c r="AN67" s="51">
         <v>5.5</v>
       </c>
-      <c r="AZ67" s="62">
-[...2 lines deleted...]
-      <c r="BA67" s="96">
+      <c r="AO67" s="63">
+        <v>5.6</v>
+      </c>
+      <c r="AP67" s="41">
+        <v>3.1</v>
+      </c>
+      <c r="AQ67" s="63">
+        <v>5.8</v>
+      </c>
+      <c r="AR67" s="51">
+        <v>4.5</v>
+      </c>
+      <c r="AS67" s="63">
+        <v>6.2</v>
+      </c>
+      <c r="AT67" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="AU67" s="98">
+        <v>6.5</v>
+      </c>
+      <c r="AV67" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="AW67" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="AX67" s="51">
+        <v>2.8</v>
+      </c>
+      <c r="AY67" s="98">
+        <v>5.8</v>
+      </c>
+      <c r="AZ67" s="50">
         <v>7</v>
       </c>
-      <c r="BB67" s="96">
-[...6 lines deleted...]
-        <v>6.6</v>
+      <c r="BA67" s="51">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BB67" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BC67" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="BD67" s="50">
+        <v>6.3</v>
       </c>
       <c r="BE67" s="39">
-        <v>7.1</v>
+        <v>7.7</v>
       </c>
       <c r="BF67" s="43">
-        <v>7.9</v>
+        <v>5.7</v>
       </c>
       <c r="BG67" s="90">
-        <v>7.6</v>
+        <v>5.5</v>
       </c>
       <c r="BH67" s="37">
-        <v>7.9</v>
+        <v>5.8</v>
       </c>
       <c r="BI67" s="50">
-        <v>9.8000000000000007</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="BJ67" s="35">
-        <v>7.4</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="BK67" s="35">
-        <v>7.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="BL67" s="37">
-        <v>8.1999999999999993</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="BM67" s="35">
-        <v>8.9</v>
+        <v>4</v>
       </c>
       <c r="BN67" s="49">
-        <v>8.1</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="BO67" s="100">
-        <v>8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="BP67" s="37">
-        <v>8.3000000000000007</v>
+        <v>5.8</v>
       </c>
       <c r="BQ67" s="35">
-        <v>8.8000000000000007</v>
+        <v>4.8</v>
       </c>
       <c r="BR67" s="35">
-        <v>8.5</v>
+        <v>5.2</v>
       </c>
       <c r="BS67" s="33">
-        <v>8.1999999999999993</v>
-[...1 lines deleted...]
-      <c r="BT67" s="28"/>
+        <v>6.3</v>
+      </c>
+      <c r="BT67" s="108">
+        <v>6</v>
+      </c>
       <c r="BU67" s="28"/>
       <c r="BV67" s="28"/>
     </row>
     <row r="68" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="28">
-        <v>110000000</v>
+        <v>150000000</v>
       </c>
       <c r="B68" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C68" s="50">
-        <v>11.498257839721255</v>
+        <v>10.526315789473683</v>
       </c>
       <c r="D68" s="50">
-        <v>8.7318087318087318</v>
+        <v>10.526315789473683</v>
       </c>
       <c r="E68" s="50">
-        <v>9.618104667609618</v>
+        <v>10.396039603960396</v>
       </c>
       <c r="F68" s="50">
-        <v>3.0626780626780628</v>
+        <v>10.037641154328734</v>
       </c>
       <c r="G68" s="50">
-        <v>8.164689462665736</v>
+        <v>10.225921521997622</v>
       </c>
       <c r="H68" s="50">
-        <v>9.681978798586572</v>
+        <v>9.7826086956521738</v>
       </c>
       <c r="I68" s="50">
-        <v>5.8953496528021319</v>
+        <v>7.7426905686163323</v>
       </c>
       <c r="J68" s="50">
-        <v>4.7025773516777694</v>
+        <v>7.5069168727662356</v>
       </c>
       <c r="K68" s="50">
-        <v>7.7</v>
+        <v>5.3</v>
       </c>
       <c r="L68" s="50">
-        <v>10</v>
+        <v>4.8</v>
       </c>
       <c r="M68" s="50">
-        <v>10.1</v>
+        <v>4.8</v>
       </c>
       <c r="N68" s="50">
-        <v>6.1</v>
+        <v>4.7</v>
       </c>
       <c r="O68" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="P68" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="Q68" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="R68" s="50">
         <v>4.4000000000000004</v>
       </c>
-      <c r="P68" s="50">
-[...7 lines deleted...]
-      </c>
       <c r="S68" s="50">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="T68" s="50">
-        <v>6.1</v>
+        <v>3.4</v>
       </c>
       <c r="U68" s="50">
-        <v>3.5</v>
+        <v>4.2</v>
       </c>
       <c r="V68" s="50">
         <v>3.4</v>
       </c>
       <c r="W68" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="X68" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="Y68" s="50">
+        <v>4</v>
+      </c>
+      <c r="Z68" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="AA68" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="AB68" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="AC68" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AD68" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="AE68" s="51">
         <v>3.3</v>
       </c>
-      <c r="X68" s="50">
-[...2 lines deleted...]
-      <c r="Y68" s="50">
+      <c r="AF68" s="51">
         <v>3.3</v>
       </c>
-      <c r="Z68" s="50">
-[...5 lines deleted...]
-      <c r="AB68" s="50">
+      <c r="AG68" s="50">
+        <v>4</v>
+      </c>
+      <c r="AH68" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="AI68" s="63">
+        <v>3.5</v>
+      </c>
+      <c r="AJ68" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="AK68" s="41">
+        <v>3.6</v>
+      </c>
+      <c r="AL68" s="41">
+        <v>4.7</v>
+      </c>
+      <c r="AM68" s="63">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AC68" s="50">
-[...31 lines deleted...]
-      </c>
       <c r="AN68" s="51">
-        <v>5.5</v>
+        <v>4.8</v>
       </c>
       <c r="AO68" s="63">
-        <v>5.6</v>
+        <v>5.3</v>
       </c>
       <c r="AP68" s="41">
-        <v>3.1</v>
+        <v>4.7</v>
       </c>
       <c r="AQ68" s="63">
-        <v>5.8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AR68" s="51">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="AS68" s="63">
+        <v>7.9</v>
+      </c>
+      <c r="AT68" s="50">
+        <v>5</v>
+      </c>
+      <c r="AU68" s="98">
         <v>6.2</v>
       </c>
-      <c r="AT68" s="50">
-[...4 lines deleted...]
-      </c>
       <c r="AV68" s="51">
-        <v>8.4</v>
+        <v>6.2</v>
       </c>
       <c r="AW68" s="51">
-        <v>6.3</v>
+        <v>7.7</v>
       </c>
       <c r="AX68" s="51">
-        <v>2.8</v>
+        <v>7.6</v>
       </c>
       <c r="AY68" s="98">
-        <v>5.8</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>5.7</v>
+      </c>
+      <c r="AZ68" s="51">
+        <v>5.3</v>
       </c>
       <c r="BA68" s="51">
-        <v>5.0999999999999996</v>
+        <v>6.9</v>
       </c>
       <c r="BB68" s="50">
-        <v>4.0999999999999996</v>
+        <v>8.6</v>
       </c>
       <c r="BC68" s="51">
-        <v>5.6</v>
+        <v>6.1</v>
       </c>
       <c r="BD68" s="50">
-        <v>6.3</v>
+        <v>5.9</v>
       </c>
       <c r="BE68" s="39">
-        <v>7.7</v>
+        <v>9.5</v>
       </c>
       <c r="BF68" s="43">
-        <v>5.7</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="BG68" s="90">
-        <v>5.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="BH68" s="37">
-        <v>5.8</v>
+        <v>7.8</v>
       </c>
       <c r="BI68" s="50">
-        <v>4.9000000000000004</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="BJ68" s="35">
-        <v>4.4000000000000004</v>
+        <v>10.5</v>
       </c>
       <c r="BK68" s="35">
-        <v>4.5999999999999996</v>
+        <v>9.1</v>
       </c>
       <c r="BL68" s="37">
-        <v>4.9000000000000004</v>
+        <v>8.6</v>
       </c>
       <c r="BM68" s="35">
-        <v>4</v>
+        <v>9.1</v>
       </c>
       <c r="BN68" s="49">
-        <v>4.0999999999999996</v>
+        <v>11.7</v>
       </c>
       <c r="BO68" s="100">
-        <v>4.5999999999999996</v>
+        <v>10</v>
       </c>
       <c r="BP68" s="37">
-        <v>5.8</v>
+        <v>9.5</v>
       </c>
       <c r="BQ68" s="35">
-        <v>4.8</v>
+        <v>9.4</v>
       </c>
       <c r="BR68" s="35">
-        <v>5.2</v>
+        <v>11.5</v>
       </c>
       <c r="BS68" s="33">
-        <v>6.3</v>
-[...1 lines deleted...]
-      <c r="BT68" s="28"/>
+        <v>10.7</v>
+      </c>
+      <c r="BT68" s="108">
+        <v>11.1</v>
+      </c>
       <c r="BU68" s="28"/>
       <c r="BV68" s="28"/>
     </row>
     <row r="69" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="28">
-        <v>150000000</v>
+        <v>190000000</v>
       </c>
       <c r="B69" s="26" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="50">
-        <v>10.526315789473683</v>
+        <v>15.485564304461944</v>
       </c>
       <c r="D69" s="50">
-        <v>10.526315789473683</v>
+        <v>18.50571656474342</v>
       </c>
       <c r="E69" s="50">
-        <v>10.396039603960396</v>
+        <v>17.413469278239869</v>
       </c>
       <c r="F69" s="50">
-        <v>10.037641154328734</v>
+        <v>16.85483870967742</v>
       </c>
       <c r="G69" s="50">
-        <v>10.225921521997622</v>
+        <v>11.655316919853325</v>
       </c>
       <c r="H69" s="50">
-        <v>9.7826086956521738</v>
+        <v>8.9030206677265493</v>
       </c>
       <c r="I69" s="50">
-        <v>7.7426905686163323</v>
+        <v>4.6696314530117933</v>
       </c>
       <c r="J69" s="50">
-        <v>7.5069168727662356</v>
+        <v>1.9318579657683275</v>
       </c>
       <c r="K69" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L69" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="M69" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N69" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="O69" s="50">
+        <v>3</v>
+      </c>
+      <c r="P69" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="Q69" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="R69" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="S69" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T69" s="50">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U69" s="50">
+        <v>2</v>
+      </c>
+      <c r="V69" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="W69" s="50">
+        <v>3</v>
+      </c>
+      <c r="X69" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="Y69" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="Z69" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA69" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="AB69" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="AC69" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="AD69" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="AE69" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AF69" s="51">
+        <v>2.4</v>
+      </c>
+      <c r="AG69" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AH69" s="41">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AI69" s="63">
+        <v>2.5</v>
+      </c>
+      <c r="AJ69" s="41">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AK69" s="41">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AL69" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="AM69" s="63">
+        <v>2.4</v>
+      </c>
+      <c r="AN69" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="AO69" s="63">
+        <v>3.4</v>
+      </c>
+      <c r="AP69" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="AQ69" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="AR69" s="51">
+        <v>3.8</v>
+      </c>
+      <c r="AS69" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="AT69" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="AU69" s="98">
+        <v>3.2</v>
+      </c>
+      <c r="AV69" s="51">
         <v>5.3</v>
       </c>
-      <c r="L69" s="50">
+      <c r="AW69" s="51">
+        <v>3.7</v>
+      </c>
+      <c r="AX69" s="51">
+        <v>3.9</v>
+      </c>
+      <c r="AY69" s="98">
+        <v>3.3</v>
+      </c>
+      <c r="AZ69" s="51">
+        <v>3.7</v>
+      </c>
+      <c r="BA69" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BB69" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="BC69" s="51">
+        <v>3.2</v>
+      </c>
+      <c r="BD69" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="BE69" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="BF69" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="BG69" s="90">
+        <v>4.2</v>
+      </c>
+      <c r="BH69" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="BI69" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="BJ69" s="35">
+        <v>3.6</v>
+      </c>
+      <c r="BK69" s="35">
+        <v>3.9</v>
+      </c>
+      <c r="BL69" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="BM69" s="35">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BN69" s="49">
+        <v>3.8</v>
+      </c>
+      <c r="BO69" s="100">
+        <v>3.9</v>
+      </c>
+      <c r="BP69" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="BQ69" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="BR69" s="35">
+        <v>4</v>
+      </c>
+      <c r="BS69" s="33">
         <v>4.8</v>
       </c>
-      <c r="M69" s="50">
-[...89 lines deleted...]
-      <c r="AQ69" s="63">
+      <c r="BT69" s="108">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AR69" s="51">
-[...83 lines deleted...]
-      <c r="BT69" s="28"/>
       <c r="BU69" s="28"/>
       <c r="BV69" s="28"/>
     </row>
     <row r="70" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="28">
-        <v>190000000</v>
+        <v>230000000</v>
       </c>
       <c r="B70" s="26" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="50">
-        <v>15.485564304461944</v>
+        <v>19.705093833780161</v>
       </c>
       <c r="D70" s="50">
-        <v>18.50571656474342</v>
+        <v>16.312997347480106</v>
       </c>
       <c r="E70" s="50">
-        <v>17.413469278239869</v>
+        <v>16.541353383458645</v>
       </c>
       <c r="F70" s="50">
-        <v>16.85483870967742</v>
+        <v>15.65217391304348</v>
       </c>
       <c r="G70" s="50">
-        <v>11.655316919853325</v>
+        <v>14</v>
       </c>
       <c r="H70" s="50">
-        <v>8.9030206677265493</v>
+        <v>11.466666666666667</v>
       </c>
       <c r="I70" s="50">
-        <v>4.6696314530117933</v>
+        <v>14.290023080151071</v>
       </c>
       <c r="J70" s="50">
-        <v>1.9318579657683275</v>
+        <v>5.5101720210509777</v>
       </c>
       <c r="K70" s="50">
-        <v>2.2999999999999998</v>
+        <v>8</v>
       </c>
       <c r="L70" s="50">
-        <v>3.6</v>
+        <v>7.9</v>
       </c>
       <c r="M70" s="50">
-        <v>5.0999999999999996</v>
+        <v>7.4</v>
       </c>
       <c r="N70" s="50">
-        <v>1.6</v>
+        <v>7.3</v>
       </c>
       <c r="O70" s="50">
-        <v>3</v>
+        <v>6.7</v>
       </c>
       <c r="P70" s="50">
-        <v>3.2</v>
+        <v>6.8</v>
       </c>
       <c r="Q70" s="50">
-        <v>3.7</v>
+        <v>5.2</v>
       </c>
       <c r="R70" s="50">
-        <v>1.4</v>
+        <v>6</v>
       </c>
       <c r="S70" s="50">
-        <v>2.2999999999999998</v>
+        <v>7</v>
       </c>
       <c r="T70" s="50">
-        <v>2.2000000000000002</v>
+        <v>7.1</v>
       </c>
       <c r="U70" s="50">
-        <v>2</v>
+        <v>6.5</v>
       </c>
       <c r="V70" s="50">
-        <v>2.2999999999999998</v>
+        <v>6.5</v>
       </c>
       <c r="W70" s="50">
-        <v>3</v>
+        <v>6.9</v>
       </c>
       <c r="X70" s="50">
-        <v>2.9</v>
+        <v>6.3</v>
       </c>
       <c r="Y70" s="50">
-        <v>2.5</v>
+        <v>6.2</v>
       </c>
       <c r="Z70" s="50">
-        <v>2.2999999999999998</v>
+        <v>5.5</v>
       </c>
       <c r="AA70" s="50">
-        <v>2.8</v>
+        <v>6</v>
       </c>
       <c r="AB70" s="50">
-        <v>2.4</v>
+        <v>5.4</v>
       </c>
       <c r="AC70" s="50">
-        <v>2.1</v>
+        <v>5.3</v>
       </c>
       <c r="AD70" s="50">
-        <v>2.5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AE70" s="51">
-        <v>2.2999999999999998</v>
+        <v>5.7</v>
       </c>
       <c r="AF70" s="51">
-        <v>2.4</v>
+        <v>5.7</v>
       </c>
       <c r="AG70" s="51">
-        <v>2.2999999999999998</v>
+        <v>6.2</v>
       </c>
       <c r="AH70" s="41">
-        <v>2.2999999999999998</v>
+        <v>5.8</v>
       </c>
       <c r="AI70" s="63">
-        <v>2.5</v>
+        <v>5.3</v>
       </c>
       <c r="AJ70" s="41">
-        <v>2.2999999999999998</v>
+        <v>5.3</v>
       </c>
       <c r="AK70" s="41">
-        <v>2.2999999999999998</v>
+        <v>4.8</v>
       </c>
       <c r="AL70" s="41">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="AM70" s="63">
-        <v>2.4</v>
+        <v>4.8</v>
       </c>
       <c r="AN70" s="51">
-        <v>5.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AO70" s="63">
-        <v>3.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AP70" s="41">
-        <v>3.4</v>
+        <v>4.5</v>
       </c>
       <c r="AQ70" s="63">
-        <v>3.3</v>
+        <v>5.6</v>
       </c>
       <c r="AR70" s="51">
-        <v>3.8</v>
+        <v>6.2</v>
       </c>
       <c r="AS70" s="63">
-        <v>3.3</v>
+        <v>4.5</v>
       </c>
       <c r="AT70" s="50">
-        <v>3.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AU70" s="98">
-        <v>3.2</v>
+        <v>4.5</v>
       </c>
       <c r="AV70" s="51">
-        <v>5.3</v>
+        <v>5.7</v>
       </c>
       <c r="AW70" s="51">
-        <v>3.7</v>
+        <v>6.9</v>
       </c>
       <c r="AX70" s="51">
-        <v>3.9</v>
+        <v>5.6</v>
       </c>
       <c r="AY70" s="98">
-        <v>3.3</v>
+        <v>5.6</v>
       </c>
       <c r="AZ70" s="51">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>4.0999999999999996</v>
+        <v>5.4</v>
+      </c>
+      <c r="BA70" s="50">
+        <v>9</v>
       </c>
       <c r="BB70" s="50">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>3.2</v>
+        <v>6.7</v>
+      </c>
+      <c r="BC70" s="50">
+        <v>5.8</v>
       </c>
       <c r="BD70" s="50">
-        <v>2.7</v>
+        <v>5.7</v>
       </c>
       <c r="BE70" s="39">
-        <v>3.6</v>
+        <v>5.6</v>
       </c>
       <c r="BF70" s="43">
-        <v>3.9</v>
+        <v>5</v>
       </c>
       <c r="BG70" s="90">
-        <v>4.2</v>
+        <v>5.7</v>
       </c>
       <c r="BH70" s="37">
-        <v>3.3</v>
+        <v>5.4</v>
       </c>
       <c r="BI70" s="50">
-        <v>3.2</v>
+        <v>5.8</v>
       </c>
       <c r="BJ70" s="35">
-        <v>3.6</v>
+        <v>5.7</v>
       </c>
       <c r="BK70" s="35">
-        <v>3.9</v>
+        <v>4.8</v>
       </c>
       <c r="BL70" s="37">
-        <v>3.7</v>
+        <v>6</v>
       </c>
       <c r="BM70" s="35">
-        <v>4.0999999999999996</v>
+        <v>6.1</v>
       </c>
       <c r="BN70" s="49">
-        <v>3.8</v>
+        <v>5.4</v>
       </c>
       <c r="BO70" s="100">
-        <v>3.9</v>
+        <v>6.2</v>
       </c>
       <c r="BP70" s="37">
-        <v>4.5</v>
+        <v>5.7</v>
       </c>
       <c r="BQ70" s="35">
-        <v>4.4000000000000004</v>
+        <v>5.7</v>
       </c>
       <c r="BR70" s="35">
-        <v>4</v>
+        <v>5.8</v>
       </c>
       <c r="BS70" s="33">
-        <v>4.8</v>
-[...1 lines deleted...]
-      <c r="BT70" s="28"/>
+        <v>6.9</v>
+      </c>
+      <c r="BT70" s="108">
+        <v>6.3</v>
+      </c>
       <c r="BU70" s="28"/>
       <c r="BV70" s="28"/>
     </row>
     <row r="71" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="28">
-        <v>230000000</v>
+        <v>270000000</v>
       </c>
       <c r="B71" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="50">
-        <v>19.705093833780161</v>
+        <v>13.723511604439958</v>
       </c>
       <c r="D71" s="50">
-        <v>16.312997347480106</v>
+        <v>12.916246215943492</v>
       </c>
       <c r="E71" s="50">
-        <v>16.541353383458645</v>
+        <v>12.563323201621074</v>
       </c>
       <c r="F71" s="50">
-        <v>15.65217391304348</v>
+        <v>11.313131313131313</v>
       </c>
       <c r="G71" s="50">
-        <v>14</v>
+        <v>9.6509240246406574</v>
       </c>
       <c r="H71" s="50">
-        <v>11.466666666666667</v>
+        <v>9.0256410256410255</v>
       </c>
       <c r="I71" s="50">
-        <v>14.290023080151071</v>
+        <v>7.9030159825837627</v>
       </c>
       <c r="J71" s="50">
-        <v>5.5101720210509777</v>
+        <v>7.7324342799498265</v>
       </c>
       <c r="K71" s="50">
-        <v>8</v>
+        <v>7.5</v>
       </c>
       <c r="L71" s="50">
-        <v>7.9</v>
+        <v>6.9</v>
       </c>
       <c r="M71" s="50">
-        <v>7.4</v>
+        <v>8.6</v>
       </c>
       <c r="N71" s="50">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="O71" s="50">
-        <v>6.7</v>
+        <v>6.6</v>
       </c>
       <c r="P71" s="50">
-        <v>6.8</v>
+        <v>6.2</v>
       </c>
       <c r="Q71" s="50">
-        <v>5.2</v>
+        <v>7</v>
       </c>
       <c r="R71" s="50">
         <v>6</v>
       </c>
       <c r="S71" s="50">
-        <v>7</v>
+        <v>4.7</v>
       </c>
       <c r="T71" s="50">
-        <v>7.1</v>
+        <v>5</v>
       </c>
       <c r="U71" s="50">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="V71" s="50">
-        <v>6.5</v>
+        <v>5.6</v>
       </c>
       <c r="W71" s="50">
-        <v>6.9</v>
+        <v>4.2</v>
       </c>
       <c r="X71" s="50">
-        <v>6.3</v>
+        <v>4.3</v>
       </c>
       <c r="Y71" s="50">
-        <v>6.2</v>
+        <v>4.3</v>
       </c>
       <c r="Z71" s="50">
-        <v>5.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AA71" s="50">
-        <v>6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AB71" s="50">
-        <v>5.4</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AC71" s="50">
-        <v>5.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AD71" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE71" s="51">
-        <v>5.7</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AF71" s="51">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
       <c r="AG71" s="51">
-        <v>6.2</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AH71" s="41">
+        <v>4</v>
+      </c>
+      <c r="AI71" s="63">
+        <v>4.2</v>
+      </c>
+      <c r="AJ71" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="AK71" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="AL71" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="AM71" s="63">
+        <v>5.5</v>
+      </c>
+      <c r="AN71" s="51">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AO71" s="63">
+        <v>5.3</v>
+      </c>
+      <c r="AP71" s="41">
+        <v>5.6</v>
+      </c>
+      <c r="AQ71" s="63">
+        <v>6.9</v>
+      </c>
+      <c r="AR71" s="51">
         <v>5.8</v>
       </c>
-      <c r="AI71" s="63">
-[...14 lines deleted...]
-      <c r="AN71" s="51">
+      <c r="AS71" s="63">
+        <v>5.5</v>
+      </c>
+      <c r="AT71" s="50">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AO71" s="63">
-[...16 lines deleted...]
-      </c>
       <c r="AU71" s="98">
-        <v>4.5</v>
+        <v>5.8</v>
       </c>
       <c r="AV71" s="51">
-        <v>5.7</v>
+        <v>6</v>
       </c>
       <c r="AW71" s="51">
-        <v>6.9</v>
+        <v>6.1</v>
       </c>
       <c r="AX71" s="51">
-        <v>5.6</v>
+        <v>6.1</v>
       </c>
       <c r="AY71" s="98">
-        <v>5.6</v>
+        <v>6.8</v>
       </c>
       <c r="AZ71" s="51">
-        <v>5.4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6.1</v>
+      </c>
+      <c r="BA71" s="51">
+        <v>6.3</v>
       </c>
       <c r="BB71" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="BC71" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="BD71" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="BE71" s="39">
+        <v>6.3</v>
+      </c>
+      <c r="BF71" s="43">
+        <v>6.4</v>
+      </c>
+      <c r="BG71" s="90">
         <v>6.7</v>
       </c>
-      <c r="BC71" s="50">
-[...13 lines deleted...]
-      </c>
       <c r="BH71" s="37">
-        <v>5.4</v>
+        <v>6.8</v>
       </c>
       <c r="BI71" s="50">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="BJ71" s="35">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="BK71" s="35">
-        <v>4.8</v>
+        <v>6.6</v>
       </c>
       <c r="BL71" s="37">
-        <v>6</v>
+        <v>6.6</v>
       </c>
       <c r="BM71" s="35">
-        <v>6.1</v>
+        <v>7</v>
       </c>
       <c r="BN71" s="49">
-        <v>5.4</v>
+        <v>6.6</v>
       </c>
       <c r="BO71" s="100">
-        <v>6.2</v>
+        <v>6.5</v>
       </c>
       <c r="BP71" s="37">
-        <v>5.7</v>
+        <v>6.3</v>
       </c>
       <c r="BQ71" s="35">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="BR71" s="35">
-        <v>5.8</v>
+        <v>6.8</v>
       </c>
       <c r="BS71" s="33">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="BT71" s="28"/>
+        <v>6.6</v>
+      </c>
+      <c r="BT71" s="108">
+        <v>6.7</v>
+      </c>
       <c r="BU71" s="28"/>
       <c r="BV71" s="28"/>
     </row>
     <row r="72" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="28">
-        <v>270000000</v>
+        <v>310000000</v>
       </c>
       <c r="B72" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C72" s="50">
-        <v>13.723511604439958</v>
+        <v>15.767417496071243</v>
       </c>
       <c r="D72" s="50">
-        <v>12.916246215943492</v>
+        <v>11.163522012578616</v>
       </c>
       <c r="E72" s="50">
-        <v>12.563323201621074</v>
+        <v>8.8235294117647065</v>
       </c>
       <c r="F72" s="50">
-        <v>11.313131313131313</v>
+        <v>4.4117647058823533</v>
       </c>
       <c r="G72" s="50">
-        <v>9.6509240246406574</v>
+        <v>8.1154684095860556</v>
       </c>
       <c r="H72" s="50">
-        <v>9.0256410256410255</v>
+        <v>10.076252723311546</v>
       </c>
       <c r="I72" s="50">
-        <v>7.9030159825837627</v>
+        <v>10.221142861466065</v>
       </c>
       <c r="J72" s="50">
-        <v>7.7324342799498265</v>
+        <v>9.4757408626311683</v>
       </c>
       <c r="K72" s="50">
+        <v>4</v>
+      </c>
+      <c r="L72" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="M72" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="N72" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="O72" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="P72" s="50">
         <v>7.5</v>
       </c>
-      <c r="L72" s="50">
-[...13 lines deleted...]
-      </c>
       <c r="Q72" s="50">
-        <v>7</v>
+        <v>5.9</v>
       </c>
       <c r="R72" s="50">
-        <v>6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S72" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="T72" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="U72" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="V72" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="W72" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="X72" s="50">
         <v>4.7</v>
       </c>
-      <c r="T72" s="50">
-[...13 lines deleted...]
-      </c>
       <c r="Y72" s="50">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="Z72" s="50">
-        <v>4.4000000000000004</v>
+        <v>1.7</v>
       </c>
       <c r="AA72" s="50">
-        <v>5.0999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AB72" s="50">
-        <v>4.4000000000000004</v>
+        <v>2.9</v>
       </c>
       <c r="AC72" s="50">
-        <v>4.5999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="AD72" s="50">
-        <v>4.5999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="AE72" s="51">
-        <v>4.4000000000000004</v>
+        <v>4.7</v>
       </c>
       <c r="AF72" s="51">
         <v>4.3</v>
       </c>
       <c r="AG72" s="51">
-        <v>4.4000000000000004</v>
+        <v>4.2</v>
       </c>
       <c r="AH72" s="41">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AI72" s="63">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="AJ72" s="41">
-        <v>4.2</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AK72" s="41">
-        <v>4.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AL72" s="41">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="AM72" s="63">
+        <v>6.4</v>
+      </c>
+      <c r="AN72" s="51">
+        <v>6.6</v>
+      </c>
+      <c r="AO72" s="63">
+        <v>6.8</v>
+      </c>
+      <c r="AP72" s="41">
         <v>5.5</v>
       </c>
-      <c r="AN72" s="51">
-[...7 lines deleted...]
-      </c>
       <c r="AQ72" s="63">
+        <v>6.7</v>
+      </c>
+      <c r="AR72" s="51">
+        <v>7.2</v>
+      </c>
+      <c r="AS72" s="63">
         <v>6.9</v>
       </c>
-      <c r="AR72" s="51">
-[...2 lines deleted...]
-      <c r="AS72" s="63">
+      <c r="AT72" s="50">
         <v>5.5</v>
       </c>
-      <c r="AT72" s="50">
-[...1 lines deleted...]
-      </c>
       <c r="AU72" s="98">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="AV72" s="51">
-        <v>6</v>
+        <v>7.8</v>
       </c>
       <c r="AW72" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AX72" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="AY72" s="98">
+        <v>6.6</v>
+      </c>
+      <c r="AZ72" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="BA72" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="BB72" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="BC72" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="BD72" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="BE72" s="39">
+        <v>6.8</v>
+      </c>
+      <c r="BF72" s="43">
         <v>6.1</v>
-      </c>
-[...25 lines deleted...]
-        <v>6.4</v>
       </c>
       <c r="BG72" s="90">
         <v>6.7</v>
       </c>
       <c r="BH72" s="37">
-        <v>6.8</v>
+        <v>7.5</v>
       </c>
       <c r="BI72" s="50">
-        <v>6.7</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="BJ72" s="35">
-        <v>6.7</v>
+        <v>7.3</v>
       </c>
       <c r="BK72" s="35">
+        <v>7.4</v>
+      </c>
+      <c r="BL72" s="37">
+        <v>7.4</v>
+      </c>
+      <c r="BM72" s="35">
+        <v>7.6</v>
+      </c>
+      <c r="BN72" s="49">
+        <v>7.5</v>
+      </c>
+      <c r="BO72" s="100">
+        <v>6.9</v>
+      </c>
+      <c r="BP72" s="37">
+        <v>7.3</v>
+      </c>
+      <c r="BQ72" s="35">
+        <v>7.1</v>
+      </c>
+      <c r="BR72" s="35">
+        <v>7.3</v>
+      </c>
+      <c r="BS72" s="33">
+        <v>7.1</v>
+      </c>
+      <c r="BT72" s="108">
         <v>6.6</v>
       </c>
-      <c r="BL72" s="37">
-[...23 lines deleted...]
-      <c r="BT72" s="28"/>
       <c r="BU72" s="28"/>
       <c r="BV72" s="28"/>
     </row>
     <row r="73" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A73" s="28">
-        <v>310000000</v>
+        <v>330000000</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="50">
-[...35 lines deleted...]
-      <c r="O73" s="50">
+      <c r="C73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX73" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY73" s="98">
+        <v>4.5</v>
+      </c>
+      <c r="AZ73" s="51">
+        <v>4.5</v>
+      </c>
+      <c r="BA73" s="51">
+        <v>8.6</v>
+      </c>
+      <c r="BB73" s="50">
+        <v>9.9</v>
+      </c>
+      <c r="BC73" s="50">
+        <v>7</v>
+      </c>
+      <c r="BD73" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BE73" s="39">
+        <v>6.7</v>
+      </c>
+      <c r="BF73" s="43">
+        <v>6.2</v>
+      </c>
+      <c r="BG73" s="90">
+        <v>7.3</v>
+      </c>
+      <c r="BH73" s="37">
+        <v>11.7</v>
+      </c>
+      <c r="BI73" s="50">
+        <v>13.5</v>
+      </c>
+      <c r="BJ73" s="35">
         <v>8.5</v>
       </c>
-      <c r="P73" s="50">
-[...95 lines deleted...]
-      <c r="AV73" s="51">
+      <c r="BK73" s="35">
+        <v>8.4</v>
+      </c>
+      <c r="BL73" s="37">
+        <v>10.6</v>
+      </c>
+      <c r="BM73" s="35">
         <v>7.8</v>
       </c>
-      <c r="AW73" s="51">
-[...49 lines deleted...]
-      </c>
       <c r="BN73" s="49">
-        <v>7.5</v>
+        <v>8</v>
       </c>
       <c r="BO73" s="100">
-        <v>6.9</v>
+        <v>9.1</v>
       </c>
       <c r="BP73" s="37">
-        <v>7.3</v>
+        <v>10.5</v>
       </c>
       <c r="BQ73" s="35">
-        <v>7.1</v>
+        <v>9.1</v>
       </c>
       <c r="BR73" s="35">
-        <v>7.3</v>
+        <v>8.4</v>
       </c>
       <c r="BS73" s="33">
-        <v>7.1</v>
-[...1 lines deleted...]
-      <c r="BT73" s="28"/>
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BT73" s="108">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BU73" s="28"/>
       <c r="BV73" s="28"/>
     </row>
     <row r="74" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A74" s="28">
-        <v>330000000</v>
+        <v>350000000</v>
       </c>
       <c r="B74" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C74" s="42" t="s">
-[...141 lines deleted...]
-        <v>82</v>
+      <c r="C74" s="50">
+        <v>12.934947049924356</v>
+      </c>
+      <c r="D74" s="50">
+        <v>20.501138952164009</v>
+      </c>
+      <c r="E74" s="50">
+        <v>11.579754601226993</v>
+      </c>
+      <c r="F74" s="50">
+        <v>5.8869093725793959</v>
+      </c>
+      <c r="G74" s="50">
+        <v>8.9078233927188215</v>
+      </c>
+      <c r="H74" s="50">
+        <v>9.9610894941634243</v>
+      </c>
+      <c r="I74" s="50">
+        <v>8.3272087481347867</v>
+      </c>
+      <c r="J74" s="50">
+        <v>4.7693566037101638</v>
+      </c>
+      <c r="K74" s="50">
+        <v>10</v>
+      </c>
+      <c r="L74" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="M74" s="50">
+        <v>9.5</v>
+      </c>
+      <c r="N74" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="O74" s="50">
+        <v>7</v>
+      </c>
+      <c r="P74" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Q74" s="50">
+        <v>8.1</v>
+      </c>
+      <c r="R74" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="S74" s="50">
+        <v>7.1</v>
+      </c>
+      <c r="T74" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="U74" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="V74" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="W74" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="X74" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="Y74" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="Z74" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AA74" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AB74" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="AC74" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="AD74" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="AE74" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="AF74" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="AG74" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AH74" s="41">
+        <v>3</v>
+      </c>
+      <c r="AI74" s="63">
+        <v>4.8</v>
+      </c>
+      <c r="AJ74" s="41">
+        <v>6.3</v>
+      </c>
+      <c r="AK74" s="41">
+        <v>4.3</v>
+      </c>
+      <c r="AL74" s="41">
+        <v>2.7</v>
+      </c>
+      <c r="AM74" s="63">
+        <v>5.3</v>
+      </c>
+      <c r="AN74" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="AO74" s="63">
+        <v>3.6</v>
+      </c>
+      <c r="AP74" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="AQ74" s="63">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AR74" s="50">
+        <v>3</v>
+      </c>
+      <c r="AS74" s="63">
+        <v>3.8</v>
+      </c>
+      <c r="AT74" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="AU74" s="98">
+        <v>0.9</v>
+      </c>
+      <c r="AV74" s="51">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AW74" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AX74" s="51">
+        <v>2.6</v>
       </c>
       <c r="AY74" s="98">
-        <v>4.5</v>
+        <v>2.9</v>
       </c>
       <c r="AZ74" s="51">
-        <v>4.5</v>
+        <v>3.1</v>
       </c>
       <c r="BA74" s="51">
-        <v>8.6</v>
+        <v>4.3</v>
       </c>
       <c r="BB74" s="50">
-        <v>9.9</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2.1</v>
+      </c>
+      <c r="BC74" s="51">
+        <v>1.4</v>
       </c>
       <c r="BD74" s="50">
-        <v>8.1999999999999993</v>
-[...2 lines deleted...]
-        <v>6.7</v>
+        <v>2.5</v>
+      </c>
+      <c r="BE74" s="43">
+        <v>2.6</v>
       </c>
       <c r="BF74" s="43">
-        <v>6.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BG74" s="90">
-        <v>7.3</v>
+        <v>1.2</v>
       </c>
       <c r="BH74" s="37">
-        <v>11.7</v>
+        <v>3.3</v>
       </c>
       <c r="BI74" s="50">
-        <v>13.5</v>
+        <v>2.9</v>
       </c>
       <c r="BJ74" s="35">
-        <v>8.5</v>
+        <v>2.5</v>
       </c>
       <c r="BK74" s="35">
-        <v>8.4</v>
+        <v>2</v>
       </c>
       <c r="BL74" s="37">
-        <v>10.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BM74" s="35">
-        <v>7.8</v>
+        <v>1.7</v>
       </c>
       <c r="BN74" s="49">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="BO74" s="100">
-        <v>9.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="BP74" s="37">
-        <v>10.5</v>
+        <v>3.4</v>
       </c>
       <c r="BQ74" s="35">
-        <v>9.1</v>
+        <v>3.5</v>
       </c>
       <c r="BR74" s="35">
-        <v>8.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BS74" s="33">
-        <v>8.6999999999999993</v>
-[...1 lines deleted...]
-      <c r="BT74" s="28"/>
+        <v>3.2</v>
+      </c>
+      <c r="BT74" s="108">
+        <v>4</v>
+      </c>
       <c r="BU74" s="28"/>
       <c r="BV74" s="28"/>
     </row>
     <row r="75" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A75" s="28">
-        <v>350000000</v>
+        <v>390000000</v>
       </c>
       <c r="B75" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C75" s="50">
-        <v>12.934947049924356</v>
+        <v>15.991763898421413</v>
       </c>
       <c r="D75" s="50">
-        <v>20.501138952164009</v>
+        <v>13.487071977638015</v>
       </c>
       <c r="E75" s="50">
-        <v>11.579754601226993</v>
+        <v>7.6544943820224729</v>
       </c>
       <c r="F75" s="50">
-        <v>5.8869093725793959</v>
+        <v>7.939914163090128</v>
       </c>
       <c r="G75" s="50">
-        <v>8.9078233927188215</v>
+        <v>6.8745570517363577</v>
       </c>
       <c r="H75" s="50">
-        <v>9.9610894941634243</v>
+        <v>8.8888888888888893</v>
       </c>
       <c r="I75" s="50">
-        <v>8.3272087481347867</v>
+        <v>7.4907410998216086</v>
       </c>
       <c r="J75" s="50">
-        <v>4.7693566037101638</v>
+        <v>7.9089849570447148</v>
       </c>
       <c r="K75" s="50">
-        <v>10</v>
+        <v>9.6</v>
       </c>
       <c r="L75" s="50">
-        <v>9.6</v>
+        <v>6.9</v>
       </c>
       <c r="M75" s="50">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="N75" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="O75" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="P75" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="Q75" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="R75" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="S75" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="T75" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U75" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="V75" s="50">
+        <v>2</v>
+      </c>
+      <c r="W75" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="X75" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="Y75" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="Z75" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA75" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="AB75" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="AC75" s="50">
+        <v>5</v>
+      </c>
+      <c r="AD75" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE75" s="50">
+        <v>4</v>
+      </c>
+      <c r="AF75" s="51">
+        <v>3.7</v>
+      </c>
+      <c r="AG75" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="AH75" s="41">
+        <v>3.6</v>
+      </c>
+      <c r="AI75" s="63">
+        <v>3.9</v>
+      </c>
+      <c r="AJ75" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="AK75" s="41">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AL75" s="41">
+        <v>4</v>
+      </c>
+      <c r="AM75" s="63">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AN75" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="AO75" s="63">
+        <v>5.9</v>
+      </c>
+      <c r="AP75" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="AQ75" s="63">
+        <v>3.9</v>
+      </c>
+      <c r="AR75" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AS75" s="63">
+        <v>5.9</v>
+      </c>
+      <c r="AT75" s="50">
+        <v>4</v>
+      </c>
+      <c r="AU75" s="98">
+        <v>5.8</v>
+      </c>
+      <c r="AV75" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="AW75" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="AX75" s="51">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AY75" s="98">
+        <v>5.2</v>
+      </c>
+      <c r="AZ75" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BA75" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="BB75" s="50">
+        <v>4</v>
+      </c>
+      <c r="BC75" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="BD75" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BE75" s="39">
+        <v>6.6</v>
+      </c>
+      <c r="BF75" s="43">
         <v>5.5</v>
       </c>
-      <c r="O75" s="50">
-[...14 lines deleted...]
-      <c r="T75" s="50">
+      <c r="BG75" s="90">
+        <v>7.5</v>
+      </c>
+      <c r="BH75" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="BI75" s="50">
+        <v>7.2</v>
+      </c>
+      <c r="BJ75" s="35">
+        <v>6</v>
+      </c>
+      <c r="BK75" s="35">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BL75" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BM75" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="BN75" s="49">
+        <v>3.2</v>
+      </c>
+      <c r="BO75" s="100">
+        <v>4.3</v>
+      </c>
+      <c r="BP75" s="37">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BQ75" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BR75" s="35">
+        <v>3</v>
+      </c>
+      <c r="BS75" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BT75" s="108">
         <v>6.1</v>
       </c>
-      <c r="U75" s="50">
-[...152 lines deleted...]
-      <c r="BT75" s="28"/>
       <c r="BU75" s="28"/>
       <c r="BV75" s="28"/>
     </row>
     <row r="76" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A76" s="28">
-        <v>390000000</v>
+        <v>430000000</v>
       </c>
       <c r="B76" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C76" s="50">
-        <v>15.991763898421413</v>
+        <v>21.805392731535754</v>
       </c>
       <c r="D76" s="50">
-        <v>13.487071977638015</v>
+        <v>16.174863387978142</v>
       </c>
       <c r="E76" s="50">
-        <v>7.6544943820224729</v>
+        <v>17.139334155363748</v>
       </c>
       <c r="F76" s="50">
-        <v>7.939914163090128</v>
+        <v>10.062111801242237</v>
       </c>
       <c r="G76" s="50">
-        <v>6.8745570517363577</v>
+        <v>12.727272727272727</v>
       </c>
       <c r="H76" s="50">
-        <v>8.8888888888888893</v>
+        <v>10.353227771010962</v>
       </c>
       <c r="I76" s="50">
-        <v>7.4907410998216086</v>
+        <v>11.3270405330372</v>
       </c>
       <c r="J76" s="50">
-        <v>7.9089849570447148</v>
+        <v>6.6254912970241442</v>
       </c>
       <c r="K76" s="50">
-        <v>9.6</v>
+        <v>11.7</v>
       </c>
       <c r="L76" s="50">
-        <v>6.9</v>
+        <v>6.6</v>
       </c>
       <c r="M76" s="50">
+        <v>5.8</v>
+      </c>
+      <c r="N76" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="O76" s="50">
+        <v>6.5</v>
+      </c>
+      <c r="P76" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="Q76" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="R76" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="S76" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="T76" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="U76" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="V76" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="W76" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X76" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="Y76" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z76" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="AA76" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="AB76" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="AC76" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="AD76" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="AE76" s="51">
+        <v>3.3</v>
+      </c>
+      <c r="AF76" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="AG76" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="AH76" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="AI76" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="AJ76" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="AK76" s="41">
+        <v>3.3</v>
+      </c>
+      <c r="AL76" s="41">
+        <v>3</v>
+      </c>
+      <c r="AM76" s="63">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AN76" s="51">
+        <v>5.2</v>
+      </c>
+      <c r="AO76" s="41">
         <v>5</v>
       </c>
-      <c r="N76" s="50">
-[...2 lines deleted...]
-      <c r="O76" s="50">
+      <c r="AP76" s="41">
+        <v>4.8</v>
+      </c>
+      <c r="AQ76" s="63">
+        <v>6.4</v>
+      </c>
+      <c r="AR76" s="51">
         <v>5.9</v>
       </c>
-      <c r="P76" s="50">
+      <c r="AS76" s="41">
+        <v>5.3</v>
+      </c>
+      <c r="AT76" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="AU76" s="98">
+        <v>5.2</v>
+      </c>
+      <c r="AV76" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="AW76" s="51">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AX76" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="AY76" s="98">
+        <v>5.7</v>
+      </c>
+      <c r="AZ76" s="51">
+        <v>6.1</v>
+      </c>
+      <c r="BA76" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="BB76" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="BC76" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="BD76" s="50">
         <v>5.9</v>
       </c>
-      <c r="Q76" s="50">
-[...8 lines deleted...]
-      <c r="T76" s="50">
+      <c r="BE76" s="39">
+        <v>5.8</v>
+      </c>
+      <c r="BF76" s="43">
+        <v>5</v>
+      </c>
+      <c r="BG76" s="90">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U76" s="50">
-[...77 lines deleted...]
-      <c r="AU76" s="98">
+      <c r="BH76" s="37">
         <v>5.8</v>
       </c>
-      <c r="AV76" s="51">
-[...37 lines deleted...]
-      </c>
       <c r="BI76" s="50">
-        <v>7.2</v>
+        <v>7</v>
       </c>
       <c r="BJ76" s="35">
         <v>6</v>
       </c>
       <c r="BK76" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="BL76" s="37">
-        <v>4.9000000000000004</v>
+        <v>5</v>
       </c>
       <c r="BM76" s="35">
-        <v>3.7</v>
+        <v>5.6</v>
       </c>
       <c r="BN76" s="49">
-        <v>3.2</v>
+        <v>5.4</v>
       </c>
       <c r="BO76" s="100">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="BP76" s="37">
-        <v>4.5999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="BQ76" s="35">
-        <v>5.0999999999999996</v>
+        <v>5.4</v>
       </c>
       <c r="BR76" s="35">
-        <v>3</v>
+        <v>6.3</v>
       </c>
       <c r="BS76" s="33">
-        <v>5.0999999999999996</v>
-[...1 lines deleted...]
-      <c r="BT76" s="28"/>
+        <v>5.7</v>
+      </c>
+      <c r="BT76" s="108">
+        <v>5.8</v>
+      </c>
       <c r="BU76" s="28"/>
       <c r="BV76" s="28"/>
     </row>
     <row r="77" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A77" s="28">
-        <v>430000000</v>
+        <v>470000000</v>
       </c>
       <c r="B77" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C77" s="50">
-        <v>21.805392731535754</v>
+        <v>48.264984227129339</v>
       </c>
       <c r="D77" s="50">
-        <v>16.174863387978142</v>
+        <v>47.663551401869157</v>
       </c>
       <c r="E77" s="50">
-        <v>17.139334155363748</v>
+        <v>44.135802469135804</v>
       </c>
       <c r="F77" s="50">
-        <v>10.062111801242237</v>
+        <v>23.456790123456788</v>
       </c>
       <c r="G77" s="50">
-        <v>12.727272727272727</v>
+        <v>22.807017543859647</v>
       </c>
       <c r="H77" s="50">
-        <v>10.353227771010962</v>
+        <v>20.175438596491226</v>
       </c>
       <c r="I77" s="50">
-        <v>11.3270405330372</v>
+        <v>13.578595317725753</v>
       </c>
       <c r="J77" s="50">
-        <v>6.6254912970241442</v>
+        <v>10.535117056856187</v>
       </c>
       <c r="K77" s="50">
+        <v>15</v>
+      </c>
+      <c r="L77" s="50">
+        <v>20.7</v>
+      </c>
+      <c r="M77" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="N77" s="50">
+        <v>8.9</v>
+      </c>
+      <c r="O77" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="P77" s="50">
+        <v>6.6</v>
+      </c>
+      <c r="Q77" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="R77" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="S77" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="T77" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U77" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="V77" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="W77" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="X77" s="50">
+        <v>6.2</v>
+      </c>
+      <c r="Y77" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="Z77" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AA77" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="AB77" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="AC77" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AD77" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="AE77" s="51">
+        <v>3.7</v>
+      </c>
+      <c r="AF77" s="51">
+        <v>4.3</v>
+      </c>
+      <c r="AG77" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="AH77" s="41">
+        <v>4.3</v>
+      </c>
+      <c r="AI77" s="41">
+        <v>5</v>
+      </c>
+      <c r="AJ77" s="41">
+        <v>4.7</v>
+      </c>
+      <c r="AK77" s="41">
+        <v>5</v>
+      </c>
+      <c r="AL77" s="41">
+        <v>5</v>
+      </c>
+      <c r="AM77" s="63">
+        <v>7.7</v>
+      </c>
+      <c r="AN77" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="AO77" s="63">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AP77" s="41">
+        <v>6.3</v>
+      </c>
+      <c r="AQ77" s="63">
+        <v>7.4</v>
+      </c>
+      <c r="AR77" s="51">
+        <v>6.5</v>
+      </c>
+      <c r="AS77" s="63">
+        <v>6.7</v>
+      </c>
+      <c r="AT77" s="50">
+        <v>6.7</v>
+      </c>
+      <c r="AU77" s="98">
+        <v>8.4</v>
+      </c>
+      <c r="AV77" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="AW77" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AX77" s="50">
+        <v>8</v>
+      </c>
+      <c r="AY77" s="98">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AZ77" s="51">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BA77" s="51">
+        <v>11.4</v>
+      </c>
+      <c r="BB77" s="50">
+        <v>10</v>
+      </c>
+      <c r="BC77" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BD77" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="BE77" s="39">
+        <v>13.5</v>
+      </c>
+      <c r="BF77" s="43">
+        <v>12.9</v>
+      </c>
+      <c r="BG77" s="90">
+        <v>9.9</v>
+      </c>
+      <c r="BH77" s="37">
+        <v>10.3</v>
+      </c>
+      <c r="BI77" s="50">
+        <v>11.8</v>
+      </c>
+      <c r="BJ77" s="35">
+        <v>11.3</v>
+      </c>
+      <c r="BK77" s="35">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BL77" s="37">
+        <v>10.9</v>
+      </c>
+      <c r="BM77" s="35">
+        <v>12.4</v>
+      </c>
+      <c r="BN77" s="49">
+        <v>11.9</v>
+      </c>
+      <c r="BO77" s="100">
+        <v>8.4</v>
+      </c>
+      <c r="BP77" s="37">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BQ77" s="35">
         <v>11.7</v>
       </c>
-      <c r="L77" s="50">
-[...172 lines deleted...]
-      </c>
       <c r="BR77" s="35">
-        <v>6.3</v>
+        <v>11.4</v>
       </c>
       <c r="BS77" s="33">
-        <v>5.7</v>
-[...1 lines deleted...]
-      <c r="BT77" s="28"/>
+        <v>10.1</v>
+      </c>
+      <c r="BT77" s="108">
+        <v>9</v>
+      </c>
       <c r="BU77" s="28"/>
       <c r="BV77" s="28"/>
     </row>
     <row r="78" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A78" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="A78" s="28"/>
       <c r="B78" s="26" t="s">
         <v>48</v>
       </c>
       <c r="C78" s="50">
-        <v>48.264984227129339</v>
+        <v>17.202326293235384</v>
       </c>
       <c r="D78" s="50">
-        <v>47.663551401869157</v>
+        <v>26.874808692990509</v>
       </c>
       <c r="E78" s="50">
-        <v>44.135802469135804</v>
+        <v>18.776758409785931</v>
       </c>
       <c r="F78" s="50">
-        <v>23.456790123456788</v>
+        <v>9.0601965601965606</v>
       </c>
       <c r="G78" s="50">
-        <v>22.807017543859647</v>
+        <v>9.0824550526968384</v>
       </c>
       <c r="H78" s="50">
-        <v>20.175438596491226</v>
+        <v>15.220086794792312</v>
       </c>
       <c r="I78" s="50">
-        <v>13.578595317725753</v>
+        <v>18.516810446807234</v>
       </c>
       <c r="J78" s="50">
-        <v>10.535117056856187</v>
+        <v>14.695095466952932</v>
       </c>
       <c r="K78" s="50">
-        <v>15</v>
+        <v>15.1</v>
       </c>
       <c r="L78" s="50">
-        <v>20.7</v>
+        <v>15.1</v>
       </c>
       <c r="M78" s="50">
-        <v>13.2</v>
+        <v>15.4</v>
       </c>
       <c r="N78" s="50">
-        <v>8.9</v>
+        <v>11.1</v>
       </c>
       <c r="O78" s="50">
-        <v>6.8</v>
+        <v>10.5</v>
       </c>
       <c r="P78" s="50">
-        <v>6.6</v>
+        <v>8.5</v>
       </c>
       <c r="Q78" s="50">
-        <v>6.3</v>
+        <v>12.1</v>
       </c>
       <c r="R78" s="50">
-        <v>5.5</v>
+        <v>10.6</v>
       </c>
       <c r="S78" s="50">
-        <v>5.2</v>
+        <v>8</v>
       </c>
       <c r="T78" s="50">
-        <v>4.4000000000000004</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="U78" s="50">
-        <v>3.7</v>
+        <v>11.1</v>
       </c>
       <c r="V78" s="50">
-        <v>6.1</v>
+        <v>7.3</v>
       </c>
       <c r="W78" s="50">
-        <v>5.0999999999999996</v>
+        <v>7.6</v>
       </c>
       <c r="X78" s="50">
-        <v>6.2</v>
+        <v>7.9</v>
       </c>
       <c r="Y78" s="50">
-        <v>4.8</v>
+        <v>8.4</v>
       </c>
       <c r="Z78" s="50">
-        <v>5.0999999999999996</v>
+        <v>7.6</v>
       </c>
       <c r="AA78" s="50">
-        <v>4.8</v>
+        <v>8.1</v>
       </c>
       <c r="AB78" s="50">
-        <v>4.7</v>
+        <v>7.8</v>
       </c>
       <c r="AC78" s="50">
-        <v>5.0999999999999996</v>
+        <v>7.5</v>
       </c>
       <c r="AD78" s="50">
-        <v>4.3</v>
+        <v>7.5</v>
       </c>
       <c r="AE78" s="51">
-        <v>3.7</v>
+        <v>7.5</v>
       </c>
       <c r="AF78" s="51">
-        <v>4.3</v>
+        <v>7.9</v>
       </c>
       <c r="AG78" s="51">
-        <v>4.7</v>
+        <v>7.7</v>
       </c>
       <c r="AH78" s="41">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>7.2</v>
+      </c>
+      <c r="AI78" s="63">
+        <v>7.6</v>
       </c>
       <c r="AJ78" s="41">
-        <v>4.7</v>
+        <v>7.7</v>
       </c>
       <c r="AK78" s="41">
-        <v>5</v>
+        <v>7.5</v>
       </c>
       <c r="AL78" s="41">
-        <v>5</v>
+        <v>7.3</v>
       </c>
       <c r="AM78" s="63">
-        <v>7.7</v>
-[...73 lines deleted...]
-      <c r="BL78" s="37">
         <v>10.9</v>
       </c>
-      <c r="BM78" s="35">
-[...20 lines deleted...]
-      <c r="BT78" s="28"/>
+      <c r="AN78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU78" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW78" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY78" s="80" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB78" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="BC78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BE78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF78" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="BG78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BI78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BJ78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BK78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BM78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BN78" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="BO78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ78" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="BR78" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="BS78" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT78" s="109" t="s">
+        <v>78</v>
+      </c>
       <c r="BU78" s="28"/>
       <c r="BV78" s="28"/>
     </row>
     <row r="79" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A79" s="28"/>
+      <c r="A79" s="28">
+        <v>550000000</v>
+      </c>
       <c r="B79" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C79" s="50">
-        <v>17.202326293235384</v>
+        <v>17.081850533807831</v>
       </c>
       <c r="D79" s="50">
-        <v>26.874808692990509</v>
+        <v>17.448856799037305</v>
       </c>
       <c r="E79" s="50">
-        <v>18.776758409785931</v>
+        <v>17.181705809641532</v>
       </c>
       <c r="F79" s="50">
-        <v>9.0601965601965606</v>
+        <v>12.720403022670027</v>
       </c>
       <c r="G79" s="50">
-        <v>9.0824550526968384</v>
+        <v>6.1151079136690649</v>
       </c>
       <c r="H79" s="50">
-        <v>15.220086794792312</v>
+        <v>6.0313630880579012</v>
       </c>
       <c r="I79" s="50">
-        <v>18.516810446807234</v>
+        <v>7.7262456136925994</v>
       </c>
       <c r="J79" s="50">
-        <v>14.695095466952932</v>
+        <v>7.551121267132169</v>
       </c>
       <c r="K79" s="50">
-        <v>15.1</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="L79" s="50">
-        <v>15.1</v>
+        <v>10</v>
       </c>
       <c r="M79" s="50">
-        <v>15.4</v>
+        <v>7.9</v>
       </c>
       <c r="N79" s="50">
-        <v>11.1</v>
+        <v>5.3</v>
       </c>
       <c r="O79" s="50">
-        <v>10.5</v>
+        <v>5.7</v>
       </c>
       <c r="P79" s="50">
-        <v>8.5</v>
+        <v>6.6</v>
       </c>
       <c r="Q79" s="50">
-        <v>12.1</v>
+        <v>7.1</v>
       </c>
       <c r="R79" s="50">
-        <v>10.6</v>
+        <v>3.7</v>
       </c>
       <c r="S79" s="50">
-        <v>8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="T79" s="50">
-        <v>9.6999999999999993</v>
+        <v>3.6</v>
       </c>
       <c r="U79" s="50">
-        <v>11.1</v>
+        <v>3</v>
       </c>
       <c r="V79" s="50">
-        <v>7.3</v>
+        <v>2</v>
       </c>
       <c r="W79" s="50">
-        <v>7.6</v>
+        <v>4.8</v>
       </c>
       <c r="X79" s="50">
-        <v>7.9</v>
+        <v>3.8</v>
       </c>
       <c r="Y79" s="50">
-        <v>8.4</v>
+        <v>3.8</v>
       </c>
       <c r="Z79" s="50">
-        <v>7.6</v>
+        <v>2.9</v>
       </c>
       <c r="AA79" s="50">
-        <v>8.1</v>
+        <v>3.9</v>
       </c>
       <c r="AB79" s="50">
-        <v>7.8</v>
+        <v>3.7</v>
       </c>
       <c r="AC79" s="50">
-        <v>7.5</v>
+        <v>4</v>
       </c>
       <c r="AD79" s="50">
-        <v>7.5</v>
+        <v>3.1</v>
       </c>
       <c r="AE79" s="51">
-        <v>7.5</v>
+        <v>3.8</v>
       </c>
       <c r="AF79" s="51">
-        <v>7.9</v>
+        <v>3.8</v>
       </c>
       <c r="AG79" s="51">
-        <v>7.7</v>
+        <v>3.9</v>
       </c>
       <c r="AH79" s="41">
-        <v>7.2</v>
+        <v>3.2</v>
       </c>
       <c r="AI79" s="63">
-        <v>7.6</v>
+        <v>3.6</v>
       </c>
       <c r="AJ79" s="41">
-        <v>7.7</v>
+        <v>3.9</v>
       </c>
       <c r="AK79" s="41">
-        <v>7.5</v>
+        <v>3.8</v>
       </c>
       <c r="AL79" s="41">
-        <v>7.3</v>
-[...100 lines deleted...]
-      <c r="BT79" s="28"/>
+        <v>3.7</v>
+      </c>
+      <c r="AM79" s="41">
+        <v>5</v>
+      </c>
+      <c r="AN79" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="AO79" s="63">
+        <v>6.2</v>
+      </c>
+      <c r="AP79" s="41">
+        <v>5.8</v>
+      </c>
+      <c r="AQ79" s="41">
+        <v>5.4</v>
+      </c>
+      <c r="AR79" s="51">
+        <v>5.9</v>
+      </c>
+      <c r="AS79" s="39">
+        <v>5.7</v>
+      </c>
+      <c r="AT79" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="AU79" s="98">
+        <v>4.2</v>
+      </c>
+      <c r="AV79" s="51">
+        <v>6.1</v>
+      </c>
+      <c r="AW79" s="50">
+        <v>6</v>
+      </c>
+      <c r="AX79" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="AY79" s="45">
+        <v>5</v>
+      </c>
+      <c r="AZ79" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="BA79" s="38">
+        <v>5.4</v>
+      </c>
+      <c r="BB79" s="31">
+        <v>5.2</v>
+      </c>
+      <c r="BC79" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BD79" s="31">
+        <v>5.2</v>
+      </c>
+      <c r="BE79" s="39">
+        <v>5.4</v>
+      </c>
+      <c r="BF79" s="43">
+        <v>5.4</v>
+      </c>
+      <c r="BG79" s="90">
+        <v>5</v>
+      </c>
+      <c r="BH79" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BI79" s="51">
+        <v>5.3</v>
+      </c>
+      <c r="BJ79" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BK79" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="BL79" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BM79" s="35">
+        <v>5.2</v>
+      </c>
+      <c r="BN79" s="49">
+        <v>5.2</v>
+      </c>
+      <c r="BO79" s="100">
+        <v>5.4</v>
+      </c>
+      <c r="BP79" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="BQ79" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="BR79" s="35">
+        <v>5.8</v>
+      </c>
+      <c r="BS79" s="33">
+        <v>5.4</v>
+      </c>
+      <c r="BT79" s="108">
+        <v>5.4</v>
+      </c>
       <c r="BU79" s="28"/>
       <c r="BV79" s="28"/>
     </row>
     <row r="80" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="28">
-        <v>550000000</v>
+        <v>590000000</v>
       </c>
       <c r="B80" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C80" s="50">
-        <v>17.081850533807831</v>
+        <v>13.110047846889952</v>
       </c>
       <c r="D80" s="50">
-        <v>17.448856799037305</v>
+        <v>15.638963360142984</v>
       </c>
       <c r="E80" s="50">
-        <v>17.181705809641532</v>
+        <v>12.760180995475112</v>
       </c>
       <c r="F80" s="50">
-        <v>12.720403022670027</v>
+        <v>6.1187214611872145</v>
       </c>
       <c r="G80" s="50">
-        <v>6.1151079136690649</v>
+        <v>9.6396396396396398</v>
       </c>
       <c r="H80" s="50">
-        <v>6.0313630880579012</v>
+        <v>11.1716621253406</v>
       </c>
       <c r="I80" s="50">
-        <v>7.7262456136925994</v>
+        <v>7.5975715107311217</v>
       </c>
       <c r="J80" s="50">
-        <v>7.551121267132169</v>
+        <v>8.0433486991741372</v>
       </c>
       <c r="K80" s="50">
+        <v>12.2</v>
+      </c>
+      <c r="L80" s="50">
+        <v>13.8</v>
+      </c>
+      <c r="M80" s="50">
+        <v>13.1</v>
+      </c>
+      <c r="N80" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="O80" s="50">
+        <v>7.8</v>
+      </c>
+      <c r="P80" s="50">
+        <v>8</v>
+      </c>
+      <c r="Q80" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="R80" s="50">
+        <v>5</v>
+      </c>
+      <c r="S80" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="T80" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="U80" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="V80" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W80" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="X80" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="Y80" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="Z80" s="50">
+        <v>3.4</v>
+      </c>
+      <c r="AA80" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="AB80" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC80" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AD80" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AE80" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AF80" s="51">
+        <v>4.2</v>
+      </c>
+      <c r="AG80" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AH80" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="AI80" s="63">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AJ80" s="41">
+        <v>3.3</v>
+      </c>
+      <c r="AK80" s="41">
+        <v>5</v>
+      </c>
+      <c r="AL80" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="AM80" s="63">
+        <v>6.3</v>
+      </c>
+      <c r="AN80" s="51">
+        <v>7.4</v>
+      </c>
+      <c r="AO80" s="63">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AP80" s="41">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AQ80" s="63">
+        <v>5.6</v>
+      </c>
+      <c r="AR80" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="AS80" s="63">
+        <v>6.1</v>
+      </c>
+      <c r="AT80" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="AU80" s="98">
+        <v>6.2</v>
+      </c>
+      <c r="AV80" s="51">
         <v>9.1999999999999993</v>
       </c>
-      <c r="L80" s="50">
-[...5 lines deleted...]
-      <c r="N80" s="50">
+      <c r="AW80" s="51">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AX80" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AY80" s="98">
+        <v>6.5</v>
+      </c>
+      <c r="AZ80" s="51">
         <v>5.3</v>
       </c>
-      <c r="O80" s="50">
-[...2 lines deleted...]
-      <c r="P80" s="50">
+      <c r="BA80" s="50">
+        <v>6.4</v>
+      </c>
+      <c r="BB80" s="50">
+        <v>5.9</v>
+      </c>
+      <c r="BC80" s="51">
+        <v>6.2</v>
+      </c>
+      <c r="BD80" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="BE80" s="39">
+        <v>8.5</v>
+      </c>
+      <c r="BF80" s="43">
+        <v>6.8</v>
+      </c>
+      <c r="BG80" s="90">
+        <v>5.9</v>
+      </c>
+      <c r="BH80" s="37">
+        <v>6.2</v>
+      </c>
+      <c r="BI80" s="51">
         <v>6.6</v>
       </c>
-      <c r="Q80" s="50">
-[...35 lines deleted...]
-      <c r="AC80" s="50">
+      <c r="BJ80" s="35">
+        <v>5.6</v>
+      </c>
+      <c r="BK80" s="35">
+        <v>6.3</v>
+      </c>
+      <c r="BL80" s="37">
+        <v>6.3</v>
+      </c>
+      <c r="BM80" s="35">
+        <v>5.6</v>
+      </c>
+      <c r="BN80" s="49">
+        <v>5.5</v>
+      </c>
+      <c r="BO80" s="100">
+        <v>5.8</v>
+      </c>
+      <c r="BP80" s="37">
+        <v>6.8</v>
+      </c>
+      <c r="BQ80" s="35">
+        <v>5.8</v>
+      </c>
+      <c r="BR80" s="35">
         <v>4</v>
       </c>
-      <c r="AD80" s="50">
-[...35 lines deleted...]
-      <c r="AP80" s="41">
+      <c r="BS80" s="33">
         <v>5.8</v>
       </c>
-      <c r="AQ80" s="41">
-[...86 lines deleted...]
-      <c r="BT80" s="28"/>
+      <c r="BT80" s="108">
+        <v>6.9</v>
+      </c>
       <c r="BU80" s="28"/>
       <c r="BV80" s="28"/>
     </row>
-    <row r="81" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A81" s="28">
-        <v>590000000</v>
+        <v>610000000</v>
       </c>
       <c r="B81" s="26" t="s">
-        <v>51</v>
-[...25 lines deleted...]
-      <c r="K81" s="50">
+        <v>93</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="E81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="H81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="I81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="J81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="K81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="L81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="M81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="N81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="O81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="P81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="R81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="S81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="T81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="U81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="V81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="W81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="X81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL81" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM81" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN81" s="51">
+        <v>11.5</v>
+      </c>
+      <c r="AO81" s="63">
         <v>12.2</v>
       </c>
-      <c r="L81" s="50">
-[...88 lines deleted...]
-      </c>
       <c r="AP81" s="41">
-        <v>5.0999999999999996</v>
-[...2 lines deleted...]
-        <v>5.6</v>
+        <v>10.6</v>
+      </c>
+      <c r="AQ81" s="31">
+        <v>10.5</v>
       </c>
       <c r="AR81" s="51">
-        <v>5.7</v>
+        <v>11.7</v>
       </c>
       <c r="AS81" s="63">
-        <v>6.1</v>
+        <v>11.3</v>
       </c>
       <c r="AT81" s="50">
-        <v>6.1</v>
+        <v>10.9</v>
       </c>
       <c r="AU81" s="98">
-        <v>6.2</v>
+        <v>10.6</v>
       </c>
       <c r="AV81" s="51">
+        <v>12.7</v>
+      </c>
+      <c r="AW81" s="51">
+        <v>11.7</v>
+      </c>
+      <c r="AX81" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="AY81" s="98">
+        <v>9.6</v>
+      </c>
+      <c r="AZ81" s="51">
+        <v>11.2</v>
+      </c>
+      <c r="BA81" s="51">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BB81" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="BC81" s="51">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BD81" s="50">
+        <v>11.2</v>
+      </c>
+      <c r="BE81" s="38">
+        <v>10</v>
+      </c>
+      <c r="BF81" s="43">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BG81" s="90">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BH81" s="37">
+        <v>11.6</v>
+      </c>
+      <c r="BI81" s="51">
+        <v>10.9</v>
+      </c>
+      <c r="BJ81" s="35">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="BK81" s="35">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BL81" s="37">
+        <v>10.6</v>
+      </c>
+      <c r="BM81" s="35">
+        <v>10.7</v>
+      </c>
+      <c r="BN81" s="49">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AW81" s="51">
-[...52 lines deleted...]
-      </c>
       <c r="BO81" s="100">
-        <v>5.8</v>
+        <v>8.6</v>
       </c>
       <c r="BP81" s="37">
-        <v>6.8</v>
+        <v>9.9</v>
       </c>
       <c r="BQ81" s="35">
-        <v>5.8</v>
+        <v>10</v>
       </c>
       <c r="BR81" s="35">
-        <v>4</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="BS81" s="33">
-        <v>5.8</v>
-[...1 lines deleted...]
-      <c r="BT81" s="28"/>
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BT81" s="108">
+        <v>10</v>
+      </c>
       <c r="BU81" s="28"/>
       <c r="BV81" s="28"/>
     </row>
-    <row r="82" spans="1:74" ht="15" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A82" s="28">
-        <v>610000000</v>
+        <v>620000000</v>
       </c>
       <c r="B82" s="26" t="s">
-        <v>57</v>
-[...127 lines deleted...]
-      <c r="AS82" s="63">
+        <v>51</v>
+      </c>
+      <c r="C82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="I82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="J82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="K82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="L82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="N82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="O82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="P82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="R82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="U82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="V82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="W82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX82" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY82" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="AZ82" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA82" s="51">
+        <v>10.3</v>
+      </c>
+      <c r="BB82" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="BC82" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD82" s="50">
+        <v>5</v>
+      </c>
+      <c r="BE82" s="43">
+        <v>5</v>
+      </c>
+      <c r="BF82" s="43">
+        <v>5.7</v>
+      </c>
+      <c r="BG82" s="90">
+        <v>12.4</v>
+      </c>
+      <c r="BH82" s="37">
+        <v>12.1</v>
+      </c>
+      <c r="BI82" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="BJ82" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="BK82" s="35">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BL82" s="37">
+        <v>10.7</v>
+      </c>
+      <c r="BM82" s="35">
+        <v>7.9</v>
+      </c>
+      <c r="BN82" s="49">
         <v>11.3</v>
       </c>
-      <c r="AT82" s="50">
-[...14 lines deleted...]
-      <c r="AY82" s="98">
+      <c r="BO82" s="100">
+        <v>9.4</v>
+      </c>
+      <c r="BP82" s="37">
+        <v>9.4</v>
+      </c>
+      <c r="BQ82" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="BR82" s="35">
         <v>9.6</v>
       </c>
-      <c r="AZ82" s="51">
-[...29 lines deleted...]
-      <c r="BJ82" s="35">
+      <c r="BS82" s="33">
+        <v>9</v>
+      </c>
+      <c r="BT82" s="108">
         <v>9.3000000000000007</v>
       </c>
-      <c r="BK82" s="35">
-[...26 lines deleted...]
-      <c r="BT82" s="28"/>
       <c r="BU82" s="28"/>
       <c r="BV82" s="28"/>
     </row>
     <row r="83" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A83" s="28">
-        <v>620000000</v>
+        <v>630000000</v>
       </c>
       <c r="B83" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C83" s="42" t="s">
-[...150 lines deleted...]
-        <v>10.3</v>
+      <c r="C83" s="50">
+        <v>10.4</v>
+      </c>
+      <c r="D83" s="50">
+        <v>18.25</v>
+      </c>
+      <c r="E83" s="50">
+        <v>11.7</v>
+      </c>
+      <c r="F83" s="50">
+        <v>7.3604060913705585</v>
+      </c>
+      <c r="G83" s="50">
+        <v>5.9768960321446514</v>
+      </c>
+      <c r="H83" s="50">
+        <v>14.407630522088352</v>
+      </c>
+      <c r="I83" s="50">
+        <v>10.291434351449139</v>
+      </c>
+      <c r="J83" s="50">
+        <v>10.039815371740893</v>
+      </c>
+      <c r="K83" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="L83" s="50">
+        <v>15.5</v>
+      </c>
+      <c r="M83" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="N83" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O83" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="P83" s="50">
+        <v>8.1</v>
+      </c>
+      <c r="Q83" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="R83" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="S83" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T83" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="U83" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="V83" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="W83" s="50">
+        <v>4</v>
+      </c>
+      <c r="X83" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Y83" s="50">
+        <v>2.5</v>
+      </c>
+      <c r="Z83" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="AA83" s="50">
+        <v>2.8</v>
+      </c>
+      <c r="AB83" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="AC83" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AD83" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="AE83" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AF83" s="51">
+        <v>3.4</v>
+      </c>
+      <c r="AG83" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AH83" s="41">
+        <v>2</v>
+      </c>
+      <c r="AI83" s="63">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AJ83" s="41">
+        <v>4</v>
+      </c>
+      <c r="AK83" s="41">
+        <v>3.1</v>
+      </c>
+      <c r="AL83" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="AM83" s="63">
+        <v>7.9</v>
+      </c>
+      <c r="AN83" s="51">
+        <v>8.9</v>
+      </c>
+      <c r="AO83" s="63">
+        <v>9.5</v>
+      </c>
+      <c r="AP83" s="41">
+        <v>9.1</v>
+      </c>
+      <c r="AQ83" s="63">
+        <v>7.2</v>
+      </c>
+      <c r="AR83" s="51">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AS83" s="63">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AT83" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="AU83" s="98">
+        <v>6.7</v>
+      </c>
+      <c r="AV83" s="51">
+        <v>8.5</v>
+      </c>
+      <c r="AW83" s="51">
+        <v>9.5</v>
+      </c>
+      <c r="AX83" s="51">
+        <v>8.4</v>
+      </c>
+      <c r="AY83" s="98">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AZ83" s="51">
+        <v>6.7</v>
+      </c>
+      <c r="BA83" s="50">
+        <v>9.1</v>
       </c>
       <c r="BB83" s="50">
-        <v>6.9</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BC83" s="51">
+        <v>11.5</v>
       </c>
       <c r="BD83" s="50">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="BE83" s="39">
+        <v>9.4</v>
       </c>
       <c r="BF83" s="43">
-        <v>5.7</v>
+        <v>9</v>
       </c>
       <c r="BG83" s="90">
-        <v>12.4</v>
+        <v>8.6</v>
       </c>
       <c r="BH83" s="37">
-        <v>12.1</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="BI83" s="51">
-        <v>5.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="BJ83" s="35">
-        <v>7.5</v>
+        <v>8.5</v>
       </c>
       <c r="BK83" s="35">
-        <v>8.3000000000000007</v>
+        <v>9</v>
       </c>
       <c r="BL83" s="37">
-        <v>10.7</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="BM83" s="35">
-        <v>7.9</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="BN83" s="49">
-        <v>11.3</v>
+        <v>8.1</v>
       </c>
       <c r="BO83" s="100">
-        <v>9.4</v>
+        <v>8.5</v>
       </c>
       <c r="BP83" s="37">
-        <v>9.4</v>
+        <v>8.6</v>
       </c>
       <c r="BQ83" s="35">
         <v>8.6</v>
       </c>
       <c r="BR83" s="35">
-        <v>9.6</v>
+        <v>7.8</v>
       </c>
       <c r="BS83" s="33">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="BT83" s="28"/>
+        <v>8.9</v>
+      </c>
+      <c r="BT83" s="108">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="BU83" s="28"/>
       <c r="BV83" s="28"/>
     </row>
-    <row r="84" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="70">
-[...32 lines deleted...]
-    <mergeCell ref="B37:B38"/>
+  <mergeCells count="69">
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="S63:V63"/>
+    <mergeCell ref="G63:J63"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="K63:N63"/>
+    <mergeCell ref="O63:R63"/>
+    <mergeCell ref="BO63:BR63"/>
+    <mergeCell ref="W63:Z63"/>
+    <mergeCell ref="AA63:AD63"/>
+    <mergeCell ref="AI63:AL63"/>
+    <mergeCell ref="AE63:AH63"/>
+    <mergeCell ref="BK63:BN63"/>
+    <mergeCell ref="BG63:BJ63"/>
+    <mergeCell ref="AY63:BB63"/>
+    <mergeCell ref="BC63:BF63"/>
+    <mergeCell ref="AU63:AX63"/>
+    <mergeCell ref="AM63:AP63"/>
+    <mergeCell ref="AQ63:AT63"/>
     <mergeCell ref="AE36:AH36"/>
-    <mergeCell ref="BO37:BR37"/>
-[...4 lines deleted...]
-    <mergeCell ref="K37:N37"/>
+    <mergeCell ref="AI36:AL36"/>
+    <mergeCell ref="AQ36:AT36"/>
+    <mergeCell ref="AA36:AD36"/>
+    <mergeCell ref="O36:R36"/>
+    <mergeCell ref="W36:Z36"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="AE35:AH35"/>
+    <mergeCell ref="BO36:BR36"/>
+    <mergeCell ref="AM36:AP36"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="S36:V36"/>
+    <mergeCell ref="G36:J36"/>
+    <mergeCell ref="K36:N36"/>
+    <mergeCell ref="AJ35:AK35"/>
+    <mergeCell ref="BK36:BN36"/>
+    <mergeCell ref="BG36:BJ36"/>
+    <mergeCell ref="AU36:AX36"/>
+    <mergeCell ref="AY36:BB36"/>
+    <mergeCell ref="BC36:BF36"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="AQ5:AT5"/>
+    <mergeCell ref="A31:AV31"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="AA5:AD5"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
     <mergeCell ref="AM5:AP5"/>
     <mergeCell ref="AI5:AL5"/>
     <mergeCell ref="O5:R5"/>
     <mergeCell ref="AU5:AX5"/>
     <mergeCell ref="G5:J5"/>
-    <mergeCell ref="A34:F34"/>
-[...5 lines deleted...]
-    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="BS5:BV5"/>
+    <mergeCell ref="BS36:BV36"/>
+    <mergeCell ref="BS63:BV63"/>
+    <mergeCell ref="AQ35:AU35"/>
+    <mergeCell ref="AM35:AN35"/>
+    <mergeCell ref="A30:AV30"/>
+    <mergeCell ref="W5:Z5"/>
+    <mergeCell ref="S5:V5"/>
     <mergeCell ref="AY5:BB5"/>
     <mergeCell ref="BO5:BR5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="AE5:AH5"/>
     <mergeCell ref="BK5:BN5"/>
-    <mergeCell ref="C5:F5"/>
     <mergeCell ref="BC5:BF5"/>
     <mergeCell ref="BG5:BJ5"/>
-    <mergeCell ref="BS5:BV5"/>
-[...8 lines deleted...]
-    <mergeCell ref="S5:V5"/>
+    <mergeCell ref="A33:F33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>