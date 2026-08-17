--- v0 (2026-05-07)
+++ v1 (2026-08-17)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" checkCompatibility="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\VR_Ainur_B\Documents\3.0 Интернет\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Толубаева Айнур\МИП Записка\2026\1q2026\1q26_Интернет\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90CE8339-047E-4BD9-8ACC-343D089C15BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6525" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="49" r:id="rId1"/>
     <sheet name="Содержание" sheetId="42" r:id="rId2"/>
     <sheet name="1.ПИ позиция на конец периода" sheetId="46" r:id="rId3"/>
     <sheet name="2.ПИ потоки за период" sheetId="47" r:id="rId4"/>
     <sheet name="3.ПИ доходы за период " sheetId="48" r:id="rId5"/>
     <sheet name="4.Показатели ПИ" sheetId="51" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="Agency_List">[1]Control!$H$17:$H$19</definedName>
     <definedName name="BUControlSheet_CurrencySelections">[2]Control!$A$19:$A$20</definedName>
     <definedName name="BUControlSheet_FormulaSelections">[2]Control!$A$16:$A$17</definedName>
     <definedName name="BUControlSheet_RevisionSelections">[2]Control!$A$21:$A$22</definedName>
     <definedName name="BUControlSheet_ScaleSelections">[2]Control!$J$35:$J$36</definedName>
     <definedName name="Coordinator_List">[1]Control!$J$20:$J$21</definedName>
     <definedName name="Country">[3]Control!$C$1</definedName>
     <definedName name="ctylist" localSheetId="2">#REF!</definedName>
@@ -138,51 +140,51 @@
     <definedName name="Test" localSheetId="5">#REF!</definedName>
     <definedName name="Test" localSheetId="0">#REF!</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1" localSheetId="2">#REF!</definedName>
     <definedName name="Test1" localSheetId="3">#REF!</definedName>
     <definedName name="Test1" localSheetId="4">#REF!</definedName>
     <definedName name="Test1" localSheetId="5">#REF!</definedName>
     <definedName name="Test1" localSheetId="0">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
     <definedName name="Uploaded_Currency">[3]Control!$F$17</definedName>
     <definedName name="Uploaded_Scale">[3]Control!$F$18</definedName>
     <definedName name="www">[5]Control!$B$13</definedName>
     <definedName name="Year">[3]Control!$C$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'1.ПИ позиция на конец периода'!$A:$A,'1.ПИ позиция на конец периода'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'2.ПИ потоки за период'!$A:$A,'2.ПИ потоки за период'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'3.ПИ доходы за период '!$A:$A,'3.ПИ доходы за период '!$3:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1.ПИ позиция на конец периода'!$BO$3:$BZ$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2.ПИ потоки за период'!$CE$3:$CS$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3.ПИ доходы за период '!$CE$3:$CS$32</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="316">
   <si>
     <t>Инструменты участия в капитале и паи/акции инвестиционных фондов</t>
   </si>
   <si>
     <t>Прямые инвестиции в Казахстан</t>
   </si>
   <si>
     <t>Долговые инструменты</t>
   </si>
   <si>
     <t>млн.долл.США</t>
   </si>
   <si>
     <t>Прямые инвестиции за границу</t>
   </si>
   <si>
     <t>Прямые инвестиции по направлению вложения: позиция на конец периода</t>
   </si>
   <si>
     <t>Прямые инвестиции по направлению вложения: потоки за период</t>
   </si>
   <si>
     <t>Прямые инвестиции за границу (чистый отток)</t>
   </si>
   <si>
@@ -1277,58 +1279,50 @@
   <si>
     <t>Департамент платежного баланса</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Толубаева Айнур Берликовна</t>
   </si>
   <si>
     <t>Номер телефона</t>
   </si>
   <si>
     <t>+7 (7172) 77 55 32</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Ainur.Tolubayeva@nationalbank.kz</t>
   </si>
   <si>
     <t>Условия использования данных</t>
   </si>
   <si>
-    <t xml:space="preserve">Пользователи вправе использовать официальную статистическую информацию Национального банка Республики Казахстан без заключения договора. Использование данных, включая их повторное применение, допускается на безвозмездной, бессрочной основе и без ограничения территории использования.
-[...6 lines deleted...]
-  <si>
     <t>С 2005 года</t>
   </si>
   <si>
     <t>https://nationalbank.kz/ru/news/metodologiya-statistiki-vneshnego-sektora</t>
   </si>
   <si>
     <t xml:space="preserve">https://nationalbank.kz/ru/news/pryamye-investicii-po-napravleniyu-vlozheniya
 https://data.nationalbank.kz/ </t>
   </si>
   <si>
     <t>Определения показателей прямых инвестиций по направлению вложения</t>
   </si>
   <si>
     <t>Показатель</t>
   </si>
   <si>
     <t>Определение</t>
   </si>
   <si>
     <t>Показатели прямых инвестиций по направлению вложения</t>
   </si>
   <si>
     <t>Прямые иностранные инвестиции</t>
   </si>
   <si>
@@ -1351,55 +1345,64 @@
   </si>
   <si>
     <t>Показывают накопленный объем инвестиций, направленных за границу и полученных Казахстаном из-за границы по состоянию на определенную дату.</t>
   </si>
   <si>
     <t>Прямые инвестиции по направлению вложения (доходы за период)</t>
   </si>
   <si>
     <t>Отражают распределенный доход (дивиденды), нераспределенную прибыль/убыток и доход по долговым обязательствам (вознаграждение по финансовым займам, торговым кредитам и прочим видам долгов).</t>
   </si>
   <si>
     <t>Состояние на 01.10.2025 г.</t>
   </si>
   <si>
     <t>III-25</t>
   </si>
   <si>
     <t xml:space="preserve">Методика формирования прямых инвестиций Казахстана разработана в соответствии с Руководством по платежному балансу и международной инвестиционной  позицией (шестое издание Международного Валютного Фонда, 2009 года) </t>
   </si>
   <si>
     <t>Состояние на 01.01.2026 г.</t>
   </si>
   <si>
     <t>IV-25</t>
   </si>
+  <si>
+    <t>https://www.nationalbank.kz/ru/page/data-usage-terms</t>
+  </si>
+  <si>
+    <t>Состояние на 01.04.2026 г.</t>
+  </si>
+  <si>
+    <t>I-26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1763,413 +1766,399 @@
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="6"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
-    <cellStyle name="19990216" xfId="5"/>
-[...14 lines deleted...]
-    <cellStyle name="Style 1" xfId="2"/>
+    <cellStyle name="19990216" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Normal_02_Приложение к ТЗ Входные формы" xfId="18" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Style 1" xfId="2" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Гиперссылка" xfId="35" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="19"/>
-[...17 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="34"/>
+    <cellStyle name="Обычный 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 4" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 5" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 6" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 7" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 8" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 9" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный_Все Приложения_1кв_09 2" xfId="3" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Примечание 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Примечание 3" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Процентный 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Процентный 3" xfId="36" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="стиль" xfId="4" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Стиль 1" xfId="31" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Тысячи [0]_16-ИК" xfId="32" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Тысячи_16-ИК" xfId="33" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Финансовый 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\webswn01s\ICS$\576\576FSI_2008Q4.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/CDIS%20Report%20Form%20ITT%20(Pilot).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/Documents%20and%20Settings/tgaleza/Local%20Settings/Temporary%20Internet%20Files/OLK10B/Copy%20of%201931PI_2008.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/ITT%20for%20CDIS.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/about_sta/divisions/stasi/STASIIMS/STASIDP/Documents/FAS.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Instructions"/>
       <sheetName val="CoverPage"/>
       <sheetName val="CoverPage_TS"/>
       <sheetName val="PeriodicityInfo"/>
       <sheetName val="Table A"/>
       <sheetName val="Table A_TS"/>
       <sheetName val="Annex Tables A.1-A.3"/>
       <sheetName val="Annex Tables A.1-A.3_TS"/>
       <sheetName val="Annex Tables A.4-A.5"/>
       <sheetName val="Annex Tables A.4-A.5_TS"/>
       <sheetName val="Table B"/>
       <sheetName val="Table B(Suppl.)"/>
       <sheetName val="Guide References"/>
       <sheetName val="Master"/>
       <sheetName val="Deviations"/>
       <sheetName val="DevRanges"/>
       <sheetName val="InterAdjustments"/>
       <sheetName val="InterAdjustRanges"/>
       <sheetName val="SI1–Reg. Cap."/>
       <sheetName val="SI2–RWA"/>
       <sheetName val="SI3–NPL"/>
       <sheetName val="SI4–Res. Real Estate P"/>
       <sheetName val="SI5–Comm. Real Estate P"/>
@@ -3059,51 +3048,51 @@
           </cell>
         </row>
         <row r="485">
           <cell r="BA485" t="str">
             <v>ZAMBIAN KWACHA</v>
           </cell>
         </row>
         <row r="486">
           <cell r="BA486" t="str">
             <v>ZIMBABWE DOLLARS</v>
           </cell>
         </row>
         <row r="487">
           <cell r="BA487" t="str">
             <v>ZLOTYS</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="35" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Instructions"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="Coverpage"/>
       <sheetName val="Inward-DL"/>
       <sheetName val="Inward"/>
       <sheetName val="Inward_TS"/>
       <sheetName val="Outward-DL"/>
       <sheetName val="Outward"/>
       <sheetName val="Outward_TS"/>
       <sheetName val="ValidationSheet"/>
       <sheetName val="private"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1">
         <row r="16">
           <cell r="A16" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="17">
@@ -3135,51 +3124,51 @@
           <cell r="J35" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="36">
           <cell r="J36" t="str">
             <v>No</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="General Instructions"/>
       <sheetName val="Index Page"/>
       <sheetName val="IndexSS"/>
       <sheetName val="Assets Mandated"/>
       <sheetName val="Assets MandatedSS"/>
       <sheetName val="Breakdown by Currency (Assets)"/>
       <sheetName val="CurrencySS"/>
       <sheetName val="Breakdown by Sector (Assets)"/>
       <sheetName val="AssetsSS"/>
       <sheetName val="Breakdown by Sector (Equity)"/>
       <sheetName val="EquitySS"/>
       <sheetName val="Breakdown by Sector (Debt Sec.)"/>
       <sheetName val="Debt SecSS"/>
       <sheetName val="Breakdown by Sector (L-T Debt)"/>
       <sheetName val="L-T DebtSS"/>
       <sheetName val="Breakdown by Sector (S-T Debt)"/>
       <sheetName val="S-T DebtSS"/>
       <sheetName val="Liabilities Breakdown"/>
       <sheetName val="Liabilities BreakdownSS"/>
       <sheetName val="Report Form"/>
       <sheetName val="Control"/>
     </sheetNames>
     <sheetDataSet>
@@ -3209,51 +3198,51 @@
             <v>Australia</v>
           </cell>
         </row>
         <row r="3">
           <cell r="C3">
             <v>2008</v>
           </cell>
         </row>
         <row r="17">
           <cell r="F17" t="str">
             <v>National currency</v>
           </cell>
         </row>
         <row r="18">
           <cell r="F18" t="str">
             <v>Units</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Creating  Data Report Forms"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="ValidationSheet"/>
       <sheetName val="Coverpage"/>
       <sheetName val="Inward"/>
       <sheetName val="Temp 1A"/>
       <sheetName val="Temp 1B"/>
       <sheetName val="Temp 1C"/>
       <sheetName val="Temp 1D"/>
       <sheetName val="Inward_TS"/>
       <sheetName val="Outward"/>
       <sheetName val="Temp1  (Inward) ver 2"/>
       <sheetName val="Temp 2 (Outward) ver 2"/>
       <sheetName val="Outward_TS"/>
       <sheetName val="Temp 3 (Metadata)"/>
       <sheetName val="Temp 4"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Sheet4"/>
       <sheetName val="Sheet1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
@@ -3271,51 +3260,51 @@
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Instructions "/>
       <sheetName val="CoverPage"/>
       <sheetName val="FASurvey"/>
       <sheetName val="Instructions"/>
       <sheetName val="FASurvey-DL"/>
       <sheetName val="NOTES"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="Report Form"/>
       <sheetName val="ValidationSheet"/>
       <sheetName val="Акколь"/>
       <sheetName val="Finalnew"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7" refreshError="1">
         <row r="13">
@@ -3621,29996 +3610,29745 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/ru/news/platezhnyy-balans/rubrics/2358" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/ru/news/metodologiya-statistiki-vneshnego-sektora" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ainur.Tolubayeva@nationalbank.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="57.140625" style="79" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="87"/>
+    <col min="1" max="1" width="57.109375" style="78" customWidth="1"/>
+    <col min="2" max="2" width="99.6640625" style="78" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="86"/>
+    <col min="257" max="257" width="57.109375" style="86" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="86" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="86"/>
+    <col min="513" max="513" width="57.109375" style="86" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="86" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="86"/>
+    <col min="769" max="769" width="57.109375" style="86" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="86" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="86"/>
+    <col min="1025" max="1025" width="57.109375" style="86" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="86" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="86"/>
+    <col min="1281" max="1281" width="57.109375" style="86" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="86" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="86"/>
+    <col min="1537" max="1537" width="57.109375" style="86" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="86" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="86"/>
+    <col min="1793" max="1793" width="57.109375" style="86" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="86" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="86"/>
+    <col min="2049" max="2049" width="57.109375" style="86" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="86" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="86"/>
+    <col min="2305" max="2305" width="57.109375" style="86" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="86" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="86"/>
+    <col min="2561" max="2561" width="57.109375" style="86" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="86" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="86"/>
+    <col min="2817" max="2817" width="57.109375" style="86" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="86" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="86"/>
+    <col min="3073" max="3073" width="57.109375" style="86" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="86" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="86"/>
+    <col min="3329" max="3329" width="57.109375" style="86" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="86" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="86"/>
+    <col min="3585" max="3585" width="57.109375" style="86" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="86" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="86"/>
+    <col min="3841" max="3841" width="57.109375" style="86" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="86" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="86"/>
+    <col min="4097" max="4097" width="57.109375" style="86" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="86" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="86"/>
+    <col min="4353" max="4353" width="57.109375" style="86" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="86" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="86"/>
+    <col min="4609" max="4609" width="57.109375" style="86" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="86" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="86"/>
+    <col min="4865" max="4865" width="57.109375" style="86" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="86" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="86"/>
+    <col min="5121" max="5121" width="57.109375" style="86" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="86" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="86"/>
+    <col min="5377" max="5377" width="57.109375" style="86" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="86" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="86"/>
+    <col min="5633" max="5633" width="57.109375" style="86" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="86" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="86"/>
+    <col min="5889" max="5889" width="57.109375" style="86" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="86" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="86"/>
+    <col min="6145" max="6145" width="57.109375" style="86" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="86" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="86"/>
+    <col min="6401" max="6401" width="57.109375" style="86" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="86" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="86"/>
+    <col min="6657" max="6657" width="57.109375" style="86" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="86" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="86"/>
+    <col min="6913" max="6913" width="57.109375" style="86" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="86" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="86"/>
+    <col min="7169" max="7169" width="57.109375" style="86" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="86" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="86"/>
+    <col min="7425" max="7425" width="57.109375" style="86" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="86" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="86"/>
+    <col min="7681" max="7681" width="57.109375" style="86" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="86" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="86"/>
+    <col min="7937" max="7937" width="57.109375" style="86" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="86" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="86"/>
+    <col min="8193" max="8193" width="57.109375" style="86" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="86" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="86"/>
+    <col min="8449" max="8449" width="57.109375" style="86" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="86" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="86"/>
+    <col min="8705" max="8705" width="57.109375" style="86" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="86" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="86"/>
+    <col min="8961" max="8961" width="57.109375" style="86" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="86" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="86"/>
+    <col min="9217" max="9217" width="57.109375" style="86" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="86" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="86"/>
+    <col min="9473" max="9473" width="57.109375" style="86" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="86" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="86"/>
+    <col min="9729" max="9729" width="57.109375" style="86" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="86" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="86"/>
+    <col min="9985" max="9985" width="57.109375" style="86" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="86" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="86"/>
+    <col min="10241" max="10241" width="57.109375" style="86" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="86" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="86"/>
+    <col min="10497" max="10497" width="57.109375" style="86" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="86" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="86"/>
+    <col min="10753" max="10753" width="57.109375" style="86" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="86" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="86"/>
+    <col min="11009" max="11009" width="57.109375" style="86" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="86" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="86"/>
+    <col min="11265" max="11265" width="57.109375" style="86" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="86" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="86"/>
+    <col min="11521" max="11521" width="57.109375" style="86" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="86" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="86"/>
+    <col min="11777" max="11777" width="57.109375" style="86" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="86" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="86"/>
+    <col min="12033" max="12033" width="57.109375" style="86" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="86" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="86"/>
+    <col min="12289" max="12289" width="57.109375" style="86" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="86" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="86"/>
+    <col min="12545" max="12545" width="57.109375" style="86" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="86" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="86"/>
+    <col min="12801" max="12801" width="57.109375" style="86" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="86" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="86"/>
+    <col min="13057" max="13057" width="57.109375" style="86" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="86" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="86"/>
+    <col min="13313" max="13313" width="57.109375" style="86" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="86" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="86"/>
+    <col min="13569" max="13569" width="57.109375" style="86" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="86" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="86"/>
+    <col min="13825" max="13825" width="57.109375" style="86" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="86" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="86"/>
+    <col min="14081" max="14081" width="57.109375" style="86" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="86" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="86"/>
+    <col min="14337" max="14337" width="57.109375" style="86" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="86" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="86"/>
+    <col min="14593" max="14593" width="57.109375" style="86" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="86" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="86"/>
+    <col min="14849" max="14849" width="57.109375" style="86" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="86" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="86"/>
+    <col min="15105" max="15105" width="57.109375" style="86" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="86" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="86"/>
+    <col min="15361" max="15361" width="57.109375" style="86" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="86" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="86"/>
+    <col min="15617" max="15617" width="57.109375" style="86" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="86" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="86"/>
+    <col min="15873" max="15873" width="57.109375" style="86" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="86" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="86"/>
+    <col min="16129" max="16129" width="57.109375" style="86" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="86" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="86"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="74" t="s">
         <v>262</v>
       </c>
-      <c r="B1" s="76" t="s">
+      <c r="B1" s="75" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="75" t="s">
+    <row r="2" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="74" t="s">
         <v>263</v>
       </c>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="75" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="75" t="s">
+    <row r="3" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="74" t="s">
         <v>265</v>
       </c>
-      <c r="B3" s="76" t="s">
+      <c r="B3" s="75" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="75" t="s">
+    <row r="4" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="74" t="s">
         <v>267</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="75" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="75" t="s">
+    <row r="5" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="74" t="s">
         <v>269</v>
       </c>
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="77" t="s">
+        <v>291</v>
+      </c>
+      <c r="C5" s="78"/>
+    </row>
+    <row r="6" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="74" t="s">
+        <v>270</v>
+      </c>
+      <c r="B6" s="83" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="76" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B7" s="79" t="s">
+        <v>272</v>
+      </c>
+      <c r="M7" s="80"/>
+    </row>
+    <row r="8" spans="1:13" s="76" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A8" s="81" t="s">
+        <v>273</v>
+      </c>
+      <c r="B8" s="82" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="76" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A9" s="81" t="s">
+        <v>274</v>
+      </c>
+      <c r="B9" s="82" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="76" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B10" s="83" t="s">
         <v>292</v>
       </c>
-      <c r="C5" s="79"/>
+      <c r="M10" s="80"/>
     </row>
-    <row r="6" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="11" spans="1:13" s="76" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="74" t="s">
+        <v>277</v>
+      </c>
+      <c r="B11" s="83" t="s">
+        <v>278</v>
+      </c>
+      <c r="M11" s="80"/>
     </row>
-    <row r="7" spans="1:13" s="77" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="B10" s="84" t="s">
+    <row r="12" spans="1:13" s="76" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A12" s="74" t="s">
+        <v>279</v>
+      </c>
+      <c r="B12" s="84" t="s">
         <v>293</v>
       </c>
-      <c r="M10" s="81"/>
-[...17 lines deleted...]
-      <c r="M12" s="81"/>
+      <c r="M12" s="80"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A13" s="75" t="s">
+      <c r="A13" s="74" t="s">
         <v>280</v>
       </c>
-      <c r="B13" s="86">
-[...2 lines deleted...]
-      <c r="M13" s="88"/>
+      <c r="B13" s="85">
+        <v>46203</v>
+      </c>
+      <c r="M13" s="87"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="74" t="s">
         <v>281</v>
       </c>
-      <c r="B14" s="86">
-[...2 lines deleted...]
-      <c r="M14" s="89"/>
+      <c r="B14" s="85">
+        <v>46295</v>
+      </c>
+      <c r="M14" s="88"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A15" s="75" t="s">
+      <c r="A15" s="74" t="s">
         <v>282</v>
       </c>
-      <c r="B15" s="76" t="s">
+      <c r="B15" s="75" t="s">
         <v>283</v>
       </c>
-      <c r="M15" s="88"/>
+      <c r="M15" s="87"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="75" t="s">
+      <c r="A16" s="74" t="s">
         <v>284</v>
       </c>
-      <c r="B16" s="76" t="s">
+      <c r="B16" s="75" t="s">
         <v>285</v>
       </c>
-      <c r="M16" s="89"/>
+      <c r="M16" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A17" s="75" t="s">
+      <c r="A17" s="74" t="s">
         <v>286</v>
       </c>
-      <c r="B17" s="90" t="s">
+      <c r="B17" s="89" t="s">
         <v>287</v>
       </c>
-      <c r="M17" s="88"/>
+      <c r="M17" s="87"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="75" t="s">
+      <c r="A18" s="74" t="s">
         <v>288</v>
       </c>
-      <c r="B18" s="84" t="s">
+      <c r="B18" s="83" t="s">
         <v>289</v>
       </c>
-      <c r="M18" s="89"/>
+      <c r="M18" s="88"/>
     </row>
-    <row r="19" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="91" t="s">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="90" t="s">
         <v>290</v>
       </c>
-      <c r="B19" s="92" t="s">
-[...3 lines deleted...]
-      <c r="M19" s="89"/>
+      <c r="B19" s="83" t="s">
+        <v>313</v>
+      </c>
+      <c r="C19" s="91"/>
+      <c r="M19" s="88"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M20" s="88"/>
+      <c r="M20" s="87"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M21" s="89"/>
+      <c r="M21" s="88"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M22" s="88"/>
+      <c r="M22" s="87"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B18" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B6" location="'4.Показатели ПИ'!A1" display="Определения показателей прямых инвестиций по направлению вложения"/>
+    <hyperlink ref="B18" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B10" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B6" location="'4.Показатели ПИ'!A1" display="Определения показателей прямых инвестиций по направлению вложения" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="9.33203125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="71.44140625" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="106" t="s">
+    <row r="2" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="100" t="s">
         <v>202</v>
       </c>
-      <c r="B2" s="106"/>
+      <c r="B2" s="100"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="59"/>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="58"/>
+      <c r="B3" s="58"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="63" t="s">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="62" t="s">
         <v>203</v>
       </c>
-      <c r="B4" s="63"/>
+      <c r="B4" s="62"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="59" t="s">
         <v>204</v>
       </c>
-      <c r="B5" s="64" t="s">
+      <c r="B5" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="61"/>
+      <c r="C5" s="60"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="60" t="s">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="59" t="s">
         <v>205</v>
       </c>
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="61"/>
+      <c r="C6" s="60"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="60" t="s">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="59" t="s">
         <v>206</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="61"/>
+      <c r="C7" s="60"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B8" s="62"/>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B8" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B5" location="'1.ПИ позиция на конец периода'!A1" display="Прямые инвестиции по направлению вложения: позиция на конец периода"/>
-[...1 lines deleted...]
-    <hyperlink ref="B7" location="'3.ПИ доходы за период '!A1" display="Прямые инвестиции по направлению вложения: доходы за период"/>
+    <hyperlink ref="B5" location="'1.ПИ позиция на конец периода'!A1" display="Прямые инвестиции по направлению вложения: позиция на конец периода" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B6" location="'2.ПИ потоки за период'!A1" display="Прямые инвестиции по направлению вложения: потоки за период" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B7" location="'3.ПИ доходы за период '!A1" display="Прямые инвестиции по направлению вложения: доходы за период" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CH31"/>
+  <dimension ref="A1:CI31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="AT4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="F4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CH4" sqref="CH4"/>
+      <selection pane="bottomRight" activeCell="CI4" sqref="CI4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.7109375" style="6" customWidth="1" collapsed="1"/>
-[...25 lines deleted...]
-    <col min="45" max="45" width="10.28515625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="1" max="1" width="44.6640625" style="6" customWidth="1" collapsed="1"/>
+    <col min="2" max="2" width="12.6640625" style="29" customWidth="1"/>
+    <col min="3" max="5" width="11.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="6" max="6" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="7" max="9" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="11" max="13" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="15" max="17" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="18" max="18" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="19" max="21" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="23" max="25" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="27" max="29" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="30" max="30" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="31" max="33" width="10.6640625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.6640625" style="29" customWidth="1" collapsed="1"/>
+    <col min="35" max="37" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="39" max="39" width="10.88671875" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="40" max="40" width="10.33203125" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="41" max="41" width="10.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="42" max="42" width="10.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="43" max="43" width="10.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="44" max="44" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="45" max="45" width="10.33203125" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="46" max="46" width="10" style="3" customWidth="1" collapsed="1"/>
     <col min="47" max="47" width="10" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="48" max="48" width="9.85546875" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="48" max="48" width="9.88671875" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="49" max="49" width="10" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="50" max="50" width="9.85546875" style="3" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="55" max="56" width="11.140625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="50" max="50" width="9.88671875" style="3" customWidth="1" collapsed="1"/>
+    <col min="51" max="53" width="9.88671875" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="54" max="54" width="11.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="55" max="56" width="11.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="57" max="57" width="10" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="58" max="58" width="10.7109375" style="3" customWidth="1" collapsed="1"/>
-    <col min="59" max="60" width="11.140625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="58" max="58" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="59" max="60" width="11.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="61" max="61" width="10" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="62" max="62" width="10.7109375" style="3" customWidth="1" collapsed="1"/>
-[...11 lines deleted...]
-    <col min="87" max="16384" width="9.140625" style="3"/>
+    <col min="62" max="62" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="63" max="65" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="66" max="66" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="67" max="69" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="70" max="70" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="71" max="73" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="74" max="74" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="75" max="77" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="78" max="78" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="79" max="81" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="82" max="82" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="83" max="85" width="10.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="86" max="86" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="87" max="87" width="10.6640625" style="3" customWidth="1"/>
+    <col min="88" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:87" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="10"/>
-[...31 lines deleted...]
-      <c r="AH1" s="10"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="9"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="9"/>
+      <c r="T1" s="9"/>
+      <c r="U1" s="9"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+      <c r="Z1" s="9"/>
+      <c r="AA1" s="9"/>
+      <c r="AB1" s="9"/>
+      <c r="AC1" s="9"/>
+      <c r="AD1" s="9"/>
+      <c r="AE1" s="9"/>
+      <c r="AF1" s="9"/>
+      <c r="AG1" s="9"/>
+      <c r="AH1" s="9"/>
     </row>
-    <row r="2" spans="1:86" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:87" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="25"/>
-[...31 lines deleted...]
-      <c r="AH2" s="11"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="10"/>
+      <c r="W2" s="10"/>
+      <c r="X2" s="10"/>
+      <c r="Y2" s="10"/>
+      <c r="Z2" s="10"/>
+      <c r="AA2" s="10"/>
+      <c r="AB2" s="10"/>
+      <c r="AC2" s="10"/>
+      <c r="AD2" s="10"/>
+      <c r="AE2" s="10"/>
+      <c r="AF2" s="10"/>
+      <c r="AG2" s="10"/>
+      <c r="AH2" s="10"/>
     </row>
-    <row r="3" spans="1:86" s="18" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="14" t="s">
+    <row r="3" spans="1:87" s="17" customFormat="1" ht="41.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11"/>
+      <c r="B3" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="18" t="s">
         <v>136</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="18" t="s">
         <v>138</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="18" t="s">
         <v>139</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="18" t="s">
         <v>140</v>
       </c>
-      <c r="H3" s="19" t="s">
+      <c r="H3" s="18" t="s">
         <v>141</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="I3" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="J3" s="19" t="s">
+      <c r="J3" s="18" t="s">
         <v>143</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="K3" s="18" t="s">
         <v>144</v>
       </c>
-      <c r="L3" s="19" t="s">
+      <c r="L3" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="M3" s="19" t="s">
+      <c r="M3" s="18" t="s">
         <v>146</v>
       </c>
-      <c r="N3" s="19" t="s">
+      <c r="N3" s="18" t="s">
         <v>147</v>
       </c>
-      <c r="O3" s="19" t="s">
+      <c r="O3" s="18" t="s">
         <v>148</v>
       </c>
-      <c r="P3" s="19" t="s">
+      <c r="P3" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="Q3" s="19" t="s">
+      <c r="Q3" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="R3" s="19" t="s">
+      <c r="R3" s="18" t="s">
         <v>151</v>
       </c>
-      <c r="S3" s="19" t="s">
+      <c r="S3" s="18" t="s">
         <v>152</v>
       </c>
-      <c r="T3" s="19" t="s">
+      <c r="T3" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="U3" s="19" t="s">
+      <c r="U3" s="18" t="s">
         <v>154</v>
       </c>
-      <c r="V3" s="19" t="s">
+      <c r="V3" s="18" t="s">
         <v>155</v>
       </c>
-      <c r="W3" s="19" t="s">
+      <c r="W3" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="X3" s="19" t="s">
+      <c r="X3" s="18" t="s">
         <v>157</v>
       </c>
-      <c r="Y3" s="19" t="s">
+      <c r="Y3" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="Z3" s="19" t="s">
+      <c r="Z3" s="18" t="s">
         <v>159</v>
       </c>
-      <c r="AA3" s="19" t="s">
+      <c r="AA3" s="18" t="s">
         <v>160</v>
       </c>
-      <c r="AB3" s="19" t="s">
+      <c r="AB3" s="18" t="s">
         <v>161</v>
       </c>
-      <c r="AC3" s="19" t="s">
+      <c r="AC3" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="AD3" s="19" t="s">
+      <c r="AD3" s="18" t="s">
         <v>163</v>
       </c>
-      <c r="AE3" s="24" t="s">
+      <c r="AE3" s="23" t="s">
         <v>164</v>
       </c>
-      <c r="AF3" s="24" t="s">
+      <c r="AF3" s="23" t="s">
         <v>165</v>
       </c>
-      <c r="AG3" s="24" t="s">
+      <c r="AG3" s="23" t="s">
         <v>166</v>
       </c>
-      <c r="AH3" s="19" t="s">
+      <c r="AH3" s="18" t="s">
         <v>167</v>
       </c>
-      <c r="AI3" s="19" t="s">
+      <c r="AI3" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="AJ3" s="19" t="s">
+      <c r="AJ3" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="AK3" s="19" t="s">
+      <c r="AK3" s="18" t="s">
         <v>170</v>
       </c>
-      <c r="AL3" s="19" t="s">
+      <c r="AL3" s="18" t="s">
         <v>171</v>
       </c>
-      <c r="AM3" s="19" t="s">
+      <c r="AM3" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="AN3" s="19" t="s">
+      <c r="AN3" s="18" t="s">
         <v>173</v>
       </c>
-      <c r="AO3" s="19" t="s">
+      <c r="AO3" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="AP3" s="19" t="s">
+      <c r="AP3" s="18" t="s">
         <v>175</v>
       </c>
-      <c r="AQ3" s="19" t="s">
+      <c r="AQ3" s="18" t="s">
         <v>176</v>
       </c>
-      <c r="AR3" s="19" t="s">
+      <c r="AR3" s="18" t="s">
         <v>177</v>
       </c>
-      <c r="AS3" s="19" t="s">
+      <c r="AS3" s="18" t="s">
         <v>178</v>
       </c>
-      <c r="AT3" s="19" t="s">
+      <c r="AT3" s="18" t="s">
         <v>179</v>
       </c>
-      <c r="AU3" s="19" t="s">
+      <c r="AU3" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="AV3" s="19" t="s">
+      <c r="AV3" s="18" t="s">
         <v>181</v>
       </c>
-      <c r="AW3" s="19" t="s">
+      <c r="AW3" s="18" t="s">
         <v>182</v>
       </c>
-      <c r="AX3" s="19" t="s">
+      <c r="AX3" s="18" t="s">
         <v>183</v>
       </c>
-      <c r="AY3" s="19" t="s">
+      <c r="AY3" s="18" t="s">
         <v>184</v>
       </c>
-      <c r="AZ3" s="19" t="s">
+      <c r="AZ3" s="18" t="s">
         <v>185</v>
       </c>
-      <c r="BA3" s="19" t="s">
+      <c r="BA3" s="18" t="s">
         <v>186</v>
       </c>
-      <c r="BB3" s="19" t="s">
+      <c r="BB3" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="BC3" s="19" t="s">
+      <c r="BC3" s="18" t="s">
         <v>188</v>
       </c>
-      <c r="BD3" s="19" t="s">
+      <c r="BD3" s="18" t="s">
         <v>189</v>
       </c>
-      <c r="BE3" s="19" t="s">
+      <c r="BE3" s="18" t="s">
         <v>190</v>
       </c>
-      <c r="BF3" s="19" t="s">
+      <c r="BF3" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="BG3" s="19" t="s">
+      <c r="BG3" s="18" t="s">
         <v>196</v>
       </c>
-      <c r="BH3" s="19" t="s">
+      <c r="BH3" s="18" t="s">
         <v>197</v>
       </c>
-      <c r="BI3" s="19" t="s">
+      <c r="BI3" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="BJ3" s="19" t="s">
+      <c r="BJ3" s="18" t="s">
         <v>207</v>
       </c>
-      <c r="BK3" s="19" t="s">
+      <c r="BK3" s="18" t="s">
         <v>209</v>
       </c>
-      <c r="BL3" s="19" t="s">
+      <c r="BL3" s="18" t="s">
         <v>211</v>
       </c>
-      <c r="BM3" s="19" t="s">
+      <c r="BM3" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="BN3" s="19" t="s">
+      <c r="BN3" s="18" t="s">
         <v>215</v>
       </c>
-      <c r="BO3" s="19" t="s">
+      <c r="BO3" s="18" t="s">
         <v>217</v>
       </c>
-      <c r="BP3" s="19" t="s">
+      <c r="BP3" s="18" t="s">
         <v>219</v>
       </c>
-      <c r="BQ3" s="19" t="s">
+      <c r="BQ3" s="18" t="s">
         <v>221</v>
       </c>
-      <c r="BR3" s="19" t="s">
+      <c r="BR3" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="BS3" s="19" t="s">
+      <c r="BS3" s="18" t="s">
         <v>225</v>
       </c>
-      <c r="BT3" s="19" t="s">
+      <c r="BT3" s="18" t="s">
         <v>227</v>
       </c>
-      <c r="BU3" s="19" t="s">
+      <c r="BU3" s="18" t="s">
         <v>229</v>
       </c>
-      <c r="BV3" s="19" t="s">
+      <c r="BV3" s="18" t="s">
         <v>232</v>
       </c>
-      <c r="BW3" s="19" t="s">
+      <c r="BW3" s="18" t="s">
         <v>233</v>
       </c>
-      <c r="BX3" s="19" t="s">
+      <c r="BX3" s="18" t="s">
         <v>235</v>
       </c>
-      <c r="BY3" s="19" t="s">
+      <c r="BY3" s="18" t="s">
         <v>237</v>
       </c>
-      <c r="BZ3" s="19" t="s">
+      <c r="BZ3" s="18" t="s">
         <v>239</v>
       </c>
-      <c r="CA3" s="19" t="s">
+      <c r="CA3" s="18" t="s">
         <v>241</v>
       </c>
-      <c r="CB3" s="19" t="s">
+      <c r="CB3" s="18" t="s">
         <v>242</v>
       </c>
-      <c r="CC3" s="19" t="s">
+      <c r="CC3" s="18" t="s">
         <v>245</v>
       </c>
-      <c r="CD3" s="19" t="s">
+      <c r="CD3" s="18" t="s">
         <v>256</v>
       </c>
-      <c r="CE3" s="19" t="s">
+      <c r="CE3" s="18" t="s">
         <v>258</v>
       </c>
-      <c r="CF3" s="19" t="s">
+      <c r="CF3" s="18" t="s">
         <v>260</v>
       </c>
-      <c r="CG3" s="19" t="s">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="CG3" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="CH3" s="18" t="s">
+        <v>311</v>
+      </c>
+      <c r="CI3" s="18" t="s">
+        <v>314</v>
       </c>
     </row>
-    <row r="4" spans="1:86" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="35" t="s">
+    <row r="4" spans="1:87" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="47">
+      <c r="C4" s="46">
         <v>-24156.852139999999</v>
       </c>
-      <c r="D4" s="47">
+      <c r="D4" s="46">
         <v>-24186.558119999998</v>
       </c>
-      <c r="E4" s="47">
+      <c r="E4" s="46">
         <v>-25454.179170000003</v>
       </c>
-      <c r="F4" s="47">
+      <c r="F4" s="46">
         <v>-26751.256060000003</v>
       </c>
-      <c r="G4" s="47">
+      <c r="G4" s="46">
         <v>-27684.925046119111</v>
       </c>
-      <c r="H4" s="47">
+      <c r="H4" s="46">
         <v>-29326.869629395915</v>
       </c>
-      <c r="I4" s="47">
+      <c r="I4" s="46">
         <v>-31316.439986010071</v>
       </c>
-      <c r="J4" s="47">
+      <c r="J4" s="46">
         <v>-33916.888848555202</v>
       </c>
-      <c r="K4" s="47">
+      <c r="K4" s="46">
         <v>-36570.54413485471</v>
       </c>
-      <c r="L4" s="47">
+      <c r="L4" s="46">
         <v>-37681.661794481348</v>
       </c>
-      <c r="M4" s="47">
+      <c r="M4" s="46">
         <v>-38962.221908814521</v>
       </c>
-      <c r="N4" s="47">
+      <c r="N4" s="46">
         <v>-42525.725182545793</v>
       </c>
-      <c r="O4" s="47">
+      <c r="O4" s="46">
         <v>-44980.425065106392</v>
       </c>
-      <c r="P4" s="47">
+      <c r="P4" s="46">
         <v>-48096.364166877102</v>
       </c>
-      <c r="Q4" s="47">
+      <c r="Q4" s="46">
         <v>-52717.741383948262</v>
       </c>
-      <c r="R4" s="47">
+      <c r="R4" s="46">
         <v>-55868.116795960676</v>
       </c>
-      <c r="S4" s="47">
+      <c r="S4" s="46">
         <v>-55393.535117632971</v>
       </c>
-      <c r="T4" s="47">
+      <c r="T4" s="46">
         <v>-57780.439267350521</v>
       </c>
-      <c r="U4" s="47">
+      <c r="U4" s="46">
         <v>-60609.918119817121</v>
       </c>
-      <c r="V4" s="47">
+      <c r="V4" s="46">
         <v>-64762.712924517095</v>
       </c>
-      <c r="W4" s="47">
+      <c r="W4" s="46">
         <v>-68246.639428914801</v>
       </c>
-      <c r="X4" s="47">
+      <c r="X4" s="46">
         <v>-70406.671879125483</v>
       </c>
-      <c r="Y4" s="47">
+      <c r="Y4" s="46">
         <v>-69534.449412645903</v>
       </c>
-      <c r="Z4" s="47">
+      <c r="Z4" s="46">
         <v>-66436.217425679031</v>
       </c>
-      <c r="AA4" s="36">
+      <c r="AA4" s="35">
         <v>-78566.871308890652</v>
       </c>
-      <c r="AB4" s="36">
+      <c r="AB4" s="35">
         <v>-80436.107636798886</v>
       </c>
-      <c r="AC4" s="36">
+      <c r="AC4" s="35">
         <v>-85531.535239927325</v>
       </c>
-      <c r="AD4" s="36">
+      <c r="AD4" s="35">
         <v>-84652.57980005545</v>
       </c>
-      <c r="AE4" s="36">
+      <c r="AE4" s="35">
         <v>-89398.989534060165</v>
       </c>
-      <c r="AF4" s="36">
+      <c r="AF4" s="35">
         <v>-92416.449177926886</v>
       </c>
-      <c r="AG4" s="36">
+      <c r="AG4" s="35">
         <v>-96454.078219823452</v>
       </c>
-      <c r="AH4" s="36">
+      <c r="AH4" s="35">
         <v>-97015.745845366284</v>
       </c>
-      <c r="AI4" s="36">
+      <c r="AI4" s="35">
         <v>-95824.234456372258</v>
       </c>
-      <c r="AJ4" s="36">
+      <c r="AJ4" s="35">
         <v>-98304.464391677888</v>
       </c>
-      <c r="AK4" s="36">
+      <c r="AK4" s="35">
         <v>-100125.70530386065</v>
       </c>
-      <c r="AL4" s="36">
+      <c r="AL4" s="35">
         <v>-101849.21595910912</v>
       </c>
-      <c r="AM4" s="36">
+      <c r="AM4" s="35">
         <v>-97995.35056490307</v>
       </c>
-      <c r="AN4" s="36">
+      <c r="AN4" s="35">
         <v>-98709.763395343558</v>
       </c>
-      <c r="AO4" s="36">
+      <c r="AO4" s="35">
         <v>-107822.32492325407</v>
       </c>
-      <c r="AP4" s="36">
+      <c r="AP4" s="35">
         <v>-106576.93352891301</v>
       </c>
-      <c r="AQ4" s="36">
+      <c r="AQ4" s="35">
         <v>-123782.40228678906</v>
       </c>
-      <c r="AR4" s="36">
+      <c r="AR4" s="35">
         <v>-123461.87556450054</v>
       </c>
-      <c r="AS4" s="36">
+      <c r="AS4" s="35">
         <v>-113369.33454968095</v>
       </c>
-      <c r="AT4" s="36">
+      <c r="AT4" s="35">
         <v>-106582.56091447236</v>
       </c>
-      <c r="AU4" s="36">
+      <c r="AU4" s="35">
         <v>-108585.72863685797</v>
       </c>
-      <c r="AV4" s="36">
+      <c r="AV4" s="35">
         <v>-111731.021446176</v>
       </c>
-      <c r="AW4" s="36">
+      <c r="AW4" s="35">
         <v>-117457.58973792661</v>
       </c>
-      <c r="AX4" s="36">
+      <c r="AX4" s="35">
         <v>-119630.90639486164</v>
       </c>
-      <c r="AY4" s="36">
+      <c r="AY4" s="35">
         <v>-121596.01801781189</v>
       </c>
-      <c r="AZ4" s="36">
+      <c r="AZ4" s="35">
         <v>-121257.47052675571</v>
       </c>
-      <c r="BA4" s="36">
+      <c r="BA4" s="35">
         <v>-121199.06276501289</v>
       </c>
-      <c r="BB4" s="36">
+      <c r="BB4" s="35">
         <v>-126300.06158823002</v>
       </c>
-      <c r="BC4" s="36">
+      <c r="BC4" s="35">
         <v>-132026.39676902001</v>
       </c>
-      <c r="BD4" s="36">
+      <c r="BD4" s="35">
         <v>-132782.26955520999</v>
       </c>
-      <c r="BE4" s="36">
+      <c r="BE4" s="35">
         <v>-133511.07766314002</v>
       </c>
-      <c r="BF4" s="36">
+      <c r="BF4" s="35">
         <v>-133688.53140241932</v>
       </c>
-      <c r="BG4" s="36">
+      <c r="BG4" s="35">
         <v>-135651.33220473232</v>
       </c>
-      <c r="BH4" s="36">
+      <c r="BH4" s="35">
         <v>-136172.62774781001</v>
       </c>
-      <c r="BI4" s="36">
+      <c r="BI4" s="35">
         <v>-135923.06879485</v>
       </c>
-      <c r="BJ4" s="36">
+      <c r="BJ4" s="35">
         <v>-136898.82226250306</v>
       </c>
-      <c r="BK4" s="36">
+      <c r="BK4" s="35">
         <v>-135619.93111719936</v>
       </c>
-      <c r="BL4" s="36">
+      <c r="BL4" s="35">
         <v>-137537.64535902001</v>
       </c>
-      <c r="BM4" s="36">
+      <c r="BM4" s="35">
         <v>-137612.25226452001</v>
       </c>
-      <c r="BN4" s="36">
+      <c r="BN4" s="35">
         <v>-138050.35516631691</v>
       </c>
-      <c r="BO4" s="36">
+      <c r="BO4" s="35">
         <v>-137147.90759088271</v>
       </c>
-      <c r="BP4" s="36">
+      <c r="BP4" s="35">
         <v>-138995.71570180959</v>
       </c>
-      <c r="BQ4" s="36">
+      <c r="BQ4" s="35">
         <v>-138971.20358885833</v>
       </c>
-      <c r="BR4" s="36">
+      <c r="BR4" s="35">
         <v>-137010.33570843493</v>
       </c>
-      <c r="BS4" s="36">
+      <c r="BS4" s="35">
         <v>-137142.8237324268</v>
       </c>
-      <c r="BT4" s="36">
+      <c r="BT4" s="35">
         <v>-134999.2481253068</v>
       </c>
-      <c r="BU4" s="36">
+      <c r="BU4" s="35">
         <v>-141302.30954298613</v>
       </c>
-      <c r="BV4" s="36">
+      <c r="BV4" s="35">
         <v>-137994.50435220616</v>
       </c>
-      <c r="BW4" s="36">
+      <c r="BW4" s="35">
         <v>-141024.94348413806</v>
       </c>
-      <c r="BX4" s="36">
+      <c r="BX4" s="35">
         <v>-145685.67712687014</v>
       </c>
-      <c r="BY4" s="36">
+      <c r="BY4" s="35">
         <v>-144042.5934775263</v>
       </c>
-      <c r="BZ4" s="36">
+      <c r="BZ4" s="35">
         <v>-140306.52303101521</v>
       </c>
-      <c r="CA4" s="36">
+      <c r="CA4" s="35">
         <v>-142796.53042852911</v>
       </c>
-      <c r="CB4" s="36">
+      <c r="CB4" s="35">
         <v>-142764.78801184543</v>
       </c>
-      <c r="CC4" s="36">
+      <c r="CC4" s="35">
         <v>-141009.46143830891</v>
       </c>
-      <c r="CD4" s="36">
+      <c r="CD4" s="35">
         <v>-140007.62140964752</v>
       </c>
-      <c r="CE4" s="36">
+      <c r="CE4" s="35">
         <v>-137882.19655864057</v>
       </c>
-      <c r="CF4" s="36">
+      <c r="CF4" s="35">
         <v>-136344.52311880613</v>
       </c>
-      <c r="CG4" s="36">
+      <c r="CG4" s="35">
         <v>-134749.27179955467</v>
       </c>
-      <c r="CH4" s="36">
+      <c r="CH4" s="35">
         <v>-137890.10292394808</v>
       </c>
+      <c r="CI4" s="35">
+        <v>-139963.62466537367</v>
+      </c>
     </row>
-    <row r="5" spans="1:86" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51" t="s">
+    <row r="5" spans="1:87" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C5" s="39">
         <v>-948.60615999999993</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>-898.05248999999992</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="39">
         <v>-1195.5797599999999</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="39">
         <v>-1143.83826</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="39">
         <v>-158.06520999999975</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>-417.1382100000003</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="39">
         <v>-1318.6718699999997</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="39">
         <v>-1037.46704</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="39">
         <v>-467.49955000000045</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <v>983.36399999999912</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>1455.0349199999996</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="39">
         <v>2064.2859900000003</v>
       </c>
-      <c r="O5" s="40">
+      <c r="O5" s="39">
         <v>2972.0766299999996</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="39">
         <v>3327.214449999999</v>
       </c>
-      <c r="Q5" s="40">
+      <c r="Q5" s="39">
         <v>1866.2821599999988</v>
       </c>
-      <c r="R5" s="40">
+      <c r="R5" s="39">
         <v>3166.5414600000004</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="39">
         <v>3220.2372000000005</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="39">
         <v>3737.7587100000001</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="39">
         <v>5269.2311100000015</v>
       </c>
-      <c r="V5" s="40">
+      <c r="V5" s="39">
         <v>7083.3705800000007</v>
       </c>
-      <c r="W5" s="40">
+      <c r="W5" s="39">
         <v>6996.6066000000001</v>
       </c>
-      <c r="X5" s="40">
+      <c r="X5" s="39">
         <v>7319.3739800000012</v>
       </c>
-      <c r="Y5" s="40">
+      <c r="Y5" s="39">
         <v>10782.69852</v>
       </c>
-      <c r="Z5" s="40">
+      <c r="Z5" s="39">
         <v>16211.625889999998</v>
       </c>
-      <c r="AA5" s="41">
+      <c r="AA5" s="40">
         <v>21626.790959999998</v>
       </c>
-      <c r="AB5" s="41">
+      <c r="AB5" s="40">
         <v>22892.155050000001</v>
       </c>
-      <c r="AC5" s="41">
+      <c r="AC5" s="40">
         <v>21007.884230000003</v>
       </c>
-      <c r="AD5" s="41">
+      <c r="AD5" s="40">
         <v>22743.197059999999</v>
       </c>
-      <c r="AE5" s="41">
+      <c r="AE5" s="40">
         <v>23273.383010000001</v>
       </c>
-      <c r="AF5" s="41">
+      <c r="AF5" s="40">
         <v>22904.277069999996</v>
       </c>
-      <c r="AG5" s="41">
+      <c r="AG5" s="40">
         <v>22564.47896</v>
       </c>
-      <c r="AH5" s="41">
+      <c r="AH5" s="40">
         <v>22928.110889999996</v>
       </c>
-      <c r="AI5" s="41">
+      <c r="AI5" s="40">
         <v>24534.368861281851</v>
       </c>
-      <c r="AJ5" s="41">
+      <c r="AJ5" s="40">
         <v>22989.972469999997</v>
       </c>
-      <c r="AK5" s="41">
+      <c r="AK5" s="40">
         <v>23274.691189999998</v>
       </c>
-      <c r="AL5" s="41">
+      <c r="AL5" s="40">
         <v>23368.860189999996</v>
       </c>
-      <c r="AM5" s="41">
+      <c r="AM5" s="40">
         <v>22722.369450000002</v>
       </c>
-      <c r="AN5" s="41">
+      <c r="AN5" s="40">
         <v>24365.074260000001</v>
       </c>
-      <c r="AO5" s="41">
+      <c r="AO5" s="40">
         <v>23386.737906865237</v>
       </c>
-      <c r="AP5" s="41">
+      <c r="AP5" s="40">
         <v>25550.42864014913</v>
       </c>
-      <c r="AQ5" s="41">
+      <c r="AQ5" s="40">
         <v>23849.426319440274</v>
       </c>
-      <c r="AR5" s="41">
+      <c r="AR5" s="40">
         <v>24375.24784</v>
       </c>
-      <c r="AS5" s="41">
+      <c r="AS5" s="40">
         <v>24108.434198999999</v>
       </c>
-      <c r="AT5" s="41">
+      <c r="AT5" s="40">
         <v>26751.656255000002</v>
       </c>
-      <c r="AU5" s="41">
+      <c r="AU5" s="40">
         <v>27896.809388260001</v>
       </c>
-      <c r="AV5" s="41">
+      <c r="AV5" s="40">
         <v>26065.238044479647</v>
       </c>
-      <c r="AW5" s="41">
+      <c r="AW5" s="40">
         <v>22458.556147689997</v>
       </c>
-      <c r="AX5" s="41">
+      <c r="AX5" s="40">
         <v>23433.737018759999</v>
       </c>
-      <c r="AY5" s="41">
+      <c r="AY5" s="40">
         <v>25350.896882459998</v>
       </c>
-      <c r="AZ5" s="41">
+      <c r="AZ5" s="40">
         <v>25580.728688529998</v>
       </c>
-      <c r="BA5" s="41">
+      <c r="BA5" s="40">
         <v>24875.957006550001</v>
       </c>
-      <c r="BB5" s="41">
+      <c r="BB5" s="40">
         <v>20455.673151769999</v>
       </c>
-      <c r="BC5" s="41">
+      <c r="BC5" s="40">
         <v>19905.21925278</v>
       </c>
-      <c r="BD5" s="41">
+      <c r="BD5" s="40">
         <v>18892.981334790002</v>
       </c>
-      <c r="BE5" s="41">
+      <c r="BE5" s="40">
         <v>18627.883586860004</v>
       </c>
-      <c r="BF5" s="41">
+      <c r="BF5" s="40">
         <v>16949.366675620004</v>
       </c>
-      <c r="BG5" s="41">
+      <c r="BG5" s="40">
         <v>18464.737139310007</v>
       </c>
-      <c r="BH5" s="41">
+      <c r="BH5" s="40">
         <v>15955.060882189999</v>
       </c>
-      <c r="BI5" s="41">
+      <c r="BI5" s="40">
         <v>15893.446425149999</v>
       </c>
-      <c r="BJ5" s="41">
+      <c r="BJ5" s="40">
         <v>15657.945471496932</v>
       </c>
-      <c r="BK5" s="41">
+      <c r="BK5" s="40">
         <v>13453.161381800648</v>
       </c>
-      <c r="BL5" s="41">
+      <c r="BL5" s="40">
         <v>14850.870690779999</v>
       </c>
-      <c r="BM5" s="41">
+      <c r="BM5" s="40">
         <v>13513.83011657</v>
       </c>
-      <c r="BN5" s="41">
+      <c r="BN5" s="40">
         <v>13859.703698699999</v>
       </c>
-      <c r="BO5" s="41">
+      <c r="BO5" s="40">
         <v>14270.214902688585</v>
       </c>
-      <c r="BP5" s="41">
+      <c r="BP5" s="40">
         <v>13984.734009999996</v>
       </c>
-      <c r="BQ5" s="41">
+      <c r="BQ5" s="40">
         <v>15401.069009999997</v>
       </c>
-      <c r="BR5" s="41">
+      <c r="BR5" s="40">
         <v>15653.826511000001</v>
       </c>
-      <c r="BS5" s="41">
+      <c r="BS5" s="40">
         <v>15319.744929999999</v>
       </c>
-      <c r="BT5" s="41">
+      <c r="BT5" s="40">
         <v>15643.208978120001</v>
       </c>
-      <c r="BU5" s="41">
+      <c r="BU5" s="40">
         <v>12777.6783461</v>
       </c>
-      <c r="BV5" s="41">
+      <c r="BV5" s="40">
         <v>16945.936482880003</v>
       </c>
-      <c r="BW5" s="41">
+      <c r="BW5" s="40">
         <v>18163.638784110008</v>
       </c>
-      <c r="BX5" s="41">
+      <c r="BX5" s="40">
         <v>14252.887549999999</v>
       </c>
-      <c r="BY5" s="41">
+      <c r="BY5" s="40">
         <v>15134.67901</v>
       </c>
-      <c r="BZ5" s="41">
+      <c r="BZ5" s="40">
         <v>17388.366180000005</v>
       </c>
-      <c r="CA5" s="41">
+      <c r="CA5" s="40">
         <v>17321.947899999999</v>
       </c>
-      <c r="CB5" s="41">
+      <c r="CB5" s="40">
         <v>16180.07159</v>
       </c>
-      <c r="CC5" s="41">
+      <c r="CC5" s="40">
         <v>14793.325861385401</v>
       </c>
-      <c r="CD5" s="41">
+      <c r="CD5" s="40">
         <v>15110.492769999997</v>
       </c>
-      <c r="CE5" s="41">
+      <c r="CE5" s="40">
         <v>18624.612499999996</v>
       </c>
-      <c r="CF5" s="41">
+      <c r="CF5" s="40">
         <v>17623.492059</v>
       </c>
-      <c r="CG5" s="41">
+      <c r="CG5" s="40">
         <v>16744.453949000006</v>
       </c>
-      <c r="CH5" s="41">
+      <c r="CH5" s="40">
         <v>18530.752558999997</v>
       </c>
+      <c r="CI5" s="40">
+        <v>21630.331209000004</v>
+      </c>
     </row>
-    <row r="6" spans="1:86" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:87" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="49">
         <v>572.63394000000005</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="49">
         <v>583.58828000000005</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="49">
         <v>602.43686000000002</v>
       </c>
-      <c r="F6" s="50">
+      <c r="F6" s="49">
         <v>671.76949999999999</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="49">
         <v>1614.2916300000002</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H6" s="49">
         <v>1690.2439000000002</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I6" s="49">
         <v>1763.9455600000001</v>
       </c>
-      <c r="J6" s="50">
+      <c r="J6" s="49">
         <v>1968.4532800000002</v>
       </c>
-      <c r="K6" s="50">
+      <c r="K6" s="49">
         <v>2545.1340999999998</v>
       </c>
-      <c r="L6" s="50">
+      <c r="L6" s="49">
         <v>3027.4483399999995</v>
       </c>
-      <c r="M6" s="50">
+      <c r="M6" s="49">
         <v>3516.7480799999998</v>
       </c>
-      <c r="N6" s="50">
+      <c r="N6" s="49">
         <v>4125.0805500000006</v>
       </c>
-      <c r="O6" s="50">
+      <c r="O6" s="49">
         <v>5080.6347699999997</v>
       </c>
-      <c r="P6" s="50">
+      <c r="P6" s="49">
         <v>5518.8163699999996</v>
       </c>
-      <c r="Q6" s="50">
+      <c r="Q6" s="49">
         <v>7133.462559999999</v>
       </c>
-      <c r="R6" s="50">
+      <c r="R6" s="49">
         <v>8085.5947700000006</v>
       </c>
-      <c r="S6" s="50">
+      <c r="S6" s="49">
         <v>8102.4590499999995</v>
       </c>
-      <c r="T6" s="50">
+      <c r="T6" s="49">
         <v>8341.8271600000007</v>
       </c>
-      <c r="U6" s="50">
+      <c r="U6" s="49">
         <v>8802.2283000000007</v>
       </c>
-      <c r="V6" s="50">
+      <c r="V6" s="49">
         <v>10637.54592</v>
       </c>
-      <c r="W6" s="50">
+      <c r="W6" s="49">
         <v>10691.18563</v>
       </c>
-      <c r="X6" s="50">
+      <c r="X6" s="49">
         <v>11039.968220000001</v>
       </c>
-      <c r="Y6" s="50">
+      <c r="Y6" s="49">
         <v>15944.99202</v>
       </c>
-      <c r="Z6" s="50">
+      <c r="Z6" s="49">
         <v>18088.564309999998</v>
       </c>
-      <c r="AA6" s="37">
+      <c r="AA6" s="36">
         <v>22820.072069999998</v>
       </c>
-      <c r="AB6" s="37">
+      <c r="AB6" s="36">
         <v>23130.883450000001</v>
       </c>
-      <c r="AC6" s="37">
+      <c r="AC6" s="36">
         <v>23340.893540000001</v>
       </c>
-      <c r="AD6" s="37">
+      <c r="AD6" s="36">
         <v>24098.049129999999</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AE6" s="36">
         <v>24473.796490000001</v>
       </c>
-      <c r="AF6" s="37">
+      <c r="AF6" s="36">
         <v>24138.135869999998</v>
       </c>
-      <c r="AG6" s="37">
+      <c r="AG6" s="36">
         <v>24186.250619999999</v>
       </c>
-      <c r="AH6" s="37">
+      <c r="AH6" s="36">
         <v>25086.547959999996</v>
       </c>
-      <c r="AI6" s="37">
+      <c r="AI6" s="36">
         <v>26521.714950000001</v>
       </c>
-      <c r="AJ6" s="37">
+      <c r="AJ6" s="36">
         <v>25530.235969999998</v>
       </c>
-      <c r="AK6" s="37">
+      <c r="AK6" s="36">
         <v>25552.661149999996</v>
       </c>
-      <c r="AL6" s="37">
+      <c r="AL6" s="36">
         <v>25709.115629999997</v>
       </c>
-      <c r="AM6" s="37">
+      <c r="AM6" s="36">
         <v>25271.021290000001</v>
       </c>
-      <c r="AN6" s="37">
+      <c r="AN6" s="36">
         <v>25595.523020000001</v>
       </c>
-      <c r="AO6" s="37">
+      <c r="AO6" s="36">
         <v>24731.945766865236</v>
       </c>
-      <c r="AP6" s="37">
+      <c r="AP6" s="36">
         <v>24688.723760149129</v>
       </c>
-      <c r="AQ6" s="37">
+      <c r="AQ6" s="36">
         <v>24592.686189440275</v>
       </c>
-      <c r="AR6" s="37">
+      <c r="AR6" s="36">
         <v>24789.467349999999</v>
       </c>
-      <c r="AS6" s="37">
+      <c r="AS6" s="36">
         <v>24235.899609</v>
       </c>
-      <c r="AT6" s="37">
+      <c r="AT6" s="36">
         <v>26850.407215000003</v>
       </c>
-      <c r="AU6" s="37">
+      <c r="AU6" s="36">
         <v>27155.922258260001</v>
       </c>
-      <c r="AV6" s="37">
+      <c r="AV6" s="36">
         <v>27594.323464479996</v>
       </c>
-      <c r="AW6" s="37">
+      <c r="AW6" s="36">
         <v>28042.46183769</v>
       </c>
-      <c r="AX6" s="37">
+      <c r="AX6" s="36">
         <v>29319.011268759998</v>
       </c>
-      <c r="AY6" s="37">
+      <c r="AY6" s="36">
         <v>31251.780082459998</v>
       </c>
-      <c r="AZ6" s="37">
+      <c r="AZ6" s="36">
         <v>31317.814388529998</v>
       </c>
-      <c r="BA6" s="37">
+      <c r="BA6" s="36">
         <v>30440.332216549999</v>
       </c>
-      <c r="BB6" s="37">
+      <c r="BB6" s="36">
         <v>26278.350741769998</v>
       </c>
-      <c r="BC6" s="37">
+      <c r="BC6" s="36">
         <v>25985.20110278</v>
       </c>
-      <c r="BD6" s="37">
+      <c r="BD6" s="36">
         <v>24742.156004790002</v>
       </c>
-      <c r="BE6" s="37">
+      <c r="BE6" s="36">
         <v>24202.908956860003</v>
       </c>
-      <c r="BF6" s="37">
+      <c r="BF6" s="36">
         <v>22913.216415620001</v>
       </c>
-      <c r="BG6" s="37">
+      <c r="BG6" s="36">
         <v>24656.009709310005</v>
       </c>
-      <c r="BH6" s="37">
+      <c r="BH6" s="36">
         <v>22097.86525219</v>
       </c>
-      <c r="BI6" s="37">
+      <c r="BI6" s="36">
         <v>22023.240145150001</v>
       </c>
-      <c r="BJ6" s="37">
+      <c r="BJ6" s="36">
         <v>22125.627501496932</v>
       </c>
-      <c r="BK6" s="37">
+      <c r="BK6" s="36">
         <v>20691.555971800648</v>
       </c>
-      <c r="BL6" s="37">
+      <c r="BL6" s="36">
         <v>23462.585090779998</v>
       </c>
-      <c r="BM6" s="37">
+      <c r="BM6" s="36">
         <v>22875.659626569999</v>
       </c>
-      <c r="BN6" s="37">
+      <c r="BN6" s="36">
         <v>23318.4670787</v>
       </c>
-      <c r="BO6" s="37">
+      <c r="BO6" s="36">
         <v>23620.645062688585</v>
       </c>
-      <c r="BP6" s="37">
+      <c r="BP6" s="36">
         <v>23197.329179999997</v>
       </c>
-      <c r="BQ6" s="37">
+      <c r="BQ6" s="36">
         <v>23926.179229999998</v>
       </c>
-      <c r="BR6" s="37">
+      <c r="BR6" s="36">
         <v>24204.220331</v>
       </c>
-      <c r="BS6" s="37">
+      <c r="BS6" s="36">
         <v>23802.663779999999</v>
       </c>
-      <c r="BT6" s="37">
+      <c r="BT6" s="36">
         <v>24315.66107812</v>
       </c>
-      <c r="BU6" s="37">
+      <c r="BU6" s="36">
         <v>21501.314676100003</v>
       </c>
-      <c r="BV6" s="37">
+      <c r="BV6" s="36">
         <v>25777.455082880002</v>
       </c>
-      <c r="BW6" s="37">
+      <c r="BW6" s="36">
         <v>26844.344234110005</v>
       </c>
-      <c r="BX6" s="37">
+      <c r="BX6" s="36">
         <v>23120.046139999999</v>
       </c>
-      <c r="BY6" s="37">
+      <c r="BY6" s="36">
         <v>22423.514779999998</v>
       </c>
-      <c r="BZ6" s="37">
+      <c r="BZ6" s="36">
         <v>26464.291090000002</v>
       </c>
-      <c r="CA6" s="37">
+      <c r="CA6" s="36">
         <v>26443.502550000001</v>
       </c>
-      <c r="CB6" s="37">
+      <c r="CB6" s="36">
         <v>25020.51528</v>
       </c>
-      <c r="CC6" s="37">
+      <c r="CC6" s="36">
         <v>23512.2185013854</v>
       </c>
-      <c r="CD6" s="37">
+      <c r="CD6" s="36">
         <v>21823.585309999999</v>
       </c>
-      <c r="CE6" s="37">
+      <c r="CE6" s="36">
         <v>25423.292619999997</v>
       </c>
-      <c r="CF6" s="37">
+      <c r="CF6" s="36">
         <v>24854.681599</v>
       </c>
-      <c r="CG6" s="37">
+      <c r="CG6" s="36">
         <v>22118.041289000004</v>
       </c>
-      <c r="CH6" s="37">
+      <c r="CH6" s="36">
         <v>24615.265318999998</v>
       </c>
+      <c r="CI6" s="36">
+        <v>25624.702429000004</v>
+      </c>
     </row>
-    <row r="7" spans="1:86" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="29" t="s">
+    <row r="7" spans="1:87" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="11">
         <v>4</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>572.63414</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>583.58828000000005</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>603.24865999999997</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>671.76949999999999</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>1614.3227300000001</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>1690.2656000000002</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>1763.9455600000001</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="20">
         <v>1968.6191800000001</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>2545.1462999999999</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="20">
         <v>3027.4619399999997</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="20">
         <v>3516.8330799999999</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="20">
         <v>4125.0945500000007</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O7" s="20">
         <v>5080.6347699999997</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="20">
         <v>5518.8163699999996</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q7" s="20">
         <v>7133.462559999999</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R7" s="20">
         <v>8085.5947700000006</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S7" s="20">
         <v>8102.4590499999995</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="20">
         <v>8341.8281600000009</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U7" s="20">
         <v>8802.2293000000009</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="20">
         <v>10637.54592</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W7" s="20">
         <v>10691.18563</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X7" s="20">
         <v>11039.968220000001</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y7" s="20">
         <v>15944.99202</v>
       </c>
-      <c r="Z7" s="21">
+      <c r="Z7" s="20">
         <v>18088.564309999998</v>
       </c>
-      <c r="AA7" s="22">
+      <c r="AA7" s="21">
         <v>22820.072069999998</v>
       </c>
-      <c r="AB7" s="22">
+      <c r="AB7" s="21">
         <v>23130.883450000001</v>
       </c>
-      <c r="AC7" s="22">
+      <c r="AC7" s="21">
         <v>23340.893540000001</v>
       </c>
-      <c r="AD7" s="22">
+      <c r="AD7" s="21">
         <v>24098.049129999999</v>
       </c>
-      <c r="AE7" s="22">
+      <c r="AE7" s="21">
         <v>24473.796490000001</v>
       </c>
-      <c r="AF7" s="22">
+      <c r="AF7" s="21">
         <v>24138.135869999998</v>
       </c>
-      <c r="AG7" s="22">
+      <c r="AG7" s="21">
         <v>24186.250619999999</v>
       </c>
-      <c r="AH7" s="22">
+      <c r="AH7" s="21">
         <v>25086.547959999996</v>
       </c>
-      <c r="AI7" s="22">
+      <c r="AI7" s="21">
         <v>26521.714950000001</v>
       </c>
-      <c r="AJ7" s="22">
+      <c r="AJ7" s="21">
         <v>25530.235969999998</v>
       </c>
-      <c r="AK7" s="22">
+      <c r="AK7" s="21">
         <v>25552.661149999996</v>
       </c>
-      <c r="AL7" s="22">
+      <c r="AL7" s="21">
         <v>25709.115629999997</v>
       </c>
-      <c r="AM7" s="22">
+      <c r="AM7" s="21">
         <v>25271.021290000001</v>
       </c>
-      <c r="AN7" s="22">
+      <c r="AN7" s="21">
         <v>25595.523020000001</v>
       </c>
-      <c r="AO7" s="22">
+      <c r="AO7" s="21">
         <v>24701.856766865236</v>
       </c>
-      <c r="AP7" s="22">
+      <c r="AP7" s="21">
         <v>24658.634760149129</v>
       </c>
-      <c r="AQ7" s="22">
+      <c r="AQ7" s="21">
         <v>24562.597189440276</v>
       </c>
-      <c r="AR7" s="22">
+      <c r="AR7" s="21">
         <v>24759.378349999999</v>
       </c>
-      <c r="AS7" s="22">
+      <c r="AS7" s="21">
         <v>24205.810609</v>
       </c>
-      <c r="AT7" s="22">
+      <c r="AT7" s="21">
         <v>26820.318215000003</v>
       </c>
-      <c r="AU7" s="22">
+      <c r="AU7" s="21">
         <v>27125.833258260001</v>
       </c>
-      <c r="AV7" s="22">
+      <c r="AV7" s="21">
         <v>27564.234464479996</v>
       </c>
-      <c r="AW7" s="22">
+      <c r="AW7" s="21">
         <v>28012.37283769</v>
       </c>
-      <c r="AX7" s="22">
+      <c r="AX7" s="21">
         <v>29288.922268759998</v>
       </c>
-      <c r="AY7" s="22">
+      <c r="AY7" s="21">
         <v>31221.691082459998</v>
       </c>
-      <c r="AZ7" s="22">
+      <c r="AZ7" s="21">
         <v>31287.725388529998</v>
       </c>
-      <c r="BA7" s="22">
+      <c r="BA7" s="21">
         <v>30410.243216549999</v>
       </c>
-      <c r="BB7" s="22">
+      <c r="BB7" s="21">
         <v>26248.261741769998</v>
       </c>
-      <c r="BC7" s="22">
+      <c r="BC7" s="21">
         <v>25955.11210278</v>
       </c>
-      <c r="BD7" s="22">
+      <c r="BD7" s="21">
         <v>24712.067004790002</v>
       </c>
-      <c r="BE7" s="22">
+      <c r="BE7" s="21">
         <v>24172.819956860003</v>
       </c>
-      <c r="BF7" s="22">
+      <c r="BF7" s="21">
         <v>22883.127415620002</v>
       </c>
-      <c r="BG7" s="22">
+      <c r="BG7" s="21">
         <v>24625.920709310005</v>
       </c>
-      <c r="BH7" s="22">
+      <c r="BH7" s="21">
         <v>22067.77625219</v>
       </c>
-      <c r="BI7" s="22">
+      <c r="BI7" s="21">
         <v>21993.151145150001</v>
       </c>
-      <c r="BJ7" s="22">
+      <c r="BJ7" s="21">
         <v>22095.644551496935</v>
       </c>
-      <c r="BK7" s="22">
+      <c r="BK7" s="21">
         <v>20691.668381800646</v>
       </c>
-      <c r="BL7" s="22">
+      <c r="BL7" s="21">
         <v>23462.844380779999</v>
       </c>
-      <c r="BM7" s="22">
+      <c r="BM7" s="21">
         <v>22875.88613657</v>
       </c>
-      <c r="BN7" s="22">
+      <c r="BN7" s="21">
         <v>23318.649728699998</v>
       </c>
-      <c r="BO7" s="22">
+      <c r="BO7" s="21">
         <v>23620.745852688586</v>
       </c>
-      <c r="BP7" s="22">
+      <c r="BP7" s="21">
         <v>23198.902219999996</v>
       </c>
-      <c r="BQ7" s="22">
+      <c r="BQ7" s="21">
         <v>23927.772299999997</v>
       </c>
-      <c r="BR7" s="22">
+      <c r="BR7" s="21">
         <v>24206.333401</v>
       </c>
-      <c r="BS7" s="22">
+      <c r="BS7" s="21">
         <v>23808.911260000001</v>
       </c>
-      <c r="BT7" s="22">
+      <c r="BT7" s="21">
         <v>24321.55263812</v>
       </c>
-      <c r="BU7" s="22">
+      <c r="BU7" s="21">
         <v>21507.481796100001</v>
       </c>
-      <c r="BV7" s="22">
+      <c r="BV7" s="21">
         <v>25784.529562880001</v>
       </c>
-      <c r="BW7" s="22">
+      <c r="BW7" s="21">
         <v>26849.656944110004</v>
       </c>
-      <c r="BX7" s="22">
+      <c r="BX7" s="21">
         <v>23125.31236</v>
       </c>
-      <c r="BY7" s="22">
+      <c r="BY7" s="21">
         <v>22428.453359999996</v>
       </c>
-      <c r="BZ7" s="22">
+      <c r="BZ7" s="21">
         <v>26470.029890000002</v>
       </c>
-      <c r="CA7" s="22">
+      <c r="CA7" s="21">
         <v>26449.078280000002</v>
       </c>
-      <c r="CB7" s="22">
+      <c r="CB7" s="21">
         <v>25025.88393</v>
       </c>
-      <c r="CC7" s="22">
+      <c r="CC7" s="21">
         <v>23517.9742413854</v>
       </c>
-      <c r="CD7" s="22">
+      <c r="CD7" s="21">
         <v>21829.744909999998</v>
       </c>
-      <c r="CE7" s="22">
+      <c r="CE7" s="21">
         <v>25430.444939999998</v>
       </c>
-      <c r="CF7" s="22">
+      <c r="CF7" s="21">
         <v>24861.682629999999</v>
       </c>
-      <c r="CG7" s="22">
+      <c r="CG7" s="21">
         <v>22124.028540000003</v>
       </c>
-      <c r="CH7" s="22">
+      <c r="CH7" s="21">
         <v>24622.663239999998</v>
       </c>
+      <c r="CI7" s="21">
+        <v>25634.291630000003</v>
+      </c>
     </row>
-    <row r="8" spans="1:86" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:87" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="11">
         <v>5</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="D8" s="21">
-[...2 lines deleted...]
-      <c r="E8" s="21">
+      <c r="D8" s="20">
+        <v>0</v>
+      </c>
+      <c r="E8" s="20">
         <v>0.81179999999999997</v>
       </c>
-      <c r="F8" s="21">
-[...2 lines deleted...]
-      <c r="G8" s="21">
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
         <v>3.1099999999999999E-2</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>2.1700000000000001E-2</v>
       </c>
-      <c r="I8" s="21">
-[...2 lines deleted...]
-      <c r="J8" s="21">
+      <c r="I8" s="20">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20">
         <v>0.16589999999999999</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>1.2200000000000001E-2</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="20">
         <v>1.3599999999999999E-2</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="20">
         <v>1.4E-2</v>
       </c>
-      <c r="O8" s="21">
-[...14 lines deleted...]
-      <c r="T8" s="21">
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>0</v>
+      </c>
+      <c r="R8" s="20">
+        <v>0</v>
+      </c>
+      <c r="S8" s="20">
+        <v>0</v>
+      </c>
+      <c r="T8" s="20">
         <v>1E-3</v>
       </c>
-      <c r="U8" s="21">
+      <c r="U8" s="20">
         <v>1E-3</v>
       </c>
-      <c r="V8" s="21">
-[...119 lines deleted...]
-      <c r="BJ8" s="22">
+      <c r="V8" s="20">
+        <v>0</v>
+      </c>
+      <c r="W8" s="20">
+        <v>0</v>
+      </c>
+      <c r="X8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AU8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AY8" s="21">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BC8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BD8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BE8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BG8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BH8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BI8" s="21">
+        <v>0</v>
+      </c>
+      <c r="BJ8" s="21">
         <v>9.3009999999999995E-2</v>
       </c>
-      <c r="BK8" s="22">
+      <c r="BK8" s="21">
         <v>7.9409999999999994E-2</v>
       </c>
-      <c r="BL8" s="22">
+      <c r="BL8" s="21">
         <v>0.25929000000000002</v>
       </c>
-      <c r="BM8" s="22">
+      <c r="BM8" s="21">
         <v>0.22650999999999999</v>
       </c>
-      <c r="BN8" s="22">
+      <c r="BN8" s="21">
         <v>0.18265000000000001</v>
       </c>
-      <c r="BO8" s="22">
+      <c r="BO8" s="21">
         <v>0.10079</v>
       </c>
-      <c r="BP8" s="22">
+      <c r="BP8" s="21">
         <v>1.57304</v>
       </c>
-      <c r="BQ8" s="22">
+      <c r="BQ8" s="21">
         <v>1.59307</v>
       </c>
-      <c r="BR8" s="22">
+      <c r="BR8" s="21">
         <v>2.11307</v>
       </c>
-      <c r="BS8" s="22">
+      <c r="BS8" s="21">
         <v>6.2474799999999995</v>
       </c>
-      <c r="BT8" s="22">
+      <c r="BT8" s="21">
         <v>5.8915600000000001</v>
       </c>
-      <c r="BU8" s="22">
+      <c r="BU8" s="21">
         <v>6.1671199999999997</v>
       </c>
-      <c r="BV8" s="22">
+      <c r="BV8" s="21">
         <v>7.0744799999999994</v>
       </c>
-      <c r="BW8" s="22">
+      <c r="BW8" s="21">
         <v>5.31271</v>
       </c>
-      <c r="BX8" s="22">
+      <c r="BX8" s="21">
         <v>5.2662199999999997</v>
       </c>
-      <c r="BY8" s="22">
+      <c r="BY8" s="21">
         <v>4.93858</v>
       </c>
-      <c r="BZ8" s="22">
+      <c r="BZ8" s="21">
         <v>5.7388000000000003</v>
       </c>
-      <c r="CA8" s="22">
+      <c r="CA8" s="21">
         <v>5.5757300000000001</v>
       </c>
-      <c r="CB8" s="22">
+      <c r="CB8" s="21">
         <v>5.3686499999999997</v>
       </c>
-      <c r="CC8" s="22">
+      <c r="CC8" s="21">
         <v>5.7557400000000003</v>
       </c>
-      <c r="CD8" s="22">
+      <c r="CD8" s="21">
         <v>6.1596000000000002</v>
       </c>
-      <c r="CE8" s="22">
+      <c r="CE8" s="21">
         <v>7.1523199999999996</v>
       </c>
-      <c r="CF8" s="22">
+      <c r="CF8" s="21">
         <v>7.0010310000000002</v>
       </c>
-      <c r="CG8" s="22">
+      <c r="CG8" s="21">
         <v>5.9872509999999997</v>
       </c>
-      <c r="CH8" s="22">
+      <c r="CH8" s="21">
         <v>7.3979210000000002</v>
       </c>
+      <c r="CI8" s="21">
+        <v>9.5892009999999992</v>
+      </c>
     </row>
-    <row r="9" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="28" t="s">
+    <row r="9" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="11">
         <v>6</v>
       </c>
-      <c r="C9" s="21">
-[...113 lines deleted...]
-      <c r="AO9" s="22">
+      <c r="C9" s="20">
+        <v>0</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0</v>
+      </c>
+      <c r="J9" s="20">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
+        <v>0</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>0</v>
+      </c>
+      <c r="R9" s="20">
+        <v>0</v>
+      </c>
+      <c r="S9" s="20">
+        <v>0</v>
+      </c>
+      <c r="T9" s="20">
+        <v>0</v>
+      </c>
+      <c r="U9" s="20">
+        <v>0</v>
+      </c>
+      <c r="V9" s="20">
+        <v>0</v>
+      </c>
+      <c r="W9" s="20">
+        <v>0</v>
+      </c>
+      <c r="X9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AP9" s="22">
+      <c r="AP9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AQ9" s="22">
+      <c r="AQ9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AR9" s="22">
+      <c r="AR9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AS9" s="22">
+      <c r="AS9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AT9" s="22">
+      <c r="AT9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AU9" s="22">
+      <c r="AU9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AV9" s="22">
+      <c r="AV9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AW9" s="22">
+      <c r="AW9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AX9" s="22">
+      <c r="AX9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AY9" s="22">
+      <c r="AY9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="AZ9" s="22">
+      <c r="AZ9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BA9" s="22">
+      <c r="BA9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BB9" s="22">
+      <c r="BB9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BC9" s="22">
+      <c r="BC9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BD9" s="22">
+      <c r="BD9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BE9" s="22">
+      <c r="BE9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BF9" s="22">
+      <c r="BF9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BG9" s="22">
+      <c r="BG9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BH9" s="22">
+      <c r="BH9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BI9" s="22">
+      <c r="BI9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BJ9" s="22">
+      <c r="BJ9" s="21">
         <v>30.088999999999999</v>
       </c>
-      <c r="BK9" s="22">
-[...68 lines deleted...]
-      <c r="CH9" s="22">
+      <c r="BK9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BW9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BY9" s="21">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CB9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CC9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CD9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CE9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CF9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CG9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CH9" s="21">
+        <v>0</v>
+      </c>
+      <c r="CI9" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="28" t="s">
+    <row r="10" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="11">
         <v>7</v>
       </c>
-      <c r="C10" s="21">
-[...176 lines deleted...]
-      <c r="BJ10" s="22">
+      <c r="C10" s="20">
+        <v>0</v>
+      </c>
+      <c r="D10" s="20">
+        <v>0</v>
+      </c>
+      <c r="E10" s="20">
+        <v>0</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>0</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0</v>
+      </c>
+      <c r="I10" s="20">
+        <v>0</v>
+      </c>
+      <c r="J10" s="20">
+        <v>0</v>
+      </c>
+      <c r="K10" s="20">
+        <v>0</v>
+      </c>
+      <c r="L10" s="20">
+        <v>0</v>
+      </c>
+      <c r="M10" s="20">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+      <c r="O10" s="20">
+        <v>0</v>
+      </c>
+      <c r="P10" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>0</v>
+      </c>
+      <c r="R10" s="20">
+        <v>0</v>
+      </c>
+      <c r="S10" s="20">
+        <v>0</v>
+      </c>
+      <c r="T10" s="20">
+        <v>0</v>
+      </c>
+      <c r="U10" s="20">
+        <v>0</v>
+      </c>
+      <c r="V10" s="20">
+        <v>0</v>
+      </c>
+      <c r="W10" s="20">
+        <v>0</v>
+      </c>
+      <c r="X10" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="21">
         <v>1.304E-2</v>
       </c>
-      <c r="BK10" s="22">
+      <c r="BK10" s="21">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="BL10" s="22">
-[...65 lines deleted...]
-      <c r="CH10" s="22">
+      <c r="BL10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="21">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CD10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CE10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CF10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CH10" s="21">
+        <v>0</v>
+      </c>
+      <c r="CI10" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:86" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+    <row r="11" spans="1:87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="48" t="s">
         <v>117</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="49">
         <v>-1521.2401</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D11" s="49">
         <v>-1481.64077</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="49">
         <v>-1798.0166199999999</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F11" s="49">
         <v>-1815.6077599999999</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="49">
         <v>-1772.3568399999999</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H11" s="49">
         <v>-2107.3821100000005</v>
       </c>
-      <c r="I11" s="50">
+      <c r="I11" s="49">
         <v>-3082.6174299999998</v>
       </c>
-      <c r="J11" s="50">
+      <c r="J11" s="49">
         <v>-3005.9203200000002</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K11" s="49">
         <v>-3012.6336500000002</v>
       </c>
-      <c r="L11" s="50">
+      <c r="L11" s="49">
         <v>-2044.0843400000003</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="49">
         <v>-2061.7131600000002</v>
       </c>
-      <c r="N11" s="50">
+      <c r="N11" s="49">
         <v>-2060.7945600000003</v>
       </c>
-      <c r="O11" s="50">
+      <c r="O11" s="49">
         <v>-2108.5581400000001</v>
       </c>
-      <c r="P11" s="50">
+      <c r="P11" s="49">
         <v>-2191.6019200000005</v>
       </c>
-      <c r="Q11" s="50">
+      <c r="Q11" s="49">
         <v>-5267.1804000000002</v>
       </c>
-      <c r="R11" s="50">
+      <c r="R11" s="49">
         <v>-4919.0533100000002</v>
       </c>
-      <c r="S11" s="50">
+      <c r="S11" s="49">
         <v>-4882.221849999999</v>
       </c>
-      <c r="T11" s="50">
+      <c r="T11" s="49">
         <v>-4604.0684500000007</v>
       </c>
-      <c r="U11" s="50">
+      <c r="U11" s="49">
         <v>-3532.9971899999991</v>
       </c>
-      <c r="V11" s="50">
+      <c r="V11" s="49">
         <v>-3554.1753399999993</v>
       </c>
-      <c r="W11" s="50">
+      <c r="W11" s="49">
         <v>-3694.5790299999999</v>
       </c>
-      <c r="X11" s="50">
+      <c r="X11" s="49">
         <v>-3720.5942399999994</v>
       </c>
-      <c r="Y11" s="50">
+      <c r="Y11" s="49">
         <v>-5162.2934999999998</v>
       </c>
-      <c r="Z11" s="50">
+      <c r="Z11" s="49">
         <v>-1876.9384200000006</v>
       </c>
-      <c r="AA11" s="37">
+      <c r="AA11" s="36">
         <v>-1193.2811100000004</v>
       </c>
-      <c r="AB11" s="37">
+      <c r="AB11" s="36">
         <v>-238.72840000000019</v>
       </c>
-      <c r="AC11" s="37">
+      <c r="AC11" s="36">
         <v>-2333.0093099999995</v>
       </c>
-      <c r="AD11" s="37">
+      <c r="AD11" s="36">
         <v>-1354.8520700000001</v>
       </c>
-      <c r="AE11" s="37">
+      <c r="AE11" s="36">
         <v>-1200.4134799999997</v>
       </c>
-      <c r="AF11" s="37">
+      <c r="AF11" s="36">
         <v>-1233.8588000000002</v>
       </c>
-      <c r="AG11" s="37">
+      <c r="AG11" s="36">
         <v>-1621.7716599999999</v>
       </c>
-      <c r="AH11" s="37">
+      <c r="AH11" s="36">
         <v>-2158.4370699999999</v>
       </c>
-      <c r="AI11" s="37">
+      <c r="AI11" s="36">
         <v>-1987.3460887181513</v>
       </c>
-      <c r="AJ11" s="37">
+      <c r="AJ11" s="36">
         <v>-2540.2634999999996</v>
       </c>
-      <c r="AK11" s="37">
+      <c r="AK11" s="36">
         <v>-2277.9699600000004</v>
       </c>
-      <c r="AL11" s="37">
+      <c r="AL11" s="36">
         <v>-2340.2554400000004</v>
       </c>
-      <c r="AM11" s="37">
+      <c r="AM11" s="36">
         <v>-2548.6518399999995</v>
       </c>
-      <c r="AN11" s="37">
+      <c r="AN11" s="36">
         <v>-1230.4487599999998</v>
       </c>
-      <c r="AO11" s="37">
+      <c r="AO11" s="36">
         <v>-1345.2078599999995</v>
       </c>
-      <c r="AP11" s="37">
+      <c r="AP11" s="36">
         <v>861.70488000000034</v>
       </c>
-      <c r="AQ11" s="37">
+      <c r="AQ11" s="36">
         <v>-743.25987000000021</v>
       </c>
-      <c r="AR11" s="37">
+      <c r="AR11" s="36">
         <v>-414.21951000000018</v>
       </c>
-      <c r="AS11" s="37">
+      <c r="AS11" s="36">
         <v>-127.46540999999974</v>
       </c>
-      <c r="AT11" s="37">
+      <c r="AT11" s="36">
         <v>-98.750960000000134</v>
       </c>
-      <c r="AU11" s="37">
+      <c r="AU11" s="36">
         <v>740.88712999999996</v>
       </c>
-      <c r="AV11" s="37">
+      <c r="AV11" s="36">
         <v>-1529.0854200003478</v>
       </c>
-      <c r="AW11" s="37">
+      <c r="AW11" s="36">
         <v>-5583.9056900000014</v>
       </c>
-      <c r="AX11" s="37">
+      <c r="AX11" s="36">
         <v>-5885.2742499999986</v>
       </c>
-      <c r="AY11" s="37">
+      <c r="AY11" s="36">
         <v>-5900.8832000000002</v>
       </c>
-      <c r="AZ11" s="37">
+      <c r="AZ11" s="36">
         <v>-5737.0856999999996</v>
       </c>
-      <c r="BA11" s="37">
+      <c r="BA11" s="36">
         <v>-5564.3752100000002</v>
       </c>
-      <c r="BB11" s="37">
+      <c r="BB11" s="36">
         <v>-5822.6775900000002</v>
       </c>
-      <c r="BC11" s="37">
+      <c r="BC11" s="36">
         <v>-6079.9818499999992</v>
       </c>
-      <c r="BD11" s="37">
+      <c r="BD11" s="36">
         <v>-5849.1746700000003</v>
       </c>
-      <c r="BE11" s="37">
+      <c r="BE11" s="36">
         <v>-5575.0253699999994</v>
       </c>
-      <c r="BF11" s="37">
+      <c r="BF11" s="36">
         <v>-5963.8497399999997</v>
       </c>
-      <c r="BG11" s="37">
+      <c r="BG11" s="36">
         <v>-6191.2725699999983</v>
       </c>
-      <c r="BH11" s="37">
+      <c r="BH11" s="36">
         <v>-6142.8043700000007</v>
       </c>
-      <c r="BI11" s="37">
+      <c r="BI11" s="36">
         <v>-6129.7937200000006</v>
       </c>
-      <c r="BJ11" s="37">
+      <c r="BJ11" s="36">
         <v>-6467.6820299999999</v>
       </c>
-      <c r="BK11" s="37">
+      <c r="BK11" s="36">
         <v>-7238.394589999999</v>
       </c>
-      <c r="BL11" s="37">
+      <c r="BL11" s="36">
         <v>-8611.7143999999989</v>
       </c>
-      <c r="BM11" s="37">
+      <c r="BM11" s="36">
         <v>-9361.8295099999996</v>
       </c>
-      <c r="BN11" s="37">
+      <c r="BN11" s="36">
         <v>-9458.7633800000003</v>
       </c>
-      <c r="BO11" s="37">
+      <c r="BO11" s="36">
         <v>-9350.4301599999999</v>
       </c>
-      <c r="BP11" s="37">
+      <c r="BP11" s="36">
         <v>-9212.5951700000005</v>
       </c>
-      <c r="BQ11" s="37">
+      <c r="BQ11" s="36">
         <v>-8525.1102200000005</v>
       </c>
-      <c r="BR11" s="37">
+      <c r="BR11" s="36">
         <v>-8550.3938199999993</v>
       </c>
-      <c r="BS11" s="37">
+      <c r="BS11" s="36">
         <v>-8482.91885</v>
       </c>
-      <c r="BT11" s="37">
+      <c r="BT11" s="36">
         <v>-8672.4520999999986</v>
       </c>
-      <c r="BU11" s="37">
+      <c r="BU11" s="36">
         <v>-8723.636330000003</v>
       </c>
-      <c r="BV11" s="37">
+      <c r="BV11" s="36">
         <v>-8831.5185999999994</v>
       </c>
-      <c r="BW11" s="37">
+      <c r="BW11" s="36">
         <v>-8680.7054499999995</v>
       </c>
-      <c r="BX11" s="37">
+      <c r="BX11" s="36">
         <v>-8867.1585899999991</v>
       </c>
-      <c r="BY11" s="37">
+      <c r="BY11" s="36">
         <v>-7288.8357699999979</v>
       </c>
-      <c r="BZ11" s="37">
+      <c r="BZ11" s="36">
         <v>-9075.9249099999997</v>
       </c>
-      <c r="CA11" s="37">
+      <c r="CA11" s="36">
         <v>-9121.55465</v>
       </c>
-      <c r="CB11" s="37">
+      <c r="CB11" s="36">
         <v>-8840.4436900000001</v>
       </c>
-      <c r="CC11" s="37">
+      <c r="CC11" s="36">
         <v>-8718.8926399999982</v>
       </c>
-      <c r="CD11" s="37">
+      <c r="CD11" s="36">
         <v>-6713.0925400000006</v>
       </c>
-      <c r="CE11" s="37">
+      <c r="CE11" s="36">
         <v>-6798.6801200000009</v>
       </c>
-      <c r="CF11" s="37">
+      <c r="CF11" s="36">
         <v>-7231.1895399999994</v>
       </c>
-      <c r="CG11" s="37">
+      <c r="CG11" s="36">
         <v>-5373.5873399999991</v>
       </c>
-      <c r="CH11" s="37">
+      <c r="CH11" s="36">
         <v>-6084.5127600000014</v>
       </c>
+      <c r="CI11" s="36">
+        <v>-3994.3712199999991</v>
+      </c>
     </row>
-    <row r="12" spans="1:86" ht="37.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="29" t="s">
+    <row r="12" spans="1:87" ht="37.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="11">
         <v>9</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>193.5478</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>214.56632999999999</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>212.96214000000001</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>231.39341000000002</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>319.57102999999995</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>369.04079999999999</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>234.17635999999999</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="20">
         <v>277.61116000000004</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>304.50352999999996</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="20">
         <v>430.51932999999997</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="20">
         <v>435.18579999999997</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="20">
         <v>397.95870999999994</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="20">
         <v>319.17451999999997</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="20">
         <v>410.26626999999996</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="20">
         <v>412.77179000000001</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="20">
         <v>418.58767</v>
       </c>
-      <c r="S12" s="21">
+      <c r="S12" s="20">
         <v>459.67135999999994</v>
       </c>
-      <c r="T12" s="21">
+      <c r="T12" s="20">
         <v>554.79879000000005</v>
       </c>
-      <c r="U12" s="21">
+      <c r="U12" s="20">
         <v>3245.2665500000003</v>
       </c>
-      <c r="V12" s="21">
+      <c r="V12" s="20">
         <v>3089.4686800000004</v>
       </c>
-      <c r="W12" s="21">
+      <c r="W12" s="20">
         <v>2976.3271800000002</v>
       </c>
-      <c r="X12" s="21">
+      <c r="X12" s="20">
         <v>4366.3962300000003</v>
       </c>
-      <c r="Y12" s="21">
+      <c r="Y12" s="20">
         <v>2978.2049700000002</v>
       </c>
-      <c r="Z12" s="21">
+      <c r="Z12" s="20">
         <v>676.03143999999998</v>
       </c>
-      <c r="AA12" s="22">
+      <c r="AA12" s="21">
         <v>1462.2905800000001</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="21">
         <v>1844.6214899999998</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="21">
         <v>990.51988000000017</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="21">
         <v>995.01462000000004</v>
       </c>
-      <c r="AE12" s="22">
+      <c r="AE12" s="21">
         <v>1052.47334</v>
       </c>
-      <c r="AF12" s="22">
+      <c r="AF12" s="21">
         <v>1090.0428900000002</v>
       </c>
-      <c r="AG12" s="22">
+      <c r="AG12" s="21">
         <v>1078.78964</v>
       </c>
-      <c r="AH12" s="22">
+      <c r="AH12" s="21">
         <v>1071.3258899999998</v>
       </c>
-      <c r="AI12" s="22">
+      <c r="AI12" s="21">
         <v>1019.7236200000001</v>
       </c>
-      <c r="AJ12" s="22">
+      <c r="AJ12" s="21">
         <v>671.4127299999999</v>
       </c>
-      <c r="AK12" s="22">
+      <c r="AK12" s="21">
         <v>687.26614999999993</v>
       </c>
-      <c r="AL12" s="22">
+      <c r="AL12" s="21">
         <v>573.92848000000004</v>
       </c>
-      <c r="AM12" s="22">
+      <c r="AM12" s="21">
         <v>577.54778999999996</v>
       </c>
-      <c r="AN12" s="22">
+      <c r="AN12" s="21">
         <v>678.95303000000001</v>
       </c>
-      <c r="AO12" s="22">
+      <c r="AO12" s="21">
         <v>878.33277999999996</v>
       </c>
-      <c r="AP12" s="22">
+      <c r="AP12" s="21">
         <v>2364.3382000000001</v>
       </c>
-      <c r="AQ12" s="22">
+      <c r="AQ12" s="21">
         <v>813.16876999999999</v>
       </c>
-      <c r="AR12" s="22">
+      <c r="AR12" s="21">
         <v>908.85975999999994</v>
       </c>
-      <c r="AS12" s="22">
+      <c r="AS12" s="21">
         <v>912.21230000000003</v>
       </c>
-      <c r="AT12" s="22">
+      <c r="AT12" s="21">
         <v>755.91090999999994</v>
       </c>
-      <c r="AU12" s="22">
+      <c r="AU12" s="21">
         <v>946.09417999999994</v>
       </c>
-      <c r="AV12" s="22">
+      <c r="AV12" s="21">
         <v>948.2560400000001</v>
       </c>
-      <c r="AW12" s="22">
+      <c r="AW12" s="21">
         <v>960.06143999999995</v>
       </c>
-      <c r="AX12" s="22">
+      <c r="AX12" s="21">
         <v>751.30474000000015</v>
       </c>
-      <c r="AY12" s="22">
+      <c r="AY12" s="21">
         <v>856.19625000000008</v>
       </c>
-      <c r="AZ12" s="22">
+      <c r="AZ12" s="21">
         <v>906.55973000000006</v>
       </c>
-      <c r="BA12" s="22">
+      <c r="BA12" s="21">
         <v>916.17428000000007</v>
       </c>
-      <c r="BB12" s="22">
+      <c r="BB12" s="21">
         <v>875.35474999999997</v>
       </c>
-      <c r="BC12" s="22">
+      <c r="BC12" s="21">
         <v>866.56753000000003</v>
       </c>
-      <c r="BD12" s="22">
+      <c r="BD12" s="21">
         <v>846.19754</v>
       </c>
-      <c r="BE12" s="22">
+      <c r="BE12" s="21">
         <v>822.1563000000001</v>
       </c>
-      <c r="BF12" s="22">
+      <c r="BF12" s="21">
         <v>750.32236999999998</v>
       </c>
-      <c r="BG12" s="22">
+      <c r="BG12" s="21">
         <v>760.07235000000003</v>
       </c>
-      <c r="BH12" s="22">
+      <c r="BH12" s="21">
         <v>763.18498999999986</v>
       </c>
-      <c r="BI12" s="22">
+      <c r="BI12" s="21">
         <v>699.15307000000007</v>
       </c>
-      <c r="BJ12" s="22">
+      <c r="BJ12" s="21">
         <v>738.10784999999998</v>
       </c>
-      <c r="BK12" s="22">
+      <c r="BK12" s="21">
         <v>771.13727000000006</v>
       </c>
-      <c r="BL12" s="22">
+      <c r="BL12" s="21">
         <v>804.21197999999993</v>
       </c>
-      <c r="BM12" s="22">
+      <c r="BM12" s="21">
         <v>792.77766999999983</v>
       </c>
-      <c r="BN12" s="22">
+      <c r="BN12" s="21">
         <v>771.80070000000001</v>
       </c>
-      <c r="BO12" s="22">
+      <c r="BO12" s="21">
         <v>770.12505999999996</v>
       </c>
-      <c r="BP12" s="22">
+      <c r="BP12" s="21">
         <v>816.99284999999986</v>
       </c>
-      <c r="BQ12" s="22">
+      <c r="BQ12" s="21">
         <v>846.86481000000003</v>
       </c>
-      <c r="BR12" s="22">
+      <c r="BR12" s="21">
         <v>810.87464</v>
       </c>
-      <c r="BS12" s="22">
+      <c r="BS12" s="21">
         <v>807.81795</v>
       </c>
-      <c r="BT12" s="22">
+      <c r="BT12" s="21">
         <v>1006.74118</v>
       </c>
-      <c r="BU12" s="22">
+      <c r="BU12" s="21">
         <v>867.88373999999999</v>
       </c>
-      <c r="BV12" s="22">
+      <c r="BV12" s="21">
         <v>939.30713000000014</v>
       </c>
-      <c r="BW12" s="22">
+      <c r="BW12" s="21">
         <v>999.33668</v>
       </c>
-      <c r="BX12" s="22">
+      <c r="BX12" s="21">
         <v>1057.2474799999998</v>
       </c>
-      <c r="BY12" s="22">
+      <c r="BY12" s="21">
         <v>2510.91743</v>
       </c>
-      <c r="BZ12" s="22">
+      <c r="BZ12" s="21">
         <v>983.61881999999991</v>
       </c>
-      <c r="CA12" s="22">
+      <c r="CA12" s="21">
         <v>998.38967000000014</v>
       </c>
-      <c r="CB12" s="22">
+      <c r="CB12" s="21">
         <v>1091.56737</v>
       </c>
-      <c r="CC12" s="22">
+      <c r="CC12" s="21">
         <v>1038.9849300000001</v>
       </c>
-      <c r="CD12" s="22">
+      <c r="CD12" s="21">
         <v>1777.51611</v>
       </c>
-      <c r="CE12" s="22">
+      <c r="CE12" s="21">
         <v>1863.9843799999999</v>
       </c>
-      <c r="CF12" s="22">
+      <c r="CF12" s="21">
         <v>1780.1894799999998</v>
       </c>
-      <c r="CG12" s="22">
+      <c r="CG12" s="21">
         <v>1146.4449400000001</v>
       </c>
-      <c r="CH12" s="22">
+      <c r="CH12" s="21">
         <v>1056.6364000000001</v>
       </c>
+      <c r="CI12" s="21">
+        <v>1071.2391300000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:86" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:87" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="11">
         <v>10</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>1714.7879</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>1696.2071000000001</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>2010.97876</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>2047.00117</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>2091.92787</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>2476.4229100000002</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>3316.7937899999997</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="20">
         <v>3283.5314800000001</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="20">
         <v>3317.1371800000002</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="20">
         <v>2474.6036700000004</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="20">
         <v>2496.89896</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="20">
         <v>2458.7532700000002</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="20">
         <v>2427.7326600000001</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="20">
         <v>2601.8681900000006</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="20">
         <v>5679.95219</v>
       </c>
-      <c r="R13" s="21">
+      <c r="R13" s="20">
         <v>5337.6409800000001</v>
       </c>
-      <c r="S13" s="21">
+      <c r="S13" s="20">
         <v>5341.8932099999993</v>
       </c>
-      <c r="T13" s="21">
+      <c r="T13" s="20">
         <v>5158.8672400000005</v>
       </c>
-      <c r="U13" s="21">
+      <c r="U13" s="20">
         <v>6778.2637399999994</v>
       </c>
-      <c r="V13" s="21">
+      <c r="V13" s="20">
         <v>6643.6440199999997</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="20">
         <v>6670.9062100000001</v>
       </c>
-      <c r="X13" s="21">
+      <c r="X13" s="20">
         <v>8086.9904699999997</v>
       </c>
-      <c r="Y13" s="21">
+      <c r="Y13" s="20">
         <v>8140.4984700000005</v>
       </c>
-      <c r="Z13" s="21">
+      <c r="Z13" s="20">
         <v>2552.9698600000006</v>
       </c>
-      <c r="AA13" s="22">
+      <c r="AA13" s="21">
         <v>2060.3086900000003</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="21">
         <v>1741.98289</v>
       </c>
-      <c r="AC13" s="22">
+      <c r="AC13" s="21">
         <v>2722.7681899999998</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="21">
         <v>2597.7676900000001</v>
       </c>
-      <c r="AE13" s="22">
+      <c r="AE13" s="21">
         <v>2604.2168199999996</v>
       </c>
-      <c r="AF13" s="22">
+      <c r="AF13" s="21">
         <v>2742.6346900000003</v>
       </c>
-      <c r="AG13" s="22">
+      <c r="AG13" s="21">
         <v>3328.1152999999999</v>
       </c>
-      <c r="AH13" s="22">
+      <c r="AH13" s="21">
         <v>3429.18649</v>
       </c>
-      <c r="AI13" s="22">
+      <c r="AI13" s="21">
         <v>3443.6912899999998</v>
       </c>
-      <c r="AJ13" s="22">
+      <c r="AJ13" s="21">
         <v>3547.4162299999998</v>
       </c>
-      <c r="AK13" s="22">
+      <c r="AK13" s="21">
         <v>3230.6671100000003</v>
       </c>
-      <c r="AL13" s="22">
+      <c r="AL13" s="21">
         <v>3392.2069200000001</v>
       </c>
-      <c r="AM13" s="22">
+      <c r="AM13" s="21">
         <v>3376.7536299999997</v>
       </c>
-      <c r="AN13" s="22">
+      <c r="AN13" s="21">
         <v>2265.1117899999999</v>
       </c>
-      <c r="AO13" s="22">
+      <c r="AO13" s="21">
         <v>2074.8154999999997</v>
       </c>
-      <c r="AP13" s="22">
+      <c r="AP13" s="21">
         <v>1536.3951</v>
       </c>
-      <c r="AQ13" s="22">
+      <c r="AQ13" s="21">
         <v>1425.9810200000002</v>
       </c>
-      <c r="AR13" s="22">
+      <c r="AR13" s="21">
         <v>1448.1731500000001</v>
       </c>
-      <c r="AS13" s="22">
+      <c r="AS13" s="21">
         <v>1139.5294199999998</v>
       </c>
-      <c r="AT13" s="22">
+      <c r="AT13" s="21">
         <v>932.65412000000003</v>
       </c>
-      <c r="AU13" s="22">
+      <c r="AU13" s="21">
         <v>738.38236999999992</v>
       </c>
-      <c r="AV13" s="22">
+      <c r="AV13" s="21">
         <v>2959.01908</v>
       </c>
-      <c r="AW13" s="22">
+      <c r="AW13" s="21">
         <v>7029.7773400000005</v>
       </c>
-      <c r="AX13" s="22">
+      <c r="AX13" s="21">
         <v>7063.8650799999996</v>
       </c>
-      <c r="AY13" s="22">
+      <c r="AY13" s="21">
         <v>7134.3057099999996</v>
       </c>
-      <c r="AZ13" s="22">
+      <c r="AZ13" s="21">
         <v>6830.8189899999998</v>
       </c>
-      <c r="BA13" s="22">
+      <c r="BA13" s="21">
         <v>6555.3055400000003</v>
       </c>
-      <c r="BB13" s="22">
+      <c r="BB13" s="21">
         <v>6687.7281000000003</v>
       </c>
-      <c r="BC13" s="22">
+      <c r="BC13" s="21">
         <v>7084.6050500000001</v>
       </c>
-      <c r="BD13" s="22">
+      <c r="BD13" s="21">
         <v>7130.7104900000004</v>
       </c>
-      <c r="BE13" s="22">
+      <c r="BE13" s="21">
         <v>6742.6161599999996</v>
       </c>
-      <c r="BF13" s="22">
+      <c r="BF13" s="21">
         <v>6571.89419</v>
       </c>
-      <c r="BG13" s="22">
+      <c r="BG13" s="21">
         <v>6852.8459399999992</v>
       </c>
-      <c r="BH13" s="22">
+      <c r="BH13" s="21">
         <v>6766.1302100000003</v>
       </c>
-      <c r="BI13" s="22">
+      <c r="BI13" s="21">
         <v>6796.2113700000009</v>
       </c>
-      <c r="BJ13" s="22">
+      <c r="BJ13" s="21">
         <v>6961.7495200000003</v>
       </c>
-      <c r="BK13" s="22">
+      <c r="BK13" s="21">
         <v>7710.7828899999995</v>
       </c>
-      <c r="BL13" s="22">
+      <c r="BL13" s="21">
         <v>9167.4561199999989</v>
       </c>
-      <c r="BM13" s="22">
+      <c r="BM13" s="21">
         <v>9915.6121399999993</v>
       </c>
-      <c r="BN13" s="22">
+      <c r="BN13" s="21">
         <v>10014.557769999999</v>
       </c>
-      <c r="BO13" s="22">
+      <c r="BO13" s="21">
         <v>9870.629640000001</v>
       </c>
-      <c r="BP13" s="22">
+      <c r="BP13" s="21">
         <v>9994.2748100000008</v>
       </c>
-      <c r="BQ13" s="22">
+      <c r="BQ13" s="21">
         <v>9241.6965700000001</v>
       </c>
-      <c r="BR13" s="22">
+      <c r="BR13" s="21">
         <v>9275.0195000000003</v>
       </c>
-      <c r="BS13" s="22">
+      <c r="BS13" s="21">
         <v>9255.8224800000007</v>
       </c>
-      <c r="BT13" s="22">
+      <c r="BT13" s="21">
         <v>9789.0547399999996</v>
       </c>
-      <c r="BU13" s="22">
+      <c r="BU13" s="21">
         <v>9706.3808700000027</v>
       </c>
-      <c r="BV13" s="22">
+      <c r="BV13" s="21">
         <v>9881.6124099999997</v>
       </c>
-      <c r="BW13" s="22">
+      <c r="BW13" s="21">
         <v>10041.744350000001</v>
       </c>
-      <c r="BX13" s="22">
+      <c r="BX13" s="21">
         <v>10135.693159999999</v>
       </c>
-      <c r="BY13" s="22">
+      <c r="BY13" s="21">
         <v>10038.741529999998</v>
       </c>
-      <c r="BZ13" s="22">
+      <c r="BZ13" s="21">
         <v>10195.54545</v>
       </c>
-      <c r="CA13" s="22">
+      <c r="CA13" s="21">
         <v>10172.141799999999</v>
       </c>
-      <c r="CB13" s="22">
+      <c r="CB13" s="21">
         <v>10317.586140000001</v>
       </c>
-      <c r="CC13" s="22">
+      <c r="CC13" s="21">
         <v>10166.196839999999</v>
       </c>
-      <c r="CD13" s="22">
+      <c r="CD13" s="21">
         <v>10297.808950000001</v>
       </c>
-      <c r="CE13" s="22">
+      <c r="CE13" s="21">
         <v>10193.958420000001</v>
       </c>
-      <c r="CF13" s="22">
+      <c r="CF13" s="21">
         <v>10327.971669999999</v>
       </c>
-      <c r="CG13" s="22">
+      <c r="CG13" s="21">
         <v>8175.2472499999994</v>
       </c>
-      <c r="CH13" s="22">
+      <c r="CH13" s="21">
         <v>8313.6629900000025</v>
       </c>
+      <c r="CI13" s="21">
+        <v>6815.3487899999991</v>
+      </c>
     </row>
-    <row r="14" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+    <row r="14" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="11">
         <v>11</v>
       </c>
-      <c r="C14" s="21">
-[...71 lines deleted...]
-      <c r="AA14" s="22">
+      <c r="C14" s="20">
+        <v>0</v>
+      </c>
+      <c r="D14" s="20">
+        <v>0</v>
+      </c>
+      <c r="E14" s="20">
+        <v>0</v>
+      </c>
+      <c r="F14" s="20">
+        <v>0</v>
+      </c>
+      <c r="G14" s="20">
+        <v>0</v>
+      </c>
+      <c r="H14" s="20">
+        <v>0</v>
+      </c>
+      <c r="I14" s="20">
+        <v>0</v>
+      </c>
+      <c r="J14" s="20">
+        <v>0</v>
+      </c>
+      <c r="K14" s="20">
+        <v>0</v>
+      </c>
+      <c r="L14" s="20">
+        <v>0</v>
+      </c>
+      <c r="M14" s="20">
+        <v>0</v>
+      </c>
+      <c r="N14" s="20">
+        <v>0</v>
+      </c>
+      <c r="O14" s="20">
+        <v>0</v>
+      </c>
+      <c r="P14" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>0</v>
+      </c>
+      <c r="R14" s="20">
+        <v>0</v>
+      </c>
+      <c r="S14" s="20">
+        <v>0</v>
+      </c>
+      <c r="T14" s="20">
+        <v>0</v>
+      </c>
+      <c r="U14" s="20">
+        <v>0</v>
+      </c>
+      <c r="V14" s="20">
+        <v>0</v>
+      </c>
+      <c r="W14" s="20">
+        <v>0</v>
+      </c>
+      <c r="X14" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="21">
         <v>629.81399999999996</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="21">
         <v>664.471</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="21">
         <v>413.84199999999998</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="21">
         <v>528.44100000000003</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="21">
         <v>628.12800000000004</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="21">
         <v>699.596</v>
       </c>
-      <c r="AG14" s="22">
+      <c r="AG14" s="21">
         <v>905.43499999999995</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="21">
         <v>639.15200000000004</v>
       </c>
-      <c r="AI14" s="22">
+      <c r="AI14" s="21">
         <v>713.596</v>
       </c>
-      <c r="AJ14" s="22">
+      <c r="AJ14" s="21">
         <v>615.54999999999995</v>
       </c>
-      <c r="AK14" s="22">
+      <c r="AK14" s="21">
         <v>542.30999999999995</v>
       </c>
-      <c r="AL14" s="22">
+      <c r="AL14" s="21">
         <v>757.99699999999996</v>
       </c>
-      <c r="AM14" s="22">
+      <c r="AM14" s="21">
         <v>527.98900000000003</v>
       </c>
-      <c r="AN14" s="22">
+      <c r="AN14" s="21">
         <v>636.60199999999998</v>
       </c>
-      <c r="AO14" s="22">
+      <c r="AO14" s="21">
         <v>366.14614</v>
       </c>
-      <c r="AP14" s="22">
+      <c r="AP14" s="21">
         <v>443.32514000000003</v>
       </c>
-      <c r="AQ14" s="22">
+      <c r="AQ14" s="21">
         <v>334.09170999999998</v>
       </c>
-      <c r="AR14" s="22">
+      <c r="AR14" s="21">
         <v>597.39477999999997</v>
       </c>
-      <c r="AS14" s="22">
+      <c r="AS14" s="21">
         <v>570.02458000000001</v>
       </c>
-      <c r="AT14" s="22">
+      <c r="AT14" s="21">
         <v>577.19567999999992</v>
       </c>
-      <c r="AU14" s="22">
+      <c r="AU14" s="21">
         <v>1045.2295899999999</v>
       </c>
-      <c r="AV14" s="22">
+      <c r="AV14" s="21">
         <v>1001.270199999652</v>
       </c>
-      <c r="AW14" s="22">
+      <c r="AW14" s="21">
         <v>979.84919999999988</v>
       </c>
-      <c r="AX14" s="22">
+      <c r="AX14" s="21">
         <v>949.12019999999995</v>
       </c>
-      <c r="AY14" s="22">
+      <c r="AY14" s="21">
         <v>867.77320000000009</v>
       </c>
-      <c r="AZ14" s="22">
+      <c r="AZ14" s="21">
         <v>848.10900000000004</v>
       </c>
-      <c r="BA14" s="22">
+      <c r="BA14" s="21">
         <v>798.33319999999992</v>
       </c>
-      <c r="BB14" s="22">
+      <c r="BB14" s="21">
         <v>732.87719999999979</v>
       </c>
-      <c r="BC14" s="22">
+      <c r="BC14" s="21">
         <v>847.55319999999995</v>
       </c>
-      <c r="BD14" s="22">
+      <c r="BD14" s="21">
         <v>1015.7192999999999</v>
       </c>
-      <c r="BE14" s="22">
+      <c r="BE14" s="21">
         <v>889.37443000000007</v>
       </c>
-      <c r="BF14" s="22">
+      <c r="BF14" s="21">
         <v>291.62516000000005</v>
       </c>
-      <c r="BG14" s="22">
+      <c r="BG14" s="21">
         <v>358.65516000000002</v>
       </c>
-      <c r="BH14" s="22">
+      <c r="BH14" s="21">
         <v>276.31004999999999</v>
       </c>
-      <c r="BI14" s="22">
+      <c r="BI14" s="21">
         <v>419.76637999999997</v>
       </c>
-      <c r="BJ14" s="22">
+      <c r="BJ14" s="21">
         <v>220.94123999999999</v>
       </c>
-      <c r="BK14" s="22">
+      <c r="BK14" s="21">
         <v>124.86177000000001</v>
       </c>
-      <c r="BL14" s="22">
+      <c r="BL14" s="21">
         <v>184.27580999999998</v>
       </c>
-      <c r="BM14" s="22">
+      <c r="BM14" s="21">
         <v>178.79351000000003</v>
       </c>
-      <c r="BN14" s="22">
+      <c r="BN14" s="21">
         <v>205.76608999999999</v>
       </c>
-      <c r="BO14" s="22">
+      <c r="BO14" s="21">
         <v>173.85452999999998</v>
       </c>
-      <c r="BP14" s="22">
+      <c r="BP14" s="21">
         <v>260.59934000000004</v>
       </c>
-      <c r="BQ14" s="22">
+      <c r="BQ14" s="21">
         <v>173.55889999999999</v>
       </c>
-      <c r="BR14" s="22">
+      <c r="BR14" s="21">
         <v>213.38570999999999</v>
       </c>
-      <c r="BS14" s="22">
+      <c r="BS14" s="21">
         <v>247.91618</v>
       </c>
-      <c r="BT14" s="22">
+      <c r="BT14" s="21">
         <v>255.30539999999999</v>
       </c>
-      <c r="BU14" s="22">
+      <c r="BU14" s="21">
         <v>237.04599999999999</v>
       </c>
-      <c r="BV14" s="22">
+      <c r="BV14" s="21">
         <v>234.21857999999997</v>
       </c>
-      <c r="BW14" s="22">
+      <c r="BW14" s="21">
         <v>459.48363999999998</v>
       </c>
-      <c r="BX14" s="22">
+      <c r="BX14" s="21">
         <v>358.79653000000002</v>
       </c>
-      <c r="BY14" s="22">
+      <c r="BY14" s="21">
         <v>365.71744999999999</v>
       </c>
-      <c r="BZ14" s="22">
+      <c r="BZ14" s="21">
         <v>224.49436000000003</v>
       </c>
-      <c r="CA14" s="22">
+      <c r="CA14" s="21">
         <v>136.94630999999998</v>
       </c>
-      <c r="CB14" s="22">
+      <c r="CB14" s="21">
         <v>465.25703999999996</v>
       </c>
-      <c r="CC14" s="22">
+      <c r="CC14" s="21">
         <v>464.49762999999996</v>
       </c>
-      <c r="CD14" s="22">
+      <c r="CD14" s="21">
         <v>1960.1661999999999</v>
       </c>
-      <c r="CE14" s="22">
+      <c r="CE14" s="21">
         <v>1681.0888399999999</v>
       </c>
-      <c r="CF14" s="22">
+      <c r="CF14" s="21">
         <v>1474.1956299999999</v>
       </c>
-      <c r="CG14" s="22">
+      <c r="CG14" s="21">
         <v>1803.9914699999999</v>
       </c>
-      <c r="CH14" s="22">
+      <c r="CH14" s="21">
         <v>1348.819</v>
       </c>
+      <c r="CI14" s="21">
+        <v>1904.5289200000002</v>
+      </c>
     </row>
-    <row r="15" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="11">
         <v>12</v>
       </c>
-      <c r="C15" s="21">
-[...71 lines deleted...]
-      <c r="AA15" s="22">
+      <c r="C15" s="20">
+        <v>0</v>
+      </c>
+      <c r="D15" s="20">
+        <v>0</v>
+      </c>
+      <c r="E15" s="20">
+        <v>0</v>
+      </c>
+      <c r="F15" s="20">
+        <v>0</v>
+      </c>
+      <c r="G15" s="20">
+        <v>0</v>
+      </c>
+      <c r="H15" s="20">
+        <v>0</v>
+      </c>
+      <c r="I15" s="20">
+        <v>0</v>
+      </c>
+      <c r="J15" s="20">
+        <v>0</v>
+      </c>
+      <c r="K15" s="20">
+        <v>0</v>
+      </c>
+      <c r="L15" s="20">
+        <v>0</v>
+      </c>
+      <c r="M15" s="20">
+        <v>0</v>
+      </c>
+      <c r="N15" s="20">
+        <v>0</v>
+      </c>
+      <c r="O15" s="20">
+        <v>0</v>
+      </c>
+      <c r="P15" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>0</v>
+      </c>
+      <c r="R15" s="20">
+        <v>0</v>
+      </c>
+      <c r="S15" s="20">
+        <v>0</v>
+      </c>
+      <c r="T15" s="20">
+        <v>0</v>
+      </c>
+      <c r="U15" s="20">
+        <v>0</v>
+      </c>
+      <c r="V15" s="20">
+        <v>0</v>
+      </c>
+      <c r="W15" s="20">
+        <v>0</v>
+      </c>
+      <c r="X15" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="21">
         <v>1225.077</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="21">
         <v>1005.838</v>
       </c>
-      <c r="AC15" s="22">
+      <c r="AC15" s="21">
         <v>1014.603</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="21">
         <v>280.54000000000002</v>
       </c>
-      <c r="AE15" s="22">
+      <c r="AE15" s="21">
         <v>276.798</v>
       </c>
-      <c r="AF15" s="22">
+      <c r="AF15" s="21">
         <v>280.863</v>
       </c>
-      <c r="AG15" s="22">
+      <c r="AG15" s="21">
         <v>277.88099999999997</v>
       </c>
-      <c r="AH15" s="22">
+      <c r="AH15" s="21">
         <v>439.72846999999996</v>
       </c>
-      <c r="AI15" s="22">
+      <c r="AI15" s="21">
         <v>276.97441871815187</v>
       </c>
-      <c r="AJ15" s="22">
+      <c r="AJ15" s="21">
         <v>279.81</v>
       </c>
-      <c r="AK15" s="22">
+      <c r="AK15" s="21">
         <v>276.87900000000002</v>
       </c>
-      <c r="AL15" s="22">
+      <c r="AL15" s="21">
         <v>279.97399999999999</v>
       </c>
-      <c r="AM15" s="22">
+      <c r="AM15" s="21">
         <v>277.435</v>
       </c>
-      <c r="AN15" s="22">
+      <c r="AN15" s="21">
         <v>280.892</v>
       </c>
-      <c r="AO15" s="22">
+      <c r="AO15" s="21">
         <v>514.87127999999996</v>
       </c>
-      <c r="AP15" s="22">
+      <c r="AP15" s="21">
         <v>409.56335999999999</v>
       </c>
-      <c r="AQ15" s="22">
+      <c r="AQ15" s="21">
         <v>464.53933000000001</v>
       </c>
-      <c r="AR15" s="22">
+      <c r="AR15" s="21">
         <v>472.30090000000001</v>
       </c>
-      <c r="AS15" s="22">
+      <c r="AS15" s="21">
         <v>470.17286999999993</v>
       </c>
-      <c r="AT15" s="22">
+      <c r="AT15" s="21">
         <v>499.20342999999997</v>
       </c>
-      <c r="AU15" s="22">
+      <c r="AU15" s="21">
         <v>512.05426999999997</v>
       </c>
-      <c r="AV15" s="22">
+      <c r="AV15" s="21">
         <v>519.59258</v>
       </c>
-      <c r="AW15" s="22">
+      <c r="AW15" s="21">
         <v>494.03898999999996</v>
       </c>
-      <c r="AX15" s="22">
+      <c r="AX15" s="21">
         <v>521.83411000000001</v>
       </c>
-      <c r="AY15" s="22">
+      <c r="AY15" s="21">
         <v>490.54694000000001</v>
       </c>
-      <c r="AZ15" s="22">
+      <c r="AZ15" s="21">
         <v>660.93544000000009</v>
       </c>
-      <c r="BA15" s="22">
+      <c r="BA15" s="21">
         <v>723.57715000000007</v>
       </c>
-      <c r="BB15" s="22">
+      <c r="BB15" s="21">
         <v>743.18143999999995</v>
       </c>
-      <c r="BC15" s="22">
+      <c r="BC15" s="21">
         <v>709.49752999999998</v>
       </c>
-      <c r="BD15" s="22">
+      <c r="BD15" s="21">
         <v>580.38102000000003</v>
       </c>
-      <c r="BE15" s="22">
+      <c r="BE15" s="21">
         <v>543.93993999999998</v>
       </c>
-      <c r="BF15" s="22">
+      <c r="BF15" s="21">
         <v>433.90307999999993</v>
       </c>
-      <c r="BG15" s="22">
+      <c r="BG15" s="21">
         <v>457.15413999999993</v>
       </c>
-      <c r="BH15" s="22">
+      <c r="BH15" s="21">
         <v>416.16919999999999</v>
       </c>
-      <c r="BI15" s="22">
+      <c r="BI15" s="21">
         <v>452.5018</v>
       </c>
-      <c r="BJ15" s="22">
+      <c r="BJ15" s="21">
         <v>464.98160000000007</v>
       </c>
-      <c r="BK15" s="22">
+      <c r="BK15" s="21">
         <v>423.61073999999991</v>
       </c>
-      <c r="BL15" s="22">
+      <c r="BL15" s="21">
         <v>432.74607000000003</v>
       </c>
-      <c r="BM15" s="22">
+      <c r="BM15" s="21">
         <v>417.78855000000004</v>
       </c>
-      <c r="BN15" s="22">
+      <c r="BN15" s="21">
         <v>421.7724</v>
       </c>
-      <c r="BO15" s="22">
+      <c r="BO15" s="21">
         <v>423.78011000000004</v>
       </c>
-      <c r="BP15" s="22">
+      <c r="BP15" s="21">
         <v>295.91255000000001</v>
       </c>
-      <c r="BQ15" s="22">
+      <c r="BQ15" s="21">
         <v>303.83735999999993</v>
       </c>
-      <c r="BR15" s="22">
+      <c r="BR15" s="21">
         <v>299.63466999999997</v>
       </c>
-      <c r="BS15" s="22">
+      <c r="BS15" s="21">
         <v>282.83050000000003</v>
       </c>
-      <c r="BT15" s="22">
+      <c r="BT15" s="21">
         <v>145.44394</v>
       </c>
-      <c r="BU15" s="22">
+      <c r="BU15" s="21">
         <v>122.18520000000001</v>
       </c>
-      <c r="BV15" s="22">
+      <c r="BV15" s="21">
         <v>123.43190000000001</v>
       </c>
-      <c r="BW15" s="22">
+      <c r="BW15" s="21">
         <v>97.781419999999997</v>
       </c>
-      <c r="BX15" s="22">
+      <c r="BX15" s="21">
         <v>147.50944000000001</v>
       </c>
-      <c r="BY15" s="22">
+      <c r="BY15" s="21">
         <v>126.72912000000001</v>
       </c>
-      <c r="BZ15" s="22">
+      <c r="BZ15" s="21">
         <v>88.492640000000009</v>
       </c>
-      <c r="CA15" s="22">
+      <c r="CA15" s="21">
         <v>84.748829999999998</v>
       </c>
-      <c r="CB15" s="22">
+      <c r="CB15" s="21">
         <v>79.681960000000004</v>
       </c>
-      <c r="CC15" s="22">
+      <c r="CC15" s="21">
         <v>56.178359999999998</v>
       </c>
-      <c r="CD15" s="22">
+      <c r="CD15" s="21">
         <v>152.96590000000003</v>
       </c>
-      <c r="CE15" s="22">
+      <c r="CE15" s="21">
         <v>149.79491999999999</v>
       </c>
-      <c r="CF15" s="22">
+      <c r="CF15" s="21">
         <v>157.60298000000003</v>
       </c>
-      <c r="CG15" s="22">
+      <c r="CG15" s="21">
         <v>148.77650000000003</v>
       </c>
-      <c r="CH15" s="22">
+      <c r="CH15" s="21">
         <v>176.30517</v>
       </c>
+      <c r="CI15" s="21">
+        <v>154.79048</v>
+      </c>
     </row>
-    <row r="16" spans="1:86" x14ac:dyDescent="0.2">
-      <c r="A16" s="51" t="s">
+    <row r="16" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A16" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="52" t="s">
+      <c r="B16" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="39">
         <v>23208.24598</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="39">
         <v>23288.50563</v>
       </c>
-      <c r="E16" s="40">
+      <c r="E16" s="39">
         <v>24258.599410000003</v>
       </c>
-      <c r="F16" s="40">
+      <c r="F16" s="39">
         <v>25607.417800000003</v>
       </c>
-      <c r="G16" s="40">
+      <c r="G16" s="39">
         <v>27526.859836119111</v>
       </c>
-      <c r="H16" s="40">
+      <c r="H16" s="39">
         <v>28909.731419395914</v>
       </c>
-      <c r="I16" s="40">
+      <c r="I16" s="39">
         <v>29997.768116010073</v>
       </c>
-      <c r="J16" s="40">
+      <c r="J16" s="39">
         <v>32879.421808555198</v>
       </c>
-      <c r="K16" s="40">
+      <c r="K16" s="39">
         <v>36103.04458485471</v>
       </c>
-      <c r="L16" s="40">
+      <c r="L16" s="39">
         <v>38665.025794481349</v>
       </c>
-      <c r="M16" s="40">
+      <c r="M16" s="39">
         <v>40417.256828814519</v>
       </c>
-      <c r="N16" s="40">
+      <c r="N16" s="39">
         <v>44590.011172545797</v>
       </c>
-      <c r="O16" s="40">
+      <c r="O16" s="39">
         <v>47952.501695106388</v>
       </c>
-      <c r="P16" s="40">
+      <c r="P16" s="39">
         <v>51423.578616877101</v>
       </c>
-      <c r="Q16" s="40">
+      <c r="Q16" s="39">
         <v>54584.023543948264</v>
       </c>
-      <c r="R16" s="40">
+      <c r="R16" s="39">
         <v>59034.658255960676</v>
       </c>
-      <c r="S16" s="40">
+      <c r="S16" s="39">
         <v>58613.772317632975</v>
       </c>
-      <c r="T16" s="40">
+      <c r="T16" s="39">
         <v>61518.197977350523</v>
       </c>
-      <c r="U16" s="40">
+      <c r="U16" s="39">
         <v>65879.149229817122</v>
       </c>
-      <c r="V16" s="40">
+      <c r="V16" s="39">
         <v>71846.083504517097</v>
       </c>
-      <c r="W16" s="40">
+      <c r="W16" s="39">
         <v>75243.2460289148</v>
       </c>
-      <c r="X16" s="40">
+      <c r="X16" s="39">
         <v>77726.045859125486</v>
       </c>
-      <c r="Y16" s="40">
+      <c r="Y16" s="39">
         <v>80317.147932645908</v>
       </c>
-      <c r="Z16" s="40">
+      <c r="Z16" s="39">
         <v>82647.843315679027</v>
       </c>
-      <c r="AA16" s="41">
+      <c r="AA16" s="40">
         <v>100193.66226889065</v>
       </c>
-      <c r="AB16" s="41">
+      <c r="AB16" s="40">
         <v>103328.26268679889</v>
       </c>
-      <c r="AC16" s="41">
+      <c r="AC16" s="40">
         <v>106539.41946992732</v>
       </c>
-      <c r="AD16" s="41">
+      <c r="AD16" s="40">
         <v>107395.77686005544</v>
       </c>
-      <c r="AE16" s="41">
+      <c r="AE16" s="40">
         <v>112672.37254406017</v>
       </c>
-      <c r="AF16" s="41">
+      <c r="AF16" s="40">
         <v>115320.72624792688</v>
       </c>
-      <c r="AG16" s="41">
+      <c r="AG16" s="40">
         <v>119018.55717982346</v>
       </c>
-      <c r="AH16" s="41">
+      <c r="AH16" s="40">
         <v>119943.85673536628</v>
       </c>
-      <c r="AI16" s="41">
+      <c r="AI16" s="40">
         <v>120358.60331765411</v>
       </c>
-      <c r="AJ16" s="41">
+      <c r="AJ16" s="40">
         <v>121294.43686167788</v>
       </c>
-      <c r="AK16" s="41">
+      <c r="AK16" s="40">
         <v>123400.39649386065</v>
       </c>
-      <c r="AL16" s="41">
+      <c r="AL16" s="40">
         <v>125218.07614910911</v>
       </c>
-      <c r="AM16" s="41">
+      <c r="AM16" s="40">
         <v>120717.72001490307</v>
       </c>
-      <c r="AN16" s="41">
+      <c r="AN16" s="40">
         <v>123074.83765534355</v>
       </c>
-      <c r="AO16" s="41">
+      <c r="AO16" s="40">
         <v>131209.06283011931</v>
       </c>
-      <c r="AP16" s="41">
+      <c r="AP16" s="40">
         <v>132127.36216906214</v>
       </c>
-      <c r="AQ16" s="41">
+      <c r="AQ16" s="40">
         <v>147631.82860622933</v>
       </c>
-      <c r="AR16" s="41">
+      <c r="AR16" s="40">
         <v>147837.12340450054</v>
       </c>
-      <c r="AS16" s="41">
+      <c r="AS16" s="40">
         <v>137477.76874868094</v>
       </c>
-      <c r="AT16" s="41">
+      <c r="AT16" s="40">
         <v>133334.21716947237</v>
       </c>
-      <c r="AU16" s="41">
+      <c r="AU16" s="40">
         <v>136482.53802511797</v>
       </c>
-      <c r="AV16" s="41">
+      <c r="AV16" s="40">
         <v>137796.25949065565</v>
       </c>
-      <c r="AW16" s="41">
+      <c r="AW16" s="40">
         <v>139916.1458856166</v>
       </c>
-      <c r="AX16" s="41">
+      <c r="AX16" s="40">
         <v>143064.64341362164</v>
       </c>
-      <c r="AY16" s="41">
+      <c r="AY16" s="40">
         <v>146946.91490027189</v>
       </c>
-      <c r="AZ16" s="41">
+      <c r="AZ16" s="40">
         <v>146838.19921528571</v>
       </c>
-      <c r="BA16" s="41">
+      <c r="BA16" s="40">
         <v>146075.01977156289</v>
       </c>
-      <c r="BB16" s="41">
+      <c r="BB16" s="40">
         <v>146755.73474000001</v>
       </c>
-      <c r="BC16" s="41">
+      <c r="BC16" s="40">
         <v>151931.6160218</v>
       </c>
-      <c r="BD16" s="41">
+      <c r="BD16" s="40">
         <v>151675.25089</v>
       </c>
-      <c r="BE16" s="41">
+      <c r="BE16" s="40">
         <v>152138.96125000002</v>
       </c>
-      <c r="BF16" s="41">
+      <c r="BF16" s="40">
         <v>150637.89807803932</v>
       </c>
-      <c r="BG16" s="41">
+      <c r="BG16" s="40">
         <v>154116.06934404233</v>
       </c>
-      <c r="BH16" s="41">
+      <c r="BH16" s="40">
         <v>152127.68863000002</v>
       </c>
-      <c r="BI16" s="41">
+      <c r="BI16" s="40">
         <v>151816.51522</v>
       </c>
-      <c r="BJ16" s="41">
+      <c r="BJ16" s="40">
         <v>152556.76773399999</v>
       </c>
-      <c r="BK16" s="41">
+      <c r="BK16" s="40">
         <v>149073.09249900002</v>
       </c>
-      <c r="BL16" s="41">
+      <c r="BL16" s="40">
         <v>152388.5160498</v>
       </c>
-      <c r="BM16" s="41">
+      <c r="BM16" s="40">
         <v>151126.08238109</v>
       </c>
-      <c r="BN16" s="41">
+      <c r="BN16" s="40">
         <v>151910.05886501691</v>
       </c>
-      <c r="BO16" s="41">
+      <c r="BO16" s="40">
         <v>151418.12249357128</v>
       </c>
-      <c r="BP16" s="41">
+      <c r="BP16" s="40">
         <v>152980.44971180958</v>
       </c>
-      <c r="BQ16" s="41">
+      <c r="BQ16" s="40">
         <v>154372.27259885834</v>
       </c>
-      <c r="BR16" s="41">
+      <c r="BR16" s="40">
         <v>152664.16221943492</v>
       </c>
-      <c r="BS16" s="41">
+      <c r="BS16" s="40">
         <v>152462.56866242678</v>
       </c>
-      <c r="BT16" s="41">
+      <c r="BT16" s="40">
         <v>150642.4571034268</v>
       </c>
-      <c r="BU16" s="41">
+      <c r="BU16" s="40">
         <v>154079.98788908613</v>
       </c>
-      <c r="BV16" s="41">
+      <c r="BV16" s="40">
         <v>154940.44083508616</v>
       </c>
-      <c r="BW16" s="41">
+      <c r="BW16" s="40">
         <v>159188.58226824808</v>
       </c>
-      <c r="BX16" s="41">
+      <c r="BX16" s="40">
         <v>159938.56467687016</v>
       </c>
-      <c r="BY16" s="41">
+      <c r="BY16" s="40">
         <v>159177.27248752629</v>
       </c>
-      <c r="BZ16" s="41">
+      <c r="BZ16" s="40">
         <v>157694.88921101522</v>
       </c>
-      <c r="CA16" s="41">
+      <c r="CA16" s="40">
         <v>160118.47832852911</v>
       </c>
-      <c r="CB16" s="41">
+      <c r="CB16" s="40">
         <v>158944.85960184544</v>
       </c>
-      <c r="CC16" s="41">
+      <c r="CC16" s="40">
         <v>155802.78729969432</v>
       </c>
-      <c r="CD16" s="41">
+      <c r="CD16" s="40">
         <v>155118.11417964753</v>
       </c>
-      <c r="CE16" s="41">
+      <c r="CE16" s="40">
         <v>156506.80905864056</v>
       </c>
-      <c r="CF16" s="41">
+      <c r="CF16" s="40">
         <v>153968.01517780614</v>
       </c>
-      <c r="CG16" s="41">
+      <c r="CG16" s="40">
         <v>151493.72574855469</v>
       </c>
-      <c r="CH16" s="41">
+      <c r="CH16" s="40">
         <v>156420.85548294807</v>
       </c>
+      <c r="CI16" s="40">
+        <v>161593.95587437367</v>
+      </c>
     </row>
-    <row r="17" spans="1:86" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="49" t="s">
+    <row r="17" spans="1:87" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="49">
         <v>7966.5091000000002</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D17" s="49">
         <v>8191.3084600000002</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E17" s="49">
         <v>8442.93</v>
       </c>
-      <c r="F17" s="50">
+      <c r="F17" s="49">
         <v>8921.0337900000013</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="49">
         <v>9084.0722161191115</v>
       </c>
-      <c r="H17" s="50">
+      <c r="H17" s="49">
         <v>9573.5568993959059</v>
       </c>
-      <c r="I17" s="50">
+      <c r="I17" s="49">
         <v>9686.9239960100713</v>
       </c>
-      <c r="J17" s="50">
+      <c r="J17" s="49">
         <v>11217.091618555198</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K17" s="49">
         <v>13387.652974854707</v>
       </c>
-      <c r="L17" s="50">
+      <c r="L17" s="49">
         <v>15312.283494481342</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M17" s="49">
         <v>16053.769148814521</v>
       </c>
-      <c r="N17" s="50">
+      <c r="N17" s="49">
         <v>19276.829092545799</v>
       </c>
-      <c r="O17" s="50">
+      <c r="O17" s="49">
         <v>21597.763115106387</v>
       </c>
-      <c r="P17" s="50">
+      <c r="P17" s="49">
         <v>23308.7606868771</v>
       </c>
-      <c r="Q17" s="50">
+      <c r="Q17" s="49">
         <v>24803.231903948265</v>
       </c>
-      <c r="R17" s="50">
+      <c r="R17" s="49">
         <v>24678.551875960678</v>
       </c>
-      <c r="S17" s="50">
+      <c r="S17" s="49">
         <v>22807.743127632973</v>
       </c>
-      <c r="T17" s="50">
+      <c r="T17" s="49">
         <v>23923.602897350531</v>
       </c>
-      <c r="U17" s="50">
+      <c r="U17" s="49">
         <v>25736.960639817127</v>
       </c>
-      <c r="V17" s="50">
+      <c r="V17" s="49">
         <v>29084.889724517103</v>
       </c>
-      <c r="W17" s="50">
+      <c r="W17" s="49">
         <v>30951.678218914803</v>
       </c>
-      <c r="X17" s="50">
+      <c r="X17" s="49">
         <v>31406.956949125488</v>
       </c>
-      <c r="Y17" s="50">
+      <c r="Y17" s="49">
         <v>32091.963122645906</v>
       </c>
-      <c r="Z17" s="50">
+      <c r="Z17" s="49">
         <v>33100.623455679015</v>
       </c>
-      <c r="AA17" s="37">
+      <c r="AA17" s="36">
         <v>48519.430218890666</v>
       </c>
-      <c r="AB17" s="37">
+      <c r="AB17" s="36">
         <v>48388.788896798884</v>
       </c>
-      <c r="AC17" s="37">
+      <c r="AC17" s="36">
         <v>49780.296909927332</v>
       </c>
-      <c r="AD17" s="37">
+      <c r="AD17" s="36">
         <v>49253.232510055437</v>
       </c>
-      <c r="AE17" s="37">
+      <c r="AE17" s="36">
         <v>51521.326504060169</v>
       </c>
-      <c r="AF17" s="37">
+      <c r="AF17" s="36">
         <v>53260.42741792689</v>
       </c>
-      <c r="AG17" s="37">
+      <c r="AG17" s="36">
         <v>56033.115689823455</v>
       </c>
-      <c r="AH17" s="37">
+      <c r="AH17" s="36">
         <v>57163.623993681904</v>
       </c>
-      <c r="AI17" s="37">
+      <c r="AI17" s="36">
         <v>54584.035925969722</v>
       </c>
-      <c r="AJ17" s="37">
+      <c r="AJ17" s="36">
         <v>53980.749278643496</v>
       </c>
-      <c r="AK17" s="37">
+      <c r="AK17" s="36">
         <v>54787.018320826261</v>
       </c>
-      <c r="AL17" s="37">
+      <c r="AL17" s="36">
         <v>55859.47731345475</v>
       </c>
-      <c r="AM17" s="37">
+      <c r="AM17" s="36">
         <v>49878.13180115867</v>
       </c>
-      <c r="AN17" s="37">
+      <c r="AN17" s="36">
         <v>51191.985011599165</v>
       </c>
-      <c r="AO17" s="37">
+      <c r="AO17" s="36">
         <v>54980.621880119303</v>
       </c>
-      <c r="AP17" s="37">
+      <c r="AP17" s="36">
         <v>57277.153429062135</v>
       </c>
-      <c r="AQ17" s="37">
+      <c r="AQ17" s="36">
         <v>59420.311996229357</v>
       </c>
-      <c r="AR17" s="37">
+      <c r="AR17" s="36">
         <v>58380.047234500547</v>
       </c>
-      <c r="AS17" s="37">
+      <c r="AS17" s="36">
         <v>48052.757578680947</v>
       </c>
-      <c r="AT17" s="37">
+      <c r="AT17" s="36">
         <v>42979.035049472368</v>
       </c>
-      <c r="AU17" s="37">
+      <c r="AU17" s="36">
         <v>45461.834155117984</v>
       </c>
-      <c r="AV17" s="37">
+      <c r="AV17" s="36">
         <v>48339.734411697638</v>
       </c>
-      <c r="AW17" s="37">
+      <c r="AW17" s="36">
         <v>50459.2459256566</v>
       </c>
-      <c r="AX17" s="37">
+      <c r="AX17" s="36">
         <v>53061.148693621653</v>
       </c>
-      <c r="AY17" s="37">
+      <c r="AY17" s="36">
         <v>56264.017850271899</v>
       </c>
-      <c r="AZ17" s="37">
+      <c r="AZ17" s="36">
         <v>55746.317505285711</v>
       </c>
-      <c r="BA17" s="37">
+      <c r="BA17" s="36">
         <v>55447.45029981641</v>
       </c>
-      <c r="BB17" s="37">
+      <c r="BB17" s="36">
         <v>57167.972340000008</v>
       </c>
-      <c r="BC17" s="37">
+      <c r="BC17" s="36">
         <v>59309.739741800004</v>
       </c>
-      <c r="BD17" s="37">
+      <c r="BD17" s="36">
         <v>59092.265019999999</v>
       </c>
-      <c r="BE17" s="37">
+      <c r="BE17" s="36">
         <v>59433.857540000012</v>
       </c>
-      <c r="BF17" s="37">
+      <c r="BF17" s="36">
         <v>59080.202734456012</v>
       </c>
-      <c r="BG17" s="37">
+      <c r="BG17" s="36">
         <v>61268.028104042307</v>
       </c>
-      <c r="BH17" s="37">
+      <c r="BH17" s="36">
         <v>60158.589610000003</v>
       </c>
-      <c r="BI17" s="37">
+      <c r="BI17" s="36">
         <v>62056.667070000003</v>
       </c>
-      <c r="BJ17" s="37">
+      <c r="BJ17" s="36">
         <v>63955.076694000003</v>
       </c>
-      <c r="BK17" s="37">
+      <c r="BK17" s="36">
         <v>60113.095089000002</v>
       </c>
-      <c r="BL17" s="37">
+      <c r="BL17" s="36">
         <v>63266.514988999996</v>
       </c>
-      <c r="BM17" s="37">
+      <c r="BM17" s="36">
         <v>63270.794629999997</v>
       </c>
-      <c r="BN17" s="37">
+      <c r="BN17" s="36">
         <v>64529.324305016882</v>
       </c>
-      <c r="BO17" s="37">
+      <c r="BO17" s="36">
         <v>66080.969933571279</v>
       </c>
-      <c r="BP17" s="37">
+      <c r="BP17" s="36">
         <v>68656.204661809563</v>
       </c>
-      <c r="BQ17" s="37">
+      <c r="BQ17" s="36">
         <v>71930.317038858353</v>
       </c>
-      <c r="BR17" s="37">
+      <c r="BR17" s="36">
         <v>72866.934819434915</v>
       </c>
-      <c r="BS17" s="37">
+      <c r="BS17" s="36">
         <v>74575.756930426796</v>
       </c>
-      <c r="BT17" s="37">
+      <c r="BT17" s="36">
         <v>74078.044718426812</v>
       </c>
-      <c r="BU17" s="37">
+      <c r="BU17" s="36">
         <v>77473.37431308614</v>
       </c>
-      <c r="BV17" s="37">
+      <c r="BV17" s="36">
         <v>76300.091723086167</v>
       </c>
-      <c r="BW17" s="37">
+      <c r="BW17" s="36">
         <v>81152.539885248058</v>
       </c>
-      <c r="BX17" s="37">
+      <c r="BX17" s="36">
         <v>81931.595655870144</v>
       </c>
-      <c r="BY17" s="37">
+      <c r="BY17" s="36">
         <v>81459.564229973024</v>
       </c>
-      <c r="BZ17" s="37">
+      <c r="BZ17" s="36">
         <v>81371.704673315224</v>
       </c>
-      <c r="CA17" s="37">
+      <c r="CA17" s="36">
         <v>84373.143352984494</v>
       </c>
-      <c r="CB17" s="37">
+      <c r="CB17" s="36">
         <v>82954.823343185461</v>
       </c>
-      <c r="CC17" s="37">
+      <c r="CC17" s="36">
         <v>81719.301152724322</v>
       </c>
-      <c r="CD17" s="37">
+      <c r="CD17" s="36">
         <v>78599.809768717532</v>
       </c>
-      <c r="CE17" s="37">
+      <c r="CE17" s="36">
         <v>79209.39384971057</v>
       </c>
-      <c r="CF17" s="37">
+      <c r="CF17" s="36">
         <v>77247.03148887615</v>
       </c>
-      <c r="CG17" s="37">
+      <c r="CG17" s="36">
         <v>76006.631059624706</v>
       </c>
-      <c r="CH17" s="37">
+      <c r="CH17" s="36">
         <v>80142.667698201898</v>
       </c>
+      <c r="CI17" s="36">
+        <v>86014.034704373698</v>
+      </c>
     </row>
-    <row r="18" spans="1:86" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="29" t="s">
+    <row r="18" spans="1:87" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="12">
+      <c r="B18" s="11">
         <v>15</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="20">
         <v>7971.1617299999998</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="20">
         <v>8195.1219700000001</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="20">
         <v>8452.584060000001</v>
       </c>
-      <c r="F18" s="21">
+      <c r="F18" s="20">
         <v>8930.0830600000008</v>
       </c>
-      <c r="G18" s="21">
+      <c r="G18" s="20">
         <v>9093.7624261191122</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>9585.0621093959053</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="20">
         <v>9726.9791560100712</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="20">
         <v>11260.642738555198</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="20">
         <v>13420.736244854706</v>
       </c>
-      <c r="L18" s="21">
+      <c r="L18" s="20">
         <v>15346.403834481342</v>
       </c>
-      <c r="M18" s="21">
+      <c r="M18" s="20">
         <v>16095.82900881452</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="20">
         <v>19318.351682545799</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="20">
         <v>21634.875975106388</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="20">
         <v>23348.981566877101</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q18" s="20">
         <v>24841.957093948266</v>
       </c>
-      <c r="R18" s="21">
+      <c r="R18" s="20">
         <v>24724.313275960678</v>
       </c>
-      <c r="S18" s="21">
+      <c r="S18" s="20">
         <v>22850.557737632975</v>
       </c>
-      <c r="T18" s="21">
+      <c r="T18" s="20">
         <v>23962.34672735053</v>
       </c>
-      <c r="U18" s="21">
+      <c r="U18" s="20">
         <v>25781.222279817128</v>
       </c>
-      <c r="V18" s="21">
+      <c r="V18" s="20">
         <v>29139.358024517103</v>
       </c>
-      <c r="W18" s="21">
+      <c r="W18" s="20">
         <v>31016.533178914804</v>
       </c>
-      <c r="X18" s="21">
+      <c r="X18" s="20">
         <v>31475.636049125489</v>
       </c>
-      <c r="Y18" s="21">
+      <c r="Y18" s="20">
         <v>32172.700422645907</v>
       </c>
-      <c r="Z18" s="21">
+      <c r="Z18" s="20">
         <v>33455.443055679018</v>
       </c>
-      <c r="AA18" s="22">
+      <c r="AA18" s="21">
         <v>48914.010918890664</v>
       </c>
-      <c r="AB18" s="22">
+      <c r="AB18" s="21">
         <v>48803.041356798887</v>
       </c>
-      <c r="AC18" s="22">
+      <c r="AC18" s="21">
         <v>50348.913609927331</v>
       </c>
-      <c r="AD18" s="22">
+      <c r="AD18" s="21">
         <v>49881.706310055437</v>
       </c>
-      <c r="AE18" s="22">
+      <c r="AE18" s="21">
         <v>52010.197634060169</v>
       </c>
-      <c r="AF18" s="22">
+      <c r="AF18" s="21">
         <v>53733.811017926892</v>
       </c>
-      <c r="AG18" s="22">
+      <c r="AG18" s="21">
         <v>56503.187289823458</v>
       </c>
-      <c r="AH18" s="22">
+      <c r="AH18" s="21">
         <v>57637.418693681902</v>
       </c>
-      <c r="AI18" s="22">
+      <c r="AI18" s="21">
         <v>55088.38822596972</v>
       </c>
-      <c r="AJ18" s="22">
+      <c r="AJ18" s="21">
         <v>54465.486908643499</v>
       </c>
-      <c r="AK18" s="22">
+      <c r="AK18" s="21">
         <v>55303.163340826264</v>
       </c>
-      <c r="AL18" s="22">
+      <c r="AL18" s="21">
         <v>56510.85147345475</v>
       </c>
-      <c r="AM18" s="22">
+      <c r="AM18" s="21">
         <v>50464.768701158668</v>
       </c>
-      <c r="AN18" s="22">
+      <c r="AN18" s="21">
         <v>51821.571091599166</v>
       </c>
-      <c r="AO18" s="22">
+      <c r="AO18" s="21">
         <v>54917.613320119301</v>
       </c>
-      <c r="AP18" s="22">
+      <c r="AP18" s="21">
         <v>57214.145869062137</v>
       </c>
-      <c r="AQ18" s="22">
+      <c r="AQ18" s="21">
         <v>59357.316996229354</v>
       </c>
-      <c r="AR18" s="22">
+      <c r="AR18" s="21">
         <v>58316.805234500542</v>
       </c>
-      <c r="AS18" s="22">
+      <c r="AS18" s="21">
         <v>47989.515578680941</v>
       </c>
-      <c r="AT18" s="22">
+      <c r="AT18" s="21">
         <v>42915.792949472365</v>
       </c>
-      <c r="AU18" s="22">
+      <c r="AU18" s="21">
         <v>45398.491055117978</v>
       </c>
-      <c r="AV18" s="22">
+      <c r="AV18" s="21">
         <v>48276.391311697633</v>
       </c>
-      <c r="AW18" s="22">
+      <c r="AW18" s="21">
         <v>50444.927915656597</v>
       </c>
-      <c r="AX18" s="22">
+      <c r="AX18" s="21">
         <v>53046.760683621651</v>
       </c>
-      <c r="AY18" s="22">
+      <c r="AY18" s="21">
         <v>56248.753840271893</v>
       </c>
-      <c r="AZ18" s="22">
+      <c r="AZ18" s="21">
         <v>55731.368495285707</v>
       </c>
-      <c r="BA18" s="22">
+      <c r="BA18" s="21">
         <v>55433.366289816404</v>
       </c>
-      <c r="BB18" s="22">
+      <c r="BB18" s="21">
         <v>57153.476340000001</v>
       </c>
-      <c r="BC18" s="22">
+      <c r="BC18" s="21">
         <v>59294.606741800002</v>
       </c>
-      <c r="BD18" s="22">
+      <c r="BD18" s="21">
         <v>59078.141019999995</v>
       </c>
-      <c r="BE18" s="22">
+      <c r="BE18" s="21">
         <v>59420.587540000008</v>
       </c>
-      <c r="BF18" s="22">
+      <c r="BF18" s="21">
         <v>59067.661734456007</v>
       </c>
-      <c r="BG18" s="22">
+      <c r="BG18" s="21">
         <v>61255.351104042304</v>
       </c>
-      <c r="BH18" s="22">
+      <c r="BH18" s="21">
         <v>60145.929609999999</v>
       </c>
-      <c r="BI18" s="22">
+      <c r="BI18" s="21">
         <v>62044.271070000003</v>
       </c>
-      <c r="BJ18" s="22">
+      <c r="BJ18" s="21">
         <v>63942.470693999996</v>
       </c>
-      <c r="BK18" s="22">
+      <c r="BK18" s="21">
         <v>60102.370088999996</v>
       </c>
-      <c r="BL18" s="22">
+      <c r="BL18" s="21">
         <v>63254.579988999991</v>
       </c>
-      <c r="BM18" s="22">
+      <c r="BM18" s="21">
         <v>63259.573909999992</v>
       </c>
-      <c r="BN18" s="22">
+      <c r="BN18" s="21">
         <v>64517.868925016875</v>
       </c>
-      <c r="BO18" s="22">
+      <c r="BO18" s="21">
         <v>66069.650853571278</v>
       </c>
-      <c r="BP18" s="22">
+      <c r="BP18" s="21">
         <v>68643.872851809574</v>
       </c>
-      <c r="BQ18" s="22">
+      <c r="BQ18" s="21">
         <v>71917.924288858354</v>
       </c>
-      <c r="BR18" s="22">
+      <c r="BR18" s="21">
         <v>72854.70894943492</v>
       </c>
-      <c r="BS18" s="22">
+      <c r="BS18" s="21">
         <v>74564.243570426799</v>
       </c>
-      <c r="BT18" s="22">
+      <c r="BT18" s="21">
         <v>74066.751538426804</v>
       </c>
-      <c r="BU18" s="22">
+      <c r="BU18" s="21">
         <v>77462.43886308615</v>
       </c>
-      <c r="BV18" s="22">
+      <c r="BV18" s="21">
         <v>76289.829373086162</v>
       </c>
-      <c r="BW18" s="22">
+      <c r="BW18" s="21">
         <v>81141.81671524806</v>
       </c>
-      <c r="BX18" s="22">
+      <c r="BX18" s="21">
         <v>81921.01589587015</v>
       </c>
-      <c r="BY18" s="22">
+      <c r="BY18" s="21">
         <v>81451.254839973029</v>
       </c>
-      <c r="BZ18" s="22">
+      <c r="BZ18" s="21">
         <v>81362.929153315228</v>
       </c>
-      <c r="CA18" s="22">
+      <c r="CA18" s="21">
         <v>84362.814582984502</v>
       </c>
-      <c r="CB18" s="22">
+      <c r="CB18" s="21">
         <v>82946.054393185463</v>
       </c>
-      <c r="CC18" s="22">
+      <c r="CC18" s="21">
         <v>81710.702722724323</v>
       </c>
-      <c r="CD18" s="22">
+      <c r="CD18" s="21">
         <v>78593.234228717542</v>
       </c>
-      <c r="CE18" s="22">
+      <c r="CE18" s="21">
         <v>79202.474259710565</v>
       </c>
-      <c r="CF18" s="22">
+      <c r="CF18" s="21">
         <v>77240.598658876144</v>
       </c>
-      <c r="CG18" s="22">
+      <c r="CG18" s="21">
         <v>76001.903749624704</v>
       </c>
-      <c r="CH18" s="22">
+      <c r="CH18" s="21">
         <v>80137.554778201898</v>
       </c>
+      <c r="CI18" s="21">
+        <v>86008.900164373714</v>
+      </c>
     </row>
-    <row r="19" spans="1:86" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:87" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="12">
+      <c r="B19" s="11">
         <v>16</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="20">
         <v>4.6526300000000003</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>3.81351</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="20">
         <v>9.6540599999999994</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>9.0492699999999999</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="20">
         <v>9.6902100000000004</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="20">
         <v>11.50521</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="20">
         <v>40.055160000000001</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>43.551119999999997</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="20">
         <v>33.083269999999999</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L19" s="20">
         <v>34.120339999999999</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="20">
         <v>42.05986</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="20">
         <v>41.522590000000001</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="20">
         <v>37.112859999999998</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="20">
         <v>40.220880000000001</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="20">
         <v>38.725189999999998</v>
       </c>
-      <c r="R19" s="21">
+      <c r="R19" s="20">
         <v>45.761400000000002</v>
       </c>
-      <c r="S19" s="21">
+      <c r="S19" s="20">
         <v>42.814610000000002</v>
       </c>
-      <c r="T19" s="21">
+      <c r="T19" s="20">
         <v>38.743830000000003</v>
       </c>
-      <c r="U19" s="21">
+      <c r="U19" s="20">
         <v>44.26164</v>
       </c>
-      <c r="V19" s="21">
+      <c r="V19" s="20">
         <v>54.468299999999999</v>
       </c>
-      <c r="W19" s="21">
+      <c r="W19" s="20">
         <v>64.854960000000005</v>
       </c>
-      <c r="X19" s="21">
+      <c r="X19" s="20">
         <v>68.679100000000005</v>
       </c>
-      <c r="Y19" s="21">
+      <c r="Y19" s="20">
         <v>80.737300000000005</v>
       </c>
-      <c r="Z19" s="21">
+      <c r="Z19" s="20">
         <v>354.81959999999998</v>
       </c>
-      <c r="AA19" s="22">
+      <c r="AA19" s="21">
         <v>394.58069999999998</v>
       </c>
-      <c r="AB19" s="22">
+      <c r="AB19" s="21">
         <v>414.25245999999999</v>
       </c>
-      <c r="AC19" s="22">
+      <c r="AC19" s="21">
         <v>568.61670000000004</v>
       </c>
-      <c r="AD19" s="22">
+      <c r="AD19" s="21">
         <v>628.47379999999998</v>
       </c>
-      <c r="AE19" s="22">
+      <c r="AE19" s="21">
         <v>488.87112999999999</v>
       </c>
-      <c r="AF19" s="22">
+      <c r="AF19" s="21">
         <v>473.3836</v>
       </c>
-      <c r="AG19" s="22">
+      <c r="AG19" s="21">
         <v>470.07159999999999</v>
       </c>
-      <c r="AH19" s="22">
+      <c r="AH19" s="21">
         <v>473.79469999999998</v>
       </c>
-      <c r="AI19" s="22">
+      <c r="AI19" s="21">
         <v>504.35230000000001</v>
       </c>
-      <c r="AJ19" s="22">
+      <c r="AJ19" s="21">
         <v>484.73763000000002</v>
       </c>
-      <c r="AK19" s="22">
+      <c r="AK19" s="21">
         <v>516.14502000000005</v>
       </c>
-      <c r="AL19" s="22">
+      <c r="AL19" s="21">
         <v>651.37415999999996</v>
       </c>
-      <c r="AM19" s="22">
+      <c r="AM19" s="21">
         <v>586.63689999999997</v>
       </c>
-      <c r="AN19" s="22">
+      <c r="AN19" s="21">
         <v>629.58608000000004</v>
       </c>
-      <c r="AO19" s="22">
-[...71 lines deleted...]
-      <c r="BM19" s="22">
+      <c r="AO19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="21">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="21">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="21">
         <v>8.8000000000000003E-4</v>
       </c>
-      <c r="BN19" s="22">
+      <c r="BN19" s="21">
         <v>9.3999999999999997E-4</v>
       </c>
-      <c r="BO19" s="22">
+      <c r="BO19" s="21">
         <v>3.8940000000000002E-2</v>
       </c>
-      <c r="BP19" s="22">
+      <c r="BP19" s="21">
         <v>4.1930000000000002E-2</v>
       </c>
-      <c r="BQ19" s="22">
+      <c r="BQ19" s="21">
         <v>4.2220000000000001E-2</v>
       </c>
-      <c r="BR19" s="22">
+      <c r="BR19" s="21">
         <v>4.122E-2</v>
       </c>
-      <c r="BS19" s="22">
+      <c r="BS19" s="21">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="BT19" s="22">
+      <c r="BT19" s="21">
         <v>9.2359999999999998E-2</v>
       </c>
-      <c r="BU19" s="22">
+      <c r="BU19" s="21">
         <v>0.16800000000000001</v>
       </c>
-      <c r="BV19" s="22">
+      <c r="BV19" s="21">
         <v>0.15955</v>
       </c>
-      <c r="BW19" s="22">
+      <c r="BW19" s="21">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="BX19" s="22">
+      <c r="BX19" s="21">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="BY19" s="22">
+      <c r="BY19" s="21">
         <v>1.85297</v>
       </c>
-      <c r="BZ19" s="22">
+      <c r="BZ19" s="21">
         <v>1.8519699999999999</v>
       </c>
-      <c r="CA19" s="22">
+      <c r="CA19" s="21">
         <v>0.48365999999999998</v>
       </c>
-      <c r="CB19" s="22">
+      <c r="CB19" s="21">
         <v>1.47766</v>
       </c>
-      <c r="CC19" s="22">
+      <c r="CC19" s="21">
         <v>1.48136</v>
       </c>
-      <c r="CD19" s="22">
+      <c r="CD19" s="21">
         <v>2.6226500000000001</v>
       </c>
-      <c r="CE19" s="22">
+      <c r="CE19" s="21">
         <v>2.64506</v>
       </c>
-      <c r="CF19" s="22">
+      <c r="CF19" s="21">
         <v>2.8200599999999998</v>
       </c>
-      <c r="CG19" s="22">
+      <c r="CG19" s="21">
         <v>4.0455199999999998</v>
       </c>
-      <c r="CH19" s="22">
+      <c r="CH19" s="21">
         <v>4.4655800000000001</v>
       </c>
+      <c r="CI19" s="21">
+        <v>4.8631500000000001</v>
+      </c>
     </row>
-    <row r="20" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="12">
+      <c r="B20" s="11">
         <v>17</v>
       </c>
-      <c r="C20" s="21">
-[...113 lines deleted...]
-      <c r="AO20" s="22">
+      <c r="C20" s="20">
+        <v>0</v>
+      </c>
+      <c r="D20" s="20">
+        <v>0</v>
+      </c>
+      <c r="E20" s="20">
+        <v>0</v>
+      </c>
+      <c r="F20" s="20">
+        <v>0</v>
+      </c>
+      <c r="G20" s="20">
+        <v>0</v>
+      </c>
+      <c r="H20" s="20">
+        <v>0</v>
+      </c>
+      <c r="I20" s="20">
+        <v>0</v>
+      </c>
+      <c r="J20" s="20">
+        <v>0</v>
+      </c>
+      <c r="K20" s="20">
+        <v>0</v>
+      </c>
+      <c r="L20" s="20">
+        <v>0</v>
+      </c>
+      <c r="M20" s="20">
+        <v>0</v>
+      </c>
+      <c r="N20" s="20">
+        <v>0</v>
+      </c>
+      <c r="O20" s="20">
+        <v>0</v>
+      </c>
+      <c r="P20" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>0</v>
+      </c>
+      <c r="R20" s="20">
+        <v>0</v>
+      </c>
+      <c r="S20" s="20">
+        <v>0</v>
+      </c>
+      <c r="T20" s="20">
+        <v>0</v>
+      </c>
+      <c r="U20" s="20">
+        <v>0</v>
+      </c>
+      <c r="V20" s="20">
+        <v>0</v>
+      </c>
+      <c r="W20" s="20">
+        <v>0</v>
+      </c>
+      <c r="X20" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="21">
         <v>63.008900000000004</v>
       </c>
-      <c r="AP20" s="22">
+      <c r="AP20" s="21">
         <v>63.008900000000004</v>
       </c>
-      <c r="AQ20" s="22">
+      <c r="AQ20" s="21">
         <v>62.996000000000002</v>
       </c>
-      <c r="AR20" s="22">
+      <c r="AR20" s="21">
         <v>63.243000000000002</v>
       </c>
-      <c r="AS20" s="22">
+      <c r="AS20" s="21">
         <v>63.243000000000002</v>
       </c>
-      <c r="AT20" s="22">
+      <c r="AT20" s="21">
         <v>63.243099999999998</v>
       </c>
-      <c r="AU20" s="22">
+      <c r="AU20" s="21">
         <v>63.344099999999997</v>
       </c>
-      <c r="AV20" s="22">
+      <c r="AV20" s="21">
         <v>63.344099999999997</v>
       </c>
-      <c r="AW20" s="22">
+      <c r="AW20" s="21">
         <v>14.31901</v>
       </c>
-      <c r="AX20" s="22">
+      <c r="AX20" s="21">
         <v>14.389010000000001</v>
       </c>
-      <c r="AY20" s="22">
+      <c r="AY20" s="21">
         <v>15.26501</v>
       </c>
-      <c r="AZ20" s="22">
+      <c r="AZ20" s="21">
         <v>14.950010000000001</v>
       </c>
-      <c r="BA20" s="22">
+      <c r="BA20" s="21">
         <v>14.08501</v>
       </c>
-      <c r="BB20" s="22">
+      <c r="BB20" s="21">
         <v>14.497</v>
       </c>
-      <c r="BC20" s="22">
+      <c r="BC20" s="21">
         <v>15.134</v>
       </c>
-      <c r="BD20" s="22">
+      <c r="BD20" s="21">
         <v>14.125</v>
       </c>
-      <c r="BE20" s="22">
+      <c r="BE20" s="21">
         <v>13.271000000000001</v>
       </c>
-      <c r="BF20" s="22">
+      <c r="BF20" s="21">
         <v>12.542</v>
       </c>
-      <c r="BG20" s="22">
+      <c r="BG20" s="21">
         <v>12.678000000000001</v>
       </c>
-      <c r="BH20" s="22">
+      <c r="BH20" s="21">
         <v>12.661</v>
       </c>
-      <c r="BI20" s="22">
+      <c r="BI20" s="21">
         <v>12.397</v>
       </c>
-      <c r="BJ20" s="22">
+      <c r="BJ20" s="21">
         <v>12.606999999999999</v>
       </c>
-      <c r="BK20" s="22">
+      <c r="BK20" s="21">
         <v>10.726000000000001</v>
       </c>
-      <c r="BL20" s="22">
+      <c r="BL20" s="21">
         <v>11.936</v>
       </c>
-      <c r="BM20" s="22">
+      <c r="BM20" s="21">
         <v>11.2226</v>
       </c>
-      <c r="BN20" s="22">
+      <c r="BN20" s="21">
         <v>11.457319999999999</v>
       </c>
-      <c r="BO20" s="22">
+      <c r="BO20" s="21">
         <v>11.359020000000001</v>
       </c>
-      <c r="BP20" s="22">
+      <c r="BP20" s="21">
         <v>12.374739999999999</v>
       </c>
-      <c r="BQ20" s="22">
+      <c r="BQ20" s="21">
         <v>12.435969999999999</v>
       </c>
-      <c r="BR20" s="22">
+      <c r="BR20" s="21">
         <v>12.268090000000001</v>
       </c>
-      <c r="BS20" s="22">
+      <c r="BS20" s="21">
         <v>11.557360000000001</v>
       </c>
-      <c r="BT20" s="22">
+      <c r="BT20" s="21">
         <v>11.38654</v>
       </c>
-      <c r="BU20" s="22">
+      <c r="BU20" s="21">
         <v>11.10445</v>
       </c>
-      <c r="BV20" s="22">
+      <c r="BV20" s="21">
         <v>10.4229</v>
       </c>
-      <c r="BW20" s="22">
+      <c r="BW20" s="21">
         <v>10.762169999999999</v>
       </c>
-      <c r="BX20" s="22">
+      <c r="BX20" s="21">
         <v>10.61876</v>
       </c>
-      <c r="BY20" s="22">
+      <c r="BY20" s="21">
         <v>10.163360000000001</v>
       </c>
-      <c r="BZ20" s="22">
+      <c r="BZ20" s="21">
         <v>10.628489999999999</v>
       </c>
-      <c r="CA20" s="22">
+      <c r="CA20" s="21">
         <v>10.81343</v>
       </c>
-      <c r="CB20" s="22">
+      <c r="CB20" s="21">
         <v>10.24761</v>
       </c>
-      <c r="CC20" s="22">
+      <c r="CC20" s="21">
         <v>10.08079</v>
       </c>
-      <c r="CD20" s="22">
+      <c r="CD20" s="21">
         <v>9.1991899999999998</v>
       </c>
-      <c r="CE20" s="22">
+      <c r="CE20" s="21">
         <v>9.5656499999999998</v>
       </c>
-      <c r="CF20" s="22">
+      <c r="CF20" s="21">
         <v>9.2538900000000019</v>
       </c>
-      <c r="CG20" s="22">
+      <c r="CG20" s="21">
         <v>8.7738300000000002</v>
       </c>
-      <c r="CH20" s="22">
+      <c r="CH20" s="21">
         <v>9.5794999999999995</v>
       </c>
+      <c r="CI20" s="21">
+        <v>9.9986899999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="11">
         <v>18</v>
       </c>
-      <c r="C21" s="21">
-[...113 lines deleted...]
-      <c r="AO21" s="22">
+      <c r="C21" s="20">
+        <v>0</v>
+      </c>
+      <c r="D21" s="20">
+        <v>0</v>
+      </c>
+      <c r="E21" s="20">
+        <v>0</v>
+      </c>
+      <c r="F21" s="20">
+        <v>0</v>
+      </c>
+      <c r="G21" s="20">
+        <v>0</v>
+      </c>
+      <c r="H21" s="20">
+        <v>0</v>
+      </c>
+      <c r="I21" s="20">
+        <v>0</v>
+      </c>
+      <c r="J21" s="20">
+        <v>0</v>
+      </c>
+      <c r="K21" s="20">
+        <v>0</v>
+      </c>
+      <c r="L21" s="20">
+        <v>0</v>
+      </c>
+      <c r="M21" s="20">
+        <v>0</v>
+      </c>
+      <c r="N21" s="20">
+        <v>0</v>
+      </c>
+      <c r="O21" s="20">
+        <v>0</v>
+      </c>
+      <c r="P21" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>0</v>
+      </c>
+      <c r="R21" s="20">
+        <v>0</v>
+      </c>
+      <c r="S21" s="20">
+        <v>0</v>
+      </c>
+      <c r="T21" s="20">
+        <v>0</v>
+      </c>
+      <c r="U21" s="20">
+        <v>0</v>
+      </c>
+      <c r="V21" s="20">
+        <v>0</v>
+      </c>
+      <c r="W21" s="20">
+        <v>0</v>
+      </c>
+      <c r="X21" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="21">
         <v>3.4000000000000002E-4</v>
       </c>
-      <c r="AP21" s="22">
+      <c r="AP21" s="21">
         <v>1.34E-3</v>
       </c>
-      <c r="AQ21" s="22">
+      <c r="AQ21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AR21" s="22">
+      <c r="AR21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AS21" s="22">
+      <c r="AS21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AT21" s="22">
+      <c r="AT21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AU21" s="22">
+      <c r="AU21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AV21" s="22">
+      <c r="AV21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AW21" s="22">
+      <c r="AW21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AX21" s="22">
+      <c r="AX21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AY21" s="22">
+      <c r="AY21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="AZ21" s="22">
+      <c r="AZ21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BA21" s="22">
+      <c r="BA21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BB21" s="22">
+      <c r="BB21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BC21" s="22">
+      <c r="BC21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BD21" s="22">
+      <c r="BD21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BE21" s="22">
+      <c r="BE21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BF21" s="22">
+      <c r="BF21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BG21" s="22">
+      <c r="BG21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BH21" s="22">
+      <c r="BH21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BI21" s="22">
+      <c r="BI21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BJ21" s="22">
+      <c r="BJ21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BK21" s="22">
+      <c r="BK21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BL21" s="22">
+      <c r="BL21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BM21" s="22">
+      <c r="BM21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BN21" s="22">
+      <c r="BN21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BO21" s="22">
+      <c r="BO21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BP21" s="22">
+      <c r="BP21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BQ21" s="22">
+      <c r="BQ21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BR21" s="22">
+      <c r="BR21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BS21" s="22">
+      <c r="BS21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BT21" s="22">
+      <c r="BT21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BU21" s="22">
+      <c r="BU21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BV21" s="22">
+      <c r="BV21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BW21" s="22">
+      <c r="BW21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BX21" s="22">
+      <c r="BX21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BY21" s="22">
+      <c r="BY21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BZ21" s="22">
+      <c r="BZ21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CA21" s="22">
+      <c r="CA21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CB21" s="22">
+      <c r="CB21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CC21" s="22">
+      <c r="CC21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CD21" s="22">
+      <c r="CD21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CE21" s="22">
+      <c r="CE21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CF21" s="22">
+      <c r="CF21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CG21" s="22">
+      <c r="CG21" s="21">
         <v>1E-3</v>
       </c>
-      <c r="CH21" s="22">
+      <c r="CH21" s="21">
         <v>1E-3</v>
       </c>
+      <c r="CI21" s="21">
+        <v>1E-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:86" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="44" t="s">
+    <row r="22" spans="1:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="49" t="s">
+      <c r="B22" s="48" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="49">
         <v>15241.73688</v>
       </c>
-      <c r="D22" s="50">
+      <c r="D22" s="49">
         <v>15097.197169999999</v>
       </c>
-      <c r="E22" s="50">
+      <c r="E22" s="49">
         <v>15815.66941</v>
       </c>
-      <c r="F22" s="50">
+      <c r="F22" s="49">
         <v>16686.384010000002</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="49">
         <v>18442.787619999999</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H22" s="49">
         <v>19336.174520000008</v>
       </c>
-      <c r="I22" s="50">
+      <c r="I22" s="49">
         <v>20310.844120000002</v>
       </c>
-      <c r="J22" s="50">
+      <c r="J22" s="49">
         <v>21662.330190000001</v>
       </c>
-      <c r="K22" s="50">
+      <c r="K22" s="49">
         <v>22715.391609999999</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>23352.742300000005</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>24363.487679999998</v>
       </c>
-      <c r="N22" s="50">
+      <c r="N22" s="49">
         <v>25313.182080000002</v>
       </c>
-      <c r="O22" s="50">
+      <c r="O22" s="49">
         <v>26354.738579999997</v>
       </c>
-      <c r="P22" s="50">
+      <c r="P22" s="49">
         <v>28114.817930000001</v>
       </c>
-      <c r="Q22" s="50">
+      <c r="Q22" s="49">
         <v>29780.791640000003</v>
       </c>
-      <c r="R22" s="50">
+      <c r="R22" s="49">
         <v>34356.106379999997</v>
       </c>
-      <c r="S22" s="50">
+      <c r="S22" s="49">
         <v>35806.029190000001</v>
       </c>
-      <c r="T22" s="50">
+      <c r="T22" s="49">
         <v>37594.595079999992</v>
       </c>
-      <c r="U22" s="50">
+      <c r="U22" s="49">
         <v>40142.188589999998</v>
       </c>
-      <c r="V22" s="50">
+      <c r="V22" s="49">
         <v>42761.193779999994</v>
       </c>
-      <c r="W22" s="50">
+      <c r="W22" s="49">
         <v>44291.56781</v>
       </c>
-      <c r="X22" s="50">
+      <c r="X22" s="49">
         <v>46319.088909999999</v>
       </c>
-      <c r="Y22" s="50">
+      <c r="Y22" s="49">
         <v>48225.184810000006</v>
       </c>
-      <c r="Z22" s="50">
+      <c r="Z22" s="49">
         <v>49547.219860000012</v>
       </c>
-      <c r="AA22" s="37">
+      <c r="AA22" s="36">
         <v>51674.232049999991</v>
       </c>
-      <c r="AB22" s="37">
+      <c r="AB22" s="36">
         <v>54939.473790000004</v>
       </c>
-      <c r="AC22" s="37">
+      <c r="AC22" s="36">
         <v>56759.122559999996</v>
       </c>
-      <c r="AD22" s="37">
+      <c r="AD22" s="36">
         <v>58142.544350000004</v>
       </c>
-      <c r="AE22" s="37">
+      <c r="AE22" s="36">
         <v>61151.046040000008</v>
       </c>
-      <c r="AF22" s="37">
+      <c r="AF22" s="36">
         <v>62060.29883</v>
       </c>
-      <c r="AG22" s="37">
+      <c r="AG22" s="36">
         <v>62985.441489999997</v>
       </c>
-      <c r="AH22" s="37">
+      <c r="AH22" s="36">
         <v>62780.232741684376</v>
       </c>
-      <c r="AI22" s="37">
+      <c r="AI22" s="36">
         <v>65774.567391684381</v>
       </c>
-      <c r="AJ22" s="37">
+      <c r="AJ22" s="36">
         <v>67313.687583034378</v>
       </c>
-      <c r="AK22" s="37">
+      <c r="AK22" s="36">
         <v>68613.378173034391</v>
       </c>
-      <c r="AL22" s="37">
+      <c r="AL22" s="36">
         <v>69358.598835654368</v>
       </c>
-      <c r="AM22" s="37">
+      <c r="AM22" s="36">
         <v>70839.588213744399</v>
       </c>
-      <c r="AN22" s="37">
+      <c r="AN22" s="36">
         <v>71882.85264374438</v>
       </c>
-      <c r="AO22" s="37">
+      <c r="AO22" s="36">
         <v>76228.440950000004</v>
       </c>
-      <c r="AP22" s="37">
+      <c r="AP22" s="36">
         <v>74850.208740000002</v>
       </c>
-      <c r="AQ22" s="37">
+      <c r="AQ22" s="36">
         <v>88211.516609999991</v>
       </c>
-      <c r="AR22" s="37">
+      <c r="AR22" s="36">
         <v>89457.076169999986</v>
       </c>
-      <c r="AS22" s="37">
+      <c r="AS22" s="36">
         <v>89425.011169999983</v>
       </c>
-      <c r="AT22" s="37">
+      <c r="AT22" s="36">
         <v>90355.182120000012</v>
       </c>
-      <c r="AU22" s="37">
+      <c r="AU22" s="36">
         <v>91020.703869999998</v>
       </c>
-      <c r="AV22" s="37">
+      <c r="AV22" s="36">
         <v>89456.525078958017</v>
       </c>
-      <c r="AW22" s="37">
+      <c r="AW22" s="36">
         <v>89456.899959959992</v>
       </c>
-      <c r="AX22" s="37">
+      <c r="AX22" s="36">
         <v>90003.494720000002</v>
       </c>
-      <c r="AY22" s="37">
+      <c r="AY22" s="36">
         <v>90682.89705</v>
       </c>
-      <c r="AZ22" s="37">
+      <c r="AZ22" s="36">
         <v>91091.881710000001</v>
       </c>
-      <c r="BA22" s="37">
+      <c r="BA22" s="36">
         <v>90627.569471746465</v>
       </c>
-      <c r="BB22" s="37">
+      <c r="BB22" s="36">
         <v>89587.762400000007</v>
       </c>
-      <c r="BC22" s="37">
+      <c r="BC22" s="36">
         <v>92621.876279999997</v>
       </c>
-      <c r="BD22" s="37">
+      <c r="BD22" s="36">
         <v>92582.98586999999</v>
       </c>
-      <c r="BE22" s="37">
+      <c r="BE22" s="36">
         <v>92705.10371000001</v>
       </c>
-      <c r="BF22" s="37">
+      <c r="BF22" s="36">
         <v>91557.695343583298</v>
       </c>
-      <c r="BG22" s="37">
+      <c r="BG22" s="36">
         <v>92848.04124000002</v>
       </c>
-      <c r="BH22" s="37">
+      <c r="BH22" s="36">
         <v>91969.099020000023</v>
       </c>
-      <c r="BI22" s="37">
+      <c r="BI22" s="36">
         <v>89759.848149999991</v>
       </c>
-      <c r="BJ22" s="37">
+      <c r="BJ22" s="36">
         <v>88601.691040000005</v>
       </c>
-      <c r="BK22" s="37">
+      <c r="BK22" s="36">
         <v>88959.997410000011</v>
       </c>
-      <c r="BL22" s="37">
+      <c r="BL22" s="36">
         <v>89122.001060800001</v>
       </c>
-      <c r="BM22" s="37">
+      <c r="BM22" s="36">
         <v>87855.287751090014</v>
       </c>
-      <c r="BN22" s="37">
+      <c r="BN22" s="36">
         <v>87380.734560000012</v>
       </c>
-      <c r="BO22" s="37">
+      <c r="BO22" s="36">
         <v>85337.152560000002</v>
       </c>
-      <c r="BP22" s="37">
+      <c r="BP22" s="36">
         <v>84324.245050000012</v>
       </c>
-      <c r="BQ22" s="37">
+      <c r="BQ22" s="36">
         <v>82441.955559999973</v>
       </c>
-      <c r="BR22" s="37">
+      <c r="BR22" s="36">
         <v>79797.227399999989</v>
       </c>
-      <c r="BS22" s="37">
+      <c r="BS22" s="36">
         <v>77886.811732000002</v>
       </c>
-      <c r="BT22" s="37">
+      <c r="BT22" s="36">
         <v>76564.412384999989</v>
       </c>
-      <c r="BU22" s="37">
+      <c r="BU22" s="36">
         <v>76606.613575999989</v>
       </c>
-      <c r="BV22" s="37">
+      <c r="BV22" s="36">
         <v>78640.349111999996</v>
       </c>
-      <c r="BW22" s="37">
+      <c r="BW22" s="36">
         <v>78036.042383000036</v>
       </c>
-      <c r="BX22" s="37">
+      <c r="BX22" s="36">
         <v>78006.969021000012</v>
       </c>
-      <c r="BY22" s="37">
+      <c r="BY22" s="36">
         <v>77717.708257553284</v>
       </c>
-      <c r="BZ22" s="37">
+      <c r="BZ22" s="36">
         <v>76323.184537699999</v>
       </c>
-      <c r="CA22" s="37">
+      <c r="CA22" s="36">
         <v>75745.334975544611</v>
       </c>
-      <c r="CB22" s="37">
+      <c r="CB22" s="36">
         <v>75990.036258659995</v>
       </c>
-      <c r="CC22" s="37">
+      <c r="CC22" s="36">
         <v>74083.486146969997</v>
       </c>
-      <c r="CD22" s="37">
+      <c r="CD22" s="36">
         <v>76518.304410929995</v>
       </c>
-      <c r="CE22" s="37">
+      <c r="CE22" s="36">
         <v>77297.41520892999</v>
       </c>
-      <c r="CF22" s="37">
+      <c r="CF22" s="36">
         <v>76720.983688930006</v>
       </c>
-      <c r="CG22" s="37">
+      <c r="CG22" s="36">
         <v>75487.094688929996</v>
       </c>
-      <c r="CH22" s="37">
+      <c r="CH22" s="36">
         <v>76278.187784746158</v>
       </c>
+      <c r="CI22" s="36">
+        <v>75579.921169999987</v>
+      </c>
     </row>
-    <row r="23" spans="1:86" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="29" t="s">
+    <row r="23" spans="1:87" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="12">
+      <c r="B23" s="11">
         <v>20</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="20">
         <v>15475.978510000001</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="20">
         <v>15445.033319999999</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="20">
         <v>16170.609</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>17174.955740000001</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="20">
         <v>18989.42771</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="20">
         <v>19851.332270000006</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="20">
         <v>20852.883280000002</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="20">
         <v>22229.500110000001</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="20">
         <v>23194.410089999998</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="20">
         <v>24271.754700000005</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="20">
         <v>26142.277319999997</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="20">
         <v>27621.868410000003</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="20">
         <v>28751.262039999998</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="20">
         <v>30244.094400000002</v>
       </c>
-      <c r="Q23" s="21">
+      <c r="Q23" s="20">
         <v>32535.564450000002</v>
       </c>
-      <c r="R23" s="21">
+      <c r="R23" s="20">
         <v>34861.11681</v>
       </c>
-      <c r="S23" s="21">
+      <c r="S23" s="20">
         <v>36175.392630000002</v>
       </c>
-      <c r="T23" s="21">
+      <c r="T23" s="20">
         <v>37960.014299999995</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U23" s="20">
         <v>40531.386129999999</v>
       </c>
-      <c r="V23" s="21">
+      <c r="V23" s="20">
         <v>42988.378399999994</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W23" s="20">
         <v>44498.074370000002</v>
       </c>
-      <c r="X23" s="21">
+      <c r="X23" s="20">
         <v>46462.958229999997</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y23" s="20">
         <v>48378.52021000001</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z23" s="20">
         <v>49721.772600000011</v>
       </c>
-      <c r="AA23" s="22">
+      <c r="AA23" s="21">
         <v>53155.138549999996</v>
       </c>
-      <c r="AB23" s="22">
+      <c r="AB23" s="21">
         <v>56441.396110000001</v>
       </c>
-      <c r="AC23" s="22">
+      <c r="AC23" s="21">
         <v>58299.469259999998</v>
       </c>
-      <c r="AD23" s="22">
+      <c r="AD23" s="21">
         <v>59589.393960000009</v>
       </c>
-      <c r="AE23" s="22">
+      <c r="AE23" s="21">
         <v>62297.375150000007</v>
       </c>
-      <c r="AF23" s="22">
+      <c r="AF23" s="21">
         <v>63411.832459999998</v>
       </c>
-      <c r="AG23" s="22">
+      <c r="AG23" s="21">
         <v>63904.21039</v>
       </c>
-      <c r="AH23" s="22">
+      <c r="AH23" s="21">
         <v>63632.575621395539</v>
       </c>
-      <c r="AI23" s="22">
+      <c r="AI23" s="21">
         <v>66712.773476395538</v>
       </c>
-      <c r="AJ23" s="22">
+      <c r="AJ23" s="21">
         <v>68157.936848745536</v>
       </c>
-      <c r="AK23" s="22">
+      <c r="AK23" s="21">
         <v>69431.785678745553</v>
       </c>
-      <c r="AL23" s="22">
+      <c r="AL23" s="21">
         <v>69896.542123365536</v>
       </c>
-      <c r="AM23" s="22">
+      <c r="AM23" s="21">
         <v>71644.39523145555</v>
       </c>
-      <c r="AN23" s="22">
+      <c r="AN23" s="21">
         <v>72688.446361455543</v>
       </c>
-      <c r="AO23" s="22">
+      <c r="AO23" s="21">
         <v>73431.652920000008</v>
       </c>
-      <c r="AP23" s="22">
+      <c r="AP23" s="21">
         <v>72220.205529999992</v>
       </c>
-      <c r="AQ23" s="22">
+      <c r="AQ23" s="21">
         <v>73229.030020000006</v>
       </c>
-      <c r="AR23" s="22">
+      <c r="AR23" s="21">
         <v>74552.912689999997</v>
       </c>
-      <c r="AS23" s="22">
+      <c r="AS23" s="21">
         <v>75396.222999999984</v>
       </c>
-      <c r="AT23" s="22">
+      <c r="AT23" s="21">
         <v>75992.368250000014</v>
       </c>
-      <c r="AU23" s="22">
+      <c r="AU23" s="21">
         <v>77015.420809999996</v>
       </c>
-      <c r="AV23" s="22">
+      <c r="AV23" s="21">
         <v>76884.443549999996</v>
       </c>
-      <c r="AW23" s="22">
+      <c r="AW23" s="21">
         <v>77802.271789999999</v>
       </c>
-      <c r="AX23" s="22">
+      <c r="AX23" s="21">
         <v>78026.664640000003</v>
       </c>
-      <c r="AY23" s="22">
+      <c r="AY23" s="21">
         <v>79034.063160000005</v>
       </c>
-      <c r="AZ23" s="22">
+      <c r="AZ23" s="21">
         <v>80260.83636999999</v>
       </c>
-      <c r="BA23" s="22">
+      <c r="BA23" s="21">
         <v>81568.642619999999</v>
       </c>
-      <c r="BB23" s="22">
+      <c r="BB23" s="21">
         <v>80428.168920000011</v>
       </c>
-      <c r="BC23" s="22">
+      <c r="BC23" s="21">
         <v>81493.46789</v>
       </c>
-      <c r="BD23" s="22">
+      <c r="BD23" s="21">
         <v>81373.993099999992</v>
       </c>
-      <c r="BE23" s="22">
+      <c r="BE23" s="21">
         <v>81668.213790000009</v>
       </c>
-      <c r="BF23" s="22">
+      <c r="BF23" s="21">
         <v>81391.234710000004</v>
       </c>
-      <c r="BG23" s="22">
+      <c r="BG23" s="21">
         <v>82596.361850000016</v>
       </c>
-      <c r="BH23" s="22">
+      <c r="BH23" s="21">
         <v>83525.801060000013</v>
       </c>
-      <c r="BI23" s="22">
+      <c r="BI23" s="21">
         <v>83154.027089999989</v>
       </c>
-      <c r="BJ23" s="22">
+      <c r="BJ23" s="21">
         <v>82230.497019999995</v>
       </c>
-      <c r="BK23" s="22">
+      <c r="BK23" s="21">
         <v>82204.190650000004</v>
       </c>
-      <c r="BL23" s="22">
+      <c r="BL23" s="21">
         <v>83082.658990000011</v>
       </c>
-      <c r="BM23" s="22">
+      <c r="BM23" s="21">
         <v>82671.633801090007</v>
       </c>
-      <c r="BN23" s="22">
+      <c r="BN23" s="21">
         <v>82432.914830000009</v>
       </c>
-      <c r="BO23" s="22">
+      <c r="BO23" s="21">
         <v>82120.772749999989</v>
       </c>
-      <c r="BP23" s="22">
+      <c r="BP23" s="21">
         <v>81713.046930000011</v>
       </c>
-      <c r="BQ23" s="22">
+      <c r="BQ23" s="21">
         <v>80866.937339999989</v>
       </c>
-      <c r="BR23" s="22">
+      <c r="BR23" s="21">
         <v>79283.932849999997</v>
       </c>
-      <c r="BS23" s="22">
+      <c r="BS23" s="21">
         <v>77986.63850999999</v>
       </c>
-      <c r="BT23" s="22">
+      <c r="BT23" s="21">
         <v>77978.840279999989</v>
       </c>
-      <c r="BU23" s="22">
+      <c r="BU23" s="21">
         <v>78328.885749999987</v>
       </c>
-      <c r="BV23" s="22">
+      <c r="BV23" s="21">
         <v>78093.522369999991</v>
       </c>
-      <c r="BW23" s="22">
+      <c r="BW23" s="21">
         <v>78874.572490000035</v>
       </c>
-      <c r="BX23" s="22">
+      <c r="BX23" s="21">
         <v>79385.53762100001</v>
       </c>
-      <c r="BY23" s="22">
+      <c r="BY23" s="21">
         <v>79037.058320000011</v>
       </c>
-      <c r="BZ23" s="22">
+      <c r="BZ23" s="21">
         <v>78463.318997699986</v>
       </c>
-      <c r="CA23" s="22">
+      <c r="CA23" s="21">
         <v>78594.466405544619</v>
       </c>
-      <c r="CB23" s="22">
+      <c r="CB23" s="21">
         <v>78995.966488659993</v>
       </c>
-      <c r="CC23" s="22">
+      <c r="CC23" s="21">
         <v>77943.195346969995</v>
       </c>
-      <c r="CD23" s="22">
+      <c r="CD23" s="21">
         <v>76986.600478930006</v>
       </c>
-      <c r="CE23" s="22">
+      <c r="CE23" s="21">
         <v>78712.614868930003</v>
       </c>
-      <c r="CF23" s="22">
+      <c r="CF23" s="21">
         <v>77992.465898929993</v>
       </c>
-      <c r="CG23" s="22">
+      <c r="CG23" s="21">
         <v>76958.581318929995</v>
       </c>
-      <c r="CH23" s="22">
+      <c r="CH23" s="21">
         <v>76971.283169999995</v>
       </c>
+      <c r="CI23" s="21">
+        <v>77586.093670000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:86" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="29" t="s">
+    <row r="24" spans="1:87" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A24" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="11">
         <v>21</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="20">
         <v>234.24163000000001</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="20">
         <v>347.83615000000003</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="20">
         <v>354.93959000000001</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>488.57173</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="20">
         <v>546.64008999999999</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>515.15775000000008</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="20">
         <v>542.03915999999992</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="20">
         <v>567.16992000000005</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="20">
         <v>479.01848000000001</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="20">
         <v>919.01240000000007</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M24" s="20">
         <v>1778.78964</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="20">
         <v>2308.68633</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="20">
         <v>2396.5234600000003</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="20">
         <v>2129.2764700000002</v>
       </c>
-      <c r="Q24" s="21">
+      <c r="Q24" s="20">
         <v>2754.7728100000004</v>
       </c>
-      <c r="R24" s="21">
+      <c r="R24" s="20">
         <v>505.01042999999993</v>
       </c>
-      <c r="S24" s="21">
+      <c r="S24" s="20">
         <v>369.36343999999997</v>
       </c>
-      <c r="T24" s="21">
+      <c r="T24" s="20">
         <v>365.41922</v>
       </c>
-      <c r="U24" s="21">
+      <c r="U24" s="20">
         <v>389.19754</v>
       </c>
-      <c r="V24" s="21">
+      <c r="V24" s="20">
         <v>227.18462</v>
       </c>
-      <c r="W24" s="21">
+      <c r="W24" s="20">
         <v>206.50655999999998</v>
       </c>
-      <c r="X24" s="21">
+      <c r="X24" s="20">
         <v>143.86932000000002</v>
       </c>
-      <c r="Y24" s="21">
+      <c r="Y24" s="20">
         <v>153.33539999999999</v>
       </c>
-      <c r="Z24" s="21">
+      <c r="Z24" s="20">
         <v>174.55273999999997</v>
       </c>
-      <c r="AA24" s="22">
+      <c r="AA24" s="21">
         <v>794.53410999999994</v>
       </c>
-      <c r="AB24" s="22">
+      <c r="AB24" s="21">
         <v>847.12666999999988</v>
       </c>
-      <c r="AC24" s="22">
+      <c r="AC24" s="21">
         <v>847.57562000000007</v>
       </c>
-      <c r="AD24" s="22">
+      <c r="AD24" s="21">
         <v>748.65526999999997</v>
       </c>
-      <c r="AE24" s="22">
+      <c r="AE24" s="21">
         <v>620.69727</v>
       </c>
-      <c r="AF24" s="22">
+      <c r="AF24" s="21">
         <v>680.94469000000004</v>
       </c>
-      <c r="AG24" s="22">
+      <c r="AG24" s="21">
         <v>648.23735999999997</v>
       </c>
-      <c r="AH24" s="22">
+      <c r="AH24" s="21">
         <v>549.99243971116005</v>
       </c>
-      <c r="AI24" s="22">
+      <c r="AI24" s="21">
         <v>758.17121471116002</v>
       </c>
-      <c r="AJ24" s="22">
+      <c r="AJ24" s="21">
         <v>979.08852571115983</v>
       </c>
-      <c r="AK24" s="22">
+      <c r="AK24" s="21">
         <v>1202.35625571116</v>
       </c>
-      <c r="AL24" s="22">
+      <c r="AL24" s="21">
         <v>880.97654771115992</v>
       </c>
-      <c r="AM24" s="22">
+      <c r="AM24" s="21">
         <v>1210.9156177111599</v>
       </c>
-      <c r="AN24" s="22">
+      <c r="AN24" s="21">
         <v>1389.0972677111599</v>
       </c>
-      <c r="AO24" s="22">
+      <c r="AO24" s="21">
         <v>1724.58646</v>
       </c>
-      <c r="AP24" s="22">
+      <c r="AP24" s="21">
         <v>2137.5446400000001</v>
       </c>
-      <c r="AQ24" s="22">
+      <c r="AQ24" s="21">
         <v>4706.0963499999998</v>
       </c>
-      <c r="AR24" s="22">
+      <c r="AR24" s="21">
         <v>5170.1827000000003</v>
       </c>
-      <c r="AS24" s="22">
+      <c r="AS24" s="21">
         <v>5184.0806600000005</v>
       </c>
-      <c r="AT24" s="22">
+      <c r="AT24" s="21">
         <v>4274.5938599999999</v>
       </c>
-      <c r="AU24" s="22">
+      <c r="AU24" s="21">
         <v>4583.8930300000002</v>
       </c>
-      <c r="AV24" s="22">
+      <c r="AV24" s="21">
         <v>6480.8089600000003</v>
       </c>
-      <c r="AW24" s="22">
+      <c r="AW24" s="21">
         <v>7190.6359299999995</v>
       </c>
-      <c r="AX24" s="22">
+      <c r="AX24" s="21">
         <v>6850.1152600000005</v>
       </c>
-      <c r="AY24" s="22">
+      <c r="AY24" s="21">
         <v>6554.8991800000003</v>
       </c>
-      <c r="AZ24" s="22">
+      <c r="AZ24" s="21">
         <v>7099.2049599999991</v>
       </c>
-      <c r="BA24" s="22">
+      <c r="BA24" s="21">
         <v>7420.0218000000004</v>
       </c>
-      <c r="BB24" s="22">
+      <c r="BB24" s="21">
         <v>6934.6682199999996</v>
       </c>
-      <c r="BC24" s="22">
+      <c r="BC24" s="21">
         <v>4649.5470299999997</v>
       </c>
-      <c r="BD24" s="22">
+      <c r="BD24" s="21">
         <v>4159.4639000000006</v>
       </c>
-      <c r="BE24" s="22">
+      <c r="BE24" s="21">
         <v>3490.0005499999997</v>
       </c>
-      <c r="BF24" s="22">
+      <c r="BF24" s="21">
         <v>3430.2918700000005</v>
       </c>
-      <c r="BG24" s="22">
+      <c r="BG24" s="21">
         <v>2919.5326300000002</v>
       </c>
-      <c r="BH24" s="22">
+      <c r="BH24" s="21">
         <v>2912.6965600000003</v>
       </c>
-      <c r="BI24" s="22">
+      <c r="BI24" s="21">
         <v>3323.65245</v>
       </c>
-      <c r="BJ24" s="22">
+      <c r="BJ24" s="21">
         <v>3493.51253</v>
       </c>
-      <c r="BK24" s="22">
+      <c r="BK24" s="21">
         <v>3141.3301700000002</v>
       </c>
-      <c r="BL24" s="22">
+      <c r="BL24" s="21">
         <v>3723.1263899999999</v>
       </c>
-      <c r="BM24" s="22">
+      <c r="BM24" s="21">
         <v>3887.5368599999997</v>
       </c>
-      <c r="BN24" s="22">
+      <c r="BN24" s="21">
         <v>4025.3250600000001</v>
       </c>
-      <c r="BO24" s="22">
+      <c r="BO24" s="21">
         <v>4077.3475200000003</v>
       </c>
-      <c r="BP24" s="22">
+      <c r="BP24" s="21">
         <v>4122.2736500000001</v>
       </c>
-      <c r="BQ24" s="22">
+      <c r="BQ24" s="21">
         <v>4624.9930999999997</v>
       </c>
-      <c r="BR24" s="22">
+      <c r="BR24" s="21">
         <v>5209.1497900000004</v>
       </c>
-      <c r="BS24" s="22">
+      <c r="BS24" s="21">
         <v>4808.9905399999998</v>
       </c>
-      <c r="BT24" s="22">
+      <c r="BT24" s="21">
         <v>5546.6818400000002</v>
       </c>
-      <c r="BU24" s="22">
+      <c r="BU24" s="21">
         <v>5443.3169399999997</v>
       </c>
-      <c r="BV24" s="22">
+      <c r="BV24" s="21">
         <v>2710.2561600000004</v>
       </c>
-      <c r="BW24" s="22">
+      <c r="BW24" s="21">
         <v>2748.488319</v>
       </c>
-      <c r="BX24" s="22">
+      <c r="BX24" s="21">
         <v>2644.1731500000001</v>
       </c>
-      <c r="BY24" s="22">
+      <c r="BY24" s="21">
         <v>2529.498642</v>
       </c>
-      <c r="BZ24" s="22">
+      <c r="BZ24" s="21">
         <v>3067.5277499999993</v>
       </c>
-      <c r="CA24" s="22">
+      <c r="CA24" s="21">
         <v>3041.6269000000002</v>
       </c>
-      <c r="CB24" s="22">
+      <c r="CB24" s="21">
         <v>3206.1175799999996</v>
       </c>
-      <c r="CC24" s="22">
+      <c r="CC24" s="21">
         <v>3096.7196399999998</v>
       </c>
-      <c r="CD24" s="22">
+      <c r="CD24" s="21">
         <v>3097.1321000000007</v>
       </c>
-      <c r="CE24" s="22">
+      <c r="CE24" s="21">
         <v>2983.61877</v>
       </c>
-      <c r="CF24" s="22">
+      <c r="CF24" s="21">
         <v>3025.5378599999999</v>
       </c>
-      <c r="CG24" s="22">
+      <c r="CG24" s="21">
         <v>3035.80744</v>
       </c>
-      <c r="CH24" s="22">
+      <c r="CH24" s="21">
         <v>2978.0006799999996</v>
       </c>
+      <c r="CI24" s="21">
+        <v>2568.9799399999997</v>
+      </c>
     </row>
-    <row r="25" spans="1:86" ht="27.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="29" t="s">
+    <row r="25" spans="1:87" ht="27.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B25" s="11">
         <v>22</v>
       </c>
-      <c r="C25" s="21">
-[...71 lines deleted...]
-      <c r="AA25" s="22">
+      <c r="C25" s="20">
+        <v>0</v>
+      </c>
+      <c r="D25" s="20">
+        <v>0</v>
+      </c>
+      <c r="E25" s="20">
+        <v>0</v>
+      </c>
+      <c r="F25" s="20">
+        <v>0</v>
+      </c>
+      <c r="G25" s="20">
+        <v>0</v>
+      </c>
+      <c r="H25" s="20">
+        <v>0</v>
+      </c>
+      <c r="I25" s="20">
+        <v>0</v>
+      </c>
+      <c r="J25" s="20">
+        <v>0</v>
+      </c>
+      <c r="K25" s="20">
+        <v>0</v>
+      </c>
+      <c r="L25" s="20">
+        <v>0</v>
+      </c>
+      <c r="M25" s="20">
+        <v>0</v>
+      </c>
+      <c r="N25" s="20">
+        <v>0</v>
+      </c>
+      <c r="O25" s="20">
+        <v>0</v>
+      </c>
+      <c r="P25" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="20">
+        <v>0</v>
+      </c>
+      <c r="R25" s="20">
+        <v>0</v>
+      </c>
+      <c r="S25" s="20">
+        <v>0</v>
+      </c>
+      <c r="T25" s="20">
+        <v>0</v>
+      </c>
+      <c r="U25" s="20">
+        <v>0</v>
+      </c>
+      <c r="V25" s="20">
+        <v>0</v>
+      </c>
+      <c r="W25" s="20">
+        <v>0</v>
+      </c>
+      <c r="X25" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="21">
         <v>145.39861000000002</v>
       </c>
-      <c r="AB25" s="22">
+      <c r="AB25" s="21">
         <v>106.88835</v>
       </c>
-      <c r="AC25" s="22">
+      <c r="AC25" s="21">
         <v>109.57892000000001</v>
       </c>
-      <c r="AD25" s="22">
+      <c r="AD25" s="21">
         <v>108.49565999999999</v>
       </c>
-      <c r="AE25" s="22">
+      <c r="AE25" s="21">
         <v>99.518160000000009</v>
       </c>
-      <c r="AF25" s="22">
+      <c r="AF25" s="21">
         <v>100.75605999999999</v>
       </c>
-      <c r="AG25" s="22">
+      <c r="AG25" s="21">
         <v>104.14345999999999</v>
       </c>
-      <c r="AH25" s="22">
+      <c r="AH25" s="21">
         <v>106.77356</v>
       </c>
-      <c r="AI25" s="22">
+      <c r="AI25" s="21">
         <v>112.13655</v>
       </c>
-      <c r="AJ25" s="22">
+      <c r="AJ25" s="21">
         <v>388.79226</v>
       </c>
-      <c r="AK25" s="22">
+      <c r="AK25" s="21">
         <v>617.70274999999992</v>
       </c>
-      <c r="AL25" s="22">
+      <c r="AL25" s="21">
         <v>610.7686799999999</v>
       </c>
-      <c r="AM25" s="22">
+      <c r="AM25" s="21">
         <v>620.68902000000003</v>
       </c>
-      <c r="AN25" s="22">
+      <c r="AN25" s="21">
         <v>766.55934999999999</v>
       </c>
-      <c r="AO25" s="22">
+      <c r="AO25" s="21">
         <v>4772.8194300000005</v>
       </c>
-      <c r="AP25" s="22">
+      <c r="AP25" s="21">
         <v>4968.6655000000001</v>
       </c>
-      <c r="AQ25" s="22">
+      <c r="AQ25" s="21">
         <v>19868.539240000002</v>
       </c>
-      <c r="AR25" s="22">
+      <c r="AR25" s="21">
         <v>20223.110229999998</v>
       </c>
-      <c r="AS25" s="22">
+      <c r="AS25" s="21">
         <v>19327.723999999998</v>
       </c>
-      <c r="AT25" s="22">
+      <c r="AT25" s="21">
         <v>18839.284370000001</v>
       </c>
-      <c r="AU25" s="22">
+      <c r="AU25" s="21">
         <v>18668.728770000002</v>
       </c>
-      <c r="AV25" s="22">
+      <c r="AV25" s="21">
         <v>19140.647510000003</v>
       </c>
-      <c r="AW25" s="22">
+      <c r="AW25" s="21">
         <v>18994.012719959999</v>
       </c>
-      <c r="AX25" s="22">
+      <c r="AX25" s="21">
         <v>19075.67873</v>
       </c>
-      <c r="AY25" s="22">
+      <c r="AY25" s="21">
         <v>18599.987429999997</v>
       </c>
-      <c r="AZ25" s="22">
+      <c r="AZ25" s="21">
         <v>18447.54666</v>
       </c>
-      <c r="BA25" s="22">
+      <c r="BA25" s="21">
         <v>17218.18118174647</v>
       </c>
-      <c r="BB25" s="22">
+      <c r="BB25" s="21">
         <v>16513.609820000001</v>
       </c>
-      <c r="BC25" s="22">
+      <c r="BC25" s="21">
         <v>16294.160049999995</v>
       </c>
-      <c r="BD25" s="22">
+      <c r="BD25" s="21">
         <v>15764.239</v>
       </c>
-      <c r="BE25" s="22">
+      <c r="BE25" s="21">
         <v>15206.87666</v>
       </c>
-      <c r="BF25" s="22">
+      <c r="BF25" s="21">
         <v>14195.3692435833</v>
       </c>
-      <c r="BG25" s="22">
+      <c r="BG25" s="21">
         <v>13636.009679999997</v>
       </c>
-      <c r="BH25" s="22">
+      <c r="BH25" s="21">
         <v>12263.210429999999</v>
       </c>
-      <c r="BI25" s="22">
+      <c r="BI25" s="21">
         <v>10895.000409999997</v>
       </c>
-      <c r="BJ25" s="22">
+      <c r="BJ25" s="21">
         <v>10719.614750000001</v>
       </c>
-      <c r="BK25" s="22">
+      <c r="BK25" s="21">
         <v>10695.889359999997</v>
       </c>
-      <c r="BL25" s="22">
+      <c r="BL25" s="21">
         <v>10436.711219999999</v>
       </c>
-      <c r="BM25" s="22">
+      <c r="BM25" s="21">
         <v>9846.3516300000028</v>
       </c>
-      <c r="BN25" s="22">
+      <c r="BN25" s="21">
         <v>9670.9634399999995</v>
       </c>
-      <c r="BO25" s="22">
+      <c r="BO25" s="21">
         <v>8841.3259700000017</v>
       </c>
-      <c r="BP25" s="22">
+      <c r="BP25" s="21">
         <v>8445.7979399999986</v>
       </c>
-      <c r="BQ25" s="22">
+      <c r="BQ25" s="21">
         <v>7717.7973600000005</v>
       </c>
-      <c r="BR25" s="22">
+      <c r="BR25" s="21">
         <v>7370.1808999999985</v>
       </c>
-      <c r="BS25" s="22">
+      <c r="BS25" s="21">
         <v>6929.6462919999994</v>
       </c>
-      <c r="BT25" s="22">
+      <c r="BT25" s="21">
         <v>6474.1679749999967</v>
       </c>
-      <c r="BU25" s="22">
+      <c r="BU25" s="21">
         <v>6197.5154760000014</v>
       </c>
-      <c r="BV25" s="22">
+      <c r="BV25" s="21">
         <v>5581.1906519999993</v>
       </c>
-      <c r="BW25" s="22">
+      <c r="BW25" s="21">
         <v>4842.6402020000005</v>
       </c>
-      <c r="BX25" s="22">
+      <c r="BX25" s="21">
         <v>4451.4026500000018</v>
       </c>
-      <c r="BY25" s="22">
+      <c r="BY25" s="21">
         <v>4263.376369553278</v>
       </c>
-      <c r="BZ25" s="22">
+      <c r="BZ25" s="21">
         <v>4256.4090999999999</v>
       </c>
-      <c r="CA25" s="22">
+      <c r="CA25" s="21">
         <v>4077.3665200000009</v>
       </c>
-      <c r="CB25" s="22">
+      <c r="CB25" s="21">
         <v>4318.9641199999996</v>
       </c>
-      <c r="CC25" s="22">
+      <c r="CC25" s="21">
         <v>3910.69668</v>
       </c>
-      <c r="CD25" s="22">
+      <c r="CD25" s="21">
         <v>3703.5484240000001</v>
       </c>
-      <c r="CE25" s="22">
+      <c r="CE25" s="21">
         <v>3461.7219999999998</v>
       </c>
-      <c r="CF25" s="22">
+      <c r="CF25" s="21">
         <v>3602.7363000000005</v>
       </c>
-      <c r="CG25" s="22">
+      <c r="CG25" s="21">
         <v>3425.1887999999994</v>
       </c>
-      <c r="CH25" s="22">
+      <c r="CH25" s="21">
         <v>4436.1246047461627</v>
       </c>
+      <c r="CI25" s="21">
+        <v>2822.1436000000003</v>
+      </c>
     </row>
-    <row r="26" spans="1:86" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="29" t="s">
+    <row r="26" spans="1:87" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="12">
+      <c r="B26" s="11">
         <v>23</v>
       </c>
-      <c r="C26" s="21">
-[...71 lines deleted...]
-      <c r="AA26" s="22">
+      <c r="C26" s="20">
+        <v>0</v>
+      </c>
+      <c r="D26" s="20">
+        <v>0</v>
+      </c>
+      <c r="E26" s="20">
+        <v>0</v>
+      </c>
+      <c r="F26" s="20">
+        <v>0</v>
+      </c>
+      <c r="G26" s="20">
+        <v>0</v>
+      </c>
+      <c r="H26" s="20">
+        <v>0</v>
+      </c>
+      <c r="I26" s="20">
+        <v>0</v>
+      </c>
+      <c r="J26" s="20">
+        <v>0</v>
+      </c>
+      <c r="K26" s="20">
+        <v>0</v>
+      </c>
+      <c r="L26" s="20">
+        <v>0</v>
+      </c>
+      <c r="M26" s="20">
+        <v>0</v>
+      </c>
+      <c r="N26" s="20">
+        <v>0</v>
+      </c>
+      <c r="O26" s="20">
+        <v>0</v>
+      </c>
+      <c r="P26" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>0</v>
+      </c>
+      <c r="R26" s="20">
+        <v>0</v>
+      </c>
+      <c r="S26" s="20">
+        <v>0</v>
+      </c>
+      <c r="T26" s="20">
+        <v>0</v>
+      </c>
+      <c r="U26" s="20">
+        <v>0</v>
+      </c>
+      <c r="V26" s="20">
+        <v>0</v>
+      </c>
+      <c r="W26" s="20">
+        <v>0</v>
+      </c>
+      <c r="X26" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="21">
         <v>831.77099999999996</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="21">
         <v>761.68399999999997</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="21">
         <v>802.34999999999991</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="21">
         <v>806.69</v>
       </c>
-      <c r="AE26" s="22">
+      <c r="AE26" s="21">
         <v>625.15000000000009</v>
       </c>
-      <c r="AF26" s="22">
+      <c r="AF26" s="21">
         <v>771.34500000000003</v>
       </c>
-      <c r="AG26" s="22">
+      <c r="AG26" s="21">
         <v>374.67499999999995</v>
       </c>
-      <c r="AH26" s="22">
+      <c r="AH26" s="21">
         <v>409.12400000000002</v>
       </c>
-      <c r="AI26" s="22">
+      <c r="AI26" s="21">
         <v>292.17142000000001</v>
       </c>
-      <c r="AJ26" s="22">
+      <c r="AJ26" s="21">
         <v>253.953</v>
       </c>
-      <c r="AK26" s="22">
+      <c r="AK26" s="21">
         <v>233.75399999999999</v>
       </c>
-      <c r="AL26" s="22">
+      <c r="AL26" s="21">
         <v>267.73541999999998</v>
       </c>
-      <c r="AM26" s="22">
+      <c r="AM26" s="21">
         <v>214.58042</v>
       </c>
-      <c r="AN26" s="22">
+      <c r="AN26" s="21">
         <v>183.05579999999998</v>
       </c>
-      <c r="AO26" s="22">
+      <c r="AO26" s="21">
         <v>251.44493999999997</v>
       </c>
-      <c r="AP26" s="22">
+      <c r="AP26" s="21">
         <v>201.11765</v>
       </c>
-      <c r="AQ26" s="22">
+      <c r="AQ26" s="21">
         <v>179.9563</v>
       </c>
-      <c r="AR26" s="22">
+      <c r="AR26" s="21">
         <v>148.76405</v>
       </c>
-      <c r="AS26" s="22">
+      <c r="AS26" s="21">
         <v>114.85517</v>
       </c>
-      <c r="AT26" s="22">
+      <c r="AT26" s="21">
         <v>201.87663999999998</v>
       </c>
-      <c r="AU26" s="22">
+      <c r="AU26" s="21">
         <v>79.552680000000009</v>
       </c>
-      <c r="AV26" s="22">
+      <c r="AV26" s="21">
         <v>87.757021041999991</v>
       </c>
-      <c r="AW26" s="22">
+      <c r="AW26" s="21">
         <v>148.74861999999999</v>
       </c>
-      <c r="AX26" s="22">
+      <c r="AX26" s="21">
         <v>248.73338999999996</v>
       </c>
-      <c r="AY26" s="22">
+      <c r="AY26" s="21">
         <v>396.25435999999996</v>
       </c>
-      <c r="AZ26" s="22">
+      <c r="AZ26" s="21">
         <v>517.29635999999994</v>
       </c>
-      <c r="BA26" s="22">
+      <c r="BA26" s="21">
         <v>739.23253</v>
       </c>
-      <c r="BB26" s="22">
+      <c r="BB26" s="21">
         <v>419.34812000000005</v>
       </c>
-      <c r="BC26" s="22">
+      <c r="BC26" s="21">
         <v>516.20462999999995</v>
       </c>
-      <c r="BD26" s="22">
+      <c r="BD26" s="21">
         <v>395.78233000000006</v>
       </c>
-      <c r="BE26" s="22">
+      <c r="BE26" s="21">
         <v>679.98619000000008</v>
       </c>
-      <c r="BF26" s="22">
+      <c r="BF26" s="21">
         <v>598.61673999999994</v>
       </c>
-      <c r="BG26" s="22">
+      <c r="BG26" s="21">
         <v>464.79766000000001</v>
       </c>
-      <c r="BH26" s="22">
+      <c r="BH26" s="21">
         <v>907.21590999999989</v>
       </c>
-      <c r="BI26" s="22">
+      <c r="BI26" s="21">
         <v>965.52689999999996</v>
       </c>
-      <c r="BJ26" s="22">
+      <c r="BJ26" s="21">
         <v>854.90819999999985</v>
       </c>
-      <c r="BK26" s="22">
+      <c r="BK26" s="21">
         <v>798.75242999999978</v>
       </c>
-      <c r="BL26" s="22">
+      <c r="BL26" s="21">
         <v>674.2427591999998</v>
       </c>
-      <c r="BM26" s="22">
+      <c r="BM26" s="21">
         <v>775.16081999999994</v>
       </c>
-      <c r="BN26" s="22">
+      <c r="BN26" s="21">
         <v>697.81865000000028</v>
       </c>
-      <c r="BO26" s="22">
+      <c r="BO26" s="21">
         <v>1547.5986399999995</v>
       </c>
-      <c r="BP26" s="22">
+      <c r="BP26" s="21">
         <v>1712.3261699999996</v>
       </c>
-      <c r="BQ26" s="22">
+      <c r="BQ26" s="21">
         <v>1517.78604</v>
       </c>
-      <c r="BR26" s="22">
+      <c r="BR26" s="21">
         <v>1647.7365599999998</v>
       </c>
-      <c r="BS26" s="22">
+      <c r="BS26" s="21">
         <v>2220.4825299999998</v>
       </c>
-      <c r="BT26" s="22">
+      <c r="BT26" s="21">
         <v>2341.9140300000004</v>
       </c>
-      <c r="BU26" s="22">
+      <c r="BU26" s="21">
         <v>2476.4707100000001</v>
       </c>
-      <c r="BV26" s="22">
+      <c r="BV26" s="21">
         <v>2324.107750000001</v>
       </c>
-      <c r="BW26" s="22">
+      <c r="BW26" s="21">
         <v>2932.6819900000005</v>
       </c>
-      <c r="BX26" s="22">
+      <c r="BX26" s="21">
         <v>3185.7981000000004</v>
       </c>
-      <c r="BY26" s="22">
+      <c r="BY26" s="21">
         <v>3053.2277900000022</v>
       </c>
-      <c r="BZ26" s="22">
+      <c r="BZ26" s="21">
         <v>3329.0158100000017</v>
       </c>
-      <c r="CA26" s="22">
+      <c r="CA26" s="21">
         <v>3884.8710500000007</v>
       </c>
-      <c r="CB26" s="22">
+      <c r="CB26" s="21">
         <v>4118.7767699999995</v>
       </c>
-      <c r="CC26" s="22">
+      <c r="CC26" s="21">
         <v>4673.68624</v>
       </c>
-      <c r="CD26" s="22">
+      <c r="CD26" s="21">
         <v>1074.7123919999999</v>
       </c>
-      <c r="CE26" s="22">
+      <c r="CE26" s="21">
         <v>1893.3028899999995</v>
       </c>
-      <c r="CF26" s="22">
+      <c r="CF26" s="21">
         <v>1848.68065</v>
       </c>
-      <c r="CG26" s="22">
+      <c r="CG26" s="21">
         <v>1860.8679899999997</v>
       </c>
-      <c r="CH26" s="22">
+      <c r="CH26" s="21">
         <v>2151.21931</v>
       </c>
+      <c r="CI26" s="21">
+        <v>2259.3361599999994</v>
+      </c>
     </row>
-    <row r="27" spans="1:86" ht="5.45" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="28" spans="1:86" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:87" ht="5.4" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:87" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="29" spans="1:86" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="17" t="s">
+    <row r="29" spans="1:87" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A29" s="16" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="30" spans="1:86" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A30" s="17" t="s">
+    <row r="30" spans="1:87" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="31" spans="1:86" x14ac:dyDescent="0.2">
-      <c r="A31" s="58"/>
+    <row r="31" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A31" s="57"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DD44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DC4" sqref="DC4"/>
+      <selection pane="bottomRight" activeCell="DD4" sqref="DD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="3" customWidth="1"/>
-[...45 lines deleted...]
-    <col min="107" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="42.33203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" style="3" customWidth="1"/>
+    <col min="3" max="6" width="7.33203125" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="7" max="7" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="8" max="11" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="12" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="13" max="16" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="17" max="17" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="18" max="21" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="23" max="26" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="28" max="31" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="32" max="32" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="33" max="36" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="38" max="41" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="42" max="42" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="43" max="45" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="46" max="46" width="7.33203125" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="47" max="47" width="8.5546875" style="3" customWidth="1" collapsed="1"/>
+    <col min="48" max="48" width="8.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="49" max="51" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="52" max="52" width="9.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="53" max="56" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="57" max="57" width="9.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="58" max="61" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="62" max="62" width="9.109375" style="3" collapsed="1"/>
+    <col min="63" max="66" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="67" max="67" width="9.109375" style="3" collapsed="1"/>
+    <col min="68" max="71" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="72" max="72" width="9.109375" style="3" collapsed="1"/>
+    <col min="73" max="76" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="77" max="77" width="9.109375" style="3" collapsed="1"/>
+    <col min="78" max="81" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="82" max="82" width="9.109375" style="3" collapsed="1"/>
+    <col min="83" max="86" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="87" max="87" width="9.109375" style="3" collapsed="1"/>
+    <col min="88" max="91" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="92" max="92" width="9.109375" style="3" collapsed="1"/>
+    <col min="93" max="96" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="97" max="97" width="9.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="98" max="101" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="102" max="102" width="9.109375" style="3" collapsed="1"/>
+    <col min="103" max="106" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="107" max="107" width="9.109375" style="3" collapsed="1"/>
+    <col min="108" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:108" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="8"/>
-[...39 lines deleted...]
-      <c r="AP1" s="8"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+      <c r="V1" s="7"/>
+      <c r="W1" s="7"/>
+      <c r="X1" s="7"/>
+      <c r="Y1" s="7"/>
+      <c r="Z1" s="7"/>
+      <c r="AA1" s="7"/>
+      <c r="AB1" s="7"/>
+      <c r="AC1" s="7"/>
+      <c r="AD1" s="7"/>
+      <c r="AE1" s="7"/>
+      <c r="AF1" s="7"/>
+      <c r="AG1" s="7"/>
+      <c r="AH1" s="7"/>
+      <c r="AI1" s="7"/>
+      <c r="AJ1" s="7"/>
+      <c r="AK1" s="7"/>
+      <c r="AL1" s="7"/>
+      <c r="AM1" s="7"/>
+      <c r="AN1" s="7"/>
+      <c r="AO1" s="7"/>
+      <c r="AP1" s="7"/>
       <c r="AR1" s="1"/>
     </row>
-    <row r="2" spans="1:108" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
     </row>
-    <row r="3" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="12" t="s">
+    <row r="3" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8"/>
+      <c r="B3" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="D3" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="F3" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="G3" s="31">
+      <c r="G3" s="30">
         <v>2005</v>
       </c>
-      <c r="H3" s="15" t="s">
+      <c r="H3" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="I3" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="J3" s="15" t="s">
+      <c r="J3" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="K3" s="15" t="s">
+      <c r="K3" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="L3" s="31">
+      <c r="L3" s="30">
         <v>2006</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="M3" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="N3" s="15" t="s">
+      <c r="N3" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="O3" s="15" t="s">
+      <c r="O3" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="P3" s="15" t="s">
+      <c r="P3" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="Q3" s="31">
+      <c r="Q3" s="30">
         <v>2007</v>
       </c>
-      <c r="R3" s="15" t="s">
+      <c r="R3" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="S3" s="15" t="s">
+      <c r="S3" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="T3" s="15" t="s">
+      <c r="T3" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="U3" s="15" t="s">
+      <c r="U3" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="V3" s="31">
+      <c r="V3" s="30">
         <v>2008</v>
       </c>
-      <c r="W3" s="15" t="s">
+      <c r="W3" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="X3" s="15" t="s">
+      <c r="X3" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="Y3" s="15" t="s">
+      <c r="Y3" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="Z3" s="15" t="s">
+      <c r="Z3" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="AA3" s="31">
+      <c r="AA3" s="30">
         <v>2009</v>
       </c>
-      <c r="AB3" s="15" t="s">
+      <c r="AB3" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="AC3" s="15" t="s">
+      <c r="AC3" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="AD3" s="15" t="s">
+      <c r="AD3" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="AE3" s="15" t="s">
+      <c r="AE3" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="AF3" s="31">
+      <c r="AF3" s="30">
         <v>2010</v>
       </c>
-      <c r="AG3" s="15" t="s">
+      <c r="AG3" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="AH3" s="15" t="s">
+      <c r="AH3" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="AI3" s="15" t="s">
+      <c r="AI3" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="AJ3" s="15" t="s">
+      <c r="AJ3" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="AK3" s="31">
+      <c r="AK3" s="30">
         <v>2011</v>
       </c>
-      <c r="AL3" s="15" t="s">
+      <c r="AL3" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="15" t="s">
+      <c r="AM3" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="AN3" s="15" t="s">
+      <c r="AN3" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="AO3" s="15" t="s">
+      <c r="AO3" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="AP3" s="31">
+      <c r="AP3" s="30">
         <v>2012</v>
       </c>
-      <c r="AQ3" s="15" t="s">
+      <c r="AQ3" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="AR3" s="15" t="s">
+      <c r="AR3" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="AS3" s="15" t="s">
+      <c r="AS3" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="AT3" s="15" t="s">
+      <c r="AT3" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="AU3" s="31">
+      <c r="AU3" s="30">
         <v>2013</v>
       </c>
-      <c r="AV3" s="15" t="s">
+      <c r="AV3" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="AW3" s="15" t="s">
+      <c r="AW3" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="AX3" s="15" t="s">
+      <c r="AX3" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="AY3" s="15" t="s">
+      <c r="AY3" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="AZ3" s="34">
+      <c r="AZ3" s="33">
         <v>2014</v>
       </c>
-      <c r="BA3" s="15" t="s">
+      <c r="BA3" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="BB3" s="15" t="s">
+      <c r="BB3" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="BC3" s="15" t="s">
+      <c r="BC3" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="BD3" s="15" t="s">
+      <c r="BD3" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="BE3" s="34">
+      <c r="BE3" s="33">
         <v>2015</v>
       </c>
-      <c r="BF3" s="15" t="s">
+      <c r="BF3" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="BG3" s="15" t="s">
+      <c r="BG3" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="BH3" s="15" t="s">
+      <c r="BH3" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="BI3" s="15" t="s">
+      <c r="BI3" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="BJ3" s="34">
+      <c r="BJ3" s="33">
         <v>2016</v>
       </c>
-      <c r="BK3" s="15" t="s">
+      <c r="BK3" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="BL3" s="15" t="s">
+      <c r="BL3" s="14" t="s">
         <v>133</v>
       </c>
-      <c r="BM3" s="15" t="s">
+      <c r="BM3" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="BN3" s="15" t="s">
+      <c r="BN3" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="BO3" s="34">
+      <c r="BO3" s="33">
         <v>2017</v>
       </c>
-      <c r="BP3" s="15" t="s">
+      <c r="BP3" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="BQ3" s="15" t="s">
+      <c r="BQ3" s="14" t="s">
         <v>193</v>
       </c>
-      <c r="BR3" s="15" t="s">
+      <c r="BR3" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="BS3" s="15" t="s">
+      <c r="BS3" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="BT3" s="34">
+      <c r="BT3" s="33">
         <v>2018</v>
       </c>
-      <c r="BU3" s="15" t="s">
+      <c r="BU3" s="14" t="s">
         <v>199</v>
       </c>
-      <c r="BV3" s="15" t="s">
+      <c r="BV3" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="BW3" s="15" t="s">
+      <c r="BW3" s="14" t="s">
         <v>201</v>
       </c>
-      <c r="BX3" s="15" t="s">
+      <c r="BX3" s="14" t="s">
         <v>208</v>
       </c>
-      <c r="BY3" s="34">
+      <c r="BY3" s="33">
         <v>2019</v>
       </c>
-      <c r="BZ3" s="34" t="s">
+      <c r="BZ3" s="33" t="s">
         <v>210</v>
       </c>
-      <c r="CA3" s="34" t="s">
+      <c r="CA3" s="33" t="s">
         <v>212</v>
       </c>
-      <c r="CB3" s="34" t="s">
+      <c r="CB3" s="33" t="s">
         <v>214</v>
       </c>
-      <c r="CC3" s="34" t="s">
+      <c r="CC3" s="33" t="s">
         <v>216</v>
       </c>
-      <c r="CD3" s="34">
+      <c r="CD3" s="33">
         <v>2020</v>
       </c>
-      <c r="CE3" s="34" t="s">
+      <c r="CE3" s="33" t="s">
         <v>218</v>
       </c>
-      <c r="CF3" s="34" t="s">
+      <c r="CF3" s="33" t="s">
         <v>220</v>
       </c>
-      <c r="CG3" s="34" t="s">
+      <c r="CG3" s="33" t="s">
         <v>222</v>
       </c>
-      <c r="CH3" s="34" t="s">
+      <c r="CH3" s="33" t="s">
         <v>224</v>
       </c>
-      <c r="CI3" s="34">
+      <c r="CI3" s="33">
         <v>2021</v>
       </c>
-      <c r="CJ3" s="34" t="s">
+      <c r="CJ3" s="33" t="s">
         <v>226</v>
       </c>
-      <c r="CK3" s="34" t="s">
+      <c r="CK3" s="33" t="s">
         <v>228</v>
       </c>
-      <c r="CL3" s="34" t="s">
+      <c r="CL3" s="33" t="s">
         <v>230</v>
       </c>
-      <c r="CM3" s="34" t="s">
+      <c r="CM3" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="CN3" s="34">
+      <c r="CN3" s="33">
         <v>2022</v>
       </c>
-      <c r="CO3" s="34" t="s">
+      <c r="CO3" s="33" t="s">
         <v>234</v>
       </c>
-      <c r="CP3" s="34" t="s">
+      <c r="CP3" s="33" t="s">
         <v>236</v>
       </c>
-      <c r="CQ3" s="34" t="s">
+      <c r="CQ3" s="33" t="s">
         <v>238</v>
       </c>
-      <c r="CR3" s="34" t="s">
+      <c r="CR3" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="CS3" s="67">
+      <c r="CS3" s="66">
         <v>2023</v>
       </c>
-      <c r="CT3" s="34" t="s">
+      <c r="CT3" s="33" t="s">
         <v>243</v>
       </c>
-      <c r="CU3" s="34" t="s">
+      <c r="CU3" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="CV3" s="34" t="s">
+      <c r="CV3" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="CW3" s="34" t="s">
+      <c r="CW3" s="33" t="s">
         <v>257</v>
       </c>
-      <c r="CX3" s="34">
+      <c r="CX3" s="33">
         <v>2024</v>
       </c>
-      <c r="CY3" s="34" t="s">
+      <c r="CY3" s="33" t="s">
         <v>259</v>
       </c>
-      <c r="CZ3" s="34" t="s">
+      <c r="CZ3" s="33" t="s">
         <v>261</v>
       </c>
-      <c r="DA3" s="34" t="s">
-[...5 lines deleted...]
-      <c r="DC3" s="34">
+      <c r="DA3" s="33" t="s">
+        <v>309</v>
+      </c>
+      <c r="DB3" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="DC3" s="33">
         <v>2025</v>
       </c>
+      <c r="DD3" s="33" t="s">
+        <v>315</v>
+      </c>
     </row>
-    <row r="4" spans="1:108" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="35" t="s">
+    <row r="4" spans="1:108" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="43" t="s">
+      <c r="B4" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="53">
+      <c r="C4" s="52">
         <v>-657.85842000000002</v>
       </c>
-      <c r="D4" s="53">
+      <c r="D4" s="52">
         <v>649.1881699999999</v>
       </c>
-      <c r="E4" s="53">
+      <c r="E4" s="52">
         <v>-981.09419000000014</v>
       </c>
-      <c r="F4" s="53">
+      <c r="F4" s="52">
         <v>-1129.3143700000001</v>
       </c>
-      <c r="G4" s="53">
+      <c r="G4" s="52">
         <v>-2119.0788100000004</v>
       </c>
-      <c r="H4" s="53">
+      <c r="H4" s="52">
         <v>-1870.6833100000001</v>
       </c>
-      <c r="I4" s="53">
+      <c r="I4" s="52">
         <v>-1537.7363000000005</v>
       </c>
-      <c r="J4" s="53">
+      <c r="J4" s="52">
         <v>-1243.7720000000004</v>
       </c>
-      <c r="K4" s="53">
+      <c r="K4" s="52">
         <v>-2037.2078700000002</v>
       </c>
-      <c r="L4" s="53">
+      <c r="L4" s="52">
         <v>-6689.3994800000019</v>
       </c>
-      <c r="M4" s="53">
+      <c r="M4" s="52">
         <v>-2112.2371485968083</v>
       </c>
-      <c r="N4" s="53">
+      <c r="N4" s="52">
         <v>-480.61629016501638</v>
       </c>
-      <c r="O4" s="53">
+      <c r="O4" s="52">
         <v>-1638.1978199999999</v>
       </c>
-      <c r="P4" s="53">
+      <c r="P4" s="52">
         <v>-3799.4690200000005</v>
       </c>
-      <c r="Q4" s="53">
+      <c r="Q4" s="52">
         <v>-8030.5202787618255</v>
       </c>
-      <c r="R4" s="53">
+      <c r="R4" s="52">
         <v>-1681.2930799999999</v>
       </c>
-      <c r="S4" s="53">
+      <c r="S4" s="52">
         <v>-3150.9802300000001</v>
       </c>
-      <c r="T4" s="53">
+      <c r="T4" s="52">
         <v>-5610.6542900000004</v>
       </c>
-      <c r="U4" s="53">
+      <c r="U4" s="52">
         <v>-2671.8174799999997</v>
       </c>
-      <c r="V4" s="54">
+      <c r="V4" s="53">
         <v>-13114.745080000001</v>
       </c>
-      <c r="W4" s="53">
+      <c r="W4" s="52">
         <v>-1974.7913299999996</v>
       </c>
-      <c r="X4" s="53">
+      <c r="X4" s="52">
         <v>-2293.2930799999995</v>
       </c>
-      <c r="Y4" s="53">
+      <c r="Y4" s="52">
         <v>-2651.9451270144777</v>
       </c>
-      <c r="Z4" s="53">
+      <c r="Z4" s="52">
         <v>-3163.2714200000005</v>
       </c>
-      <c r="AA4" s="54">
+      <c r="AA4" s="53">
         <v>-10083.300957014479</v>
       </c>
-      <c r="AB4" s="53">
+      <c r="AB4" s="52">
         <v>-3582.6233410814471</v>
       </c>
-      <c r="AC4" s="53">
+      <c r="AC4" s="52">
         <v>-2543.6732400000005</v>
       </c>
-      <c r="AD4" s="53">
+      <c r="AD4" s="52">
         <v>-485.32716999999957</v>
       </c>
-      <c r="AE4" s="53">
+      <c r="AE4" s="52">
         <v>2946.3847099999998</v>
       </c>
-      <c r="AF4" s="53">
+      <c r="AF4" s="52">
         <v>-3665.2390410814473</v>
       </c>
-      <c r="AG4" s="38">
+      <c r="AG4" s="37">
         <v>-2357.9579699999999</v>
       </c>
-      <c r="AH4" s="38">
+      <c r="AH4" s="37">
         <v>-1874.3512699999992</v>
       </c>
-      <c r="AI4" s="38">
+      <c r="AI4" s="37">
         <v>-4066.4029069569101</v>
       </c>
-      <c r="AJ4" s="38">
+      <c r="AJ4" s="37">
         <v>-283.9327475464529</v>
       </c>
-      <c r="AK4" s="38">
+      <c r="AK4" s="37">
         <v>-8582.6448945033608</v>
       </c>
-      <c r="AL4" s="38">
+      <c r="AL4" s="37">
         <v>-4990.6746599999997</v>
       </c>
-      <c r="AM4" s="38">
+      <c r="AM4" s="37">
         <v>-1687.8842500000003</v>
       </c>
-      <c r="AN4" s="38">
+      <c r="AN4" s="37">
         <v>-4015.7289699999997</v>
       </c>
-      <c r="AO4" s="38">
+      <c r="AO4" s="37">
         <v>-1161.5624304671219</v>
       </c>
-      <c r="AP4" s="55">
+      <c r="AP4" s="54">
         <v>-11855.850310467122</v>
       </c>
-      <c r="AQ4" s="38">
+      <c r="AQ4" s="37">
         <v>-2079.4719884047081</v>
       </c>
-      <c r="AR4" s="38">
+      <c r="AR4" s="37">
         <v>-2081.9088033500007</v>
       </c>
-      <c r="AS4" s="38">
+      <c r="AS4" s="37">
         <v>-2000.917867932741</v>
       </c>
-      <c r="AT4" s="38">
+      <c r="AT4" s="37">
         <v>-1872.0796276199997</v>
       </c>
-      <c r="AU4" s="38">
+      <c r="AU4" s="37">
         <v>-8034.3782873074506</v>
       </c>
-      <c r="AV4" s="38">
+      <c r="AV4" s="37">
         <v>-2547.8002476165875</v>
       </c>
-      <c r="AW4" s="38">
+      <c r="AW4" s="37">
         <v>-1351.9941285793295</v>
       </c>
-      <c r="AX4" s="38">
+      <c r="AX4" s="37">
         <v>-3597.9314700000009</v>
       </c>
-      <c r="AY4" s="38">
+      <c r="AY4" s="37">
         <v>2823.1552300219896</v>
       </c>
-      <c r="AZ4" s="38">
+      <c r="AZ4" s="37">
         <v>-4674.5706161739272</v>
       </c>
-      <c r="BA4" s="38">
+      <c r="BA4" s="37">
         <v>-1403.7709835709998</v>
       </c>
-      <c r="BB4" s="38">
+      <c r="BB4" s="37">
         <v>-200.86563236899974</v>
       </c>
-      <c r="BC4" s="38">
+      <c r="BC4" s="37">
         <v>-1107.2114468216002</v>
       </c>
-      <c r="BD4" s="38">
+      <c r="BD4" s="37">
         <v>-549.59944891739667</v>
       </c>
-      <c r="BE4" s="38">
+      <c r="BE4" s="37">
         <v>-3261.4475116789968</v>
       </c>
-      <c r="BF4" s="38">
+      <c r="BF4" s="37">
         <v>-2366.3310240158071</v>
       </c>
-      <c r="BG4" s="38">
+      <c r="BG4" s="37">
         <v>-3039.7514585703475</v>
       </c>
-      <c r="BH4" s="38">
+      <c r="BH4" s="37">
         <v>-6346.6684953219974</v>
       </c>
-      <c r="BI4" s="38">
+      <c r="BI4" s="37">
         <v>-1996.4579128756645</v>
       </c>
-      <c r="BJ4" s="38">
+      <c r="BJ4" s="37">
         <v>-13749.208890783817</v>
       </c>
-      <c r="BK4" s="38">
+      <c r="BK4" s="37">
         <v>-2031.6084410583421</v>
       </c>
-      <c r="BL4" s="38">
+      <c r="BL4" s="37">
         <v>-1239.8215803131566</v>
       </c>
-      <c r="BM4" s="38">
+      <c r="BM4" s="37">
         <v>327.83040370855923</v>
       </c>
-      <c r="BN4" s="38">
+      <c r="BN4" s="37">
         <v>-857.29533077999986</v>
       </c>
-      <c r="BO4" s="38">
+      <c r="BO4" s="37">
         <v>-3800.8949484429395</v>
       </c>
-      <c r="BP4" s="38">
+      <c r="BP4" s="37">
         <v>-3501.6988829900001</v>
       </c>
-      <c r="BQ4" s="38">
+      <c r="BQ4" s="37">
         <v>-632.25537559913471</v>
       </c>
-      <c r="BR4" s="38">
+      <c r="BR4" s="37">
         <v>-953.44976799999984</v>
       </c>
-      <c r="BS4" s="38">
+      <c r="BS4" s="37">
         <v>94.834997411909512</v>
       </c>
-      <c r="BT4" s="38">
+      <c r="BT4" s="37">
         <v>-4992.5690291772253</v>
       </c>
-      <c r="BU4" s="38">
+      <c r="BU4" s="37">
         <v>-3142.0668963363501</v>
       </c>
-      <c r="BV4" s="38">
+      <c r="BV4" s="37">
         <v>-934.90739851763374</v>
       </c>
-      <c r="BW4" s="38">
+      <c r="BW4" s="37">
         <v>-427.77712198999978</v>
       </c>
-      <c r="BX4" s="38">
+      <c r="BX4" s="37">
         <v>-1399.675656757825</v>
       </c>
-      <c r="BY4" s="38">
+      <c r="BY4" s="37">
         <v>-5904.4270736018088</v>
       </c>
-      <c r="BZ4" s="38">
+      <c r="BZ4" s="37">
         <v>-1898.9550001500002</v>
       </c>
-      <c r="CA4" s="38">
+      <c r="CA4" s="37">
         <v>-2241.1876583400003</v>
       </c>
-      <c r="CB4" s="38">
+      <c r="CB4" s="37">
         <v>-808.45391976000019</v>
       </c>
-      <c r="CC4" s="38">
+      <c r="CC4" s="37">
         <v>-926.84516095000038</v>
       </c>
-      <c r="CD4" s="38">
+      <c r="CD4" s="37">
         <v>-5875.4417392000014</v>
       </c>
-      <c r="CE4" s="38">
+      <c r="CE4" s="37">
         <v>127.72154058478287</v>
       </c>
-      <c r="CF4" s="38">
+      <c r="CF4" s="37">
         <v>-1471.3477199999998</v>
       </c>
-      <c r="CG4" s="38">
+      <c r="CG4" s="37">
         <v>-1248.8132191634359</v>
       </c>
-      <c r="CH4" s="38">
+      <c r="CH4" s="37">
         <v>690.99779685999954</v>
       </c>
-      <c r="CI4" s="38">
+      <c r="CI4" s="37">
         <v>-1901.4416017186531</v>
       </c>
-      <c r="CJ4" s="38">
+      <c r="CJ4" s="37">
         <v>-1540.1128901099992</v>
       </c>
-      <c r="CK4" s="38">
+      <c r="CK4" s="37">
         <v>-548.89865874999975</v>
       </c>
-      <c r="CL4" s="38">
+      <c r="CL4" s="37">
         <v>-6044.9907935899992</v>
       </c>
-      <c r="CM4" s="38">
+      <c r="CM4" s="37">
         <v>199.39220953999867</v>
       </c>
-      <c r="CN4" s="38">
+      <c r="CN4" s="37">
         <v>-7934.6101329099993</v>
       </c>
-      <c r="CO4" s="38">
+      <c r="CO4" s="37">
         <v>-2442.2178680999996</v>
       </c>
-      <c r="CP4" s="38">
+      <c r="CP4" s="37">
         <v>-1834.6179510000011</v>
       </c>
-      <c r="CQ4" s="38">
+      <c r="CQ4" s="37">
         <v>1110.8895333083021</v>
       </c>
-      <c r="CR4" s="38">
+      <c r="CR4" s="37">
         <v>587.61695999999893</v>
       </c>
-      <c r="CS4" s="38">
+      <c r="CS4" s="37">
         <v>-2578.3293257916998</v>
       </c>
-      <c r="CT4" s="38">
+      <c r="CT4" s="37">
         <v>-3265.4128278446788</v>
       </c>
-      <c r="CU4" s="38">
+      <c r="CU4" s="37">
         <v>579.68102587999965</v>
       </c>
-      <c r="CV4" s="38">
+      <c r="CV4" s="37">
         <v>554.21176994092855</v>
       </c>
-      <c r="CW4" s="38">
+      <c r="CW4" s="37">
         <v>-1813.0917903799991</v>
       </c>
-      <c r="CX4" s="38">
+      <c r="CX4" s="37">
         <v>-3944.6118224037496</v>
       </c>
-      <c r="CY4" s="38">
+      <c r="CY4" s="37">
         <v>-2813.5568399999997</v>
       </c>
-      <c r="CZ4" s="38">
+      <c r="CZ4" s="37">
         <v>1425.0364400000017</v>
       </c>
-      <c r="DA4" s="38">
+      <c r="DA4" s="37">
         <v>1952.5795728492897</v>
       </c>
-      <c r="DB4" s="38">
+      <c r="DB4" s="37">
         <v>820.85972428518221</v>
       </c>
-      <c r="DC4" s="38">
+      <c r="DC4" s="37">
         <v>1384.9188971344738</v>
       </c>
-      <c r="DD4" s="66"/>
+      <c r="DD4" s="37">
+        <v>-499.22880999999961</v>
+      </c>
     </row>
-    <row r="5" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A5" s="51" t="s">
+    <row r="5" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="B5" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="56">
+      <c r="C5" s="55">
         <v>29.763520000000007</v>
       </c>
-      <c r="D5" s="56">
+      <c r="D5" s="55">
         <v>63.072479999999999</v>
       </c>
-      <c r="E5" s="56">
+      <c r="E5" s="55">
         <v>-297.76400000000001</v>
       </c>
-      <c r="F5" s="56">
+      <c r="F5" s="55">
         <v>57.066820000000014</v>
       </c>
-      <c r="G5" s="56">
+      <c r="G5" s="55">
         <v>-147.86117999999999</v>
       </c>
-      <c r="H5" s="56">
+      <c r="H5" s="55">
         <v>452.36376000000001</v>
       </c>
-      <c r="I5" s="56">
+      <c r="I5" s="55">
         <v>-267.02996999999999</v>
       </c>
-      <c r="J5" s="56">
+      <c r="J5" s="55">
         <v>-900.84983999999986</v>
       </c>
-      <c r="K5" s="56">
+      <c r="K5" s="55">
         <v>304.28453000000002</v>
       </c>
-      <c r="L5" s="56">
+      <c r="L5" s="55">
         <v>-411.23151999999982</v>
       </c>
-      <c r="M5" s="56">
+      <c r="M5" s="55">
         <v>544.98239999999987</v>
       </c>
-      <c r="N5" s="56">
+      <c r="N5" s="55">
         <v>1489.5774500000002</v>
       </c>
-      <c r="O5" s="56">
+      <c r="O5" s="55">
         <v>419.60080999999997</v>
       </c>
-      <c r="P5" s="56">
+      <c r="P5" s="55">
         <v>634.35566000000006</v>
       </c>
-      <c r="Q5" s="56">
+      <c r="Q5" s="55">
         <v>3088.5163200000002</v>
       </c>
-      <c r="R5" s="56">
+      <c r="R5" s="55">
         <v>951.88569000000007</v>
       </c>
-      <c r="S5" s="56">
+      <c r="S5" s="55">
         <v>364.52605999999997</v>
       </c>
-      <c r="T5" s="56">
+      <c r="T5" s="55">
         <v>-1449.66931</v>
       </c>
-      <c r="U5" s="56">
+      <c r="U5" s="55">
         <v>1340.2695900000001</v>
       </c>
-      <c r="V5" s="56">
+      <c r="V5" s="55">
         <v>1207.0120300000001</v>
       </c>
-      <c r="W5" s="56">
+      <c r="W5" s="55">
         <v>246.53629000000001</v>
       </c>
-      <c r="X5" s="56">
+      <c r="X5" s="55">
         <v>715.20590000000004</v>
       </c>
-      <c r="Y5" s="56">
+      <c r="Y5" s="55">
         <v>1572.0403099999999</v>
       </c>
-      <c r="Z5" s="56">
+      <c r="Z5" s="55">
         <v>625.41675999999995</v>
       </c>
-      <c r="AA5" s="56">
+      <c r="AA5" s="55">
         <v>3159.1992599999999</v>
       </c>
-      <c r="AB5" s="56">
+      <c r="AB5" s="55">
         <v>31.41228000000001</v>
       </c>
-      <c r="AC5" s="56">
+      <c r="AC5" s="55">
         <v>313.00774999999976</v>
       </c>
-      <c r="AD5" s="56">
+      <c r="AD5" s="55">
         <v>2125.9500700000003</v>
       </c>
-      <c r="AE5" s="56">
+      <c r="AE5" s="55">
         <v>5415.1073200000001</v>
       </c>
-      <c r="AF5" s="56">
+      <c r="AF5" s="55">
         <v>7885.4774200000002</v>
       </c>
-      <c r="AG5" s="42">
+      <c r="AG5" s="41">
         <v>1870.13823</v>
       </c>
-      <c r="AH5" s="42">
+      <c r="AH5" s="41">
         <v>1723.9659200000001</v>
       </c>
-      <c r="AI5" s="42">
+      <c r="AI5" s="41">
         <v>254.33971000000065</v>
       </c>
-      <c r="AJ5" s="42">
+      <c r="AJ5" s="41">
         <v>1541.980454</v>
       </c>
-      <c r="AK5" s="42">
+      <c r="AK5" s="41">
         <v>5390.4243140000008</v>
       </c>
-      <c r="AL5" s="42">
+      <c r="AL5" s="41">
         <v>762.07678999999985</v>
       </c>
-      <c r="AM5" s="42">
+      <c r="AM5" s="41">
         <v>657.85378000000014</v>
       </c>
-      <c r="AN5" s="42">
+      <c r="AN5" s="41">
         <v>-107.98628999999994</v>
       </c>
-      <c r="AO5" s="42">
+      <c r="AO5" s="41">
         <v>169.20425366561801</v>
       </c>
-      <c r="AP5" s="42">
+      <c r="AP5" s="41">
         <v>1481.1485336656183</v>
       </c>
-      <c r="AQ5" s="42">
+      <c r="AQ5" s="41">
         <v>1910.9335315952917</v>
       </c>
-      <c r="AR5" s="42">
+      <c r="AR5" s="41">
         <v>-156.2284600000001</v>
       </c>
-      <c r="AS5" s="42">
+      <c r="AS5" s="41">
         <v>301.55468999999999</v>
       </c>
-      <c r="AT5" s="42">
+      <c r="AT5" s="41">
         <v>230.36163000000047</v>
       </c>
-      <c r="AU5" s="42">
+      <c r="AU5" s="41">
         <v>2286.6213915952922</v>
       </c>
-      <c r="AV5" s="42">
+      <c r="AV5" s="41">
         <v>-645.55786792271726</v>
       </c>
-      <c r="AW5" s="42">
+      <c r="AW5" s="41">
         <v>1564.6436160000001</v>
       </c>
-      <c r="AX5" s="42">
+      <c r="AX5" s="41">
         <v>217.75279000000012</v>
       </c>
-      <c r="AY5" s="42">
+      <c r="AY5" s="41">
         <v>2677.9871599999997</v>
       </c>
-      <c r="AZ5" s="42">
+      <c r="AZ5" s="41">
         <v>3814.8256980772826</v>
       </c>
-      <c r="BA5" s="42">
+      <c r="BA5" s="41">
         <v>-879.29459999999995</v>
       </c>
-      <c r="BB5" s="42">
+      <c r="BB5" s="41">
         <v>521.918228</v>
       </c>
-      <c r="BC5" s="42">
+      <c r="BC5" s="41">
         <v>286.20687999999996</v>
       </c>
-      <c r="BD5" s="42">
+      <c r="BD5" s="41">
         <v>866.33503999999959</v>
       </c>
-      <c r="BE5" s="42">
+      <c r="BE5" s="41">
         <v>795.1655479999996</v>
       </c>
-      <c r="BF5" s="42">
+      <c r="BF5" s="41">
         <v>68.477370370000102</v>
       </c>
-      <c r="BG5" s="42">
+      <c r="BG5" s="41">
         <v>-1869.6224237803481</v>
       </c>
-      <c r="BH5" s="42">
+      <c r="BH5" s="41">
         <v>-3837.9828645539969</v>
       </c>
-      <c r="BI5" s="42">
+      <c r="BI5" s="41">
         <v>404.23536405999982</v>
       </c>
-      <c r="BJ5" s="42">
+      <c r="BJ5" s="41">
         <v>-5234.8925539043457</v>
       </c>
-      <c r="BK5" s="42">
+      <c r="BK5" s="41">
         <v>648.99662278012192</v>
       </c>
-      <c r="BL5" s="42">
+      <c r="BL5" s="41">
         <v>450.31405806299995</v>
       </c>
-      <c r="BM5" s="42">
+      <c r="BM5" s="41">
         <v>344.79404202000006</v>
       </c>
-      <c r="BN5" s="42">
+      <c r="BN5" s="41">
         <v>-530.91884077999998</v>
       </c>
-      <c r="BO5" s="42">
+      <c r="BO5" s="41">
         <v>913.1858820831219</v>
       </c>
-      <c r="BP5" s="42">
+      <c r="BP5" s="41">
         <v>-607.08525299000007</v>
       </c>
-      <c r="BQ5" s="42">
+      <c r="BQ5" s="41">
         <v>-334.93079559913497</v>
       </c>
-      <c r="BR5" s="42">
+      <c r="BR5" s="41">
         <v>463.87325199999998</v>
       </c>
-      <c r="BS5" s="42">
+      <c r="BS5" s="41">
         <v>-616.66759802999991</v>
       </c>
-      <c r="BT5" s="42">
+      <c r="BT5" s="41">
         <v>-1094.810394619135</v>
       </c>
-      <c r="BU5" s="42">
+      <c r="BU5" s="41">
         <v>-266.4335867499999</v>
       </c>
-      <c r="BV5" s="42">
+      <c r="BV5" s="41">
         <v>-2377.70003142</v>
       </c>
-      <c r="BW5" s="42">
+      <c r="BW5" s="41">
         <v>389.41522801000002</v>
       </c>
-      <c r="BX5" s="42">
+      <c r="BX5" s="41">
         <v>-365.52762275782499</v>
       </c>
-      <c r="BY5" s="42">
+      <c r="BY5" s="41">
         <v>-2620.2460129178248</v>
       </c>
-      <c r="BZ5" s="42">
+      <c r="BZ5" s="41">
         <v>-772.43423914999983</v>
       </c>
-      <c r="CA5" s="42">
+      <c r="CA5" s="41">
         <v>-815.66781454000022</v>
       </c>
-      <c r="CB5" s="42">
+      <c r="CB5" s="41">
         <v>-643.43581367000024</v>
       </c>
-      <c r="CC5" s="42">
+      <c r="CC5" s="41">
         <v>25.738893249999954</v>
       </c>
-      <c r="CD5" s="42">
+      <c r="CD5" s="41">
         <v>-2205.7989741100005</v>
       </c>
-      <c r="CE5" s="42">
+      <c r="CE5" s="41">
         <v>334.0022860747834</v>
       </c>
-      <c r="CF5" s="42">
+      <c r="CF5" s="41">
         <v>-348.63307999999995</v>
       </c>
-      <c r="CG5" s="42">
+      <c r="CG5" s="41">
         <v>1100.6152208365634</v>
       </c>
-      <c r="CH5" s="42">
+      <c r="CH5" s="41">
         <v>365.81848686000001</v>
       </c>
-      <c r="CI5" s="42">
+      <c r="CI5" s="41">
         <v>1451.802913771347</v>
       </c>
-      <c r="CJ5" s="42">
+      <c r="CJ5" s="41">
         <v>231.17608999999996</v>
       </c>
-      <c r="CK5" s="42">
+      <c r="CK5" s="41">
         <v>-144.97735174999991</v>
       </c>
-      <c r="CL5" s="42">
+      <c r="CL5" s="41">
         <v>-1376.6451305899996</v>
       </c>
-      <c r="CM5" s="42">
+      <c r="CM5" s="41">
         <v>-102.06768145999993</v>
       </c>
-      <c r="CN5" s="42">
+      <c r="CN5" s="41">
         <v>-1392.5140737999993</v>
       </c>
-      <c r="CO5" s="42">
+      <c r="CO5" s="41">
         <v>220.23895489999998</v>
       </c>
-      <c r="CP5" s="42">
+      <c r="CP5" s="41">
         <v>-357.6580100000001</v>
       </c>
-      <c r="CQ5" s="42">
+      <c r="CQ5" s="41">
         <v>1578.9015499999998</v>
       </c>
-      <c r="CR5" s="42">
+      <c r="CR5" s="41">
         <v>-428.56159999999977</v>
       </c>
-      <c r="CS5" s="42">
+      <c r="CS5" s="41">
         <v>1012.9208948999999</v>
       </c>
-      <c r="CT5" s="42">
+      <c r="CT5" s="41">
         <v>-882.52094999999974</v>
       </c>
-      <c r="CU5" s="42">
+      <c r="CU5" s="41">
         <v>265.18556000000001</v>
       </c>
-      <c r="CV5" s="42">
+      <c r="CV5" s="41">
         <v>-939.89559999999994</v>
       </c>
-      <c r="CW5" s="42">
+      <c r="CW5" s="41">
         <v>-2160.5221699999997</v>
       </c>
-      <c r="CX5" s="42">
+      <c r="CX5" s="41">
         <v>-3717.7531599999993</v>
       </c>
-      <c r="CY5" s="42">
+      <c r="CY5" s="41">
         <v>67.637350000000239</v>
       </c>
-      <c r="CZ5" s="42">
+      <c r="CZ5" s="41">
         <v>-538.48615999999981</v>
       </c>
-      <c r="DA5" s="42">
+      <c r="DA5" s="41">
         <v>2669.375</v>
       </c>
-      <c r="DB5" s="42">
+      <c r="DB5" s="41">
         <v>-1674.7332426633131</v>
       </c>
-      <c r="DC5" s="42">
+      <c r="DC5" s="41">
         <v>523.79294733668735</v>
       </c>
-      <c r="DD5" s="66"/>
+      <c r="DD5" s="41">
+        <v>2570.7268600000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:108" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:108" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="57">
+      <c r="C6" s="56">
         <v>13.5114</v>
       </c>
-      <c r="D6" s="57">
+      <c r="D6" s="56">
         <v>10.935589999999999</v>
       </c>
-      <c r="E6" s="57">
+      <c r="E6" s="56">
         <v>18.539449999999995</v>
       </c>
-      <c r="F6" s="57">
+      <c r="F6" s="56">
         <v>71.623090000000005</v>
       </c>
-      <c r="G6" s="57">
+      <c r="G6" s="56">
         <v>114.60953000000001</v>
       </c>
-      <c r="H6" s="57">
+      <c r="H6" s="56">
         <v>412.33674000000002</v>
       </c>
-      <c r="I6" s="57">
+      <c r="I6" s="56">
         <v>75.6845</v>
       </c>
-      <c r="J6" s="57">
+      <c r="J6" s="56">
         <v>76.351979999999998</v>
       </c>
-      <c r="K6" s="57">
+      <c r="K6" s="56">
         <v>231.35408999999999</v>
       </c>
-      <c r="L6" s="57">
+      <c r="L6" s="56">
         <v>795.72730999999999</v>
       </c>
-      <c r="M6" s="57">
+      <c r="M6" s="56">
         <v>562.36786999999993</v>
       </c>
-      <c r="N6" s="57">
+      <c r="N6" s="56">
         <v>520.66834000000006</v>
       </c>
-      <c r="O6" s="57">
+      <c r="O6" s="56">
         <v>443.27904999999998</v>
       </c>
-      <c r="P6" s="57">
+      <c r="P6" s="56">
         <v>644.8489800000001</v>
       </c>
-      <c r="Q6" s="57">
+      <c r="Q6" s="56">
         <v>2171.1642400000001</v>
       </c>
-      <c r="R6" s="57">
+      <c r="R6" s="56">
         <v>1047.45973</v>
       </c>
-      <c r="S6" s="57">
+      <c r="S6" s="56">
         <v>448.49079</v>
       </c>
-      <c r="T6" s="57">
+      <c r="T6" s="56">
         <v>1624.5562400000001</v>
       </c>
-      <c r="U6" s="57">
+      <c r="U6" s="56">
         <v>987.86831000000006</v>
       </c>
-      <c r="V6" s="57">
+      <c r="V6" s="56">
         <v>4108.3750700000001</v>
       </c>
-      <c r="W6" s="57">
+      <c r="W6" s="56">
         <v>199.88451000000001</v>
       </c>
-      <c r="X6" s="57">
+      <c r="X6" s="56">
         <v>437.32750000000004</v>
       </c>
-      <c r="Y6" s="57">
+      <c r="Y6" s="56">
         <v>506.4427300000001</v>
       </c>
-      <c r="Z6" s="57">
+      <c r="Z6" s="56">
         <v>653.47280000000001</v>
       </c>
-      <c r="AA6" s="57">
+      <c r="AA6" s="56">
         <v>1797.1275400000002</v>
       </c>
-      <c r="AB6" s="57">
+      <c r="AB6" s="56">
         <v>186.7757</v>
       </c>
-      <c r="AC6" s="57">
+      <c r="AC6" s="56">
         <v>359.75324999999998</v>
       </c>
-      <c r="AD6" s="57">
+      <c r="AD6" s="56">
         <v>3570.2789200000002</v>
       </c>
-      <c r="AE6" s="57">
+      <c r="AE6" s="56">
         <v>2116.5169500000002</v>
       </c>
-      <c r="AF6" s="57">
+      <c r="AF6" s="56">
         <v>6233.3248200000007</v>
       </c>
-      <c r="AG6" s="39">
+      <c r="AG6" s="38">
         <v>629.91115000000013</v>
       </c>
-      <c r="AH6" s="39">
+      <c r="AH6" s="38">
         <v>772.07155</v>
       </c>
-      <c r="AI6" s="39">
+      <c r="AI6" s="38">
         <v>2332.5504600000004</v>
       </c>
-      <c r="AJ6" s="39">
+      <c r="AJ6" s="38">
         <v>550.27464399999997</v>
       </c>
-      <c r="AK6" s="39">
+      <c r="AK6" s="38">
         <v>4284.807804</v>
       </c>
-      <c r="AL6" s="39">
+      <c r="AL6" s="38">
         <v>628.55944</v>
       </c>
-      <c r="AM6" s="39">
+      <c r="AM6" s="38">
         <v>685.76235000000008</v>
       </c>
-      <c r="AN6" s="39">
+      <c r="AN6" s="38">
         <v>256.04226</v>
       </c>
-      <c r="AO6" s="39">
+      <c r="AO6" s="38">
         <v>708.39705366561805</v>
       </c>
-      <c r="AP6" s="39">
+      <c r="AP6" s="38">
         <v>2278.7611036656181</v>
       </c>
-      <c r="AQ6" s="39">
+      <c r="AQ6" s="38">
         <v>1727.4077000000002</v>
       </c>
-      <c r="AR6" s="39">
+      <c r="AR6" s="38">
         <v>-4.4270899999999829</v>
       </c>
-      <c r="AS6" s="39">
+      <c r="AS6" s="38">
         <v>39.236389999999993</v>
       </c>
-      <c r="AT6" s="39">
+      <c r="AT6" s="38">
         <v>194.13004000000049</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="38">
         <v>1956.3470400000008</v>
       </c>
-      <c r="AV6" s="39">
+      <c r="AV6" s="38">
         <v>-401.25266792271725</v>
       </c>
-      <c r="AW6" s="39">
+      <c r="AW6" s="38">
         <v>248.99350599999997</v>
       </c>
-      <c r="AX6" s="39">
+      <c r="AX6" s="38">
         <v>369.93335000000002</v>
       </c>
-      <c r="AY6" s="39">
+      <c r="AY6" s="38">
         <v>279.84917999999993</v>
       </c>
-      <c r="AZ6" s="39">
+      <c r="AZ6" s="38">
         <v>497.52336807728267</v>
       </c>
-      <c r="BA6" s="39">
+      <c r="BA6" s="38">
         <v>511.6802800000001</v>
       </c>
-      <c r="BB6" s="39">
+      <c r="BB6" s="38">
         <v>356.06591800000001</v>
       </c>
-      <c r="BC6" s="39">
+      <c r="BC6" s="38">
         <v>27.906569999999974</v>
       </c>
-      <c r="BD6" s="39">
+      <c r="BD6" s="38">
         <v>852.10735999999952</v>
       </c>
-      <c r="BE6" s="39">
+      <c r="BE6" s="38">
         <v>1747.7601279999994</v>
       </c>
-      <c r="BF6" s="39">
+      <c r="BF6" s="38">
         <v>-108.86184962999997</v>
       </c>
-      <c r="BG6" s="39">
+      <c r="BG6" s="38">
         <v>386.86469621999947</v>
       </c>
-      <c r="BH6" s="39">
+      <c r="BH6" s="38">
         <v>210.46173544600279</v>
       </c>
-      <c r="BI6" s="39">
+      <c r="BI6" s="38">
         <v>720.8756840599998</v>
       </c>
-      <c r="BJ6" s="39">
+      <c r="BJ6" s="38">
         <v>1209.3402660960021</v>
       </c>
-      <c r="BK6" s="39">
+      <c r="BK6" s="38">
         <v>819.59780278012192</v>
       </c>
-      <c r="BL6" s="39">
+      <c r="BL6" s="38">
         <v>370.48434806299991</v>
       </c>
-      <c r="BM6" s="39">
+      <c r="BM6" s="38">
         <v>147.27841202000002</v>
       </c>
-      <c r="BN6" s="39">
+      <c r="BN6" s="38">
         <v>-330.04299077999997</v>
       </c>
-      <c r="BO6" s="39">
+      <c r="BO6" s="38">
         <v>1007.3175720831217</v>
       </c>
-      <c r="BP6" s="39">
+      <c r="BP6" s="38">
         <v>-365.90311299000001</v>
       </c>
-      <c r="BQ6" s="39">
+      <c r="BQ6" s="38">
         <v>-484.03248559913499</v>
       </c>
-      <c r="BR6" s="39">
+      <c r="BR6" s="38">
         <v>213.26771199999999</v>
       </c>
-      <c r="BS6" s="39">
+      <c r="BS6" s="38">
         <v>-234.92849802999993</v>
       </c>
-      <c r="BT6" s="39">
+      <c r="BT6" s="38">
         <v>-871.59638461913494</v>
       </c>
-      <c r="BU6" s="39">
+      <c r="BU6" s="38">
         <v>-62.884906749999963</v>
       </c>
-      <c r="BV6" s="39">
+      <c r="BV6" s="38">
         <v>-2447.2181614199999</v>
       </c>
-      <c r="BW6" s="39">
+      <c r="BW6" s="38">
         <v>296.00325800999997</v>
       </c>
-      <c r="BX6" s="39">
+      <c r="BX6" s="38">
         <v>-46.601562757824979</v>
       </c>
-      <c r="BY6" s="39">
+      <c r="BY6" s="38">
         <v>-2260.7013729178248</v>
       </c>
-      <c r="BZ6" s="39">
+      <c r="BZ6" s="38">
         <v>64.223510849999997</v>
       </c>
-      <c r="CA6" s="39">
+      <c r="CA6" s="38">
         <v>542.17704545999993</v>
       </c>
-      <c r="CB6" s="39">
+      <c r="CB6" s="38">
         <v>123.19221633000001</v>
       </c>
-      <c r="CC6" s="39">
+      <c r="CC6" s="38">
         <v>70.433543250000014</v>
       </c>
-      <c r="CD6" s="39">
+      <c r="CD6" s="38">
         <v>800.02631588999998</v>
       </c>
-      <c r="CE6" s="39">
+      <c r="CE6" s="38">
         <v>236.73274607478342</v>
       </c>
-      <c r="CF6" s="39">
+      <c r="CF6" s="38">
         <v>-487.26990999999992</v>
       </c>
-      <c r="CG6" s="39">
+      <c r="CG6" s="38">
         <v>403.91392083656348</v>
       </c>
-      <c r="CH6" s="39">
+      <c r="CH6" s="38">
         <v>445.34629686</v>
       </c>
-      <c r="CI6" s="39">
+      <c r="CI6" s="38">
         <v>598.72305377134694</v>
       </c>
-      <c r="CJ6" s="39">
+      <c r="CJ6" s="38">
         <v>92.42319999999998</v>
       </c>
-      <c r="CK6" s="39">
+      <c r="CK6" s="38">
         <v>130.94394825000006</v>
       </c>
-      <c r="CL6" s="39">
+      <c r="CL6" s="38">
         <v>-1330.8856905899995</v>
       </c>
-      <c r="CM6" s="39">
+      <c r="CM6" s="38">
         <v>17.938168540000017</v>
       </c>
-      <c r="CN6" s="39">
+      <c r="CN6" s="38">
         <v>-1089.5803737999993</v>
       </c>
-      <c r="CO6" s="39">
+      <c r="CO6" s="38">
         <v>97.457594899999989</v>
       </c>
-      <c r="CP6" s="39">
+      <c r="CP6" s="38">
         <v>-229.66900999999996</v>
       </c>
-      <c r="CQ6" s="39">
+      <c r="CQ6" s="38">
         <v>522.4524100000001</v>
       </c>
-      <c r="CR6" s="39">
+      <c r="CR6" s="38">
         <v>1281.3091300000001</v>
       </c>
-      <c r="CS6" s="39">
+      <c r="CS6" s="38">
         <v>1671.5501249000004</v>
       </c>
-      <c r="CT6" s="39">
+      <c r="CT6" s="38">
         <v>-869.68681999999967</v>
       </c>
-      <c r="CU6" s="39">
+      <c r="CU6" s="38">
         <v>183.84611000000001</v>
       </c>
-      <c r="CV6" s="39">
+      <c r="CV6" s="38">
         <v>-1039.4580699999999</v>
       </c>
-      <c r="CW6" s="39">
+      <c r="CW6" s="38">
         <v>-163.2413699999999</v>
       </c>
-      <c r="CX6" s="39">
+      <c r="CX6" s="38">
         <v>-1888.5401499999996</v>
       </c>
-      <c r="CY6" s="39">
+      <c r="CY6" s="38">
         <v>156.60049000000012</v>
       </c>
-      <c r="CZ6" s="39">
+      <c r="CZ6" s="38">
         <v>-106.22049000000001</v>
       </c>
-      <c r="DA6" s="39">
+      <c r="DA6" s="38">
         <v>150.01973999999996</v>
       </c>
-      <c r="DB6" s="39">
+      <c r="DB6" s="38">
         <v>188.08020733668727</v>
       </c>
-      <c r="DC6" s="39">
+      <c r="DC6" s="38">
         <v>388.47994733668736</v>
       </c>
-      <c r="DD6" s="66"/>
+      <c r="DD6" s="38">
+        <v>-754.18756999999994</v>
+      </c>
     </row>
-    <row r="7" spans="1:108" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:108" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="19">
         <v>13.560449999999999</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="19">
         <v>10.935189999999999</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="19">
         <v>18.533049999999996</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>79.440089999999998</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>122.46878</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>412.33074000000005</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>75.6755</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="19">
         <v>76.144480000000001</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>231.06378999999998</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>795.21451000000002</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>557.18126999999993</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>515.57544000000007</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="19">
         <v>435.05475000000001</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="19">
         <v>632.2429800000001</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="19">
         <v>2140.0544400000003</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="19">
         <v>1047.24973</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="19">
         <v>448.51479</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="19">
         <v>1624.5562400000001</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="19">
         <v>987.88831000000005</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="19">
         <v>4108.2090699999999</v>
       </c>
-      <c r="W7" s="20">
+      <c r="W7" s="19">
         <v>199.89451</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="19">
         <v>436.97750000000002</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="19">
         <v>506.4427300000001</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="19">
         <v>653.47280000000001</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="19">
         <v>1796.7875400000003</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="19">
         <v>180.8177</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AC7" s="19">
         <v>357.90424999999999</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="19">
         <v>3568.3409200000001</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AE7" s="19">
         <v>2116.74395</v>
       </c>
-      <c r="AF7" s="20">
+      <c r="AF7" s="19">
         <v>6223.8068199999998</v>
       </c>
-      <c r="AG7" s="23">
+      <c r="AG7" s="22">
         <v>633.0521500000001</v>
       </c>
-      <c r="AH7" s="23">
+      <c r="AH7" s="22">
         <v>776.14454999999998</v>
       </c>
-      <c r="AI7" s="23">
+      <c r="AI7" s="22">
         <v>2335.6914600000005</v>
       </c>
-      <c r="AJ7" s="23">
+      <c r="AJ7" s="22">
         <v>554.609644</v>
       </c>
-      <c r="AK7" s="23">
+      <c r="AK7" s="22">
         <v>4299.4978040000005</v>
       </c>
-      <c r="AL7" s="23">
+      <c r="AL7" s="22">
         <v>653.93133999999998</v>
       </c>
-      <c r="AM7" s="23">
+      <c r="AM7" s="22">
         <v>709.38930000000005</v>
       </c>
-      <c r="AN7" s="23">
+      <c r="AN7" s="22">
         <v>281.50491</v>
       </c>
-      <c r="AO7" s="23">
+      <c r="AO7" s="22">
         <v>730.34624999999994</v>
       </c>
-      <c r="AP7" s="23">
+      <c r="AP7" s="22">
         <v>2375.1718000000001</v>
       </c>
-      <c r="AQ7" s="23">
+      <c r="AQ7" s="22">
         <v>1728.8137000000002</v>
       </c>
-      <c r="AR7" s="23">
+      <c r="AR7" s="22">
         <v>-4.9190899999999829</v>
       </c>
-      <c r="AS7" s="23">
+      <c r="AS7" s="22">
         <v>39.925389999999993</v>
       </c>
-      <c r="AT7" s="23">
+      <c r="AT7" s="22">
         <v>193.3065400000005</v>
       </c>
-      <c r="AU7" s="23">
+      <c r="AU7" s="22">
         <v>1957.1265400000007</v>
       </c>
-      <c r="AV7" s="23">
+      <c r="AV7" s="22">
         <v>-446.55536792271727</v>
       </c>
-      <c r="AW7" s="23">
+      <c r="AW7" s="22">
         <v>269.26284599999997</v>
       </c>
-      <c r="AX7" s="23">
+      <c r="AX7" s="22">
         <v>322.38878</v>
       </c>
-      <c r="AY7" s="23">
+      <c r="AY7" s="22">
         <v>235.74386999999996</v>
       </c>
-      <c r="AZ7" s="23">
+      <c r="AZ7" s="22">
         <v>380.84012807728266</v>
       </c>
-      <c r="BA7" s="23">
+      <c r="BA7" s="22">
         <v>446.71497000000011</v>
       </c>
-      <c r="BB7" s="23">
+      <c r="BB7" s="22">
         <v>288.441328</v>
       </c>
-      <c r="BC7" s="23">
+      <c r="BC7" s="22">
         <v>149.87487999999996</v>
       </c>
-      <c r="BD7" s="23">
+      <c r="BD7" s="22">
         <v>957.35157999999956</v>
       </c>
-      <c r="BE7" s="23">
+      <c r="BE7" s="22">
         <v>1842.3827579999997</v>
       </c>
-      <c r="BF7" s="23">
+      <c r="BF7" s="22">
         <v>-107.83184962999997</v>
       </c>
-      <c r="BG7" s="23">
+      <c r="BG7" s="22">
         <v>383.57799621999948</v>
       </c>
-      <c r="BH7" s="23">
+      <c r="BH7" s="22">
         <v>207.52251544600279</v>
       </c>
-      <c r="BI7" s="23">
+      <c r="BI7" s="22">
         <v>809.21109405999982</v>
       </c>
-      <c r="BJ7" s="23">
+      <c r="BJ7" s="22">
         <v>1292.4797560960021</v>
       </c>
-      <c r="BK7" s="23">
+      <c r="BK7" s="22">
         <v>789.67912278012193</v>
       </c>
-      <c r="BL7" s="23">
+      <c r="BL7" s="22">
         <v>351.3603680629999</v>
       </c>
-      <c r="BM7" s="23">
+      <c r="BM7" s="22">
         <v>123.96561202000001</v>
       </c>
-      <c r="BN7" s="23">
+      <c r="BN7" s="22">
         <v>-351.33479077999999</v>
       </c>
-      <c r="BO7" s="23">
+      <c r="BO7" s="22">
         <v>913.67031208312164</v>
       </c>
-      <c r="BP7" s="23">
+      <c r="BP7" s="22">
         <v>-386.12825299000002</v>
       </c>
-      <c r="BQ7" s="23">
+      <c r="BQ7" s="22">
         <v>-506.52287559913498</v>
       </c>
-      <c r="BR7" s="23">
+      <c r="BR7" s="22">
         <v>195.85785199999998</v>
       </c>
-      <c r="BS7" s="23">
+      <c r="BS7" s="22">
         <v>-222.09013802999993</v>
       </c>
-      <c r="BT7" s="23">
+      <c r="BT7" s="22">
         <v>-918.8834146191349</v>
       </c>
-      <c r="BU7" s="23">
+      <c r="BU7" s="22">
         <v>-72.090126749999968</v>
       </c>
-      <c r="BV7" s="23">
+      <c r="BV7" s="22">
         <v>-2477.0746914199999</v>
       </c>
-      <c r="BW7" s="23">
+      <c r="BW7" s="22">
         <v>279.69565800999999</v>
       </c>
-      <c r="BX7" s="23">
+      <c r="BX7" s="22">
         <v>-82.164202757824995</v>
       </c>
-      <c r="BY7" s="23">
+      <c r="BY7" s="22">
         <v>-2351.6333629178248</v>
       </c>
-      <c r="BZ7" s="23">
+      <c r="BZ7" s="22">
         <v>66.944470850000002</v>
       </c>
-      <c r="CA7" s="23">
+      <c r="CA7" s="22">
         <v>558.76687545999994</v>
       </c>
-      <c r="CB7" s="23">
+      <c r="CB7" s="22">
         <v>108.95082633000001</v>
       </c>
-      <c r="CC7" s="23">
+      <c r="CC7" s="22">
         <v>65.951773250000002</v>
       </c>
-      <c r="CD7" s="23">
+      <c r="CD7" s="22">
         <v>800.61394588999997</v>
       </c>
-      <c r="CE7" s="23">
+      <c r="CE7" s="22">
         <v>236.34632607478343</v>
       </c>
-      <c r="CF7" s="23">
+      <c r="CF7" s="22">
         <v>-497.44628999999992</v>
       </c>
-      <c r="CG7" s="23">
+      <c r="CG7" s="22">
         <v>389.51242083656348</v>
       </c>
-      <c r="CH7" s="23">
+      <c r="CH7" s="22">
         <v>420.22291686</v>
       </c>
-      <c r="CI7" s="23">
+      <c r="CI7" s="22">
         <v>548.63537377134708</v>
       </c>
-      <c r="CJ7" s="23">
+      <c r="CJ7" s="22">
         <v>86.35111999999998</v>
       </c>
-      <c r="CK7" s="23">
+      <c r="CK7" s="22">
         <v>63.32673825000002</v>
       </c>
-      <c r="CL7" s="23">
+      <c r="CL7" s="22">
         <v>-1346.2439505899995</v>
       </c>
-      <c r="CM7" s="23">
+      <c r="CM7" s="22">
         <v>-9.1115814599999894</v>
       </c>
-      <c r="CN7" s="23">
+      <c r="CN7" s="22">
         <v>-1205.6776737999996</v>
       </c>
-      <c r="CO7" s="23">
+      <c r="CO7" s="22">
         <v>93.348194899999996</v>
       </c>
-      <c r="CP7" s="23">
+      <c r="CP7" s="22">
         <v>-263.48131999999998</v>
       </c>
-      <c r="CQ7" s="23">
+      <c r="CQ7" s="22">
         <v>460.78436000000005</v>
       </c>
-      <c r="CR7" s="23">
+      <c r="CR7" s="22">
         <v>1257.00035</v>
       </c>
-      <c r="CS7" s="23">
+      <c r="CS7" s="22">
         <v>1547.6515849000002</v>
       </c>
-      <c r="CT7" s="23">
+      <c r="CT7" s="22">
         <v>-887.11863999999969</v>
       </c>
-      <c r="CU7" s="23">
+      <c r="CU7" s="22">
         <v>131.96174000000002</v>
       </c>
-      <c r="CV7" s="23">
+      <c r="CV7" s="22">
         <v>-1018.5637899999999</v>
       </c>
-      <c r="CW7" s="23">
+      <c r="CW7" s="22">
         <v>-158.46963999999994</v>
       </c>
-      <c r="CX7" s="23">
+      <c r="CX7" s="22">
         <v>-1932.1903299999997</v>
       </c>
-      <c r="CY7" s="23">
+      <c r="CY7" s="22">
         <v>178.66254000000012</v>
       </c>
-      <c r="CZ7" s="23">
+      <c r="CZ7" s="22">
         <v>-81.754400000000018</v>
       </c>
-      <c r="DA7" s="23">
+      <c r="DA7" s="22">
         <v>179.97528999999997</v>
       </c>
-      <c r="DB7" s="23">
+      <c r="DB7" s="22">
         <v>357.06247733668727</v>
       </c>
-      <c r="DC7" s="23">
+      <c r="DC7" s="22">
         <v>633.94590733668736</v>
       </c>
-      <c r="DD7" s="66"/>
+      <c r="DD7" s="22">
+        <v>-732.05583999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="19">
         <v>13.556249999999999</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>10.934989999999999</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="19">
         <v>19.344849999999997</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>78.628289999999993</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>122.46437999999999</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="19">
         <v>412.36184000000003</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>75.6661</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="19">
         <v>76.122780000000006</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="19">
         <v>231.22968999999998</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>795.3804100000001</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="19">
         <v>557.02756999999997</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="19">
         <v>515.57684000000006</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="19">
         <v>435.12615</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="19">
         <v>632.17198000000008</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="19">
         <v>2139.90254</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="19">
         <v>1047.24973</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="19">
         <v>448.51479</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="19">
         <v>1624.5562400000001</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="19">
         <v>987.88831000000005</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="19">
         <v>4108.2090699999999</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="19">
         <v>199.89451</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="19">
         <v>436.97750000000002</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="19">
         <v>506.4427300000001</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="19">
         <v>653.47180000000003</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="19">
         <v>1796.7865400000003</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="19">
         <v>180.8177</v>
       </c>
-      <c r="AC8" s="20">
+      <c r="AC8" s="19">
         <v>357.90424999999999</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="19">
         <v>3568.3409200000001</v>
       </c>
-      <c r="AE8" s="20">
+      <c r="AE8" s="19">
         <v>2116.74395</v>
       </c>
-      <c r="AF8" s="20">
+      <c r="AF8" s="19">
         <v>6223.8068199999998</v>
       </c>
-      <c r="AG8" s="23">
+      <c r="AG8" s="22">
         <v>633.0521500000001</v>
       </c>
-      <c r="AH8" s="23">
+      <c r="AH8" s="22">
         <v>776.14454999999998</v>
       </c>
-      <c r="AI8" s="23">
+      <c r="AI8" s="22">
         <v>2335.6914600000005</v>
       </c>
-      <c r="AJ8" s="23">
+      <c r="AJ8" s="22">
         <v>554.609644</v>
       </c>
-      <c r="AK8" s="23">
+      <c r="AK8" s="22">
         <v>4299.4978040000005</v>
       </c>
-      <c r="AL8" s="23">
+      <c r="AL8" s="22">
         <v>653.93133999999998</v>
       </c>
-      <c r="AM8" s="23">
+      <c r="AM8" s="22">
         <v>709.38930000000005</v>
       </c>
-      <c r="AN8" s="23">
+      <c r="AN8" s="22">
         <v>281.50491</v>
       </c>
-      <c r="AO8" s="23">
+      <c r="AO8" s="22">
         <v>730.34624999999994</v>
       </c>
-      <c r="AP8" s="23">
+      <c r="AP8" s="22">
         <v>2375.1718000000001</v>
       </c>
-      <c r="AQ8" s="23">
+      <c r="AQ8" s="22">
         <v>1728.8137000000002</v>
       </c>
-      <c r="AR8" s="23">
+      <c r="AR8" s="22">
         <v>-4.9190899999999829</v>
       </c>
-      <c r="AS8" s="23">
+      <c r="AS8" s="22">
         <v>39.925389999999993</v>
       </c>
-      <c r="AT8" s="23">
+      <c r="AT8" s="22">
         <v>193.3065400000005</v>
       </c>
-      <c r="AU8" s="23">
+      <c r="AU8" s="22">
         <v>1957.1265400000007</v>
       </c>
-      <c r="AV8" s="23">
+      <c r="AV8" s="22">
         <v>-446.55536792271727</v>
       </c>
-      <c r="AW8" s="23">
+      <c r="AW8" s="22">
         <v>269.26284599999997</v>
       </c>
-      <c r="AX8" s="23">
+      <c r="AX8" s="22">
         <v>322.38878</v>
       </c>
-      <c r="AY8" s="23">
+      <c r="AY8" s="22">
         <v>235.74386999999996</v>
       </c>
-      <c r="AZ8" s="23">
+      <c r="AZ8" s="22">
         <v>380.84012807728266</v>
       </c>
-      <c r="BA8" s="23">
+      <c r="BA8" s="22">
         <v>446.71497000000011</v>
       </c>
-      <c r="BB8" s="23">
+      <c r="BB8" s="22">
         <v>288.441328</v>
       </c>
-      <c r="BC8" s="23">
+      <c r="BC8" s="22">
         <v>149.87487999999996</v>
       </c>
-      <c r="BD8" s="23">
+      <c r="BD8" s="22">
         <v>957.35157999999956</v>
       </c>
-      <c r="BE8" s="23">
+      <c r="BE8" s="22">
         <v>1842.3827579999997</v>
       </c>
-      <c r="BF8" s="23">
+      <c r="BF8" s="22">
         <v>-107.83184962999997</v>
       </c>
-      <c r="BG8" s="23">
+      <c r="BG8" s="22">
         <v>383.57799621999948</v>
       </c>
-      <c r="BH8" s="23">
+      <c r="BH8" s="22">
         <v>207.52251544600279</v>
       </c>
-      <c r="BI8" s="23">
+      <c r="BI8" s="22">
         <v>809.21109405999982</v>
       </c>
-      <c r="BJ8" s="23">
+      <c r="BJ8" s="22">
         <v>1292.4797560960021</v>
       </c>
-      <c r="BK8" s="23">
+      <c r="BK8" s="22">
         <v>789.67912278012193</v>
       </c>
-      <c r="BL8" s="23">
+      <c r="BL8" s="22">
         <v>351.3603680629999</v>
       </c>
-      <c r="BM8" s="23">
+      <c r="BM8" s="22">
         <v>123.96561202000001</v>
       </c>
-      <c r="BN8" s="23">
+      <c r="BN8" s="22">
         <v>-351.33479077999999</v>
       </c>
-      <c r="BO8" s="23">
+      <c r="BO8" s="22">
         <v>913.67031208312164</v>
       </c>
-      <c r="BP8" s="23">
+      <c r="BP8" s="22">
         <v>-386.12825299000002</v>
       </c>
-      <c r="BQ8" s="23">
+      <c r="BQ8" s="22">
         <v>-506.52287559913498</v>
       </c>
-      <c r="BR8" s="23">
+      <c r="BR8" s="22">
         <v>195.85785199999998</v>
       </c>
-      <c r="BS8" s="23">
+      <c r="BS8" s="22">
         <v>-222.09013802999993</v>
       </c>
-      <c r="BT8" s="23">
+      <c r="BT8" s="22">
         <v>-918.8834146191349</v>
       </c>
-      <c r="BU8" s="23">
+      <c r="BU8" s="22">
         <v>-72.090126749999968</v>
       </c>
-      <c r="BV8" s="23">
+      <c r="BV8" s="22">
         <v>-2477.0746914199999</v>
       </c>
-      <c r="BW8" s="23">
+      <c r="BW8" s="22">
         <v>279.69565800999999</v>
       </c>
-      <c r="BX8" s="23">
+      <c r="BX8" s="22">
         <v>-82.058152757824985</v>
       </c>
-      <c r="BY8" s="23">
+      <c r="BY8" s="22">
         <v>-2351.5273129178249</v>
       </c>
-      <c r="BZ8" s="23">
+      <c r="BZ8" s="22">
         <v>66.969470850000008</v>
       </c>
-      <c r="CA8" s="23">
+      <c r="CA8" s="22">
         <v>558.82387545999995</v>
       </c>
-      <c r="CB8" s="23">
+      <c r="CB8" s="22">
         <v>108.95082633000001</v>
       </c>
-      <c r="CC8" s="23">
+      <c r="CC8" s="22">
         <v>65.948903250000001</v>
       </c>
-      <c r="CD8" s="23">
+      <c r="CD8" s="22">
         <v>800.69307589000005</v>
       </c>
-      <c r="CE8" s="23">
+      <c r="CE8" s="22">
         <v>236.34632607478343</v>
       </c>
-      <c r="CF8" s="23">
+      <c r="CF8" s="22">
         <v>-495.9923399999999</v>
       </c>
-      <c r="CG8" s="23">
+      <c r="CG8" s="22">
         <v>389.51237083656349</v>
       </c>
-      <c r="CH8" s="23">
+      <c r="CH8" s="22">
         <v>420.25491685999998</v>
       </c>
-      <c r="CI8" s="23">
+      <c r="CI8" s="22">
         <v>550.12127377134698</v>
       </c>
-      <c r="CJ8" s="23">
+      <c r="CJ8" s="22">
         <v>86.351319999999987</v>
       </c>
-      <c r="CK8" s="23">
+      <c r="CK8" s="22">
         <v>63.061468250000019</v>
       </c>
-      <c r="CL8" s="23">
+      <c r="CL8" s="22">
         <v>-1345.7391205899994</v>
       </c>
-      <c r="CM8" s="23">
+      <c r="CM8" s="22">
         <v>-8.5421614599999884</v>
       </c>
-      <c r="CN8" s="23">
+      <c r="CN8" s="22">
         <v>-1204.8684937999994</v>
       </c>
-      <c r="CO8" s="23">
+      <c r="CO8" s="22">
         <v>92.030274899999995</v>
       </c>
-      <c r="CP8" s="23">
+      <c r="CP8" s="22">
         <v>-263.48023999999998</v>
       </c>
-      <c r="CQ8" s="23">
+      <c r="CQ8" s="22">
         <v>460.61242000000004</v>
       </c>
-      <c r="CR8" s="23">
+      <c r="CR8" s="22">
         <v>1257.0003200000001</v>
       </c>
-      <c r="CS8" s="23">
+      <c r="CS8" s="22">
         <v>1546.1627749000002</v>
       </c>
-      <c r="CT8" s="23">
+      <c r="CT8" s="22">
         <v>-887.34963999999968</v>
       </c>
-      <c r="CU8" s="23">
+      <c r="CU8" s="22">
         <v>131.96198000000001</v>
       </c>
-      <c r="CV8" s="23">
+      <c r="CV8" s="22">
         <v>-1018.2527899999999</v>
       </c>
-      <c r="CW8" s="23">
+      <c r="CW8" s="22">
         <v>-157.76426999999995</v>
       </c>
-      <c r="CX8" s="23">
+      <c r="CX8" s="22">
         <v>-1931.4047199999993</v>
       </c>
-      <c r="CY8" s="23">
+      <c r="CY8" s="22">
         <v>178.56371000000013</v>
       </c>
-      <c r="CZ8" s="23">
+      <c r="CZ8" s="22">
         <v>-81.755960000000016</v>
       </c>
-      <c r="DA8" s="23">
+      <c r="DA8" s="22">
         <v>179.25747999999999</v>
       </c>
-      <c r="DB8" s="23">
+      <c r="DB8" s="22">
         <v>358.12846733668727</v>
       </c>
-      <c r="DC8" s="23">
+      <c r="DC8" s="22">
         <v>634.19369733668736</v>
       </c>
-      <c r="DD8" s="66"/>
+      <c r="DD8" s="22">
+        <v>-730.58583999999996</v>
+      </c>
     </row>
-    <row r="9" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="11">
         <v>6</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="19">
         <v>13.556249999999999</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>16.949749999999998</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="19">
         <v>20.296949999999999</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>78.643249999999995</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="19">
         <v>129.44619999999998</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="19">
         <v>423.96554000000003</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>76.287030000000001</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="19">
         <v>92.463830000000002</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="19">
         <v>269.08983999999998</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="19">
         <v>861.80624</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="19">
         <v>574.23212999999998</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="19">
         <v>558.76161000000002</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="19">
         <v>920.44650000000001</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="19">
         <v>700.63080000000002</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="19">
         <v>2754.0710399999998</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="19">
         <v>1159.62041</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="19">
         <v>492.80513999999999</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="19">
         <v>1637.6005300000002</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="19">
         <v>1221.90813</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="19">
         <v>4511.9342100000003</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="19">
         <v>300.84188</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="19">
         <v>483.42196000000001</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="19">
         <v>569.50109000000009</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="19">
         <v>708.06014000000005</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="19">
         <v>2061.8250700000003</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="19">
         <v>294.44324999999998</v>
       </c>
-      <c r="AC9" s="20">
+      <c r="AC9" s="19">
         <v>364.92063999999999</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="19">
         <v>3572.7919900000002</v>
       </c>
-      <c r="AE9" s="20">
+      <c r="AE9" s="19">
         <v>2159.81934</v>
       </c>
-      <c r="AF9" s="20">
+      <c r="AF9" s="19">
         <v>6391.9752200000003</v>
       </c>
-      <c r="AG9" s="23">
+      <c r="AG9" s="22">
         <v>636.43297000000007</v>
       </c>
-      <c r="AH9" s="23">
+      <c r="AH9" s="22">
         <v>805.77161999999998</v>
       </c>
-      <c r="AI9" s="23">
+      <c r="AI9" s="22">
         <v>2525.9874400000003</v>
       </c>
-      <c r="AJ9" s="23">
+      <c r="AJ9" s="22">
         <v>625.50154999999995</v>
       </c>
-      <c r="AK9" s="23">
+      <c r="AK9" s="22">
         <v>4593.6935800000001</v>
       </c>
-      <c r="AL9" s="23">
+      <c r="AL9" s="22">
         <v>822.12243000000001</v>
       </c>
-      <c r="AM9" s="23">
+      <c r="AM9" s="22">
         <v>876.88525000000004</v>
       </c>
-      <c r="AN9" s="23">
+      <c r="AN9" s="22">
         <v>383.23566999999997</v>
       </c>
-      <c r="AO9" s="23">
+      <c r="AO9" s="22">
         <v>760.61915999999997</v>
       </c>
-      <c r="AP9" s="23">
+      <c r="AP9" s="22">
         <v>2842.8625099999999</v>
       </c>
-      <c r="AQ9" s="23">
+      <c r="AQ9" s="22">
         <v>1798.5243800000001</v>
       </c>
-      <c r="AR9" s="23">
+      <c r="AR9" s="22">
         <v>441.02112</v>
       </c>
-      <c r="AS9" s="23">
+      <c r="AS9" s="22">
         <v>327.89530999999999</v>
       </c>
-      <c r="AT9" s="23">
+      <c r="AT9" s="22">
         <v>5820.6689000000006</v>
       </c>
-      <c r="AU9" s="23">
+      <c r="AU9" s="22">
         <v>8388.1097100000006</v>
       </c>
-      <c r="AV9" s="23">
+      <c r="AV9" s="22">
         <v>196.13803999999999</v>
       </c>
-      <c r="AW9" s="23">
+      <c r="AW9" s="22">
         <v>275.42404599999998</v>
       </c>
-      <c r="AX9" s="23">
+      <c r="AX9" s="22">
         <v>739.15576999999996</v>
       </c>
-      <c r="AY9" s="23">
+      <c r="AY9" s="22">
         <v>279.71490999999997</v>
       </c>
-      <c r="AZ9" s="23">
+      <c r="AZ9" s="22">
         <v>1490.4327659999999</v>
       </c>
-      <c r="BA9" s="23">
+      <c r="BA9" s="22">
         <v>598.45084000000008</v>
       </c>
-      <c r="BB9" s="23">
+      <c r="BB9" s="22">
         <v>500.64851799999997</v>
       </c>
-      <c r="BC9" s="23">
+      <c r="BC9" s="22">
         <v>356.25284999999997</v>
       </c>
-      <c r="BD9" s="23">
+      <c r="BD9" s="22">
         <v>5027.9401399999997</v>
       </c>
-      <c r="BE9" s="23">
+      <c r="BE9" s="22">
         <v>6483.292347999999</v>
       </c>
-      <c r="BF9" s="23">
+      <c r="BF9" s="22">
         <v>591.02905999999996</v>
       </c>
-      <c r="BG9" s="23">
+      <c r="BG9" s="22">
         <v>2141.7391729999995</v>
       </c>
-      <c r="BH9" s="23">
+      <c r="BH9" s="22">
         <v>304.62711454611997</v>
       </c>
-      <c r="BI9" s="23">
+      <c r="BI9" s="22">
         <v>1100.6385829999999</v>
       </c>
-      <c r="BJ9" s="23">
+      <c r="BJ9" s="22">
         <v>4138.0339305461193</v>
       </c>
-      <c r="BK9" s="23">
+      <c r="BK9" s="22">
         <v>845.71959971945705</v>
       </c>
-      <c r="BL9" s="23">
+      <c r="BL9" s="22">
         <v>418.75843299999991</v>
       </c>
-      <c r="BM9" s="23">
+      <c r="BM9" s="22">
         <v>198.939852</v>
       </c>
-      <c r="BN9" s="23">
+      <c r="BN9" s="22">
         <v>257.70770899999997</v>
       </c>
-      <c r="BO9" s="23">
+      <c r="BO9" s="22">
         <v>1721.1255937194569</v>
       </c>
-      <c r="BP9" s="23">
+      <c r="BP9" s="22">
         <v>297.55411699999996</v>
       </c>
-      <c r="BQ9" s="23">
+      <c r="BQ9" s="22">
         <v>150.63442144803989</v>
       </c>
-      <c r="BR9" s="23">
+      <c r="BR9" s="22">
         <v>234.89408299999999</v>
       </c>
-      <c r="BS9" s="23">
+      <c r="BS9" s="22">
         <v>303.74323113000003</v>
       </c>
-      <c r="BT9" s="23">
+      <c r="BT9" s="22">
         <v>986.82585257803987</v>
       </c>
-      <c r="BU9" s="23">
+      <c r="BU9" s="22">
         <v>229.45034625</v>
       </c>
-      <c r="BV9" s="23">
+      <c r="BV9" s="22">
         <v>931.01581857999997</v>
       </c>
-      <c r="BW9" s="23">
+      <c r="BW9" s="22">
         <v>808.23643800999992</v>
       </c>
-      <c r="BX9" s="23">
+      <c r="BX9" s="22">
         <v>410.75893562217504</v>
       </c>
-      <c r="BY9" s="23">
+      <c r="BY9" s="22">
         <v>2379.4615384621752</v>
       </c>
-      <c r="BZ9" s="23">
+      <c r="BZ9" s="22">
         <v>167.95374085</v>
       </c>
-      <c r="CA9" s="23">
+      <c r="CA9" s="22">
         <v>595.42643545999999</v>
       </c>
-      <c r="CB9" s="23">
+      <c r="CB9" s="22">
         <v>160.52279233000002</v>
       </c>
-      <c r="CC9" s="23">
+      <c r="CC9" s="22">
         <v>287.11261876000003</v>
       </c>
-      <c r="CD9" s="23">
+      <c r="CD9" s="22">
         <v>1211.0155874000002</v>
       </c>
-      <c r="CE9" s="23">
+      <c r="CE9" s="22">
         <v>307.17612956478342</v>
       </c>
-      <c r="CF9" s="23">
+      <c r="CF9" s="22">
         <v>282.59978999999998</v>
       </c>
-      <c r="CG9" s="23">
+      <c r="CG9" s="22">
         <v>658.53592083656349</v>
       </c>
-      <c r="CH9" s="23">
+      <c r="CH9" s="22">
         <v>977.23739485999999</v>
       </c>
-      <c r="CI9" s="23">
+      <c r="CI9" s="22">
         <v>2225.5492352613469</v>
       </c>
-      <c r="CJ9" s="23">
+      <c r="CJ9" s="22">
         <v>177.62801999999999</v>
       </c>
-      <c r="CK9" s="23">
+      <c r="CK9" s="22">
         <v>202.42742203</v>
       </c>
-      <c r="CL9" s="23">
+      <c r="CL9" s="22">
         <v>2723.3477630000002</v>
       </c>
-      <c r="CM9" s="23">
+      <c r="CM9" s="22">
         <v>613.10344854000004</v>
       </c>
-      <c r="CN9" s="23">
+      <c r="CN9" s="22">
         <v>3716.5066535700003</v>
       </c>
-      <c r="CO9" s="23">
+      <c r="CO9" s="22">
         <v>214.08713090000001</v>
       </c>
-      <c r="CP9" s="23">
+      <c r="CP9" s="22">
         <v>161.53059999999999</v>
       </c>
-      <c r="CQ9" s="23">
+      <c r="CQ9" s="22">
         <v>490.61105000000003</v>
       </c>
-      <c r="CR9" s="23">
+      <c r="CR9" s="22">
         <v>2092.39264</v>
       </c>
-      <c r="CS9" s="23">
+      <c r="CS9" s="22">
         <v>2958.6214209</v>
       </c>
-      <c r="CT9" s="23">
+      <c r="CT9" s="22">
         <v>446.36743999999999</v>
       </c>
-      <c r="CU9" s="23">
+      <c r="CU9" s="22">
         <v>231.84863000000001</v>
       </c>
-      <c r="CV9" s="23">
+      <c r="CV9" s="22">
         <v>164.91990999999999</v>
       </c>
-      <c r="CW9" s="23">
+      <c r="CW9" s="22">
         <v>276.49453</v>
       </c>
-      <c r="CX9" s="23">
+      <c r="CX9" s="22">
         <v>1119.63051</v>
       </c>
-      <c r="CY9" s="23">
+      <c r="CY9" s="22">
         <v>1268.4085200000002</v>
       </c>
-      <c r="CZ9" s="23">
+      <c r="CZ9" s="22">
         <v>176.44250999999997</v>
       </c>
-      <c r="DA9" s="23">
+      <c r="DA9" s="22">
         <v>280.78134999999997</v>
       </c>
-      <c r="DB9" s="23">
+      <c r="DB9" s="22">
         <v>444.21967733668725</v>
       </c>
-      <c r="DC9" s="23">
+      <c r="DC9" s="22">
         <v>2169.8520573366877</v>
       </c>
-      <c r="DD9" s="66"/>
+      <c r="DD9" s="22">
+        <v>454.13506000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="11">
         <v>7</v>
       </c>
-      <c r="C10" s="20">
-[...2 lines deleted...]
-      <c r="D10" s="20">
+      <c r="C10" s="19">
+        <v>0</v>
+      </c>
+      <c r="D10" s="19">
         <v>6.0147599999999999</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="19">
         <v>0.95210000000000006</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="19">
         <v>1.4959999999999999E-2</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="19">
         <v>6.9818199999999999</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="19">
         <v>11.6037</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="19">
         <v>0.62092999999999998</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="19">
         <v>16.341049999999999</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="19">
         <v>37.860149999999997</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>66.425829999999991</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="19">
         <v>17.204560000000001</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="19">
         <v>43.18477</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="19">
         <v>485.32035000000002</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="19">
         <v>68.458820000000003</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="19">
         <v>614.16849999999999</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="19">
         <v>112.37068000000001</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="19">
         <v>44.290349999999997</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="19">
         <v>13.04429</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="19">
         <v>234.01982000000001</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="19">
         <v>403.72514000000001</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="19">
         <v>100.94737000000001</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="19">
         <v>46.444459999999999</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="19">
         <v>63.05836</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="19">
         <v>54.588340000000002</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="19">
         <v>265.03852999999998</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="19">
         <v>113.62554999999999</v>
       </c>
-      <c r="AC10" s="20">
+      <c r="AC10" s="19">
         <v>7.0163900000000003</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="19">
         <v>4.4510699999999996</v>
       </c>
-      <c r="AE10" s="20">
+      <c r="AE10" s="19">
         <v>43.075389999999999</v>
       </c>
-      <c r="AF10" s="20">
+      <c r="AF10" s="19">
         <v>168.16839999999999</v>
       </c>
-      <c r="AG10" s="23">
+      <c r="AG10" s="22">
         <v>3.3808199999999999</v>
       </c>
-      <c r="AH10" s="23">
+      <c r="AH10" s="22">
         <v>29.62707</v>
       </c>
-      <c r="AI10" s="23">
+      <c r="AI10" s="22">
         <v>190.29597999999999</v>
       </c>
-      <c r="AJ10" s="23">
+      <c r="AJ10" s="22">
         <v>70.891905999999992</v>
       </c>
-      <c r="AK10" s="23">
+      <c r="AK10" s="22">
         <v>294.19577599999997</v>
       </c>
-      <c r="AL10" s="23">
+      <c r="AL10" s="22">
         <v>168.19109</v>
       </c>
-      <c r="AM10" s="23">
+      <c r="AM10" s="22">
         <v>167.49594999999999</v>
       </c>
-      <c r="AN10" s="23">
+      <c r="AN10" s="22">
         <v>101.73076</v>
       </c>
-      <c r="AO10" s="23">
+      <c r="AO10" s="22">
         <v>30.27291</v>
       </c>
-      <c r="AP10" s="23">
+      <c r="AP10" s="22">
         <v>467.69071000000008</v>
       </c>
-      <c r="AQ10" s="23">
+      <c r="AQ10" s="22">
         <v>69.710679999999996</v>
       </c>
-      <c r="AR10" s="23">
+      <c r="AR10" s="22">
         <v>445.94020999999998</v>
       </c>
-      <c r="AS10" s="23">
+      <c r="AS10" s="22">
         <v>287.96992</v>
       </c>
-      <c r="AT10" s="23">
+      <c r="AT10" s="22">
         <v>5627.3623600000001</v>
       </c>
-      <c r="AU10" s="23">
+      <c r="AU10" s="22">
         <v>6430.9831700000004</v>
       </c>
-      <c r="AV10" s="23">
+      <c r="AV10" s="22">
         <v>642.69340792271726</v>
       </c>
-      <c r="AW10" s="23">
+      <c r="AW10" s="22">
         <v>6.1612</v>
       </c>
-      <c r="AX10" s="23">
+      <c r="AX10" s="22">
         <v>416.76698999999996</v>
       </c>
-      <c r="AY10" s="23">
+      <c r="AY10" s="22">
         <v>43.971040000000002</v>
       </c>
-      <c r="AZ10" s="23">
+      <c r="AZ10" s="22">
         <v>1109.5926379227171</v>
       </c>
-      <c r="BA10" s="23">
+      <c r="BA10" s="22">
         <v>151.73587000000001</v>
       </c>
-      <c r="BB10" s="23">
+      <c r="BB10" s="22">
         <v>212.20719</v>
       </c>
-      <c r="BC10" s="23">
+      <c r="BC10" s="22">
         <v>206.37797</v>
       </c>
-      <c r="BD10" s="23">
+      <c r="BD10" s="22">
         <v>4070.5885600000001</v>
       </c>
-      <c r="BE10" s="23">
+      <c r="BE10" s="22">
         <v>4640.9095900000002</v>
       </c>
-      <c r="BF10" s="23">
+      <c r="BF10" s="22">
         <v>698.86090962999992</v>
       </c>
-      <c r="BG10" s="23">
+      <c r="BG10" s="22">
         <v>1758.16117678</v>
       </c>
-      <c r="BH10" s="23">
+      <c r="BH10" s="22">
         <v>97.10459910011717</v>
       </c>
-      <c r="BI10" s="23">
+      <c r="BI10" s="22">
         <v>291.42748894000005</v>
       </c>
-      <c r="BJ10" s="23">
+      <c r="BJ10" s="22">
         <v>2845.554174450117</v>
       </c>
-      <c r="BK10" s="23">
+      <c r="BK10" s="22">
         <v>56.0404769393351</v>
       </c>
-      <c r="BL10" s="23">
+      <c r="BL10" s="22">
         <v>67.398064937000001</v>
       </c>
-      <c r="BM10" s="23">
+      <c r="BM10" s="22">
         <v>74.974239979999993</v>
       </c>
-      <c r="BN10" s="23">
+      <c r="BN10" s="22">
         <v>609.04249977999996</v>
       </c>
-      <c r="BO10" s="23">
+      <c r="BO10" s="22">
         <v>807.45528163633503</v>
       </c>
-      <c r="BP10" s="23">
+      <c r="BP10" s="22">
         <v>683.68236998999998</v>
       </c>
-      <c r="BQ10" s="23">
+      <c r="BQ10" s="22">
         <v>657.15729704717489</v>
       </c>
-      <c r="BR10" s="23">
+      <c r="BR10" s="22">
         <v>39.036231000000001</v>
       </c>
-      <c r="BS10" s="23">
+      <c r="BS10" s="22">
         <v>525.83336915999996</v>
       </c>
-      <c r="BT10" s="23">
+      <c r="BT10" s="22">
         <v>1905.709267197175</v>
       </c>
-      <c r="BU10" s="23">
+      <c r="BU10" s="22">
         <v>301.54047299999996</v>
       </c>
-      <c r="BV10" s="23">
+      <c r="BV10" s="22">
         <v>3408.09051</v>
       </c>
-      <c r="BW10" s="23">
+      <c r="BW10" s="22">
         <v>528.54077999999993</v>
       </c>
-      <c r="BX10" s="23">
+      <c r="BX10" s="22">
         <v>492.81708838000003</v>
       </c>
-      <c r="BY10" s="23">
+      <c r="BY10" s="22">
         <v>4730.9888513800006</v>
       </c>
-      <c r="BZ10" s="23">
+      <c r="BZ10" s="22">
         <v>100.98427</v>
       </c>
-      <c r="CA10" s="23">
+      <c r="CA10" s="22">
         <v>36.602559999999997</v>
       </c>
-      <c r="CB10" s="23">
+      <c r="CB10" s="22">
         <v>51.571966000000003</v>
       </c>
-      <c r="CC10" s="23">
+      <c r="CC10" s="22">
         <v>221.16371551000003</v>
       </c>
-      <c r="CD10" s="23">
+      <c r="CD10" s="22">
         <v>410.32251151000003</v>
       </c>
-      <c r="CE10" s="23">
+      <c r="CE10" s="22">
         <v>70.829803489999989</v>
       </c>
-      <c r="CF10" s="23">
+      <c r="CF10" s="22">
         <v>778.59212999999988</v>
       </c>
-      <c r="CG10" s="23">
+      <c r="CG10" s="22">
         <v>269.02355</v>
       </c>
-      <c r="CH10" s="23">
+      <c r="CH10" s="22">
         <v>556.98247800000001</v>
       </c>
-      <c r="CI10" s="23">
+      <c r="CI10" s="22">
         <v>1675.4279614899997</v>
       </c>
-      <c r="CJ10" s="23">
+      <c r="CJ10" s="22">
         <v>91.276700000000005</v>
       </c>
-      <c r="CK10" s="23">
+      <c r="CK10" s="22">
         <v>139.36595377999998</v>
       </c>
-      <c r="CL10" s="23">
+      <c r="CL10" s="22">
         <v>4069.0868835899996</v>
       </c>
-      <c r="CM10" s="23">
+      <c r="CM10" s="22">
         <v>621.64561000000003</v>
       </c>
-      <c r="CN10" s="23">
+      <c r="CN10" s="22">
         <v>4921.3751473699995</v>
       </c>
-      <c r="CO10" s="23">
+      <c r="CO10" s="22">
         <v>122.05685600000001</v>
       </c>
-      <c r="CP10" s="23">
+      <c r="CP10" s="22">
         <v>425.01083999999997</v>
       </c>
-      <c r="CQ10" s="23">
+      <c r="CQ10" s="22">
         <v>29.998630000000002</v>
       </c>
-      <c r="CR10" s="23">
+      <c r="CR10" s="22">
         <v>835.39232000000004</v>
       </c>
-      <c r="CS10" s="23">
+      <c r="CS10" s="22">
         <v>1412.458646</v>
       </c>
-      <c r="CT10" s="23">
+      <c r="CT10" s="22">
         <v>1333.7170799999997</v>
       </c>
-      <c r="CU10" s="23">
+      <c r="CU10" s="22">
         <v>99.886650000000003</v>
       </c>
-      <c r="CV10" s="23">
+      <c r="CV10" s="22">
         <v>1183.1726999999998</v>
       </c>
-      <c r="CW10" s="23">
+      <c r="CW10" s="22">
         <v>434.25879999999995</v>
       </c>
-      <c r="CX10" s="23">
+      <c r="CX10" s="22">
         <v>3051.0352299999995</v>
       </c>
-      <c r="CY10" s="23">
+      <c r="CY10" s="22">
         <v>1089.8448100000001</v>
       </c>
-      <c r="CZ10" s="23">
+      <c r="CZ10" s="22">
         <v>258.19846999999999</v>
       </c>
-      <c r="DA10" s="23">
+      <c r="DA10" s="22">
         <v>101.52387</v>
       </c>
-      <c r="DB10" s="23">
+      <c r="DB10" s="22">
         <v>86.091210000000004</v>
       </c>
-      <c r="DC10" s="23">
+      <c r="DC10" s="22">
         <v>1535.6583600000001</v>
       </c>
-      <c r="DD10" s="66"/>
+      <c r="DD10" s="22">
+        <v>1184.7209</v>
+      </c>
     </row>
-    <row r="11" spans="1:108" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="28" t="s">
+    <row r="11" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="11">
         <v>8</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="19">
         <v>-4.1999999999999989E-3</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="19">
         <v>-2.0000000000000573E-4</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="19">
         <v>0.81180000000000008</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="19">
         <v>-0.81180000000000008</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="19">
         <v>-4.3999999999999595E-3</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="19">
         <v>3.1099999999999961E-2</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="19">
         <v>-9.3999999999999639E-3</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="19">
         <v>-2.1699999999999997E-2</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="19">
         <v>0.16589999999999996</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>0.16589999999999996</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="19">
         <v>-0.15369999999999995</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="19">
         <v>1.3999999999999568E-3</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="19">
         <v>7.1400000000000019E-2</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="19">
         <v>-7.1000000000000008E-2</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="19">
         <v>-0.15189999999999998</v>
       </c>
-      <c r="R11" s="20">
-[...23 lines deleted...]
-      <c r="Z11" s="20">
+      <c r="R11" s="19">
+        <v>0</v>
+      </c>
+      <c r="S11" s="19">
+        <v>0</v>
+      </c>
+      <c r="T11" s="19">
+        <v>0</v>
+      </c>
+      <c r="U11" s="19">
+        <v>0</v>
+      </c>
+      <c r="V11" s="19">
+        <v>0</v>
+      </c>
+      <c r="W11" s="19">
+        <v>0</v>
+      </c>
+      <c r="X11" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="19">
         <v>-1E-3</v>
       </c>
-      <c r="AA11" s="20">
+      <c r="AA11" s="19">
         <v>-1E-3</v>
       </c>
-      <c r="AB11" s="20">
-[...143 lines deleted...]
-      <c r="BX11" s="23">
+      <c r="AB11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX11" s="22">
         <v>9.3009999999999995E-2</v>
       </c>
-      <c r="BY11" s="23">
+      <c r="BY11" s="22">
         <v>9.3009999999999995E-2</v>
       </c>
-      <c r="BZ11" s="23">
-[...2 lines deleted...]
-      <c r="CA11" s="23">
+      <c r="BZ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA11" s="22">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="CB11" s="23">
-[...2 lines deleted...]
-      <c r="CC11" s="23">
+      <c r="CB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC11" s="22">
         <v>-2.8700000000000002E-3</v>
       </c>
-      <c r="CD11" s="23">
+      <c r="CD11" s="22">
         <v>5.4130000000000005E-2</v>
       </c>
-      <c r="CE11" s="23">
-[...2 lines deleted...]
-      <c r="CF11" s="23">
+      <c r="CE11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF11" s="22">
         <v>1.4539500000000001</v>
       </c>
-      <c r="CG11" s="23">
+      <c r="CG11" s="22">
         <v>-5.0000000000000002E-5</v>
       </c>
-      <c r="CH11" s="23">
+      <c r="CH11" s="22">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="CI11" s="23">
+      <c r="CI11" s="22">
         <v>1.4859</v>
       </c>
-      <c r="CJ11" s="23">
+      <c r="CJ11" s="22">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="CK11" s="23">
+      <c r="CK11" s="22">
         <v>-0.26526999999999989</v>
       </c>
-      <c r="CL11" s="23">
+      <c r="CL11" s="22">
         <v>0.50483</v>
       </c>
-      <c r="CM11" s="23">
+      <c r="CM11" s="22">
         <v>0.56942000000000004</v>
       </c>
-      <c r="CN11" s="23">
+      <c r="CN11" s="22">
         <v>0.80918000000000012</v>
       </c>
-      <c r="CO11" s="23">
+      <c r="CO11" s="22">
         <v>-1.31792</v>
       </c>
-      <c r="CP11" s="23">
+      <c r="CP11" s="22">
         <v>1.08E-3</v>
       </c>
-      <c r="CQ11" s="23">
+      <c r="CQ11" s="22">
         <v>-0.17193999999999998</v>
       </c>
-      <c r="CR11" s="23">
+      <c r="CR11" s="22">
         <v>-3.0000000000000001E-5</v>
       </c>
-      <c r="CS11" s="23">
+      <c r="CS11" s="22">
         <v>-1.48881</v>
       </c>
-      <c r="CT11" s="23">
+      <c r="CT11" s="22">
         <v>-0.23100000000000001</v>
       </c>
-      <c r="CU11" s="23">
+      <c r="CU11" s="22">
         <v>2.3999999999999998E-4</v>
       </c>
-      <c r="CV11" s="23">
+      <c r="CV11" s="22">
         <v>0.311</v>
       </c>
-      <c r="CW11" s="23">
+      <c r="CW11" s="22">
         <v>0.70536999999999994</v>
       </c>
-      <c r="CX11" s="23">
+      <c r="CX11" s="22">
         <v>0.78560999999999992</v>
       </c>
-      <c r="CY11" s="23">
+      <c r="CY11" s="22">
         <v>-9.8830000000000029E-2</v>
       </c>
-      <c r="CZ11" s="23">
+      <c r="CZ11" s="22">
         <v>-1.56E-3</v>
       </c>
-      <c r="DA11" s="23">
+      <c r="DA11" s="22">
         <v>-0.71780999999999995</v>
       </c>
-      <c r="DB11" s="23">
+      <c r="DB11" s="22">
         <v>1.06599</v>
       </c>
-      <c r="DC11" s="23">
+      <c r="DC11" s="22">
         <v>0.24778999999999995</v>
       </c>
-      <c r="DD11" s="66"/>
+      <c r="DD11" s="22">
+        <v>1.47</v>
+      </c>
     </row>
-    <row r="12" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A12" s="28" t="s">
+    <row r="12" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="11">
         <v>9</v>
       </c>
-      <c r="C12" s="20">
-[...314 lines deleted...]
-      <c r="DD12" s="66"/>
+      <c r="C12" s="19">
+        <v>0</v>
+      </c>
+      <c r="D12" s="19">
+        <v>0</v>
+      </c>
+      <c r="E12" s="19">
+        <v>0</v>
+      </c>
+      <c r="F12" s="19">
+        <v>0</v>
+      </c>
+      <c r="G12" s="19">
+        <v>0</v>
+      </c>
+      <c r="H12" s="19">
+        <v>0</v>
+      </c>
+      <c r="I12" s="19">
+        <v>0</v>
+      </c>
+      <c r="J12" s="19">
+        <v>0</v>
+      </c>
+      <c r="K12" s="19">
+        <v>0</v>
+      </c>
+      <c r="L12" s="19">
+        <v>0</v>
+      </c>
+      <c r="M12" s="19">
+        <v>0</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0</v>
+      </c>
+      <c r="O12" s="19">
+        <v>0</v>
+      </c>
+      <c r="P12" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>0</v>
+      </c>
+      <c r="R12" s="19">
+        <v>0</v>
+      </c>
+      <c r="S12" s="19">
+        <v>0</v>
+      </c>
+      <c r="T12" s="19">
+        <v>0</v>
+      </c>
+      <c r="U12" s="19">
+        <v>0</v>
+      </c>
+      <c r="V12" s="19">
+        <v>0</v>
+      </c>
+      <c r="W12" s="19">
+        <v>0</v>
+      </c>
+      <c r="X12" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY12" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA12" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB12" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC12" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A13" s="28" t="s">
+    <row r="13" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="11">
         <v>10</v>
       </c>
-      <c r="C13" s="20">
-[...218 lines deleted...]
-      <c r="BX13" s="23">
+      <c r="C13" s="19">
+        <v>0</v>
+      </c>
+      <c r="D13" s="19">
+        <v>0</v>
+      </c>
+      <c r="E13" s="19">
+        <v>0</v>
+      </c>
+      <c r="F13" s="19">
+        <v>0</v>
+      </c>
+      <c r="G13" s="19">
+        <v>0</v>
+      </c>
+      <c r="H13" s="19">
+        <v>0</v>
+      </c>
+      <c r="I13" s="19">
+        <v>0</v>
+      </c>
+      <c r="J13" s="19">
+        <v>0</v>
+      </c>
+      <c r="K13" s="19">
+        <v>0</v>
+      </c>
+      <c r="L13" s="19">
+        <v>0</v>
+      </c>
+      <c r="M13" s="19">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0</v>
+      </c>
+      <c r="P13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>0</v>
+      </c>
+      <c r="R13" s="19">
+        <v>0</v>
+      </c>
+      <c r="S13" s="19">
+        <v>0</v>
+      </c>
+      <c r="T13" s="19">
+        <v>0</v>
+      </c>
+      <c r="U13" s="19">
+        <v>0</v>
+      </c>
+      <c r="V13" s="19">
+        <v>0</v>
+      </c>
+      <c r="W13" s="19">
+        <v>0</v>
+      </c>
+      <c r="X13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX13" s="22">
         <v>1.304E-2</v>
       </c>
-      <c r="BY13" s="23">
+      <c r="BY13" s="22">
         <v>1.304E-2</v>
       </c>
-      <c r="BZ13" s="23">
+      <c r="BZ13" s="22">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CA13" s="23">
-[...8 lines deleted...]
-      <c r="CD13" s="23">
+      <c r="CA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD13" s="22">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CE13" s="23">
-[...74 lines deleted...]
-      <c r="DD13" s="66"/>
+      <c r="CE13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY13" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC13" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD13" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:108" ht="51" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:108" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="11">
         <v>11</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="19">
         <v>-4.9050000000000003E-2</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="19">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="19">
         <v>6.4000000000000003E-3</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="19">
         <v>-7.8169999999999993</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="19">
         <v>-7.8592499999999994</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="19">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="19">
         <v>0.20749999999999999</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="19">
         <v>0.2903</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="19">
         <v>0.51279999999999992</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="19">
         <v>5.1865999999999994</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="19">
         <v>5.0929000000000002</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="19">
         <v>8.2242999999999995</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="19">
         <v>12.606</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="19">
         <v>31.1098</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="19">
         <v>0.21</v>
       </c>
-      <c r="S14" s="20">
+      <c r="S14" s="19">
         <v>-2.4E-2</v>
       </c>
-      <c r="T14" s="20">
-[...2 lines deleted...]
-      <c r="U14" s="20">
+      <c r="T14" s="19">
+        <v>0</v>
+      </c>
+      <c r="U14" s="19">
         <v>-0.02</v>
       </c>
-      <c r="V14" s="20">
+      <c r="V14" s="19">
         <v>0.16600000000000001</v>
       </c>
-      <c r="W14" s="20">
+      <c r="W14" s="19">
         <v>-0.01</v>
       </c>
-      <c r="X14" s="20">
+      <c r="X14" s="19">
         <v>0.35</v>
       </c>
-      <c r="Y14" s="20">
-[...5 lines deleted...]
-      <c r="AA14" s="20">
+      <c r="Y14" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="19">
         <v>0.33999999999999997</v>
       </c>
-      <c r="AB14" s="20">
+      <c r="AB14" s="19">
         <v>5.9580000000000002</v>
       </c>
-      <c r="AC14" s="20">
+      <c r="AC14" s="19">
         <v>1.849</v>
       </c>
-      <c r="AD14" s="20">
+      <c r="AD14" s="19">
         <v>1.9379999999999999</v>
       </c>
-      <c r="AE14" s="20">
+      <c r="AE14" s="19">
         <v>-0.22700000000000009</v>
       </c>
-      <c r="AF14" s="20">
+      <c r="AF14" s="19">
         <v>9.5180000000000007</v>
       </c>
-      <c r="AG14" s="23">
+      <c r="AG14" s="22">
         <v>-3.141</v>
       </c>
-      <c r="AH14" s="23">
+      <c r="AH14" s="22">
         <v>-4.0730000000000004</v>
       </c>
-      <c r="AI14" s="23">
+      <c r="AI14" s="22">
         <v>-3.141</v>
       </c>
-      <c r="AJ14" s="23">
+      <c r="AJ14" s="22">
         <v>-4.335</v>
       </c>
-      <c r="AK14" s="23">
+      <c r="AK14" s="22">
         <v>-14.690000000000001</v>
       </c>
-      <c r="AL14" s="23">
+      <c r="AL14" s="22">
         <v>-25.3719</v>
       </c>
-      <c r="AM14" s="23">
+      <c r="AM14" s="22">
         <v>-23.626950000000001</v>
       </c>
-      <c r="AN14" s="23">
+      <c r="AN14" s="22">
         <v>-25.46265</v>
       </c>
-      <c r="AO14" s="23">
+      <c r="AO14" s="22">
         <v>-21.949196334381913</v>
       </c>
-      <c r="AP14" s="23">
+      <c r="AP14" s="22">
         <v>-96.41069633438191</v>
       </c>
-      <c r="AQ14" s="23">
+      <c r="AQ14" s="22">
         <v>-1.4059999999999999</v>
       </c>
-      <c r="AR14" s="23">
+      <c r="AR14" s="22">
         <v>0.49199999999999999</v>
       </c>
-      <c r="AS14" s="23">
+      <c r="AS14" s="22">
         <v>-0.68900000000000006</v>
       </c>
-      <c r="AT14" s="23">
+      <c r="AT14" s="22">
         <v>0.8234999999999999</v>
       </c>
-      <c r="AU14" s="23">
+      <c r="AU14" s="22">
         <v>-0.77950000000000008</v>
       </c>
-      <c r="AV14" s="23">
+      <c r="AV14" s="22">
         <v>45.302700000000002</v>
       </c>
-      <c r="AW14" s="23">
+      <c r="AW14" s="22">
         <v>-20.26934</v>
       </c>
-      <c r="AX14" s="23">
+      <c r="AX14" s="22">
         <v>47.544569999999993</v>
       </c>
-      <c r="AY14" s="23">
+      <c r="AY14" s="22">
         <v>44.105310000000003</v>
       </c>
-      <c r="AZ14" s="23">
+      <c r="AZ14" s="22">
         <v>116.68324</v>
       </c>
-      <c r="BA14" s="23">
+      <c r="BA14" s="22">
         <v>64.965309999999988</v>
       </c>
-      <c r="BB14" s="23">
+      <c r="BB14" s="22">
         <v>67.624589999999998</v>
       </c>
-      <c r="BC14" s="23">
+      <c r="BC14" s="22">
         <v>-121.96830999999999</v>
       </c>
-      <c r="BD14" s="23">
+      <c r="BD14" s="22">
         <v>-105.24421999999998</v>
       </c>
-      <c r="BE14" s="23">
+      <c r="BE14" s="22">
         <v>-94.622629999999972</v>
       </c>
-      <c r="BF14" s="23">
+      <c r="BF14" s="22">
         <v>-1.0300000000000002</v>
       </c>
-      <c r="BG14" s="23">
+      <c r="BG14" s="22">
         <v>3.2867000000000033</v>
       </c>
-      <c r="BH14" s="23">
+      <c r="BH14" s="22">
         <v>2.9392200000000024</v>
       </c>
-      <c r="BI14" s="23">
+      <c r="BI14" s="22">
         <v>-88.335409999999996</v>
       </c>
-      <c r="BJ14" s="23">
+      <c r="BJ14" s="22">
         <v>-83.139489999999995</v>
       </c>
-      <c r="BK14" s="23">
+      <c r="BK14" s="22">
         <v>29.918680000000002</v>
       </c>
-      <c r="BL14" s="23">
+      <c r="BL14" s="22">
         <v>19.12398</v>
       </c>
-      <c r="BM14" s="23">
+      <c r="BM14" s="22">
         <v>23.312800000000003</v>
       </c>
-      <c r="BN14" s="23">
+      <c r="BN14" s="22">
         <v>21.291799999999999</v>
       </c>
-      <c r="BO14" s="23">
+      <c r="BO14" s="22">
         <v>93.647259999999989</v>
       </c>
-      <c r="BP14" s="23">
+      <c r="BP14" s="22">
         <v>20.225140000000007</v>
       </c>
-      <c r="BQ14" s="23">
+      <c r="BQ14" s="22">
         <v>22.490389999999998</v>
       </c>
-      <c r="BR14" s="23">
+      <c r="BR14" s="22">
         <v>17.409860000000013</v>
       </c>
-      <c r="BS14" s="23">
+      <c r="BS14" s="22">
         <v>-12.838359999999989</v>
       </c>
-      <c r="BT14" s="23">
+      <c r="BT14" s="22">
         <v>47.287030000000023</v>
       </c>
-      <c r="BU14" s="23">
+      <c r="BU14" s="22">
         <v>9.2052200000000024</v>
       </c>
-      <c r="BV14" s="23">
+      <c r="BV14" s="22">
         <v>29.856529999999992</v>
       </c>
-      <c r="BW14" s="23">
+      <c r="BW14" s="22">
         <v>16.307600000000004</v>
       </c>
-      <c r="BX14" s="23">
+      <c r="BX14" s="22">
         <v>35.562640000000016</v>
       </c>
-      <c r="BY14" s="23">
+      <c r="BY14" s="22">
         <v>90.931990000000013</v>
       </c>
-      <c r="BZ14" s="23">
+      <c r="BZ14" s="22">
         <v>-2.7209600000000003</v>
       </c>
-      <c r="CA14" s="23">
+      <c r="CA14" s="22">
         <v>-16.589829999999999</v>
       </c>
-      <c r="CB14" s="23">
+      <c r="CB14" s="22">
         <v>14.241389999999997</v>
       </c>
-      <c r="CC14" s="23">
+      <c r="CC14" s="22">
         <v>4.481770000000008</v>
       </c>
-      <c r="CD14" s="23">
+      <c r="CD14" s="22">
         <v>-0.58762999999999543</v>
       </c>
-      <c r="CE14" s="23">
+      <c r="CE14" s="22">
         <v>0.38641999999999926</v>
       </c>
-      <c r="CF14" s="23">
+      <c r="CF14" s="22">
         <v>10.17638</v>
       </c>
-      <c r="CG14" s="23">
+      <c r="CG14" s="22">
         <v>14.4015</v>
       </c>
-      <c r="CH14" s="23">
+      <c r="CH14" s="22">
         <v>25.123380000000004</v>
       </c>
-      <c r="CI14" s="23">
+      <c r="CI14" s="22">
         <v>50.087680000000006</v>
       </c>
-      <c r="CJ14" s="23">
+      <c r="CJ14" s="22">
         <v>6.0720799999999997</v>
       </c>
-      <c r="CK14" s="23">
+      <c r="CK14" s="22">
         <v>67.617210000000028</v>
       </c>
-      <c r="CL14" s="23">
+      <c r="CL14" s="22">
         <v>15.35825999999993</v>
       </c>
-      <c r="CM14" s="23">
+      <c r="CM14" s="22">
         <v>27.049750000000007</v>
       </c>
-      <c r="CN14" s="23">
+      <c r="CN14" s="22">
         <v>116.09729999999996</v>
       </c>
-      <c r="CO14" s="23">
+      <c r="CO14" s="22">
         <v>4.1093999999999999</v>
       </c>
-      <c r="CP14" s="23">
+      <c r="CP14" s="22">
         <v>33.812310000000018</v>
       </c>
-      <c r="CQ14" s="23">
+      <c r="CQ14" s="22">
         <v>61.668049999999994</v>
       </c>
-      <c r="CR14" s="23">
+      <c r="CR14" s="22">
         <v>24.308780000000002</v>
       </c>
-      <c r="CS14" s="23">
+      <c r="CS14" s="22">
         <v>123.89854000000001</v>
       </c>
-      <c r="CT14" s="23">
+      <c r="CT14" s="22">
         <v>17.431819999999998</v>
       </c>
-      <c r="CU14" s="23">
+      <c r="CU14" s="22">
         <v>51.88436999999999</v>
       </c>
-      <c r="CV14" s="23">
+      <c r="CV14" s="22">
         <v>-20.894280000000002</v>
       </c>
-      <c r="CW14" s="23">
+      <c r="CW14" s="22">
         <v>-4.7717299999999696</v>
       </c>
-      <c r="CX14" s="23">
+      <c r="CX14" s="22">
         <v>43.65018000000002</v>
       </c>
-      <c r="CY14" s="23">
+      <c r="CY14" s="22">
         <v>-22.062049999999999</v>
       </c>
-      <c r="CZ14" s="23">
+      <c r="CZ14" s="22">
         <v>-24.466090000000001</v>
       </c>
-      <c r="DA14" s="23">
+      <c r="DA14" s="22">
         <v>-29.955550000000002</v>
       </c>
-      <c r="DB14" s="23">
+      <c r="DB14" s="22">
         <v>-168.98227</v>
       </c>
-      <c r="DC14" s="23">
+      <c r="DC14" s="22">
         <v>-245.46596</v>
       </c>
-      <c r="DD14" s="66"/>
+      <c r="DD14" s="22">
+        <v>-22.131729999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A15" s="44" t="s">
+    <row r="15" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C15" s="56">
         <v>16.252120000000005</v>
       </c>
-      <c r="D15" s="57">
+      <c r="D15" s="56">
         <v>52.136890000000001</v>
       </c>
-      <c r="E15" s="57">
+      <c r="E15" s="56">
         <v>-316.30345</v>
       </c>
-      <c r="F15" s="57">
+      <c r="F15" s="56">
         <v>-14.556269999999991</v>
       </c>
-      <c r="G15" s="57">
+      <c r="G15" s="56">
         <v>-262.47071</v>
       </c>
-      <c r="H15" s="57">
+      <c r="H15" s="56">
         <v>40.027019999999986</v>
       </c>
-      <c r="I15" s="57">
+      <c r="I15" s="56">
         <v>-342.71447000000001</v>
       </c>
-      <c r="J15" s="57">
+      <c r="J15" s="56">
         <v>-977.20181999999988</v>
       </c>
-      <c r="K15" s="57">
+      <c r="K15" s="56">
         <v>72.930440000000061</v>
       </c>
-      <c r="L15" s="57">
+      <c r="L15" s="56">
         <v>-1206.9588299999998</v>
       </c>
-      <c r="M15" s="57">
+      <c r="M15" s="56">
         <v>-17.385469999999998</v>
       </c>
-      <c r="N15" s="57">
+      <c r="N15" s="56">
         <v>968.90911000000006</v>
       </c>
-      <c r="O15" s="57">
+      <c r="O15" s="56">
         <v>-23.67824000000001</v>
       </c>
-      <c r="P15" s="57">
+      <c r="P15" s="56">
         <v>-10.493320000000004</v>
       </c>
-      <c r="Q15" s="57">
+      <c r="Q15" s="56">
         <v>917.35208000000011</v>
       </c>
-      <c r="R15" s="57">
+      <c r="R15" s="56">
         <v>-95.574039999999982</v>
       </c>
-      <c r="S15" s="57">
+      <c r="S15" s="56">
         <v>-83.964730000000031</v>
       </c>
-      <c r="T15" s="57">
+      <c r="T15" s="56">
         <v>-3074.2255500000001</v>
       </c>
-      <c r="U15" s="57">
+      <c r="U15" s="56">
         <v>352.40127999999999</v>
       </c>
-      <c r="V15" s="57">
+      <c r="V15" s="56">
         <v>-2901.3630400000002</v>
       </c>
-      <c r="W15" s="57">
+      <c r="W15" s="56">
         <v>46.651779999999988</v>
       </c>
-      <c r="X15" s="57">
+      <c r="X15" s="56">
         <v>277.8784</v>
       </c>
-      <c r="Y15" s="57">
+      <c r="Y15" s="56">
         <v>1065.5975799999997</v>
       </c>
-      <c r="Z15" s="57">
+      <c r="Z15" s="56">
         <v>-28.056040000000024</v>
       </c>
-      <c r="AA15" s="57">
+      <c r="AA15" s="56">
         <v>1362.0717199999997</v>
       </c>
-      <c r="AB15" s="57">
+      <c r="AB15" s="56">
         <v>-155.36341999999999</v>
       </c>
-      <c r="AC15" s="57">
+      <c r="AC15" s="56">
         <v>-46.74550000000022</v>
       </c>
-      <c r="AD15" s="57">
+      <c r="AD15" s="56">
         <v>-1444.3288499999999</v>
       </c>
-      <c r="AE15" s="57">
+      <c r="AE15" s="56">
         <v>3298.5903699999999</v>
       </c>
-      <c r="AF15" s="57">
+      <c r="AF15" s="56">
         <v>1652.1525999999999</v>
       </c>
-      <c r="AG15" s="39">
+      <c r="AG15" s="38">
         <v>1240.2270799999999</v>
       </c>
-      <c r="AH15" s="39">
+      <c r="AH15" s="38">
         <v>951.89436999999998</v>
       </c>
-      <c r="AI15" s="39">
+      <c r="AI15" s="38">
         <v>-2078.2107499999997</v>
       </c>
-      <c r="AJ15" s="39">
+      <c r="AJ15" s="38">
         <v>991.70580999999993</v>
       </c>
-      <c r="AK15" s="39">
+      <c r="AK15" s="38">
         <v>1105.6165099999998</v>
       </c>
-      <c r="AL15" s="39">
+      <c r="AL15" s="38">
         <v>133.51734999999988</v>
       </c>
-      <c r="AM15" s="39">
+      <c r="AM15" s="38">
         <v>-27.90856999999993</v>
       </c>
-      <c r="AN15" s="39">
+      <c r="AN15" s="38">
         <v>-364.02854999999994</v>
       </c>
-      <c r="AO15" s="39">
+      <c r="AO15" s="38">
         <v>-539.19280000000003</v>
       </c>
-      <c r="AP15" s="39">
+      <c r="AP15" s="38">
         <v>-797.61257000000001</v>
       </c>
-      <c r="AQ15" s="39">
+      <c r="AQ15" s="38">
         <v>183.52583159529152</v>
       </c>
-      <c r="AR15" s="39">
+      <c r="AR15" s="38">
         <v>-151.80137000000011</v>
       </c>
-      <c r="AS15" s="39">
+      <c r="AS15" s="38">
         <v>262.31830000000002</v>
       </c>
-      <c r="AT15" s="39">
+      <c r="AT15" s="38">
         <v>36.231589999999983</v>
       </c>
-      <c r="AU15" s="39">
+      <c r="AU15" s="38">
         <v>330.27435159529142</v>
       </c>
-      <c r="AV15" s="39">
+      <c r="AV15" s="38">
         <v>-244.30520000000004</v>
       </c>
-      <c r="AW15" s="39">
+      <c r="AW15" s="38">
         <v>1315.65011</v>
       </c>
-      <c r="AX15" s="39">
+      <c r="AX15" s="38">
         <v>-152.1805599999999</v>
       </c>
-      <c r="AY15" s="39">
+      <c r="AY15" s="38">
         <v>2398.13798</v>
       </c>
-      <c r="AZ15" s="39">
+      <c r="AZ15" s="38">
         <v>3317.30233</v>
       </c>
-      <c r="BA15" s="39">
+      <c r="BA15" s="38">
         <v>-1390.97488</v>
       </c>
-      <c r="BB15" s="39">
+      <c r="BB15" s="38">
         <v>165.85231000000005</v>
       </c>
-      <c r="BC15" s="39">
+      <c r="BC15" s="38">
         <v>258.30030999999997</v>
       </c>
-      <c r="BD15" s="39">
+      <c r="BD15" s="38">
         <v>14.227680000000028</v>
       </c>
-      <c r="BE15" s="39">
+      <c r="BE15" s="38">
         <v>-952.59457999999995</v>
       </c>
-      <c r="BF15" s="39">
+      <c r="BF15" s="38">
         <v>177.33922000000007</v>
       </c>
-      <c r="BG15" s="39">
+      <c r="BG15" s="38">
         <v>-2256.4871200003477</v>
       </c>
-      <c r="BH15" s="39">
+      <c r="BH15" s="38">
         <v>-4048.4445999999998</v>
       </c>
-      <c r="BI15" s="39">
+      <c r="BI15" s="38">
         <v>-316.64031999999997</v>
       </c>
-      <c r="BJ15" s="39">
+      <c r="BJ15" s="38">
         <v>-6444.2328200003467</v>
       </c>
-      <c r="BK15" s="39">
+      <c r="BK15" s="38">
         <v>-170.60117999999997</v>
       </c>
-      <c r="BL15" s="39">
+      <c r="BL15" s="38">
         <v>79.829710000000063</v>
       </c>
-      <c r="BM15" s="39">
+      <c r="BM15" s="38">
         <v>197.51563000000004</v>
       </c>
-      <c r="BN15" s="39">
+      <c r="BN15" s="38">
         <v>-200.87584999999996</v>
       </c>
-      <c r="BO15" s="39">
+      <c r="BO15" s="38">
         <v>-94.131689999999821</v>
       </c>
-      <c r="BP15" s="39">
+      <c r="BP15" s="38">
         <v>-241.18214000000003</v>
       </c>
-      <c r="BQ15" s="39">
+      <c r="BQ15" s="38">
         <v>149.10169000000005</v>
       </c>
-      <c r="BR15" s="39">
+      <c r="BR15" s="38">
         <v>250.60554000000002</v>
       </c>
-      <c r="BS15" s="39">
+      <c r="BS15" s="38">
         <v>-381.73910000000001</v>
       </c>
-      <c r="BT15" s="39">
+      <c r="BT15" s="38">
         <v>-223.21400999999997</v>
       </c>
-      <c r="BU15" s="39">
+      <c r="BU15" s="38">
         <v>-203.54867999999996</v>
       </c>
-      <c r="BV15" s="39">
+      <c r="BV15" s="38">
         <v>69.518130000000099</v>
       </c>
-      <c r="BW15" s="39">
+      <c r="BW15" s="38">
         <v>93.411970000000053</v>
       </c>
-      <c r="BX15" s="39">
+      <c r="BX15" s="38">
         <v>-318.92606000000001</v>
       </c>
-      <c r="BY15" s="39">
+      <c r="BY15" s="38">
         <v>-359.54463999999984</v>
       </c>
-      <c r="BZ15" s="39">
+      <c r="BZ15" s="38">
         <v>-836.65774999999985</v>
       </c>
-      <c r="CA15" s="39">
+      <c r="CA15" s="38">
         <v>-1357.8448600000002</v>
       </c>
-      <c r="CB15" s="39">
+      <c r="CB15" s="38">
         <v>-766.62803000000019</v>
       </c>
-      <c r="CC15" s="39">
+      <c r="CC15" s="38">
         <v>-44.69465000000006</v>
       </c>
-      <c r="CD15" s="39">
+      <c r="CD15" s="38">
         <v>-3005.8252900000002</v>
       </c>
-      <c r="CE15" s="39">
+      <c r="CE15" s="38">
         <v>97.269539999999978</v>
       </c>
-      <c r="CF15" s="39">
+      <c r="CF15" s="38">
         <v>138.63682999999997</v>
       </c>
-      <c r="CG15" s="39">
+      <c r="CG15" s="38">
         <v>696.70129999999995</v>
       </c>
-      <c r="CH15" s="39">
+      <c r="CH15" s="38">
         <v>-79.527810000000002</v>
       </c>
-      <c r="CI15" s="39">
+      <c r="CI15" s="38">
         <v>853.07985999999983</v>
       </c>
-      <c r="CJ15" s="39">
+      <c r="CJ15" s="38">
         <v>138.75288999999998</v>
       </c>
-      <c r="CK15" s="39">
+      <c r="CK15" s="38">
         <v>-275.92129999999997</v>
       </c>
-      <c r="CL15" s="39">
+      <c r="CL15" s="38">
         <v>-45.759439999999984</v>
       </c>
-      <c r="CM15" s="39">
+      <c r="CM15" s="38">
         <v>-120.00584999999995</v>
       </c>
-      <c r="CN15" s="39">
+      <c r="CN15" s="38">
         <v>-302.93369999999993</v>
       </c>
-      <c r="CO15" s="39">
+      <c r="CO15" s="38">
         <v>122.78135999999999</v>
       </c>
-      <c r="CP15" s="39">
+      <c r="CP15" s="38">
         <v>-127.98900000000013</v>
       </c>
-      <c r="CQ15" s="39">
+      <c r="CQ15" s="38">
         <v>1056.4491399999997</v>
       </c>
-      <c r="CR15" s="39">
+      <c r="CR15" s="38">
         <v>-1709.8707299999999</v>
       </c>
-      <c r="CS15" s="39">
+      <c r="CS15" s="38">
         <v>-658.62923000000023</v>
       </c>
-      <c r="CT15" s="39">
+      <c r="CT15" s="38">
         <v>-12.834130000000062</v>
       </c>
-      <c r="CU15" s="39">
+      <c r="CU15" s="38">
         <v>81.339450000000014</v>
       </c>
-      <c r="CV15" s="39">
+      <c r="CV15" s="38">
         <v>99.562469999999962</v>
       </c>
-      <c r="CW15" s="39">
+      <c r="CW15" s="38">
         <v>-1997.2808</v>
       </c>
-      <c r="CX15" s="39">
+      <c r="CX15" s="38">
         <v>-1829.2130100000002</v>
       </c>
-      <c r="CY15" s="39">
+      <c r="CY15" s="38">
         <v>-88.963139999999882</v>
       </c>
-      <c r="CZ15" s="39">
+      <c r="CZ15" s="38">
         <v>-432.26566999999977</v>
       </c>
-      <c r="DA15" s="39">
+      <c r="DA15" s="38">
         <v>2519.3552600000003</v>
       </c>
-      <c r="DB15" s="39">
+      <c r="DB15" s="38">
         <v>-1862.8134500000003</v>
       </c>
-      <c r="DC15" s="39">
+      <c r="DC15" s="38">
         <v>135.31300000000033</v>
       </c>
-      <c r="DD15" s="66"/>
+      <c r="DD15" s="38">
+        <v>3324.9144300000003</v>
+      </c>
     </row>
-    <row r="16" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="B16" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>29.099820000000001</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>34.155990000000003</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="19">
         <v>-1.5121900000000004</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="19">
         <v>21.471140000000005</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="19">
         <v>83.214760000000012</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="19">
         <v>84.998619999999988</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="19">
         <v>42.173270000000002</v>
       </c>
-      <c r="J16" s="20">
+      <c r="J16" s="19">
         <v>-137.77633999999998</v>
       </c>
-      <c r="K16" s="20">
+      <c r="K16" s="19">
         <v>39.579510000000013</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="19">
         <v>28.975060000000028</v>
       </c>
-      <c r="M16" s="20">
+      <c r="M16" s="19">
         <v>17.01773</v>
       </c>
-      <c r="N16" s="20">
+      <c r="N16" s="19">
         <v>123.81151000000003</v>
       </c>
-      <c r="O16" s="20">
+      <c r="O16" s="19">
         <v>-5.4280000000005657E-2</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="19">
         <v>-48.719110000000001</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="19">
         <v>92.055850000000021</v>
       </c>
-      <c r="R16" s="20">
+      <c r="R16" s="19">
         <v>-85.633300000000006</v>
       </c>
-      <c r="S16" s="20">
+      <c r="S16" s="19">
         <v>90.29289</v>
       </c>
-      <c r="T16" s="20">
+      <c r="T16" s="19">
         <v>6.923310000000015</v>
       </c>
-      <c r="U16" s="20">
+      <c r="U16" s="19">
         <v>10.131190000000004</v>
       </c>
-      <c r="V16" s="20">
+      <c r="V16" s="19">
         <v>21.714090000000013</v>
       </c>
-      <c r="W16" s="20">
+      <c r="W16" s="19">
         <v>43.862660000000005</v>
       </c>
-      <c r="X16" s="20">
+      <c r="X16" s="19">
         <v>94.639579999999995</v>
       </c>
-      <c r="Y16" s="20">
+      <c r="Y16" s="19">
         <v>2684.8481299999999</v>
       </c>
-      <c r="Z16" s="20">
+      <c r="Z16" s="19">
         <v>-162.51354000000003</v>
       </c>
-      <c r="AA16" s="20">
+      <c r="AA16" s="19">
         <v>2660.8368299999997</v>
       </c>
-      <c r="AB16" s="20">
+      <c r="AB16" s="19">
         <v>-128.96163999999999</v>
       </c>
-      <c r="AC16" s="20">
+      <c r="AC16" s="19">
         <v>1369.5983599999997</v>
       </c>
-      <c r="AD16" s="20">
+      <c r="AD16" s="19">
         <v>-1391.1016199999999</v>
       </c>
-      <c r="AE16" s="20">
+      <c r="AE16" s="19">
         <v>-2288.8019299999996</v>
       </c>
-      <c r="AF16" s="20">
+      <c r="AF16" s="19">
         <v>-2439.2668299999996</v>
       </c>
-      <c r="AG16" s="23">
+      <c r="AG16" s="22">
         <v>783.4855</v>
       </c>
-      <c r="AH16" s="23">
+      <c r="AH16" s="22">
         <v>381.00137000000001</v>
       </c>
-      <c r="AI16" s="23">
+      <c r="AI16" s="22">
         <v>-836.86644999999999</v>
       </c>
-      <c r="AJ16" s="23">
+      <c r="AJ16" s="22">
         <v>14.489470000000011</v>
       </c>
-      <c r="AK16" s="23">
+      <c r="AK16" s="22">
         <v>342.10988999999995</v>
       </c>
-      <c r="AL16" s="23">
+      <c r="AL16" s="22">
         <v>36.340279999999986</v>
       </c>
-      <c r="AM16" s="23">
+      <c r="AM16" s="22">
         <v>43.118299999999991</v>
       </c>
-      <c r="AN16" s="23">
+      <c r="AN16" s="22">
         <v>12.676060000000003</v>
       </c>
-      <c r="AO16" s="23">
+      <c r="AO16" s="22">
         <v>-6.8456400000000031</v>
       </c>
-      <c r="AP16" s="23">
+      <c r="AP16" s="22">
         <v>85.288999999999987</v>
       </c>
-      <c r="AQ16" s="23">
+      <c r="AQ16" s="22">
         <v>-39.169969999999992</v>
       </c>
-      <c r="AR16" s="23">
+      <c r="AR16" s="22">
         <v>-349.74543000000006</v>
       </c>
-      <c r="AS16" s="23">
+      <c r="AS16" s="22">
         <v>16.36018</v>
       </c>
-      <c r="AT16" s="23">
+      <c r="AT16" s="22">
         <v>-14.814200000000007</v>
       </c>
-      <c r="AU16" s="23">
+      <c r="AU16" s="22">
         <v>-387.36942000000005</v>
       </c>
-      <c r="AV16" s="23">
+      <c r="AV16" s="22">
         <v>9.7715100000000028</v>
       </c>
-      <c r="AW16" s="23">
+      <c r="AW16" s="22">
         <v>100.81394</v>
       </c>
-      <c r="AX16" s="23">
+      <c r="AX16" s="22">
         <v>29.872630000000008</v>
       </c>
-      <c r="AY16" s="23">
+      <c r="AY16" s="22">
         <v>1507.1795599999998</v>
       </c>
-      <c r="AZ16" s="23">
+      <c r="AZ16" s="22">
         <v>1647.6376399999999</v>
       </c>
-      <c r="BA16" s="23">
+      <c r="BA16" s="22">
         <v>-1410.28845</v>
       </c>
-      <c r="BB16" s="23">
+      <c r="BB16" s="22">
         <v>68.134989999999988</v>
       </c>
-      <c r="BC16" s="23">
+      <c r="BC16" s="22">
         <v>43.411159999999981</v>
       </c>
-      <c r="BD16" s="23">
+      <c r="BD16" s="22">
         <v>-136.42543999999998</v>
       </c>
-      <c r="BE16" s="23">
+      <c r="BE16" s="22">
         <v>-1435.1677400000001</v>
       </c>
-      <c r="BF16" s="23">
+      <c r="BF16" s="22">
         <v>8.4207600000000014</v>
       </c>
-      <c r="BG16" s="23">
+      <c r="BG16" s="22">
         <v>14.359300000000001</v>
       </c>
-      <c r="BH16" s="23">
+      <c r="BH16" s="22">
         <v>11.484310000000001</v>
       </c>
-      <c r="BI16" s="23">
+      <c r="BI16" s="22">
         <v>-196.52834999999999</v>
       </c>
-      <c r="BJ16" s="23">
+      <c r="BJ16" s="22">
         <v>-162.26398</v>
       </c>
-      <c r="BK16" s="23">
+      <c r="BK16" s="22">
         <v>-6.9780000000001507E-2</v>
       </c>
-      <c r="BL16" s="23">
+      <c r="BL16" s="22">
         <v>-41.145299999999999</v>
       </c>
-      <c r="BM16" s="23">
+      <c r="BM16" s="22">
         <v>10.789300000000001</v>
       </c>
-      <c r="BN16" s="23">
+      <c r="BN16" s="22">
         <v>4.3807500000000061</v>
       </c>
-      <c r="BO16" s="23">
+      <c r="BO16" s="22">
         <v>-26.045029999999993</v>
       </c>
-      <c r="BP16" s="23">
+      <c r="BP16" s="22">
         <v>-8.0362700000000018</v>
       </c>
-      <c r="BQ16" s="23">
+      <c r="BQ16" s="22">
         <v>17.67381</v>
       </c>
-      <c r="BR16" s="23">
+      <c r="BR16" s="22">
         <v>17.638840000000016</v>
       </c>
-      <c r="BS16" s="23">
+      <c r="BS16" s="22">
         <v>-47.107320000000009</v>
       </c>
-      <c r="BT16" s="23">
+      <c r="BT16" s="22">
         <v>-19.830939999999995</v>
       </c>
-      <c r="BU16" s="23">
+      <c r="BU16" s="22">
         <v>8.3881799999999984</v>
       </c>
-      <c r="BV16" s="23">
+      <c r="BV16" s="22">
         <v>18.712730000000001</v>
       </c>
-      <c r="BW16" s="23">
+      <c r="BW16" s="22">
         <v>-19.674160000000001</v>
       </c>
-      <c r="BX16" s="23">
+      <c r="BX16" s="22">
         <v>-5.1026300000000049</v>
       </c>
-      <c r="BY16" s="23">
+      <c r="BY16" s="22">
         <v>2.3241199999999935</v>
       </c>
-      <c r="BZ16" s="23">
+      <c r="BZ16" s="22">
         <v>23.769620000000003</v>
       </c>
-      <c r="CA16" s="23">
+      <c r="CA16" s="22">
         <v>20.37538</v>
       </c>
-      <c r="CB16" s="23">
+      <c r="CB16" s="22">
         <v>0.74259000000000697</v>
       </c>
-      <c r="CC16" s="23">
+      <c r="CC16" s="22">
         <v>-11.265880000000003</v>
       </c>
-      <c r="CD16" s="23">
+      <c r="CD16" s="22">
         <v>33.621710000000007</v>
       </c>
-      <c r="CE16" s="23">
+      <c r="CE16" s="22">
         <v>-0.74136000000000024</v>
       </c>
-      <c r="CF16" s="23">
+      <c r="CF16" s="22">
         <v>45.394899999999993</v>
       </c>
-      <c r="CG16" s="23">
+      <c r="CG16" s="22">
         <v>31.244190000000003</v>
       </c>
-      <c r="CH16" s="23">
+      <c r="CH16" s="22">
         <v>-31.410460000000015</v>
       </c>
-      <c r="CI16" s="23">
+      <c r="CI16" s="22">
         <v>44.487269999999981</v>
       </c>
-      <c r="CJ16" s="23">
+      <c r="CJ16" s="22">
         <v>4.9851300000000016</v>
       </c>
-      <c r="CK16" s="23">
+      <c r="CK16" s="22">
         <v>176.59025999999997</v>
       </c>
-      <c r="CL16" s="23">
+      <c r="CL16" s="22">
         <v>-107.11944000000003</v>
       </c>
-      <c r="CM16" s="23">
+      <c r="CM16" s="22">
         <v>68.819559999999996</v>
       </c>
-      <c r="CN16" s="23">
+      <c r="CN16" s="22">
         <v>143.27550999999994</v>
       </c>
-      <c r="CO16" s="23">
+      <c r="CO16" s="22">
         <v>6.8661800000000071</v>
       </c>
-      <c r="CP16" s="23">
+      <c r="CP16" s="22">
         <v>77.28443</v>
       </c>
-      <c r="CQ16" s="23">
+      <c r="CQ16" s="22">
         <v>956.30007000000001</v>
       </c>
-      <c r="CR16" s="23">
+      <c r="CR16" s="22">
         <v>-1412.6732000000002</v>
       </c>
-      <c r="CS16" s="23">
+      <c r="CS16" s="22">
         <v>-372.22252000000026</v>
       </c>
-      <c r="CT16" s="23">
+      <c r="CT16" s="22">
         <v>0.57042999999999466</v>
       </c>
-      <c r="CU16" s="23">
+      <c r="CU16" s="22">
         <v>97.56622999999999</v>
       </c>
-      <c r="CV16" s="23">
+      <c r="CV16" s="22">
         <v>-48.730559999999997</v>
       </c>
-      <c r="CW16" s="23">
+      <c r="CW16" s="22">
         <v>249.78138999999999</v>
       </c>
-      <c r="CX16" s="23">
+      <c r="CX16" s="22">
         <v>299.18748999999997</v>
       </c>
-      <c r="CY16" s="23">
+      <c r="CY16" s="22">
         <v>85.240680000000026</v>
       </c>
-      <c r="CZ16" s="23">
+      <c r="CZ16" s="22">
         <v>-122.67260000000002</v>
       </c>
-      <c r="DA16" s="23">
+      <c r="DA16" s="22">
         <v>44.770490000000009</v>
       </c>
-      <c r="DB16" s="23">
+      <c r="DB16" s="22">
         <v>-20.12384999999999</v>
       </c>
-      <c r="DC16" s="23">
+      <c r="DC16" s="22">
         <v>-12.785279999999972</v>
       </c>
-      <c r="DD16" s="66"/>
+      <c r="DD16" s="22">
+        <v>2.5180000000000007</v>
+      </c>
     </row>
-    <row r="17" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="11">
         <v>14</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>55.645420000000001</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="19">
         <v>47.897919999999999</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="19">
         <v>27.571669999999997</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="19">
         <v>59.705970000000008</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="19">
         <v>190.82097999999999</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="19">
         <v>243.28632999999999</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="19">
         <v>58.776899999999998</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="19">
         <v>33.693060000000003</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K17" s="19">
         <v>133.39550000000003</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="19">
         <v>469.15179000000001</v>
       </c>
-      <c r="M17" s="20">
+      <c r="M17" s="19">
         <v>60.311160000000001</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="19">
         <v>169.56127000000004</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="19">
         <v>86.391949999999994</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="19">
         <v>84.963850000000008</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="19">
         <v>401.22823000000005</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="19">
         <v>29.770589999999999</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="19">
         <v>179.14567</v>
       </c>
-      <c r="T17" s="20">
+      <c r="T17" s="19">
         <v>185.26831000000001</v>
       </c>
-      <c r="U17" s="20">
+      <c r="U17" s="19">
         <v>142.38497999999998</v>
       </c>
-      <c r="V17" s="20">
+      <c r="V17" s="19">
         <v>536.56954999999994</v>
       </c>
-      <c r="W17" s="20">
+      <c r="W17" s="19">
         <v>201.26523</v>
       </c>
-      <c r="X17" s="20">
+      <c r="X17" s="19">
         <v>141.69567000000001</v>
       </c>
-      <c r="Y17" s="20">
+      <c r="Y17" s="19">
         <v>2709.8889199999999</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="19">
         <v>301.31007999999997</v>
       </c>
-      <c r="AA17" s="20">
+      <c r="AA17" s="19">
         <v>3354.1598999999997</v>
       </c>
-      <c r="AB17" s="20">
+      <c r="AB17" s="19">
         <v>38.690260000000002</v>
       </c>
-      <c r="AC17" s="20">
+      <c r="AC17" s="19">
         <v>2421.3172599999998</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="19">
         <v>299.86918999999995</v>
       </c>
-      <c r="AE17" s="20">
+      <c r="AE17" s="19">
         <v>1328.53774</v>
       </c>
-      <c r="AF17" s="20">
+      <c r="AF17" s="19">
         <v>4088.4144499999993</v>
       </c>
-      <c r="AG17" s="23">
+      <c r="AG17" s="22">
         <v>881.40691000000004</v>
       </c>
-      <c r="AH17" s="23">
+      <c r="AH17" s="22">
         <v>463.50866000000002</v>
       </c>
-      <c r="AI17" s="23">
+      <c r="AI17" s="22">
         <v>1890.65211</v>
       </c>
-      <c r="AJ17" s="23">
+      <c r="AJ17" s="22">
         <v>219.87592000000001</v>
       </c>
-      <c r="AK17" s="23">
+      <c r="AK17" s="22">
         <v>3455.4436000000001</v>
       </c>
-      <c r="AL17" s="23">
+      <c r="AL17" s="22">
         <v>84.064879999999988</v>
       </c>
-      <c r="AM17" s="23">
+      <c r="AM17" s="22">
         <v>104.84523999999999</v>
       </c>
-      <c r="AN17" s="23">
+      <c r="AN17" s="22">
         <v>33.165950000000002</v>
       </c>
-      <c r="AO17" s="23">
+      <c r="AO17" s="22">
         <v>52.924880000000002</v>
       </c>
-      <c r="AP17" s="23">
+      <c r="AP17" s="22">
         <v>275.00094999999999</v>
       </c>
-      <c r="AQ17" s="23">
+      <c r="AQ17" s="22">
         <v>83.982330000000005</v>
       </c>
-      <c r="AR17" s="23">
+      <c r="AR17" s="22">
         <v>57.166580000000003</v>
       </c>
-      <c r="AS17" s="23">
+      <c r="AS17" s="22">
         <v>127.26309000000001</v>
       </c>
-      <c r="AT17" s="23">
+      <c r="AT17" s="22">
         <v>35.016962999999997</v>
       </c>
-      <c r="AU17" s="23">
+      <c r="AU17" s="22">
         <v>303.42896300000001</v>
       </c>
-      <c r="AV17" s="23">
+      <c r="AV17" s="22">
         <v>27.367550000000001</v>
       </c>
-      <c r="AW17" s="23">
+      <c r="AW17" s="22">
         <v>121.27544</v>
       </c>
-      <c r="AX17" s="23">
+      <c r="AX17" s="22">
         <v>66.827020000000005</v>
       </c>
-      <c r="AY17" s="23">
+      <c r="AY17" s="22">
         <v>1532.3565999999998</v>
       </c>
-      <c r="AZ17" s="23">
+      <c r="AZ17" s="22">
         <v>1747.8266099999998</v>
       </c>
-      <c r="BA17" s="23">
+      <c r="BA17" s="22">
         <v>111.75351000000001</v>
       </c>
-      <c r="BB17" s="23">
+      <c r="BB17" s="22">
         <v>176.53616</v>
       </c>
-      <c r="BC17" s="23">
+      <c r="BC17" s="22">
         <v>119.65633</v>
       </c>
-      <c r="BD17" s="23">
+      <c r="BD17" s="22">
         <v>133.04928999999998</v>
       </c>
-      <c r="BE17" s="23">
+      <c r="BE17" s="22">
         <v>540.99529000000007</v>
       </c>
-      <c r="BF17" s="23">
+      <c r="BF17" s="22">
         <v>75.205209999999994</v>
       </c>
-      <c r="BG17" s="23">
+      <c r="BG17" s="22">
         <v>36.253430000000002</v>
       </c>
-      <c r="BH17" s="23">
+      <c r="BH17" s="22">
         <v>28.526320000000002</v>
       </c>
-      <c r="BI17" s="23">
+      <c r="BI17" s="22">
         <v>94.735410000000002</v>
       </c>
-      <c r="BJ17" s="23">
+      <c r="BJ17" s="22">
         <v>234.72037</v>
       </c>
-      <c r="BK17" s="23">
+      <c r="BK17" s="22">
         <v>49.321210000000001</v>
       </c>
-      <c r="BL17" s="23">
+      <c r="BL17" s="22">
         <v>35.870280000000001</v>
       </c>
-      <c r="BM17" s="23">
+      <c r="BM17" s="22">
         <v>40.671900000000001</v>
       </c>
-      <c r="BN17" s="23">
+      <c r="BN17" s="22">
         <v>52.200310000000002</v>
       </c>
-      <c r="BO17" s="23">
+      <c r="BO17" s="22">
         <v>178.06370000000001</v>
       </c>
-      <c r="BP17" s="23">
+      <c r="BP17" s="22">
         <v>42.681139999999999</v>
       </c>
-      <c r="BQ17" s="23">
+      <c r="BQ17" s="22">
         <v>40.268410000000003</v>
       </c>
-      <c r="BR17" s="23">
+      <c r="BR17" s="22">
         <v>148.23701</v>
       </c>
-      <c r="BS17" s="23">
+      <c r="BS17" s="22">
         <v>56.982520000000001</v>
       </c>
-      <c r="BT17" s="23">
+      <c r="BT17" s="22">
         <v>288.16908000000001</v>
       </c>
-      <c r="BU17" s="23">
+      <c r="BU17" s="22">
         <v>33.298189999999998</v>
       </c>
-      <c r="BV17" s="23">
+      <c r="BV17" s="22">
         <v>65.408429999999996</v>
       </c>
-      <c r="BW17" s="23">
+      <c r="BW17" s="22">
         <v>114.79564999999999</v>
       </c>
-      <c r="BX17" s="23">
+      <c r="BX17" s="22">
         <v>46.411099999999998</v>
       </c>
-      <c r="BY17" s="23">
+      <c r="BY17" s="22">
         <v>259.91336999999999</v>
       </c>
-      <c r="BZ17" s="23">
+      <c r="BZ17" s="22">
         <v>58.628709999999998</v>
       </c>
-      <c r="CA17" s="23">
+      <c r="CA17" s="22">
         <v>40.477679999999999</v>
       </c>
-      <c r="CB17" s="23">
+      <c r="CB17" s="22">
         <v>71.180970000000002</v>
       </c>
-      <c r="CC17" s="23">
+      <c r="CC17" s="22">
         <v>51.618239999999993</v>
       </c>
-      <c r="CD17" s="23">
+      <c r="CD17" s="22">
         <v>221.90559999999999</v>
       </c>
-      <c r="CE17" s="23">
+      <c r="CE17" s="22">
         <v>26.25798</v>
       </c>
-      <c r="CF17" s="23">
+      <c r="CF17" s="22">
         <v>70.754379999999998</v>
       </c>
-      <c r="CG17" s="23">
+      <c r="CG17" s="22">
         <v>97.586330000000004</v>
       </c>
-      <c r="CH17" s="23">
+      <c r="CH17" s="22">
         <v>88.906389999999988</v>
       </c>
-      <c r="CI17" s="23">
+      <c r="CI17" s="22">
         <v>283.50508000000002</v>
       </c>
-      <c r="CJ17" s="23">
+      <c r="CJ17" s="22">
         <v>25.095379999999999</v>
       </c>
-      <c r="CK17" s="23">
+      <c r="CK17" s="22">
         <v>220.43847999999997</v>
       </c>
-      <c r="CL17" s="23">
+      <c r="CL17" s="22">
         <v>113.38994</v>
       </c>
-      <c r="CM17" s="23">
+      <c r="CM17" s="22">
         <v>199.24912399999999</v>
       </c>
-      <c r="CN17" s="23">
+      <c r="CN17" s="22">
         <v>558.17292399999997</v>
       </c>
-      <c r="CO17" s="23">
+      <c r="CO17" s="22">
         <v>54.75094</v>
       </c>
-      <c r="CP17" s="23">
+      <c r="CP17" s="22">
         <v>98.163870000000003</v>
       </c>
-      <c r="CQ17" s="23">
+      <c r="CQ17" s="22">
         <v>1237.95857</v>
       </c>
-      <c r="CR17" s="23">
+      <c r="CR17" s="22">
         <v>472.17663000000005</v>
       </c>
-      <c r="CS17" s="23">
+      <c r="CS17" s="22">
         <v>1863.0500099999999</v>
       </c>
-      <c r="CT17" s="23">
+      <c r="CT17" s="22">
         <v>39.457369999999997</v>
       </c>
-      <c r="CU17" s="23">
+      <c r="CU17" s="22">
         <v>131.51187999999999</v>
       </c>
-      <c r="CV17" s="23">
+      <c r="CV17" s="22">
         <v>62.87697</v>
       </c>
-      <c r="CW17" s="23">
+      <c r="CW17" s="22">
         <v>484.69974999999999</v>
       </c>
-      <c r="CX17" s="23">
+      <c r="CX17" s="22">
         <v>718.54597000000001</v>
       </c>
-      <c r="CY17" s="23">
+      <c r="CY17" s="22">
         <v>180.70908000000003</v>
       </c>
-      <c r="CZ17" s="23">
+      <c r="CZ17" s="22">
         <v>115.99369999999999</v>
       </c>
-      <c r="DA17" s="23">
+      <c r="DA17" s="22">
         <v>148.58089000000001</v>
       </c>
-      <c r="DB17" s="23">
+      <c r="DB17" s="22">
         <v>76.560590000000005</v>
       </c>
-      <c r="DC17" s="23">
+      <c r="DC17" s="22">
         <v>521.84426000000008</v>
       </c>
-      <c r="DD17" s="66"/>
+      <c r="DD17" s="22">
+        <v>76.50421</v>
+      </c>
     </row>
-    <row r="18" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="12">
+      <c r="B18" s="11">
         <v>15</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>26.5456</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>13.74193</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>29.083859999999998</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>38.234830000000002</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>107.60622000000001</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="19">
         <v>158.28771</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>16.603629999999999</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="19">
         <v>171.46939999999998</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="19">
         <v>93.815990000000014</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>440.17672999999996</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="19">
         <v>43.293430000000001</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="19">
         <v>45.749760000000002</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O18" s="19">
         <v>86.44623</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="19">
         <v>133.68296000000001</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="19">
         <v>309.17237999999998</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="19">
         <v>115.40389</v>
       </c>
-      <c r="S18" s="20">
+      <c r="S18" s="19">
         <v>88.852779999999996</v>
       </c>
-      <c r="T18" s="20">
+      <c r="T18" s="19">
         <v>178.345</v>
       </c>
-      <c r="U18" s="20">
+      <c r="U18" s="19">
         <v>132.25378999999998</v>
       </c>
-      <c r="V18" s="20">
+      <c r="V18" s="19">
         <v>514.85545999999999</v>
       </c>
-      <c r="W18" s="20">
+      <c r="W18" s="19">
         <v>157.40257</v>
       </c>
-      <c r="X18" s="20">
+      <c r="X18" s="19">
         <v>47.056090000000005</v>
       </c>
-      <c r="Y18" s="20">
+      <c r="Y18" s="19">
         <v>25.040790000000001</v>
       </c>
-      <c r="Z18" s="20">
+      <c r="Z18" s="19">
         <v>463.82362000000001</v>
       </c>
-      <c r="AA18" s="20">
+      <c r="AA18" s="19">
         <v>693.32307000000003</v>
       </c>
-      <c r="AB18" s="20">
+      <c r="AB18" s="19">
         <v>167.65189999999998</v>
       </c>
-      <c r="AC18" s="20">
+      <c r="AC18" s="19">
         <v>1051.7189000000001</v>
       </c>
-      <c r="AD18" s="20">
+      <c r="AD18" s="19">
         <v>1690.9708099999998</v>
       </c>
-      <c r="AE18" s="20">
+      <c r="AE18" s="19">
         <v>3617.3396699999994</v>
       </c>
-      <c r="AF18" s="20">
+      <c r="AF18" s="19">
         <v>6527.6812799999989</v>
       </c>
-      <c r="AG18" s="23">
+      <c r="AG18" s="22">
         <v>97.921409999999995</v>
       </c>
-      <c r="AH18" s="23">
+      <c r="AH18" s="22">
         <v>82.507289999999998</v>
       </c>
-      <c r="AI18" s="23">
+      <c r="AI18" s="22">
         <v>2727.51856</v>
       </c>
-      <c r="AJ18" s="23">
+      <c r="AJ18" s="22">
         <v>205.38645</v>
       </c>
-      <c r="AK18" s="23">
+      <c r="AK18" s="22">
         <v>3113.3337099999999</v>
       </c>
-      <c r="AL18" s="23">
+      <c r="AL18" s="22">
         <v>47.724600000000002</v>
       </c>
-      <c r="AM18" s="23">
+      <c r="AM18" s="22">
         <v>61.726939999999999</v>
       </c>
-      <c r="AN18" s="23">
+      <c r="AN18" s="22">
         <v>20.489889999999999</v>
       </c>
-      <c r="AO18" s="23">
+      <c r="AO18" s="22">
         <v>59.770520000000005</v>
       </c>
-      <c r="AP18" s="23">
+      <c r="AP18" s="22">
         <v>189.71195</v>
       </c>
-      <c r="AQ18" s="23">
+      <c r="AQ18" s="22">
         <v>123.1523</v>
       </c>
-      <c r="AR18" s="23">
+      <c r="AR18" s="22">
         <v>406.91201000000007</v>
       </c>
-      <c r="AS18" s="23">
+      <c r="AS18" s="22">
         <v>110.90291000000001</v>
       </c>
-      <c r="AT18" s="23">
+      <c r="AT18" s="22">
         <v>49.831163000000004</v>
       </c>
-      <c r="AU18" s="23">
+      <c r="AU18" s="22">
         <v>690.79838300000006</v>
       </c>
-      <c r="AV18" s="23">
+      <c r="AV18" s="22">
         <v>17.596039999999999</v>
       </c>
-      <c r="AW18" s="23">
+      <c r="AW18" s="22">
         <v>20.461500000000001</v>
       </c>
-      <c r="AX18" s="23">
+      <c r="AX18" s="22">
         <v>36.954389999999997</v>
       </c>
-      <c r="AY18" s="23">
+      <c r="AY18" s="22">
         <v>25.177040000000002</v>
       </c>
-      <c r="AZ18" s="23">
+      <c r="AZ18" s="22">
         <v>100.18897000000001</v>
       </c>
-      <c r="BA18" s="23">
+      <c r="BA18" s="22">
         <v>1522.04196</v>
       </c>
-      <c r="BB18" s="23">
+      <c r="BB18" s="22">
         <v>108.40117000000001</v>
       </c>
-      <c r="BC18" s="23">
+      <c r="BC18" s="22">
         <v>76.245170000000016</v>
       </c>
-      <c r="BD18" s="23">
+      <c r="BD18" s="22">
         <v>269.47472999999997</v>
       </c>
-      <c r="BE18" s="23">
+      <c r="BE18" s="22">
         <v>1976.1630299999999</v>
       </c>
-      <c r="BF18" s="23">
+      <c r="BF18" s="22">
         <v>66.784449999999993</v>
       </c>
-      <c r="BG18" s="23">
+      <c r="BG18" s="22">
         <v>21.894130000000001</v>
       </c>
-      <c r="BH18" s="23">
+      <c r="BH18" s="22">
         <v>17.042010000000001</v>
       </c>
-      <c r="BI18" s="23">
+      <c r="BI18" s="22">
         <v>291.26375999999999</v>
       </c>
-      <c r="BJ18" s="23">
+      <c r="BJ18" s="22">
         <v>396.98435000000001</v>
       </c>
-      <c r="BK18" s="23">
+      <c r="BK18" s="22">
         <v>49.390990000000002</v>
       </c>
-      <c r="BL18" s="23">
+      <c r="BL18" s="22">
         <v>77.01558</v>
       </c>
-      <c r="BM18" s="23">
+      <c r="BM18" s="22">
         <v>29.8826</v>
       </c>
-      <c r="BN18" s="23">
+      <c r="BN18" s="22">
         <v>47.819559999999996</v>
       </c>
-      <c r="BO18" s="23">
+      <c r="BO18" s="22">
         <v>204.10873000000001</v>
       </c>
-      <c r="BP18" s="23">
+      <c r="BP18" s="22">
         <v>50.717410000000001</v>
       </c>
-      <c r="BQ18" s="23">
+      <c r="BQ18" s="22">
         <v>22.594600000000003</v>
       </c>
-      <c r="BR18" s="23">
+      <c r="BR18" s="22">
         <v>130.59816999999998</v>
       </c>
-      <c r="BS18" s="23">
+      <c r="BS18" s="22">
         <v>104.08984000000001</v>
       </c>
-      <c r="BT18" s="23">
+      <c r="BT18" s="22">
         <v>308.00001999999995</v>
       </c>
-      <c r="BU18" s="23">
+      <c r="BU18" s="22">
         <v>24.91001</v>
       </c>
-      <c r="BV18" s="23">
+      <c r="BV18" s="22">
         <v>46.695699999999995</v>
       </c>
-      <c r="BW18" s="23">
+      <c r="BW18" s="22">
         <v>134.46981</v>
       </c>
-      <c r="BX18" s="23">
+      <c r="BX18" s="22">
         <v>51.513730000000002</v>
       </c>
-      <c r="BY18" s="23">
+      <c r="BY18" s="22">
         <v>257.58924999999999</v>
       </c>
-      <c r="BZ18" s="23">
+      <c r="BZ18" s="22">
         <v>34.859089999999995</v>
       </c>
-      <c r="CA18" s="23">
+      <c r="CA18" s="22">
         <v>20.1023</v>
       </c>
-      <c r="CB18" s="23">
+      <c r="CB18" s="22">
         <v>70.438379999999995</v>
       </c>
-      <c r="CC18" s="23">
+      <c r="CC18" s="22">
         <v>62.884119999999996</v>
       </c>
-      <c r="CD18" s="23">
+      <c r="CD18" s="22">
         <v>188.28388999999999</v>
       </c>
-      <c r="CE18" s="23">
+      <c r="CE18" s="22">
         <v>26.99934</v>
       </c>
-      <c r="CF18" s="23">
+      <c r="CF18" s="22">
         <v>25.359480000000001</v>
       </c>
-      <c r="CG18" s="23">
+      <c r="CG18" s="22">
         <v>66.342140000000001</v>
       </c>
-      <c r="CH18" s="23">
+      <c r="CH18" s="22">
         <v>120.31685</v>
       </c>
-      <c r="CI18" s="23">
+      <c r="CI18" s="22">
         <v>239.01781</v>
       </c>
-      <c r="CJ18" s="23">
+      <c r="CJ18" s="22">
         <v>20.110249999999997</v>
       </c>
-      <c r="CK18" s="23">
+      <c r="CK18" s="22">
         <v>43.848219999999998</v>
       </c>
-      <c r="CL18" s="23">
+      <c r="CL18" s="22">
         <v>220.50938000000002</v>
       </c>
-      <c r="CM18" s="23">
+      <c r="CM18" s="22">
         <v>130.429564</v>
       </c>
-      <c r="CN18" s="23">
+      <c r="CN18" s="22">
         <v>414.89741400000003</v>
       </c>
-      <c r="CO18" s="23">
+      <c r="CO18" s="22">
         <v>47.884759999999993</v>
       </c>
-      <c r="CP18" s="23">
+      <c r="CP18" s="22">
         <v>20.879439999999999</v>
       </c>
-      <c r="CQ18" s="23">
+      <c r="CQ18" s="22">
         <v>281.6585</v>
       </c>
-      <c r="CR18" s="23">
+      <c r="CR18" s="22">
         <v>1884.8498300000001</v>
       </c>
-      <c r="CS18" s="23">
+      <c r="CS18" s="22">
         <v>2235.2725300000002</v>
       </c>
-      <c r="CT18" s="23">
+      <c r="CT18" s="22">
         <v>38.886940000000003</v>
       </c>
-      <c r="CU18" s="23">
+      <c r="CU18" s="22">
         <v>33.945649999999993</v>
       </c>
-      <c r="CV18" s="23">
+      <c r="CV18" s="22">
         <v>111.60753</v>
       </c>
-      <c r="CW18" s="23">
+      <c r="CW18" s="22">
         <v>234.91836000000001</v>
       </c>
-      <c r="CX18" s="23">
+      <c r="CX18" s="22">
         <v>419.35847999999999</v>
       </c>
-      <c r="CY18" s="23">
+      <c r="CY18" s="22">
         <v>95.468400000000003</v>
       </c>
-      <c r="CZ18" s="23">
+      <c r="CZ18" s="22">
         <v>238.66630000000001</v>
       </c>
-      <c r="DA18" s="23">
+      <c r="DA18" s="22">
         <v>103.8104</v>
       </c>
-      <c r="DB18" s="23">
+      <c r="DB18" s="22">
         <v>96.684439999999995</v>
       </c>
-      <c r="DC18" s="23">
+      <c r="DC18" s="22">
         <v>534.62954000000002</v>
       </c>
-      <c r="DD18" s="66"/>
+      <c r="DD18" s="22">
+        <v>73.98621</v>
+      </c>
     </row>
-    <row r="19" spans="1:108" ht="51" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:108" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="12">
+      <c r="B19" s="11">
         <v>16</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>12.847699999999998</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="19">
         <v>-17.980899999999998</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>314.79126000000002</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>36.027409999999996</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>345.68547000000001</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="19">
         <v>44.971600000000002</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>384.88774000000001</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="19">
         <v>839.42547999999988</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="19">
         <v>-33.350930000000041</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>1235.9338899999998</v>
       </c>
-      <c r="M19" s="20">
+      <c r="M19" s="19">
         <v>34.403199999999998</v>
       </c>
-      <c r="N19" s="20">
+      <c r="N19" s="19">
         <v>-845.09760000000006</v>
       </c>
-      <c r="O19" s="20">
+      <c r="O19" s="19">
         <v>23.623960000000004</v>
       </c>
-      <c r="P19" s="20">
+      <c r="P19" s="19">
         <v>-38.225789999999996</v>
       </c>
-      <c r="Q19" s="20">
+      <c r="Q19" s="19">
         <v>-825.29623000000004</v>
       </c>
-      <c r="R19" s="20">
+      <c r="R19" s="19">
         <v>9.9407399999999804</v>
       </c>
-      <c r="S19" s="20">
+      <c r="S19" s="19">
         <v>174.25762000000003</v>
       </c>
-      <c r="T19" s="20">
+      <c r="T19" s="19">
         <v>3081.1488600000002</v>
       </c>
-      <c r="U19" s="20">
+      <c r="U19" s="19">
         <v>-342.27008999999998</v>
       </c>
-      <c r="V19" s="20">
+      <c r="V19" s="19">
         <v>2923.0771300000001</v>
       </c>
-      <c r="W19" s="20">
+      <c r="W19" s="19">
         <v>-2.7891199999999832</v>
       </c>
-      <c r="X19" s="20">
+      <c r="X19" s="19">
         <v>-183.23882</v>
       </c>
-      <c r="Y19" s="20">
+      <c r="Y19" s="19">
         <v>1619.2505500000002</v>
       </c>
-      <c r="Z19" s="20">
+      <c r="Z19" s="19">
         <v>-134.45750000000001</v>
       </c>
-      <c r="AA19" s="20">
+      <c r="AA19" s="19">
         <v>1298.7651100000003</v>
       </c>
-      <c r="AB19" s="20">
+      <c r="AB19" s="19">
         <v>26.401780000000002</v>
       </c>
-      <c r="AC19" s="20">
+      <c r="AC19" s="19">
         <v>1416.3438599999999</v>
       </c>
-      <c r="AD19" s="20">
+      <c r="AD19" s="19">
         <v>53.227229999999984</v>
       </c>
-      <c r="AE19" s="20">
+      <c r="AE19" s="19">
         <v>-5587.3922999999995</v>
       </c>
-      <c r="AF19" s="20">
+      <c r="AF19" s="19">
         <v>-4091.4194299999999</v>
       </c>
-      <c r="AG19" s="23">
+      <c r="AG19" s="22">
         <v>-483.37357999999995</v>
       </c>
-      <c r="AH19" s="23">
+      <c r="AH19" s="22">
         <v>-318.31300000000005</v>
       </c>
-      <c r="AI19" s="23">
+      <c r="AI19" s="22">
         <v>980.64030000000002</v>
       </c>
-      <c r="AJ19" s="23">
+      <c r="AJ19" s="22">
         <v>-124.65834</v>
       </c>
-      <c r="AK19" s="23">
+      <c r="AK19" s="22">
         <v>54.29537999999998</v>
       </c>
-      <c r="AL19" s="23">
+      <c r="AL19" s="22">
         <v>6.251929999999998</v>
       </c>
-      <c r="AM19" s="23">
+      <c r="AM19" s="22">
         <v>138.42986999999999</v>
       </c>
-      <c r="AN19" s="23">
+      <c r="AN19" s="22">
         <v>585.52560999999992</v>
       </c>
-      <c r="AO19" s="23">
+      <c r="AO19" s="22">
         <v>104.21669</v>
       </c>
-      <c r="AP19" s="23">
+      <c r="AP19" s="22">
         <v>834.42409999999984</v>
       </c>
-      <c r="AQ19" s="23">
+      <c r="AQ19" s="22">
         <v>14.507799999999998</v>
       </c>
-      <c r="AR19" s="23">
+      <c r="AR19" s="22">
         <v>-298.82006000000001</v>
       </c>
-      <c r="AS19" s="23">
+      <c r="AS19" s="22">
         <v>-316.79912000000002</v>
       </c>
-      <c r="AT19" s="23">
+      <c r="AT19" s="22">
         <v>161.53680999999997</v>
       </c>
-      <c r="AU19" s="23">
+      <c r="AU19" s="22">
         <v>-439.57457000000011</v>
       </c>
-      <c r="AV19" s="23">
+      <c r="AV19" s="22">
         <v>27.110710000000001</v>
       </c>
-      <c r="AW19" s="23">
+      <c r="AW19" s="22">
         <v>-1109.7361699999999</v>
       </c>
-      <c r="AX19" s="23">
+      <c r="AX19" s="22">
         <v>-202.79776000000001</v>
       </c>
-      <c r="AY19" s="23">
+      <c r="AY19" s="22">
         <v>-539.16450000000009</v>
       </c>
-      <c r="AZ19" s="23">
+      <c r="AZ19" s="22">
         <v>-1824.58772</v>
       </c>
-      <c r="BA19" s="23">
+      <c r="BA19" s="22">
         <v>-115.91577000000002</v>
       </c>
-      <c r="BB19" s="23">
+      <c r="BB19" s="22">
         <v>18.863950000000003</v>
       </c>
-      <c r="BC19" s="23">
+      <c r="BC19" s="22">
         <v>-232.0994</v>
       </c>
-      <c r="BD19" s="23">
+      <c r="BD19" s="22">
         <v>-172.65145000000001</v>
       </c>
-      <c r="BE19" s="23">
+      <c r="BE19" s="22">
         <v>-501.80267000000003</v>
       </c>
-      <c r="BF19" s="23">
+      <c r="BF19" s="22">
         <v>-227.14577</v>
       </c>
-      <c r="BG19" s="23">
+      <c r="BG19" s="22">
         <v>2218.8349800000001</v>
       </c>
-      <c r="BH19" s="23">
+      <c r="BH19" s="22">
         <v>4067.7979299999997</v>
       </c>
-      <c r="BI19" s="23">
+      <c r="BI19" s="22">
         <v>53.842769999999987</v>
       </c>
-      <c r="BJ19" s="23">
+      <c r="BJ19" s="22">
         <v>6113.3299099999995</v>
       </c>
-      <c r="BK19" s="23">
+      <c r="BK19" s="22">
         <v>61.90829999999999</v>
       </c>
-      <c r="BL19" s="23">
+      <c r="BL19" s="22">
         <v>-310.26835</v>
       </c>
-      <c r="BM19" s="23">
+      <c r="BM19" s="22">
         <v>-292.05586999999997</v>
       </c>
-      <c r="BN19" s="23">
+      <c r="BN19" s="22">
         <v>122.86384999999999</v>
       </c>
-      <c r="BO19" s="23">
+      <c r="BO19" s="22">
         <v>-417.55206999999996</v>
       </c>
-      <c r="BP19" s="23">
+      <c r="BP19" s="22">
         <v>392.09292000000005</v>
       </c>
-      <c r="BQ19" s="23">
+      <c r="BQ19" s="22">
         <v>50.231129999999951</v>
       </c>
-      <c r="BR19" s="23">
+      <c r="BR19" s="22">
         <v>-306.81541999999996</v>
       </c>
-      <c r="BS19" s="23">
+      <c r="BS19" s="22">
         <v>-226.17306000000005</v>
       </c>
-      <c r="BT19" s="23">
+      <c r="BT19" s="22">
         <v>-90.66443000000001</v>
       </c>
-      <c r="BU19" s="23">
+      <c r="BU19" s="22">
         <v>277.80963000000003</v>
       </c>
-      <c r="BV19" s="23">
+      <c r="BV19" s="22">
         <v>-88.128650000000107</v>
       </c>
-      <c r="BW19" s="23">
+      <c r="BW19" s="22">
         <v>34.518690000000007</v>
       </c>
-      <c r="BX19" s="23">
+      <c r="BX19" s="22">
         <v>163.20580999999999</v>
       </c>
-      <c r="BY19" s="23">
+      <c r="BY19" s="22">
         <v>387.4054799999999</v>
       </c>
-      <c r="BZ19" s="23">
+      <c r="BZ19" s="22">
         <v>758.39488999999992</v>
       </c>
-      <c r="CA19" s="23">
+      <c r="CA19" s="22">
         <v>1448.8867500000001</v>
       </c>
-      <c r="CB19" s="23">
+      <c r="CB19" s="22">
         <v>755.28504000000009</v>
       </c>
-      <c r="CC19" s="23">
+      <c r="CC19" s="22">
         <v>100.83874</v>
       </c>
-      <c r="CD19" s="23">
+      <c r="CD19" s="22">
         <v>3063.4054200000005</v>
       </c>
-      <c r="CE19" s="23">
+      <c r="CE19" s="22">
         <v>-136.22971000000001</v>
       </c>
-      <c r="CF19" s="23">
+      <c r="CF19" s="22">
         <v>127.53440999999999</v>
       </c>
-      <c r="CG19" s="23">
+      <c r="CG19" s="22">
         <v>-751.63446999999996</v>
       </c>
-      <c r="CH19" s="23">
+      <c r="CH19" s="22">
         <v>87.44353000000001</v>
       </c>
-      <c r="CI19" s="23">
+      <c r="CI19" s="22">
         <v>-672.88623999999993</v>
       </c>
-      <c r="CJ19" s="23">
+      <c r="CJ19" s="22">
         <v>-101.11602000000001</v>
       </c>
-      <c r="CK19" s="23">
+      <c r="CK19" s="22">
         <v>629.44383999999991</v>
       </c>
-      <c r="CL19" s="23">
+      <c r="CL19" s="22">
         <v>-81.188780000000108</v>
       </c>
-      <c r="CM19" s="23">
+      <c r="CM19" s="22">
         <v>176.04389000000003</v>
       </c>
-      <c r="CN19" s="23">
+      <c r="CN19" s="22">
         <v>623.18292999999971</v>
       </c>
-      <c r="CO19" s="23">
+      <c r="CO19" s="22">
         <v>-106.3933</v>
       </c>
-      <c r="CP19" s="23">
+      <c r="CP19" s="22">
         <v>99.419530000000009</v>
       </c>
-      <c r="CQ19" s="23">
+      <c r="CQ19" s="22">
         <v>-93.598430000000008</v>
       </c>
-      <c r="CR19" s="23">
+      <c r="CR19" s="22">
         <v>153.57647</v>
       </c>
-      <c r="CS19" s="23">
+      <c r="CS19" s="22">
         <v>53.004270000000005</v>
       </c>
-      <c r="CT19" s="23">
+      <c r="CT19" s="22">
         <v>-70.94850000000001</v>
       </c>
-      <c r="CU19" s="23">
+      <c r="CU19" s="22">
         <v>133.80348000000001</v>
       </c>
-      <c r="CV19" s="23">
+      <c r="CV19" s="22">
         <v>-147.36702</v>
       </c>
-      <c r="CW19" s="23">
+      <c r="CW19" s="22">
         <v>118.33350000000002</v>
       </c>
-      <c r="CX19" s="23">
+      <c r="CX19" s="22">
         <v>33.821460000000016</v>
       </c>
-      <c r="CY19" s="23">
+      <c r="CY19" s="22">
         <v>-104.42486</v>
       </c>
-      <c r="CZ19" s="23">
+      <c r="CZ19" s="22">
         <v>86.635269999999991</v>
       </c>
-      <c r="DA19" s="23">
+      <c r="DA19" s="22">
         <v>-2150.19445</v>
       </c>
-      <c r="DB19" s="23">
+      <c r="DB19" s="22">
         <v>131.48593</v>
       </c>
-      <c r="DC19" s="23">
+      <c r="DC19" s="22">
         <v>-2036.4981099999998</v>
       </c>
-      <c r="DD19" s="66"/>
+      <c r="DD19" s="22">
+        <v>-1523.6952200000003</v>
+      </c>
     </row>
-    <row r="20" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="29" t="s">
+    <row r="20" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="12">
+      <c r="B20" s="11">
         <v>17</v>
       </c>
-      <c r="C20" s="20">
-[...89 lines deleted...]
-      <c r="AG20" s="23">
+      <c r="C20" s="19">
+        <v>0</v>
+      </c>
+      <c r="D20" s="19">
+        <v>0</v>
+      </c>
+      <c r="E20" s="19">
+        <v>0</v>
+      </c>
+      <c r="F20" s="19">
+        <v>0</v>
+      </c>
+      <c r="G20" s="19">
+        <v>0</v>
+      </c>
+      <c r="H20" s="19">
+        <v>0</v>
+      </c>
+      <c r="I20" s="19">
+        <v>0</v>
+      </c>
+      <c r="J20" s="19">
+        <v>0</v>
+      </c>
+      <c r="K20" s="19">
+        <v>0</v>
+      </c>
+      <c r="L20" s="19">
+        <v>0</v>
+      </c>
+      <c r="M20" s="19">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+      <c r="O20" s="19">
+        <v>0</v>
+      </c>
+      <c r="P20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="19">
+        <v>0</v>
+      </c>
+      <c r="R20" s="19">
+        <v>0</v>
+      </c>
+      <c r="S20" s="19">
+        <v>0</v>
+      </c>
+      <c r="T20" s="19">
+        <v>0</v>
+      </c>
+      <c r="U20" s="19">
+        <v>0</v>
+      </c>
+      <c r="V20" s="19">
+        <v>0</v>
+      </c>
+      <c r="W20" s="19">
+        <v>0</v>
+      </c>
+      <c r="X20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="22">
         <v>-13.173000000000002</v>
       </c>
-      <c r="AH20" s="23">
+      <c r="AH20" s="22">
         <v>34.656999999999925</v>
       </c>
-      <c r="AI20" s="23">
+      <c r="AI20" s="22">
         <v>-250.62900000000002</v>
       </c>
-      <c r="AJ20" s="23">
+      <c r="AJ20" s="22">
         <v>114.59899999999993</v>
       </c>
-      <c r="AK20" s="23">
+      <c r="AK20" s="22">
         <v>-114.54600000000016</v>
       </c>
-      <c r="AL20" s="23">
+      <c r="AL20" s="22">
         <v>99.686999999999898</v>
       </c>
-      <c r="AM20" s="23">
+      <c r="AM20" s="22">
         <v>71.468000000000075</v>
       </c>
-      <c r="AN20" s="23">
+      <c r="AN20" s="22">
         <v>205.83899999999994</v>
       </c>
-      <c r="AO20" s="23">
+      <c r="AO20" s="22">
         <v>-266.28300000000013</v>
       </c>
-      <c r="AP20" s="23">
+      <c r="AP20" s="22">
         <v>110.71099999999979</v>
       </c>
-      <c r="AQ20" s="23">
+      <c r="AQ20" s="22">
         <v>74.444000000000074</v>
       </c>
-      <c r="AR20" s="23">
+      <c r="AR20" s="22">
         <v>-98.046000000000049</v>
       </c>
-      <c r="AS20" s="23">
+      <c r="AS20" s="22">
         <v>-73.240000000000009</v>
       </c>
-      <c r="AT20" s="23">
+      <c r="AT20" s="22">
         <v>215.68699999999995</v>
       </c>
-      <c r="AU20" s="23">
+      <c r="AU20" s="22">
         <v>118.84499999999997</v>
       </c>
-      <c r="AV20" s="23">
+      <c r="AV20" s="22">
         <v>-230.00800000000004</v>
       </c>
-      <c r="AW20" s="23">
+      <c r="AW20" s="22">
         <v>108.61299999999994</v>
       </c>
-      <c r="AX20" s="23">
+      <c r="AX20" s="22">
         <v>-371.96499999999992</v>
       </c>
-      <c r="AY20" s="23">
+      <c r="AY20" s="22">
         <v>77.262000000000043</v>
       </c>
-      <c r="AZ20" s="23">
+      <c r="AZ20" s="22">
         <v>-416.09799999999996</v>
       </c>
-      <c r="BA20" s="23">
+      <c r="BA20" s="22">
         <v>-107.63443000000002</v>
       </c>
-      <c r="BB20" s="23">
+      <c r="BB20" s="22">
         <v>124.85237000000004</v>
       </c>
-      <c r="BC20" s="23">
+      <c r="BC20" s="22">
         <v>-27.369199999999999</v>
       </c>
-      <c r="BD20" s="23">
+      <c r="BD20" s="22">
         <v>7.1740999999999984</v>
       </c>
-      <c r="BE20" s="23">
+      <c r="BE20" s="22">
         <v>-2.977159999999988</v>
       </c>
-      <c r="BF20" s="23">
+      <c r="BF20" s="22">
         <v>-42.708089999999949</v>
       </c>
-      <c r="BG20" s="23">
+      <c r="BG20" s="22">
         <v>-43.958390000347535</v>
       </c>
-      <c r="BH20" s="23">
+      <c r="BH20" s="22">
         <v>-21.440999999999981</v>
       </c>
-      <c r="BI20" s="23">
+      <c r="BI20" s="22">
         <v>-30.640000000000008</v>
       </c>
-      <c r="BJ20" s="23">
+      <c r="BJ20" s="22">
         <v>-138.74748000034748</v>
       </c>
-      <c r="BK20" s="23">
+      <c r="BK20" s="22">
         <v>-87.231999999999985</v>
       </c>
-      <c r="BL20" s="23">
+      <c r="BL20" s="22">
         <v>-19.664199999999962</v>
       </c>
-      <c r="BM20" s="23">
+      <c r="BM20" s="22">
         <v>-48.563789999999948</v>
       </c>
-      <c r="BN20" s="23">
+      <c r="BN20" s="22">
         <v>-65.396669999999972</v>
       </c>
-      <c r="BO20" s="23">
+      <c r="BO20" s="22">
         <v>-220.85665999999986</v>
       </c>
-      <c r="BP20" s="23">
+      <c r="BP20" s="22">
         <v>114.70600000000003</v>
       </c>
-      <c r="BQ20" s="23">
+      <c r="BQ20" s="22">
         <v>152.32640000000001</v>
       </c>
-      <c r="BR20" s="23">
+      <c r="BR20" s="22">
         <v>-98.698859999999954</v>
       </c>
-      <c r="BS20" s="23">
+      <c r="BS20" s="22">
         <v>-598.25054</v>
       </c>
-      <c r="BT20" s="23">
+      <c r="BT20" s="22">
         <v>-429.91699999999992</v>
       </c>
-      <c r="BU20" s="23">
+      <c r="BU20" s="22">
         <v>67.000770000000074</v>
       </c>
-      <c r="BV20" s="23">
+      <c r="BV20" s="22">
         <v>-82.371749999999992</v>
       </c>
-      <c r="BW20" s="23">
+      <c r="BW20" s="22">
         <v>189.23419000000007</v>
       </c>
-      <c r="BX20" s="23">
+      <c r="BX20" s="22">
         <v>-154.42438999999999</v>
       </c>
-      <c r="BY20" s="23">
+      <c r="BY20" s="22">
         <v>19.438820000000163</v>
       </c>
-      <c r="BZ20" s="23">
+      <c r="BZ20" s="22">
         <v>-95.792479999999969</v>
       </c>
-      <c r="CA20" s="23">
+      <c r="CA20" s="22">
         <v>59.359989999999996</v>
       </c>
-      <c r="CB20" s="23">
+      <c r="CB20" s="22">
         <v>-5.5425900000000041</v>
       </c>
-      <c r="CC20" s="23">
+      <c r="CC20" s="22">
         <v>59.163239999999952</v>
       </c>
-      <c r="CD20" s="23">
+      <c r="CD20" s="22">
         <v>17.188159999999975</v>
       </c>
-      <c r="CE20" s="23">
+      <c r="CE20" s="22">
         <v>-31.51639000000004</v>
       </c>
-      <c r="CF20" s="23">
+      <c r="CF20" s="22">
         <v>86.737429999999975</v>
       </c>
-      <c r="CG20" s="23">
+      <c r="CG20" s="22">
         <v>-77.267299999999977</v>
       </c>
-      <c r="CH20" s="23">
+      <c r="CH20" s="22">
         <v>40.575550000000021</v>
       </c>
-      <c r="CI20" s="23">
+      <c r="CI20" s="22">
         <v>18.529289999999975</v>
       </c>
-      <c r="CJ20" s="23">
+      <c r="CJ20" s="22">
         <v>35.106309999999958</v>
       </c>
-      <c r="CK20" s="23">
+      <c r="CK20" s="22">
         <v>8.3691399999999572</v>
       </c>
-      <c r="CL20" s="23">
+      <c r="CL20" s="22">
         <v>-18.980650000000068</v>
       </c>
-      <c r="CM20" s="23">
+      <c r="CM20" s="22">
         <v>-6.6178399999999211</v>
       </c>
-      <c r="CN20" s="23">
+      <c r="CN20" s="22">
         <v>17.876959999999926</v>
       </c>
-      <c r="CO20" s="23">
+      <c r="CO20" s="22">
         <v>11.168699999999996</v>
       </c>
-      <c r="CP20" s="23">
+      <c r="CP20" s="22">
         <v>-100.81959000000012</v>
       </c>
-      <c r="CQ20" s="23">
+      <c r="CQ20" s="22">
         <v>6.7358599999998736</v>
       </c>
-      <c r="CR20" s="23">
+      <c r="CR20" s="22">
         <v>-142.20584999999991</v>
       </c>
-      <c r="CS20" s="23">
+      <c r="CS20" s="22">
         <v>-225.12088000000017</v>
       </c>
-      <c r="CT20" s="23">
+      <c r="CT20" s="22">
         <v>-86.459090000000074</v>
       </c>
-      <c r="CU20" s="23">
+      <c r="CU20" s="22">
         <v>113.00651000000003</v>
       </c>
-      <c r="CV20" s="23">
+      <c r="CV20" s="22">
         <v>-2.5144700000000277</v>
       </c>
-      <c r="CW20" s="23">
+      <c r="CW20" s="22">
         <v>-2062.5483899999999</v>
       </c>
-      <c r="CX20" s="23">
+      <c r="CX20" s="22">
         <v>-2038.5154399999999</v>
       </c>
-      <c r="CY20" s="23">
+      <c r="CY20" s="22">
         <v>-281.01331999999991</v>
       </c>
-      <c r="CZ20" s="23">
+      <c r="CZ20" s="22">
         <v>-215.12817999999982</v>
       </c>
-      <c r="DA20" s="23">
+      <c r="DA20" s="22">
         <v>328.76071000000024</v>
       </c>
-      <c r="DB20" s="23">
+      <c r="DB20" s="22">
         <v>-445.77452000000022</v>
       </c>
-      <c r="DC20" s="23">
+      <c r="DC20" s="22">
         <v>-613.15530999999964</v>
       </c>
-      <c r="DD20" s="66"/>
+      <c r="DD20" s="22">
+        <v>557.14463000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:108" ht="41.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+    <row r="21" spans="1:108" ht="42" x14ac:dyDescent="0.25">
+      <c r="A21" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="11">
         <v>18</v>
       </c>
-      <c r="C21" s="20">
-[...89 lines deleted...]
-      <c r="AG21" s="23">
+      <c r="C21" s="19">
+        <v>0</v>
+      </c>
+      <c r="D21" s="19">
+        <v>0</v>
+      </c>
+      <c r="E21" s="19">
+        <v>0</v>
+      </c>
+      <c r="F21" s="19">
+        <v>0</v>
+      </c>
+      <c r="G21" s="19">
+        <v>0</v>
+      </c>
+      <c r="H21" s="19">
+        <v>0</v>
+      </c>
+      <c r="I21" s="19">
+        <v>0</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>0</v>
+      </c>
+      <c r="L21" s="19">
+        <v>0</v>
+      </c>
+      <c r="M21" s="19">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+      <c r="O21" s="19">
+        <v>0</v>
+      </c>
+      <c r="P21" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>0</v>
+      </c>
+      <c r="R21" s="19">
+        <v>0</v>
+      </c>
+      <c r="S21" s="19">
+        <v>0</v>
+      </c>
+      <c r="T21" s="19">
+        <v>0</v>
+      </c>
+      <c r="U21" s="19">
+        <v>0</v>
+      </c>
+      <c r="V21" s="19">
+        <v>0</v>
+      </c>
+      <c r="W21" s="19">
+        <v>0</v>
+      </c>
+      <c r="X21" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="22">
         <v>13.459</v>
       </c>
-      <c r="AH21" s="23">
+      <c r="AH21" s="22">
         <v>-217.923</v>
       </c>
-      <c r="AI21" s="23">
+      <c r="AI21" s="22">
         <v>10.075000000000001</v>
       </c>
-      <c r="AJ21" s="23">
+      <c r="AJ21" s="22">
         <v>-737.95900000000006</v>
       </c>
-      <c r="AK21" s="23">
+      <c r="AK21" s="22">
         <v>-932.34800000000007</v>
       </c>
-      <c r="AL21" s="23">
+      <c r="AL21" s="22">
         <v>-3.742</v>
       </c>
-      <c r="AM21" s="23">
+      <c r="AM21" s="22">
         <v>4.0650000000000004</v>
       </c>
-      <c r="AN21" s="23">
+      <c r="AN21" s="22">
         <v>-2.9820000000000002</v>
       </c>
-      <c r="AO21" s="23">
+      <c r="AO21" s="22">
         <v>161.84746999999999</v>
       </c>
-      <c r="AP21" s="23">
+      <c r="AP21" s="22">
         <v>159.18847</v>
       </c>
-      <c r="AQ21" s="23">
+      <c r="AQ21" s="22">
         <v>-162.75960159529143</v>
       </c>
-      <c r="AR21" s="23">
+      <c r="AR21" s="22">
         <v>2.83</v>
       </c>
-      <c r="AS21" s="23">
+      <c r="AS21" s="22">
         <v>-2.399</v>
       </c>
-      <c r="AT21" s="23">
+      <c r="AT21" s="22">
         <v>3.1044</v>
       </c>
-      <c r="AU21" s="23">
+      <c r="AU21" s="22">
         <v>-159.22420159529142</v>
       </c>
-      <c r="AV21" s="23">
+      <c r="AV21" s="22">
         <v>-3.0419999999999998</v>
       </c>
-      <c r="AW21" s="23">
+      <c r="AW21" s="22">
         <v>3.5129999999999999</v>
       </c>
-      <c r="AX21" s="23">
+      <c r="AX21" s="22">
         <v>12.885949999999998</v>
       </c>
-      <c r="AY21" s="23">
+      <c r="AY21" s="22">
         <v>-274.53192000000001</v>
       </c>
-      <c r="AZ21" s="23">
+      <c r="AZ21" s="22">
         <v>-261.17497000000003</v>
       </c>
-      <c r="BA21" s="23">
+      <c r="BA21" s="22">
         <v>-11.032229999999998</v>
       </c>
-      <c r="BB21" s="23">
+      <c r="BB21" s="22">
         <v>8.2710999999999988</v>
       </c>
-      <c r="BC21" s="23">
+      <c r="BC21" s="22">
         <v>-10.158949999999997</v>
       </c>
-      <c r="BD21" s="23">
+      <c r="BD21" s="22">
         <v>29.172429999999999</v>
       </c>
-      <c r="BE21" s="23">
+      <c r="BE21" s="22">
         <v>16.25235</v>
       </c>
-      <c r="BF21" s="23">
+      <c r="BF21" s="22">
         <v>15.519220000000001</v>
       </c>
-      <c r="BG21" s="23">
+      <c r="BG21" s="22">
         <v>8.0530500000000487</v>
       </c>
-      <c r="BH21" s="23">
+      <c r="BH21" s="22">
         <v>-29.310019999999994</v>
       </c>
-      <c r="BI21" s="23">
+      <c r="BI21" s="22">
         <v>35.629199999999997</v>
       </c>
-      <c r="BJ21" s="23">
+      <c r="BJ21" s="22">
         <v>29.891450000000052</v>
       </c>
-      <c r="BK21" s="23">
+      <c r="BK21" s="22">
         <v>21.391099999999998</v>
       </c>
-      <c r="BL21" s="23">
+      <c r="BL21" s="22">
         <v>169.62913999999995</v>
       </c>
-      <c r="BM21" s="23">
+      <c r="BM21" s="22">
         <v>56.765749999999997</v>
       </c>
-      <c r="BN21" s="23">
+      <c r="BN21" s="22">
         <v>16.996079999999999</v>
       </c>
-      <c r="BO21" s="23">
+      <c r="BO21" s="22">
         <v>264.78206999999992</v>
       </c>
-      <c r="BP21" s="23">
+      <c r="BP21" s="22">
         <v>-44.241050000000008</v>
       </c>
-      <c r="BQ21" s="23">
+      <c r="BQ21" s="22">
         <v>-29.332609999999992</v>
       </c>
-      <c r="BR21" s="23">
+      <c r="BR21" s="22">
         <v>-24.85014</v>
       </c>
-      <c r="BS21" s="23">
+      <c r="BS21" s="22">
         <v>-37.445700000000002</v>
       </c>
-      <c r="BT21" s="23">
+      <c r="BT21" s="22">
         <v>-135.86950000000002</v>
       </c>
-      <c r="BU21" s="23">
+      <c r="BU21" s="22">
         <v>1.127999999999999</v>
       </c>
-      <c r="BV21" s="23">
+      <c r="BV21" s="22">
         <v>-45.048499999999997</v>
       </c>
-      <c r="BW21" s="23">
+      <c r="BW21" s="22">
         <v>41.629370000000002</v>
       </c>
-      <c r="BX21" s="23">
+      <c r="BX21" s="22">
         <v>-3.8067700000000002</v>
       </c>
-      <c r="BY21" s="23">
+      <c r="BY21" s="22">
         <v>-6.0978999999999957</v>
       </c>
-      <c r="BZ21" s="23">
+      <c r="BZ21" s="22">
         <v>6.24</v>
       </c>
-      <c r="CA21" s="23">
+      <c r="CA21" s="22">
         <v>-11.306519999999997</v>
       </c>
-      <c r="CB21" s="23">
+      <c r="CB21" s="22">
         <v>6.5429899999999996</v>
       </c>
-      <c r="CC21" s="23">
+      <c r="CC21" s="22">
         <v>-8.2467299999999994</v>
       </c>
-      <c r="CD21" s="23">
+      <c r="CD21" s="22">
         <v>-6.7702599999999968</v>
       </c>
-      <c r="CE21" s="23">
+      <c r="CE21" s="22">
         <v>6.70242</v>
       </c>
-      <c r="CF21" s="23">
+      <c r="CF21" s="22">
         <v>-134.03890999999999</v>
       </c>
-      <c r="CG21" s="23">
+      <c r="CG21" s="22">
         <v>8.9100600000000014</v>
       </c>
-      <c r="CH21" s="23">
+      <c r="CH21" s="22">
         <v>1.2493699999999999</v>
       </c>
-      <c r="CI21" s="23">
+      <c r="CI21" s="22">
         <v>-117.17705999999998</v>
       </c>
-      <c r="CJ21" s="23">
+      <c r="CJ21" s="22">
         <v>2.4545700000000004</v>
       </c>
-      <c r="CK21" s="23">
+      <c r="CK21" s="22">
         <v>-168.56314</v>
       </c>
-      <c r="CL21" s="23">
+      <c r="CL21" s="22">
         <v>0.84813000000000005</v>
       </c>
-      <c r="CM21" s="23">
+      <c r="CM21" s="22">
         <v>6.1636800000000029</v>
       </c>
-      <c r="CN21" s="23">
+      <c r="CN21" s="22">
         <v>-159.09676000000002</v>
       </c>
-      <c r="CO21" s="23">
+      <c r="CO21" s="22">
         <v>1.6468200000000002</v>
       </c>
-      <c r="CP21" s="23">
+      <c r="CP21" s="22">
         <v>5.0343099999999987</v>
       </c>
-      <c r="CQ21" s="23">
+      <c r="CQ21" s="22">
         <v>0.18522000000000016</v>
       </c>
-      <c r="CR21" s="23">
+      <c r="CR21" s="22">
         <v>1.4152100000000001</v>
       </c>
-      <c r="CS21" s="23">
+      <c r="CS21" s="22">
         <v>8.2815599999999989</v>
       </c>
-      <c r="CT21" s="23">
+      <c r="CT21" s="22">
         <v>-2.1060299999999996</v>
       </c>
-      <c r="CU21" s="23">
+      <c r="CU21" s="22">
         <v>-4.5701900000000002</v>
       </c>
-      <c r="CV21" s="23">
+      <c r="CV21" s="22">
         <v>-3.4404800000000009</v>
       </c>
-      <c r="CW21" s="23">
+      <c r="CW21" s="22">
         <v>66.180300000000017</v>
       </c>
-      <c r="CX21" s="23">
+      <c r="CX21" s="22">
         <v>56.063600000000015</v>
       </c>
-      <c r="CY21" s="23">
+      <c r="CY21" s="22">
         <v>-2.3846400000000032</v>
       </c>
-      <c r="CZ21" s="23">
+      <c r="CZ21" s="22">
         <v>7.8296200000000002</v>
       </c>
-      <c r="DA21" s="23">
+      <c r="DA21" s="22">
         <v>4.3703900000000031</v>
       </c>
-      <c r="DB21" s="23">
+      <c r="DB21" s="22">
         <v>1265.4291500000002</v>
       </c>
-      <c r="DC21" s="23">
+      <c r="DC21" s="22">
         <v>1275.2445200000002</v>
       </c>
-      <c r="DD21" s="66"/>
+      <c r="DD21" s="22">
+        <v>-1241.5565799999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="32" t="s">
+    <row r="22" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>69.152619999999999</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="19">
         <v>64.848069999999993</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>47.875019999999992</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="19">
         <v>130.53222</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="19">
         <v>312.40792999999996</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="19">
         <v>667.25787000000003</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>135.07292999999999</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="19">
         <v>126.36439</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="19">
         <v>402.77564000000001</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>1331.47083</v>
       </c>
-      <c r="M22" s="20">
+      <c r="M22" s="19">
         <v>639.72988999999995</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="19">
         <v>733.41578000000004</v>
       </c>
-      <c r="O22" s="20">
+      <c r="O22" s="19">
         <v>1015.0627499999999</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="19">
         <v>798.20065</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="19">
         <v>3186.4090699999997</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="19">
         <v>1189.6010000000001</v>
       </c>
-      <c r="S22" s="20">
+      <c r="S22" s="19">
         <v>671.92680999999993</v>
       </c>
-      <c r="T22" s="20">
+      <c r="T22" s="19">
         <v>1822.8688400000001</v>
       </c>
-      <c r="U22" s="20">
+      <c r="U22" s="19">
         <v>1364.2731100000001</v>
       </c>
-      <c r="V22" s="20">
+      <c r="V22" s="19">
         <v>5048.6697600000007</v>
       </c>
-      <c r="W22" s="20">
+      <c r="W22" s="19">
         <v>502.09711000000004</v>
       </c>
-      <c r="X22" s="20">
+      <c r="X22" s="19">
         <v>625.4676300000001</v>
       </c>
-      <c r="Y22" s="20">
+      <c r="Y22" s="19">
         <v>3279.3900100000001</v>
       </c>
-      <c r="Z22" s="20">
+      <c r="Z22" s="19">
         <v>1009.37022</v>
       </c>
-      <c r="AA22" s="20">
+      <c r="AA22" s="19">
         <v>5416.3249700000006</v>
       </c>
-      <c r="AB22" s="20">
+      <c r="AB22" s="19">
         <v>339.09151000000003</v>
       </c>
-      <c r="AC22" s="20">
+      <c r="AC22" s="19">
         <v>2788.0868999999998</v>
       </c>
-      <c r="AD22" s="20">
+      <c r="AD22" s="19">
         <v>3874.5991800000002</v>
       </c>
-      <c r="AE22" s="20">
+      <c r="AE22" s="19">
         <v>3488.1300799999999</v>
       </c>
-      <c r="AF22" s="20">
+      <c r="AF22" s="19">
         <v>10489.907670000001</v>
       </c>
-      <c r="AG22" s="23">
+      <c r="AG22" s="22">
         <v>1514.6988800000001</v>
       </c>
-      <c r="AH22" s="23">
+      <c r="AH22" s="22">
         <v>1265.2072800000001</v>
       </c>
-      <c r="AI22" s="23">
+      <c r="AI22" s="22">
         <v>4413.4985500000003</v>
       </c>
-      <c r="AJ22" s="23">
+      <c r="AJ22" s="22">
         <v>841.04246999999987</v>
       </c>
-      <c r="AK22" s="23">
+      <c r="AK22" s="22">
         <v>8034.447180000001</v>
       </c>
-      <c r="AL22" s="23">
+      <c r="AL22" s="22">
         <v>880.81541000000004</v>
       </c>
-      <c r="AM22" s="23">
+      <c r="AM22" s="22">
         <v>958.10354000000007</v>
       </c>
-      <c r="AN22" s="23">
+      <c r="AN22" s="22">
         <v>390.93896999999998</v>
       </c>
-      <c r="AO22" s="23">
+      <c r="AO22" s="22">
         <v>791.5948436656181</v>
       </c>
-      <c r="AP22" s="23">
+      <c r="AP22" s="22">
         <v>3021.4527636656185</v>
       </c>
-      <c r="AQ22" s="23">
+      <c r="AQ22" s="22">
         <v>1881.1007100000002</v>
       </c>
-      <c r="AR22" s="23">
+      <c r="AR22" s="22">
         <v>498.67970000000003</v>
       </c>
-      <c r="AS22" s="23">
+      <c r="AS22" s="22">
         <v>454.46939999999995</v>
       </c>
-      <c r="AT22" s="23">
+      <c r="AT22" s="22">
         <v>5856.509363000001</v>
       </c>
-      <c r="AU22" s="23">
+      <c r="AU22" s="22">
         <v>8690.7591730000022</v>
       </c>
-      <c r="AV22" s="23">
+      <c r="AV22" s="22">
         <v>268.80829</v>
       </c>
-      <c r="AW22" s="23">
+      <c r="AW22" s="22">
         <v>376.43014599999998</v>
       </c>
-      <c r="AX22" s="23">
+      <c r="AX22" s="22">
         <v>853.52736000000004</v>
       </c>
-      <c r="AY22" s="23">
+      <c r="AY22" s="22">
         <v>1856.1768199999997</v>
       </c>
-      <c r="AZ22" s="23">
+      <c r="AZ22" s="22">
         <v>3354.9426159999998</v>
       </c>
-      <c r="BA22" s="23">
+      <c r="BA22" s="22">
         <v>775.16966000000002</v>
       </c>
-      <c r="BB22" s="23">
+      <c r="BB22" s="22">
         <v>744.80926799999997</v>
       </c>
-      <c r="BC22" s="23">
+      <c r="BC22" s="22">
         <v>353.94087000000002</v>
       </c>
-      <c r="BD22" s="23">
+      <c r="BD22" s="22">
         <v>5055.74521</v>
       </c>
-      <c r="BE22" s="23">
+      <c r="BE22" s="22">
         <v>6929.6650079999999</v>
       </c>
-      <c r="BF22" s="23">
+      <c r="BF22" s="22">
         <v>665.20426999999995</v>
       </c>
-      <c r="BG22" s="23">
+      <c r="BG22" s="22">
         <v>2181.2793029999998</v>
       </c>
-      <c r="BH22" s="23">
+      <c r="BH22" s="22">
         <v>336.09265454611995</v>
       </c>
-      <c r="BI22" s="23">
+      <c r="BI22" s="22">
         <v>1107.038583</v>
       </c>
-      <c r="BJ22" s="23">
+      <c r="BJ22" s="22">
         <v>4289.6148105461198</v>
       </c>
-      <c r="BK22" s="23">
+      <c r="BK22" s="22">
         <v>924.959489719457</v>
       </c>
-      <c r="BL22" s="23">
+      <c r="BL22" s="22">
         <v>473.75269299999991</v>
       </c>
-      <c r="BM22" s="23">
+      <c r="BM22" s="22">
         <v>262.92455200000001</v>
       </c>
-      <c r="BN22" s="23">
+      <c r="BN22" s="22">
         <v>331.19981899999999</v>
       </c>
-      <c r="BO22" s="23">
+      <c r="BO22" s="22">
         <v>1992.8365537194568</v>
       </c>
-      <c r="BP22" s="23">
+      <c r="BP22" s="22">
         <v>360.46039699999994</v>
       </c>
-      <c r="BQ22" s="23">
+      <c r="BQ22" s="22">
         <v>213.39322144803987</v>
       </c>
-      <c r="BR22" s="23">
+      <c r="BR22" s="22">
         <v>400.540953</v>
       </c>
-      <c r="BS22" s="23">
+      <c r="BS22" s="22">
         <v>347.88739113000008</v>
       </c>
-      <c r="BT22" s="23">
+      <c r="BT22" s="22">
         <v>1322.2819625780398</v>
       </c>
-      <c r="BU22" s="23">
+      <c r="BU22" s="22">
         <v>271.95375624999997</v>
       </c>
-      <c r="BV22" s="23">
+      <c r="BV22" s="22">
         <v>1026.2807785800001</v>
       </c>
-      <c r="BW22" s="23">
+      <c r="BW22" s="22">
         <v>939.33968800999992</v>
       </c>
-      <c r="BX22" s="23">
+      <c r="BX22" s="22">
         <v>492.73267562217501</v>
       </c>
-      <c r="BY22" s="23">
+      <c r="BY22" s="22">
         <v>2730.306898462175</v>
       </c>
-      <c r="BZ22" s="23">
+      <c r="BZ22" s="22">
         <v>223.86149085</v>
       </c>
-      <c r="CA22" s="23">
+      <c r="CA22" s="22">
         <v>619.31428545999995</v>
       </c>
-      <c r="CB22" s="23">
+      <c r="CB22" s="22">
         <v>245.94515233000001</v>
       </c>
-      <c r="CC22" s="23">
+      <c r="CC22" s="22">
         <v>343.21262876000003</v>
       </c>
-      <c r="CD22" s="23">
+      <c r="CD22" s="22">
         <v>1432.3335573999998</v>
       </c>
-      <c r="CE22" s="23">
+      <c r="CE22" s="22">
         <v>333.82052956478339</v>
       </c>
-      <c r="CF22" s="23">
+      <c r="CF22" s="22">
         <v>363.53054999999995</v>
       </c>
-      <c r="CG22" s="23">
+      <c r="CG22" s="22">
         <v>770.52375083656352</v>
       </c>
-      <c r="CH22" s="23">
+      <c r="CH22" s="22">
         <v>1091.2671648599999</v>
       </c>
-      <c r="CI22" s="23">
+      <c r="CI22" s="22">
         <v>2559.1419952613469</v>
       </c>
-      <c r="CJ22" s="23">
+      <c r="CJ22" s="22">
         <v>208.79548</v>
       </c>
-      <c r="CK22" s="23">
+      <c r="CK22" s="22">
         <v>490.48311202999997</v>
       </c>
-      <c r="CL22" s="23">
+      <c r="CL22" s="22">
         <v>2852.0959630000002</v>
       </c>
-      <c r="CM22" s="23">
+      <c r="CM22" s="22">
         <v>839.40232254000011</v>
       </c>
-      <c r="CN22" s="23">
+      <c r="CN22" s="22">
         <v>4390.7768775700006</v>
       </c>
-      <c r="CO22" s="23">
+      <c r="CO22" s="22">
         <v>272.94747089999998</v>
       </c>
-      <c r="CP22" s="23">
+      <c r="CP22" s="22">
         <v>293.50678000000005</v>
       </c>
-      <c r="CQ22" s="23">
+      <c r="CQ22" s="22">
         <v>1790.23767</v>
       </c>
-      <c r="CR22" s="23">
+      <c r="CR22" s="22">
         <v>2588.8780499999998</v>
       </c>
-      <c r="CS22" s="23">
+      <c r="CS22" s="22">
         <v>4945.5699709</v>
       </c>
-      <c r="CT22" s="23">
+      <c r="CT22" s="22">
         <v>503.25662999999997</v>
       </c>
-      <c r="CU22" s="23">
+      <c r="CU22" s="22">
         <v>415.24487999999997</v>
       </c>
-      <c r="CV22" s="23">
+      <c r="CV22" s="22">
         <v>206.90259999999998</v>
       </c>
-      <c r="CW22" s="23">
+      <c r="CW22" s="22">
         <v>756.42255</v>
       </c>
-      <c r="CX22" s="23">
+      <c r="CX22" s="22">
         <v>1881.8266599999999</v>
       </c>
-      <c r="CY22" s="23">
+      <c r="CY22" s="22">
         <v>1427.0555500000003</v>
       </c>
-      <c r="CZ22" s="23">
+      <c r="CZ22" s="22">
         <v>267.97011999999995</v>
       </c>
-      <c r="DA22" s="23">
+      <c r="DA22" s="22">
         <v>399.40668999999997</v>
       </c>
-      <c r="DB22" s="23">
+      <c r="DB22" s="22">
         <v>351.79799733668727</v>
       </c>
-      <c r="DC22" s="23">
+      <c r="DC22" s="22">
         <v>2446.2303573366876</v>
       </c>
-      <c r="DD22" s="66"/>
+      <c r="DD22" s="22">
+        <v>508.50754000000001</v>
+      </c>
     </row>
-    <row r="23" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A23" s="51" t="s">
+    <row r="23" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A23" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="52" t="s">
+      <c r="B23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="55">
         <v>687.62194</v>
       </c>
-      <c r="D23" s="56">
+      <c r="D23" s="55">
         <v>-586.11568999999986</v>
       </c>
-      <c r="E23" s="56">
+      <c r="E23" s="55">
         <v>683.33019000000013</v>
       </c>
-      <c r="F23" s="56">
+      <c r="F23" s="55">
         <v>1186.3811900000001</v>
       </c>
-      <c r="G23" s="56">
+      <c r="G23" s="55">
         <v>1971.2176300000003</v>
       </c>
-      <c r="H23" s="56">
+      <c r="H23" s="55">
         <v>2323.0470700000001</v>
       </c>
-      <c r="I23" s="56">
+      <c r="I23" s="55">
         <v>1270.7063300000004</v>
       </c>
-      <c r="J23" s="56">
+      <c r="J23" s="55">
         <v>342.92216000000042</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="55">
         <v>2341.4924000000001</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="55">
         <v>6278.1679600000007</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="55">
         <v>2657.2195485968082</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="55">
         <v>1970.1937401650166</v>
       </c>
-      <c r="O23" s="56">
+      <c r="O23" s="55">
         <v>2057.7986299999998</v>
       </c>
-      <c r="P23" s="56">
+      <c r="P23" s="55">
         <v>4433.8246800000006</v>
       </c>
-      <c r="Q23" s="56">
+      <c r="Q23" s="55">
         <v>11119.036598761824</v>
       </c>
-      <c r="R23" s="56">
+      <c r="R23" s="55">
         <v>2633.17877</v>
       </c>
-      <c r="S23" s="56">
+      <c r="S23" s="55">
         <v>3515.5062900000003</v>
       </c>
-      <c r="T23" s="56">
+      <c r="T23" s="55">
         <v>4160.9849800000002</v>
       </c>
-      <c r="U23" s="56">
+      <c r="U23" s="55">
         <v>4012.0870699999996</v>
       </c>
-      <c r="V23" s="56">
+      <c r="V23" s="55">
         <v>14321.75711</v>
       </c>
-      <c r="W23" s="56">
+      <c r="W23" s="55">
         <v>2221.3276199999996</v>
       </c>
-      <c r="X23" s="56">
+      <c r="X23" s="55">
         <v>3008.4989799999994</v>
       </c>
-      <c r="Y23" s="56">
+      <c r="Y23" s="55">
         <v>4223.9854370144776</v>
       </c>
-      <c r="Z23" s="56">
+      <c r="Z23" s="55">
         <v>3788.6881800000006</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="55">
         <v>13242.500217014476</v>
       </c>
-      <c r="AB23" s="56">
+      <c r="AB23" s="55">
         <v>3614.0356210814471</v>
       </c>
-      <c r="AC23" s="56">
+      <c r="AC23" s="55">
         <v>2856.6809900000003</v>
       </c>
-      <c r="AD23" s="56">
+      <c r="AD23" s="55">
         <v>2611.2772399999999</v>
       </c>
-      <c r="AE23" s="56">
+      <c r="AE23" s="55">
         <v>2468.7226100000003</v>
       </c>
-      <c r="AF23" s="56">
+      <c r="AF23" s="55">
         <v>11550.716461081447</v>
       </c>
-      <c r="AG23" s="42">
+      <c r="AG23" s="41">
         <v>4228.0962</v>
       </c>
-      <c r="AH23" s="42">
+      <c r="AH23" s="41">
         <v>3598.3171899999993</v>
       </c>
-      <c r="AI23" s="42">
+      <c r="AI23" s="41">
         <v>4320.7426169569108</v>
       </c>
-      <c r="AJ23" s="42">
+      <c r="AJ23" s="41">
         <v>1825.9132015464529</v>
       </c>
-      <c r="AK23" s="42">
+      <c r="AK23" s="41">
         <v>13973.069208503362</v>
       </c>
-      <c r="AL23" s="42">
+      <c r="AL23" s="41">
         <v>5752.7514499999997</v>
       </c>
-      <c r="AM23" s="42">
+      <c r="AM23" s="41">
         <v>2345.7380300000004</v>
       </c>
-      <c r="AN23" s="42">
+      <c r="AN23" s="41">
         <v>3907.7426799999998</v>
       </c>
-      <c r="AO23" s="42">
+      <c r="AO23" s="41">
         <v>1330.76668413274</v>
       </c>
-      <c r="AP23" s="42">
+      <c r="AP23" s="41">
         <v>13336.99884413274</v>
       </c>
-      <c r="AQ23" s="42">
+      <c r="AQ23" s="41">
         <v>3990.4055199999998</v>
       </c>
-      <c r="AR23" s="42">
+      <c r="AR23" s="41">
         <v>1925.6803433500004</v>
       </c>
-      <c r="AS23" s="42">
+      <c r="AS23" s="41">
         <v>2302.472557932741</v>
       </c>
-      <c r="AT23" s="42">
+      <c r="AT23" s="41">
         <v>2102.4412576200002</v>
       </c>
-      <c r="AU23" s="42">
+      <c r="AU23" s="41">
         <v>10320.999678902743</v>
       </c>
-      <c r="AV23" s="42">
+      <c r="AV23" s="41">
         <v>1902.2423796938701</v>
       </c>
-      <c r="AW23" s="42">
+      <c r="AW23" s="41">
         <v>2916.6377445793296</v>
       </c>
-      <c r="AX23" s="42">
+      <c r="AX23" s="41">
         <v>3815.6842600000009</v>
       </c>
-      <c r="AY23" s="42">
+      <c r="AY23" s="41">
         <v>-145.16807002198991</v>
       </c>
-      <c r="AZ23" s="42">
+      <c r="AZ23" s="41">
         <v>8489.3963142512112</v>
       </c>
-      <c r="BA23" s="42">
+      <c r="BA23" s="41">
         <v>524.4763835709997</v>
       </c>
-      <c r="BB23" s="42">
+      <c r="BB23" s="41">
         <v>722.78386036899974</v>
       </c>
-      <c r="BC23" s="42">
+      <c r="BC23" s="41">
         <v>1393.4183268216002</v>
       </c>
-      <c r="BD23" s="42">
+      <c r="BD23" s="41">
         <v>1415.9344889173963</v>
       </c>
-      <c r="BE23" s="42">
+      <c r="BE23" s="41">
         <v>4056.6130596789958</v>
       </c>
-      <c r="BF23" s="42">
+      <c r="BF23" s="41">
         <v>2434.8083943858073</v>
       </c>
-      <c r="BG23" s="42">
+      <c r="BG23" s="41">
         <v>1170.1290347899992</v>
       </c>
-      <c r="BH23" s="42">
+      <c r="BH23" s="41">
         <v>2508.685630768</v>
       </c>
-      <c r="BI23" s="42">
+      <c r="BI23" s="41">
         <v>2400.6932769356645</v>
       </c>
-      <c r="BJ23" s="42">
+      <c r="BJ23" s="41">
         <v>8514.3163368794703</v>
       </c>
-      <c r="BK23" s="42">
+      <c r="BK23" s="41">
         <v>2680.605063838464</v>
       </c>
-      <c r="BL23" s="42">
+      <c r="BL23" s="41">
         <v>1690.1356383761565</v>
       </c>
-      <c r="BM23" s="42">
+      <c r="BM23" s="41">
         <v>16.963638311440832</v>
       </c>
-      <c r="BN23" s="42">
+      <c r="BN23" s="41">
         <v>326.37648999999988</v>
       </c>
-      <c r="BO23" s="42">
+      <c r="BO23" s="41">
         <v>4714.0808305260616</v>
       </c>
-      <c r="BP23" s="42">
+      <c r="BP23" s="41">
         <v>2894.6136299999998</v>
       </c>
-      <c r="BQ23" s="42">
+      <c r="BQ23" s="41">
         <v>297.32457999999974</v>
       </c>
-      <c r="BR23" s="42">
+      <c r="BR23" s="41">
         <v>1417.3230199999998</v>
       </c>
-      <c r="BS23" s="42">
+      <c r="BS23" s="41">
         <v>-711.50259544190942</v>
       </c>
-      <c r="BT23" s="42">
+      <c r="BT23" s="41">
         <v>3897.7586345580899</v>
       </c>
-      <c r="BU23" s="42">
+      <c r="BU23" s="41">
         <v>2875.6333095863502</v>
       </c>
-      <c r="BV23" s="42">
+      <c r="BV23" s="41">
         <v>-1442.7926329023662</v>
       </c>
-      <c r="BW23" s="42">
+      <c r="BW23" s="41">
         <v>817.19234999999981</v>
       </c>
-      <c r="BX23" s="42">
+      <c r="BX23" s="41">
         <v>1034.1480340000001</v>
       </c>
-      <c r="BY23" s="42">
+      <c r="BY23" s="41">
         <v>3284.1810606839836</v>
       </c>
-      <c r="BZ23" s="42">
+      <c r="BZ23" s="41">
         <v>1126.5207610000004</v>
       </c>
-      <c r="CA23" s="42">
+      <c r="CA23" s="41">
         <v>1425.5198438000002</v>
       </c>
-      <c r="CB23" s="42">
+      <c r="CB23" s="41">
         <v>165.01810608999995</v>
       </c>
-      <c r="CC23" s="42">
+      <c r="CC23" s="41">
         <v>952.58405420000031</v>
       </c>
-      <c r="CD23" s="42">
+      <c r="CD23" s="41">
         <v>3669.6427650900005</v>
       </c>
-      <c r="CE23" s="42">
+      <c r="CE23" s="41">
         <v>206.28074549000053</v>
       </c>
-      <c r="CF23" s="42">
+      <c r="CF23" s="41">
         <v>1122.7146399999997</v>
       </c>
-      <c r="CG23" s="42">
+      <c r="CG23" s="41">
         <v>2349.4284399999992</v>
       </c>
-      <c r="CH23" s="42">
+      <c r="CH23" s="41">
         <v>-325.17930999999953</v>
       </c>
-      <c r="CI23" s="42">
+      <c r="CI23" s="41">
         <v>3353.2445154899997</v>
       </c>
-      <c r="CJ23" s="42">
+      <c r="CJ23" s="41">
         <v>1771.2889801099991</v>
       </c>
-      <c r="CK23" s="42">
+      <c r="CK23" s="41">
         <v>403.92130699999984</v>
       </c>
-      <c r="CL23" s="42">
+      <c r="CL23" s="41">
         <v>4668.3456630000001</v>
       </c>
-      <c r="CM23" s="42">
+      <c r="CM23" s="41">
         <v>-301.45989099999861</v>
       </c>
-      <c r="CN23" s="42">
+      <c r="CN23" s="41">
         <v>6542.0960591100002</v>
       </c>
-      <c r="CO23" s="42">
+      <c r="CO23" s="41">
         <v>2662.4568229999995</v>
       </c>
-      <c r="CP23" s="42">
+      <c r="CP23" s="41">
         <v>1476.959941000001</v>
       </c>
-      <c r="CQ23" s="42">
+      <c r="CQ23" s="41">
         <v>468.01201669169768</v>
       </c>
-      <c r="CR23" s="42">
+      <c r="CR23" s="41">
         <v>-1016.1785599999987</v>
       </c>
-      <c r="CS23" s="42">
+      <c r="CS23" s="41">
         <v>3591.2502206916997</v>
       </c>
-      <c r="CT23" s="42">
+      <c r="CT23" s="41">
         <v>2382.8918778446791</v>
       </c>
-      <c r="CU23" s="42">
+      <c r="CU23" s="41">
         <v>-314.49546587999959</v>
       </c>
-      <c r="CV23" s="42">
+      <c r="CV23" s="41">
         <v>-1494.1073699409285</v>
       </c>
-      <c r="CW23" s="42">
+      <c r="CW23" s="41">
         <v>-347.43037962000051</v>
       </c>
-      <c r="CX23" s="42">
+      <c r="CX23" s="41">
         <v>226.85866240375037</v>
       </c>
-      <c r="CY23" s="42">
+      <c r="CY23" s="41">
         <v>2881.1941900000002</v>
       </c>
-      <c r="CZ23" s="42">
+      <c r="CZ23" s="41">
         <v>-1963.5226000000014</v>
       </c>
-      <c r="DA23" s="42">
+      <c r="DA23" s="41">
         <v>716.79542715071034</v>
       </c>
-      <c r="DB23" s="42">
+      <c r="DB23" s="41">
         <v>-2495.5929669484954</v>
       </c>
-      <c r="DC23" s="42">
+      <c r="DC23" s="41">
         <v>-861.12594979778623</v>
       </c>
-      <c r="DD23" s="66"/>
+      <c r="DD23" s="41">
+        <v>3069.9556699999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:108" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B24" s="49" t="s">
+    <row r="24" spans="1:108" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="57">
+      <c r="C24" s="56">
         <v>202.48403999999996</v>
       </c>
-      <c r="D24" s="57">
+      <c r="D24" s="56">
         <v>-427.53954999999996</v>
       </c>
-      <c r="E24" s="57">
+      <c r="E24" s="56">
         <v>160.71993999999995</v>
       </c>
-      <c r="F24" s="57">
+      <c r="F24" s="56">
         <v>310.79716999999999</v>
       </c>
-      <c r="G24" s="57">
+      <c r="G24" s="56">
         <v>246.46159999999995</v>
       </c>
-      <c r="H24" s="57">
+      <c r="H24" s="56">
         <v>628.39486999999997</v>
       </c>
-      <c r="I24" s="57">
+      <c r="I24" s="56">
         <v>366.4393</v>
       </c>
-      <c r="J24" s="57">
+      <c r="J24" s="56">
         <v>-641.18210999999985</v>
       </c>
-      <c r="K24" s="57">
+      <c r="K24" s="56">
         <v>986.13173000000006</v>
       </c>
-      <c r="L24" s="57">
+      <c r="L24" s="56">
         <v>1339.7837900000002</v>
       </c>
-      <c r="M24" s="57">
+      <c r="M24" s="56">
         <v>1613.3752385968082</v>
       </c>
-      <c r="N24" s="57">
+      <c r="N24" s="56">
         <v>1335.4519801650165</v>
       </c>
-      <c r="O24" s="57">
+      <c r="O24" s="56">
         <v>964.12279000000001</v>
       </c>
-      <c r="P24" s="57">
+      <c r="P24" s="56">
         <v>3411.9145200000003</v>
       </c>
-      <c r="Q24" s="57">
+      <c r="Q24" s="56">
         <v>7324.8645287618256</v>
       </c>
-      <c r="R24" s="57">
+      <c r="R24" s="56">
         <v>1924.93632</v>
       </c>
-      <c r="S24" s="57">
+      <c r="S24" s="56">
         <v>1861.0990399999998</v>
       </c>
-      <c r="T24" s="57">
+      <c r="T24" s="56">
         <v>2476.1613699999998</v>
       </c>
-      <c r="U24" s="57">
+      <c r="U24" s="56">
         <v>683.49337999999989</v>
       </c>
-      <c r="V24" s="57">
+      <c r="V24" s="56">
         <v>6945.6901099999995</v>
       </c>
-      <c r="W24" s="57">
+      <c r="W24" s="56">
         <v>527.68677000000002</v>
       </c>
-      <c r="X24" s="57">
+      <c r="X24" s="56">
         <v>1128.7887299999998</v>
       </c>
-      <c r="Y24" s="57">
+      <c r="Y24" s="56">
         <v>1554.044847014477</v>
       </c>
-      <c r="Z24" s="57">
+      <c r="Z24" s="56">
         <v>960.46478999999999</v>
       </c>
-      <c r="AA24" s="57">
+      <c r="AA24" s="56">
         <v>4170.985137014477</v>
       </c>
-      <c r="AB24" s="57">
+      <c r="AB24" s="56">
         <v>1944.6127110814466</v>
       </c>
-      <c r="AC24" s="57">
+      <c r="AC24" s="56">
         <v>736.76460000000009</v>
       </c>
-      <c r="AD24" s="57">
+      <c r="AD24" s="56">
         <v>581.46677</v>
       </c>
-      <c r="AE24" s="57">
+      <c r="AE24" s="56">
         <v>861.57183999999995</v>
       </c>
-      <c r="AF24" s="57">
+      <c r="AF24" s="56">
         <v>4124.4159210814469</v>
       </c>
-      <c r="AG24" s="39">
+      <c r="AG24" s="38">
         <v>2500.8865100000003</v>
       </c>
-      <c r="AH24" s="39">
+      <c r="AH24" s="38">
         <v>175.98284000000001</v>
       </c>
-      <c r="AI24" s="39">
+      <c r="AI24" s="38">
         <v>2554.4854269569105</v>
       </c>
-      <c r="AJ24" s="39">
+      <c r="AJ24" s="38">
         <v>456.23800154645289</v>
       </c>
-      <c r="AK24" s="39">
+      <c r="AK24" s="38">
         <v>5687.5927785033637</v>
       </c>
-      <c r="AL24" s="39">
+      <c r="AL24" s="38">
         <v>2689.0192099999999</v>
       </c>
-      <c r="AM24" s="39">
+      <c r="AM24" s="38">
         <v>1187.2788</v>
       </c>
-      <c r="AN24" s="39">
+      <c r="AN24" s="38">
         <v>1565.2076299999999</v>
       </c>
-      <c r="AO24" s="39">
+      <c r="AO24" s="38">
         <v>1606.06990579791</v>
       </c>
-      <c r="AP24" s="39">
+      <c r="AP24" s="38">
         <v>7047.5755457979094</v>
       </c>
-      <c r="AQ24" s="39">
+      <c r="AQ24" s="38">
         <v>1808.9579399999998</v>
       </c>
-      <c r="AR24" s="39">
+      <c r="AR24" s="38">
         <v>430.59030199999984</v>
       </c>
-      <c r="AS24" s="39">
+      <c r="AS24" s="38">
         <v>1022.1633479327412</v>
       </c>
-      <c r="AT24" s="39">
+      <c r="AT24" s="38">
         <v>1402.9664699999998</v>
       </c>
-      <c r="AU24" s="39">
+      <c r="AU24" s="38">
         <v>4664.6780599327412</v>
       </c>
-      <c r="AV24" s="39">
+      <c r="AV24" s="38">
         <v>456.41438460386996</v>
       </c>
-      <c r="AW24" s="39">
+      <c r="AW24" s="38">
         <v>1841.2666445793302</v>
       </c>
-      <c r="AX24" s="39">
+      <c r="AX24" s="38">
         <v>2793.5118100000004</v>
       </c>
-      <c r="AY24" s="39">
+      <c r="AY24" s="38">
         <v>-315.90978002199029</v>
       </c>
-      <c r="AZ24" s="39">
+      <c r="AZ24" s="38">
         <v>4775.2830591612101</v>
       </c>
-      <c r="BA24" s="39">
+      <c r="BA24" s="38">
         <v>1464.5552435709997</v>
       </c>
-      <c r="BB24" s="39">
+      <c r="BB24" s="38">
         <v>-421.33535963099968</v>
       </c>
-      <c r="BC24" s="39">
+      <c r="BC24" s="38">
         <v>667.68523682160026</v>
       </c>
-      <c r="BD24" s="39">
+      <c r="BD24" s="38">
         <v>267.88153891739614</v>
       </c>
-      <c r="BE24" s="39">
+      <c r="BE24" s="38">
         <v>1978.7866596789963</v>
       </c>
-      <c r="BF24" s="39">
+      <c r="BF24" s="38">
         <v>1848.4769043858066</v>
       </c>
-      <c r="BG24" s="39">
+      <c r="BG24" s="38">
         <v>2723.5232458319988</v>
       </c>
-      <c r="BH24" s="39">
+      <c r="BH24" s="38">
         <v>2474.7559408080001</v>
       </c>
-      <c r="BI24" s="39">
+      <c r="BI24" s="38">
         <v>1995.0852469356644</v>
       </c>
-      <c r="BJ24" s="39">
+      <c r="BJ24" s="38">
         <v>9041.8413379614703</v>
       </c>
-      <c r="BK24" s="39">
+      <c r="BK24" s="38">
         <v>2119.2095038384641</v>
       </c>
-      <c r="BL24" s="39">
+      <c r="BL24" s="38">
         <v>1333.7925483761564</v>
       </c>
-      <c r="BM24" s="39">
+      <c r="BM24" s="38">
         <v>936.7409765649661</v>
       </c>
-      <c r="BN24" s="39">
+      <c r="BN24" s="38">
         <v>1358.3397400000001</v>
       </c>
-      <c r="BO24" s="39">
+      <c r="BO24" s="38">
         <v>5748.0827687795872</v>
       </c>
-      <c r="BP24" s="39">
+      <c r="BP24" s="38">
         <v>1071.4884899999997</v>
       </c>
-      <c r="BQ24" s="39">
+      <c r="BQ24" s="38">
         <v>287.14947000000006</v>
       </c>
-      <c r="BR24" s="39">
+      <c r="BR24" s="38">
         <v>1052.8546000000001</v>
       </c>
-      <c r="BS24" s="39">
+      <c r="BS24" s="38">
         <v>237.24641445601014</v>
       </c>
-      <c r="BT24" s="39">
+      <c r="BT24" s="38">
         <v>2648.7389744560096</v>
       </c>
-      <c r="BU24" s="39">
+      <c r="BU24" s="38">
         <v>2595.0512195863503</v>
       </c>
-      <c r="BV24" s="39">
+      <c r="BV24" s="38">
         <v>-721.7720129023669</v>
       </c>
-      <c r="BW24" s="39">
+      <c r="BW24" s="38">
         <v>2641.9966900000004</v>
       </c>
-      <c r="BX24" s="39">
+      <c r="BX24" s="38">
         <v>1981.0169139999998</v>
       </c>
-      <c r="BY24" s="39">
+      <c r="BY24" s="38">
         <v>6496.2928106839836</v>
       </c>
-      <c r="BZ24" s="39">
+      <c r="BZ24" s="38">
         <v>874.66577099999995</v>
       </c>
-      <c r="CA24" s="39">
+      <c r="CA24" s="38">
         <v>1543.9750930000005</v>
       </c>
-      <c r="CB24" s="39">
+      <c r="CB24" s="38">
         <v>1385.98515</v>
       </c>
-      <c r="CC24" s="39">
+      <c r="CC24" s="38">
         <v>1469.0687889999999</v>
       </c>
-      <c r="CD24" s="39">
+      <c r="CD24" s="38">
         <v>5273.6948030000003</v>
       </c>
-      <c r="CE24" s="39">
+      <c r="CE24" s="38">
         <v>1915.7634154900002</v>
       </c>
-      <c r="CF24" s="39">
+      <c r="CF24" s="38">
         <v>2139.7982499999998</v>
       </c>
-      <c r="CG24" s="39">
+      <c r="CG24" s="38">
         <v>4202.9065399999999</v>
       </c>
-      <c r="CH24" s="39">
+      <c r="CH24" s="38">
         <v>2150.8554899999999</v>
       </c>
-      <c r="CI24" s="39">
+      <c r="CI24" s="38">
         <v>10409.32369549</v>
       </c>
-      <c r="CJ24" s="39">
+      <c r="CJ24" s="38">
         <v>3456.3564331100001</v>
       </c>
-      <c r="CK24" s="39">
+      <c r="CK24" s="38">
         <v>2167.0189</v>
       </c>
-      <c r="CL24" s="39">
+      <c r="CL24" s="38">
         <v>3867.5740599999999</v>
       </c>
-      <c r="CM24" s="39">
+      <c r="CM24" s="38">
         <v>-2876.2447399999992</v>
       </c>
-      <c r="CN24" s="39">
+      <c r="CN24" s="38">
         <v>6614.7046531100013</v>
       </c>
-      <c r="CO24" s="39">
+      <c r="CO24" s="38">
         <v>3629.8963029999995</v>
       </c>
-      <c r="CP24" s="39">
+      <c r="CP24" s="38">
         <v>1204.6834629999996</v>
       </c>
-      <c r="CQ24" s="39">
+      <c r="CQ24" s="38">
         <v>1444.0144099999991</v>
       </c>
-      <c r="CR24" s="39">
+      <c r="CR24" s="38">
         <v>-59.379689999999833</v>
       </c>
-      <c r="CS24" s="39">
+      <c r="CS24" s="38">
         <v>6219.214485999998</v>
       </c>
-      <c r="CT24" s="39">
+      <c r="CT24" s="38">
         <v>2772.7707799999998</v>
       </c>
-      <c r="CU24" s="39">
+      <c r="CU24" s="38">
         <v>-403.48899999999998</v>
       </c>
-      <c r="CV24" s="39">
+      <c r="CV24" s="38">
         <v>93.778742019070251</v>
       </c>
-      <c r="CW24" s="39">
+      <c r="CW24" s="38">
         <v>250.04218999999966</v>
       </c>
-      <c r="CX24" s="39">
+      <c r="CX24" s="38">
         <v>2713.1027120190697</v>
       </c>
-      <c r="CY24" s="39">
+      <c r="CY24" s="38">
         <v>1897.6605099999999</v>
       </c>
-      <c r="CZ24" s="39">
+      <c r="CZ24" s="38">
         <v>-1276.1179199999999</v>
       </c>
-      <c r="DA24" s="39">
+      <c r="DA24" s="38">
         <v>1262.3561971507104</v>
       </c>
-      <c r="DB24" s="39">
+      <c r="DB24" s="38">
         <v>-1846.4129281286505</v>
       </c>
-      <c r="DC24" s="39">
+      <c r="DC24" s="38">
         <v>37.485859022059913</v>
       </c>
-      <c r="DD24" s="66"/>
+      <c r="DD24" s="38">
+        <v>2566.4104200000002</v>
+      </c>
     </row>
-    <row r="25" spans="1:108" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:108" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="19">
         <v>225.77553999999998</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="19">
         <v>-491.89842999999996</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="19">
         <v>75.274009999999976</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="19">
         <v>230.91768999999999</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="19">
         <v>40.068809999999985</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="19">
         <v>269.90057999999999</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="19">
         <v>304.92610999999999</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="19">
         <v>-719.81992999999989</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="19">
         <v>701.78827000000001</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="19">
         <v>556.79503000000011</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="19">
         <v>1021.4082485968082</v>
       </c>
-      <c r="N25" s="20">
+      <c r="N25" s="19">
         <v>881.14647016501647</v>
       </c>
-      <c r="O25" s="20">
+      <c r="O25" s="19">
         <v>569.53778</v>
       </c>
-      <c r="P25" s="20">
+      <c r="P25" s="19">
         <v>2814.4109400000002</v>
       </c>
-      <c r="Q25" s="20">
+      <c r="Q25" s="19">
         <v>5286.5034387618252</v>
       </c>
-      <c r="R25" s="20">
+      <c r="R25" s="19">
         <v>420.43669999999997</v>
       </c>
-      <c r="S25" s="20">
+      <c r="S25" s="19">
         <v>840.73577999999986</v>
       </c>
-      <c r="T25" s="20">
+      <c r="T25" s="19">
         <v>3839.8102799999997</v>
       </c>
-      <c r="U25" s="20">
+      <c r="U25" s="19">
         <v>780.57126999999991</v>
       </c>
-      <c r="V25" s="20">
+      <c r="V25" s="19">
         <v>5881.5540299999993</v>
       </c>
-      <c r="W25" s="20">
+      <c r="W25" s="19">
         <v>326.41469000000006</v>
       </c>
-      <c r="X25" s="20">
+      <c r="X25" s="19">
         <v>380.96453999999994</v>
       </c>
-      <c r="Y25" s="20">
+      <c r="Y25" s="19">
         <v>1570.9842199999998</v>
       </c>
-      <c r="Z25" s="20">
+      <c r="Z25" s="19">
         <v>42.120629999999949</v>
       </c>
-      <c r="AA25" s="20">
+      <c r="AA25" s="19">
         <v>2320.4840799999997</v>
       </c>
-      <c r="AB25" s="20">
+      <c r="AB25" s="19">
         <v>735.35860108144652</v>
       </c>
-      <c r="AC25" s="20">
+      <c r="AC25" s="19">
         <v>180.45216000000002</v>
       </c>
-      <c r="AD25" s="20">
+      <c r="AD25" s="19">
         <v>602.95351000000005</v>
       </c>
-      <c r="AE25" s="20">
+      <c r="AE25" s="19">
         <v>-825.89969000000008</v>
       </c>
-      <c r="AF25" s="20">
+      <c r="AF25" s="19">
         <v>692.86458108144654</v>
       </c>
-      <c r="AG25" s="23">
+      <c r="AG25" s="22">
         <v>678.15383000000008</v>
       </c>
-      <c r="AH25" s="23">
+      <c r="AH25" s="22">
         <v>1065.15139</v>
       </c>
-      <c r="AI25" s="23">
+      <c r="AI25" s="22">
         <v>526.11195999999995</v>
       </c>
-      <c r="AJ25" s="23">
+      <c r="AJ25" s="22">
         <v>49.513530000000003</v>
       </c>
-      <c r="AK25" s="23">
+      <c r="AK25" s="22">
         <v>2318.9307100000005</v>
       </c>
-      <c r="AL25" s="23">
+      <c r="AL25" s="22">
         <v>1619.2910099999999</v>
       </c>
-      <c r="AM25" s="23">
+      <c r="AM25" s="22">
         <v>735.95600000000013</v>
       </c>
-      <c r="AN25" s="23">
+      <c r="AN25" s="22">
         <v>503.47322999999994</v>
       </c>
-      <c r="AO25" s="23">
+      <c r="AO25" s="22">
         <v>1477.7185199999999</v>
       </c>
-      <c r="AP25" s="23">
+      <c r="AP25" s="22">
         <v>4336.43876</v>
       </c>
-      <c r="AQ25" s="23">
+      <c r="AQ25" s="22">
         <v>967.49208999999996</v>
       </c>
-      <c r="AR25" s="23">
+      <c r="AR25" s="22">
         <v>-127.01343000000017</v>
       </c>
-      <c r="AS25" s="23">
+      <c r="AS25" s="22">
         <v>398.60547695123137</v>
       </c>
-      <c r="AT25" s="23">
+      <c r="AT25" s="22">
         <v>665.85004999999978</v>
       </c>
-      <c r="AU25" s="23">
+      <c r="AU25" s="22">
         <v>1904.9341869512309</v>
       </c>
-      <c r="AV25" s="23">
+      <c r="AV25" s="22">
         <v>-746.5062200000001</v>
       </c>
-      <c r="AW25" s="23">
+      <c r="AW25" s="22">
         <v>-16.396256420669914</v>
       </c>
-      <c r="AX25" s="23">
+      <c r="AX25" s="22">
         <v>539.31468000000007</v>
       </c>
-      <c r="AY25" s="23">
+      <c r="AY25" s="22">
         <v>-76.548050021989894</v>
       </c>
-      <c r="AZ25" s="23">
+      <c r="AZ25" s="22">
         <v>-300.13584644265984</v>
       </c>
-      <c r="BA25" s="23">
+      <c r="BA25" s="22">
         <v>457.12173999999993</v>
       </c>
-      <c r="BB25" s="23">
+      <c r="BB25" s="22">
         <v>-68.523359999999983</v>
       </c>
-      <c r="BC25" s="23">
+      <c r="BC25" s="22">
         <v>711.81798000000003</v>
       </c>
-      <c r="BD25" s="23">
+      <c r="BD25" s="22">
         <v>954.73232000000007</v>
       </c>
-      <c r="BE25" s="23">
+      <c r="BE25" s="22">
         <v>2055.1486800000002</v>
       </c>
-      <c r="BF25" s="23">
+      <c r="BF25" s="22">
         <v>1100.1075300000002</v>
       </c>
-      <c r="BG25" s="23">
+      <c r="BG25" s="22">
         <v>906.76421000000005</v>
       </c>
-      <c r="BH25" s="23">
+      <c r="BH25" s="22">
         <v>1509.7431100000001</v>
       </c>
-      <c r="BI25" s="23">
+      <c r="BI25" s="22">
         <v>147.11279000000013</v>
       </c>
-      <c r="BJ25" s="23">
+      <c r="BJ25" s="22">
         <v>3663.7276400000005</v>
       </c>
-      <c r="BK25" s="23">
+      <c r="BK25" s="22">
         <v>463.40985000000001</v>
       </c>
-      <c r="BL25" s="23">
+      <c r="BL25" s="22">
         <v>291.60982000000001</v>
       </c>
-      <c r="BM25" s="23">
+      <c r="BM25" s="22">
         <v>503.37016000000006</v>
       </c>
-      <c r="BN25" s="23">
+      <c r="BN25" s="22">
         <v>733.60215999999991</v>
       </c>
-      <c r="BO25" s="23">
+      <c r="BO25" s="22">
         <v>1991.99199</v>
       </c>
-      <c r="BP25" s="23">
+      <c r="BP25" s="22">
         <v>-1995.6206500000003</v>
       </c>
-      <c r="BQ25" s="23">
+      <c r="BQ25" s="22">
         <v>-1409.64554</v>
       </c>
-      <c r="BR25" s="23">
+      <c r="BR25" s="22">
         <v>282.49847</v>
       </c>
-      <c r="BS25" s="23">
+      <c r="BS25" s="22">
         <v>-916.71641999999997</v>
       </c>
-      <c r="BT25" s="23">
+      <c r="BT25" s="22">
         <v>-4039.4841400000005</v>
       </c>
-      <c r="BU25" s="23">
+      <c r="BU25" s="22">
         <v>427.01539000000002</v>
       </c>
-      <c r="BV25" s="23">
+      <c r="BV25" s="22">
         <v>-2795.2144200000002</v>
       </c>
-      <c r="BW25" s="23">
+      <c r="BW25" s="22">
         <v>210.30759</v>
       </c>
-      <c r="BX25" s="23">
+      <c r="BX25" s="22">
         <v>-352.79072000000002</v>
       </c>
-      <c r="BY25" s="23">
+      <c r="BY25" s="22">
         <v>-2510.6821600000003</v>
       </c>
-      <c r="BZ25" s="23">
+      <c r="BZ25" s="22">
         <v>33.975830000000002</v>
       </c>
-      <c r="CA25" s="23">
+      <c r="CA25" s="22">
         <v>463.52356000000003</v>
       </c>
-      <c r="CB25" s="23">
+      <c r="CB25" s="22">
         <v>-76.401510000000002</v>
       </c>
-      <c r="CC25" s="23">
+      <c r="CC25" s="22">
         <v>-135.44617000000005</v>
       </c>
-      <c r="CD25" s="23">
+      <c r="CD25" s="22">
         <v>285.65170999999998</v>
       </c>
-      <c r="CE25" s="23">
+      <c r="CE25" s="22">
         <v>42.34011000000001</v>
       </c>
-      <c r="CF25" s="23">
+      <c r="CF25" s="22">
         <v>-601.54261999999994</v>
       </c>
-      <c r="CG25" s="23">
+      <c r="CG25" s="22">
         <v>554.8580300000001</v>
       </c>
-      <c r="CH25" s="23">
+      <c r="CH25" s="22">
         <v>733.20406000000003</v>
       </c>
-      <c r="CI25" s="23">
+      <c r="CI25" s="22">
         <v>728.85958000000016</v>
       </c>
-      <c r="CJ25" s="23">
+      <c r="CJ25" s="22">
         <v>42.699989999999985</v>
       </c>
-      <c r="CK25" s="23">
+      <c r="CK25" s="22">
         <v>-168.25144800000004</v>
       </c>
-      <c r="CL25" s="23">
+      <c r="CL25" s="22">
         <v>171.23729</v>
       </c>
-      <c r="CM25" s="23">
+      <c r="CM25" s="22">
         <v>-3509.9698199999993</v>
       </c>
-      <c r="CN25" s="23">
+      <c r="CN25" s="22">
         <v>-3464.2839879999992</v>
       </c>
-      <c r="CO25" s="23">
+      <c r="CO25" s="22">
         <v>539.22235999999998</v>
       </c>
-      <c r="CP25" s="23">
+      <c r="CP25" s="22">
         <v>101.46626000000001</v>
       </c>
-      <c r="CQ25" s="23">
+      <c r="CQ25" s="22">
         <v>-1169.8646900000001</v>
       </c>
-      <c r="CR25" s="23">
+      <c r="CR25" s="22">
         <v>47.028940000000013</v>
       </c>
-      <c r="CS25" s="23">
+      <c r="CS25" s="22">
         <v>-482.14713000000006</v>
       </c>
-      <c r="CT25" s="23">
+      <c r="CT25" s="22">
         <v>805.57051999999999</v>
       </c>
-      <c r="CU25" s="23">
+      <c r="CU25" s="22">
         <v>143.08837999999997</v>
       </c>
-      <c r="CV25" s="23">
+      <c r="CV25" s="22">
         <v>533.93144000000007</v>
       </c>
-      <c r="CW25" s="23">
+      <c r="CW25" s="22">
         <v>906.1271099999999</v>
       </c>
-      <c r="CX25" s="23">
+      <c r="CX25" s="22">
         <v>2388.7174500000001</v>
       </c>
-      <c r="CY25" s="23">
+      <c r="CY25" s="22">
         <v>1813.7201799999998</v>
       </c>
-      <c r="CZ25" s="23">
+      <c r="CZ25" s="22">
         <v>480.18149999999997</v>
       </c>
-      <c r="DA25" s="23">
+      <c r="DA25" s="22">
         <v>311.83956000000001</v>
       </c>
-      <c r="DB25" s="23">
+      <c r="DB25" s="22">
         <v>-1111.14834</v>
       </c>
-      <c r="DC25" s="23">
+      <c r="DC25" s="22">
         <v>1494.5928999999999</v>
       </c>
-      <c r="DD25" s="66"/>
+      <c r="DD25" s="22">
+        <v>608.26951000000008</v>
+      </c>
     </row>
-    <row r="26" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="29" t="s">
+    <row r="26" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="19">
         <v>213.35885999999999</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="19">
         <v>-492.73754999999994</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="19">
         <v>80.097569999999976</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="19">
         <v>229.56610000000001</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="19">
         <v>30.284980000000019</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="19">
         <v>270.41685000000001</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="19">
         <v>307.25410999999997</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="19">
         <v>-691.15357999999992</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="19">
         <v>705.27472999999998</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="19">
         <v>591.79210999999998</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="19">
         <v>1011.0155985968082</v>
       </c>
-      <c r="N26" s="20">
+      <c r="N26" s="19">
         <v>882.18354016501644</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="19">
         <v>576.35586999999998</v>
       </c>
-      <c r="P26" s="20">
+      <c r="P26" s="19">
         <v>2813.86967</v>
       </c>
-      <c r="Q26" s="20">
+      <c r="Q26" s="19">
         <v>5283.4246787618249</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="19">
         <v>416.02996999999999</v>
       </c>
-      <c r="S26" s="20">
+      <c r="S26" s="19">
         <v>843.84379999999987</v>
       </c>
-      <c r="T26" s="20">
+      <c r="T26" s="19">
         <v>3838.3025899999998</v>
       </c>
-      <c r="U26" s="20">
+      <c r="U26" s="19">
         <v>786.98011999999994</v>
       </c>
-      <c r="V26" s="20">
+      <c r="V26" s="19">
         <v>5885.1564799999996</v>
       </c>
-      <c r="W26" s="20">
+      <c r="W26" s="19">
         <v>325.61526000000003</v>
       </c>
-      <c r="X26" s="20">
+      <c r="X26" s="19">
         <v>377.32475999999997</v>
       </c>
-      <c r="Y26" s="20">
+      <c r="Y26" s="19">
         <v>1577.7102299999999</v>
       </c>
-      <c r="Z26" s="20">
+      <c r="Z26" s="19">
         <v>52.298289999999952</v>
       </c>
-      <c r="AA26" s="20">
+      <c r="AA26" s="19">
         <v>2332.9485399999994</v>
       </c>
-      <c r="AB26" s="20">
+      <c r="AB26" s="19">
         <v>745.7322610814465</v>
       </c>
-      <c r="AC26" s="20">
+      <c r="AC26" s="19">
         <v>184.27930000000003</v>
       </c>
-      <c r="AD26" s="20">
+      <c r="AD26" s="19">
         <v>613.79331000000002</v>
       </c>
-      <c r="AE26" s="20">
+      <c r="AE26" s="19">
         <v>-812.97499000000005</v>
       </c>
-      <c r="AF26" s="20">
+      <c r="AF26" s="19">
         <v>730.82988108144639</v>
       </c>
-      <c r="AG26" s="23">
+      <c r="AG26" s="22">
         <v>717.92893000000004</v>
       </c>
-      <c r="AH26" s="23">
+      <c r="AH26" s="22">
         <v>1102.9121499999999</v>
       </c>
-      <c r="AI26" s="23">
+      <c r="AI26" s="22">
         <v>592.42319999999995</v>
       </c>
-      <c r="AJ26" s="23">
+      <c r="AJ26" s="22">
         <v>124.67083000000002</v>
       </c>
-      <c r="AK26" s="23">
+      <c r="AK26" s="22">
         <v>2537.9351099999999</v>
       </c>
-      <c r="AL26" s="23">
+      <c r="AL26" s="22">
         <v>1677.0425399999999</v>
       </c>
-      <c r="AM26" s="23">
+      <c r="AM26" s="22">
         <v>720.71147000000019</v>
       </c>
-      <c r="AN26" s="23">
+      <c r="AN26" s="22">
         <v>502.9788299999999</v>
       </c>
-      <c r="AO26" s="23">
+      <c r="AO26" s="22">
         <v>1504.6879199999998</v>
       </c>
-      <c r="AP26" s="23">
+      <c r="AP26" s="22">
         <v>4405.42076</v>
       </c>
-      <c r="AQ26" s="23">
+      <c r="AQ26" s="22">
         <v>998.05569000000003</v>
       </c>
-      <c r="AR26" s="23">
+      <c r="AR26" s="22">
         <v>-144.46770000000015</v>
       </c>
-      <c r="AS26" s="23">
+      <c r="AS26" s="22">
         <v>403.60809695123135</v>
       </c>
-      <c r="AT26" s="23">
+      <c r="AT26" s="22">
         <v>801.07742999999982</v>
       </c>
-      <c r="AU26" s="23">
+      <c r="AU26" s="22">
         <v>2058.2735169512312</v>
       </c>
-      <c r="AV26" s="23">
+      <c r="AV26" s="22">
         <v>-814.81839000000014</v>
       </c>
-      <c r="AW26" s="23">
+      <c r="AW26" s="22">
         <v>26.558163579330085</v>
       </c>
-      <c r="AX26" s="23">
+      <c r="AX26" s="22">
         <v>539.31468000000007</v>
       </c>
-      <c r="AY26" s="23">
+      <c r="AY26" s="22">
         <v>-76.54705002198989</v>
       </c>
-      <c r="AZ26" s="23">
+      <c r="AZ26" s="22">
         <v>-325.49259644265987</v>
       </c>
-      <c r="BA26" s="23">
+      <c r="BA26" s="22">
         <v>457.12139999999994</v>
       </c>
-      <c r="BB26" s="23">
+      <c r="BB26" s="22">
         <v>-68.770359999999982</v>
       </c>
-      <c r="BC26" s="23">
+      <c r="BC26" s="22">
         <v>711.81798000000003</v>
       </c>
-      <c r="BD26" s="23">
+      <c r="BD26" s="22">
         <v>954.73232000000007</v>
       </c>
-      <c r="BE26" s="23">
+      <c r="BE26" s="22">
         <v>2054.9013400000003</v>
       </c>
-      <c r="BF26" s="23">
+      <c r="BF26" s="22">
         <v>1100.1075300000002</v>
       </c>
-      <c r="BG26" s="23">
+      <c r="BG26" s="22">
         <v>906.76421000000005</v>
       </c>
-      <c r="BH26" s="23">
+      <c r="BH26" s="22">
         <v>1509.7431100000001</v>
       </c>
-      <c r="BI26" s="23">
+      <c r="BI26" s="22">
         <v>147.11279000000013</v>
       </c>
-      <c r="BJ26" s="23">
+      <c r="BJ26" s="22">
         <v>3663.7276400000005</v>
       </c>
-      <c r="BK26" s="23">
+      <c r="BK26" s="22">
         <v>463.40985000000001</v>
       </c>
-      <c r="BL26" s="23">
+      <c r="BL26" s="22">
         <v>291.60982000000001</v>
       </c>
-      <c r="BM26" s="23">
+      <c r="BM26" s="22">
         <v>503.37016000000006</v>
       </c>
-      <c r="BN26" s="23">
+      <c r="BN26" s="22">
         <v>733.60215999999991</v>
       </c>
-      <c r="BO26" s="23">
+      <c r="BO26" s="22">
         <v>1991.99199</v>
       </c>
-      <c r="BP26" s="23">
+      <c r="BP26" s="22">
         <v>-1996.2556500000003</v>
       </c>
-      <c r="BQ26" s="23">
+      <c r="BQ26" s="22">
         <v>-1409.64554</v>
       </c>
-      <c r="BR26" s="23">
+      <c r="BR26" s="22">
         <v>282.49847</v>
       </c>
-      <c r="BS26" s="23">
+      <c r="BS26" s="22">
         <v>-916.71641999999997</v>
       </c>
-      <c r="BT26" s="23">
+      <c r="BT26" s="22">
         <v>-4040.1191400000007</v>
       </c>
-      <c r="BU26" s="23">
+      <c r="BU26" s="22">
         <v>427.01539000000002</v>
       </c>
-      <c r="BV26" s="23">
+      <c r="BV26" s="22">
         <v>-2795.2144200000002</v>
       </c>
-      <c r="BW26" s="23">
+      <c r="BW26" s="22">
         <v>210.30759</v>
       </c>
-      <c r="BX26" s="23">
+      <c r="BX26" s="22">
         <v>-352.79072000000002</v>
       </c>
-      <c r="BY26" s="23">
+      <c r="BY26" s="22">
         <v>-2510.6821600000003</v>
       </c>
-      <c r="BZ26" s="23">
+      <c r="BZ26" s="22">
         <v>33.975830000000002</v>
       </c>
-      <c r="CA26" s="23">
+      <c r="CA26" s="22">
         <v>463.52356000000003</v>
       </c>
-      <c r="CB26" s="23">
+      <c r="CB26" s="22">
         <v>-76.401510000000002</v>
       </c>
-      <c r="CC26" s="23">
+      <c r="CC26" s="22">
         <v>-135.44617000000005</v>
       </c>
-      <c r="CD26" s="23">
+      <c r="CD26" s="22">
         <v>285.65170999999998</v>
       </c>
-      <c r="CE26" s="23">
+      <c r="CE26" s="22">
         <v>42.34011000000001</v>
       </c>
-      <c r="CF26" s="23">
+      <c r="CF26" s="22">
         <v>-601.5396199999999</v>
       </c>
-      <c r="CG26" s="23">
+      <c r="CG26" s="22">
         <v>554.85832000000005</v>
       </c>
-      <c r="CH26" s="23">
+      <c r="CH26" s="22">
         <v>733.20406000000003</v>
       </c>
-      <c r="CI26" s="23">
+      <c r="CI26" s="22">
         <v>728.86287000000016</v>
       </c>
-      <c r="CJ26" s="23">
+      <c r="CJ26" s="22">
         <v>42.699989999999985</v>
       </c>
-      <c r="CK26" s="23">
+      <c r="CK26" s="22">
         <v>-168.25144800000004</v>
       </c>
-      <c r="CL26" s="23">
+      <c r="CL26" s="22">
         <v>171.32390000000001</v>
       </c>
-      <c r="CM26" s="23">
+      <c r="CM26" s="22">
         <v>-3509.9698199999993</v>
       </c>
-      <c r="CN26" s="23">
+      <c r="CN26" s="22">
         <v>-3464.1973779999994</v>
       </c>
-      <c r="CO26" s="23">
+      <c r="CO26" s="22">
         <v>539.10681</v>
       </c>
-      <c r="CP26" s="23">
+      <c r="CP26" s="22">
         <v>101.46626000000001</v>
       </c>
-      <c r="CQ26" s="23">
+      <c r="CQ26" s="22">
         <v>-1169.8646900000001</v>
       </c>
-      <c r="CR26" s="23">
+      <c r="CR26" s="22">
         <v>47.009630000000016</v>
       </c>
-      <c r="CS26" s="23">
+      <c r="CS26" s="22">
         <v>-482.28199000000006</v>
       </c>
-      <c r="CT26" s="23">
+      <c r="CT26" s="22">
         <v>803.92552000000001</v>
       </c>
-      <c r="CU26" s="23">
+      <c r="CU26" s="22">
         <v>144.08337999999998</v>
       </c>
-      <c r="CV26" s="23">
+      <c r="CV26" s="22">
         <v>533.93144000000007</v>
       </c>
-      <c r="CW26" s="23">
+      <c r="CW26" s="22">
         <v>906.7991199999999</v>
       </c>
-      <c r="CX26" s="23">
+      <c r="CX26" s="22">
         <v>2388.7394599999998</v>
       </c>
-      <c r="CY26" s="23">
+      <c r="CY26" s="22">
         <v>1814.6375899999998</v>
       </c>
-      <c r="CZ26" s="23">
+      <c r="CZ26" s="22">
         <v>480.35549999999995</v>
       </c>
-      <c r="DA26" s="23">
+      <c r="DA26" s="22">
         <v>313.06402000000003</v>
       </c>
-      <c r="DB26" s="23">
+      <c r="DB26" s="22">
         <v>-1110.7284999999999</v>
       </c>
-      <c r="DC26" s="23">
+      <c r="DC26" s="22">
         <v>1497.3286099999998</v>
       </c>
-      <c r="DD26" s="66"/>
+      <c r="DD26" s="22">
+        <v>608.61820000000012</v>
+      </c>
     </row>
-    <row r="27" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A27" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="12">
+      <c r="B27" s="11">
         <v>24</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="19">
         <v>288.92890999999997</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="19">
         <v>549.39861000000008</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="19">
         <v>171.57129999999998</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="19">
         <v>317.65764999999999</v>
       </c>
-      <c r="G27" s="20">
+      <c r="G27" s="19">
         <v>1327.55647</v>
       </c>
-      <c r="H27" s="20">
+      <c r="H27" s="19">
         <v>407.75873000000001</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>448.64317</v>
       </c>
-      <c r="J27" s="20">
+      <c r="J27" s="19">
         <v>316.24795999999998</v>
       </c>
-      <c r="K27" s="20">
+      <c r="K27" s="19">
         <v>861.65648999999996</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="19">
         <v>2034.3063499999998</v>
       </c>
-      <c r="M27" s="20">
+      <c r="M27" s="19">
         <v>1144.9757485968082</v>
       </c>
-      <c r="N27" s="20">
+      <c r="N27" s="19">
         <v>1380.6713801650164</v>
       </c>
-      <c r="O27" s="20">
+      <c r="O27" s="19">
         <v>745.99148000000002</v>
       </c>
-      <c r="P27" s="20">
+      <c r="P27" s="19">
         <v>2976.9818599999999</v>
       </c>
-      <c r="Q27" s="20">
+      <c r="Q27" s="19">
         <v>6248.6204687618247</v>
       </c>
-      <c r="R27" s="20">
+      <c r="R27" s="19">
         <v>727.02215999999999</v>
       </c>
-      <c r="S27" s="20">
+      <c r="S27" s="19">
         <v>1011.6822199999999</v>
       </c>
-      <c r="T27" s="20">
+      <c r="T27" s="19">
         <v>4054.8721599999999</v>
       </c>
-      <c r="U27" s="20">
+      <c r="U27" s="19">
         <v>1633.05647</v>
       </c>
-      <c r="V27" s="20">
+      <c r="V27" s="19">
         <v>7426.6330099999996</v>
       </c>
-      <c r="W27" s="20">
+      <c r="W27" s="19">
         <v>647.28349000000003</v>
       </c>
-      <c r="X27" s="20">
+      <c r="X27" s="19">
         <v>890.21889999999996</v>
       </c>
-      <c r="Y27" s="20">
+      <c r="Y27" s="19">
         <v>1820.62925</v>
       </c>
-      <c r="Z27" s="20">
+      <c r="Z27" s="19">
         <v>1394.2489499999999</v>
       </c>
-      <c r="AA27" s="20">
+      <c r="AA27" s="19">
         <v>4752.3805899999998</v>
       </c>
-      <c r="AB27" s="20">
+      <c r="AB27" s="19">
         <v>1309.4015910814464</v>
       </c>
-      <c r="AC27" s="20">
+      <c r="AC27" s="19">
         <v>734.57798000000003</v>
       </c>
-      <c r="AD27" s="20">
+      <c r="AD27" s="19">
         <v>1088.63203</v>
       </c>
-      <c r="AE27" s="20">
+      <c r="AE27" s="19">
         <v>784.54577000000006</v>
       </c>
-      <c r="AF27" s="20">
+      <c r="AF27" s="19">
         <v>3917.1573710814469</v>
       </c>
-      <c r="AG27" s="23">
+      <c r="AG27" s="22">
         <v>1240.13329</v>
       </c>
-      <c r="AH27" s="23">
+      <c r="AH27" s="22">
         <v>1559.6055099999999</v>
       </c>
-      <c r="AI27" s="23">
+      <c r="AI27" s="22">
         <v>1010.72933</v>
       </c>
-      <c r="AJ27" s="23">
+      <c r="AJ27" s="22">
         <v>1171.7593199999999</v>
       </c>
-      <c r="AK27" s="23">
+      <c r="AK27" s="22">
         <v>4982.2274500000003</v>
       </c>
-      <c r="AL27" s="23">
+      <c r="AL27" s="22">
         <v>2660.1424400000001</v>
       </c>
-      <c r="AM27" s="23">
+      <c r="AM27" s="22">
         <v>3303.00576</v>
       </c>
-      <c r="AN27" s="23">
+      <c r="AN27" s="22">
         <v>1319.0370699999999</v>
       </c>
-      <c r="AO27" s="23">
+      <c r="AO27" s="22">
         <v>2455.4453599999997</v>
       </c>
-      <c r="AP27" s="23">
+      <c r="AP27" s="22">
         <v>9737.6306299999997</v>
       </c>
-      <c r="AQ27" s="23">
+      <c r="AQ27" s="22">
         <v>1557.59581</v>
       </c>
-      <c r="AR27" s="23">
+      <c r="AR27" s="22">
         <v>1268.27073</v>
       </c>
-      <c r="AS27" s="23">
+      <c r="AS27" s="22">
         <v>1388.8209899999999</v>
       </c>
-      <c r="AT27" s="23">
+      <c r="AT27" s="22">
         <v>1199.7232099999999</v>
       </c>
-      <c r="AU27" s="23">
+      <c r="AU27" s="22">
         <v>5414.4107400000003</v>
       </c>
-      <c r="AV27" s="23">
+      <c r="AV27" s="22">
         <v>1194.2567799999999</v>
       </c>
-      <c r="AW27" s="23">
+      <c r="AW27" s="22">
         <v>1343.55548357933</v>
       </c>
-      <c r="AX27" s="23">
+      <c r="AX27" s="22">
         <v>1137.29601</v>
       </c>
-      <c r="AY27" s="23">
+      <c r="AY27" s="22">
         <v>1273.3515500000001</v>
       </c>
-      <c r="AZ27" s="23">
+      <c r="AZ27" s="22">
         <v>4948.4598235793301</v>
       </c>
-      <c r="BA27" s="23">
+      <c r="BA27" s="22">
         <v>707.07543999999996</v>
       </c>
-      <c r="BB27" s="23">
+      <c r="BB27" s="22">
         <v>562.00863000000004</v>
       </c>
-      <c r="BC27" s="23">
+      <c r="BC27" s="22">
         <v>1214.5781400000001</v>
       </c>
-      <c r="BD27" s="23">
+      <c r="BD27" s="22">
         <v>1308.63291</v>
       </c>
-      <c r="BE27" s="23">
+      <c r="BE27" s="22">
         <v>3792.2951199999998</v>
       </c>
-      <c r="BF27" s="23">
+      <c r="BF27" s="22">
         <v>1193.9918500000001</v>
       </c>
-      <c r="BG27" s="23">
+      <c r="BG27" s="22">
         <v>988.26155000000006</v>
       </c>
-      <c r="BH27" s="23">
+      <c r="BH27" s="22">
         <v>1636.3486800000001</v>
       </c>
-      <c r="BI27" s="23">
+      <c r="BI27" s="22">
         <v>1378.9248600000001</v>
       </c>
-      <c r="BJ27" s="23">
+      <c r="BJ27" s="22">
         <v>5197.5269399999997</v>
       </c>
-      <c r="BK27" s="23">
+      <c r="BK27" s="22">
         <v>623.33402000000001</v>
       </c>
-      <c r="BL27" s="23">
+      <c r="BL27" s="22">
         <v>520.51067</v>
       </c>
-      <c r="BM27" s="23">
+      <c r="BM27" s="22">
         <v>586.86656000000005</v>
       </c>
-      <c r="BN27" s="23">
+      <c r="BN27" s="22">
         <v>953.1779499999999</v>
       </c>
-      <c r="BO27" s="23">
+      <c r="BO27" s="22">
         <v>2683.8891999999996</v>
       </c>
-      <c r="BP27" s="23">
+      <c r="BP27" s="22">
         <v>233.02173999999999</v>
       </c>
-      <c r="BQ27" s="23">
+      <c r="BQ27" s="22">
         <v>380.79397999999998</v>
       </c>
-      <c r="BR27" s="23">
+      <c r="BR27" s="22">
         <v>438.61187999999999</v>
       </c>
-      <c r="BS27" s="23">
+      <c r="BS27" s="22">
         <v>1749.31701</v>
       </c>
-      <c r="BT27" s="23">
+      <c r="BT27" s="22">
         <v>2801.7446099999997</v>
       </c>
-      <c r="BU27" s="23">
+      <c r="BU27" s="22">
         <v>605.86291000000006</v>
       </c>
-      <c r="BV27" s="23">
+      <c r="BV27" s="22">
         <v>192.10263</v>
       </c>
-      <c r="BW27" s="23">
+      <c r="BW27" s="22">
         <v>409.08195000000001</v>
       </c>
-      <c r="BX27" s="23">
+      <c r="BX27" s="22">
         <v>411.09566000000001</v>
       </c>
-      <c r="BY27" s="23">
+      <c r="BY27" s="22">
         <v>1618.1431499999999</v>
       </c>
-      <c r="BZ27" s="23">
+      <c r="BZ27" s="22">
         <v>186.87761</v>
       </c>
-      <c r="CA27" s="23">
+      <c r="CA27" s="22">
         <v>469.92968000000002</v>
       </c>
-      <c r="CB27" s="23">
+      <c r="CB27" s="22">
         <v>200.58441999999999</v>
       </c>
-      <c r="CC27" s="23">
+      <c r="CC27" s="22">
         <v>357.27821999999998</v>
       </c>
-      <c r="CD27" s="23">
+      <c r="CD27" s="22">
         <v>1214.66993</v>
       </c>
-      <c r="CE27" s="23">
+      <c r="CE27" s="22">
         <v>172.01399000000001</v>
       </c>
-      <c r="CF27" s="23">
+      <c r="CF27" s="22">
         <v>568.63538000000005</v>
       </c>
-      <c r="CG27" s="23">
+      <c r="CG27" s="22">
         <v>744.07659000000001</v>
       </c>
-      <c r="CH27" s="23">
+      <c r="CH27" s="22">
         <v>927.4375</v>
       </c>
-      <c r="CI27" s="23">
+      <c r="CI27" s="22">
         <v>2412.1634600000002</v>
       </c>
-      <c r="CJ27" s="23">
+      <c r="CJ27" s="22">
         <v>163.43943999999999</v>
       </c>
-      <c r="CK27" s="23">
+      <c r="CK27" s="22">
         <v>239.46425999999997</v>
       </c>
-      <c r="CL27" s="23">
+      <c r="CL27" s="22">
         <v>321.39091000000002</v>
       </c>
-      <c r="CM27" s="23">
+      <c r="CM27" s="22">
         <v>1564.33824</v>
       </c>
-      <c r="CN27" s="23">
+      <c r="CN27" s="22">
         <v>2288.63285</v>
       </c>
-      <c r="CO27" s="23">
+      <c r="CO27" s="22">
         <v>580.91828999999996</v>
       </c>
-      <c r="CP27" s="23">
+      <c r="CP27" s="22">
         <v>190.81762000000001</v>
       </c>
-      <c r="CQ27" s="23">
+      <c r="CQ27" s="22">
         <v>742.88824</v>
       </c>
-      <c r="CR27" s="23">
+      <c r="CR27" s="22">
         <v>464.75907000000001</v>
       </c>
-      <c r="CS27" s="23">
+      <c r="CS27" s="22">
         <v>1979.3832200000002</v>
       </c>
-      <c r="CT27" s="23">
+      <c r="CT27" s="22">
         <v>884.04202999999995</v>
       </c>
-      <c r="CU27" s="23">
+      <c r="CU27" s="22">
         <v>173.07670999999999</v>
       </c>
-      <c r="CV27" s="23">
+      <c r="CV27" s="22">
         <v>595.45033000000001</v>
       </c>
-      <c r="CW27" s="23">
+      <c r="CW27" s="22">
         <v>1391.0947899999999</v>
       </c>
-      <c r="CX27" s="23">
+      <c r="CX27" s="22">
         <v>3043.6638599999997</v>
       </c>
-      <c r="CY27" s="23">
+      <c r="CY27" s="22">
         <v>2190.9088999999999</v>
       </c>
-      <c r="CZ27" s="23">
+      <c r="CZ27" s="22">
         <v>550.38267999999994</v>
       </c>
-      <c r="DA27" s="23">
+      <c r="DA27" s="22">
         <v>340.35151000000002</v>
       </c>
-      <c r="DB27" s="23">
+      <c r="DB27" s="22">
         <v>1690.26304</v>
       </c>
-      <c r="DC27" s="23">
+      <c r="DC27" s="22">
         <v>4771.9061300000003</v>
       </c>
-      <c r="DD27" s="66"/>
+      <c r="DD27" s="22">
+        <v>770.33441000000005</v>
+      </c>
     </row>
-    <row r="28" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="11">
         <v>25</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="19">
         <v>75.570049999999995</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D28" s="19">
         <v>1042.13616</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="19">
         <v>91.473730000000003</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="19">
         <v>88.091549999999998</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="19">
         <v>1297.2714900000001</v>
       </c>
-      <c r="H28" s="20">
+      <c r="H28" s="19">
         <v>137.34188</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>141.38906</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="19">
         <v>1007.40154</v>
       </c>
-      <c r="K28" s="20">
+      <c r="K28" s="19">
         <v>156.38176000000001</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="19">
         <v>1442.51424</v>
       </c>
-      <c r="M28" s="20">
+      <c r="M28" s="19">
         <v>133.96015</v>
       </c>
-      <c r="N28" s="20">
+      <c r="N28" s="19">
         <v>498.48784000000001</v>
       </c>
-      <c r="O28" s="20">
+      <c r="O28" s="19">
         <v>169.63561000000001</v>
       </c>
-      <c r="P28" s="20">
+      <c r="P28" s="19">
         <v>163.11219</v>
       </c>
-      <c r="Q28" s="20">
+      <c r="Q28" s="19">
         <v>965.19578999999999</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="19">
         <v>310.99218999999999</v>
       </c>
-      <c r="S28" s="20">
+      <c r="S28" s="19">
         <v>167.83841999999999</v>
       </c>
-      <c r="T28" s="20">
+      <c r="T28" s="19">
         <v>216.56957</v>
       </c>
-      <c r="U28" s="20">
+      <c r="U28" s="19">
         <v>846.07635000000005</v>
       </c>
-      <c r="V28" s="20">
+      <c r="V28" s="19">
         <v>1541.4765299999999</v>
       </c>
-      <c r="W28" s="20">
+      <c r="W28" s="19">
         <v>321.66822999999999</v>
       </c>
-      <c r="X28" s="20">
+      <c r="X28" s="19">
         <v>512.89413999999999</v>
       </c>
-      <c r="Y28" s="20">
+      <c r="Y28" s="19">
         <v>242.91901999999999</v>
       </c>
-      <c r="Z28" s="20">
+      <c r="Z28" s="19">
         <v>1341.95066</v>
       </c>
-      <c r="AA28" s="20">
+      <c r="AA28" s="19">
         <v>2419.4320499999999</v>
       </c>
-      <c r="AB28" s="20">
+      <c r="AB28" s="19">
         <v>563.66932999999995</v>
       </c>
-      <c r="AC28" s="20">
+      <c r="AC28" s="19">
         <v>550.29867999999999</v>
       </c>
-      <c r="AD28" s="20">
+      <c r="AD28" s="19">
         <v>474.83872000000002</v>
       </c>
-      <c r="AE28" s="20">
+      <c r="AE28" s="19">
         <v>1597.5207600000001</v>
       </c>
-      <c r="AF28" s="20">
+      <c r="AF28" s="19">
         <v>3186.3274900000001</v>
       </c>
-      <c r="AG28" s="23">
+      <c r="AG28" s="22">
         <v>522.20435999999995</v>
       </c>
-      <c r="AH28" s="23">
+      <c r="AH28" s="22">
         <v>456.69335999999998</v>
       </c>
-      <c r="AI28" s="23">
+      <c r="AI28" s="22">
         <v>418.30613</v>
       </c>
-      <c r="AJ28" s="23">
+      <c r="AJ28" s="22">
         <v>1047.0884899999999</v>
       </c>
-      <c r="AK28" s="23">
+      <c r="AK28" s="22">
         <v>2444.29234</v>
       </c>
-      <c r="AL28" s="23">
+      <c r="AL28" s="22">
         <v>983.09990000000005</v>
       </c>
-      <c r="AM28" s="23">
+      <c r="AM28" s="22">
         <v>2582.2942899999998</v>
       </c>
-      <c r="AN28" s="23">
+      <c r="AN28" s="22">
         <v>816.05823999999996</v>
       </c>
-      <c r="AO28" s="23">
+      <c r="AO28" s="22">
         <v>950.75743999999997</v>
       </c>
-      <c r="AP28" s="23">
+      <c r="AP28" s="22">
         <v>5332.2098700000006</v>
       </c>
-      <c r="AQ28" s="23">
+      <c r="AQ28" s="22">
         <v>559.54012</v>
       </c>
-      <c r="AR28" s="23">
+      <c r="AR28" s="22">
         <v>1412.7384300000001</v>
       </c>
-      <c r="AS28" s="23">
+      <c r="AS28" s="22">
         <v>985.21289304876859</v>
       </c>
-      <c r="AT28" s="23">
+      <c r="AT28" s="22">
         <v>398.64578</v>
       </c>
-      <c r="AU28" s="23">
+      <c r="AU28" s="22">
         <v>3356.1372230487686</v>
       </c>
-      <c r="AV28" s="23">
+      <c r="AV28" s="22">
         <v>2009.0751700000001</v>
       </c>
-      <c r="AW28" s="23">
+      <c r="AW28" s="22">
         <v>1316.9973199999999</v>
       </c>
-      <c r="AX28" s="23">
+      <c r="AX28" s="22">
         <v>597.98132999999996</v>
       </c>
-      <c r="AY28" s="23">
+      <c r="AY28" s="22">
         <v>1349.89860002199</v>
       </c>
-      <c r="AZ28" s="23">
+      <c r="AZ28" s="22">
         <v>5273.9524200219903</v>
       </c>
-      <c r="BA28" s="23">
+      <c r="BA28" s="22">
         <v>249.95404000000002</v>
       </c>
-      <c r="BB28" s="23">
+      <c r="BB28" s="22">
         <v>630.77899000000002</v>
       </c>
-      <c r="BC28" s="23">
+      <c r="BC28" s="22">
         <v>502.76015999999998</v>
       </c>
-      <c r="BD28" s="23">
+      <c r="BD28" s="22">
         <v>353.90059000000002</v>
       </c>
-      <c r="BE28" s="23">
+      <c r="BE28" s="22">
         <v>1737.3937800000001</v>
       </c>
-      <c r="BF28" s="23">
+      <c r="BF28" s="22">
         <v>93.884320000000002</v>
       </c>
-      <c r="BG28" s="23">
+      <c r="BG28" s="22">
         <v>81.497339999999994</v>
       </c>
-      <c r="BH28" s="23">
+      <c r="BH28" s="22">
         <v>126.60557</v>
       </c>
-      <c r="BI28" s="23">
+      <c r="BI28" s="22">
         <v>1231.8120699999999</v>
       </c>
-      <c r="BJ28" s="23">
+      <c r="BJ28" s="22">
         <v>1533.7992999999999</v>
       </c>
-      <c r="BK28" s="23">
+      <c r="BK28" s="22">
         <v>159.92417</v>
       </c>
-      <c r="BL28" s="23">
+      <c r="BL28" s="22">
         <v>228.90084999999999</v>
       </c>
-      <c r="BM28" s="23">
+      <c r="BM28" s="22">
         <v>83.496399999999994</v>
       </c>
-      <c r="BN28" s="23">
+      <c r="BN28" s="22">
         <v>219.57578999999998</v>
       </c>
-      <c r="BO28" s="23">
+      <c r="BO28" s="22">
         <v>691.89720999999997</v>
       </c>
-      <c r="BP28" s="23">
+      <c r="BP28" s="22">
         <v>2229.2773900000002</v>
       </c>
-      <c r="BQ28" s="23">
+      <c r="BQ28" s="22">
         <v>1790.4395199999999</v>
       </c>
-      <c r="BR28" s="23">
+      <c r="BR28" s="22">
         <v>156.11340999999999</v>
       </c>
-      <c r="BS28" s="23">
+      <c r="BS28" s="22">
         <v>2666.03343</v>
       </c>
-      <c r="BT28" s="23">
+      <c r="BT28" s="22">
         <v>6841.8637500000004</v>
       </c>
-      <c r="BU28" s="23">
+      <c r="BU28" s="22">
         <v>178.84752</v>
       </c>
-      <c r="BV28" s="23">
+      <c r="BV28" s="22">
         <v>2987.3170500000001</v>
       </c>
-      <c r="BW28" s="23">
+      <c r="BW28" s="22">
         <v>198.77436</v>
       </c>
-      <c r="BX28" s="23">
+      <c r="BX28" s="22">
         <v>763.88638000000003</v>
       </c>
-      <c r="BY28" s="23">
+      <c r="BY28" s="22">
         <v>4128.8253100000002</v>
       </c>
-      <c r="BZ28" s="23">
+      <c r="BZ28" s="22">
         <v>152.90178</v>
       </c>
-      <c r="CA28" s="23">
+      <c r="CA28" s="22">
         <v>6.4061199999999996</v>
       </c>
-      <c r="CB28" s="23">
+      <c r="CB28" s="22">
         <v>276.98593</v>
       </c>
-      <c r="CC28" s="23">
+      <c r="CC28" s="22">
         <v>492.72439000000003</v>
       </c>
-      <c r="CD28" s="23">
+      <c r="CD28" s="22">
         <v>929.01821999999993</v>
       </c>
-      <c r="CE28" s="23">
+      <c r="CE28" s="22">
         <v>129.67388</v>
       </c>
-      <c r="CF28" s="23">
+      <c r="CF28" s="22">
         <v>1170.175</v>
       </c>
-      <c r="CG28" s="23">
+      <c r="CG28" s="22">
         <v>189.21826999999999</v>
       </c>
-      <c r="CH28" s="23">
+      <c r="CH28" s="22">
         <v>194.23344</v>
       </c>
-      <c r="CI28" s="23">
+      <c r="CI28" s="22">
         <v>1683.3005900000001</v>
       </c>
-      <c r="CJ28" s="23">
+      <c r="CJ28" s="22">
         <v>120.73945000000001</v>
       </c>
-      <c r="CK28" s="23">
+      <c r="CK28" s="22">
         <v>407.71570800000001</v>
       </c>
-      <c r="CL28" s="23">
+      <c r="CL28" s="22">
         <v>150.06701000000001</v>
       </c>
-      <c r="CM28" s="23">
+      <c r="CM28" s="22">
         <v>5074.3080599999994</v>
       </c>
-      <c r="CN28" s="23">
+      <c r="CN28" s="22">
         <v>5752.8302279999989</v>
       </c>
-      <c r="CO28" s="23">
+      <c r="CO28" s="22">
         <v>41.811480000000003</v>
       </c>
-      <c r="CP28" s="23">
+      <c r="CP28" s="22">
         <v>89.35136</v>
       </c>
-      <c r="CQ28" s="23">
+      <c r="CQ28" s="22">
         <v>1912.7529300000001</v>
       </c>
-      <c r="CR28" s="23">
+      <c r="CR28" s="22">
         <v>417.74943999999999</v>
       </c>
-      <c r="CS28" s="23">
+      <c r="CS28" s="22">
         <v>2461.6652100000001</v>
       </c>
-      <c r="CT28" s="23">
+      <c r="CT28" s="22">
         <v>80.116510000000005</v>
       </c>
-      <c r="CU28" s="23">
+      <c r="CU28" s="22">
         <v>28.99333</v>
       </c>
-      <c r="CV28" s="23">
+      <c r="CV28" s="22">
         <v>61.518889999999999</v>
       </c>
-      <c r="CW28" s="23">
+      <c r="CW28" s="22">
         <v>484.29566999999997</v>
       </c>
-      <c r="CX28" s="23">
+      <c r="CX28" s="22">
         <v>654.92439999999999</v>
       </c>
-      <c r="CY28" s="23">
+      <c r="CY28" s="22">
         <v>376.27131000000003</v>
       </c>
-      <c r="CZ28" s="23">
+      <c r="CZ28" s="22">
         <v>70.027180000000001</v>
       </c>
-      <c r="DA28" s="23">
+      <c r="DA28" s="22">
         <v>27.287490000000002</v>
       </c>
-      <c r="DB28" s="23">
+      <c r="DB28" s="22">
         <v>2800.99154</v>
       </c>
-      <c r="DC28" s="23">
+      <c r="DC28" s="22">
         <v>3274.5775199999998</v>
       </c>
-      <c r="DD28" s="66"/>
+      <c r="DD28" s="22">
+        <v>161.71620999999999</v>
+      </c>
     </row>
-    <row r="29" spans="1:108" ht="51" x14ac:dyDescent="0.2">
-      <c r="A29" s="29" t="s">
+    <row r="29" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A29" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="11">
         <v>26</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="19">
         <v>-12.416679999999999</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="19">
         <v>-0.83911999999999987</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="19">
         <v>4.8235599999999987</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="19">
         <v>-1.3515899999999998</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="19">
         <v>-9.78383</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="19">
         <v>0.51627000000000001</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="19">
         <v>2.3279999999999994</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="19">
         <v>28.666349999999998</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="19">
         <v>3.4864599999999992</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="19">
         <v>34.997079999999997</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="19">
         <v>-10.39265</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="19">
         <v>1.0370699999999999</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="19">
         <v>6.8180899999999998</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="19">
         <v>-0.54127000000000081</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="19">
         <v>-3.0787600000000008</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="19">
         <v>-4.4067299999999996</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="19">
         <v>3.1080200000000033</v>
       </c>
-      <c r="T29" s="20">
+      <c r="T29" s="19">
         <v>-1.5076899999999966</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="19">
         <v>6.408850000000001</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="19">
         <v>3.6024500000000081</v>
       </c>
-      <c r="W29" s="20">
+      <c r="W29" s="19">
         <v>-0.79943000000000097</v>
       </c>
-      <c r="X29" s="20">
+      <c r="X29" s="19">
         <v>-3.63978</v>
       </c>
-      <c r="Y29" s="20">
+      <c r="Y29" s="19">
         <v>6.7260099999999987</v>
       </c>
-      <c r="Z29" s="20">
+      <c r="Z29" s="19">
         <v>10.177660000000001</v>
       </c>
-      <c r="AA29" s="20">
+      <c r="AA29" s="19">
         <v>12.464459999999999</v>
       </c>
-      <c r="AB29" s="20">
+      <c r="AB29" s="19">
         <v>10.373660000000001</v>
       </c>
-      <c r="AC29" s="20">
+      <c r="AC29" s="19">
         <v>3.8271400000000018</v>
       </c>
-      <c r="AD29" s="20">
+      <c r="AD29" s="19">
         <v>10.8398</v>
       </c>
-      <c r="AE29" s="20">
+      <c r="AE29" s="19">
         <v>12.924700000000001</v>
       </c>
-      <c r="AF29" s="20">
+      <c r="AF29" s="19">
         <v>37.965300000000006</v>
       </c>
-      <c r="AG29" s="23">
+      <c r="AG29" s="22">
         <v>39.775099999999995</v>
       </c>
-      <c r="AH29" s="23">
+      <c r="AH29" s="22">
         <v>37.760759999999976</v>
       </c>
-      <c r="AI29" s="23">
+      <c r="AI29" s="22">
         <v>66.311239999999998</v>
       </c>
-      <c r="AJ29" s="23">
+      <c r="AJ29" s="22">
         <v>75.157300000000021</v>
       </c>
-      <c r="AK29" s="23">
+      <c r="AK29" s="22">
         <v>219.00439999999998</v>
       </c>
-      <c r="AL29" s="23">
+      <c r="AL29" s="22">
         <v>57.751530000000002</v>
       </c>
-      <c r="AM29" s="23">
+      <c r="AM29" s="22">
         <v>-15.244529999999997</v>
       </c>
-      <c r="AN29" s="23">
+      <c r="AN29" s="22">
         <v>-0.49440000000001305</v>
       </c>
-      <c r="AO29" s="23">
+      <c r="AO29" s="22">
         <v>26.969399999999979</v>
       </c>
-      <c r="AP29" s="23">
+      <c r="AP29" s="22">
         <v>68.981999999999971</v>
       </c>
-      <c r="AQ29" s="23">
+      <c r="AQ29" s="22">
         <v>30.563600000000008</v>
       </c>
-      <c r="AR29" s="23">
+      <c r="AR29" s="22">
         <v>-17.45426999999998</v>
       </c>
-      <c r="AS29" s="23">
+      <c r="AS29" s="22">
         <v>5.0026200000000074</v>
       </c>
-      <c r="AT29" s="23">
+      <c r="AT29" s="22">
         <v>135.22737999999998</v>
       </c>
-      <c r="AU29" s="23">
+      <c r="AU29" s="22">
         <v>153.33933000000002</v>
       </c>
-      <c r="AV29" s="23">
+      <c r="AV29" s="22">
         <v>-68.312169999999995</v>
       </c>
-      <c r="AW29" s="23">
+      <c r="AW29" s="22">
         <v>42.954419999999999</v>
       </c>
-      <c r="AX29" s="23">
-[...5 lines deleted...]
-      <c r="AZ29" s="23">
+      <c r="AX29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="22">
         <v>-25.357749999999996</v>
       </c>
-      <c r="BA29" s="23">
-[...92 lines deleted...]
-      <c r="CF29" s="23">
+      <c r="BA29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF29" s="22">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="CG29" s="23">
+      <c r="CG29" s="22">
         <v>2.9E-4</v>
       </c>
-      <c r="CH29" s="23">
-[...2 lines deleted...]
-      <c r="CI29" s="23">
+      <c r="CH29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI29" s="22">
         <v>3.29E-3</v>
       </c>
-      <c r="CJ29" s="23">
-[...5 lines deleted...]
-      <c r="CL29" s="23">
+      <c r="CJ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL29" s="22">
         <v>8.6610000000000006E-2</v>
       </c>
-      <c r="CM29" s="23">
-[...2 lines deleted...]
-      <c r="CN29" s="23">
+      <c r="CM29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN29" s="22">
         <v>8.6610000000000006E-2</v>
       </c>
-      <c r="CO29" s="23">
+      <c r="CO29" s="22">
         <v>-0.11555</v>
       </c>
-      <c r="CP29" s="23">
-[...8 lines deleted...]
-      <c r="CS29" s="23">
+      <c r="CP29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS29" s="22">
         <v>-0.11555</v>
       </c>
-      <c r="CT29" s="23">
+      <c r="CT29" s="22">
         <v>-1.645</v>
       </c>
-      <c r="CU29" s="23">
+      <c r="CU29" s="22">
         <v>0.995</v>
       </c>
-      <c r="CV29" s="23">
-[...2 lines deleted...]
-      <c r="CW29" s="23">
+      <c r="CV29" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW29" s="22">
         <v>0.64100000000000001</v>
       </c>
-      <c r="CX29" s="23">
+      <c r="CX29" s="22">
         <v>-9.000000000000008E-3</v>
       </c>
-      <c r="CY29" s="23">
+      <c r="CY29" s="22">
         <v>0.91740999999999995</v>
       </c>
-      <c r="CZ29" s="23">
+      <c r="CZ29" s="22">
         <v>0.17399999999999999</v>
       </c>
-      <c r="DA29" s="23">
+      <c r="DA29" s="22">
         <v>1.2244600000000001</v>
       </c>
-      <c r="DB29" s="23">
+      <c r="DB29" s="22">
         <v>0.41983999999999999</v>
       </c>
-      <c r="DC29" s="23">
+      <c r="DC29" s="22">
         <v>2.7357100000000001</v>
       </c>
-      <c r="DD29" s="66"/>
+      <c r="DD29" s="22">
+        <v>0.34869</v>
+      </c>
     </row>
-    <row r="30" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="28" t="s">
+    <row r="30" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="12">
+      <c r="B30" s="11">
         <v>27</v>
       </c>
-      <c r="C30" s="20">
-[...152 lines deleted...]
-      <c r="BB30" s="23">
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="19">
+        <v>0</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="19">
+        <v>0</v>
+      </c>
+      <c r="I30" s="19">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0</v>
+      </c>
+      <c r="L30" s="19">
+        <v>0</v>
+      </c>
+      <c r="M30" s="19">
+        <v>0</v>
+      </c>
+      <c r="N30" s="19">
+        <v>0</v>
+      </c>
+      <c r="O30" s="19">
+        <v>0</v>
+      </c>
+      <c r="P30" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="19">
+        <v>0</v>
+      </c>
+      <c r="R30" s="19">
+        <v>0</v>
+      </c>
+      <c r="S30" s="19">
+        <v>0</v>
+      </c>
+      <c r="T30" s="19">
+        <v>0</v>
+      </c>
+      <c r="U30" s="19">
+        <v>0</v>
+      </c>
+      <c r="V30" s="19">
+        <v>0</v>
+      </c>
+      <c r="W30" s="19">
+        <v>0</v>
+      </c>
+      <c r="X30" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="22">
         <v>0.247</v>
       </c>
-      <c r="BC30" s="23">
-[...5 lines deleted...]
-      <c r="BE30" s="23">
+      <c r="BC30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE30" s="22">
         <v>0.247</v>
       </c>
-      <c r="BF30" s="23">
-[...29 lines deleted...]
-      <c r="BP30" s="23">
+      <c r="BF30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP30" s="22">
         <v>0.63500000000000001</v>
       </c>
-      <c r="BQ30" s="23">
-[...8 lines deleted...]
-      <c r="BT30" s="23">
+      <c r="BQ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT30" s="22">
         <v>0.63500000000000001</v>
       </c>
-      <c r="BU30" s="23">
-[...68 lines deleted...]
-      <c r="CR30" s="23">
+      <c r="BU30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR30" s="22">
         <v>1.9309999999999997E-2</v>
       </c>
-      <c r="CS30" s="23">
+      <c r="CS30" s="22">
         <v>1.9309999999999997E-2</v>
       </c>
-      <c r="CT30" s="23">
-[...8 lines deleted...]
-      <c r="CW30" s="23">
+      <c r="CT30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW30" s="22">
         <v>-3.1010000000000003E-2</v>
       </c>
-      <c r="CX30" s="23">
+      <c r="CX30" s="22">
         <v>-3.1010000000000003E-2</v>
       </c>
-      <c r="CY30" s="23">
-[...14 lines deleted...]
-      <c r="DD30" s="66"/>
+      <c r="CY30" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB30" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC30" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD30" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="28" t="s">
+    <row r="31" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="12">
+      <c r="B31" s="11">
         <v>28</v>
       </c>
-      <c r="C31" s="20">
-[...143 lines deleted...]
-      <c r="AY31" s="23">
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19">
+        <v>0</v>
+      </c>
+      <c r="G31" s="19">
+        <v>0</v>
+      </c>
+      <c r="H31" s="19">
+        <v>0</v>
+      </c>
+      <c r="I31" s="19">
+        <v>0</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>0</v>
+      </c>
+      <c r="L31" s="19">
+        <v>0</v>
+      </c>
+      <c r="M31" s="19">
+        <v>0</v>
+      </c>
+      <c r="N31" s="19">
+        <v>0</v>
+      </c>
+      <c r="O31" s="19">
+        <v>0</v>
+      </c>
+      <c r="P31" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="19">
+        <v>0</v>
+      </c>
+      <c r="R31" s="19">
+        <v>0</v>
+      </c>
+      <c r="S31" s="19">
+        <v>0</v>
+      </c>
+      <c r="T31" s="19">
+        <v>0</v>
+      </c>
+      <c r="U31" s="19">
+        <v>0</v>
+      </c>
+      <c r="V31" s="19">
+        <v>0</v>
+      </c>
+      <c r="W31" s="19">
+        <v>0</v>
+      </c>
+      <c r="X31" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="22">
         <v>1E-3</v>
       </c>
-      <c r="AZ31" s="23">
+      <c r="AZ31" s="22">
         <v>1E-3</v>
       </c>
-      <c r="BA31" s="23">
+      <c r="BA31" s="22">
         <v>-3.4000000000000002E-4</v>
       </c>
-      <c r="BB31" s="23">
-[...8 lines deleted...]
-      <c r="BE31" s="23">
+      <c r="BB31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE31" s="22">
         <v>-3.4000000000000002E-4</v>
       </c>
-      <c r="BF31" s="23">
-[...149 lines deleted...]
-      <c r="DD31" s="66"/>
+      <c r="BF31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY31" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA31" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB31" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC31" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD31" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:108" ht="51" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:108" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B32" s="12">
+      <c r="B32" s="11">
         <v>29</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>-23.291500000000003</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="19">
         <v>64.358879999999999</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="19">
         <v>85.44592999999999</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="19">
         <v>79.879480000000001</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>206.39278999999999</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="19">
         <v>358.49428999999998</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>61.513190000000002</v>
       </c>
-      <c r="J32" s="20">
+      <c r="J32" s="19">
         <v>78.637820000000005</v>
       </c>
-      <c r="K32" s="20">
+      <c r="K32" s="19">
         <v>284.34345999999999</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="19">
         <v>782.98875999999996</v>
       </c>
-      <c r="M32" s="20">
+      <c r="M32" s="19">
         <v>591.9669899999999</v>
       </c>
-      <c r="N32" s="20">
+      <c r="N32" s="19">
         <v>454.30551000000003</v>
       </c>
-      <c r="O32" s="20">
+      <c r="O32" s="19">
         <v>394.58501000000001</v>
       </c>
-      <c r="P32" s="20">
+      <c r="P32" s="19">
         <v>597.50358000000006</v>
       </c>
-      <c r="Q32" s="20">
+      <c r="Q32" s="19">
         <v>2038.3610900000001</v>
       </c>
-      <c r="R32" s="20">
+      <c r="R32" s="19">
         <v>1504.49962</v>
       </c>
-      <c r="S32" s="20">
+      <c r="S32" s="19">
         <v>1020.36326</v>
       </c>
-      <c r="T32" s="20">
+      <c r="T32" s="19">
         <v>-1363.6489100000001</v>
       </c>
-      <c r="U32" s="20">
+      <c r="U32" s="19">
         <v>-97.077889999999996</v>
       </c>
-      <c r="V32" s="20">
+      <c r="V32" s="19">
         <v>1064.13608</v>
       </c>
-      <c r="W32" s="20">
+      <c r="W32" s="19">
         <v>201.27208000000002</v>
       </c>
-      <c r="X32" s="20">
+      <c r="X32" s="19">
         <v>747.82418999999993</v>
       </c>
-      <c r="Y32" s="20">
+      <c r="Y32" s="19">
         <v>-16.93937298552272</v>
       </c>
-      <c r="Z32" s="20">
+      <c r="Z32" s="19">
         <v>918.34415999999999</v>
       </c>
-      <c r="AA32" s="20">
+      <c r="AA32" s="19">
         <v>1850.5010570144773</v>
       </c>
-      <c r="AB32" s="20">
+      <c r="AB32" s="19">
         <v>1209.2541100000001</v>
       </c>
-      <c r="AC32" s="20">
+      <c r="AC32" s="19">
         <v>556.31244000000004</v>
       </c>
-      <c r="AD32" s="20">
+      <c r="AD32" s="19">
         <v>-21.486739999999998</v>
       </c>
-      <c r="AE32" s="20">
+      <c r="AE32" s="19">
         <v>1687.47153</v>
       </c>
-      <c r="AF32" s="20">
+      <c r="AF32" s="19">
         <v>3431.55134</v>
       </c>
-      <c r="AG32" s="23">
+      <c r="AG32" s="22">
         <v>1822.7326800000001</v>
       </c>
-      <c r="AH32" s="23">
+      <c r="AH32" s="22">
         <v>-889.16854999999998</v>
       </c>
-      <c r="AI32" s="23">
+      <c r="AI32" s="22">
         <v>2028.3734669569105</v>
       </c>
-      <c r="AJ32" s="23">
+      <c r="AJ32" s="22">
         <v>406.72447154645289</v>
       </c>
-      <c r="AK32" s="23">
+      <c r="AK32" s="22">
         <v>3368.6620685033636</v>
       </c>
-      <c r="AL32" s="23">
+      <c r="AL32" s="22">
         <v>1069.7282</v>
       </c>
-      <c r="AM32" s="23">
+      <c r="AM32" s="22">
         <v>451.32280000000003</v>
       </c>
-      <c r="AN32" s="23">
+      <c r="AN32" s="22">
         <v>1061.7344000000001</v>
       </c>
-      <c r="AO32" s="23">
+      <c r="AO32" s="22">
         <v>128.35138579790998</v>
       </c>
-      <c r="AP32" s="23">
+      <c r="AP32" s="22">
         <v>2711.1367857979099</v>
       </c>
-      <c r="AQ32" s="23">
+      <c r="AQ32" s="22">
         <v>841.46584999999993</v>
       </c>
-      <c r="AR32" s="23">
+      <c r="AR32" s="22">
         <v>557.60373200000004</v>
       </c>
-      <c r="AS32" s="23">
+      <c r="AS32" s="22">
         <v>623.55787098150984</v>
       </c>
-      <c r="AT32" s="23">
+      <c r="AT32" s="22">
         <v>737.11641999999995</v>
       </c>
-      <c r="AU32" s="23">
+      <c r="AU32" s="22">
         <v>2759.7438729815099</v>
       </c>
-      <c r="AV32" s="23">
+      <c r="AV32" s="22">
         <v>1202.9206046038701</v>
       </c>
-      <c r="AW32" s="23">
+      <c r="AW32" s="22">
         <v>1857.6629010000001</v>
       </c>
-      <c r="AX32" s="23">
+      <c r="AX32" s="22">
         <v>2254.1971300000005</v>
       </c>
-      <c r="AY32" s="23">
+      <c r="AY32" s="22">
         <v>-239.36173000000036</v>
       </c>
-      <c r="AZ32" s="23">
+      <c r="AZ32" s="22">
         <v>5075.4189056038704</v>
       </c>
-      <c r="BA32" s="23">
+      <c r="BA32" s="22">
         <v>1007.4335035709998</v>
       </c>
-      <c r="BB32" s="23">
+      <c r="BB32" s="22">
         <v>-352.81199963099971</v>
       </c>
-      <c r="BC32" s="23">
+      <c r="BC32" s="22">
         <v>-44.132743178399799</v>
       </c>
-      <c r="BD32" s="23">
+      <c r="BD32" s="22">
         <v>-686.85078108260393</v>
       </c>
-      <c r="BE32" s="23">
+      <c r="BE32" s="22">
         <v>-76.36202032100357</v>
       </c>
-      <c r="BF32" s="23">
+      <c r="BF32" s="22">
         <v>748.3693743858064</v>
       </c>
-      <c r="BG32" s="23">
+      <c r="BG32" s="22">
         <v>1816.7590358319987</v>
       </c>
-      <c r="BH32" s="23">
+      <c r="BH32" s="22">
         <v>965.01283080799999</v>
       </c>
-      <c r="BI32" s="23">
+      <c r="BI32" s="22">
         <v>1847.9724569356642</v>
       </c>
-      <c r="BJ32" s="23">
+      <c r="BJ32" s="22">
         <v>5378.1136979614694</v>
       </c>
-      <c r="BK32" s="23">
+      <c r="BK32" s="22">
         <v>1655.7996538384641</v>
       </c>
-      <c r="BL32" s="23">
+      <c r="BL32" s="22">
         <v>1042.1827283761563</v>
       </c>
-      <c r="BM32" s="23">
+      <c r="BM32" s="22">
         <v>433.37081656496605</v>
       </c>
-      <c r="BN32" s="23">
+      <c r="BN32" s="22">
         <v>624.73758000000021</v>
       </c>
-      <c r="BO32" s="23">
+      <c r="BO32" s="22">
         <v>3756.0907787795868</v>
       </c>
-      <c r="BP32" s="23">
+      <c r="BP32" s="22">
         <v>3067.10914</v>
       </c>
-      <c r="BQ32" s="23">
+      <c r="BQ32" s="22">
         <v>1696.79501</v>
       </c>
-      <c r="BR32" s="23">
+      <c r="BR32" s="22">
         <v>770.35613000000012</v>
       </c>
-      <c r="BS32" s="23">
+      <c r="BS32" s="22">
         <v>1153.9628344560101</v>
       </c>
-      <c r="BT32" s="23">
+      <c r="BT32" s="22">
         <v>6688.2231144560101</v>
       </c>
-      <c r="BU32" s="23">
+      <c r="BU32" s="22">
         <v>2168.0358295863502</v>
       </c>
-      <c r="BV32" s="23">
+      <c r="BV32" s="22">
         <v>2073.4424070976333</v>
       </c>
-      <c r="BW32" s="23">
+      <c r="BW32" s="22">
         <v>2431.6891000000005</v>
       </c>
-      <c r="BX32" s="23">
+      <c r="BX32" s="22">
         <v>2333.8076339999998</v>
       </c>
-      <c r="BY32" s="23">
+      <c r="BY32" s="22">
         <v>9006.974970683983</v>
       </c>
-      <c r="BZ32" s="23">
+      <c r="BZ32" s="22">
         <v>840.68994099999998</v>
       </c>
-      <c r="CA32" s="23">
+      <c r="CA32" s="22">
         <v>1080.4515330000004</v>
       </c>
-      <c r="CB32" s="23">
+      <c r="CB32" s="22">
         <v>1462.3866599999999</v>
       </c>
-      <c r="CC32" s="23">
+      <c r="CC32" s="22">
         <v>1604.5149589999999</v>
       </c>
-      <c r="CD32" s="23">
+      <c r="CD32" s="22">
         <v>4988.0430930000002</v>
       </c>
-      <c r="CE32" s="23">
+      <c r="CE32" s="22">
         <v>1873.4233054900001</v>
       </c>
-      <c r="CF32" s="23">
+      <c r="CF32" s="22">
         <v>2741.3408699999995</v>
       </c>
-      <c r="CG32" s="23">
+      <c r="CG32" s="22">
         <v>3648.0485099999996</v>
       </c>
-      <c r="CH32" s="23">
+      <c r="CH32" s="22">
         <v>1417.6514299999997</v>
       </c>
-      <c r="CI32" s="23">
+      <c r="CI32" s="22">
         <v>9680.46411549</v>
       </c>
-      <c r="CJ32" s="23">
+      <c r="CJ32" s="22">
         <v>3413.6564431100001</v>
       </c>
-      <c r="CK32" s="23">
+      <c r="CK32" s="22">
         <v>2335.270348</v>
       </c>
-      <c r="CL32" s="23">
+      <c r="CL32" s="22">
         <v>3696.3367699999999</v>
       </c>
-      <c r="CM32" s="23">
+      <c r="CM32" s="22">
         <v>633.72508000000039</v>
       </c>
-      <c r="CN32" s="23">
+      <c r="CN32" s="22">
         <v>10078.98864111</v>
       </c>
-      <c r="CO32" s="23">
+      <c r="CO32" s="22">
         <v>3090.6739429999993</v>
       </c>
-      <c r="CP32" s="23">
+      <c r="CP32" s="22">
         <v>1103.2172029999997</v>
       </c>
-      <c r="CQ32" s="23">
+      <c r="CQ32" s="22">
         <v>2613.8790999999992</v>
       </c>
-      <c r="CR32" s="23">
+      <c r="CR32" s="22">
         <v>-106.40862999999985</v>
       </c>
-      <c r="CS32" s="23">
+      <c r="CS32" s="22">
         <v>6701.3616159999983</v>
       </c>
-      <c r="CT32" s="23">
+      <c r="CT32" s="22">
         <v>1967.2002600000001</v>
       </c>
-      <c r="CU32" s="23">
+      <c r="CU32" s="22">
         <v>-546.57737999999995</v>
       </c>
-      <c r="CV32" s="23">
+      <c r="CV32" s="22">
         <v>-440.15269798092982</v>
       </c>
-      <c r="CW32" s="23">
+      <c r="CW32" s="22">
         <v>-656.08492000000024</v>
       </c>
-      <c r="CX32" s="23">
+      <c r="CX32" s="22">
         <v>324.38526201907007</v>
       </c>
-      <c r="CY32" s="23">
+      <c r="CY32" s="22">
         <v>83.940330000000174</v>
       </c>
-      <c r="CZ32" s="23">
+      <c r="CZ32" s="22">
         <v>-1756.2994199999998</v>
       </c>
-      <c r="DA32" s="23">
+      <c r="DA32" s="22">
         <v>950.51663715071038</v>
       </c>
-      <c r="DB32" s="23">
+      <c r="DB32" s="22">
         <v>-735.26458812865053</v>
       </c>
-      <c r="DC32" s="23">
+      <c r="DC32" s="22">
         <v>-1457.10704097794</v>
       </c>
-      <c r="DD32" s="66"/>
+      <c r="DD32" s="22">
+        <v>1958.1409100000001</v>
+      </c>
     </row>
-    <row r="33" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A33" s="44" t="s">
+    <row r="33" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A33" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="49" t="s">
+      <c r="B33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="57">
+      <c r="C33" s="56">
         <v>485.1379</v>
       </c>
-      <c r="D33" s="57">
+      <c r="D33" s="56">
         <v>-158.57613999999992</v>
       </c>
-      <c r="E33" s="57">
+      <c r="E33" s="56">
         <v>522.61025000000018</v>
       </c>
-      <c r="F33" s="57">
+      <c r="F33" s="56">
         <v>875.58402000000001</v>
       </c>
-      <c r="G33" s="57">
+      <c r="G33" s="56">
         <v>1724.7560300000002</v>
       </c>
-      <c r="H33" s="57">
+      <c r="H33" s="56">
         <v>1694.6522</v>
       </c>
-      <c r="I33" s="57">
+      <c r="I33" s="56">
         <v>904.26703000000032</v>
       </c>
-      <c r="J33" s="57">
+      <c r="J33" s="56">
         <v>984.10427000000027</v>
       </c>
-      <c r="K33" s="57">
+      <c r="K33" s="56">
         <v>1355.3606700000003</v>
       </c>
-      <c r="L33" s="57">
+      <c r="L33" s="56">
         <v>4938.3841700000012</v>
       </c>
-      <c r="M33" s="57">
+      <c r="M33" s="56">
         <v>1043.84431</v>
       </c>
-      <c r="N33" s="57">
+      <c r="N33" s="56">
         <v>634.74176</v>
       </c>
-      <c r="O33" s="57">
+      <c r="O33" s="56">
         <v>1093.6758399999999</v>
       </c>
-      <c r="P33" s="57">
+      <c r="P33" s="56">
         <v>1021.9101600000004</v>
       </c>
-      <c r="Q33" s="57">
+      <c r="Q33" s="56">
         <v>3794.1720700000001</v>
       </c>
-      <c r="R33" s="57">
+      <c r="R33" s="56">
         <v>708.24244999999996</v>
       </c>
-      <c r="S33" s="57">
+      <c r="S33" s="56">
         <v>1654.4072500000002</v>
       </c>
-      <c r="T33" s="57">
+      <c r="T33" s="56">
         <v>1684.8236100000004</v>
       </c>
-      <c r="U33" s="57">
+      <c r="U33" s="56">
         <v>3328.5936899999997</v>
       </c>
-      <c r="V33" s="57">
+      <c r="V33" s="56">
         <v>7376.067</v>
       </c>
-      <c r="W33" s="57">
+      <c r="W33" s="56">
         <v>1693.6408499999995</v>
       </c>
-      <c r="X33" s="57">
+      <c r="X33" s="56">
         <v>1879.7102499999996</v>
       </c>
-      <c r="Y33" s="57">
+      <c r="Y33" s="56">
         <v>2669.9405900000006</v>
       </c>
-      <c r="Z33" s="57">
+      <c r="Z33" s="56">
         <v>2828.2233900000006</v>
       </c>
-      <c r="AA33" s="57">
+      <c r="AA33" s="56">
         <v>9071.515080000001</v>
       </c>
-      <c r="AB33" s="57">
+      <c r="AB33" s="56">
         <v>1669.4229100000005</v>
       </c>
-      <c r="AC33" s="57">
+      <c r="AC33" s="56">
         <v>2119.9163900000003</v>
       </c>
-      <c r="AD33" s="57">
+      <c r="AD33" s="56">
         <v>2029.8104699999999</v>
       </c>
-      <c r="AE33" s="57">
+      <c r="AE33" s="56">
         <v>1607.1507700000004</v>
       </c>
-      <c r="AF33" s="57">
+      <c r="AF33" s="56">
         <v>7426.3005400000002</v>
       </c>
-      <c r="AG33" s="39">
+      <c r="AG33" s="38">
         <v>1727.2096900000001</v>
       </c>
-      <c r="AH33" s="39">
+      <c r="AH33" s="38">
         <v>3422.3343499999992</v>
       </c>
-      <c r="AI33" s="39">
+      <c r="AI33" s="38">
         <v>1766.2571900000003</v>
       </c>
-      <c r="AJ33" s="39">
+      <c r="AJ33" s="38">
         <v>1369.6752000000001</v>
       </c>
-      <c r="AK33" s="39">
+      <c r="AK33" s="38">
         <v>8285.4764299999988</v>
       </c>
-      <c r="AL33" s="39">
+      <c r="AL33" s="38">
         <v>3063.7322399999998</v>
       </c>
-      <c r="AM33" s="39">
+      <c r="AM33" s="38">
         <v>1158.4592300000002</v>
       </c>
-      <c r="AN33" s="39">
+      <c r="AN33" s="38">
         <v>2342.53505</v>
       </c>
-      <c r="AO33" s="39">
+      <c r="AO33" s="38">
         <v>-275.30322166516987</v>
       </c>
-      <c r="AP33" s="39">
+      <c r="AP33" s="38">
         <v>6289.4232983348302</v>
       </c>
-      <c r="AQ33" s="39">
+      <c r="AQ33" s="38">
         <v>2181.44758</v>
       </c>
-      <c r="AR33" s="39">
+      <c r="AR33" s="38">
         <v>1495.0900413500005</v>
       </c>
-      <c r="AS33" s="39">
+      <c r="AS33" s="38">
         <v>1280.3092099999999</v>
       </c>
-      <c r="AT33" s="39">
+      <c r="AT33" s="38">
         <v>699.47478762000037</v>
       </c>
-      <c r="AU33" s="39">
+      <c r="AU33" s="38">
         <v>5656.3216189699997</v>
       </c>
-      <c r="AV33" s="39">
+      <c r="AV33" s="38">
         <v>1445.8279950900003</v>
       </c>
-      <c r="AW33" s="39">
+      <c r="AW33" s="38">
         <v>1075.3710999999996</v>
       </c>
-      <c r="AX33" s="39">
+      <c r="AX33" s="38">
         <v>1022.1724500000007</v>
       </c>
-      <c r="AY33" s="39">
+      <c r="AY33" s="38">
         <v>170.74171000000038</v>
       </c>
-      <c r="AZ33" s="39">
+      <c r="AZ33" s="38">
         <v>3714.1132550900011</v>
       </c>
-      <c r="BA33" s="39">
+      <c r="BA33" s="38">
         <v>-940.07885999999996</v>
       </c>
-      <c r="BB33" s="39">
+      <c r="BB33" s="38">
         <v>1144.1192199999994</v>
       </c>
-      <c r="BC33" s="39">
+      <c r="BC33" s="38">
         <v>725.73308999999995</v>
       </c>
-      <c r="BD33" s="39">
+      <c r="BD33" s="38">
         <v>1148.0529500000002</v>
       </c>
-      <c r="BE33" s="39">
+      <c r="BE33" s="38">
         <v>2077.8263999999995</v>
       </c>
-      <c r="BF33" s="39">
+      <c r="BF33" s="38">
         <v>586.33149000000071</v>
       </c>
-      <c r="BG33" s="39">
+      <c r="BG33" s="38">
         <v>-1553.3942110419996</v>
       </c>
-      <c r="BH33" s="39">
+      <c r="BH33" s="38">
         <v>33.92968995999972</v>
       </c>
-      <c r="BI33" s="39">
+      <c r="BI33" s="38">
         <v>405.60802999999999</v>
       </c>
-      <c r="BJ33" s="39">
+      <c r="BJ33" s="38">
         <v>-527.52500108199922</v>
       </c>
-      <c r="BK33" s="39">
+      <c r="BK33" s="38">
         <v>561.39556000000005</v>
       </c>
-      <c r="BL33" s="39">
+      <c r="BL33" s="38">
         <v>356.34309000000002</v>
       </c>
-      <c r="BM33" s="39">
+      <c r="BM33" s="38">
         <v>-919.77733825352527</v>
       </c>
-      <c r="BN33" s="39">
+      <c r="BN33" s="38">
         <v>-1031.9632500000002</v>
       </c>
-      <c r="BO33" s="39">
+      <c r="BO33" s="38">
         <v>-1034.0019382535256</v>
       </c>
-      <c r="BP33" s="39">
+      <c r="BP33" s="38">
         <v>1823.1251399999999</v>
       </c>
-      <c r="BQ33" s="39">
+      <c r="BQ33" s="38">
         <v>10.175109999999677</v>
       </c>
-      <c r="BR33" s="39">
+      <c r="BR33" s="38">
         <v>364.4684199999997</v>
       </c>
-      <c r="BS33" s="39">
+      <c r="BS33" s="38">
         <v>-948.74900989791956</v>
       </c>
-      <c r="BT33" s="39">
+      <c r="BT33" s="38">
         <v>1249.0196601020798</v>
       </c>
-      <c r="BU33" s="39">
+      <c r="BU33" s="38">
         <v>280.58208999999965</v>
       </c>
-      <c r="BV33" s="39">
+      <c r="BV33" s="38">
         <v>-721.02061999999933</v>
       </c>
-      <c r="BW33" s="39">
+      <c r="BW33" s="38">
         <v>-1824.8043400000006</v>
       </c>
-      <c r="BX33" s="39">
+      <c r="BX33" s="38">
         <v>-946.86887999999976</v>
       </c>
-      <c r="BY33" s="39">
+      <c r="BY33" s="38">
         <v>-3212.11175</v>
       </c>
-      <c r="BZ33" s="39">
+      <c r="BZ33" s="38">
         <v>251.85499000000044</v>
       </c>
-      <c r="CA33" s="39">
+      <c r="CA33" s="38">
         <v>-118.4552492000002</v>
       </c>
-      <c r="CB33" s="39">
+      <c r="CB33" s="38">
         <v>-1220.96704391</v>
       </c>
-      <c r="CC33" s="39">
+      <c r="CC33" s="38">
         <v>-516.48473479999961</v>
       </c>
-      <c r="CD33" s="39">
+      <c r="CD33" s="38">
         <v>-1604.0520379099994</v>
       </c>
-      <c r="CE33" s="39">
+      <c r="CE33" s="38">
         <v>-1709.4826699999996</v>
       </c>
-      <c r="CF33" s="39">
+      <c r="CF33" s="38">
         <v>-1017.0836100000002</v>
       </c>
-      <c r="CG33" s="39">
+      <c r="CG33" s="38">
         <v>-1853.4781000000007</v>
       </c>
-      <c r="CH33" s="39">
+      <c r="CH33" s="38">
         <v>-2476.0347999999994</v>
       </c>
-      <c r="CI33" s="39">
+      <c r="CI33" s="38">
         <v>-7056.0791800000006</v>
       </c>
-      <c r="CJ33" s="39">
+      <c r="CJ33" s="38">
         <v>-1685.067453000001</v>
       </c>
-      <c r="CK33" s="39">
+      <c r="CK33" s="38">
         <v>-1763.0975930000002</v>
       </c>
-      <c r="CL33" s="39">
+      <c r="CL33" s="38">
         <v>800.77160300000003</v>
       </c>
-      <c r="CM33" s="39">
+      <c r="CM33" s="38">
         <v>2574.7848490000006</v>
       </c>
-      <c r="CN33" s="39">
+      <c r="CN33" s="38">
         <v>-72.608594000000267</v>
       </c>
-      <c r="CO33" s="39">
+      <c r="CO33" s="38">
         <v>-967.43948000000023</v>
       </c>
-      <c r="CP33" s="39">
+      <c r="CP33" s="38">
         <v>272.27647800000148</v>
       </c>
-      <c r="CQ33" s="39">
+      <c r="CQ33" s="38">
         <v>-976.00239330830141</v>
       </c>
-      <c r="CR33" s="39">
+      <c r="CR33" s="38">
         <v>-956.79886999999883</v>
       </c>
-      <c r="CS33" s="39">
+      <c r="CS33" s="38">
         <v>-2627.9642653082988</v>
       </c>
-      <c r="CT33" s="39">
+      <c r="CT33" s="38">
         <v>-389.87890215532053</v>
       </c>
-      <c r="CU33" s="39">
+      <c r="CU33" s="38">
         <v>88.99353412000039</v>
       </c>
-      <c r="CV33" s="39">
+      <c r="CV33" s="38">
         <v>-1587.8861119599987</v>
       </c>
-      <c r="CW33" s="39">
+      <c r="CW33" s="38">
         <v>-597.47256962000017</v>
       </c>
-      <c r="CX33" s="39">
+      <c r="CX33" s="38">
         <v>-2486.244049615319</v>
       </c>
-      <c r="CY33" s="39">
+      <c r="CY33" s="38">
         <v>983.53368000000012</v>
       </c>
-      <c r="CZ33" s="39">
+      <c r="CZ33" s="38">
         <v>-687.40468000000146</v>
       </c>
-      <c r="DA33" s="39">
+      <c r="DA33" s="38">
         <v>-545.56077000000005</v>
       </c>
-      <c r="DB33" s="39">
+      <c r="DB33" s="38">
         <v>-649.18003881984498</v>
       </c>
-      <c r="DC33" s="39">
+      <c r="DC33" s="38">
         <v>-898.61180881984637</v>
       </c>
-      <c r="DD33" s="66"/>
+      <c r="DD33" s="38">
+        <v>503.54524999999956</v>
+      </c>
     </row>
-    <row r="34" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="29" t="s">
+    <row r="34" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A34" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C34" s="19">
         <v>477.95839999999998</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="19">
         <v>-45.299379999999928</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="19">
         <v>521.81169000000011</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="19">
         <v>1009.2361599999999</v>
       </c>
-      <c r="G34" s="20">
+      <c r="G34" s="19">
         <v>1963.70687</v>
       </c>
-      <c r="H34" s="20">
+      <c r="H34" s="19">
         <v>1753.8865599999999</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>855.03408000000036</v>
       </c>
-      <c r="J34" s="20">
+      <c r="J34" s="19">
         <v>1010.9856800000002</v>
       </c>
-      <c r="K34" s="20">
+      <c r="K34" s="19">
         <v>1380.3814700000003</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="19">
         <v>5000.2877900000003</v>
       </c>
-      <c r="M34" s="20">
+      <c r="M34" s="19">
         <v>955.41878999999994</v>
       </c>
-      <c r="N34" s="20">
+      <c r="N34" s="19">
         <v>1074.50082</v>
       </c>
-      <c r="O34" s="20">
+      <c r="O34" s="19">
         <v>1953.4622899999999</v>
       </c>
-      <c r="P34" s="20">
+      <c r="P34" s="19">
         <v>1493.1234500000005</v>
       </c>
-      <c r="Q34" s="20">
+      <c r="Q34" s="19">
         <v>5476.5053500000004</v>
       </c>
-      <c r="R34" s="20">
+      <c r="R34" s="19">
         <v>799.60286999999994</v>
       </c>
-      <c r="S34" s="20">
+      <c r="S34" s="19">
         <v>1387.0122600000002</v>
       </c>
-      <c r="T34" s="20">
+      <c r="T34" s="19">
         <v>2308.8545500000005</v>
       </c>
-      <c r="U34" s="20">
+      <c r="U34" s="19">
         <v>2451.0513099999998</v>
       </c>
-      <c r="V34" s="20">
+      <c r="V34" s="19">
         <v>6946.52099</v>
       </c>
-      <c r="W34" s="20">
+      <c r="W34" s="19">
         <v>1557.3849799999996</v>
       </c>
-      <c r="X34" s="20">
+      <c r="X34" s="19">
         <v>1877.3202099999996</v>
       </c>
-      <c r="Y34" s="20">
+      <c r="Y34" s="19">
         <v>2702.0748900000008</v>
       </c>
-      <c r="Z34" s="20">
+      <c r="Z34" s="19">
         <v>2656.8944200000005</v>
       </c>
-      <c r="AA34" s="20">
+      <c r="AA34" s="19">
         <v>8793.674500000001</v>
       </c>
-      <c r="AB34" s="20">
+      <c r="AB34" s="19">
         <v>1666.9630300000003</v>
       </c>
-      <c r="AC34" s="20">
+      <c r="AC34" s="19">
         <v>2051.3468000000003</v>
       </c>
-      <c r="AD34" s="20">
+      <c r="AD34" s="19">
         <v>2040.6401699999999</v>
       </c>
-      <c r="AE34" s="20">
+      <c r="AE34" s="19">
         <v>1626.2061100000005</v>
       </c>
-      <c r="AF34" s="20">
+      <c r="AF34" s="19">
         <v>7385.1561100000017</v>
       </c>
-      <c r="AG34" s="23">
+      <c r="AG34" s="22">
         <v>2148.6532400000001</v>
       </c>
-      <c r="AH34" s="23">
+      <c r="AH34" s="22">
         <v>3445.6267199999993</v>
       </c>
-      <c r="AI34" s="23">
+      <c r="AI34" s="22">
         <v>1892.9345200000002</v>
       </c>
-      <c r="AJ34" s="23">
+      <c r="AJ34" s="22">
         <v>1275.1429900000003</v>
       </c>
-      <c r="AK34" s="23">
+      <c r="AK34" s="22">
         <v>8762.3574700000008</v>
       </c>
-      <c r="AL34" s="23">
+      <c r="AL34" s="22">
         <v>2633.2758999999996</v>
       </c>
-      <c r="AM34" s="23">
+      <c r="AM34" s="22">
         <v>1334.9910300000001</v>
       </c>
-      <c r="AN34" s="23">
+      <c r="AN34" s="22">
         <v>1912.5165799999997</v>
       </c>
-      <c r="AO34" s="23">
+      <c r="AO34" s="22">
         <v>-340.9972519540097</v>
       </c>
-      <c r="AP34" s="23">
+      <c r="AP34" s="22">
         <v>5539.7862580459896</v>
       </c>
-      <c r="AQ34" s="23">
+      <c r="AQ34" s="22">
         <v>2224.7185450000002</v>
       </c>
-      <c r="AR34" s="23">
+      <c r="AR34" s="22">
         <v>1390.5378323500004</v>
       </c>
-      <c r="AS34" s="23">
+      <c r="AS34" s="22">
         <v>1477.39032</v>
       </c>
-      <c r="AT34" s="23">
+      <c r="AT34" s="22">
         <v>415.92694962000041</v>
       </c>
-      <c r="AU34" s="23">
+      <c r="AU34" s="22">
         <v>5508.5736469700014</v>
       </c>
-      <c r="AV34" s="23">
+      <c r="AV34" s="22">
         <v>1423.0693550900003</v>
       </c>
-      <c r="AW34" s="23">
+      <c r="AW34" s="22">
         <v>1217.3805299999999</v>
       </c>
-      <c r="AX34" s="23">
+      <c r="AX34" s="22">
         <v>1079.3229000000006</v>
       </c>
-      <c r="AY34" s="23">
+      <c r="AY34" s="22">
         <v>472.49972000000025</v>
       </c>
-      <c r="AZ34" s="23">
+      <c r="AZ34" s="22">
         <v>4192.2725050900008</v>
       </c>
-      <c r="BA34" s="23">
+      <c r="BA34" s="22">
         <v>910.92919999999981</v>
       </c>
-      <c r="BB34" s="23">
+      <c r="BB34" s="22">
         <v>1223.0604899999996</v>
       </c>
-      <c r="BC34" s="23">
+      <c r="BC34" s="22">
         <v>1081.5583099999999</v>
       </c>
-      <c r="BD34" s="23">
+      <c r="BD34" s="22">
         <v>1187.1739100000002</v>
       </c>
-      <c r="BE34" s="23">
+      <c r="BE34" s="22">
         <v>4402.7219099999993</v>
       </c>
-      <c r="BF34" s="23">
+      <c r="BF34" s="22">
         <v>1035.2851900000007</v>
       </c>
-      <c r="BG34" s="23">
+      <c r="BG34" s="22">
         <v>107.61511000000019</v>
       </c>
-      <c r="BH34" s="23">
+      <c r="BH34" s="22">
         <v>1002.5395099999998</v>
       </c>
-      <c r="BI34" s="23">
+      <c r="BI34" s="22">
         <v>-90.279199999999946</v>
       </c>
-      <c r="BJ34" s="23">
+      <c r="BJ34" s="22">
         <v>2055.1606100000008</v>
       </c>
-      <c r="BK34" s="23">
+      <c r="BK34" s="22">
         <v>938.52080000000024</v>
       </c>
-      <c r="BL34" s="23">
+      <c r="BL34" s="22">
         <v>1228.1495199999999</v>
       </c>
-      <c r="BM34" s="23">
+      <c r="BM34" s="22">
         <v>1423.7592599999998</v>
       </c>
-      <c r="BN34" s="23">
+      <c r="BN34" s="22">
         <v>-1245.5156499999998</v>
       </c>
-      <c r="BO34" s="23">
+      <c r="BO34" s="22">
         <v>2344.9139300000002</v>
       </c>
-      <c r="BP34" s="23">
+      <c r="BP34" s="22">
         <v>226.86949999999979</v>
       </c>
-      <c r="BQ34" s="23">
+      <c r="BQ34" s="22">
         <v>-105.79678000000013</v>
       </c>
-      <c r="BR34" s="23">
+      <c r="BR34" s="22">
         <v>385.22014999999965</v>
       </c>
-      <c r="BS34" s="23">
+      <c r="BS34" s="22">
         <v>-157.56455000000051</v>
       </c>
-      <c r="BT34" s="23">
+      <c r="BT34" s="22">
         <v>348.7283199999988</v>
       </c>
-      <c r="BU34" s="23">
+      <c r="BU34" s="22">
         <v>205.73099000000002</v>
       </c>
-      <c r="BV34" s="23">
+      <c r="BV34" s="22">
         <v>978.48690000000033</v>
       </c>
-      <c r="BW34" s="23">
+      <c r="BW34" s="22">
         <v>-229.23371000000043</v>
       </c>
-      <c r="BX34" s="23">
+      <c r="BX34" s="22">
         <v>-860.68129999999974</v>
       </c>
-      <c r="BY34" s="23">
+      <c r="BY34" s="22">
         <v>94.302880000000187</v>
       </c>
-      <c r="BZ34" s="23">
+      <c r="BZ34" s="22">
         <v>309.73507000000018</v>
       </c>
-      <c r="CA34" s="23">
+      <c r="CA34" s="22">
         <v>748.88319000000001</v>
       </c>
-      <c r="CB34" s="23">
+      <c r="CB34" s="22">
         <v>-378.63216390999969</v>
       </c>
-      <c r="CC34" s="23">
+      <c r="CC34" s="22">
         <v>-203.26550479999969</v>
       </c>
-      <c r="CD34" s="23">
+      <c r="CD34" s="22">
         <v>476.72059129000081</v>
       </c>
-      <c r="CE34" s="23">
+      <c r="CE34" s="22">
         <v>-286.1279199999999</v>
       </c>
-      <c r="CF34" s="23">
+      <c r="CF34" s="22">
         <v>-363.72630000000026</v>
       </c>
-      <c r="CG34" s="23">
+      <c r="CG34" s="22">
         <v>-839.93001000000004</v>
       </c>
-      <c r="CH34" s="23">
+      <c r="CH34" s="22">
         <v>-1167.1696100000004</v>
       </c>
-      <c r="CI34" s="23">
+      <c r="CI34" s="22">
         <v>-2656.9538400000006</v>
       </c>
-      <c r="CJ34" s="23">
+      <c r="CJ34" s="22">
         <v>-1072.6073700000006</v>
       </c>
-      <c r="CK34" s="23">
+      <c r="CK34" s="22">
         <v>-294.31161999999949</v>
       </c>
-      <c r="CL34" s="23">
+      <c r="CL34" s="22">
         <v>1091.2688400000002</v>
       </c>
-      <c r="CM34" s="23">
+      <c r="CM34" s="22">
         <v>-53.277829999999994</v>
       </c>
-      <c r="CN34" s="23">
+      <c r="CN34" s="22">
         <v>-328.92797999999993</v>
       </c>
-      <c r="CO34" s="23">
+      <c r="CO34" s="22">
         <v>497.14755999999988</v>
       </c>
-      <c r="CP34" s="23">
+      <c r="CP34" s="22">
         <v>430.06061100000079</v>
       </c>
-      <c r="CQ34" s="23">
+      <c r="CQ34" s="22">
         <v>-510.46395999999913</v>
       </c>
-      <c r="CR34" s="23">
+      <c r="CR34" s="22">
         <v>-102.41429999999946</v>
       </c>
-      <c r="CS34" s="23">
+      <c r="CS34" s="22">
         <v>314.32991100000208</v>
       </c>
-      <c r="CT34" s="23">
+      <c r="CT34" s="22">
         <v>324.33321784467898</v>
       </c>
-      <c r="CU34" s="23">
+      <c r="CU34" s="22">
         <v>468.80370412000002</v>
       </c>
-      <c r="CV34" s="23">
+      <c r="CV34" s="22">
         <v>-662.15120195999953</v>
       </c>
-      <c r="CW34" s="23">
+      <c r="CW34" s="22">
         <v>-451.05893999999989</v>
       </c>
-      <c r="CX34" s="23">
+      <c r="CX34" s="22">
         <v>-320.07321999532041</v>
       </c>
-      <c r="CY34" s="23">
+      <c r="CY34" s="22">
         <v>1862.2344899999998</v>
       </c>
-      <c r="CZ34" s="23">
+      <c r="CZ34" s="22">
         <v>-804.48140000000058</v>
       </c>
-      <c r="DA34" s="23">
+      <c r="DA34" s="22">
         <v>-342.75640000000021</v>
       </c>
-      <c r="DB34" s="23">
+      <c r="DB34" s="22">
         <v>-224.92227000000094</v>
       </c>
-      <c r="DC34" s="23">
+      <c r="DC34" s="22">
         <v>490.0744199999981</v>
       </c>
-      <c r="DD34" s="66"/>
+      <c r="DD34" s="22">
+        <v>205.61255999999958</v>
+      </c>
     </row>
-    <row r="35" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A35" s="27" t="s">
+    <row r="35" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="12">
+      <c r="B35" s="11">
         <v>32</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C35" s="19">
         <v>1223.64491</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="19">
         <v>1783.39168</v>
       </c>
-      <c r="E35" s="20">
+      <c r="E35" s="19">
         <v>1480.7392500000001</v>
       </c>
-      <c r="F35" s="20">
+      <c r="F35" s="19">
         <v>1894.10933</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="19">
         <v>6381.8851700000005</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="19">
         <v>2474.4072900000001</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="19">
         <v>2302.98027</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="19">
         <v>2149.2641600000002</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="19">
         <v>2322.1903200000002</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="19">
         <v>9248.8420399999995</v>
       </c>
-      <c r="M35" s="20">
+      <c r="M35" s="19">
         <v>2130.76161</v>
       </c>
-      <c r="N35" s="20">
+      <c r="N35" s="19">
         <v>2396.2964999999999</v>
       </c>
-      <c r="O35" s="20">
+      <c r="O35" s="19">
         <v>3038.0846999999999</v>
       </c>
-      <c r="P35" s="20">
+      <c r="P35" s="19">
         <v>3565.6231700000003</v>
       </c>
-      <c r="Q35" s="20">
+      <c r="Q35" s="19">
         <v>11130.76598</v>
       </c>
-      <c r="R35" s="20">
+      <c r="R35" s="19">
         <v>2477.1889799999999</v>
       </c>
-      <c r="S35" s="20">
+      <c r="S35" s="19">
         <v>3118.9963900000002</v>
       </c>
-      <c r="T35" s="20">
+      <c r="T35" s="19">
         <v>3503.7156300000006</v>
       </c>
-      <c r="U35" s="20">
+      <c r="U35" s="19">
         <v>3710.6304500000001</v>
       </c>
-      <c r="V35" s="20">
+      <c r="V35" s="19">
         <v>12810.531450000002</v>
       </c>
-      <c r="W35" s="20">
+      <c r="W35" s="19">
         <v>2668.8139599999995</v>
       </c>
-      <c r="X35" s="20">
+      <c r="X35" s="19">
         <v>3431.9007199999996</v>
       </c>
-      <c r="Y35" s="20">
+      <c r="Y35" s="19">
         <v>3929.3350100000007</v>
       </c>
-      <c r="Z35" s="20">
+      <c r="Z35" s="19">
         <v>4803.6895700000005</v>
       </c>
-      <c r="AA35" s="20">
+      <c r="AA35" s="19">
         <v>14833.73926</v>
       </c>
-      <c r="AB35" s="20">
+      <c r="AB35" s="19">
         <v>3720.8488500000003</v>
       </c>
-      <c r="AC35" s="20">
+      <c r="AC35" s="19">
         <v>3711.0125499999999</v>
       </c>
-      <c r="AD35" s="20">
+      <c r="AD35" s="19">
         <v>3736.9360299999998</v>
       </c>
-      <c r="AE35" s="20">
+      <c r="AE35" s="19">
         <v>3728.0975000000003</v>
       </c>
-      <c r="AF35" s="20">
+      <c r="AF35" s="19">
         <v>14896.894929999999</v>
       </c>
-      <c r="AG35" s="23">
+      <c r="AG35" s="22">
         <v>3645.08889</v>
       </c>
-      <c r="AH35" s="23">
+      <c r="AH35" s="22">
         <v>5421.4195599999994</v>
       </c>
-      <c r="AI35" s="23">
+      <c r="AI35" s="22">
         <v>4856.5480900000002</v>
       </c>
-      <c r="AJ35" s="23">
+      <c r="AJ35" s="22">
         <v>4193.3532400000004</v>
       </c>
-      <c r="AK35" s="23">
+      <c r="AK35" s="22">
         <v>18116.409780000002</v>
       </c>
-      <c r="AL35" s="23">
+      <c r="AL35" s="22">
         <v>4476.2390699999996</v>
       </c>
-      <c r="AM35" s="23">
+      <c r="AM35" s="22">
         <v>4187.1081800000002</v>
       </c>
-      <c r="AN35" s="23">
+      <c r="AN35" s="22">
         <v>3891.7190099999998</v>
       </c>
-      <c r="AO35" s="23">
+      <c r="AO35" s="22">
         <v>3881.0170030459904</v>
       </c>
-      <c r="AP35" s="23">
+      <c r="AP35" s="22">
         <v>16436.083263045992</v>
       </c>
-      <c r="AQ35" s="23">
+      <c r="AQ35" s="22">
         <v>4212.4196650000004</v>
       </c>
-      <c r="AR35" s="23">
+      <c r="AR35" s="22">
         <v>4109.5579323500006</v>
       </c>
-      <c r="AS35" s="23">
+      <c r="AS35" s="22">
         <v>3946.9715700000002</v>
       </c>
-      <c r="AT35" s="23">
+      <c r="AT35" s="22">
         <v>3655.2034030200002</v>
       </c>
-      <c r="AU35" s="23">
+      <c r="AU35" s="22">
         <v>15924.152570369999</v>
       </c>
-      <c r="AV35" s="23">
+      <c r="AV35" s="22">
         <v>3251.9683450900002</v>
       </c>
-      <c r="AW35" s="23">
+      <c r="AW35" s="22">
         <v>3481.61375</v>
       </c>
-      <c r="AX35" s="23">
+      <c r="AX35" s="22">
         <v>3371.0860800000005</v>
       </c>
-      <c r="AY35" s="23">
+      <c r="AY35" s="22">
         <v>3680.4699400000004</v>
       </c>
-      <c r="AZ35" s="23">
+      <c r="AZ35" s="22">
         <v>13785.138115090002</v>
       </c>
-      <c r="BA35" s="23">
+      <c r="BA35" s="22">
         <v>2781.71038</v>
       </c>
-      <c r="BB35" s="23">
+      <c r="BB35" s="22">
         <v>2952.3615699999996</v>
       </c>
-      <c r="BC35" s="23">
+      <c r="BC35" s="22">
         <v>3006.6306399999999</v>
       </c>
-      <c r="BD35" s="23">
+      <c r="BD35" s="22">
         <v>2911.2521900000002</v>
       </c>
-      <c r="BE35" s="23">
+      <c r="BE35" s="22">
         <v>11651.95478</v>
       </c>
-      <c r="BF35" s="23">
+      <c r="BF35" s="22">
         <v>2484.9847700000005</v>
       </c>
-      <c r="BG35" s="23">
+      <c r="BG35" s="22">
         <v>2486.2945300000001</v>
       </c>
-      <c r="BH35" s="23">
+      <c r="BH35" s="22">
         <v>2882.63087</v>
       </c>
-      <c r="BI35" s="23">
+      <c r="BI35" s="22">
         <v>2937.1134400000001</v>
       </c>
-      <c r="BJ35" s="23">
+      <c r="BJ35" s="22">
         <v>10791.02361</v>
       </c>
-      <c r="BK35" s="23">
+      <c r="BK35" s="22">
         <v>3256.8676300000002</v>
       </c>
-      <c r="BL35" s="23">
+      <c r="BL35" s="22">
         <v>3633.0167099999999</v>
       </c>
-      <c r="BM35" s="23">
+      <c r="BM35" s="22">
         <v>4278.0810499999998</v>
       </c>
-      <c r="BN35" s="23">
+      <c r="BN35" s="22">
         <v>3352.4187200000001</v>
       </c>
-      <c r="BO35" s="23">
+      <c r="BO35" s="22">
         <v>14520.384110000001</v>
       </c>
-      <c r="BP35" s="23">
+      <c r="BP35" s="22">
         <v>3419.3916999999997</v>
       </c>
-      <c r="BQ35" s="23">
+      <c r="BQ35" s="22">
         <v>3630.29126</v>
       </c>
-      <c r="BR35" s="23">
+      <c r="BR35" s="22">
         <v>3922.2990799999998</v>
       </c>
-      <c r="BS35" s="23">
+      <c r="BS35" s="22">
         <v>3809.3143699999996</v>
       </c>
-      <c r="BT35" s="23">
+      <c r="BT35" s="22">
         <v>14781.296409999999</v>
       </c>
-      <c r="BU35" s="23">
+      <c r="BU35" s="22">
         <v>3691.2044599999999</v>
       </c>
-      <c r="BV35" s="23">
+      <c r="BV35" s="22">
         <v>3703.2649800000004</v>
       </c>
-      <c r="BW35" s="23">
+      <c r="BW35" s="22">
         <v>3442.3229699999997</v>
       </c>
-      <c r="BX35" s="23">
+      <c r="BX35" s="22">
         <v>2974.9765700000003</v>
       </c>
-      <c r="BY35" s="23">
+      <c r="BY35" s="22">
         <v>13811.768980000001</v>
       </c>
-      <c r="BZ35" s="23">
+      <c r="BZ35" s="22">
         <v>3014.8021200000003</v>
       </c>
-      <c r="CA35" s="23">
+      <c r="CA35" s="22">
         <v>2955.1296100000004</v>
       </c>
-      <c r="CB35" s="23">
+      <c r="CB35" s="22">
         <v>2458.83429609</v>
       </c>
-      <c r="CC35" s="23">
+      <c r="CC35" s="22">
         <v>2523.6265051999999</v>
       </c>
-      <c r="CD35" s="23">
+      <c r="CD35" s="22">
         <v>10952.392531290001</v>
       </c>
-      <c r="CE35" s="23">
+      <c r="CE35" s="22">
         <v>2411.9246000000003</v>
       </c>
-      <c r="CF35" s="23">
+      <c r="CF35" s="22">
         <v>3478.62959</v>
       </c>
-      <c r="CG35" s="23">
+      <c r="CG35" s="22">
         <v>3055.0174699999998</v>
       </c>
-      <c r="CH35" s="23">
+      <c r="CH35" s="22">
         <v>2771.7200600000001</v>
       </c>
-      <c r="CI35" s="23">
+      <c r="CI35" s="22">
         <v>11717.291720000001</v>
       </c>
-      <c r="CJ35" s="23">
+      <c r="CJ35" s="22">
         <v>3351.8255600000002</v>
       </c>
-      <c r="CK35" s="23">
+      <c r="CK35" s="22">
         <v>4360.7455200000004</v>
       </c>
-      <c r="CL35" s="23">
+      <c r="CL35" s="22">
         <v>4290.7204300000003</v>
       </c>
-      <c r="CM35" s="23">
+      <c r="CM35" s="22">
         <v>3800.4886200000001</v>
       </c>
-      <c r="CN35" s="23">
+      <c r="CN35" s="22">
         <v>15803.780130000001</v>
       </c>
-      <c r="CO35" s="23">
+      <c r="CO35" s="22">
         <v>4194.5871099999995</v>
       </c>
-      <c r="CP35" s="23">
+      <c r="CP35" s="22">
         <v>4312.0006110000004</v>
       </c>
-      <c r="CQ35" s="23">
+      <c r="CQ35" s="22">
         <v>2995.9990100000005</v>
       </c>
-      <c r="CR35" s="23">
+      <c r="CR35" s="22">
         <v>3682.20183</v>
       </c>
-      <c r="CS35" s="23">
+      <c r="CS35" s="22">
         <v>15184.788560999999</v>
       </c>
-      <c r="CT35" s="23">
+      <c r="CT35" s="22">
         <v>3350.2704978446795</v>
       </c>
-      <c r="CU35" s="23">
+      <c r="CU35" s="22">
         <v>4153.1537641200002</v>
       </c>
-      <c r="CV35" s="23">
+      <c r="CV35" s="22">
         <v>3359.3845580400002</v>
       </c>
-      <c r="CW35" s="23">
+      <c r="CW35" s="22">
         <v>3650.1587399999999</v>
       </c>
-      <c r="CX35" s="23">
+      <c r="CX35" s="22">
         <v>14512.967560004679</v>
       </c>
-      <c r="CY35" s="23">
+      <c r="CY35" s="22">
         <v>4839.0971</v>
       </c>
-      <c r="CZ35" s="23">
+      <c r="CZ35" s="22">
         <v>4245.5533400000004</v>
       </c>
-      <c r="DA35" s="23">
+      <c r="DA35" s="22">
         <v>3933.9724699999997</v>
       </c>
-      <c r="DB35" s="23">
+      <c r="DB35" s="22">
         <v>4117.9071299999996</v>
       </c>
-      <c r="DC35" s="23">
+      <c r="DC35" s="22">
         <v>17136.530040000001</v>
       </c>
-      <c r="DD35" s="66"/>
+      <c r="DD35" s="22">
+        <v>3576.2647399999996</v>
+      </c>
     </row>
-    <row r="36" spans="1:108" x14ac:dyDescent="0.2">
-      <c r="A36" s="27" t="s">
+    <row r="36" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A36" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="12">
+      <c r="B36" s="11">
         <v>33</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="19">
         <v>745.68651</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="19">
         <v>1828.6910599999999</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="19">
         <v>958.92755999999997</v>
       </c>
-      <c r="F36" s="20">
+      <c r="F36" s="19">
         <v>884.87317000000007</v>
       </c>
-      <c r="G36" s="20">
+      <c r="G36" s="19">
         <v>4418.1782999999996</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="19">
         <v>720.52073000000007</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="19">
         <v>1447.9461899999997</v>
       </c>
-      <c r="J36" s="20">
+      <c r="J36" s="19">
         <v>1138.2784799999999</v>
       </c>
-      <c r="K36" s="20">
+      <c r="K36" s="19">
         <v>941.80885000000001</v>
       </c>
-      <c r="L36" s="20">
+      <c r="L36" s="19">
         <v>4248.5542500000001</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="19">
         <v>1175.3428200000001</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N36" s="19">
         <v>1321.7956799999999</v>
       </c>
-      <c r="O36" s="20">
+      <c r="O36" s="19">
         <v>1084.6224099999999</v>
       </c>
-      <c r="P36" s="20">
+      <c r="P36" s="19">
         <v>2072.4997199999998</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="19">
         <v>5654.2606299999998</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="19">
         <v>1677.58611</v>
       </c>
-      <c r="S36" s="20">
+      <c r="S36" s="19">
         <v>1731.9841300000001</v>
       </c>
-      <c r="T36" s="20">
+      <c r="T36" s="19">
         <v>1194.8610800000001</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="19">
         <v>1259.5791400000001</v>
       </c>
-      <c r="V36" s="20">
+      <c r="V36" s="19">
         <v>5864.0104599999995</v>
       </c>
-      <c r="W36" s="20">
+      <c r="W36" s="19">
         <v>1111.4289799999999</v>
       </c>
-      <c r="X36" s="20">
+      <c r="X36" s="19">
         <v>1554.58051</v>
       </c>
-      <c r="Y36" s="20">
+      <c r="Y36" s="19">
         <v>1227.2601200000001</v>
       </c>
-      <c r="Z36" s="20">
+      <c r="Z36" s="19">
         <v>2146.7951499999999</v>
       </c>
-      <c r="AA36" s="20">
+      <c r="AA36" s="19">
         <v>6040.0647600000002</v>
       </c>
-      <c r="AB36" s="20">
+      <c r="AB36" s="19">
         <v>2053.88582</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="19">
         <v>1659.6657499999999</v>
       </c>
-      <c r="AD36" s="20">
+      <c r="AD36" s="19">
         <v>1696.2958599999999</v>
       </c>
-      <c r="AE36" s="20">
+      <c r="AE36" s="19">
         <v>2101.8913899999998</v>
       </c>
-      <c r="AF36" s="20">
+      <c r="AF36" s="19">
         <v>7511.7388199999996</v>
       </c>
-      <c r="AG36" s="23">
+      <c r="AG36" s="22">
         <v>1496.4356499999999</v>
       </c>
-      <c r="AH36" s="23">
+      <c r="AH36" s="22">
         <v>1975.7928400000001</v>
       </c>
-      <c r="AI36" s="23">
+      <c r="AI36" s="22">
         <v>2963.61357</v>
       </c>
-      <c r="AJ36" s="23">
+      <c r="AJ36" s="22">
         <v>2918.2102500000001</v>
       </c>
-      <c r="AK36" s="23">
+      <c r="AK36" s="22">
         <v>9354.0523099999991</v>
       </c>
-      <c r="AL36" s="23">
+      <c r="AL36" s="22">
         <v>1842.96317</v>
       </c>
-      <c r="AM36" s="23">
+      <c r="AM36" s="22">
         <v>2852.11715</v>
       </c>
-      <c r="AN36" s="23">
+      <c r="AN36" s="22">
         <v>1979.20243</v>
       </c>
-      <c r="AO36" s="23">
+      <c r="AO36" s="22">
         <v>4222.014255</v>
       </c>
-      <c r="AP36" s="23">
+      <c r="AP36" s="22">
         <v>10896.297005</v>
       </c>
-      <c r="AQ36" s="23">
+      <c r="AQ36" s="22">
         <v>1987.7011200000002</v>
       </c>
-      <c r="AR36" s="23">
+      <c r="AR36" s="22">
         <v>2719.0201000000002</v>
       </c>
-      <c r="AS36" s="23">
+      <c r="AS36" s="22">
         <v>2469.5812500000002</v>
       </c>
-      <c r="AT36" s="23">
+      <c r="AT36" s="22">
         <v>3239.2764533999998</v>
       </c>
-      <c r="AU36" s="23">
+      <c r="AU36" s="22">
         <v>10415.5789234</v>
       </c>
-      <c r="AV36" s="23">
+      <c r="AV36" s="22">
         <v>1828.8989899999999</v>
       </c>
-      <c r="AW36" s="23">
+      <c r="AW36" s="22">
         <v>2264.2332200000001</v>
       </c>
-      <c r="AX36" s="23">
+      <c r="AX36" s="22">
         <v>2291.7631799999999</v>
       </c>
-      <c r="AY36" s="23">
+      <c r="AY36" s="22">
         <v>3207.9702200000002</v>
       </c>
-      <c r="AZ36" s="23">
+      <c r="AZ36" s="22">
         <v>9592.8656100000007</v>
       </c>
-      <c r="BA36" s="23">
+      <c r="BA36" s="22">
         <v>1870.7811800000002</v>
       </c>
-      <c r="BB36" s="23">
+      <c r="BB36" s="22">
         <v>1729.30108</v>
       </c>
-      <c r="BC36" s="23">
+      <c r="BC36" s="22">
         <v>1925.07233</v>
       </c>
-      <c r="BD36" s="23">
+      <c r="BD36" s="22">
         <v>1724.0782799999999</v>
       </c>
-      <c r="BE36" s="23">
+      <c r="BE36" s="22">
         <v>7249.2328699999998</v>
       </c>
-      <c r="BF36" s="23">
+      <c r="BF36" s="22">
         <v>1449.6995799999997</v>
       </c>
-      <c r="BG36" s="23">
+      <c r="BG36" s="22">
         <v>2378.6794199999999</v>
       </c>
-      <c r="BH36" s="23">
+      <c r="BH36" s="22">
         <v>1880.0913600000001</v>
       </c>
-      <c r="BI36" s="23">
+      <c r="BI36" s="22">
         <v>3027.39264</v>
       </c>
-      <c r="BJ36" s="23">
+      <c r="BJ36" s="22">
         <v>8735.8630000000012</v>
       </c>
-      <c r="BK36" s="23">
+      <c r="BK36" s="22">
         <v>2318.34683</v>
       </c>
-      <c r="BL36" s="23">
+      <c r="BL36" s="22">
         <v>2404.8671899999999</v>
       </c>
-      <c r="BM36" s="23">
+      <c r="BM36" s="22">
         <v>2854.32179</v>
       </c>
-      <c r="BN36" s="23">
+      <c r="BN36" s="22">
         <v>4597.9343699999999</v>
       </c>
-      <c r="BO36" s="23">
+      <c r="BO36" s="22">
         <v>12175.47018</v>
       </c>
-      <c r="BP36" s="23">
+      <c r="BP36" s="22">
         <v>3192.5221999999999</v>
       </c>
-      <c r="BQ36" s="23">
+      <c r="BQ36" s="22">
         <v>3736.0880400000001</v>
       </c>
-      <c r="BR36" s="23">
+      <c r="BR36" s="22">
         <v>3537.0789300000001</v>
       </c>
-      <c r="BS36" s="23">
+      <c r="BS36" s="22">
         <v>3966.8789200000001</v>
       </c>
-      <c r="BT36" s="23">
+      <c r="BT36" s="22">
         <v>14432.568090000001</v>
       </c>
-      <c r="BU36" s="23">
+      <c r="BU36" s="22">
         <v>3485.4734699999999</v>
       </c>
-      <c r="BV36" s="23">
+      <c r="BV36" s="22">
         <v>2724.77808</v>
       </c>
-      <c r="BW36" s="23">
+      <c r="BW36" s="22">
         <v>3671.5566800000001</v>
       </c>
-      <c r="BX36" s="23">
+      <c r="BX36" s="22">
         <v>3835.65787</v>
       </c>
-      <c r="BY36" s="23">
+      <c r="BY36" s="22">
         <v>13717.466100000001</v>
       </c>
-      <c r="BZ36" s="23">
+      <c r="BZ36" s="22">
         <v>2705.0670500000001</v>
       </c>
-      <c r="CA36" s="23">
+      <c r="CA36" s="22">
         <v>2206.2464200000004</v>
       </c>
-      <c r="CB36" s="23">
+      <c r="CB36" s="22">
         <v>2837.4664599999996</v>
       </c>
-      <c r="CC36" s="23">
+      <c r="CC36" s="22">
         <v>2726.8920099999996</v>
       </c>
-      <c r="CD36" s="23">
+      <c r="CD36" s="22">
         <v>10475.67194</v>
       </c>
-      <c r="CE36" s="23">
+      <c r="CE36" s="22">
         <v>2698.0525200000002</v>
       </c>
-      <c r="CF36" s="23">
+      <c r="CF36" s="22">
         <v>3842.3558900000003</v>
       </c>
-      <c r="CG36" s="23">
+      <c r="CG36" s="22">
         <v>3894.9474799999998</v>
       </c>
-      <c r="CH36" s="23">
+      <c r="CH36" s="22">
         <v>3938.8896700000005</v>
       </c>
-      <c r="CI36" s="23">
+      <c r="CI36" s="22">
         <v>14374.245559999999</v>
       </c>
-      <c r="CJ36" s="23">
+      <c r="CJ36" s="22">
         <v>4424.4329300000009</v>
       </c>
-      <c r="CK36" s="23">
+      <c r="CK36" s="22">
         <v>4655.0571399999999</v>
       </c>
-      <c r="CL36" s="23">
+      <c r="CL36" s="22">
         <v>3199.4515900000001</v>
       </c>
-      <c r="CM36" s="23">
+      <c r="CM36" s="22">
         <v>3853.7664500000001</v>
       </c>
-      <c r="CN36" s="23">
+      <c r="CN36" s="22">
         <v>16132.70811</v>
       </c>
-      <c r="CO36" s="23">
+      <c r="CO36" s="22">
         <v>3697.4395499999996</v>
       </c>
-      <c r="CP36" s="23">
+      <c r="CP36" s="22">
         <v>3881.9399999999996</v>
       </c>
-      <c r="CQ36" s="23">
+      <c r="CQ36" s="22">
         <v>3506.4629699999996</v>
       </c>
-      <c r="CR36" s="23">
+      <c r="CR36" s="22">
         <v>3784.6161299999994</v>
       </c>
-      <c r="CS36" s="23">
+      <c r="CS36" s="22">
         <v>14870.458649999997</v>
       </c>
-      <c r="CT36" s="23">
+      <c r="CT36" s="22">
         <v>3025.9372800000006</v>
       </c>
-      <c r="CU36" s="23">
+      <c r="CU36" s="22">
         <v>3684.3500600000002</v>
       </c>
-      <c r="CV36" s="23">
+      <c r="CV36" s="22">
         <v>4021.5357599999998</v>
       </c>
-      <c r="CW36" s="23">
+      <c r="CW36" s="22">
         <v>4101.2176799999997</v>
       </c>
-      <c r="CX36" s="23">
+      <c r="CX36" s="22">
         <v>14833.040780000001</v>
       </c>
-      <c r="CY36" s="23">
+      <c r="CY36" s="22">
         <v>2976.8626100000001</v>
       </c>
-      <c r="CZ36" s="23">
+      <c r="CZ36" s="22">
         <v>5050.034740000001</v>
       </c>
-      <c r="DA36" s="23">
+      <c r="DA36" s="22">
         <v>4276.7288699999999</v>
       </c>
-      <c r="DB36" s="23">
+      <c r="DB36" s="22">
         <v>4342.8294000000005</v>
       </c>
-      <c r="DC36" s="23">
+      <c r="DC36" s="22">
         <v>16646.455620000001</v>
       </c>
-      <c r="DD36" s="66"/>
+      <c r="DD36" s="22">
+        <v>3370.65218</v>
+      </c>
     </row>
-    <row r="37" spans="1:108" ht="51" x14ac:dyDescent="0.2">
-      <c r="A37" s="29" t="s">
+    <row r="37" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A37" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="12">
+      <c r="B37" s="11">
         <v>34</v>
       </c>
-      <c r="C37" s="20">
+      <c r="C37" s="19">
         <v>-7.1795000000000018</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="19">
         <v>113.27676</v>
       </c>
-      <c r="E37" s="20">
+      <c r="E37" s="19">
         <v>-0.79856000000001615</v>
       </c>
-      <c r="F37" s="20">
+      <c r="F37" s="19">
         <v>133.65213999999997</v>
       </c>
-      <c r="G37" s="20">
+      <c r="G37" s="19">
         <v>238.95083999999994</v>
       </c>
-      <c r="H37" s="20">
+      <c r="H37" s="19">
         <v>59.234360000000009</v>
       </c>
-      <c r="I37" s="20">
+      <c r="I37" s="19">
         <v>-49.232949999999995</v>
       </c>
-      <c r="J37" s="20">
+      <c r="J37" s="19">
         <v>26.881410000000013</v>
       </c>
-      <c r="K37" s="20">
+      <c r="K37" s="19">
         <v>25.020799999999994</v>
       </c>
-      <c r="L37" s="20">
+      <c r="L37" s="19">
         <v>61.903620000000018</v>
       </c>
-      <c r="M37" s="20">
+      <c r="M37" s="19">
         <v>-88.425519999999992</v>
       </c>
-      <c r="N37" s="20">
+      <c r="N37" s="19">
         <v>439.75905999999998</v>
       </c>
-      <c r="O37" s="20">
+      <c r="O37" s="19">
         <v>859.78644999999995</v>
       </c>
-      <c r="P37" s="20">
+      <c r="P37" s="19">
         <v>471.21329000000009</v>
       </c>
-      <c r="Q37" s="20">
+      <c r="Q37" s="19">
         <v>1682.3332800000001</v>
       </c>
-      <c r="R37" s="20">
+      <c r="R37" s="19">
         <v>91.360420000000005</v>
       </c>
-      <c r="S37" s="20">
+      <c r="S37" s="19">
         <v>-267.39499000000001</v>
       </c>
-      <c r="T37" s="20">
+      <c r="T37" s="19">
         <v>624.03093999999999</v>
       </c>
-      <c r="U37" s="20">
+      <c r="U37" s="19">
         <v>-877.54237999999987</v>
       </c>
-      <c r="V37" s="20">
+      <c r="V37" s="19">
         <v>-429.54600999999991</v>
       </c>
-      <c r="W37" s="20">
+      <c r="W37" s="19">
         <v>-136.25587000000002</v>
       </c>
-      <c r="X37" s="20">
+      <c r="X37" s="19">
         <v>-2.3900400000000097</v>
       </c>
-      <c r="Y37" s="20">
+      <c r="Y37" s="19">
         <v>32.134300000000025</v>
       </c>
-      <c r="Z37" s="20">
+      <c r="Z37" s="19">
         <v>-171.32897000000003</v>
       </c>
-      <c r="AA37" s="20">
+      <c r="AA37" s="19">
         <v>-277.84058000000005</v>
       </c>
-      <c r="AB37" s="20">
+      <c r="AB37" s="19">
         <v>-2.4598800000000005</v>
       </c>
-      <c r="AC37" s="20">
+      <c r="AC37" s="19">
         <v>-68.569590000000005</v>
       </c>
-      <c r="AD37" s="20">
+      <c r="AD37" s="19">
         <v>10.829699999999997</v>
       </c>
-      <c r="AE37" s="20">
+      <c r="AE37" s="19">
         <v>19.055340000000005</v>
       </c>
-      <c r="AF37" s="20">
+      <c r="AF37" s="19">
         <v>-41.14443</v>
       </c>
-      <c r="AG37" s="23">
+      <c r="AG37" s="22">
         <v>140.23995000000002</v>
       </c>
-      <c r="AH37" s="23">
+      <c r="AH37" s="22">
         <v>54.662510000000019</v>
       </c>
-      <c r="AI37" s="23">
+      <c r="AI37" s="22">
         <v>89.349899999999963</v>
       </c>
-      <c r="AJ37" s="23">
+      <c r="AJ37" s="22">
         <v>-99.723820000000003</v>
       </c>
-      <c r="AK37" s="23">
+      <c r="AK37" s="22">
         <v>184.52854000000002</v>
       </c>
-      <c r="AL37" s="23">
+      <c r="AL37" s="22">
         <v>-258.14134000000001</v>
       </c>
-      <c r="AM37" s="23">
+      <c r="AM37" s="22">
         <v>31.883799999999979</v>
       </c>
-      <c r="AN37" s="23">
+      <c r="AN37" s="22">
         <v>-30.100469999999973</v>
       </c>
-      <c r="AO37" s="23">
+      <c r="AO37" s="22">
         <v>-97.535030288839863</v>
       </c>
-      <c r="AP37" s="23">
+      <c r="AP37" s="22">
         <v>-353.89304028883987</v>
       </c>
-      <c r="AQ37" s="23">
+      <c r="AQ37" s="22">
         <v>14.924664999999976</v>
       </c>
-      <c r="AR37" s="23">
+      <c r="AR37" s="22">
         <v>204.47979099999998</v>
       </c>
-      <c r="AS37" s="23">
+      <c r="AS37" s="22">
         <v>226.17000999999999</v>
       </c>
-      <c r="AT37" s="23">
+      <c r="AT37" s="22">
         <v>-319.17241799999999</v>
       </c>
-      <c r="AU37" s="23">
+      <c r="AU37" s="22">
         <v>126.40204799999992</v>
       </c>
-      <c r="AV37" s="23">
+      <c r="AV37" s="22">
         <v>40.320699999999967</v>
       </c>
-      <c r="AW37" s="23">
+      <c r="AW37" s="22">
         <v>179.62244000000004</v>
       </c>
-      <c r="AX37" s="23">
+      <c r="AX37" s="22">
         <v>465.08384000000007</v>
       </c>
-      <c r="AY37" s="23">
+      <c r="AY37" s="22">
         <v>411.92219999999992</v>
       </c>
-      <c r="AZ37" s="23">
+      <c r="AZ37" s="22">
         <v>1096.9491800000001</v>
       </c>
-      <c r="BA37" s="23">
+      <c r="BA37" s="22">
         <v>2265.7583499999996</v>
       </c>
-      <c r="BB37" s="23">
+      <c r="BB37" s="22">
         <v>463.91363000000013</v>
       </c>
-      <c r="BC37" s="23">
+      <c r="BC37" s="22">
         <v>281.86597999999998</v>
       </c>
-      <c r="BD37" s="23">
+      <c r="BD37" s="22">
         <v>83.51948000000003</v>
       </c>
-      <c r="BE37" s="23">
+      <c r="BE37" s="22">
         <v>3095.0574399999996</v>
       </c>
-      <c r="BF37" s="23">
+      <c r="BF37" s="22">
         <v>317.11656999999991</v>
       </c>
-      <c r="BG37" s="23">
+      <c r="BG37" s="22">
         <v>1887.63338</v>
       </c>
-      <c r="BH37" s="23">
+      <c r="BH37" s="22">
         <v>694.14412000000004</v>
       </c>
-      <c r="BI37" s="23">
+      <c r="BI37" s="22">
         <v>-445.19444999999979</v>
       </c>
-      <c r="BJ37" s="23">
+      <c r="BJ37" s="22">
         <v>2453.6996199999999</v>
       </c>
-      <c r="BK37" s="23">
+      <c r="BK37" s="22">
         <v>-345.62201999999985</v>
       </c>
-      <c r="BL37" s="23">
+      <c r="BL37" s="22">
         <v>597.27580999999975</v>
       </c>
-      <c r="BM37" s="23">
+      <c r="BM37" s="22">
         <v>369.12934000000013</v>
       </c>
-      <c r="BN37" s="23">
+      <c r="BN37" s="22">
         <v>-515.6858299999999</v>
       </c>
-      <c r="BO37" s="23">
+      <c r="BO37" s="22">
         <v>105.09730000000013</v>
       </c>
-      <c r="BP37" s="23">
+      <c r="BP37" s="22">
         <v>-2330.5493000000001</v>
       </c>
-      <c r="BQ37" s="23">
+      <c r="BQ37" s="22">
         <v>-452.43381000000011</v>
       </c>
-      <c r="BR37" s="23">
+      <c r="BR37" s="22">
         <v>-670.33943999999997</v>
       </c>
-      <c r="BS37" s="23">
+      <c r="BS37" s="22">
         <v>-38.750689999999977</v>
       </c>
-      <c r="BT37" s="23">
+      <c r="BT37" s="22">
         <v>-3492.0732399999997</v>
       </c>
-      <c r="BU37" s="23">
+      <c r="BU37" s="22">
         <v>-461.33094</v>
       </c>
-      <c r="BV37" s="23">
+      <c r="BV37" s="22">
         <v>-13.86501999999993</v>
       </c>
-      <c r="BW37" s="23">
+      <c r="BW37" s="22">
         <v>305.09125999999998</v>
       </c>
-      <c r="BX37" s="23">
+      <c r="BX37" s="22">
         <v>157.79635000000002</v>
       </c>
-      <c r="BY37" s="23">
+      <c r="BY37" s="22">
         <v>-12.308349999999905</v>
       </c>
-      <c r="BZ37" s="23">
+      <c r="BZ37" s="22">
         <v>-296.19754</v>
       </c>
-      <c r="CA37" s="23">
+      <c r="CA37" s="22">
         <v>553.11079999999993</v>
       </c>
-      <c r="CB37" s="23">
+      <c r="CB37" s="22">
         <v>254.87074999999999</v>
       </c>
-      <c r="CC37" s="23">
+      <c r="CC37" s="22">
         <v>123.28301999999991</v>
       </c>
-      <c r="CD37" s="23">
+      <c r="CD37" s="22">
         <v>635.06702999999982</v>
       </c>
-      <c r="CE37" s="23">
+      <c r="CE37" s="22">
         <v>46.288910000000044</v>
       </c>
-      <c r="CF37" s="23">
+      <c r="CF37" s="22">
         <v>49.530749999999614</v>
       </c>
-      <c r="CG37" s="23">
+      <c r="CG37" s="22">
         <v>517.21225000000004</v>
       </c>
-      <c r="CH37" s="23">
+      <c r="CH37" s="22">
         <v>594.1726799999999</v>
       </c>
-      <c r="CI37" s="23">
+      <c r="CI37" s="22">
         <v>1207.2045899999996</v>
       </c>
-      <c r="CJ37" s="23">
+      <c r="CJ37" s="22">
         <v>-321.66864999999979</v>
       </c>
-      <c r="CK37" s="23">
+      <c r="CK37" s="22">
         <v>721.48852999999997</v>
       </c>
-      <c r="CL37" s="23">
+      <c r="CL37" s="22">
         <v>-12.522340000000113</v>
       </c>
-      <c r="CM37" s="23">
+      <c r="CM37" s="22">
         <v>-2661.3896999999997</v>
       </c>
-      <c r="CN37" s="23">
+      <c r="CN37" s="22">
         <v>-2274.0921599999997</v>
       </c>
-      <c r="CO37" s="23">
+      <c r="CO37" s="22">
         <v>37.658910000000049</v>
       </c>
-      <c r="CP37" s="23">
+      <c r="CP37" s="22">
         <v>-129.68513000000004</v>
       </c>
-      <c r="CQ37" s="23">
+      <c r="CQ37" s="22">
         <v>-98.902010000000018</v>
       </c>
-      <c r="CR37" s="23">
+      <c r="CR37" s="22">
         <v>606.36800999999991</v>
       </c>
-      <c r="CS37" s="23">
+      <c r="CS37" s="22">
         <v>415.43977999999993</v>
       </c>
-      <c r="CT37" s="23">
+      <c r="CT37" s="22">
         <v>-16.891669999999934</v>
       </c>
-      <c r="CU37" s="23">
+      <c r="CU37" s="22">
         <v>391.18085000000008</v>
       </c>
-      <c r="CV37" s="23">
+      <c r="CV37" s="22">
         <v>-58.500659999999975</v>
       </c>
-      <c r="CW37" s="23">
+      <c r="CW37" s="22">
         <v>331.93333999999999</v>
       </c>
-      <c r="CX37" s="23">
+      <c r="CX37" s="22">
         <v>647.72186000000011</v>
       </c>
-      <c r="CY37" s="23">
+      <c r="CY37" s="22">
         <v>-139.01268999999999</v>
       </c>
-      <c r="CZ37" s="23">
+      <c r="CZ37" s="22">
         <v>26.30134000000001</v>
       </c>
-      <c r="DA37" s="23">
+      <c r="DA37" s="22">
         <v>21.664290000000054</v>
       </c>
-      <c r="DB37" s="23">
+      <c r="DB37" s="22">
         <v>-139.55830999999998</v>
       </c>
-      <c r="DC37" s="23">
+      <c r="DC37" s="22">
         <v>-230.60536999999991</v>
       </c>
-      <c r="DD37" s="66"/>
+      <c r="DD37" s="22">
+        <v>-413.01021999999995</v>
+      </c>
     </row>
-    <row r="38" spans="1:108" ht="41.25" x14ac:dyDescent="0.2">
-      <c r="A38" s="29" t="s">
+    <row r="38" spans="1:108" ht="42" x14ac:dyDescent="0.25">
+      <c r="A38" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B38" s="12">
+      <c r="B38" s="11">
         <v>35</v>
       </c>
-      <c r="C38" s="20">
-[...89 lines deleted...]
-      <c r="AG38" s="23">
+      <c r="C38" s="19">
+        <v>0</v>
+      </c>
+      <c r="D38" s="19">
+        <v>0</v>
+      </c>
+      <c r="E38" s="19">
+        <v>0</v>
+      </c>
+      <c r="F38" s="19">
+        <v>0</v>
+      </c>
+      <c r="G38" s="19">
+        <v>0</v>
+      </c>
+      <c r="H38" s="19">
+        <v>0</v>
+      </c>
+      <c r="I38" s="19">
+        <v>0</v>
+      </c>
+      <c r="J38" s="19">
+        <v>0</v>
+      </c>
+      <c r="K38" s="19">
+        <v>0</v>
+      </c>
+      <c r="L38" s="19">
+        <v>0</v>
+      </c>
+      <c r="M38" s="19">
+        <v>0</v>
+      </c>
+      <c r="N38" s="19">
+        <v>0</v>
+      </c>
+      <c r="O38" s="19">
+        <v>0</v>
+      </c>
+      <c r="P38" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>0</v>
+      </c>
+      <c r="R38" s="19">
+        <v>0</v>
+      </c>
+      <c r="S38" s="19">
+        <v>0</v>
+      </c>
+      <c r="T38" s="19">
+        <v>0</v>
+      </c>
+      <c r="U38" s="19">
+        <v>0</v>
+      </c>
+      <c r="V38" s="19">
+        <v>0</v>
+      </c>
+      <c r="W38" s="19">
+        <v>0</v>
+      </c>
+      <c r="X38" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="22">
         <v>5.6193999999999997</v>
       </c>
-      <c r="AH38" s="23">
+      <c r="AH38" s="22">
         <v>-38.716859999999997</v>
       </c>
-      <c r="AI38" s="23">
+      <c r="AI38" s="22">
         <v>3.3385700000000003</v>
       </c>
-      <c r="AJ38" s="23">
+      <c r="AJ38" s="22">
         <v>-0.85160999999999953</v>
       </c>
-      <c r="AK38" s="23">
+      <c r="AK38" s="22">
         <v>-30.610499999999998</v>
       </c>
-      <c r="AL38" s="23">
+      <c r="AL38" s="22">
         <v>-9.2249999999999996</v>
       </c>
-      <c r="AM38" s="23">
+      <c r="AM38" s="22">
         <v>1.5470000000000002</v>
       </c>
-      <c r="AN38" s="23">
+      <c r="AN38" s="22">
         <v>3.2480000000000011</v>
       </c>
-      <c r="AO38" s="23">
+      <c r="AO38" s="22">
         <v>2.6080000000000005</v>
       </c>
-      <c r="AP38" s="23">
+      <c r="AP38" s="22">
         <v>-1.8219999999999974</v>
       </c>
-      <c r="AQ38" s="23">
+      <c r="AQ38" s="22">
         <v>5.4406999999999996</v>
       </c>
-      <c r="AR38" s="23">
+      <c r="AR38" s="22">
         <v>270.81399999999996</v>
       </c>
-      <c r="AS38" s="23">
+      <c r="AS38" s="22">
         <v>8.8899000000000008</v>
       </c>
-      <c r="AT38" s="23">
+      <c r="AT38" s="22">
         <v>-1.64358</v>
       </c>
-      <c r="AU38" s="23">
+      <c r="AU38" s="22">
         <v>283.50101999999998</v>
       </c>
-      <c r="AV38" s="23">
+      <c r="AV38" s="22">
         <v>9.9243400000000008</v>
       </c>
-      <c r="AW38" s="23">
+      <c r="AW38" s="22">
         <v>6.0883899999999995</v>
       </c>
-      <c r="AX38" s="23">
+      <c r="AX38" s="22">
         <v>376.22421000000008</v>
       </c>
-      <c r="AY38" s="23">
+      <c r="AY38" s="22">
         <v>59.439580000000007</v>
       </c>
-      <c r="AZ38" s="23">
+      <c r="AZ38" s="22">
         <v>451.6765200000001</v>
       </c>
-      <c r="BA38" s="23">
+      <c r="BA38" s="22">
         <v>291.68554999999981</v>
       </c>
-      <c r="BB38" s="23">
+      <c r="BB38" s="22">
         <v>351.70379999999989</v>
       </c>
-      <c r="BC38" s="23">
+      <c r="BC38" s="22">
         <v>-95.455330000000004</v>
       </c>
-      <c r="BD38" s="23">
+      <c r="BD38" s="22">
         <v>133.93212000000005</v>
       </c>
-      <c r="BE38" s="23">
+      <c r="BE38" s="22">
         <v>681.86613999999975</v>
       </c>
-      <c r="BF38" s="23">
+      <c r="BF38" s="22">
         <v>-186.60962000000004</v>
       </c>
-      <c r="BG38" s="23">
+      <c r="BG38" s="22">
         <v>234.34332000000006</v>
       </c>
-      <c r="BH38" s="23">
+      <c r="BH38" s="22">
         <v>-214.40695004000005</v>
       </c>
-      <c r="BI38" s="23">
+      <c r="BI38" s="22">
         <v>150.2394900000001</v>
       </c>
-      <c r="BJ38" s="23">
+      <c r="BJ38" s="22">
         <v>-16.433760039999925</v>
       </c>
-      <c r="BK38" s="23">
+      <c r="BK38" s="22">
         <v>-650.72041999999999</v>
       </c>
-      <c r="BL38" s="23">
+      <c r="BL38" s="22">
         <v>-146.45294000000007</v>
       </c>
-      <c r="BM38" s="23">
+      <c r="BM38" s="22">
         <v>-1743.452908253525</v>
       </c>
-      <c r="BN38" s="23">
+      <c r="BN38" s="22">
         <v>-642.20362000000023</v>
       </c>
-      <c r="BO38" s="23">
+      <c r="BO38" s="22">
         <v>-3182.8298882535255</v>
       </c>
-      <c r="BP38" s="23">
+      <c r="BP38" s="22">
         <v>-650.17802999999992</v>
       </c>
-      <c r="BQ38" s="23">
+      <c r="BQ38" s="22">
         <v>-429.64320000000015</v>
       </c>
-      <c r="BR38" s="23">
+      <c r="BR38" s="22">
         <v>-426.49055999999979</v>
       </c>
-      <c r="BS38" s="23">
+      <c r="BS38" s="22">
         <v>-911.33001989791887</v>
       </c>
-      <c r="BT38" s="23">
+      <c r="BT38" s="22">
         <v>-2417.6418098979184</v>
       </c>
-      <c r="BU38" s="23">
+      <c r="BU38" s="22">
         <v>-524.20124000000033</v>
       </c>
-      <c r="BV38" s="23">
+      <c r="BV38" s="22">
         <v>-1420.6157999999996</v>
       </c>
-      <c r="BW38" s="23">
+      <c r="BW38" s="22">
         <v>-1256.3152700000003</v>
       </c>
-      <c r="BX38" s="23">
+      <c r="BX38" s="22">
         <v>-40.020739999999947</v>
       </c>
-      <c r="BY38" s="23">
+      <c r="BY38" s="22">
         <v>-3241.1530499999999</v>
       </c>
-      <c r="BZ38" s="23">
+      <c r="BZ38" s="22">
         <v>-406.79180999999977</v>
       </c>
-      <c r="CA38" s="23">
+      <c r="CA38" s="22">
         <v>-443.68828000000013</v>
       </c>
-      <c r="CB38" s="23">
+      <c r="CB38" s="22">
         <v>-481.06221999999997</v>
       </c>
-      <c r="CC38" s="23">
+      <c r="CC38" s="22">
         <v>-269.59829000000013</v>
       </c>
-      <c r="CD38" s="23">
+      <c r="CD38" s="22">
         <v>-1601.1405999999999</v>
       </c>
-      <c r="CE38" s="23">
+      <c r="CE38" s="22">
         <v>-866.58509999999967</v>
       </c>
-      <c r="CF38" s="23">
+      <c r="CF38" s="22">
         <v>-440.22179000000011</v>
       </c>
-      <c r="CG38" s="23">
+      <c r="CG38" s="22">
         <v>-690.95060000000001</v>
       </c>
-      <c r="CH38" s="23">
+      <c r="CH38" s="22">
         <v>-399.42284000000006</v>
       </c>
-      <c r="CI38" s="23">
+      <c r="CI38" s="22">
         <v>-2397.1803300000001</v>
       </c>
-      <c r="CJ38" s="23">
+      <c r="CJ38" s="22">
         <v>-353.36111300000005</v>
       </c>
-      <c r="CK38" s="23">
+      <c r="CK38" s="22">
         <v>-642.76242300000013</v>
       </c>
-      <c r="CL38" s="23">
+      <c r="CL38" s="22">
         <v>-186.03639700000005</v>
       </c>
-      <c r="CM38" s="23">
+      <c r="CM38" s="22">
         <v>-486.91637099999991</v>
       </c>
-      <c r="CN38" s="23">
+      <c r="CN38" s="22">
         <v>-1669.0763040000002</v>
       </c>
-      <c r="CO38" s="23">
+      <c r="CO38" s="22">
         <v>-725.12485000000015</v>
       </c>
-      <c r="CP38" s="23">
+      <c r="CP38" s="22">
         <v>39.050717000000006</v>
       </c>
-      <c r="CQ38" s="23">
+      <c r="CQ38" s="22">
         <v>-124.70249330830194</v>
       </c>
-      <c r="CR38" s="23">
+      <c r="CR38" s="22">
         <v>-58.899120000000138</v>
       </c>
-      <c r="CS38" s="23">
+      <c r="CS38" s="22">
         <v>-869.67574630830234</v>
       </c>
-      <c r="CT38" s="23">
+      <c r="CT38" s="22">
         <v>-175.15848999999969</v>
       </c>
-      <c r="CU38" s="23">
+      <c r="CU38" s="22">
         <v>243.90421000000021</v>
       </c>
-      <c r="CV38" s="23">
+      <c r="CV38" s="22">
         <v>-416.10163</v>
       </c>
-      <c r="CW38" s="23">
+      <c r="CW38" s="22">
         <v>-93.236344000000287</v>
       </c>
-      <c r="CX38" s="23">
+      <c r="CX38" s="22">
         <v>-440.5922539999998</v>
       </c>
-      <c r="CY38" s="23">
+      <c r="CY38" s="22">
         <v>-331.58850999999993</v>
       </c>
-      <c r="CZ38" s="23">
+      <c r="CZ38" s="22">
         <v>84.648359999999499</v>
       </c>
-      <c r="DA38" s="23">
+      <c r="DA38" s="22">
         <v>-133.93503999999996</v>
       </c>
-      <c r="DB38" s="23">
+      <c r="DB38" s="22">
         <v>-304.81724881984411</v>
       </c>
-      <c r="DC38" s="23">
+      <c r="DC38" s="22">
         <v>-685.69243881984448</v>
       </c>
-      <c r="DD38" s="66"/>
+      <c r="DD38" s="22">
+        <v>14.211709999999883</v>
+      </c>
     </row>
-    <row r="39" spans="1:108" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A39" s="29" t="s">
+    <row r="39" spans="1:108" ht="28.8" x14ac:dyDescent="0.25">
+      <c r="A39" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="12">
+      <c r="B39" s="11">
         <v>36</v>
       </c>
-      <c r="C39" s="20">
-[...89 lines deleted...]
-      <c r="AG39" s="23">
+      <c r="C39" s="19">
+        <v>0</v>
+      </c>
+      <c r="D39" s="19">
+        <v>0</v>
+      </c>
+      <c r="E39" s="19">
+        <v>0</v>
+      </c>
+      <c r="F39" s="19">
+        <v>0</v>
+      </c>
+      <c r="G39" s="19">
+        <v>0</v>
+      </c>
+      <c r="H39" s="19">
+        <v>0</v>
+      </c>
+      <c r="I39" s="19">
+        <v>0</v>
+      </c>
+      <c r="J39" s="19">
+        <v>0</v>
+      </c>
+      <c r="K39" s="19">
+        <v>0</v>
+      </c>
+      <c r="L39" s="19">
+        <v>0</v>
+      </c>
+      <c r="M39" s="19">
+        <v>0</v>
+      </c>
+      <c r="N39" s="19">
+        <v>0</v>
+      </c>
+      <c r="O39" s="19">
+        <v>0</v>
+      </c>
+      <c r="P39" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="19">
+        <v>0</v>
+      </c>
+      <c r="R39" s="19">
+        <v>0</v>
+      </c>
+      <c r="S39" s="19">
+        <v>0</v>
+      </c>
+      <c r="T39" s="19">
+        <v>0</v>
+      </c>
+      <c r="U39" s="19">
+        <v>0</v>
+      </c>
+      <c r="V39" s="19">
+        <v>0</v>
+      </c>
+      <c r="W39" s="19">
+        <v>0</v>
+      </c>
+      <c r="X39" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="22">
         <v>286.82299999999998</v>
       </c>
-      <c r="AH39" s="23">
+      <c r="AH39" s="22">
         <v>-70.087000000000074</v>
       </c>
-      <c r="AI39" s="23">
+      <c r="AI39" s="22">
         <v>40.66599999999994</v>
       </c>
-      <c r="AJ39" s="23">
+      <c r="AJ39" s="22">
         <v>4.340000000000046</v>
       </c>
-      <c r="AK39" s="23">
+      <c r="AK39" s="22">
         <v>261.74199999999985</v>
       </c>
-      <c r="AL39" s="23">
+      <c r="AL39" s="22">
         <v>-181.54000000000008</v>
       </c>
-      <c r="AM39" s="23">
+      <c r="AM39" s="22">
         <v>146.19499999999999</v>
       </c>
-      <c r="AN39" s="23">
+      <c r="AN39" s="22">
         <v>-396.67</v>
       </c>
-      <c r="AO39" s="23">
+      <c r="AO39" s="22">
         <v>34.449000000000012</v>
       </c>
-      <c r="AP39" s="23">
+      <c r="AP39" s="22">
         <v>-397.56600000000009</v>
       </c>
-      <c r="AQ39" s="23">
+      <c r="AQ39" s="22">
         <v>33.787000000000035</v>
       </c>
-      <c r="AR39" s="23">
+      <c r="AR39" s="22">
         <v>-38.217999999999982</v>
       </c>
-      <c r="AS39" s="23">
+      <c r="AS39" s="22">
         <v>-20.199000000000012</v>
       </c>
-      <c r="AT39" s="23">
+      <c r="AT39" s="22">
         <v>33.981000000000023</v>
       </c>
-      <c r="AU39" s="23">
+      <c r="AU39" s="22">
         <v>9.351000000000063</v>
       </c>
-      <c r="AV39" s="23">
+      <c r="AV39" s="22">
         <v>-53.154999999999959</v>
       </c>
-      <c r="AW39" s="23">
+      <c r="AW39" s="22">
         <v>-31.524619999999985</v>
       </c>
-      <c r="AX39" s="23">
+      <c r="AX39" s="22">
         <v>-31.709180000000007</v>
       </c>
-      <c r="AY39" s="23">
+      <c r="AY39" s="22">
         <v>-50.724610000000041</v>
       </c>
-      <c r="AZ39" s="23">
+      <c r="AZ39" s="22">
         <v>-167.11340999999999</v>
       </c>
-      <c r="BA39" s="23">
+      <c r="BA39" s="22">
         <v>-123.06473999999994</v>
       </c>
-      <c r="BB39" s="23">
+      <c r="BB39" s="22">
         <v>-33.268560000000015</v>
       </c>
-      <c r="BC39" s="23">
+      <c r="BC39" s="22">
         <v>-21.496090000000063</v>
       </c>
-      <c r="BD39" s="23">
+      <c r="BD39" s="22">
         <v>89.533600000000234</v>
       </c>
-      <c r="BE39" s="23">
+      <c r="BE39" s="22">
         <v>-88.295789999999784</v>
       </c>
-      <c r="BF39" s="23">
+      <c r="BF39" s="22">
         <v>-54.772489999999976</v>
       </c>
-      <c r="BG39" s="23">
+      <c r="BG39" s="22">
         <v>7.7192610420000021</v>
       </c>
-      <c r="BH39" s="23">
+      <c r="BH39" s="22">
         <v>60.058750000000018</v>
       </c>
-      <c r="BI39" s="23">
+      <c r="BI39" s="22">
         <v>99.546709999999976</v>
       </c>
-      <c r="BJ39" s="23">
+      <c r="BJ39" s="22">
         <v>112.55223104200002</v>
       </c>
-      <c r="BK39" s="23">
+      <c r="BK39" s="22">
         <v>72.026840000000021</v>
       </c>
-      <c r="BL39" s="23">
+      <c r="BL39" s="22">
         <v>128.0776800000001</v>
       </c>
-      <c r="BM39" s="23">
+      <c r="BM39" s="22">
         <v>230.95434999999983</v>
       </c>
-      <c r="BN39" s="23">
+      <c r="BN39" s="22">
         <v>-340.0701899999998</v>
       </c>
-      <c r="BO39" s="23">
+      <c r="BO39" s="22">
         <v>90.988680000000159</v>
       </c>
-      <c r="BP39" s="23">
+      <c r="BP39" s="22">
         <v>84.115630000000053</v>
       </c>
-      <c r="BQ39" s="23">
+      <c r="BQ39" s="22">
         <v>-93.181279999999845</v>
       </c>
-      <c r="BR39" s="23">
+      <c r="BR39" s="22">
         <v>264.60061000000019</v>
       </c>
-      <c r="BS39" s="23">
+      <c r="BS39" s="22">
         <v>-81.39486999999977</v>
       </c>
-      <c r="BT39" s="23">
+      <c r="BT39" s="22">
         <v>174.14009000000064</v>
       </c>
-      <c r="BU39" s="23">
+      <c r="BU39" s="22">
         <v>-137.7213999999999</v>
       </c>
-      <c r="BV39" s="23">
+      <c r="BV39" s="22">
         <v>292.75674000000004</v>
       </c>
-      <c r="BW39" s="23">
+      <c r="BW39" s="22">
         <v>34.164099999999941</v>
       </c>
-      <c r="BX39" s="23">
+      <c r="BX39" s="22">
         <v>-111.62950999999993</v>
       </c>
-      <c r="BY39" s="23">
+      <c r="BY39" s="22">
         <v>77.569930000000141</v>
       </c>
-      <c r="BZ39" s="23">
+      <c r="BZ39" s="22">
         <v>-52.714190000000031</v>
       </c>
-      <c r="CA39" s="23">
+      <c r="CA39" s="22">
         <v>-129.46064079999985</v>
       </c>
-      <c r="CB39" s="23">
+      <c r="CB39" s="22">
         <v>106.40191000000021</v>
       </c>
-      <c r="CC39" s="23">
+      <c r="CC39" s="22">
         <v>-79.662080000000117</v>
       </c>
-      <c r="CD39" s="23">
+      <c r="CD39" s="22">
         <v>-155.43500079999978</v>
       </c>
-      <c r="CE39" s="23">
+      <c r="CE39" s="22">
         <v>510.48073999999991</v>
       </c>
-      <c r="CF39" s="23">
+      <c r="CF39" s="22">
         <v>163.60477000000026</v>
       </c>
-      <c r="CG39" s="23">
+      <c r="CG39" s="22">
         <v>-194.61475999999959</v>
       </c>
-      <c r="CH39" s="23">
+      <c r="CH39" s="22">
         <v>315.26966999999945</v>
       </c>
-      <c r="CI39" s="23">
+      <c r="CI39" s="22">
         <v>794.74041999999997</v>
       </c>
-      <c r="CJ39" s="23">
+      <c r="CJ39" s="22">
         <v>580.76762000000008</v>
       </c>
-      <c r="CK39" s="23">
+      <c r="CK39" s="22">
         <v>104.53502000000046</v>
       </c>
-      <c r="CL39" s="23">
+      <c r="CL39" s="22">
         <v>116.98318000000032</v>
       </c>
-      <c r="CM39" s="23">
+      <c r="CM39" s="22">
         <v>-453.58935000000059</v>
       </c>
-      <c r="CN39" s="23">
+      <c r="CN39" s="22">
         <v>348.69647000000026</v>
       </c>
-      <c r="CO39" s="23">
+      <c r="CO39" s="22">
         <v>701.80327999999997</v>
       </c>
-      <c r="CP39" s="23">
+      <c r="CP39" s="22">
         <v>326.51997999999935</v>
       </c>
-      <c r="CQ39" s="23">
+      <c r="CQ39" s="22">
         <v>439.73795000000041</v>
       </c>
-      <c r="CR39" s="23">
+      <c r="CR39" s="22">
         <v>189.11743999999928</v>
       </c>
-      <c r="CS39" s="23">
+      <c r="CS39" s="22">
         <v>1657.1786499999989</v>
       </c>
-      <c r="CT39" s="23">
+      <c r="CT39" s="22">
         <v>555.94529999999975</v>
       </c>
-      <c r="CU39" s="23">
+      <c r="CU39" s="22">
         <v>232.53352999999976</v>
       </c>
-      <c r="CV39" s="23">
+      <c r="CV39" s="22">
         <v>568.13393999999903</v>
       </c>
-      <c r="CW39" s="23">
+      <c r="CW39" s="22">
         <v>-278.75605438000002</v>
       </c>
-      <c r="CX39" s="23">
+      <c r="CX39" s="22">
         <v>1077.8567156199986</v>
       </c>
-      <c r="CY39" s="23">
+      <c r="CY39" s="22">
         <v>686.12498999999968</v>
       </c>
-      <c r="CZ39" s="23">
+      <c r="CZ39" s="22">
         <v>-58.729699999999696</v>
       </c>
-      <c r="DA39" s="23">
+      <c r="DA39" s="22">
         <v>47.205039999999869</v>
       </c>
-      <c r="DB39" s="23">
+      <c r="DB39" s="22">
         <v>258.99882999999988</v>
       </c>
-      <c r="DC39" s="23">
+      <c r="DC39" s="22">
         <v>933.59915999999964</v>
       </c>
-      <c r="DD39" s="66"/>
+      <c r="DD39" s="22">
+        <v>129.28923999999984</v>
+      </c>
     </row>
-    <row r="40" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A40" s="33" t="s">
+    <row r="40" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A40" s="32" t="s">
         <v>116</v>
       </c>
-      <c r="B40" s="12" t="s">
+      <c r="B40" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="19">
         <v>1489.28232</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="19">
         <v>2397.1491700000001</v>
       </c>
-      <c r="E40" s="20">
+      <c r="E40" s="19">
         <v>1737.75648</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="19">
         <v>2291.6464599999999</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G40" s="19">
         <v>7915.8344299999999</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="19">
         <v>3240.6603100000002</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="19">
         <v>2813.13663</v>
       </c>
-      <c r="J40" s="20">
+      <c r="J40" s="19">
         <v>2544.1499400000002</v>
       </c>
-      <c r="K40" s="20">
+      <c r="K40" s="19">
         <v>3468.1902700000001</v>
       </c>
-      <c r="L40" s="20">
+      <c r="L40" s="19">
         <v>12066.137149999999</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="19">
         <v>3867.7043485968079</v>
       </c>
-      <c r="N40" s="20">
+      <c r="N40" s="19">
         <v>4231.2733901650163</v>
       </c>
-      <c r="O40" s="20">
+      <c r="O40" s="19">
         <v>4178.6611899999998</v>
       </c>
-      <c r="P40" s="20">
+      <c r="P40" s="19">
         <v>7140.1086100000002</v>
       </c>
-      <c r="Q40" s="20">
+      <c r="Q40" s="19">
         <v>19417.747538761825</v>
       </c>
-      <c r="R40" s="20">
+      <c r="R40" s="19">
         <v>4708.7107599999999</v>
       </c>
-      <c r="S40" s="20">
+      <c r="S40" s="19">
         <v>5151.04187</v>
       </c>
-      <c r="T40" s="20">
+      <c r="T40" s="19">
         <v>6194.9388800000006</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="19">
         <v>5246.6090299999996</v>
       </c>
-      <c r="V40" s="20">
+      <c r="V40" s="19">
         <v>21301.30054</v>
       </c>
-      <c r="W40" s="20">
+      <c r="W40" s="19">
         <v>3517.3695299999995</v>
       </c>
-      <c r="X40" s="20">
+      <c r="X40" s="19">
         <v>5069.9438099999998</v>
       </c>
-      <c r="Y40" s="20">
+      <c r="Y40" s="19">
         <v>5733.0248870144778</v>
       </c>
-      <c r="Z40" s="20">
+      <c r="Z40" s="19">
         <v>7116.2826800000003</v>
       </c>
-      <c r="AA40" s="20">
+      <c r="AA40" s="19">
         <v>21436.620907014476</v>
       </c>
-      <c r="AB40" s="20">
+      <c r="AB40" s="19">
         <v>6239.5045510814471</v>
       </c>
-      <c r="AC40" s="20">
+      <c r="AC40" s="19">
         <v>5001.9029700000001</v>
       </c>
-      <c r="AD40" s="20">
+      <c r="AD40" s="19">
         <v>4804.0813199999993</v>
       </c>
-      <c r="AE40" s="20">
+      <c r="AE40" s="19">
         <v>6200.1148000000003</v>
       </c>
-      <c r="AF40" s="20">
+      <c r="AF40" s="19">
         <v>22245.603641081449</v>
       </c>
-      <c r="AG40" s="23">
+      <c r="AG40" s="22">
         <v>6707.9548599999998</v>
       </c>
-      <c r="AH40" s="23">
+      <c r="AH40" s="22">
         <v>6091.8565199999994</v>
       </c>
-      <c r="AI40" s="23">
+      <c r="AI40" s="22">
         <v>7895.6508869569107</v>
       </c>
-      <c r="AJ40" s="23">
+      <c r="AJ40" s="22">
         <v>5771.8370315464526</v>
       </c>
-      <c r="AK40" s="23">
+      <c r="AK40" s="22">
         <v>26467.299298503363</v>
       </c>
-      <c r="AL40" s="23">
+      <c r="AL40" s="22">
         <v>8206.1097100000006</v>
       </c>
-      <c r="AM40" s="23">
+      <c r="AM40" s="22">
         <v>7941.4367400000001</v>
       </c>
-      <c r="AN40" s="23">
+      <c r="AN40" s="22">
         <v>6272.4904799999995</v>
       </c>
-      <c r="AO40" s="23">
+      <c r="AO40" s="22">
         <v>6464.8137488439006</v>
       </c>
-      <c r="AP40" s="23">
+      <c r="AP40" s="22">
         <v>28884.850678843904</v>
       </c>
-      <c r="AQ40" s="23">
+      <c r="AQ40" s="22">
         <v>6611.4813250000007</v>
       </c>
-      <c r="AR40" s="23">
+      <c r="AR40" s="22">
         <v>5935.4323943500003</v>
       </c>
-      <c r="AS40" s="23">
+      <c r="AS40" s="22">
         <v>5959.3504309815098</v>
       </c>
-      <c r="AT40" s="23">
+      <c r="AT40" s="22">
         <v>5592.0430330199997</v>
       </c>
-      <c r="AU40" s="23">
+      <c r="AU40" s="22">
         <v>24098.30718335151</v>
       </c>
-      <c r="AV40" s="23">
+      <c r="AV40" s="22">
         <v>5649.1457296938697</v>
       </c>
-      <c r="AW40" s="23">
+      <c r="AW40" s="22">
         <v>6682.8321345793302</v>
       </c>
-      <c r="AX40" s="23">
+      <c r="AX40" s="22">
         <v>6762.5792200000014</v>
       </c>
-      <c r="AY40" s="23">
+      <c r="AY40" s="22">
         <v>4714.4597599999997</v>
       </c>
-      <c r="AZ40" s="23">
+      <c r="AZ40" s="22">
         <v>23809.016844273203</v>
       </c>
-      <c r="BA40" s="23">
+      <c r="BA40" s="22">
         <v>4496.2193235710001</v>
       </c>
-      <c r="BB40" s="23">
+      <c r="BB40" s="22">
         <v>3161.5582003689997</v>
       </c>
-      <c r="BC40" s="23">
+      <c r="BC40" s="22">
         <v>4177.0760368215997</v>
       </c>
-      <c r="BD40" s="23">
+      <c r="BD40" s="22">
         <v>3533.0343189173964</v>
       </c>
-      <c r="BE40" s="23">
+      <c r="BE40" s="22">
         <v>15367.887879678996</v>
       </c>
-      <c r="BF40" s="23">
+      <c r="BF40" s="22">
         <v>4427.345994385807</v>
       </c>
-      <c r="BG40" s="23">
+      <c r="BG40" s="22">
         <v>5291.3151158319988</v>
       </c>
-      <c r="BH40" s="23">
+      <c r="BH40" s="22">
         <v>5483.9923808080002</v>
       </c>
-      <c r="BI40" s="23">
+      <c r="BI40" s="22">
         <v>6164.0107569356642</v>
       </c>
-      <c r="BJ40" s="23">
+      <c r="BJ40" s="22">
         <v>21366.664247961471</v>
       </c>
-      <c r="BK40" s="23">
+      <c r="BK40" s="22">
         <v>5536.0013038384641</v>
       </c>
-      <c r="BL40" s="23">
+      <c r="BL40" s="22">
         <v>5195.7101083761563</v>
       </c>
-      <c r="BM40" s="23">
+      <c r="BM40" s="22">
         <v>5298.3184265649661</v>
       </c>
-      <c r="BN40" s="23">
+      <c r="BN40" s="22">
         <v>4930.3342499999999</v>
       </c>
-      <c r="BO40" s="23">
+      <c r="BO40" s="22">
         <v>20960.364088779585</v>
       </c>
-      <c r="BP40" s="23">
+      <c r="BP40" s="22">
         <v>6719.5225799999998</v>
       </c>
-      <c r="BQ40" s="23">
+      <c r="BQ40" s="22">
         <v>5707.8802500000002</v>
       </c>
-      <c r="BR40" s="23">
+      <c r="BR40" s="22">
         <v>5131.2670899999994</v>
       </c>
-      <c r="BS40" s="23">
+      <c r="BS40" s="22">
         <v>6712.5942144560104</v>
       </c>
-      <c r="BT40" s="23">
+      <c r="BT40" s="22">
         <v>24271.264134456011</v>
       </c>
-      <c r="BU40" s="23">
+      <c r="BU40" s="22">
         <v>6465.1031995863505</v>
       </c>
-      <c r="BV40" s="23">
+      <c r="BV40" s="22">
         <v>5968.810017097634</v>
       </c>
-      <c r="BW40" s="23">
+      <c r="BW40" s="22">
         <v>6283.0940200000005</v>
       </c>
-      <c r="BX40" s="23">
+      <c r="BX40" s="22">
         <v>5719.8798640000005</v>
       </c>
-      <c r="BY40" s="23">
+      <c r="BY40" s="22">
         <v>24436.887100683984</v>
       </c>
-      <c r="BZ40" s="23">
+      <c r="BZ40" s="22">
         <v>4042.3696710000004</v>
       </c>
-      <c r="CA40" s="23">
+      <c r="CA40" s="22">
         <v>4505.5108230000005</v>
       </c>
-      <c r="CB40" s="23">
+      <c r="CB40" s="22">
         <v>4121.8053760900002</v>
       </c>
-      <c r="CC40" s="23">
+      <c r="CC40" s="22">
         <v>4485.4196842000001</v>
       </c>
-      <c r="CD40" s="23">
+      <c r="CD40" s="22">
         <v>17155.105554289999</v>
       </c>
-      <c r="CE40" s="23">
+      <c r="CE40" s="22">
         <v>4457.3618954900003</v>
       </c>
-      <c r="CF40" s="23">
+      <c r="CF40" s="22">
         <v>6788.6058400000002</v>
       </c>
-      <c r="CG40" s="23">
+      <c r="CG40" s="22">
         <v>7447.1425699999991</v>
       </c>
-      <c r="CH40" s="23">
+      <c r="CH40" s="22">
         <v>5116.8089899999995</v>
       </c>
-      <c r="CI40" s="23">
+      <c r="CI40" s="22">
         <v>23809.919295489999</v>
       </c>
-      <c r="CJ40" s="23">
+      <c r="CJ40" s="22">
         <v>6928.9214431100008</v>
       </c>
-      <c r="CK40" s="23">
+      <c r="CK40" s="22">
         <v>6935.4801280000001</v>
       </c>
-      <c r="CL40" s="23">
+      <c r="CL40" s="22">
         <v>8308.4481100000012</v>
       </c>
-      <c r="CM40" s="23">
+      <c r="CM40" s="22">
         <v>5998.5519400000003</v>
       </c>
-      <c r="CN40" s="23">
+      <c r="CN40" s="22">
         <v>28171.401621110002</v>
       </c>
-      <c r="CO40" s="23">
+      <c r="CO40" s="22">
         <v>7866.1793429999989</v>
       </c>
-      <c r="CP40" s="23">
+      <c r="CP40" s="22">
         <v>5606.0354340000004</v>
       </c>
-      <c r="CQ40" s="23">
+      <c r="CQ40" s="22">
         <v>6352.7663499999999</v>
       </c>
-      <c r="CR40" s="23">
+      <c r="CR40" s="22">
         <v>4040.5522700000001</v>
       </c>
-      <c r="CS40" s="23">
+      <c r="CS40" s="22">
         <v>23865.533396999999</v>
       </c>
-      <c r="CT40" s="23">
+      <c r="CT40" s="22">
         <v>6201.5127878446801</v>
       </c>
-      <c r="CU40" s="23">
+      <c r="CU40" s="22">
         <v>3779.6530941200003</v>
       </c>
-      <c r="CV40" s="23">
+      <c r="CV40" s="22">
         <v>3514.6821900590703</v>
       </c>
-      <c r="CW40" s="23">
+      <c r="CW40" s="22">
         <v>4385.1686099999997</v>
       </c>
-      <c r="CX40" s="23">
+      <c r="CX40" s="22">
         <v>17881.01668202375</v>
       </c>
-      <c r="CY40" s="23">
+      <c r="CY40" s="22">
         <v>7113.9463300000007</v>
       </c>
-      <c r="CZ40" s="23">
+      <c r="CZ40" s="22">
         <v>3039.6366000000007</v>
       </c>
-      <c r="DA40" s="23">
+      <c r="DA40" s="22">
         <v>5224.8406171507104</v>
       </c>
-      <c r="DB40" s="23">
+      <c r="DB40" s="22">
         <v>5072.9055818713496</v>
       </c>
-      <c r="DC40" s="23">
+      <c r="DC40" s="22">
         <v>20451.329129022059</v>
       </c>
-      <c r="DD40" s="66"/>
+      <c r="DD40" s="22">
+        <v>6304.7400600000001</v>
+      </c>
     </row>
-    <row r="41" spans="1:108" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="42" spans="1:108" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:108" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:108" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AP42" s="65"/>
-[...64 lines deleted...]
-      <c r="DC42" s="65"/>
+      <c r="AP42" s="64"/>
+      <c r="AQ42" s="64"/>
+      <c r="AR42" s="64"/>
+      <c r="AS42" s="64"/>
+      <c r="AT42" s="64"/>
+      <c r="AU42" s="64"/>
+      <c r="AV42" s="64"/>
+      <c r="AW42" s="64"/>
+      <c r="AX42" s="64"/>
+      <c r="AY42" s="64"/>
+      <c r="AZ42" s="64"/>
+      <c r="BA42" s="64"/>
+      <c r="BB42" s="64"/>
+      <c r="BC42" s="64"/>
+      <c r="BD42" s="64"/>
+      <c r="BE42" s="64"/>
+      <c r="BF42" s="64"/>
+      <c r="BG42" s="64"/>
+      <c r="BH42" s="64"/>
+      <c r="BI42" s="64"/>
+      <c r="BJ42" s="64"/>
+      <c r="BK42" s="64"/>
+      <c r="BL42" s="64"/>
+      <c r="BM42" s="64"/>
+      <c r="BN42" s="64"/>
+      <c r="BO42" s="64"/>
+      <c r="BP42" s="64"/>
+      <c r="BQ42" s="64"/>
+      <c r="BR42" s="64"/>
+      <c r="BS42" s="64"/>
+      <c r="BT42" s="64"/>
+      <c r="BU42" s="64"/>
+      <c r="BV42" s="64"/>
+      <c r="BW42" s="64"/>
+      <c r="BX42" s="64"/>
+      <c r="BY42" s="64"/>
+      <c r="BZ42" s="64"/>
+      <c r="CA42" s="64"/>
+      <c r="CB42" s="64"/>
+      <c r="CC42" s="64"/>
+      <c r="CD42" s="64"/>
+      <c r="CE42" s="64"/>
+      <c r="CF42" s="64"/>
+      <c r="CG42" s="64"/>
+      <c r="CH42" s="64"/>
+      <c r="CI42" s="64"/>
+      <c r="CJ42" s="64"/>
+      <c r="CK42" s="64"/>
+      <c r="CL42" s="64"/>
+      <c r="CM42" s="64"/>
+      <c r="CN42" s="64"/>
+      <c r="CO42" s="64"/>
+      <c r="CP42" s="64"/>
+      <c r="CQ42" s="64"/>
+      <c r="CR42" s="64"/>
+      <c r="CS42" s="64"/>
+      <c r="CT42" s="64"/>
+      <c r="CU42" s="64"/>
+      <c r="CV42" s="64"/>
+      <c r="CW42" s="64"/>
+      <c r="CX42" s="64"/>
+      <c r="CY42" s="64"/>
+      <c r="CZ42" s="64"/>
+      <c r="DA42" s="64"/>
+      <c r="DB42" s="64"/>
+      <c r="DC42" s="64"/>
+      <c r="DD42" s="64"/>
     </row>
-    <row r="43" spans="1:108" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="17" t="s">
+    <row r="43" spans="1:108" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A43" s="16" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="44" spans="1:108" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="17" t="s">
+    <row r="44" spans="1:108" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A44" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="BQ44" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="BQ44" s="65"/>
+      <c r="BV44" s="65"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DD37"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DC4" sqref="DC4"/>
+      <selection pane="bottomRight" activeCell="DD4" sqref="DD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
-    <col min="2" max="2" width="14.28515625" style="3" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="108" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.33203125" style="3" customWidth="1"/>
+    <col min="3" max="6" width="7.33203125" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="7" max="7" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="8" max="11" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="12" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="13" max="16" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="17" max="17" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="18" max="21" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="23" max="26" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="28" max="31" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="32" max="32" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="33" max="36" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="38" max="41" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="42" max="42" width="8.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="43" max="46" width="8.6640625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="47" max="47" width="8.33203125" style="3" customWidth="1" collapsed="1"/>
+    <col min="48" max="48" width="8.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="49" max="49" width="9.44140625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="50" max="51" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="52" max="52" width="9.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="53" max="56" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="57" max="57" width="9.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="58" max="61" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="62" max="62" width="9.109375" style="3" collapsed="1"/>
+    <col min="63" max="66" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="67" max="67" width="9.109375" style="3" collapsed="1"/>
+    <col min="68" max="71" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="72" max="72" width="9.109375" style="3" collapsed="1"/>
+    <col min="73" max="76" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="77" max="77" width="9.109375" style="3" collapsed="1"/>
+    <col min="78" max="81" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="82" max="82" width="9.109375" style="3" collapsed="1"/>
+    <col min="83" max="86" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="87" max="87" width="9.109375" style="3" collapsed="1"/>
+    <col min="88" max="91" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="92" max="92" width="9.109375" style="3" collapsed="1"/>
+    <col min="93" max="96" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="97" max="97" width="10.6640625" style="3" customWidth="1" collapsed="1"/>
+    <col min="98" max="101" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="102" max="102" width="9.109375" style="3" collapsed="1"/>
+    <col min="103" max="106" width="9.109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="107" max="107" width="9.109375" style="3" customWidth="1" collapsed="1"/>
+    <col min="108" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:108" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>247</v>
       </c>
-      <c r="B1" s="8"/>
-[...39 lines deleted...]
-      <c r="AP1" s="8"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+      <c r="V1" s="7"/>
+      <c r="W1" s="7"/>
+      <c r="X1" s="7"/>
+      <c r="Y1" s="7"/>
+      <c r="Z1" s="7"/>
+      <c r="AA1" s="7"/>
+      <c r="AB1" s="7"/>
+      <c r="AC1" s="7"/>
+      <c r="AD1" s="7"/>
+      <c r="AE1" s="7"/>
+      <c r="AF1" s="7"/>
+      <c r="AG1" s="7"/>
+      <c r="AH1" s="7"/>
+      <c r="AI1" s="7"/>
+      <c r="AJ1" s="7"/>
+      <c r="AK1" s="7"/>
+      <c r="AL1" s="7"/>
+      <c r="AM1" s="7"/>
+      <c r="AN1" s="7"/>
+      <c r="AO1" s="7"/>
+      <c r="AP1" s="7"/>
     </row>
-    <row r="2" spans="1:108" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
     </row>
-    <row r="3" spans="1:108" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="12" t="s">
+    <row r="3" spans="1:108" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="15"/>
+      <c r="B3" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="D3" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="F3" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="G3" s="31">
+      <c r="G3" s="30">
         <v>2005</v>
       </c>
-      <c r="H3" s="15" t="s">
+      <c r="H3" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="I3" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="J3" s="15" t="s">
+      <c r="J3" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="K3" s="15" t="s">
+      <c r="K3" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="L3" s="31">
+      <c r="L3" s="30">
         <v>2006</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="M3" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="N3" s="15" t="s">
+      <c r="N3" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="O3" s="15" t="s">
+      <c r="O3" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="P3" s="15" t="s">
+      <c r="P3" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="Q3" s="31">
+      <c r="Q3" s="30">
         <v>2007</v>
       </c>
-      <c r="R3" s="15" t="s">
+      <c r="R3" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="S3" s="15" t="s">
+      <c r="S3" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="T3" s="15" t="s">
+      <c r="T3" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="U3" s="15" t="s">
+      <c r="U3" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="V3" s="31">
+      <c r="V3" s="30">
         <v>2008</v>
       </c>
-      <c r="W3" s="15" t="s">
+      <c r="W3" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="X3" s="15" t="s">
+      <c r="X3" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="Y3" s="15" t="s">
+      <c r="Y3" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="Z3" s="15" t="s">
+      <c r="Z3" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="AA3" s="31">
+      <c r="AA3" s="30">
         <v>2009</v>
       </c>
-      <c r="AB3" s="15" t="s">
+      <c r="AB3" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="AC3" s="15" t="s">
+      <c r="AC3" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="AD3" s="15" t="s">
+      <c r="AD3" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="AE3" s="15" t="s">
+      <c r="AE3" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="AF3" s="31">
+      <c r="AF3" s="30">
         <v>2010</v>
       </c>
-      <c r="AG3" s="15" t="s">
+      <c r="AG3" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="AH3" s="15" t="s">
+      <c r="AH3" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="AI3" s="15" t="s">
+      <c r="AI3" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="AJ3" s="15" t="s">
+      <c r="AJ3" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="AK3" s="31">
+      <c r="AK3" s="30">
         <v>2011</v>
       </c>
-      <c r="AL3" s="15" t="s">
+      <c r="AL3" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="15" t="s">
+      <c r="AM3" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="AN3" s="15" t="s">
+      <c r="AN3" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="AO3" s="15" t="s">
+      <c r="AO3" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="AP3" s="31">
+      <c r="AP3" s="30">
         <v>2012</v>
       </c>
-      <c r="AQ3" s="15" t="s">
+      <c r="AQ3" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="AR3" s="15" t="s">
+      <c r="AR3" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="AS3" s="15" t="s">
+      <c r="AS3" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="AT3" s="15" t="s">
+      <c r="AT3" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="AU3" s="31">
+      <c r="AU3" s="30">
         <v>2013</v>
       </c>
-      <c r="AV3" s="31" t="s">
+      <c r="AV3" s="30" t="s">
         <v>120</v>
       </c>
-      <c r="AW3" s="15" t="s">
+      <c r="AW3" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="AX3" s="15" t="s">
+      <c r="AX3" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="AY3" s="15" t="s">
+      <c r="AY3" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="AZ3" s="34">
+      <c r="AZ3" s="33">
         <v>2014</v>
       </c>
-      <c r="BA3" s="15" t="s">
+      <c r="BA3" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="BB3" s="15" t="s">
+      <c r="BB3" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="BC3" s="15" t="s">
+      <c r="BC3" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="BD3" s="15" t="s">
+      <c r="BD3" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="BE3" s="34">
+      <c r="BE3" s="33">
         <v>2015</v>
       </c>
-      <c r="BF3" s="15" t="s">
+      <c r="BF3" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="BG3" s="15" t="s">
+      <c r="BG3" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="BH3" s="15" t="s">
+      <c r="BH3" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="BI3" s="15" t="s">
+      <c r="BI3" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="BJ3" s="34">
+      <c r="BJ3" s="33">
         <v>2016</v>
       </c>
-      <c r="BK3" s="15" t="s">
+      <c r="BK3" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="BL3" s="15" t="s">
+      <c r="BL3" s="14" t="s">
         <v>133</v>
       </c>
-      <c r="BM3" s="15" t="s">
+      <c r="BM3" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="BN3" s="15" t="s">
+      <c r="BN3" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="BO3" s="34">
+      <c r="BO3" s="33">
         <v>2017</v>
       </c>
-      <c r="BP3" s="15" t="s">
+      <c r="BP3" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="BQ3" s="15" t="s">
+      <c r="BQ3" s="14" t="s">
         <v>193</v>
       </c>
-      <c r="BR3" s="15" t="s">
+      <c r="BR3" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="BS3" s="15" t="s">
+      <c r="BS3" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="BT3" s="34">
+      <c r="BT3" s="33">
         <v>2018</v>
       </c>
-      <c r="BU3" s="15" t="s">
+      <c r="BU3" s="14" t="s">
         <v>199</v>
       </c>
-      <c r="BV3" s="15" t="s">
+      <c r="BV3" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="BW3" s="15" t="s">
+      <c r="BW3" s="14" t="s">
         <v>201</v>
       </c>
-      <c r="BX3" s="15" t="s">
+      <c r="BX3" s="14" t="s">
         <v>208</v>
       </c>
-      <c r="BY3" s="34">
+      <c r="BY3" s="33">
         <v>2019</v>
       </c>
-      <c r="BZ3" s="34" t="s">
+      <c r="BZ3" s="33" t="s">
         <v>210</v>
       </c>
-      <c r="CA3" s="34" t="s">
+      <c r="CA3" s="33" t="s">
         <v>212</v>
       </c>
-      <c r="CB3" s="34" t="s">
+      <c r="CB3" s="33" t="s">
         <v>214</v>
       </c>
-      <c r="CC3" s="34" t="s">
+      <c r="CC3" s="33" t="s">
         <v>216</v>
       </c>
-      <c r="CD3" s="34">
+      <c r="CD3" s="33">
         <v>2020</v>
       </c>
-      <c r="CE3" s="34" t="s">
+      <c r="CE3" s="33" t="s">
         <v>218</v>
       </c>
-      <c r="CF3" s="34" t="s">
+      <c r="CF3" s="33" t="s">
         <v>220</v>
       </c>
-      <c r="CG3" s="34" t="s">
+      <c r="CG3" s="33" t="s">
         <v>222</v>
       </c>
-      <c r="CH3" s="34" t="s">
+      <c r="CH3" s="33" t="s">
         <v>224</v>
       </c>
-      <c r="CI3" s="34">
+      <c r="CI3" s="33">
         <v>2021</v>
       </c>
-      <c r="CJ3" s="34" t="s">
+      <c r="CJ3" s="33" t="s">
         <v>226</v>
       </c>
-      <c r="CK3" s="34" t="s">
+      <c r="CK3" s="33" t="s">
         <v>228</v>
       </c>
-      <c r="CL3" s="34" t="s">
+      <c r="CL3" s="33" t="s">
         <v>230</v>
       </c>
-      <c r="CM3" s="34" t="s">
+      <c r="CM3" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="CN3" s="34">
+      <c r="CN3" s="33">
         <v>2022</v>
       </c>
-      <c r="CO3" s="34" t="s">
+      <c r="CO3" s="33" t="s">
         <v>234</v>
       </c>
-      <c r="CP3" s="34" t="s">
+      <c r="CP3" s="33" t="s">
         <v>236</v>
       </c>
-      <c r="CQ3" s="34" t="s">
+      <c r="CQ3" s="33" t="s">
         <v>238</v>
       </c>
-      <c r="CR3" s="34" t="s">
+      <c r="CR3" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="CS3" s="67">
+      <c r="CS3" s="66">
         <v>2023</v>
       </c>
-      <c r="CT3" s="34" t="s">
+      <c r="CT3" s="33" t="s">
         <v>243</v>
       </c>
-      <c r="CU3" s="34" t="s">
+      <c r="CU3" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="CV3" s="34" t="s">
+      <c r="CV3" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="CW3" s="34" t="s">
+      <c r="CW3" s="33" t="s">
         <v>257</v>
       </c>
-      <c r="CX3" s="34">
+      <c r="CX3" s="33">
         <v>2024</v>
       </c>
-      <c r="CY3" s="34" t="s">
+      <c r="CY3" s="33" t="s">
         <v>259</v>
       </c>
-      <c r="CZ3" s="34" t="s">
+      <c r="CZ3" s="33" t="s">
         <v>261</v>
       </c>
-      <c r="DA3" s="34" t="s">
-[...5 lines deleted...]
-      <c r="DC3" s="34">
+      <c r="DA3" s="33" t="s">
+        <v>309</v>
+      </c>
+      <c r="DB3" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="DC3" s="33">
         <v>2025</v>
       </c>
+      <c r="DD3" s="33" t="s">
+        <v>315</v>
+      </c>
     </row>
-    <row r="4" spans="1:108" s="73" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="74" t="s">
+    <row r="4" spans="1:108" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="73" t="s">
         <v>248</v>
       </c>
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="69">
+      <c r="C4" s="68">
         <v>-955.19916999999998</v>
       </c>
-      <c r="D4" s="69">
+      <c r="D4" s="68">
         <v>-1095.1658500000001</v>
       </c>
-      <c r="E4" s="69">
+      <c r="E4" s="68">
         <v>-1319.7542999999998</v>
       </c>
-      <c r="F4" s="69">
+      <c r="F4" s="68">
         <v>-1425.3605399999999</v>
       </c>
-      <c r="G4" s="69">
+      <c r="G4" s="68">
         <v>-4795.4798599999995</v>
       </c>
-      <c r="H4" s="69">
+      <c r="H4" s="68">
         <v>-1329.0247799999997</v>
       </c>
-      <c r="I4" s="69">
+      <c r="I4" s="68">
         <v>-2130.84494</v>
       </c>
-      <c r="J4" s="69">
+      <c r="J4" s="68">
         <v>-2298.6606799999995</v>
       </c>
-      <c r="K4" s="69">
+      <c r="K4" s="68">
         <v>-2128.7350000000006</v>
       </c>
-      <c r="L4" s="69">
+      <c r="L4" s="68">
         <v>-7887.2654000000002</v>
       </c>
-      <c r="M4" s="69">
+      <c r="M4" s="68">
         <v>-2224.51388</v>
       </c>
-      <c r="N4" s="69">
+      <c r="N4" s="68">
         <v>-2831.77511</v>
       </c>
-      <c r="O4" s="69">
+      <c r="O4" s="68">
         <v>-2448.8831300000002</v>
       </c>
-      <c r="P4" s="69">
+      <c r="P4" s="68">
         <v>-3740.3743399999998</v>
       </c>
-      <c r="Q4" s="70">
+      <c r="Q4" s="69">
         <v>-11245.54646</v>
       </c>
-      <c r="R4" s="69">
+      <c r="R4" s="68">
         <v>-3698.8940299999999</v>
       </c>
-      <c r="S4" s="69">
+      <c r="S4" s="68">
         <v>-5672.5656900000013</v>
       </c>
-      <c r="T4" s="69">
+      <c r="T4" s="68">
         <v>-4549.0544900000004</v>
       </c>
-      <c r="U4" s="69">
+      <c r="U4" s="68">
         <v>-3224.2721799999995</v>
       </c>
-      <c r="V4" s="70">
+      <c r="V4" s="69">
         <v>-17144.786390000001</v>
       </c>
-      <c r="W4" s="69">
+      <c r="W4" s="68">
         <v>-1280.3084500000002</v>
       </c>
-      <c r="X4" s="69">
+      <c r="X4" s="68">
         <v>-2877.5148800000006</v>
       </c>
-      <c r="Y4" s="69">
+      <c r="Y4" s="68">
         <v>-3088.9491870144775</v>
       </c>
-      <c r="Z4" s="69">
+      <c r="Z4" s="68">
         <v>-3646.1710800000001</v>
       </c>
-      <c r="AA4" s="70">
+      <c r="AA4" s="69">
         <v>-10892.943597014479</v>
       </c>
-      <c r="AB4" s="69">
+      <c r="AB4" s="68">
         <v>-3865.3543300000001</v>
       </c>
-      <c r="AC4" s="69">
+      <c r="AC4" s="68">
         <v>-5289.5176099999999</v>
       </c>
-      <c r="AD4" s="69">
+      <c r="AD4" s="68">
         <v>-4181.1936800000003</v>
       </c>
-      <c r="AE4" s="69">
+      <c r="AE4" s="68">
         <v>-4357.5360099999998</v>
       </c>
-      <c r="AF4" s="70">
+      <c r="AF4" s="69">
         <v>-17693.601630000001</v>
       </c>
-      <c r="AG4" s="71">
+      <c r="AG4" s="70">
         <v>-5948.7051700000002</v>
       </c>
-      <c r="AH4" s="71">
+      <c r="AH4" s="70">
         <v>-7171.6578899999986</v>
       </c>
-      <c r="AI4" s="71">
+      <c r="AI4" s="70">
         <v>-6462.0188669569106</v>
       </c>
-      <c r="AJ4" s="71">
+      <c r="AJ4" s="70">
         <v>-5474.9812115464529</v>
       </c>
-      <c r="AK4" s="72">
+      <c r="AK4" s="71">
         <v>-25057.363138503362</v>
       </c>
-      <c r="AL4" s="71">
+      <c r="AL4" s="70">
         <v>-6518.1956700000001</v>
       </c>
-      <c r="AM4" s="71">
+      <c r="AM4" s="70">
         <v>-6494.0947800000013</v>
       </c>
-      <c r="AN4" s="71">
+      <c r="AN4" s="70">
         <v>-5974.8429600000009</v>
       </c>
-      <c r="AO4" s="71">
+      <c r="AO4" s="70">
         <v>-5570.9038301927321</v>
       </c>
-      <c r="AP4" s="72">
+      <c r="AP4" s="71">
         <v>-24558.037240192734</v>
       </c>
-      <c r="AQ4" s="71">
+      <c r="AQ4" s="70">
         <v>-5918.5499184047085</v>
       </c>
-      <c r="AR4" s="71">
+      <c r="AR4" s="70">
         <v>-4982.4210292984199</v>
       </c>
-      <c r="AS4" s="71">
+      <c r="AS4" s="70">
         <v>-6015.4931409815099</v>
       </c>
-      <c r="AT4" s="71">
+      <c r="AT4" s="70">
         <v>-5246.8608190618297</v>
       </c>
-      <c r="AU4" s="71">
+      <c r="AU4" s="70">
         <v>-22163.324907746468</v>
       </c>
-      <c r="AV4" s="71">
+      <c r="AV4" s="70">
         <v>-5414.8463617971402</v>
       </c>
-      <c r="AW4" s="71">
+      <c r="AW4" s="70">
         <v>-5184.3288018064204</v>
       </c>
-      <c r="AX4" s="71">
+      <c r="AX4" s="70">
         <v>-5725.2493300000015</v>
       </c>
-      <c r="AY4" s="71">
+      <c r="AY4" s="70">
         <v>-3213.5004099999992</v>
       </c>
-      <c r="AZ4" s="71">
+      <c r="AZ4" s="70">
         <v>-19537.924903603562</v>
       </c>
-      <c r="BA4" s="71">
+      <c r="BA4" s="70">
         <v>-2415.3435335710001</v>
       </c>
-      <c r="BB4" s="71">
+      <c r="BB4" s="70">
         <v>-3009.5879803690004</v>
       </c>
-      <c r="BC4" s="71">
+      <c r="BC4" s="70">
         <v>-1831.3513168216</v>
       </c>
-      <c r="BD4" s="71">
+      <c r="BD4" s="70">
         <v>-1558.5818589173959</v>
       </c>
-      <c r="BE4" s="71">
+      <c r="BE4" s="70">
         <v>-8814.864689678996</v>
       </c>
-      <c r="BF4" s="71">
+      <c r="BF4" s="70">
         <v>-2224.0795243858065</v>
       </c>
-      <c r="BG4" s="71">
+      <c r="BG4" s="70">
         <v>-3229.4313958319985</v>
       </c>
-      <c r="BH4" s="71">
+      <c r="BH4" s="70">
         <v>-2428.4369508079999</v>
       </c>
-      <c r="BI4" s="71">
+      <c r="BI4" s="70">
         <v>-3434.6506569356643</v>
       </c>
-      <c r="BJ4" s="71">
+      <c r="BJ4" s="70">
         <v>-11316.598527961469</v>
       </c>
-      <c r="BK4" s="71">
+      <c r="BK4" s="70">
         <v>-4277.0765239074299</v>
       </c>
-      <c r="BL4" s="71">
+      <c r="BL4" s="70">
         <v>-3968.0877283761561</v>
       </c>
-      <c r="BM4" s="71">
+      <c r="BM4" s="70">
         <v>-3428.8397765649661</v>
       </c>
-      <c r="BN4" s="71">
+      <c r="BN4" s="70">
         <v>-4052.4361699999999</v>
       </c>
-      <c r="BO4" s="71">
+      <c r="BO4" s="70">
         <v>-15726.440198848552</v>
       </c>
-      <c r="BP4" s="71">
+      <c r="BP4" s="70">
         <v>-5544.3107499999996</v>
       </c>
-      <c r="BQ4" s="71">
+      <c r="BQ4" s="70">
         <v>-5113.3959800000011</v>
       </c>
-      <c r="BR4" s="71">
+      <c r="BR4" s="70">
         <v>-4945.3705300000001</v>
       </c>
-      <c r="BS4" s="71">
+      <c r="BS4" s="70">
         <v>-4081.6074493441315</v>
       </c>
-      <c r="BT4" s="71">
+      <c r="BT4" s="70">
         <v>-19684.684709344132</v>
       </c>
-      <c r="BU4" s="71">
+      <c r="BU4" s="70">
         <v>-5118.7655395863503</v>
       </c>
-      <c r="BV4" s="71">
+      <c r="BV4" s="70">
         <v>-5392.3552790000003</v>
       </c>
-      <c r="BW4" s="71">
+      <c r="BW4" s="70">
         <v>-5213.0918000000011</v>
       </c>
-      <c r="BX4" s="71">
+      <c r="BX4" s="70">
         <v>-4848.5312039999999</v>
       </c>
-      <c r="BY4" s="71">
+      <c r="BY4" s="70">
         <v>-20572.743822586352</v>
       </c>
-      <c r="BZ4" s="71">
+      <c r="BZ4" s="70">
         <v>-3547.2504870000002</v>
       </c>
-      <c r="CA4" s="71">
+      <c r="CA4" s="70">
         <v>-3035.2256730000004</v>
       </c>
-      <c r="CB4" s="71">
+      <c r="CB4" s="70">
         <v>-3498.5166660900004</v>
       </c>
-      <c r="CC4" s="71">
+      <c r="CC4" s="70">
         <v>-3607.2341041999998</v>
       </c>
-      <c r="CD4" s="71">
+      <c r="CD4" s="70">
         <v>-13688.226930290002</v>
       </c>
-      <c r="CE4" s="71">
+      <c r="CE4" s="70">
         <v>-4526.4122854900006</v>
       </c>
-      <c r="CF4" s="71">
+      <c r="CF4" s="70">
         <v>-5687.5592900000001</v>
       </c>
-      <c r="CG4" s="71">
+      <c r="CG4" s="70">
         <v>-5775.4677199999996</v>
       </c>
-      <c r="CH4" s="71">
+      <c r="CH4" s="70">
         <v>-6217.4659799999999</v>
       </c>
-      <c r="CI4" s="71">
+      <c r="CI4" s="70">
         <v>-22206.90527549</v>
       </c>
-      <c r="CJ4" s="71">
+      <c r="CJ4" s="70">
         <v>-6511.7927031100007</v>
       </c>
-      <c r="CK4" s="71">
+      <c r="CK4" s="70">
         <v>-6332.4131980000002</v>
       </c>
-      <c r="CL4" s="71">
+      <c r="CL4" s="70">
         <v>-5720.83716</v>
       </c>
-      <c r="CM4" s="71">
+      <c r="CM4" s="70">
         <v>-5353.0377400000007</v>
       </c>
-      <c r="CN4" s="71">
+      <c r="CN4" s="70">
         <v>-23918.080801110002</v>
       </c>
-      <c r="CO4" s="71">
+      <c r="CO4" s="70">
         <v>-5984.6070329999993</v>
       </c>
-      <c r="CP4" s="71">
+      <c r="CP4" s="70">
         <v>-6389.0272015599994</v>
       </c>
-      <c r="CQ4" s="71">
+      <c r="CQ4" s="70">
         <v>-5653.6257299999988</v>
       </c>
-      <c r="CR4" s="71">
+      <c r="CR4" s="70">
         <v>-6692.8855899999999</v>
       </c>
-      <c r="CS4" s="71">
+      <c r="CS4" s="70">
         <v>-24720.145554559997</v>
       </c>
-      <c r="CT4" s="71">
+      <c r="CT4" s="70">
         <v>-5427.3750400000008</v>
       </c>
-      <c r="CU4" s="71">
+      <c r="CU4" s="70">
         <v>-6026.4755031600007</v>
       </c>
-      <c r="CV4" s="71">
+      <c r="CV4" s="70">
         <v>-5264.1249477883712</v>
       </c>
-      <c r="CW4" s="71">
+      <c r="CW4" s="70">
         <v>-5637.535629</v>
       </c>
-      <c r="CX4" s="71">
+      <c r="CX4" s="70">
         <v>-22355.511119948373</v>
       </c>
-      <c r="CY4" s="71">
+      <c r="CY4" s="70">
         <v>-5384.9258099999997</v>
       </c>
-      <c r="CZ4" s="71">
+      <c r="CZ4" s="70">
         <v>-4501.444120000001</v>
       </c>
-      <c r="DA4" s="71">
+      <c r="DA4" s="70">
         <v>-6219.3497571507105</v>
       </c>
-      <c r="DB4" s="71">
+      <c r="DB4" s="70">
         <v>-4602.3673118713505</v>
       </c>
-      <c r="DC4" s="71">
+      <c r="DC4" s="70">
         <v>-20708.08699902206</v>
       </c>
-      <c r="DD4" s="105"/>
+      <c r="DD4" s="70">
+        <v>-5708.3580400000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:108" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51" t="s">
+    <row r="5" spans="1:108" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="B5" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="41">
+      <c r="C5" s="40">
         <v>-31.206099999999999</v>
       </c>
-      <c r="D5" s="41">
+      <c r="D5" s="40">
         <v>-31.476850000000002</v>
       </c>
-      <c r="E5" s="41">
+      <c r="E5" s="40">
         <v>-32.878529999999998</v>
       </c>
-      <c r="F5" s="41">
+      <c r="F5" s="40">
         <v>-66.86290000000001</v>
       </c>
-      <c r="G5" s="41">
+      <c r="G5" s="40">
         <v>-162.42438000000001</v>
       </c>
-      <c r="H5" s="41">
+      <c r="H5" s="40">
         <v>-34.49597</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="40">
         <v>-36.754799999999996</v>
       </c>
-      <c r="J5" s="41">
+      <c r="J5" s="40">
         <v>-61.112100000000005</v>
       </c>
-      <c r="K5" s="41">
+      <c r="K5" s="40">
         <v>-61.200200000000002</v>
       </c>
-      <c r="L5" s="41">
+      <c r="L5" s="40">
         <v>-193.56306999999998</v>
       </c>
-      <c r="M5" s="41">
+      <c r="M5" s="40">
         <v>-55.180600000000005</v>
       </c>
-      <c r="N5" s="41">
+      <c r="N5" s="40">
         <v>141.00924000000001</v>
       </c>
-      <c r="O5" s="41">
+      <c r="O5" s="40">
         <v>2.3823399999999921</v>
       </c>
-      <c r="P5" s="41">
+      <c r="P5" s="40">
         <v>-28.849299999999999</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="Q5" s="40">
         <v>59.361680000000007</v>
       </c>
-      <c r="R5" s="41">
+      <c r="R5" s="40">
         <v>-42.903709999999997</v>
       </c>
-      <c r="S5" s="41">
+      <c r="S5" s="40">
         <v>-37.435900000000004</v>
       </c>
-      <c r="T5" s="41">
+      <c r="T5" s="40">
         <v>2.6747000000000014</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="40">
         <v>-111.1503</v>
       </c>
-      <c r="V5" s="41">
+      <c r="V5" s="40">
         <v>-188.81520999999998</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="40">
         <v>-96.451660000000004</v>
       </c>
-      <c r="X5" s="41">
+      <c r="X5" s="40">
         <v>-106.46254999999999</v>
       </c>
-      <c r="Y5" s="41">
+      <c r="Y5" s="40">
         <v>-147.70031</v>
       </c>
-      <c r="Z5" s="41">
+      <c r="Z5" s="40">
         <v>-127.0308</v>
       </c>
-      <c r="AA5" s="41">
+      <c r="AA5" s="40">
         <v>-477.64531999999997</v>
       </c>
-      <c r="AB5" s="41">
+      <c r="AB5" s="40">
         <v>-135.47173999999998</v>
       </c>
-      <c r="AC5" s="41">
+      <c r="AC5" s="40">
         <v>-184.56576999999999</v>
       </c>
-      <c r="AD5" s="41">
+      <c r="AD5" s="40">
         <v>-115.29864999999999</v>
       </c>
-      <c r="AE5" s="41">
+      <c r="AE5" s="40">
         <v>57.278210000000016</v>
       </c>
-      <c r="AF5" s="41">
+      <c r="AF5" s="40">
         <v>-378.05795000000001</v>
       </c>
-      <c r="AG5" s="42">
+      <c r="AG5" s="41">
         <v>-56.749229999999997</v>
       </c>
-      <c r="AH5" s="42">
+      <c r="AH5" s="41">
         <v>-30.428470000000001</v>
       </c>
-      <c r="AI5" s="42">
+      <c r="AI5" s="41">
         <v>42.146949999999997</v>
       </c>
-      <c r="AJ5" s="42">
+      <c r="AJ5" s="41">
         <v>-11.854370000000007</v>
       </c>
-      <c r="AK5" s="42">
+      <c r="AK5" s="41">
         <v>-56.885120000000015</v>
       </c>
-      <c r="AL5" s="42">
+      <c r="AL5" s="41">
         <v>-36.654309999999995</v>
       </c>
-      <c r="AM5" s="42">
+      <c r="AM5" s="41">
         <v>-16.440939999999998</v>
       </c>
-      <c r="AN5" s="42">
+      <c r="AN5" s="41">
         <v>83.443850000000012</v>
       </c>
-      <c r="AO5" s="42">
+      <c r="AO5" s="41">
         <v>-52.668556334381911</v>
       </c>
-      <c r="AP5" s="42">
+      <c r="AP5" s="41">
         <v>-22.319956334381892</v>
       </c>
-      <c r="AQ5" s="42">
+      <c r="AQ5" s="41">
         <v>2.4951715952914384</v>
       </c>
-      <c r="AR5" s="42">
+      <c r="AR5" s="41">
         <v>153.84521999999998</v>
       </c>
-      <c r="AS5" s="42">
+      <c r="AS5" s="41">
         <v>-29.429550000000003</v>
       </c>
-      <c r="AT5" s="42">
+      <c r="AT5" s="41">
         <v>-34.846119999999999</v>
       </c>
-      <c r="AU5" s="42">
+      <c r="AU5" s="41">
         <v>92.064721595291402</v>
       </c>
-      <c r="AV5" s="42">
+      <c r="AV5" s="41">
         <v>6.2907900000000012</v>
       </c>
-      <c r="AW5" s="42">
+      <c r="AW5" s="41">
         <v>33.672919999999998</v>
       </c>
-      <c r="AX5" s="42">
+      <c r="AX5" s="41">
         <v>23.998899999999992</v>
       </c>
-      <c r="AY5" s="42">
+      <c r="AY5" s="41">
         <v>45.154880000000006</v>
       </c>
-      <c r="AZ5" s="42">
+      <c r="AZ5" s="41">
         <v>109.11749</v>
       </c>
-      <c r="BA5" s="42">
+      <c r="BA5" s="41">
         <v>69.184329999999989</v>
       </c>
-      <c r="BB5" s="42">
+      <c r="BB5" s="41">
         <v>66.217479999999995</v>
       </c>
-      <c r="BC5" s="42">
+      <c r="BC5" s="41">
         <v>67.729069999999993</v>
       </c>
-      <c r="BD5" s="42">
+      <c r="BD5" s="41">
         <v>76.434749999999994</v>
       </c>
-      <c r="BE5" s="42">
+      <c r="BE5" s="41">
         <v>279.56563</v>
       </c>
-      <c r="BF5" s="42">
+      <c r="BF5" s="41">
         <v>3.6589500000000008</v>
       </c>
-      <c r="BG5" s="42">
+      <c r="BG5" s="41">
         <v>23.028510000000004</v>
       </c>
-      <c r="BH5" s="42">
+      <c r="BH5" s="41">
         <v>-22.043810000000001</v>
       </c>
-      <c r="BI5" s="42">
+      <c r="BI5" s="41">
         <v>-0.82106000000000989</v>
       </c>
-      <c r="BJ5" s="42">
+      <c r="BJ5" s="41">
         <v>3.8225899999999946</v>
       </c>
-      <c r="BK5" s="42">
+      <c r="BK5" s="41">
         <v>-26.52363006896551</v>
       </c>
-      <c r="BL5" s="42">
+      <c r="BL5" s="41">
         <v>3.0896400000000028</v>
       </c>
-      <c r="BM5" s="42">
+      <c r="BM5" s="41">
         <v>-8.4350300000000118</v>
       </c>
-      <c r="BN5" s="42">
+      <c r="BN5" s="41">
         <v>43.769010000000009</v>
       </c>
-      <c r="BO5" s="42">
+      <c r="BO5" s="41">
         <v>11.89998993103449</v>
       </c>
-      <c r="BP5" s="42">
+      <c r="BP5" s="41">
         <v>-14.877750000000006</v>
       </c>
-      <c r="BQ5" s="42">
+      <c r="BQ5" s="41">
         <v>3.2514199999999818</v>
       </c>
-      <c r="BR5" s="42">
+      <c r="BR5" s="41">
         <v>47.940950000000001</v>
       </c>
-      <c r="BS5" s="42">
+      <c r="BS5" s="41">
         <v>23.899280000000019</v>
       </c>
-      <c r="BT5" s="42">
+      <c r="BT5" s="41">
         <v>60.213899999999995</v>
       </c>
-      <c r="BU5" s="42">
+      <c r="BU5" s="41">
         <v>-64.179559999999995</v>
       </c>
-      <c r="BV5" s="42">
+      <c r="BV5" s="41">
         <v>77.99715999999998</v>
       </c>
-      <c r="BW5" s="42">
+      <c r="BW5" s="41">
         <v>5.8614800000000145</v>
       </c>
-      <c r="BX5" s="42">
+      <c r="BX5" s="41">
         <v>111.70666000000001</v>
       </c>
-      <c r="BY5" s="42">
+      <c r="BY5" s="41">
         <v>131.38574</v>
       </c>
-      <c r="BZ5" s="42">
+      <c r="BZ5" s="41">
         <v>-86.552809999999994</v>
       </c>
-      <c r="CA5" s="42">
+      <c r="CA5" s="41">
         <v>-77.40213</v>
       </c>
-      <c r="CB5" s="42">
+      <c r="CB5" s="41">
         <v>-76.385000000000005</v>
       </c>
-      <c r="CC5" s="42">
+      <c r="CC5" s="41">
         <v>17.410819999999987</v>
       </c>
-      <c r="CD5" s="42">
+      <c r="CD5" s="41">
         <v>-222.92912000000001</v>
       </c>
-      <c r="CE5" s="42">
+      <c r="CE5" s="41">
         <v>-96.956029999999998</v>
       </c>
-      <c r="CF5" s="42">
+      <c r="CF5" s="41">
         <v>83.73124</v>
       </c>
-      <c r="CG5" s="42">
+      <c r="CG5" s="41">
         <v>-12.308840000000004</v>
       </c>
-      <c r="CH5" s="42">
+      <c r="CH5" s="41">
         <v>20.588430000000002</v>
       </c>
-      <c r="CI5" s="42">
+      <c r="CI5" s="41">
         <v>-4.9451999999999998</v>
       </c>
-      <c r="CJ5" s="42">
+      <c r="CJ5" s="41">
         <v>-89.643040000000013</v>
       </c>
-      <c r="CK5" s="42">
+      <c r="CK5" s="41">
         <v>145.15147999999999</v>
       </c>
-      <c r="CL5" s="42">
+      <c r="CL5" s="41">
         <v>606.12679000000003</v>
       </c>
-      <c r="CM5" s="42">
+      <c r="CM5" s="41">
         <v>157.96309000000002</v>
       </c>
-      <c r="CN5" s="42">
+      <c r="CN5" s="41">
         <v>819.59832000000006</v>
       </c>
-      <c r="CO5" s="42">
+      <c r="CO5" s="41">
         <v>-90.456879999999998</v>
       </c>
-      <c r="CP5" s="42">
+      <c r="CP5" s="41">
         <v>96.943870000000018</v>
       </c>
-      <c r="CQ5" s="42">
+      <c r="CQ5" s="41">
         <v>-14.595300000000009</v>
       </c>
-      <c r="CR5" s="42">
+      <c r="CR5" s="41">
         <v>44.521240000000006</v>
       </c>
-      <c r="CS5" s="42">
+      <c r="CS5" s="41">
         <v>36.412930000000017</v>
       </c>
-      <c r="CT5" s="42">
+      <c r="CT5" s="41">
         <v>-80.724279999999993</v>
       </c>
-      <c r="CU5" s="42">
+      <c r="CU5" s="41">
         <v>143.78254999999996</v>
       </c>
-      <c r="CV5" s="42">
+      <c r="CV5" s="41">
         <v>-95.411840000299605</v>
       </c>
-      <c r="CW5" s="42">
+      <c r="CW5" s="41">
         <v>211.80998</v>
       </c>
-      <c r="CX5" s="42">
+      <c r="CX5" s="41">
         <v>179.45640999970036</v>
       </c>
-      <c r="CY5" s="42">
+      <c r="CY5" s="41">
         <v>-71.182899999999989</v>
       </c>
-      <c r="CZ5" s="42">
+      <c r="CZ5" s="41">
         <v>41.776669999999967</v>
       </c>
-      <c r="DA5" s="42">
+      <c r="DA5" s="41">
         <v>-33.08035000000001</v>
       </c>
-      <c r="DB5" s="42">
+      <c r="DB5" s="41">
         <v>-58.374119999999991</v>
       </c>
-      <c r="DC5" s="42">
+      <c r="DC5" s="41">
         <v>-120.86070000000002</v>
       </c>
-      <c r="DD5" s="105"/>
+      <c r="DD5" s="41">
+        <v>-121.01815999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:108" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+    <row r="6" spans="1:108" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
         <v>103</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>-4.5050000000000007E-2</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>4.4000000000000003E-3</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>2.53E-2</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>-0.14100000000000001</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="36">
         <v>-0.15635000000000002</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="36">
         <v>0.01</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="36">
         <v>0.85300000000000009</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="36">
         <v>0.23949999999999999</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="36">
         <v>0.76329999999999998</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="36">
         <v>1.8658000000000001</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="36">
         <v>6.1664999999999992</v>
       </c>
-      <c r="N6" s="37">
+      <c r="N6" s="36">
         <v>187.97140000000002</v>
       </c>
-      <c r="O6" s="37">
+      <c r="O6" s="36">
         <v>47.802459999999996</v>
       </c>
-      <c r="P6" s="37">
+      <c r="P6" s="36">
         <v>15.2273</v>
       </c>
-      <c r="Q6" s="37">
+      <c r="Q6" s="36">
         <v>257.16766000000001</v>
       </c>
-      <c r="R6" s="37">
+      <c r="R6" s="36">
         <v>2.6210199999999997</v>
       </c>
-      <c r="S6" s="37">
+      <c r="S6" s="36">
         <v>5.3050000000000006</v>
       </c>
-      <c r="T6" s="37">
+      <c r="T6" s="36">
         <v>108.92699999999999</v>
       </c>
-      <c r="U6" s="37">
+      <c r="U6" s="36">
         <v>4.0071000000000003</v>
       </c>
-      <c r="V6" s="37">
+      <c r="V6" s="36">
         <v>120.86011999999998</v>
       </c>
-      <c r="W6" s="37">
+      <c r="W6" s="36">
         <v>7.86294</v>
       </c>
-      <c r="X6" s="37">
+      <c r="X6" s="36">
         <v>0.7</v>
       </c>
-      <c r="Y6" s="37">
+      <c r="Y6" s="36">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="Z6" s="37">
+      <c r="Z6" s="36">
         <v>32.036999999999999</v>
       </c>
-      <c r="AA6" s="37">
+      <c r="AA6" s="36">
         <v>40.608939999999997</v>
       </c>
-      <c r="AB6" s="37">
+      <c r="AB6" s="36">
         <v>24.028320000000001</v>
       </c>
-      <c r="AC6" s="37">
+      <c r="AC6" s="36">
         <v>18.960999999999999</v>
       </c>
-      <c r="AD6" s="37">
+      <c r="AD6" s="36">
         <v>73.44265</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AE6" s="36">
         <v>175.02700000000002</v>
       </c>
-      <c r="AF6" s="37">
+      <c r="AF6" s="36">
         <v>291.45897000000002</v>
       </c>
-      <c r="AG6" s="39">
+      <c r="AG6" s="38">
         <v>2.41275</v>
       </c>
-      <c r="AH6" s="39">
+      <c r="AH6" s="38">
         <v>14.309569999999997</v>
       </c>
-      <c r="AI6" s="39">
+      <c r="AI6" s="38">
         <v>81.274169999999998</v>
       </c>
-      <c r="AJ6" s="39">
+      <c r="AJ6" s="38">
         <v>18.640999999999998</v>
       </c>
-      <c r="AK6" s="39">
+      <c r="AK6" s="38">
         <v>116.63748999999999</v>
       </c>
-      <c r="AL6" s="39">
+      <c r="AL6" s="38">
         <v>-5.6053999999999995</v>
       </c>
-      <c r="AM6" s="39">
+      <c r="AM6" s="38">
         <v>17.496279999999999</v>
       </c>
-      <c r="AN6" s="39">
+      <c r="AN6" s="38">
         <v>131.08915000000002</v>
       </c>
-      <c r="AO6" s="39">
+      <c r="AO6" s="38">
         <v>-1.3119363343819117</v>
       </c>
-      <c r="AP6" s="39">
+      <c r="AP6" s="38">
         <v>141.66809366561813</v>
       </c>
-      <c r="AQ6" s="39">
+      <c r="AQ6" s="38">
         <v>54.601619999999997</v>
       </c>
-      <c r="AR6" s="39">
+      <c r="AR6" s="38">
         <v>211.30429999999998</v>
       </c>
-      <c r="AS6" s="39">
+      <c r="AS6" s="38">
         <v>27.764610000000001</v>
       </c>
-      <c r="AT6" s="39">
+      <c r="AT6" s="38">
         <v>13.954789999999999</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="38">
         <v>307.62531999999999</v>
       </c>
-      <c r="AV6" s="39">
+      <c r="AV6" s="38">
         <v>58.399189999999997</v>
       </c>
-      <c r="AW6" s="39">
+      <c r="AW6" s="38">
         <v>67.189959999999999</v>
       </c>
-      <c r="AX6" s="39">
+      <c r="AX6" s="38">
         <v>50.17725999999999</v>
       </c>
-      <c r="AY6" s="39">
+      <c r="AY6" s="38">
         <v>61.941310000000001</v>
       </c>
-      <c r="AZ6" s="39">
+      <c r="AZ6" s="38">
         <v>237.70771999999999</v>
       </c>
-      <c r="BA6" s="39">
+      <c r="BA6" s="38">
         <v>79.084889999999987</v>
       </c>
-      <c r="BB6" s="39">
+      <c r="BB6" s="38">
         <v>76.613590000000002</v>
       </c>
-      <c r="BC6" s="39">
+      <c r="BC6" s="38">
         <v>77.832689999999999</v>
       </c>
-      <c r="BD6" s="39">
+      <c r="BD6" s="38">
         <v>87.883579999999995</v>
       </c>
-      <c r="BE6" s="39">
+      <c r="BE6" s="38">
         <v>321.41474999999997</v>
       </c>
-      <c r="BF6" s="39">
+      <c r="BF6" s="38">
         <v>5.1186100000000003</v>
       </c>
-      <c r="BG6" s="39">
+      <c r="BG6" s="38">
         <v>28.812470000000005</v>
       </c>
-      <c r="BH6" s="39">
+      <c r="BH6" s="38">
         <v>22.631920000000001</v>
       </c>
-      <c r="BI6" s="39">
+      <c r="BI6" s="38">
         <v>56.659779999999984</v>
       </c>
-      <c r="BJ6" s="39">
+      <c r="BJ6" s="38">
         <v>113.22278</v>
       </c>
-      <c r="BK6" s="39">
+      <c r="BK6" s="38">
         <v>33.539759931034482</v>
       </c>
-      <c r="BL6" s="39">
+      <c r="BL6" s="38">
         <v>64.374629999999996</v>
       </c>
-      <c r="BM6" s="39">
+      <c r="BM6" s="38">
         <v>59.07629</v>
       </c>
-      <c r="BN6" s="39">
+      <c r="BN6" s="38">
         <v>109.03394</v>
       </c>
-      <c r="BO6" s="39">
+      <c r="BO6" s="38">
         <v>266.02461993103452</v>
       </c>
-      <c r="BP6" s="39">
+      <c r="BP6" s="38">
         <v>57.977519999999998</v>
       </c>
-      <c r="BQ6" s="39">
+      <c r="BQ6" s="38">
         <v>78.301209999999998</v>
       </c>
-      <c r="BR6" s="39">
+      <c r="BR6" s="38">
         <v>121.72113</v>
       </c>
-      <c r="BS6" s="39">
+      <c r="BS6" s="38">
         <v>103.26207000000001</v>
       </c>
-      <c r="BT6" s="39">
+      <c r="BT6" s="38">
         <v>361.26193000000001</v>
       </c>
-      <c r="BU6" s="39">
+      <c r="BU6" s="38">
         <v>15.738110000000002</v>
       </c>
-      <c r="BV6" s="39">
+      <c r="BV6" s="38">
         <v>171.16094999999999</v>
       </c>
-      <c r="BW6" s="39">
+      <c r="BW6" s="38">
         <v>92.792140000000003</v>
       </c>
-      <c r="BX6" s="39">
+      <c r="BX6" s="38">
         <v>199.02965</v>
       </c>
-      <c r="BY6" s="39">
+      <c r="BY6" s="38">
         <v>478.72084999999998</v>
       </c>
-      <c r="BZ6" s="39">
+      <c r="BZ6" s="38">
         <v>2.1669999999999994</v>
       </c>
-      <c r="CA6" s="39">
+      <c r="CA6" s="38">
         <v>15.436399999999999</v>
       </c>
-      <c r="CB6" s="39">
+      <c r="CB6" s="38">
         <v>51.36748</v>
       </c>
-      <c r="CC6" s="39">
+      <c r="CC6" s="38">
         <v>112.55445</v>
       </c>
-      <c r="CD6" s="39">
+      <c r="CD6" s="38">
         <v>181.52533</v>
       </c>
-      <c r="CE6" s="39">
+      <c r="CE6" s="38">
         <v>7.4780899999999999</v>
       </c>
-      <c r="CF6" s="39">
+      <c r="CF6" s="38">
         <v>182.39242999999999</v>
       </c>
-      <c r="CG6" s="39">
+      <c r="CG6" s="38">
         <v>85.943629999999999</v>
       </c>
-      <c r="CH6" s="39">
+      <c r="CH6" s="38">
         <v>121.40705</v>
       </c>
-      <c r="CI6" s="39">
+      <c r="CI6" s="38">
         <v>397.22119999999995</v>
       </c>
-      <c r="CJ6" s="39">
+      <c r="CJ6" s="38">
         <v>8.6468399999999992</v>
       </c>
-      <c r="CK6" s="39">
+      <c r="CK6" s="38">
         <v>271.95853</v>
       </c>
-      <c r="CL6" s="39">
+      <c r="CL6" s="38">
         <v>710.19488000000001</v>
       </c>
-      <c r="CM6" s="39">
+      <c r="CM6" s="38">
         <v>239.75252000000003</v>
       </c>
-      <c r="CN6" s="39">
+      <c r="CN6" s="38">
         <v>1230.55277</v>
       </c>
-      <c r="CO6" s="39">
+      <c r="CO6" s="38">
         <v>6.7023000000000001</v>
       </c>
-      <c r="CP6" s="39">
+      <c r="CP6" s="38">
         <v>199.96774000000002</v>
       </c>
-      <c r="CQ6" s="39">
+      <c r="CQ6" s="38">
         <v>86.682709999999986</v>
       </c>
-      <c r="CR6" s="39">
+      <c r="CR6" s="38">
         <v>144.85102000000001</v>
       </c>
-      <c r="CS6" s="39">
+      <c r="CS6" s="38">
         <v>438.20377000000002</v>
       </c>
-      <c r="CT6" s="39">
+      <c r="CT6" s="38">
         <v>19.030239999999999</v>
       </c>
-      <c r="CU6" s="39">
+      <c r="CU6" s="38">
         <v>239.11642999999998</v>
       </c>
-      <c r="CV6" s="39">
+      <c r="CV6" s="38">
         <v>8.8309299999999986</v>
       </c>
-      <c r="CW6" s="39">
+      <c r="CW6" s="38">
         <v>294.18574000000001</v>
       </c>
-      <c r="CX6" s="39">
+      <c r="CX6" s="38">
         <v>561.16334000000006</v>
       </c>
-      <c r="CY6" s="39">
+      <c r="CY6" s="38">
         <v>12.030839999999998</v>
       </c>
-      <c r="CZ6" s="39">
+      <c r="CZ6" s="38">
         <v>120.81067999999999</v>
       </c>
-      <c r="DA6" s="39">
+      <c r="DA6" s="38">
         <v>45.308750000000003</v>
       </c>
-      <c r="DB6" s="39">
+      <c r="DB6" s="38">
         <v>44.167959999999994</v>
       </c>
-      <c r="DC6" s="39">
+      <c r="DC6" s="38">
         <v>222.31823</v>
       </c>
-      <c r="DD6" s="105"/>
+      <c r="DD6" s="38">
+        <v>-5.0202399999999976</v>
+      </c>
     </row>
-    <row r="7" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="26" t="s">
+    <row r="7" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="21">
         <v>1.89E-2</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="21">
         <v>7.6759999999999993</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="21">
         <v>7.7028999999999996</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="21">
         <v>0.84400000000000008</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="21">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="21">
         <v>0.47299999999999998</v>
       </c>
-      <c r="L7" s="22">
+      <c r="L7" s="21">
         <v>1.3530000000000002</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="21">
         <v>0.97989999999999977</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="21">
         <v>182.8785</v>
       </c>
-      <c r="O7" s="22">
+      <c r="O7" s="21">
         <v>39.578159999999997</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="21">
         <v>2.6213000000000006</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="21">
         <v>226.05785999999998</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="21">
         <v>2.4110199999999997</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="21">
         <v>5.3290000000000006</v>
       </c>
-      <c r="T7" s="22">
+      <c r="T7" s="21">
         <v>108.92699999999999</v>
       </c>
-      <c r="U7" s="22">
+      <c r="U7" s="21">
         <v>4.0270999999999999</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="21">
         <v>120.69412</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="21">
         <v>7.8729399999999998</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="21">
         <v>0.35</v>
       </c>
-      <c r="Y7" s="22">
+      <c r="Y7" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="21">
         <v>32.036999999999999</v>
       </c>
-      <c r="AA7" s="22">
+      <c r="AA7" s="21">
         <v>40.268940000000001</v>
       </c>
-      <c r="AB7" s="22">
+      <c r="AB7" s="21">
         <v>18.070319999999999</v>
       </c>
-      <c r="AC7" s="22">
+      <c r="AC7" s="21">
         <v>17.111999999999998</v>
       </c>
-      <c r="AD7" s="22">
+      <c r="AD7" s="21">
         <v>71.504649999999998</v>
       </c>
-      <c r="AE7" s="22">
+      <c r="AE7" s="21">
         <v>175.25400000000002</v>
       </c>
-      <c r="AF7" s="22">
+      <c r="AF7" s="21">
         <v>281.94096999999999</v>
       </c>
-      <c r="AG7" s="23">
+      <c r="AG7" s="22">
         <v>5.55375</v>
       </c>
-      <c r="AH7" s="23">
+      <c r="AH7" s="22">
         <v>18.382569999999998</v>
       </c>
-      <c r="AI7" s="23">
+      <c r="AI7" s="22">
         <v>84.415170000000003</v>
       </c>
-      <c r="AJ7" s="23">
+      <c r="AJ7" s="22">
         <v>22.975999999999999</v>
       </c>
-      <c r="AK7" s="23">
+      <c r="AK7" s="22">
         <v>131.32749000000001</v>
       </c>
-      <c r="AL7" s="23">
+      <c r="AL7" s="22">
         <v>19.766500000000001</v>
       </c>
-      <c r="AM7" s="23">
+      <c r="AM7" s="22">
         <v>41.12323</v>
       </c>
-      <c r="AN7" s="23">
+      <c r="AN7" s="22">
         <v>156.55180000000001</v>
       </c>
-      <c r="AO7" s="23">
+      <c r="AO7" s="22">
         <v>20.637260000000001</v>
       </c>
-      <c r="AP7" s="23">
+      <c r="AP7" s="22">
         <v>238.07879</v>
       </c>
-      <c r="AQ7" s="23">
+      <c r="AQ7" s="22">
         <v>56.007619999999996</v>
       </c>
-      <c r="AR7" s="23">
+      <c r="AR7" s="22">
         <v>210.81229999999999</v>
       </c>
-      <c r="AS7" s="23">
+      <c r="AS7" s="22">
         <v>28.453610000000001</v>
       </c>
-      <c r="AT7" s="23">
+      <c r="AT7" s="22">
         <v>13.13129</v>
       </c>
-      <c r="AU7" s="23">
+      <c r="AU7" s="22">
         <v>308.40481999999997</v>
       </c>
-      <c r="AV7" s="23">
+      <c r="AV7" s="22">
         <v>13.096489999999998</v>
       </c>
-      <c r="AW7" s="23">
+      <c r="AW7" s="22">
         <v>87.459299999999999</v>
       </c>
-      <c r="AX7" s="23">
+      <c r="AX7" s="22">
         <v>2.6326900000000002</v>
       </c>
-      <c r="AY7" s="23">
+      <c r="AY7" s="22">
         <v>17.835999999999999</v>
       </c>
-      <c r="AZ7" s="23">
+      <c r="AZ7" s="22">
         <v>121.02448</v>
       </c>
-      <c r="BA7" s="23">
+      <c r="BA7" s="22">
         <v>14.119579999999999</v>
       </c>
-      <c r="BB7" s="23">
+      <c r="BB7" s="22">
         <v>8.9890000000000008</v>
       </c>
-      <c r="BC7" s="23">
+      <c r="BC7" s="22">
         <v>199.80099999999999</v>
       </c>
-      <c r="BD7" s="23">
+      <c r="BD7" s="22">
         <v>193.12779999999998</v>
       </c>
-      <c r="BE7" s="23">
+      <c r="BE7" s="22">
         <v>416.03737999999998</v>
       </c>
-      <c r="BF7" s="23">
+      <c r="BF7" s="22">
         <v>6.1486100000000006</v>
       </c>
-      <c r="BG7" s="23">
+      <c r="BG7" s="22">
         <v>25.525770000000001</v>
       </c>
-      <c r="BH7" s="23">
+      <c r="BH7" s="22">
         <v>19.692699999999999</v>
       </c>
-      <c r="BI7" s="23">
+      <c r="BI7" s="22">
         <v>144.99518999999998</v>
       </c>
-      <c r="BJ7" s="23">
+      <c r="BJ7" s="22">
         <v>196.36226999999997</v>
       </c>
-      <c r="BK7" s="23">
+      <c r="BK7" s="22">
         <v>3.6210799310344832</v>
       </c>
-      <c r="BL7" s="23">
+      <c r="BL7" s="22">
         <v>45.25065</v>
       </c>
-      <c r="BM7" s="23">
+      <c r="BM7" s="22">
         <v>35.763489999999997</v>
       </c>
-      <c r="BN7" s="23">
+      <c r="BN7" s="22">
         <v>87.742140000000006</v>
       </c>
-      <c r="BO7" s="23">
+      <c r="BO7" s="22">
         <v>172.37735993103448</v>
       </c>
-      <c r="BP7" s="23">
+      <c r="BP7" s="22">
         <v>37.752379999999995</v>
       </c>
-      <c r="BQ7" s="23">
+      <c r="BQ7" s="22">
         <v>55.81082</v>
       </c>
-      <c r="BR7" s="23">
+      <c r="BR7" s="22">
         <v>104.31126999999999</v>
       </c>
-      <c r="BS7" s="23">
+      <c r="BS7" s="22">
         <v>116.10043</v>
       </c>
-      <c r="BT7" s="23">
+      <c r="BT7" s="22">
         <v>313.97489999999999</v>
       </c>
-      <c r="BU7" s="23">
+      <c r="BU7" s="22">
         <v>6.5328900000000001</v>
       </c>
-      <c r="BV7" s="23">
+      <c r="BV7" s="22">
         <v>141.30441999999999</v>
       </c>
-      <c r="BW7" s="23">
+      <c r="BW7" s="22">
         <v>76.484539999999996</v>
       </c>
-      <c r="BX7" s="23">
+      <c r="BX7" s="22">
         <v>163.46700999999999</v>
       </c>
-      <c r="BY7" s="23">
+      <c r="BY7" s="22">
         <v>387.78886</v>
       </c>
-      <c r="BZ7" s="23">
+      <c r="BZ7" s="22">
         <v>4.8879599999999996</v>
       </c>
-      <c r="CA7" s="23">
+      <c r="CA7" s="22">
         <v>32.026229999999998</v>
       </c>
-      <c r="CB7" s="23">
+      <c r="CB7" s="22">
         <v>37.126090000000005</v>
       </c>
-      <c r="CC7" s="23">
+      <c r="CC7" s="22">
         <v>108.07267999999999</v>
       </c>
-      <c r="CD7" s="23">
+      <c r="CD7" s="22">
         <v>182.11295999999999</v>
       </c>
-      <c r="CE7" s="23">
+      <c r="CE7" s="22">
         <v>7.0916700000000006</v>
       </c>
-      <c r="CF7" s="23">
+      <c r="CF7" s="22">
         <v>172.21605</v>
       </c>
-      <c r="CG7" s="23">
+      <c r="CG7" s="22">
         <v>71.54213</v>
       </c>
-      <c r="CH7" s="23">
+      <c r="CH7" s="22">
         <v>96.283670000000001</v>
       </c>
-      <c r="CI7" s="23">
+      <c r="CI7" s="22">
         <v>347.13351999999998</v>
       </c>
-      <c r="CJ7" s="23">
+      <c r="CJ7" s="22">
         <v>2.5747599999999999</v>
       </c>
-      <c r="CK7" s="23">
+      <c r="CK7" s="22">
         <v>204.34132</v>
       </c>
-      <c r="CL7" s="23">
+      <c r="CL7" s="22">
         <v>694.83662000000004</v>
       </c>
-      <c r="CM7" s="23">
+      <c r="CM7" s="22">
         <v>212.70277000000002</v>
       </c>
-      <c r="CN7" s="23">
+      <c r="CN7" s="22">
         <v>1114.4554700000001</v>
       </c>
-      <c r="CO7" s="23">
+      <c r="CO7" s="22">
         <v>2.5929000000000002</v>
       </c>
-      <c r="CP7" s="23">
+      <c r="CP7" s="22">
         <v>166.15543</v>
       </c>
-      <c r="CQ7" s="23">
+      <c r="CQ7" s="22">
         <v>25.014659999999999</v>
       </c>
-      <c r="CR7" s="23">
+      <c r="CR7" s="22">
         <v>120.54224000000001</v>
       </c>
-      <c r="CS7" s="23">
+      <c r="CS7" s="22">
         <v>314.30522999999999</v>
       </c>
-      <c r="CT7" s="23">
+      <c r="CT7" s="22">
         <v>1.59842</v>
       </c>
-      <c r="CU7" s="23">
+      <c r="CU7" s="22">
         <v>187.23205999999999</v>
       </c>
-      <c r="CV7" s="23">
+      <c r="CV7" s="22">
         <v>29.725210000000001</v>
       </c>
-      <c r="CW7" s="23">
+      <c r="CW7" s="22">
         <v>298.95747</v>
       </c>
-      <c r="CX7" s="23">
+      <c r="CX7" s="22">
         <v>517.51315999999997</v>
       </c>
-      <c r="CY7" s="23">
+      <c r="CY7" s="22">
         <v>34.092889999999997</v>
       </c>
-      <c r="CZ7" s="23">
+      <c r="CZ7" s="22">
         <v>145.27677</v>
       </c>
-      <c r="DA7" s="23">
+      <c r="DA7" s="22">
         <v>75.264300000000006</v>
       </c>
-      <c r="DB7" s="23">
+      <c r="DB7" s="22">
         <v>213.15022999999999</v>
       </c>
-      <c r="DC7" s="23">
+      <c r="DC7" s="22">
         <v>467.78418999999997</v>
       </c>
-      <c r="DD7" s="105"/>
+      <c r="DD7" s="22">
+        <v>17.11149</v>
+      </c>
     </row>
-    <row r="8" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="11">
         <v>5</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C8" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="21">
         <v>1.89E-2</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="21">
         <v>7.6759999999999993</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="21">
         <v>7.7028999999999996</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="21">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="21">
         <v>0.84400000000000008</v>
       </c>
-      <c r="J8" s="22">
+      <c r="J8" s="21">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="K8" s="22">
+      <c r="K8" s="21">
         <v>0.47299999999999998</v>
       </c>
-      <c r="L8" s="22">
+      <c r="L8" s="21">
         <v>1.3530000000000002</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M8" s="21">
         <v>0.97989999999999977</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="21">
         <v>182.8785</v>
       </c>
-      <c r="O8" s="22">
+      <c r="O8" s="21">
         <v>39.578159999999997</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P8" s="21">
         <v>2.6213000000000006</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="21">
         <v>226.05785999999998</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="21">
         <v>2.4110199999999997</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="21">
         <v>5.3290000000000006</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="21">
         <v>108.92699999999999</v>
       </c>
-      <c r="U8" s="22">
+      <c r="U8" s="21">
         <v>4.0270999999999999</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="21">
         <v>120.69412</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="21">
         <v>7.8729399999999998</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="21">
         <v>0.35</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="21">
         <v>32.036999999999999</v>
       </c>
-      <c r="AA8" s="22">
+      <c r="AA8" s="21">
         <v>40.268940000000001</v>
       </c>
-      <c r="AB8" s="22">
+      <c r="AB8" s="21">
         <v>18.070319999999999</v>
       </c>
-      <c r="AC8" s="22">
+      <c r="AC8" s="21">
         <v>17.111999999999998</v>
       </c>
-      <c r="AD8" s="22">
+      <c r="AD8" s="21">
         <v>71.504649999999998</v>
       </c>
-      <c r="AE8" s="22">
+      <c r="AE8" s="21">
         <v>175.25400000000002</v>
       </c>
-      <c r="AF8" s="22">
+      <c r="AF8" s="21">
         <v>281.94096999999999</v>
       </c>
-      <c r="AG8" s="23">
+      <c r="AG8" s="22">
         <v>5.55375</v>
       </c>
-      <c r="AH8" s="23">
+      <c r="AH8" s="22">
         <v>18.382569999999998</v>
       </c>
-      <c r="AI8" s="23">
+      <c r="AI8" s="22">
         <v>84.415170000000003</v>
       </c>
-      <c r="AJ8" s="23">
+      <c r="AJ8" s="22">
         <v>22.975999999999999</v>
       </c>
-      <c r="AK8" s="23">
+      <c r="AK8" s="22">
         <v>131.32749000000001</v>
       </c>
-      <c r="AL8" s="23">
+      <c r="AL8" s="22">
         <v>19.766500000000001</v>
       </c>
-      <c r="AM8" s="23">
+      <c r="AM8" s="22">
         <v>41.12323</v>
       </c>
-      <c r="AN8" s="23">
+      <c r="AN8" s="22">
         <v>156.55180000000001</v>
       </c>
-      <c r="AO8" s="23">
+      <c r="AO8" s="22">
         <v>20.637260000000001</v>
       </c>
-      <c r="AP8" s="23">
+      <c r="AP8" s="22">
         <v>238.07879</v>
       </c>
-      <c r="AQ8" s="23">
+      <c r="AQ8" s="22">
         <v>56.007619999999996</v>
       </c>
-      <c r="AR8" s="23">
+      <c r="AR8" s="22">
         <v>210.81229999999999</v>
       </c>
-      <c r="AS8" s="23">
+      <c r="AS8" s="22">
         <v>28.453610000000001</v>
       </c>
-      <c r="AT8" s="23">
+      <c r="AT8" s="22">
         <v>13.13129</v>
       </c>
-      <c r="AU8" s="23">
+      <c r="AU8" s="22">
         <v>308.40481999999997</v>
       </c>
-      <c r="AV8" s="23">
+      <c r="AV8" s="22">
         <v>13.096489999999998</v>
       </c>
-      <c r="AW8" s="23">
+      <c r="AW8" s="22">
         <v>87.459299999999999</v>
       </c>
-      <c r="AX8" s="23">
+      <c r="AX8" s="22">
         <v>2.6326900000000002</v>
       </c>
-      <c r="AY8" s="23">
+      <c r="AY8" s="22">
         <v>17.835999999999999</v>
       </c>
-      <c r="AZ8" s="23">
+      <c r="AZ8" s="22">
         <v>121.02448</v>
       </c>
-      <c r="BA8" s="23">
+      <c r="BA8" s="22">
         <v>14.119579999999999</v>
       </c>
-      <c r="BB8" s="23">
+      <c r="BB8" s="22">
         <v>8.9890000000000008</v>
       </c>
-      <c r="BC8" s="23">
+      <c r="BC8" s="22">
         <v>199.80099999999999</v>
       </c>
-      <c r="BD8" s="23">
+      <c r="BD8" s="22">
         <v>193.12779999999998</v>
       </c>
-      <c r="BE8" s="23">
+      <c r="BE8" s="22">
         <v>416.03737999999998</v>
       </c>
-      <c r="BF8" s="23">
+      <c r="BF8" s="22">
         <v>6.1486100000000006</v>
       </c>
-      <c r="BG8" s="23">
+      <c r="BG8" s="22">
         <v>25.525770000000001</v>
       </c>
-      <c r="BH8" s="23">
+      <c r="BH8" s="22">
         <v>19.692699999999999</v>
       </c>
-      <c r="BI8" s="23">
+      <c r="BI8" s="22">
         <v>144.99518999999998</v>
       </c>
-      <c r="BJ8" s="23">
+      <c r="BJ8" s="22">
         <v>196.36226999999997</v>
       </c>
-      <c r="BK8" s="23">
+      <c r="BK8" s="22">
         <v>3.6210799310344832</v>
       </c>
-      <c r="BL8" s="23">
+      <c r="BL8" s="22">
         <v>45.25065</v>
       </c>
-      <c r="BM8" s="23">
+      <c r="BM8" s="22">
         <v>35.763489999999997</v>
       </c>
-      <c r="BN8" s="23">
+      <c r="BN8" s="22">
         <v>87.742140000000006</v>
       </c>
-      <c r="BO8" s="23">
+      <c r="BO8" s="22">
         <v>172.37735993103448</v>
       </c>
-      <c r="BP8" s="23">
+      <c r="BP8" s="22">
         <v>37.752379999999995</v>
       </c>
-      <c r="BQ8" s="23">
+      <c r="BQ8" s="22">
         <v>55.81082</v>
       </c>
-      <c r="BR8" s="23">
+      <c r="BR8" s="22">
         <v>102.93926999999999</v>
       </c>
-      <c r="BS8" s="23">
+      <c r="BS8" s="22">
         <v>113.82683</v>
       </c>
-      <c r="BT8" s="23">
+      <c r="BT8" s="22">
         <v>310.32929999999999</v>
       </c>
-      <c r="BU8" s="23">
+      <c r="BU8" s="22">
         <v>6.5328900000000001</v>
       </c>
-      <c r="BV8" s="23">
+      <c r="BV8" s="22">
         <v>141.30441999999999</v>
       </c>
-      <c r="BW8" s="23">
+      <c r="BW8" s="22">
         <v>74.948539999999994</v>
       </c>
-      <c r="BX8" s="23">
+      <c r="BX8" s="22">
         <v>161.93100999999999</v>
       </c>
-      <c r="BY8" s="23">
+      <c r="BY8" s="22">
         <v>384.71686</v>
       </c>
-      <c r="BZ8" s="23">
+      <c r="BZ8" s="22">
         <v>4.91296</v>
       </c>
-      <c r="CA8" s="23">
+      <c r="CA8" s="22">
         <v>32.026229999999998</v>
       </c>
-      <c r="CB8" s="23">
+      <c r="CB8" s="22">
         <v>37.126090000000005</v>
       </c>
-      <c r="CC8" s="23">
+      <c r="CC8" s="22">
         <v>108.07267999999999</v>
       </c>
-      <c r="CD8" s="23">
+      <c r="CD8" s="22">
         <v>182.13795999999999</v>
       </c>
-      <c r="CE8" s="23">
+      <c r="CE8" s="22">
         <v>7.0926100000000005</v>
       </c>
-      <c r="CF8" s="23">
+      <c r="CF8" s="22">
         <v>172.46195</v>
       </c>
-      <c r="CG8" s="23">
+      <c r="CG8" s="22">
         <v>71.756129999999999</v>
       </c>
-      <c r="CH8" s="23">
+      <c r="CH8" s="22">
         <v>96.285169999999994</v>
       </c>
-      <c r="CI8" s="23">
+      <c r="CI8" s="22">
         <v>347.59586000000002</v>
       </c>
-      <c r="CJ8" s="23">
+      <c r="CJ8" s="22">
         <v>2.5747599999999999</v>
       </c>
-      <c r="CK8" s="23">
+      <c r="CK8" s="22">
         <v>204.34132</v>
       </c>
-      <c r="CL8" s="23">
+      <c r="CL8" s="22">
         <v>694.83662000000004</v>
       </c>
-      <c r="CM8" s="23">
+      <c r="CM8" s="22">
         <v>212.73077000000001</v>
       </c>
-      <c r="CN8" s="23">
+      <c r="CN8" s="22">
         <v>1114.4834700000001</v>
       </c>
-      <c r="CO8" s="23">
+      <c r="CO8" s="22">
         <v>2.5929000000000002</v>
       </c>
-      <c r="CP8" s="23">
+      <c r="CP8" s="22">
         <v>166.15563</v>
       </c>
-      <c r="CQ8" s="23">
+      <c r="CQ8" s="22">
         <v>25.03295</v>
       </c>
-      <c r="CR8" s="23">
+      <c r="CR8" s="22">
         <v>120.54224000000001</v>
       </c>
-      <c r="CS8" s="23">
+      <c r="CS8" s="22">
         <v>314.32372000000004</v>
       </c>
-      <c r="CT8" s="23">
+      <c r="CT8" s="22">
         <v>1.6165700000000001</v>
       </c>
-      <c r="CU8" s="23">
+      <c r="CU8" s="22">
         <v>187.23226</v>
       </c>
-      <c r="CV8" s="23">
+      <c r="CV8" s="22">
         <v>29.733000000000001</v>
       </c>
-      <c r="CW8" s="23">
+      <c r="CW8" s="22">
         <v>298.98867000000001</v>
       </c>
-      <c r="CX8" s="23">
+      <c r="CX8" s="22">
         <v>517.57050000000004</v>
       </c>
-      <c r="CY8" s="23">
+      <c r="CY8" s="22">
         <v>34.127089999999995</v>
       </c>
-      <c r="CZ8" s="23">
+      <c r="CZ8" s="22">
         <v>145.33677</v>
       </c>
-      <c r="DA8" s="23">
+      <c r="DA8" s="22">
         <v>75.281300000000002</v>
       </c>
-      <c r="DB8" s="23">
+      <c r="DB8" s="22">
         <v>213.15622999999999</v>
       </c>
-      <c r="DC8" s="23">
+      <c r="DC8" s="22">
         <v>467.90138999999999</v>
       </c>
-      <c r="DD8" s="105"/>
+      <c r="DD8" s="22">
+        <v>17.11149</v>
+      </c>
     </row>
-    <row r="9" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A9" s="28" t="s">
         <v>106</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="11">
         <v>6</v>
       </c>
-      <c r="C9" s="22">
-[...239 lines deleted...]
-      <c r="CE9" s="23">
+      <c r="C9" s="21">
+        <v>0</v>
+      </c>
+      <c r="D9" s="21">
+        <v>0</v>
+      </c>
+      <c r="E9" s="21">
+        <v>0</v>
+      </c>
+      <c r="F9" s="21">
+        <v>0</v>
+      </c>
+      <c r="G9" s="21">
+        <v>0</v>
+      </c>
+      <c r="H9" s="21">
+        <v>0</v>
+      </c>
+      <c r="I9" s="21">
+        <v>0</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0</v>
+      </c>
+      <c r="K9" s="21">
+        <v>0</v>
+      </c>
+      <c r="L9" s="21">
+        <v>0</v>
+      </c>
+      <c r="M9" s="21">
+        <v>0</v>
+      </c>
+      <c r="N9" s="21">
+        <v>0</v>
+      </c>
+      <c r="O9" s="21">
+        <v>0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>0</v>
+      </c>
+      <c r="R9" s="21">
+        <v>0</v>
+      </c>
+      <c r="S9" s="21">
+        <v>0</v>
+      </c>
+      <c r="T9" s="21">
+        <v>0</v>
+      </c>
+      <c r="U9" s="21">
+        <v>0</v>
+      </c>
+      <c r="V9" s="21">
+        <v>0</v>
+      </c>
+      <c r="W9" s="21">
+        <v>0</v>
+      </c>
+      <c r="X9" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE9" s="22">
         <v>9.3999999999999997E-4</v>
       </c>
-      <c r="CF9" s="23">
+      <c r="CF9" s="22">
         <v>0.24590000000000001</v>
       </c>
-      <c r="CG9" s="23">
+      <c r="CG9" s="22">
         <v>0.214</v>
       </c>
-      <c r="CH9" s="23">
+      <c r="CH9" s="22">
         <v>1.5E-3</v>
       </c>
-      <c r="CI9" s="23">
+      <c r="CI9" s="22">
         <v>0.46234000000000003</v>
       </c>
-      <c r="CJ9" s="23">
-[...8 lines deleted...]
-      <c r="CM9" s="23">
+      <c r="CJ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM9" s="22">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="CN9" s="23">
+      <c r="CN9" s="22">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="CO9" s="23">
-[...2 lines deleted...]
-      <c r="CP9" s="23">
+      <c r="CO9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP9" s="22">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="CQ9" s="23">
+      <c r="CQ9" s="22">
         <v>1.8290000000000001E-2</v>
       </c>
-      <c r="CR9" s="23">
-[...2 lines deleted...]
-      <c r="CS9" s="23">
+      <c r="CR9" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS9" s="22">
         <v>1.8489999999999999E-2</v>
       </c>
-      <c r="CT9" s="23">
+      <c r="CT9" s="22">
         <v>1.8149999999999999E-2</v>
       </c>
-      <c r="CU9" s="23">
+      <c r="CU9" s="22">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="CV9" s="23">
+      <c r="CV9" s="22">
         <v>7.79E-3</v>
       </c>
-      <c r="CW9" s="23">
+      <c r="CW9" s="22">
         <v>3.1199999999999999E-2</v>
       </c>
-      <c r="CX9" s="23">
+      <c r="CX9" s="22">
         <v>5.7339999999999995E-2</v>
       </c>
-      <c r="CY9" s="23">
+      <c r="CY9" s="22">
         <v>3.4200000000000001E-2</v>
       </c>
-      <c r="CZ9" s="23">
+      <c r="CZ9" s="22">
         <v>0.06</v>
       </c>
-      <c r="DA9" s="23">
+      <c r="DA9" s="22">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="DB9" s="23">
+      <c r="DB9" s="22">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="DC9" s="23">
+      <c r="DC9" s="22">
         <v>0.11720000000000001</v>
       </c>
-      <c r="DD9" s="105"/>
+      <c r="DD9" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:108" ht="41.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:108" ht="42" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
         <v>249</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="11">
         <v>7</v>
       </c>
-      <c r="C10" s="22">
-[...200 lines deleted...]
-      <c r="BR10" s="23">
+      <c r="C10" s="21">
+        <v>0</v>
+      </c>
+      <c r="D10" s="21">
+        <v>0</v>
+      </c>
+      <c r="E10" s="21">
+        <v>0</v>
+      </c>
+      <c r="F10" s="21">
+        <v>0</v>
+      </c>
+      <c r="G10" s="21">
+        <v>0</v>
+      </c>
+      <c r="H10" s="21">
+        <v>0</v>
+      </c>
+      <c r="I10" s="21">
+        <v>0</v>
+      </c>
+      <c r="J10" s="21">
+        <v>0</v>
+      </c>
+      <c r="K10" s="21">
+        <v>0</v>
+      </c>
+      <c r="L10" s="21">
+        <v>0</v>
+      </c>
+      <c r="M10" s="21">
+        <v>0</v>
+      </c>
+      <c r="N10" s="21">
+        <v>0</v>
+      </c>
+      <c r="O10" s="21">
+        <v>0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>0</v>
+      </c>
+      <c r="R10" s="21">
+        <v>0</v>
+      </c>
+      <c r="S10" s="21">
+        <v>0</v>
+      </c>
+      <c r="T10" s="21">
+        <v>0</v>
+      </c>
+      <c r="U10" s="21">
+        <v>0</v>
+      </c>
+      <c r="V10" s="21">
+        <v>0</v>
+      </c>
+      <c r="W10" s="21">
+        <v>0</v>
+      </c>
+      <c r="X10" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="22">
         <v>1.3720000000000001</v>
       </c>
-      <c r="BS10" s="23">
+      <c r="BS10" s="22">
         <v>2.2736000000000001</v>
       </c>
-      <c r="BT10" s="23">
+      <c r="BT10" s="22">
         <v>3.6456</v>
       </c>
-      <c r="BU10" s="23">
-[...5 lines deleted...]
-      <c r="BW10" s="23">
+      <c r="BU10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="22">
         <v>1.536</v>
       </c>
-      <c r="BX10" s="23">
+      <c r="BX10" s="22">
         <v>1.536</v>
       </c>
-      <c r="BY10" s="23">
+      <c r="BY10" s="22">
         <v>3.0720000000000001</v>
       </c>
-      <c r="BZ10" s="23">
-[...89 lines deleted...]
-      <c r="DD10" s="105"/>
+      <c r="BZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB10" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC10" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD10" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:108" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+    <row r="11" spans="1:108" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="11">
         <v>8</v>
       </c>
-      <c r="C11" s="22">
-[...224 lines deleted...]
-      <c r="BZ11" s="23">
+      <c r="C11" s="21">
+        <v>0</v>
+      </c>
+      <c r="D11" s="21">
+        <v>0</v>
+      </c>
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="21">
+        <v>0</v>
+      </c>
+      <c r="G11" s="21">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21">
+        <v>0</v>
+      </c>
+      <c r="I11" s="21">
+        <v>0</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0</v>
+      </c>
+      <c r="K11" s="21">
+        <v>0</v>
+      </c>
+      <c r="L11" s="21">
+        <v>0</v>
+      </c>
+      <c r="M11" s="21">
+        <v>0</v>
+      </c>
+      <c r="N11" s="21">
+        <v>0</v>
+      </c>
+      <c r="O11" s="21">
+        <v>0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>0</v>
+      </c>
+      <c r="R11" s="21">
+        <v>0</v>
+      </c>
+      <c r="S11" s="21">
+        <v>0</v>
+      </c>
+      <c r="T11" s="21">
+        <v>0</v>
+      </c>
+      <c r="U11" s="21">
+        <v>0</v>
+      </c>
+      <c r="V11" s="21">
+        <v>0</v>
+      </c>
+      <c r="W11" s="21">
+        <v>0</v>
+      </c>
+      <c r="X11" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ11" s="22">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CA11" s="23">
-[...8 lines deleted...]
-      <c r="CD11" s="23">
+      <c r="CA11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD11" s="22">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CE11" s="23">
-[...74 lines deleted...]
-      <c r="DD11" s="105"/>
+      <c r="CE11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY11" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA11" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC11" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD11" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:108" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:108" ht="66" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="11">
         <v>9</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="21">
         <v>-4.9050000000000003E-2</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="21">
         <v>6.4000000000000003E-3</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="21">
         <v>-7.8169999999999993</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="21">
         <v>-7.8592499999999994</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="21">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="21">
         <v>0.20749999999999999</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="21">
         <v>0.2903</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="21">
         <v>0.51279999999999992</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="21">
         <v>5.1865999999999994</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="21">
         <v>5.0929000000000002</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="21">
         <v>8.2242999999999995</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="21">
         <v>12.606</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="21">
         <v>31.1098</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="21">
         <v>0.21</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="21">
         <v>-2.4E-2</v>
       </c>
-      <c r="T12" s="22">
-[...2 lines deleted...]
-      <c r="U12" s="22">
+      <c r="T12" s="21">
+        <v>0</v>
+      </c>
+      <c r="U12" s="21">
         <v>-0.02</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="21">
         <v>0.16600000000000001</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="21">
         <v>-0.01</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="21">
         <v>0.35</v>
       </c>
-      <c r="Y12" s="22">
-[...5 lines deleted...]
-      <c r="AA12" s="22">
+      <c r="Y12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="21">
         <v>0.33999999999999997</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="21">
         <v>5.9580000000000002</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="21">
         <v>1.849</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="21">
         <v>1.9379999999999999</v>
       </c>
-      <c r="AE12" s="22">
+      <c r="AE12" s="21">
         <v>-0.22700000000000009</v>
       </c>
-      <c r="AF12" s="22">
+      <c r="AF12" s="21">
         <v>9.5180000000000007</v>
       </c>
-      <c r="AG12" s="23">
+      <c r="AG12" s="22">
         <v>-3.141</v>
       </c>
-      <c r="AH12" s="23">
+      <c r="AH12" s="22">
         <v>-4.0730000000000004</v>
       </c>
-      <c r="AI12" s="23">
+      <c r="AI12" s="22">
         <v>-3.141</v>
       </c>
-      <c r="AJ12" s="23">
+      <c r="AJ12" s="22">
         <v>-4.335</v>
       </c>
-      <c r="AK12" s="23">
+      <c r="AK12" s="22">
         <v>-14.690000000000001</v>
       </c>
-      <c r="AL12" s="23">
+      <c r="AL12" s="22">
         <v>-25.3719</v>
       </c>
-      <c r="AM12" s="23">
+      <c r="AM12" s="22">
         <v>-23.626950000000001</v>
       </c>
-      <c r="AN12" s="23">
+      <c r="AN12" s="22">
         <v>-25.46265</v>
       </c>
-      <c r="AO12" s="23">
+      <c r="AO12" s="22">
         <v>-21.949196334381913</v>
       </c>
-      <c r="AP12" s="23">
+      <c r="AP12" s="22">
         <v>-96.41069633438191</v>
       </c>
-      <c r="AQ12" s="23">
+      <c r="AQ12" s="22">
         <v>-1.4059999999999999</v>
       </c>
-      <c r="AR12" s="23">
+      <c r="AR12" s="22">
         <v>0.49199999999999999</v>
       </c>
-      <c r="AS12" s="23">
+      <c r="AS12" s="22">
         <v>-0.68900000000000006</v>
       </c>
-      <c r="AT12" s="23">
+      <c r="AT12" s="22">
         <v>0.8234999999999999</v>
       </c>
-      <c r="AU12" s="23">
+      <c r="AU12" s="22">
         <v>-0.77950000000000008</v>
       </c>
-      <c r="AV12" s="23">
+      <c r="AV12" s="22">
         <v>45.302700000000002</v>
       </c>
-      <c r="AW12" s="23">
+      <c r="AW12" s="22">
         <v>-20.26934</v>
       </c>
-      <c r="AX12" s="23">
+      <c r="AX12" s="22">
         <v>47.544569999999993</v>
       </c>
-      <c r="AY12" s="23">
+      <c r="AY12" s="22">
         <v>44.105310000000003</v>
       </c>
-      <c r="AZ12" s="23">
+      <c r="AZ12" s="22">
         <v>116.68324</v>
       </c>
-      <c r="BA12" s="23">
+      <c r="BA12" s="22">
         <v>64.965309999999988</v>
       </c>
-      <c r="BB12" s="23">
+      <c r="BB12" s="22">
         <v>67.624589999999998</v>
       </c>
-      <c r="BC12" s="23">
+      <c r="BC12" s="22">
         <v>-121.96830999999999</v>
       </c>
-      <c r="BD12" s="23">
+      <c r="BD12" s="22">
         <v>-105.24421999999998</v>
       </c>
-      <c r="BE12" s="23">
+      <c r="BE12" s="22">
         <v>-94.622629999999972</v>
       </c>
-      <c r="BF12" s="23">
+      <c r="BF12" s="22">
         <v>-1.0300000000000002</v>
       </c>
-      <c r="BG12" s="23">
+      <c r="BG12" s="22">
         <v>3.2867000000000033</v>
       </c>
-      <c r="BH12" s="23">
+      <c r="BH12" s="22">
         <v>2.9392200000000024</v>
       </c>
-      <c r="BI12" s="23">
+      <c r="BI12" s="22">
         <v>-88.335409999999996</v>
       </c>
-      <c r="BJ12" s="23">
+      <c r="BJ12" s="22">
         <v>-83.139489999999995</v>
       </c>
-      <c r="BK12" s="23">
+      <c r="BK12" s="22">
         <v>29.918680000000002</v>
       </c>
-      <c r="BL12" s="23">
+      <c r="BL12" s="22">
         <v>19.12398</v>
       </c>
-      <c r="BM12" s="23">
+      <c r="BM12" s="22">
         <v>23.312800000000003</v>
       </c>
-      <c r="BN12" s="23">
+      <c r="BN12" s="22">
         <v>21.291799999999999</v>
       </c>
-      <c r="BO12" s="23">
+      <c r="BO12" s="22">
         <v>93.647259999999989</v>
       </c>
-      <c r="BP12" s="23">
+      <c r="BP12" s="22">
         <v>20.225140000000007</v>
       </c>
-      <c r="BQ12" s="23">
+      <c r="BQ12" s="22">
         <v>22.490389999999998</v>
       </c>
-      <c r="BR12" s="23">
+      <c r="BR12" s="22">
         <v>17.409860000000013</v>
       </c>
-      <c r="BS12" s="23">
+      <c r="BS12" s="22">
         <v>-12.838359999999989</v>
       </c>
-      <c r="BT12" s="23">
+      <c r="BT12" s="22">
         <v>47.287030000000023</v>
       </c>
-      <c r="BU12" s="23">
+      <c r="BU12" s="22">
         <v>9.2052200000000024</v>
       </c>
-      <c r="BV12" s="23">
+      <c r="BV12" s="22">
         <v>29.856529999999992</v>
       </c>
-      <c r="BW12" s="23">
+      <c r="BW12" s="22">
         <v>16.307600000000004</v>
       </c>
-      <c r="BX12" s="23">
+      <c r="BX12" s="22">
         <v>35.562640000000016</v>
       </c>
-      <c r="BY12" s="23">
+      <c r="BY12" s="22">
         <v>90.931990000000013</v>
       </c>
-      <c r="BZ12" s="23">
+      <c r="BZ12" s="22">
         <v>-2.7209600000000003</v>
       </c>
-      <c r="CA12" s="23">
+      <c r="CA12" s="22">
         <v>-16.589829999999999</v>
       </c>
-      <c r="CB12" s="23">
+      <c r="CB12" s="22">
         <v>14.241389999999997</v>
       </c>
-      <c r="CC12" s="23">
+      <c r="CC12" s="22">
         <v>4.481770000000008</v>
       </c>
-      <c r="CD12" s="23">
+      <c r="CD12" s="22">
         <v>-0.58762999999999543</v>
       </c>
-      <c r="CE12" s="23">
+      <c r="CE12" s="22">
         <v>0.38641999999999926</v>
       </c>
-      <c r="CF12" s="23">
+      <c r="CF12" s="22">
         <v>10.17638</v>
       </c>
-      <c r="CG12" s="23">
+      <c r="CG12" s="22">
         <v>14.4015</v>
       </c>
-      <c r="CH12" s="23">
+      <c r="CH12" s="22">
         <v>25.123380000000004</v>
       </c>
-      <c r="CI12" s="23">
+      <c r="CI12" s="22">
         <v>50.087680000000006</v>
       </c>
-      <c r="CJ12" s="23">
+      <c r="CJ12" s="22">
         <v>6.0720799999999997</v>
       </c>
-      <c r="CK12" s="23">
+      <c r="CK12" s="22">
         <v>67.617210000000028</v>
       </c>
-      <c r="CL12" s="23">
+      <c r="CL12" s="22">
         <v>15.35825999999993</v>
       </c>
-      <c r="CM12" s="23">
+      <c r="CM12" s="22">
         <v>27.049750000000007</v>
       </c>
-      <c r="CN12" s="23">
+      <c r="CN12" s="22">
         <v>116.09729999999996</v>
       </c>
-      <c r="CO12" s="23">
+      <c r="CO12" s="22">
         <v>4.1093999999999999</v>
       </c>
-      <c r="CP12" s="23">
+      <c r="CP12" s="22">
         <v>33.812310000000018</v>
       </c>
-      <c r="CQ12" s="23">
+      <c r="CQ12" s="22">
         <v>61.668049999999994</v>
       </c>
-      <c r="CR12" s="23">
+      <c r="CR12" s="22">
         <v>24.308780000000002</v>
       </c>
-      <c r="CS12" s="23">
+      <c r="CS12" s="22">
         <v>123.89854000000001</v>
       </c>
-      <c r="CT12" s="23">
+      <c r="CT12" s="22">
         <v>17.431819999999998</v>
       </c>
-      <c r="CU12" s="23">
+      <c r="CU12" s="22">
         <v>51.88436999999999</v>
       </c>
-      <c r="CV12" s="23">
+      <c r="CV12" s="22">
         <v>-20.894280000000002</v>
       </c>
-      <c r="CW12" s="23">
+      <c r="CW12" s="22">
         <v>-4.7717299999999696</v>
       </c>
-      <c r="CX12" s="23">
+      <c r="CX12" s="22">
         <v>43.65018000000002</v>
       </c>
-      <c r="CY12" s="23">
+      <c r="CY12" s="22">
         <v>-22.062049999999999</v>
       </c>
-      <c r="CZ12" s="23">
+      <c r="CZ12" s="22">
         <v>-24.466090000000001</v>
       </c>
-      <c r="DA12" s="23">
+      <c r="DA12" s="22">
         <v>-29.955550000000002</v>
       </c>
-      <c r="DB12" s="23">
+      <c r="DB12" s="22">
         <v>-168.98227</v>
       </c>
-      <c r="DC12" s="23">
+      <c r="DC12" s="22">
         <v>-245.46596</v>
       </c>
-      <c r="DD12" s="105"/>
+      <c r="DD12" s="22">
+        <v>-22.131729999999997</v>
+      </c>
     </row>
-    <row r="13" spans="1:108" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="44" t="s">
+    <row r="13" spans="1:108" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="36">
         <v>-31.161049999999999</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="36">
         <v>-31.481250000000003</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="36">
         <v>-32.903829999999999</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F13" s="36">
         <v>-66.721900000000005</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="36">
         <v>-162.26803000000001</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="36">
         <v>-34.505969999999998</v>
       </c>
-      <c r="I13" s="37">
+      <c r="I13" s="36">
         <v>-37.607799999999997</v>
       </c>
-      <c r="J13" s="37">
+      <c r="J13" s="36">
         <v>-61.351600000000005</v>
       </c>
-      <c r="K13" s="37">
+      <c r="K13" s="36">
         <v>-61.963500000000003</v>
       </c>
-      <c r="L13" s="37">
+      <c r="L13" s="36">
         <v>-195.42887000000002</v>
       </c>
-      <c r="M13" s="37">
+      <c r="M13" s="36">
         <v>-61.347100000000005</v>
       </c>
-      <c r="N13" s="37">
+      <c r="N13" s="36">
         <v>-46.962160000000004</v>
       </c>
-      <c r="O13" s="37">
+      <c r="O13" s="36">
         <v>-45.420120000000004</v>
       </c>
-      <c r="P13" s="37">
+      <c r="P13" s="36">
         <v>-44.076599999999999</v>
       </c>
-      <c r="Q13" s="37">
+      <c r="Q13" s="36">
         <v>-197.80598000000003</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="36">
         <v>-45.524729999999998</v>
       </c>
-      <c r="S13" s="37">
+      <c r="S13" s="36">
         <v>-42.740900000000003</v>
       </c>
-      <c r="T13" s="37">
+      <c r="T13" s="36">
         <v>-106.25229999999999</v>
       </c>
-      <c r="U13" s="37">
+      <c r="U13" s="36">
         <v>-115.1574</v>
       </c>
-      <c r="V13" s="37">
+      <c r="V13" s="36">
         <v>-309.67532999999997</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="36">
         <v>-104.3146</v>
       </c>
-      <c r="X13" s="37">
+      <c r="X13" s="36">
         <v>-107.16255</v>
       </c>
-      <c r="Y13" s="37">
+      <c r="Y13" s="36">
         <v>-147.70930999999999</v>
       </c>
-      <c r="Z13" s="37">
+      <c r="Z13" s="36">
         <v>-159.06780000000001</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="36">
         <v>-518.25426000000004</v>
       </c>
-      <c r="AB13" s="37">
+      <c r="AB13" s="36">
         <v>-159.50005999999999</v>
       </c>
-      <c r="AC13" s="37">
+      <c r="AC13" s="36">
         <v>-203.52677</v>
       </c>
-      <c r="AD13" s="37">
+      <c r="AD13" s="36">
         <v>-188.7413</v>
       </c>
-      <c r="AE13" s="37">
+      <c r="AE13" s="36">
         <v>-117.74879</v>
       </c>
-      <c r="AF13" s="37">
+      <c r="AF13" s="36">
         <v>-669.51692000000003</v>
       </c>
-      <c r="AG13" s="39">
+      <c r="AG13" s="38">
         <v>-59.16198</v>
       </c>
-      <c r="AH13" s="39">
+      <c r="AH13" s="38">
         <v>-44.738039999999998</v>
       </c>
-      <c r="AI13" s="39">
+      <c r="AI13" s="38">
         <v>-39.127220000000001</v>
       </c>
-      <c r="AJ13" s="39">
+      <c r="AJ13" s="38">
         <v>-30.495370000000005</v>
       </c>
-      <c r="AK13" s="39">
+      <c r="AK13" s="38">
         <v>-173.52261000000001</v>
       </c>
-      <c r="AL13" s="39">
+      <c r="AL13" s="38">
         <v>-31.048909999999999</v>
       </c>
-      <c r="AM13" s="39">
+      <c r="AM13" s="38">
         <v>-33.937219999999996</v>
       </c>
-      <c r="AN13" s="39">
+      <c r="AN13" s="38">
         <v>-47.645300000000006</v>
       </c>
-      <c r="AO13" s="39">
+      <c r="AO13" s="38">
         <v>-51.356619999999999</v>
       </c>
-      <c r="AP13" s="39">
+      <c r="AP13" s="38">
         <v>-163.98805000000002</v>
       </c>
-      <c r="AQ13" s="39">
+      <c r="AQ13" s="38">
         <v>-52.106448404708559</v>
       </c>
-      <c r="AR13" s="39">
+      <c r="AR13" s="38">
         <v>-57.45908</v>
       </c>
-      <c r="AS13" s="39">
+      <c r="AS13" s="38">
         <v>-57.194160000000004</v>
       </c>
-      <c r="AT13" s="39">
+      <c r="AT13" s="38">
         <v>-48.800910000000002</v>
       </c>
-      <c r="AU13" s="39">
+      <c r="AU13" s="38">
         <v>-215.56059840470857</v>
       </c>
-      <c r="AV13" s="39">
+      <c r="AV13" s="38">
         <v>-52.108399999999996</v>
       </c>
-      <c r="AW13" s="39">
+      <c r="AW13" s="38">
         <v>-33.517040000000001</v>
       </c>
-      <c r="AX13" s="39">
+      <c r="AX13" s="38">
         <v>-26.178359999999998</v>
       </c>
-      <c r="AY13" s="39">
+      <c r="AY13" s="38">
         <v>-16.786429999999999</v>
       </c>
-      <c r="AZ13" s="39">
+      <c r="AZ13" s="38">
         <v>-128.59022999999999</v>
       </c>
-      <c r="BA13" s="39">
+      <c r="BA13" s="38">
         <v>-9.9005600000000005</v>
       </c>
-      <c r="BB13" s="39">
+      <c r="BB13" s="38">
         <v>-10.39611</v>
       </c>
-      <c r="BC13" s="39">
+      <c r="BC13" s="38">
         <v>-10.103620000000001</v>
       </c>
-      <c r="BD13" s="39">
+      <c r="BD13" s="38">
         <v>-11.448830000000001</v>
       </c>
-      <c r="BE13" s="39">
+      <c r="BE13" s="38">
         <v>-41.849119999999999</v>
       </c>
-      <c r="BF13" s="39">
+      <c r="BF13" s="38">
         <v>-1.4596599999999995</v>
       </c>
-      <c r="BG13" s="39">
+      <c r="BG13" s="38">
         <v>-5.7839600000000013</v>
       </c>
-      <c r="BH13" s="39">
+      <c r="BH13" s="38">
         <v>-44.675730000000001</v>
       </c>
-      <c r="BI13" s="39">
+      <c r="BI13" s="38">
         <v>-57.480839999999993</v>
       </c>
-      <c r="BJ13" s="39">
+      <c r="BJ13" s="38">
         <v>-109.40018999999999</v>
       </c>
-      <c r="BK13" s="39">
+      <c r="BK13" s="38">
         <v>-60.063389999999991</v>
       </c>
-      <c r="BL13" s="39">
+      <c r="BL13" s="38">
         <v>-61.284989999999993</v>
       </c>
-      <c r="BM13" s="39">
+      <c r="BM13" s="38">
         <v>-67.511320000000012</v>
       </c>
-      <c r="BN13" s="39">
+      <c r="BN13" s="38">
         <v>-65.264929999999993</v>
       </c>
-      <c r="BO13" s="39">
+      <c r="BO13" s="38">
         <v>-254.12463</v>
       </c>
-      <c r="BP13" s="39">
+      <c r="BP13" s="38">
         <v>-72.855270000000004</v>
       </c>
-      <c r="BQ13" s="39">
+      <c r="BQ13" s="38">
         <v>-75.049790000000016</v>
       </c>
-      <c r="BR13" s="39">
+      <c r="BR13" s="38">
         <v>-73.780180000000001</v>
       </c>
-      <c r="BS13" s="39">
+      <c r="BS13" s="38">
         <v>-79.36278999999999</v>
       </c>
-      <c r="BT13" s="39">
+      <c r="BT13" s="38">
         <v>-301.04803000000004</v>
       </c>
-      <c r="BU13" s="39">
+      <c r="BU13" s="38">
         <v>-79.917670000000001</v>
       </c>
-      <c r="BV13" s="39">
+      <c r="BV13" s="38">
         <v>-93.163790000000006</v>
       </c>
-      <c r="BW13" s="39">
+      <c r="BW13" s="38">
         <v>-86.930659999999989</v>
       </c>
-      <c r="BX13" s="39">
+      <c r="BX13" s="38">
         <v>-87.32298999999999</v>
       </c>
-      <c r="BY13" s="39">
+      <c r="BY13" s="38">
         <v>-347.33510999999999</v>
       </c>
-      <c r="BZ13" s="39">
+      <c r="BZ13" s="38">
         <v>-88.719809999999995</v>
       </c>
-      <c r="CA13" s="39">
+      <c r="CA13" s="38">
         <v>-92.838529999999992</v>
       </c>
-      <c r="CB13" s="39">
+      <c r="CB13" s="38">
         <v>-127.75248000000001</v>
       </c>
-      <c r="CC13" s="39">
+      <c r="CC13" s="38">
         <v>-95.143630000000016</v>
       </c>
-      <c r="CD13" s="39">
+      <c r="CD13" s="38">
         <v>-404.45445000000001</v>
       </c>
-      <c r="CE13" s="39">
+      <c r="CE13" s="38">
         <v>-104.43411999999999</v>
       </c>
-      <c r="CF13" s="39">
+      <c r="CF13" s="38">
         <v>-98.661189999999991</v>
       </c>
-      <c r="CG13" s="39">
+      <c r="CG13" s="38">
         <v>-98.252470000000002</v>
       </c>
-      <c r="CH13" s="39">
+      <c r="CH13" s="38">
         <v>-100.81862</v>
       </c>
-      <c r="CI13" s="39">
+      <c r="CI13" s="38">
         <v>-402.16640000000001</v>
       </c>
-      <c r="CJ13" s="39">
+      <c r="CJ13" s="38">
         <v>-98.289880000000011</v>
       </c>
-      <c r="CK13" s="39">
+      <c r="CK13" s="38">
         <v>-126.80705</v>
       </c>
-      <c r="CL13" s="39">
+      <c r="CL13" s="38">
         <v>-104.06809000000001</v>
       </c>
-      <c r="CM13" s="39">
+      <c r="CM13" s="38">
         <v>-81.789429999999996</v>
       </c>
-      <c r="CN13" s="39">
+      <c r="CN13" s="38">
         <v>-410.95445000000001</v>
       </c>
-      <c r="CO13" s="39">
+      <c r="CO13" s="38">
         <v>-97.159179999999992</v>
       </c>
-      <c r="CP13" s="39">
+      <c r="CP13" s="38">
         <v>-103.02387</v>
       </c>
-      <c r="CQ13" s="39">
+      <c r="CQ13" s="38">
         <v>-101.27800999999999</v>
       </c>
-      <c r="CR13" s="39">
+      <c r="CR13" s="38">
         <v>-100.32978</v>
       </c>
-      <c r="CS13" s="39">
+      <c r="CS13" s="38">
         <v>-401.79084</v>
       </c>
-      <c r="CT13" s="39">
+      <c r="CT13" s="38">
         <v>-99.754519999999999</v>
       </c>
-      <c r="CU13" s="39">
+      <c r="CU13" s="38">
         <v>-95.333880000000008</v>
       </c>
-      <c r="CV13" s="39">
+      <c r="CV13" s="38">
         <v>-104.2427700002996</v>
       </c>
-      <c r="CW13" s="39">
+      <c r="CW13" s="38">
         <v>-82.375760000000014</v>
       </c>
-      <c r="CX13" s="39">
+      <c r="CX13" s="38">
         <v>-381.70693000029962</v>
       </c>
-      <c r="CY13" s="39">
+      <c r="CY13" s="38">
         <v>-83.213739999999987</v>
       </c>
-      <c r="CZ13" s="39">
+      <c r="CZ13" s="38">
         <v>-79.034010000000023</v>
       </c>
-      <c r="DA13" s="39">
+      <c r="DA13" s="38">
         <v>-78.389100000000013</v>
       </c>
-      <c r="DB13" s="39">
+      <c r="DB13" s="38">
         <v>-102.54207999999998</v>
       </c>
-      <c r="DC13" s="39">
+      <c r="DC13" s="38">
         <v>-343.17892999999998</v>
       </c>
-      <c r="DD13" s="105"/>
+      <c r="DD13" s="38">
+        <v>-115.99791999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+    <row r="14" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="11">
         <v>11</v>
       </c>
-      <c r="C14" s="22">
-[...2 lines deleted...]
-      <c r="D14" s="22">
+      <c r="C14" s="21">
+        <v>0</v>
+      </c>
+      <c r="D14" s="21">
         <v>2.5979999999999999</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="21">
         <v>1.6619999999999999</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="21">
         <v>2.673</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="21">
         <v>6.9329999999999998</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="21">
         <v>4.58263</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="21">
         <v>3.6970000000000001</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="21">
         <v>0.58299999999999996</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="21">
         <v>0.21329999999999999</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="21">
         <v>9.0759300000000014</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="21">
         <v>2.4769999999999999</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="21">
         <v>1.3039000000000001</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="21">
         <v>1.6282000000000001</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="21">
         <v>5.4950999999999999</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="21">
         <v>1.8751</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="21">
         <v>2.2524999999999999</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="21">
         <v>2.6461000000000001</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="21">
         <v>3.0693000000000001</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="21">
         <v>9.843</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="21">
         <v>5.6227</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="21">
         <v>2.73725</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="21">
         <v>3.3178999999999998</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="21">
         <v>3.528</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="21">
         <v>15.20585</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="21">
         <v>1.3138399999999999</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="21">
         <v>2.2987299999999999</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="21">
         <v>1.5743</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="21">
         <v>1.7054100000000001</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="21">
         <v>6.8922799999999995</v>
       </c>
-      <c r="AG14" s="23">
+      <c r="AG14" s="22">
         <v>1.62642</v>
       </c>
-      <c r="AH14" s="23">
+      <c r="AH14" s="22">
         <v>3.7099600000000001</v>
       </c>
-      <c r="AI14" s="23">
+      <c r="AI14" s="22">
         <v>8.0503800000000005</v>
       </c>
-      <c r="AJ14" s="23">
+      <c r="AJ14" s="22">
         <v>9.1591299999999993</v>
       </c>
-      <c r="AK14" s="23">
+      <c r="AK14" s="22">
         <v>22.54589</v>
       </c>
-      <c r="AL14" s="23">
+      <c r="AL14" s="22">
         <v>10.45492</v>
       </c>
-      <c r="AM14" s="23">
+      <c r="AM14" s="22">
         <v>9.0340799999999994</v>
       </c>
-      <c r="AN14" s="23">
+      <c r="AN14" s="22">
         <v>9.4396000000000004</v>
       </c>
-      <c r="AO14" s="23">
+      <c r="AO14" s="22">
         <v>9.2208799999999993</v>
       </c>
-      <c r="AP14" s="23">
+      <c r="AP14" s="22">
         <v>38.149479999999997</v>
       </c>
-      <c r="AQ14" s="23">
+      <c r="AQ14" s="22">
         <v>9.5255600000000005</v>
       </c>
-      <c r="AR14" s="23">
+      <c r="AR14" s="22">
         <v>6.9884199999999996</v>
       </c>
-      <c r="AS14" s="23">
+      <c r="AS14" s="22">
         <v>2.6348400000000001</v>
       </c>
-      <c r="AT14" s="23">
+      <c r="AT14" s="22">
         <v>3.1190899999999999</v>
       </c>
-      <c r="AU14" s="23">
+      <c r="AU14" s="22">
         <v>22.267910000000001</v>
       </c>
-      <c r="AV14" s="23">
+      <c r="AV14" s="22">
         <v>2.1276000000000002</v>
       </c>
-      <c r="AW14" s="23">
+      <c r="AW14" s="22">
         <v>2.4081600000000001</v>
       </c>
-      <c r="AX14" s="23">
+      <c r="AX14" s="22">
         <v>2.0324300000000002</v>
       </c>
-      <c r="AY14" s="23">
+      <c r="AY14" s="22">
         <v>2.4685199999999998</v>
       </c>
-      <c r="AZ14" s="23">
+      <c r="AZ14" s="22">
         <v>9.0367099999999994</v>
       </c>
-      <c r="BA14" s="23">
+      <c r="BA14" s="22">
         <v>1.9500999999999999</v>
       </c>
-      <c r="BB14" s="23">
+      <c r="BB14" s="22">
         <v>3.8140800000000001</v>
       </c>
-      <c r="BC14" s="23">
+      <c r="BC14" s="22">
         <v>2.9938699999999998</v>
       </c>
-      <c r="BD14" s="23">
+      <c r="BD14" s="22">
         <v>2.2004999999999999</v>
       </c>
-      <c r="BE14" s="23">
+      <c r="BE14" s="22">
         <v>10.958549999999999</v>
       </c>
-      <c r="BF14" s="23">
+      <c r="BF14" s="22">
         <v>2.2993899999999998</v>
       </c>
-      <c r="BG14" s="23">
+      <c r="BG14" s="22">
         <v>2.17916</v>
       </c>
-      <c r="BH14" s="23">
+      <c r="BH14" s="22">
         <v>3.8139799999999999</v>
       </c>
-      <c r="BI14" s="23">
+      <c r="BI14" s="22">
         <v>3.23936</v>
       </c>
-      <c r="BJ14" s="23">
+      <c r="BJ14" s="22">
         <v>11.531889999999999</v>
       </c>
-      <c r="BK14" s="23">
+      <c r="BK14" s="22">
         <v>2.9837099999999999</v>
       </c>
-      <c r="BL14" s="23">
+      <c r="BL14" s="22">
         <v>3.0646399999999998</v>
       </c>
-      <c r="BM14" s="23">
+      <c r="BM14" s="22">
         <v>3.07037</v>
       </c>
-      <c r="BN14" s="23">
+      <c r="BN14" s="22">
         <v>3.2840500000000001</v>
       </c>
-      <c r="BO14" s="23">
+      <c r="BO14" s="22">
         <v>12.40277</v>
       </c>
-      <c r="BP14" s="23">
+      <c r="BP14" s="22">
         <v>3.89215</v>
       </c>
-      <c r="BQ14" s="23">
+      <c r="BQ14" s="22">
         <v>3.7470699999999999</v>
       </c>
-      <c r="BR14" s="23">
+      <c r="BR14" s="22">
         <v>3.6452100000000001</v>
       </c>
-      <c r="BS14" s="23">
+      <c r="BS14" s="22">
         <v>3.0297000000000001</v>
       </c>
-      <c r="BT14" s="23">
+      <c r="BT14" s="22">
         <v>14.31413</v>
       </c>
-      <c r="BU14" s="23">
+      <c r="BU14" s="22">
         <v>3.1312799999999998</v>
       </c>
-      <c r="BV14" s="23">
+      <c r="BV14" s="22">
         <v>3.0635299999999996</v>
       </c>
-      <c r="BW14" s="23">
+      <c r="BW14" s="22">
         <v>3.2575400000000001</v>
       </c>
-      <c r="BX14" s="23">
+      <c r="BX14" s="22">
         <v>3.0625100000000001</v>
       </c>
-      <c r="BY14" s="23">
+      <c r="BY14" s="22">
         <v>12.514859999999999</v>
       </c>
-      <c r="BZ14" s="23">
+      <c r="BZ14" s="22">
         <v>2.7184300000000001</v>
       </c>
-      <c r="CA14" s="23">
+      <c r="CA14" s="22">
         <v>3.1156800000000002</v>
       </c>
-      <c r="CB14" s="23">
+      <c r="CB14" s="22">
         <v>2.8908099999999997</v>
       </c>
-      <c r="CC14" s="23">
+      <c r="CC14" s="22">
         <v>2.90387</v>
       </c>
-      <c r="CD14" s="23">
+      <c r="CD14" s="22">
         <v>11.62879</v>
       </c>
-      <c r="CE14" s="23">
+      <c r="CE14" s="22">
         <v>2.94109</v>
       </c>
-      <c r="CF14" s="23">
+      <c r="CF14" s="22">
         <v>4.4352499999999999</v>
       </c>
-      <c r="CG14" s="23">
+      <c r="CG14" s="22">
         <v>2.9298299999999999</v>
       </c>
-      <c r="CH14" s="23">
+      <c r="CH14" s="22">
         <v>2.92136</v>
       </c>
-      <c r="CI14" s="23">
+      <c r="CI14" s="22">
         <v>13.22753</v>
       </c>
-      <c r="CJ14" s="23">
+      <c r="CJ14" s="22">
         <v>3.5149300000000001</v>
       </c>
-      <c r="CK14" s="23">
+      <c r="CK14" s="22">
         <v>3.7579400000000001</v>
       </c>
-      <c r="CL14" s="23">
+      <c r="CL14" s="22">
         <v>5.79312</v>
       </c>
-      <c r="CM14" s="23">
+      <c r="CM14" s="22">
         <v>5.65916</v>
       </c>
-      <c r="CN14" s="23">
+      <c r="CN14" s="22">
         <v>18.725149999999999</v>
       </c>
-      <c r="CO14" s="23">
+      <c r="CO14" s="22">
         <v>5.5756600000000001</v>
       </c>
-      <c r="CP14" s="23">
+      <c r="CP14" s="22">
         <v>6.2120300000000004</v>
       </c>
-      <c r="CQ14" s="23">
+      <c r="CQ14" s="22">
         <v>5.8671300000000004</v>
       </c>
-      <c r="CR14" s="23">
+      <c r="CR14" s="22">
         <v>6.5148700000000002</v>
       </c>
-      <c r="CS14" s="23">
+      <c r="CS14" s="22">
         <v>24.169690000000003</v>
       </c>
-      <c r="CT14" s="23">
+      <c r="CT14" s="22">
         <v>7.0805100000000003</v>
       </c>
-      <c r="CU14" s="23">
+      <c r="CU14" s="22">
         <v>8.5654000000000003</v>
       </c>
-      <c r="CV14" s="23">
+      <c r="CV14" s="22">
         <v>6.9806100000000004</v>
       </c>
-      <c r="CW14" s="23">
+      <c r="CW14" s="22">
         <v>14.4053</v>
       </c>
-      <c r="CX14" s="23">
+      <c r="CX14" s="22">
         <v>37.031819999999996</v>
       </c>
-      <c r="CY14" s="23">
+      <c r="CY14" s="22">
         <v>12.967829999999999</v>
       </c>
-      <c r="CZ14" s="23">
+      <c r="CZ14" s="22">
         <v>17.390560000000001</v>
       </c>
-      <c r="DA14" s="23">
+      <c r="DA14" s="22">
         <v>10.044790000000001</v>
       </c>
-      <c r="DB14" s="23">
+      <c r="DB14" s="22">
         <v>12.025399999999999</v>
       </c>
-      <c r="DC14" s="23">
+      <c r="DC14" s="22">
         <v>52.428579999999997</v>
       </c>
-      <c r="DD14" s="105"/>
+      <c r="DD14" s="22">
+        <v>4.5801999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:108" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:108" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="11">
         <v>12</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="21">
         <v>31.161049999999999</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="21">
         <v>34.079250000000002</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="21">
         <v>34.565829999999998</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="21">
         <v>69.394900000000007</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="21">
         <v>169.20103</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="21">
         <v>39.0886</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="21">
         <v>41.3048</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="21">
         <v>61.934600000000003</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="21">
         <v>62.1768</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="21">
         <v>204.50479999999999</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="21">
         <v>61.433100000000003</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="21">
         <v>49.439160000000001</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="21">
         <v>46.724020000000003</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="21">
         <v>45.704799999999999</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="21">
         <v>203.30108000000001</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="21">
         <v>47.399830000000001</v>
       </c>
-      <c r="S15" s="22">
+      <c r="S15" s="21">
         <v>44.993400000000001</v>
       </c>
-      <c r="T15" s="22">
+      <c r="T15" s="21">
         <v>108.8984</v>
       </c>
-      <c r="U15" s="22">
+      <c r="U15" s="21">
         <v>118.22669999999999</v>
       </c>
-      <c r="V15" s="22">
+      <c r="V15" s="21">
         <v>319.51832999999999</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="21">
         <v>109.93729999999999</v>
       </c>
-      <c r="X15" s="22">
+      <c r="X15" s="21">
         <v>109.8998</v>
       </c>
-      <c r="Y15" s="22">
+      <c r="Y15" s="21">
         <v>151.02721</v>
       </c>
-      <c r="Z15" s="22">
+      <c r="Z15" s="21">
         <v>162.5958</v>
       </c>
-      <c r="AA15" s="22">
+      <c r="AA15" s="21">
         <v>533.46010999999999</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="21">
         <v>160.81389999999999</v>
       </c>
-      <c r="AC15" s="22">
+      <c r="AC15" s="21">
         <v>205.82550000000001</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="21">
         <v>190.31559999999999</v>
       </c>
-      <c r="AE15" s="22">
+      <c r="AE15" s="21">
         <v>119.4542</v>
       </c>
-      <c r="AF15" s="22">
+      <c r="AF15" s="21">
         <v>676.40920000000006</v>
       </c>
-      <c r="AG15" s="23">
+      <c r="AG15" s="22">
         <v>39.055399999999999</v>
       </c>
-      <c r="AH15" s="23">
+      <c r="AH15" s="22">
         <v>29.366</v>
       </c>
-      <c r="AI15" s="23">
+      <c r="AI15" s="22">
         <v>29.017600000000002</v>
       </c>
-      <c r="AJ15" s="23">
+      <c r="AJ15" s="22">
         <v>33.421500000000002</v>
       </c>
-      <c r="AK15" s="23">
+      <c r="AK15" s="22">
         <v>130.8605</v>
       </c>
-      <c r="AL15" s="23">
+      <c r="AL15" s="22">
         <v>36.54083</v>
       </c>
-      <c r="AM15" s="23">
+      <c r="AM15" s="22">
         <v>38.008299999999998</v>
       </c>
-      <c r="AN15" s="23">
+      <c r="AN15" s="22">
         <v>52.179900000000004</v>
       </c>
-      <c r="AO15" s="23">
+      <c r="AO15" s="22">
         <v>54.087499999999999</v>
       </c>
-      <c r="AP15" s="23">
+      <c r="AP15" s="22">
         <v>180.81653</v>
       </c>
-      <c r="AQ15" s="23">
+      <c r="AQ15" s="22">
         <v>54.2455</v>
       </c>
-      <c r="AR15" s="23">
+      <c r="AR15" s="22">
         <v>59.471499999999999</v>
       </c>
-      <c r="AS15" s="23">
+      <c r="AS15" s="22">
         <v>54.798999999999999</v>
       </c>
-      <c r="AT15" s="23">
+      <c r="AT15" s="22">
         <v>46.889000000000003</v>
       </c>
-      <c r="AU15" s="23">
+      <c r="AU15" s="22">
         <v>215.405</v>
       </c>
-      <c r="AV15" s="23">
+      <c r="AV15" s="22">
         <v>49.314999999999998</v>
       </c>
-      <c r="AW15" s="23">
+      <c r="AW15" s="22">
         <v>31.004200000000001</v>
       </c>
-      <c r="AX15" s="23">
+      <c r="AX15" s="22">
         <v>22.172999999999998</v>
       </c>
-      <c r="AY15" s="23">
+      <c r="AY15" s="22">
         <v>13.349259999999999</v>
       </c>
-      <c r="AZ15" s="23">
+      <c r="AZ15" s="22">
         <v>115.84146</v>
       </c>
-      <c r="BA15" s="23">
+      <c r="BA15" s="22">
         <v>10.832000000000001</v>
       </c>
-      <c r="BB15" s="23">
+      <c r="BB15" s="22">
         <v>10.817080000000001</v>
       </c>
-      <c r="BC15" s="23">
+      <c r="BC15" s="22">
         <v>9.7550699999999999</v>
       </c>
-      <c r="BD15" s="23">
+      <c r="BD15" s="22">
         <v>9.4369999999999994</v>
       </c>
-      <c r="BE15" s="23">
+      <c r="BE15" s="22">
         <v>40.841149999999999</v>
       </c>
-      <c r="BF15" s="23">
+      <c r="BF15" s="22">
         <v>8.32</v>
       </c>
-      <c r="BG15" s="23">
+      <c r="BG15" s="22">
         <v>12.458</v>
       </c>
-      <c r="BH15" s="23">
+      <c r="BH15" s="22">
         <v>55.948999999999998</v>
       </c>
-      <c r="BI15" s="23">
+      <c r="BI15" s="22">
         <v>70.027000000000001</v>
       </c>
-      <c r="BJ15" s="23">
+      <c r="BJ15" s="22">
         <v>146.75400000000002</v>
       </c>
-      <c r="BK15" s="23">
+      <c r="BK15" s="22">
         <v>71.388999999999996</v>
       </c>
-      <c r="BL15" s="23">
+      <c r="BL15" s="22">
         <v>73.072999999999993</v>
       </c>
-      <c r="BM15" s="23">
+      <c r="BM15" s="22">
         <v>73.026150000000001</v>
       </c>
-      <c r="BN15" s="23">
+      <c r="BN15" s="22">
         <v>71.111449999999991</v>
       </c>
-      <c r="BO15" s="23">
+      <c r="BO15" s="22">
         <v>288.59960000000001</v>
       </c>
-      <c r="BP15" s="23">
+      <c r="BP15" s="22">
         <v>78.997470000000007</v>
       </c>
-      <c r="BQ15" s="23">
+      <c r="BQ15" s="22">
         <v>82.837000000000003</v>
       </c>
-      <c r="BR15" s="23">
+      <c r="BR15" s="22">
         <v>81.590630000000004</v>
       </c>
-      <c r="BS15" s="23">
+      <c r="BS15" s="22">
         <v>81.43965</v>
       </c>
-      <c r="BT15" s="23">
+      <c r="BT15" s="22">
         <v>324.86475000000002</v>
       </c>
-      <c r="BU15" s="23">
+      <c r="BU15" s="22">
         <v>79.495019999999997</v>
       </c>
-      <c r="BV15" s="23">
+      <c r="BV15" s="22">
         <v>92.575680000000006</v>
       </c>
-      <c r="BW15" s="23">
+      <c r="BW15" s="22">
         <v>85.286389999999997</v>
       </c>
-      <c r="BX15" s="23">
+      <c r="BX15" s="22">
         <v>84.087509999999995</v>
       </c>
-      <c r="BY15" s="23">
+      <c r="BY15" s="22">
         <v>341.44459999999998</v>
       </c>
-      <c r="BZ15" s="23">
+      <c r="BZ15" s="22">
         <v>86.110919999999993</v>
       </c>
-      <c r="CA15" s="23">
+      <c r="CA15" s="22">
         <v>90.943569999999994</v>
       </c>
-      <c r="CB15" s="23">
+      <c r="CB15" s="22">
         <v>126.53694</v>
       </c>
-      <c r="CC15" s="23">
+      <c r="CC15" s="22">
         <v>103.24205000000001</v>
       </c>
-      <c r="CD15" s="23">
+      <c r="CD15" s="22">
         <v>406.83348000000001</v>
       </c>
-      <c r="CE15" s="23">
+      <c r="CE15" s="22">
         <v>103.01576</v>
       </c>
-      <c r="CF15" s="23">
+      <c r="CF15" s="22">
         <v>98.809389999999993</v>
       </c>
-      <c r="CG15" s="23">
+      <c r="CG15" s="22">
         <v>98.568399999999997</v>
       </c>
-      <c r="CH15" s="23">
+      <c r="CH15" s="22">
         <v>98.223479999999995</v>
       </c>
-      <c r="CI15" s="23">
+      <c r="CI15" s="22">
         <v>398.61703</v>
       </c>
-      <c r="CJ15" s="23">
+      <c r="CJ15" s="22">
         <v>98.065340000000006</v>
       </c>
-      <c r="CK15" s="23">
+      <c r="CK15" s="22">
         <v>127.52858000000001</v>
       </c>
-      <c r="CL15" s="23">
+      <c r="CL15" s="22">
         <v>109.44316000000001</v>
       </c>
-      <c r="CM15" s="23">
+      <c r="CM15" s="22">
         <v>86.895790000000005</v>
       </c>
-      <c r="CN15" s="23">
+      <c r="CN15" s="22">
         <v>421.93287000000009</v>
       </c>
-      <c r="CO15" s="23">
+      <c r="CO15" s="22">
         <v>102.54022999999999</v>
       </c>
-      <c r="CP15" s="23">
+      <c r="CP15" s="22">
         <v>108.17649</v>
       </c>
-      <c r="CQ15" s="23">
+      <c r="CQ15" s="22">
         <v>106.12221</v>
       </c>
-      <c r="CR15" s="23">
+      <c r="CR15" s="22">
         <v>106.50221999999999</v>
       </c>
-      <c r="CS15" s="23">
+      <c r="CS15" s="22">
         <v>423.34114999999997</v>
       </c>
-      <c r="CT15" s="23">
+      <c r="CT15" s="22">
         <v>106.55547</v>
       </c>
-      <c r="CU15" s="23">
+      <c r="CU15" s="22">
         <v>107.41726</v>
       </c>
-      <c r="CV15" s="23">
+      <c r="CV15" s="22">
         <v>114.80458</v>
       </c>
-      <c r="CW15" s="23">
+      <c r="CW15" s="22">
         <v>107.85251000000001</v>
       </c>
-      <c r="CX15" s="23">
+      <c r="CX15" s="22">
         <v>436.62982</v>
       </c>
-      <c r="CY15" s="23">
+      <c r="CY15" s="22">
         <v>106.70407999999999</v>
       </c>
-      <c r="CZ15" s="23">
+      <c r="CZ15" s="22">
         <v>107.30419000000001</v>
       </c>
-      <c r="DA15" s="23">
+      <c r="DA15" s="22">
         <v>99.757640000000009</v>
       </c>
-      <c r="DB15" s="23">
+      <c r="DB15" s="22">
         <v>122.25266999999999</v>
       </c>
-      <c r="DC15" s="23">
+      <c r="DC15" s="22">
         <v>436.01857999999993</v>
       </c>
-      <c r="DD15" s="105"/>
+      <c r="DD15" s="22">
+        <v>124.1523</v>
+      </c>
     </row>
-    <row r="16" spans="1:108" ht="41.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:108" ht="42" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
         <v>249</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="11">
         <v>13</v>
       </c>
-      <c r="C16" s="22">
-[...140 lines deleted...]
-      <c r="AX16" s="23">
+      <c r="C16" s="21">
+        <v>0</v>
+      </c>
+      <c r="D16" s="21">
+        <v>0</v>
+      </c>
+      <c r="E16" s="21">
+        <v>0</v>
+      </c>
+      <c r="F16" s="21">
+        <v>0</v>
+      </c>
+      <c r="G16" s="21">
+        <v>0</v>
+      </c>
+      <c r="H16" s="21">
+        <v>0</v>
+      </c>
+      <c r="I16" s="21">
+        <v>0</v>
+      </c>
+      <c r="J16" s="21">
+        <v>0</v>
+      </c>
+      <c r="K16" s="21">
+        <v>0</v>
+      </c>
+      <c r="L16" s="21">
+        <v>0</v>
+      </c>
+      <c r="M16" s="21">
+        <v>0</v>
+      </c>
+      <c r="N16" s="21">
+        <v>0</v>
+      </c>
+      <c r="O16" s="21">
+        <v>0</v>
+      </c>
+      <c r="P16" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>0</v>
+      </c>
+      <c r="R16" s="21">
+        <v>0</v>
+      </c>
+      <c r="S16" s="21">
+        <v>0</v>
+      </c>
+      <c r="T16" s="21">
+        <v>0</v>
+      </c>
+      <c r="U16" s="21">
+        <v>0</v>
+      </c>
+      <c r="V16" s="21">
+        <v>0</v>
+      </c>
+      <c r="W16" s="21">
+        <v>0</v>
+      </c>
+      <c r="X16" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="22">
         <v>0.63400000000000001</v>
       </c>
-      <c r="AY16" s="23">
+      <c r="AY16" s="22">
         <v>0.63400000000000001</v>
       </c>
-      <c r="AZ16" s="23">
+      <c r="AZ16" s="22">
         <v>1.268</v>
       </c>
-      <c r="BA16" s="23">
+      <c r="BA16" s="22">
         <v>2.2330000000000001</v>
       </c>
-      <c r="BB16" s="23">
+      <c r="BB16" s="22">
         <v>0.02</v>
       </c>
-      <c r="BC16" s="23">
+      <c r="BC16" s="22">
         <v>0.02</v>
       </c>
-      <c r="BD16" s="23">
+      <c r="BD16" s="22">
         <v>0.02</v>
       </c>
-      <c r="BE16" s="23">
+      <c r="BE16" s="22">
         <v>2.2930000000000001</v>
       </c>
-      <c r="BF16" s="23">
+      <c r="BF16" s="22">
         <v>9.5050000000000008</v>
       </c>
-      <c r="BG16" s="23">
+      <c r="BG16" s="22">
         <v>9.4789999999999992</v>
       </c>
-      <c r="BH16" s="23">
+      <c r="BH16" s="22">
         <v>12.288</v>
       </c>
-      <c r="BI16" s="23">
+      <c r="BI16" s="22">
         <v>12.289</v>
       </c>
-      <c r="BJ16" s="23">
+      <c r="BJ16" s="22">
         <v>43.561</v>
       </c>
-      <c r="BK16" s="23">
+      <c r="BK16" s="22">
         <v>12.081</v>
       </c>
-      <c r="BL16" s="23">
+      <c r="BL16" s="22">
         <v>12.184299999999999</v>
       </c>
-      <c r="BM16" s="23">
+      <c r="BM16" s="22">
         <v>12.26972</v>
       </c>
-      <c r="BN16" s="23">
+      <c r="BN16" s="22">
         <v>12.268330000000001</v>
       </c>
-      <c r="BO16" s="23">
+      <c r="BO16" s="22">
         <v>48.803349999999995</v>
       </c>
-      <c r="BP16" s="23">
+      <c r="BP16" s="22">
         <v>12.06</v>
       </c>
-      <c r="BQ16" s="23">
+      <c r="BQ16" s="22">
         <v>12.448399999999999</v>
       </c>
-      <c r="BR16" s="23">
+      <c r="BR16" s="22">
         <v>12.557499999999999</v>
       </c>
-      <c r="BS16" s="23">
+      <c r="BS16" s="22">
         <v>5.5980599999999994</v>
       </c>
-      <c r="BT16" s="23">
+      <c r="BT16" s="22">
         <v>42.663959999999996</v>
       </c>
-      <c r="BU16" s="23">
+      <c r="BU16" s="22">
         <v>2.9760699999999995</v>
       </c>
-      <c r="BV16" s="23">
+      <c r="BV16" s="22">
         <v>2.8812000000000002</v>
       </c>
-      <c r="BW16" s="23">
+      <c r="BW16" s="22">
         <v>1.53653</v>
       </c>
-      <c r="BX16" s="23">
+      <c r="BX16" s="22">
         <v>0.45001999999999998</v>
       </c>
-      <c r="BY16" s="23">
+      <c r="BY16" s="22">
         <v>7.84382</v>
       </c>
-      <c r="BZ16" s="23">
+      <c r="BZ16" s="22">
         <v>0.623</v>
       </c>
-      <c r="CA16" s="23">
+      <c r="CA16" s="22">
         <v>0.44400000000000001</v>
       </c>
-      <c r="CB16" s="23">
+      <c r="CB16" s="22">
         <v>0.63690000000000002</v>
       </c>
-      <c r="CC16" s="23">
+      <c r="CC16" s="22">
         <v>10.018379999999999</v>
       </c>
-      <c r="CD16" s="23">
+      <c r="CD16" s="22">
         <v>11.722279999999998</v>
       </c>
-      <c r="CE16" s="23">
+      <c r="CE16" s="22">
         <v>0.5</v>
       </c>
-      <c r="CF16" s="23">
+      <c r="CF16" s="22">
         <v>0.43519000000000002</v>
       </c>
-      <c r="CG16" s="23">
+      <c r="CG16" s="22">
         <v>1.9894799999999999</v>
       </c>
-      <c r="CH16" s="23">
+      <c r="CH16" s="22">
         <v>0.24231</v>
       </c>
-      <c r="CI16" s="23">
+      <c r="CI16" s="22">
         <v>3.1669799999999997</v>
       </c>
-      <c r="CJ16" s="23">
+      <c r="CJ16" s="22">
         <v>0.52582000000000007</v>
       </c>
-      <c r="CK16" s="23">
+      <c r="CK16" s="22">
         <v>0.61926000000000003</v>
       </c>
-      <c r="CL16" s="23">
+      <c r="CL16" s="22">
         <v>0.54574999999999996</v>
       </c>
-      <c r="CM16" s="23">
+      <c r="CM16" s="22">
         <v>0.38239999999999996</v>
       </c>
-      <c r="CN16" s="23">
+      <c r="CN16" s="22">
         <v>2.0732300000000001</v>
       </c>
-      <c r="CO16" s="23">
+      <c r="CO16" s="22">
         <v>0.78434000000000004</v>
       </c>
-      <c r="CP16" s="23">
+      <c r="CP16" s="22">
         <v>0.21162999999999998</v>
       </c>
-      <c r="CQ16" s="23">
+      <c r="CQ16" s="22">
         <v>0.35387000000000002</v>
       </c>
-      <c r="CR16" s="23">
+      <c r="CR16" s="22">
         <v>0.23727000000000001</v>
       </c>
-      <c r="CS16" s="23">
+      <c r="CS16" s="22">
         <v>1.58711</v>
       </c>
-      <c r="CT16" s="23">
+      <c r="CT16" s="22">
         <v>0.23605999999999999</v>
       </c>
-      <c r="CU16" s="23">
+      <c r="CU16" s="22">
         <v>3.91323</v>
       </c>
-      <c r="CV16" s="23">
+      <c r="CV16" s="22">
         <v>3.9920299997003998</v>
       </c>
-      <c r="CW16" s="23">
+      <c r="CW16" s="22">
         <v>12.08742</v>
       </c>
-      <c r="CX16" s="23">
+      <c r="CX16" s="22">
         <v>20.228739999700402</v>
       </c>
-      <c r="CY16" s="23">
+      <c r="CY16" s="22">
         <v>12.024789999999999</v>
       </c>
-      <c r="CZ16" s="23">
+      <c r="CZ16" s="22">
         <v>12.38622</v>
       </c>
-      <c r="DA16" s="23">
+      <c r="DA16" s="22">
         <v>12.73521</v>
       </c>
-      <c r="DB16" s="23">
+      <c r="DB16" s="22">
         <v>9.1558899999999994</v>
       </c>
-      <c r="DC16" s="23">
+      <c r="DC16" s="22">
         <v>46.302109999999999</v>
       </c>
-      <c r="DD16" s="105"/>
+      <c r="DD16" s="22">
+        <v>4.8135000000000003</v>
+      </c>
     </row>
-    <row r="17" spans="1:108" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:108" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="11">
         <v>14</v>
       </c>
-      <c r="C17" s="22">
-[...89 lines deleted...]
-      <c r="AG17" s="23">
+      <c r="C17" s="21">
+        <v>0</v>
+      </c>
+      <c r="D17" s="21">
+        <v>0</v>
+      </c>
+      <c r="E17" s="21">
+        <v>0</v>
+      </c>
+      <c r="F17" s="21">
+        <v>0</v>
+      </c>
+      <c r="G17" s="21">
+        <v>0</v>
+      </c>
+      <c r="H17" s="21">
+        <v>0</v>
+      </c>
+      <c r="I17" s="21">
+        <v>0</v>
+      </c>
+      <c r="J17" s="21">
+        <v>0</v>
+      </c>
+      <c r="K17" s="21">
+        <v>0</v>
+      </c>
+      <c r="L17" s="21">
+        <v>0</v>
+      </c>
+      <c r="M17" s="21">
+        <v>0</v>
+      </c>
+      <c r="N17" s="21">
+        <v>0</v>
+      </c>
+      <c r="O17" s="21">
+        <v>0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>0</v>
+      </c>
+      <c r="R17" s="21">
+        <v>0</v>
+      </c>
+      <c r="S17" s="21">
+        <v>0</v>
+      </c>
+      <c r="T17" s="21">
+        <v>0</v>
+      </c>
+      <c r="U17" s="21">
+        <v>0</v>
+      </c>
+      <c r="V17" s="21">
+        <v>0</v>
+      </c>
+      <c r="W17" s="21">
+        <v>0</v>
+      </c>
+      <c r="X17" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="22">
         <v>21.733000000000001</v>
       </c>
-      <c r="AH17" s="23">
+      <c r="AH17" s="22">
         <v>19.082000000000001</v>
       </c>
-      <c r="AI17" s="23">
+      <c r="AI17" s="22">
         <v>18.16</v>
       </c>
-      <c r="AJ17" s="23">
+      <c r="AJ17" s="22">
         <v>6.2329999999999997</v>
       </c>
-      <c r="AK17" s="23">
+      <c r="AK17" s="22">
         <v>65.207999999999998</v>
       </c>
-      <c r="AL17" s="23">
+      <c r="AL17" s="22">
         <v>4.9630000000000001</v>
       </c>
-      <c r="AM17" s="23">
+      <c r="AM17" s="22">
         <v>4.9630000000000001</v>
       </c>
-      <c r="AN17" s="23">
+      <c r="AN17" s="22">
         <v>4.9050000000000002</v>
       </c>
-      <c r="AO17" s="23">
+      <c r="AO17" s="22">
         <v>6.49</v>
       </c>
-      <c r="AP17" s="23">
+      <c r="AP17" s="22">
         <v>21.320999999999998</v>
       </c>
-      <c r="AQ17" s="23">
+      <c r="AQ17" s="22">
         <v>7.3865084047085574</v>
       </c>
-      <c r="AR17" s="23">
+      <c r="AR17" s="22">
         <v>4.976</v>
       </c>
-      <c r="AS17" s="23">
+      <c r="AS17" s="22">
         <v>5.03</v>
       </c>
-      <c r="AT17" s="23">
+      <c r="AT17" s="22">
         <v>5.0309999999999997</v>
       </c>
-      <c r="AU17" s="23">
+      <c r="AU17" s="22">
         <v>22.423508404708556</v>
       </c>
-      <c r="AV17" s="23">
+      <c r="AV17" s="22">
         <v>4.9210000000000003</v>
       </c>
-      <c r="AW17" s="23">
+      <c r="AW17" s="22">
         <v>4.9210000000000003</v>
       </c>
-      <c r="AX17" s="23">
+      <c r="AX17" s="22">
         <v>6.6717899999999997</v>
       </c>
-      <c r="AY17" s="23">
+      <c r="AY17" s="22">
         <v>6.5396899999999993</v>
       </c>
-      <c r="AZ17" s="23">
+      <c r="AZ17" s="22">
         <v>23.05348</v>
       </c>
-      <c r="BA17" s="23">
+      <c r="BA17" s="22">
         <v>3.2516599999999998</v>
       </c>
-      <c r="BB17" s="23">
+      <c r="BB17" s="22">
         <v>3.4131099999999996</v>
       </c>
-      <c r="BC17" s="23">
+      <c r="BC17" s="22">
         <v>3.3624200000000002</v>
       </c>
-      <c r="BD17" s="23">
+      <c r="BD17" s="22">
         <v>4.2323300000000001</v>
       </c>
-      <c r="BE17" s="23">
+      <c r="BE17" s="22">
         <v>14.259519999999998</v>
       </c>
-      <c r="BF17" s="23">
+      <c r="BF17" s="22">
         <v>4.9440499999999998</v>
       </c>
-      <c r="BG17" s="23">
+      <c r="BG17" s="22">
         <v>4.9841199999999999</v>
       </c>
-      <c r="BH17" s="23">
+      <c r="BH17" s="22">
         <v>4.8287100000000001</v>
       </c>
-      <c r="BI17" s="23">
+      <c r="BI17" s="22">
         <v>2.9821999999999997</v>
       </c>
-      <c r="BJ17" s="23">
+      <c r="BJ17" s="22">
         <v>17.739079999999998</v>
       </c>
-      <c r="BK17" s="23">
+      <c r="BK17" s="22">
         <v>3.7391000000000001</v>
       </c>
-      <c r="BL17" s="23">
+      <c r="BL17" s="22">
         <v>3.4609299999999998</v>
       </c>
-      <c r="BM17" s="23">
+      <c r="BM17" s="22">
         <v>9.8252600000000001</v>
       </c>
-      <c r="BN17" s="23">
+      <c r="BN17" s="22">
         <v>9.7058599999999995</v>
       </c>
-      <c r="BO17" s="23">
+      <c r="BO17" s="22">
         <v>26.73115</v>
       </c>
-      <c r="BP17" s="23">
+      <c r="BP17" s="22">
         <v>9.8099500000000006</v>
       </c>
-      <c r="BQ17" s="23">
+      <c r="BQ17" s="22">
         <v>8.4082600000000003</v>
       </c>
-      <c r="BR17" s="23">
+      <c r="BR17" s="22">
         <v>8.3922600000000003</v>
       </c>
-      <c r="BS17" s="23">
+      <c r="BS17" s="22">
         <v>6.5508999999999995</v>
       </c>
-      <c r="BT17" s="23">
+      <c r="BT17" s="22">
         <v>33.161369999999998</v>
       </c>
-      <c r="BU17" s="23">
+      <c r="BU17" s="22">
         <v>6.53</v>
       </c>
-      <c r="BV17" s="23">
+      <c r="BV17" s="22">
         <v>6.5328400000000002</v>
       </c>
-      <c r="BW17" s="23">
+      <c r="BW17" s="22">
         <v>6.4383400000000002</v>
       </c>
-      <c r="BX17" s="23">
+      <c r="BX17" s="22">
         <v>6.7480099999999998</v>
       </c>
-      <c r="BY17" s="23">
+      <c r="BY17" s="22">
         <v>26.249190000000002</v>
       </c>
-      <c r="BZ17" s="23">
+      <c r="BZ17" s="22">
         <v>5.9503199999999996</v>
       </c>
-      <c r="CA17" s="23">
+      <c r="CA17" s="22">
         <v>5.4546400000000004</v>
       </c>
-      <c r="CB17" s="23">
+      <c r="CB17" s="22">
         <v>4.7432499999999997</v>
       </c>
-      <c r="CC17" s="23">
+      <c r="CC17" s="22">
         <v>4.8238300000000001</v>
       </c>
-      <c r="CD17" s="23">
+      <c r="CD17" s="22">
         <v>20.97204</v>
       </c>
-      <c r="CE17" s="23">
+      <c r="CE17" s="22">
         <v>4.8594499999999998</v>
       </c>
-      <c r="CF17" s="23">
+      <c r="CF17" s="22">
         <v>4.7222400000000002</v>
       </c>
-      <c r="CG17" s="23">
+      <c r="CG17" s="22">
         <v>4.6033800000000005</v>
       </c>
-      <c r="CH17" s="23">
+      <c r="CH17" s="22">
         <v>5.7588099999999995</v>
       </c>
-      <c r="CI17" s="23">
+      <c r="CI17" s="22">
         <v>19.94388</v>
       </c>
-      <c r="CJ17" s="23">
+      <c r="CJ17" s="22">
         <v>4.2652900000000002</v>
       </c>
-      <c r="CK17" s="23">
+      <c r="CK17" s="22">
         <v>3.6556700000000002</v>
       </c>
-      <c r="CL17" s="23">
+      <c r="CL17" s="22">
         <v>0.9638000000000001</v>
       </c>
-      <c r="CM17" s="23">
+      <c r="CM17" s="22">
         <v>0.93519999999999992</v>
       </c>
-      <c r="CN17" s="23">
+      <c r="CN17" s="22">
         <v>9.8199600000000018</v>
       </c>
-      <c r="CO17" s="23">
+      <c r="CO17" s="22">
         <v>0.9789500000000001</v>
       </c>
-      <c r="CP17" s="23">
+      <c r="CP17" s="22">
         <v>1.2710399999999999</v>
       </c>
-      <c r="CQ17" s="23">
+      <c r="CQ17" s="22">
         <v>1.3768000000000002</v>
       </c>
-      <c r="CR17" s="23">
+      <c r="CR17" s="22">
         <v>0.57969999999999999</v>
       </c>
-      <c r="CS17" s="23">
+      <c r="CS17" s="22">
         <v>4.2064900000000005</v>
       </c>
-      <c r="CT17" s="23">
+      <c r="CT17" s="22">
         <v>0.51561999999999997</v>
       </c>
-      <c r="CU17" s="23">
+      <c r="CU17" s="22">
         <v>0.39524999999999999</v>
       </c>
-      <c r="CV17" s="23">
+      <c r="CV17" s="22">
         <v>0.41083000000000003</v>
       </c>
-      <c r="CW17" s="23">
+      <c r="CW17" s="22">
         <v>1.0159699999999998</v>
       </c>
-      <c r="CX17" s="23">
+      <c r="CX17" s="22">
         <v>2.3376699999999997</v>
       </c>
-      <c r="CY17" s="23">
+      <c r="CY17" s="22">
         <v>1.5022799999999998</v>
       </c>
-      <c r="CZ17" s="23">
+      <c r="CZ17" s="22">
         <v>1.5066000000000002</v>
       </c>
-      <c r="DA17" s="23">
+      <c r="DA17" s="22">
         <v>1.4114599999999997</v>
       </c>
-      <c r="DB17" s="23">
+      <c r="DB17" s="22">
         <v>1.4707000000000001</v>
       </c>
-      <c r="DC17" s="23">
+      <c r="DC17" s="22">
         <v>5.8910399999999994</v>
       </c>
-      <c r="DD17" s="105"/>
+      <c r="DD17" s="22">
+        <v>1.23932</v>
+      </c>
     </row>
-    <row r="18" spans="1:108" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="32" t="s">
+    <row r="18" spans="1:108" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="C18" s="22">
+      <c r="C18" s="21">
         <v>-4.5050000000000007E-2</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="21">
         <v>2.6023999999999998</v>
       </c>
-      <c r="E18" s="22">
+      <c r="E18" s="21">
         <v>1.6873</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F18" s="21">
         <v>2.532</v>
       </c>
-      <c r="G18" s="22">
+      <c r="G18" s="21">
         <v>6.7766500000000001</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H18" s="21">
         <v>4.5926299999999998</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I18" s="21">
         <v>4.55</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J18" s="21">
         <v>0.82250000000000001</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K18" s="21">
         <v>0.97659999999999991</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="21">
         <v>10.94173</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="21">
         <v>6.2524999999999995</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="21">
         <v>190.44840000000002</v>
       </c>
-      <c r="O18" s="22">
+      <c r="O18" s="21">
         <v>49.106359999999995</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="21">
         <v>16.855499999999999</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="21">
         <v>262.66275999999999</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="21">
         <v>4.4961199999999995</v>
       </c>
-      <c r="S18" s="22">
+      <c r="S18" s="21">
         <v>7.557500000000001</v>
       </c>
-      <c r="T18" s="22">
+      <c r="T18" s="21">
         <v>111.5731</v>
       </c>
-      <c r="U18" s="22">
+      <c r="U18" s="21">
         <v>7.0764000000000005</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="21">
         <v>130.70311999999998</v>
       </c>
-      <c r="W18" s="22">
+      <c r="W18" s="21">
         <v>13.48564</v>
       </c>
-      <c r="X18" s="22">
+      <c r="X18" s="21">
         <v>3.4372499999999997</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="21">
         <v>3.3268999999999997</v>
       </c>
-      <c r="Z18" s="22">
+      <c r="Z18" s="21">
         <v>35.564999999999998</v>
       </c>
-      <c r="AA18" s="22">
+      <c r="AA18" s="21">
         <v>55.814789999999995</v>
       </c>
-      <c r="AB18" s="22">
+      <c r="AB18" s="21">
         <v>25.34216</v>
       </c>
-      <c r="AC18" s="22">
+      <c r="AC18" s="21">
         <v>21.259729999999998</v>
       </c>
-      <c r="AD18" s="22">
+      <c r="AD18" s="21">
         <v>75.016949999999994</v>
       </c>
-      <c r="AE18" s="22">
+      <c r="AE18" s="21">
         <v>176.73241000000002</v>
       </c>
-      <c r="AF18" s="22">
+      <c r="AF18" s="21">
         <v>298.35124999999999</v>
       </c>
-      <c r="AG18" s="23">
+      <c r="AG18" s="22">
         <v>4.0391700000000004</v>
       </c>
-      <c r="AH18" s="23">
+      <c r="AH18" s="22">
         <v>18.019529999999996</v>
       </c>
-      <c r="AI18" s="23">
+      <c r="AI18" s="22">
         <v>89.324550000000002</v>
       </c>
-      <c r="AJ18" s="23">
+      <c r="AJ18" s="22">
         <v>27.800129999999996</v>
       </c>
-      <c r="AK18" s="23">
+      <c r="AK18" s="22">
         <v>139.18338</v>
       </c>
-      <c r="AL18" s="23">
+      <c r="AL18" s="22">
         <v>4.8495200000000001</v>
       </c>
-      <c r="AM18" s="23">
+      <c r="AM18" s="22">
         <v>26.530359999999998</v>
       </c>
-      <c r="AN18" s="23">
+      <c r="AN18" s="22">
         <v>140.52875000000003</v>
       </c>
-      <c r="AO18" s="23">
+      <c r="AO18" s="22">
         <v>7.9089436656180876</v>
       </c>
-      <c r="AP18" s="23">
+      <c r="AP18" s="22">
         <v>179.81757366561811</v>
       </c>
-      <c r="AQ18" s="23">
+      <c r="AQ18" s="22">
         <v>64.127179999999996</v>
       </c>
-      <c r="AR18" s="23">
+      <c r="AR18" s="22">
         <v>218.29271999999997</v>
       </c>
-      <c r="AS18" s="23">
+      <c r="AS18" s="22">
         <v>30.399450000000002</v>
       </c>
-      <c r="AT18" s="23">
+      <c r="AT18" s="22">
         <v>17.073879999999999</v>
       </c>
-      <c r="AU18" s="23">
+      <c r="AU18" s="22">
         <v>329.89322999999996</v>
       </c>
-      <c r="AV18" s="23">
+      <c r="AV18" s="22">
         <v>60.526789999999998</v>
       </c>
-      <c r="AW18" s="23">
+      <c r="AW18" s="22">
         <v>69.598119999999994</v>
       </c>
-      <c r="AX18" s="23">
+      <c r="AX18" s="22">
         <v>52.209689999999988</v>
       </c>
-      <c r="AY18" s="23">
+      <c r="AY18" s="22">
         <v>64.409829999999999</v>
       </c>
-      <c r="AZ18" s="23">
+      <c r="AZ18" s="22">
         <v>246.74442999999999</v>
       </c>
-      <c r="BA18" s="23">
+      <c r="BA18" s="22">
         <v>81.034989999999993</v>
       </c>
-      <c r="BB18" s="23">
+      <c r="BB18" s="22">
         <v>80.427670000000006</v>
       </c>
-      <c r="BC18" s="23">
+      <c r="BC18" s="22">
         <v>80.826560000000001</v>
       </c>
-      <c r="BD18" s="23">
+      <c r="BD18" s="22">
         <v>90.08408</v>
       </c>
-      <c r="BE18" s="23">
+      <c r="BE18" s="22">
         <v>332.37329999999997</v>
       </c>
-      <c r="BF18" s="23">
+      <c r="BF18" s="22">
         <v>7.4180000000000001</v>
       </c>
-      <c r="BG18" s="23">
+      <c r="BG18" s="22">
         <v>30.991630000000004</v>
       </c>
-      <c r="BH18" s="23">
+      <c r="BH18" s="22">
         <v>26.445900000000002</v>
       </c>
-      <c r="BI18" s="23">
+      <c r="BI18" s="22">
         <v>59.899139999999981</v>
       </c>
-      <c r="BJ18" s="23">
+      <c r="BJ18" s="22">
         <v>124.75467</v>
       </c>
-      <c r="BK18" s="23">
+      <c r="BK18" s="22">
         <v>36.523469931034484</v>
       </c>
-      <c r="BL18" s="23">
+      <c r="BL18" s="22">
         <v>67.439269999999993</v>
       </c>
-      <c r="BM18" s="23">
+      <c r="BM18" s="22">
         <v>62.146659999999997</v>
       </c>
-      <c r="BN18" s="23">
+      <c r="BN18" s="22">
         <v>112.31798999999999</v>
       </c>
-      <c r="BO18" s="23">
+      <c r="BO18" s="22">
         <v>278.4273899310345</v>
       </c>
-      <c r="BP18" s="23">
+      <c r="BP18" s="22">
         <v>61.869669999999999</v>
       </c>
-      <c r="BQ18" s="23">
+      <c r="BQ18" s="22">
         <v>82.048279999999991</v>
       </c>
-      <c r="BR18" s="23">
+      <c r="BR18" s="22">
         <v>123.99434000000001</v>
       </c>
-      <c r="BS18" s="23">
+      <c r="BS18" s="22">
         <v>104.01817000000001</v>
       </c>
-      <c r="BT18" s="23">
+      <c r="BT18" s="22">
         <v>371.93045999999998</v>
       </c>
-      <c r="BU18" s="23">
+      <c r="BU18" s="22">
         <v>18.869390000000003</v>
       </c>
-      <c r="BV18" s="23">
+      <c r="BV18" s="22">
         <v>174.22447999999997</v>
       </c>
-      <c r="BW18" s="23">
+      <c r="BW18" s="22">
         <v>94.513680000000008</v>
       </c>
-      <c r="BX18" s="23">
+      <c r="BX18" s="22">
         <v>200.55616000000001</v>
       </c>
-      <c r="BY18" s="23">
+      <c r="BY18" s="22">
         <v>488.16371000000004</v>
       </c>
-      <c r="BZ18" s="23">
+      <c r="BZ18" s="22">
         <v>4.9104299999999999</v>
       </c>
-      <c r="CA18" s="23">
+      <c r="CA18" s="22">
         <v>18.55208</v>
       </c>
-      <c r="CB18" s="23">
+      <c r="CB18" s="22">
         <v>54.258290000000002</v>
       </c>
-      <c r="CC18" s="23">
+      <c r="CC18" s="22">
         <v>115.45832</v>
       </c>
-      <c r="CD18" s="23">
+      <c r="CD18" s="22">
         <v>193.17912000000001</v>
       </c>
-      <c r="CE18" s="23">
+      <c r="CE18" s="22">
         <v>10.420120000000001</v>
       </c>
-      <c r="CF18" s="23">
+      <c r="CF18" s="22">
         <v>187.07357999999999</v>
       </c>
-      <c r="CG18" s="23">
+      <c r="CG18" s="22">
         <v>89.087459999999993</v>
       </c>
-      <c r="CH18" s="23">
+      <c r="CH18" s="22">
         <v>124.32990999999998</v>
       </c>
-      <c r="CI18" s="23">
+      <c r="CI18" s="22">
         <v>410.91106999999994</v>
       </c>
-      <c r="CJ18" s="23">
+      <c r="CJ18" s="22">
         <v>12.161769999999999</v>
       </c>
-      <c r="CK18" s="23">
+      <c r="CK18" s="22">
         <v>275.71647000000002</v>
       </c>
-      <c r="CL18" s="23">
+      <c r="CL18" s="22">
         <v>715.98800000000006</v>
       </c>
-      <c r="CM18" s="23">
+      <c r="CM18" s="22">
         <v>245.43968000000001</v>
       </c>
-      <c r="CN18" s="23">
+      <c r="CN18" s="22">
         <v>1249.30592</v>
       </c>
-      <c r="CO18" s="23">
+      <c r="CO18" s="22">
         <v>12.27796</v>
       </c>
-      <c r="CP18" s="23">
+      <c r="CP18" s="22">
         <v>206.17997000000003</v>
       </c>
-      <c r="CQ18" s="23">
+      <c r="CQ18" s="22">
         <v>92.568129999999996</v>
       </c>
-      <c r="CR18" s="23">
+      <c r="CR18" s="22">
         <v>151.36589000000001</v>
       </c>
-      <c r="CS18" s="23">
+      <c r="CS18" s="22">
         <v>462.39195000000007</v>
       </c>
-      <c r="CT18" s="23">
+      <c r="CT18" s="22">
         <v>26.128899999999998</v>
       </c>
-      <c r="CU18" s="23">
+      <c r="CU18" s="22">
         <v>247.68203</v>
       </c>
-      <c r="CV18" s="23">
+      <c r="CV18" s="22">
         <v>15.819329999999999</v>
       </c>
-      <c r="CW18" s="23">
+      <c r="CW18" s="22">
         <v>308.62224000000003</v>
       </c>
-      <c r="CX18" s="23">
+      <c r="CX18" s="22">
         <v>598.25250000000005</v>
       </c>
-      <c r="CY18" s="23">
+      <c r="CY18" s="22">
         <v>25.032869999999996</v>
       </c>
-      <c r="CZ18" s="23">
+      <c r="CZ18" s="22">
         <v>138.26123999999999</v>
       </c>
-      <c r="DA18" s="23">
+      <c r="DA18" s="22">
         <v>55.370539999999998</v>
       </c>
-      <c r="DB18" s="23">
+      <c r="DB18" s="22">
         <v>56.199359999999992</v>
       </c>
-      <c r="DC18" s="23">
+      <c r="DC18" s="22">
         <v>274.86401000000001</v>
       </c>
-      <c r="DD18" s="105"/>
+      <c r="DD18" s="22">
+        <v>-0.44003999999999799</v>
+      </c>
     </row>
-    <row r="19" spans="1:108" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="51" t="s">
+    <row r="19" spans="1:108" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="50" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="40">
         <v>923.99306999999999</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="40">
         <v>1063.6890000000001</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="40">
         <v>1286.8757699999999</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="40">
         <v>1358.4976399999998</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="40">
         <v>4633.05548</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="40">
         <v>1294.5288099999998</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="40">
         <v>2094.0901399999998</v>
       </c>
-      <c r="J19" s="41">
+      <c r="J19" s="40">
         <v>2237.5485799999997</v>
       </c>
-      <c r="K19" s="41">
+      <c r="K19" s="40">
         <v>2067.5348000000004</v>
       </c>
-      <c r="L19" s="41">
+      <c r="L19" s="40">
         <v>7693.7023299999992</v>
       </c>
-      <c r="M19" s="41">
+      <c r="M19" s="40">
         <v>2169.3332799999998</v>
       </c>
-      <c r="N19" s="41">
+      <c r="N19" s="40">
         <v>2972.7843499999999</v>
       </c>
-      <c r="O19" s="41">
+      <c r="O19" s="40">
         <v>2451.2654700000003</v>
       </c>
-      <c r="P19" s="41">
+      <c r="P19" s="40">
         <v>3711.52504</v>
       </c>
-      <c r="Q19" s="41">
+      <c r="Q19" s="40">
         <v>11304.90814</v>
       </c>
-      <c r="R19" s="41">
+      <c r="R19" s="40">
         <v>3655.9903199999999</v>
       </c>
-      <c r="S19" s="41">
+      <c r="S19" s="40">
         <v>5635.1297900000009</v>
       </c>
-      <c r="T19" s="41">
+      <c r="T19" s="40">
         <v>4551.72919</v>
       </c>
-      <c r="U19" s="41">
+      <c r="U19" s="40">
         <v>3113.1218799999997</v>
       </c>
-      <c r="V19" s="41">
+      <c r="V19" s="40">
         <v>16955.97118</v>
       </c>
-      <c r="W19" s="41">
+      <c r="W19" s="40">
         <v>1183.8567900000003</v>
       </c>
-      <c r="X19" s="41">
+      <c r="X19" s="40">
         <v>2771.0523300000004</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y19" s="40">
         <v>2941.2488770144773</v>
       </c>
-      <c r="Z19" s="41">
+      <c r="Z19" s="40">
         <v>3519.1402800000001</v>
       </c>
-      <c r="AA19" s="41">
+      <c r="AA19" s="40">
         <v>10415.298277014477</v>
       </c>
-      <c r="AB19" s="41">
+      <c r="AB19" s="40">
         <v>3729.8825900000002</v>
       </c>
-      <c r="AC19" s="41">
+      <c r="AC19" s="40">
         <v>5104.9518399999997</v>
       </c>
-      <c r="AD19" s="41">
+      <c r="AD19" s="40">
         <v>4065.8950300000006</v>
       </c>
-      <c r="AE19" s="41">
+      <c r="AE19" s="40">
         <v>4414.8142200000002</v>
       </c>
-      <c r="AF19" s="41">
+      <c r="AF19" s="40">
         <v>17315.543679999999</v>
       </c>
-      <c r="AG19" s="42">
+      <c r="AG19" s="41">
         <v>5891.9559399999998</v>
       </c>
-      <c r="AH19" s="42">
+      <c r="AH19" s="41">
         <v>7141.2294199999988</v>
       </c>
-      <c r="AI19" s="42">
+      <c r="AI19" s="41">
         <v>6504.1658169569109</v>
       </c>
-      <c r="AJ19" s="42">
+      <c r="AJ19" s="41">
         <v>5463.1268415464529</v>
       </c>
-      <c r="AK19" s="42">
+      <c r="AK19" s="41">
         <v>25000.47801850336</v>
       </c>
-      <c r="AL19" s="42">
+      <c r="AL19" s="41">
         <v>6481.5413600000002</v>
       </c>
-      <c r="AM19" s="42">
+      <c r="AM19" s="41">
         <v>6477.6538400000009</v>
       </c>
-      <c r="AN19" s="42">
+      <c r="AN19" s="41">
         <v>6058.2868100000005</v>
       </c>
-      <c r="AO19" s="42">
+      <c r="AO19" s="41">
         <v>5518.2352738583504</v>
       </c>
-      <c r="AP19" s="42">
+      <c r="AP19" s="41">
         <v>24535.717283858354</v>
       </c>
-      <c r="AQ19" s="42">
+      <c r="AQ19" s="41">
         <v>5921.0450899999996</v>
       </c>
-      <c r="AR19" s="42">
+      <c r="AR19" s="41">
         <v>5136.26624929842</v>
       </c>
-      <c r="AS19" s="42">
+      <c r="AS19" s="41">
         <v>5986.0635909815101</v>
       </c>
-      <c r="AT19" s="42">
+      <c r="AT19" s="41">
         <v>5212.0146990618296</v>
       </c>
-      <c r="AU19" s="42">
+      <c r="AU19" s="41">
         <v>22255.38962934176</v>
       </c>
-      <c r="AV19" s="42">
+      <c r="AV19" s="41">
         <v>5421.1371517971402</v>
       </c>
-      <c r="AW19" s="42">
+      <c r="AW19" s="41">
         <v>5218.0017218064204</v>
       </c>
-      <c r="AX19" s="42">
+      <c r="AX19" s="41">
         <v>5749.2482300000011</v>
       </c>
-      <c r="AY19" s="42">
+      <c r="AY19" s="41">
         <v>3258.6552899999992</v>
       </c>
-      <c r="AZ19" s="42">
+      <c r="AZ19" s="41">
         <v>19647.042393603562</v>
       </c>
-      <c r="BA19" s="42">
+      <c r="BA19" s="41">
         <v>2484.5278635710001</v>
       </c>
-      <c r="BB19" s="42">
+      <c r="BB19" s="41">
         <v>3075.8054603690002</v>
       </c>
-      <c r="BC19" s="42">
+      <c r="BC19" s="41">
         <v>1899.0803868216001</v>
       </c>
-      <c r="BD19" s="42">
+      <c r="BD19" s="41">
         <v>1635.0166089173958</v>
       </c>
-      <c r="BE19" s="42">
+      <c r="BE19" s="41">
         <v>9094.4303196789951</v>
       </c>
-      <c r="BF19" s="42">
+      <c r="BF19" s="41">
         <v>2227.7384743858065</v>
       </c>
-      <c r="BG19" s="42">
+      <c r="BG19" s="41">
         <v>3252.4599058319986</v>
       </c>
-      <c r="BH19" s="42">
+      <c r="BH19" s="41">
         <v>2406.3931408079998</v>
       </c>
-      <c r="BI19" s="42">
+      <c r="BI19" s="41">
         <v>3433.8295969356641</v>
       </c>
-      <c r="BJ19" s="42">
+      <c r="BJ19" s="41">
         <v>11320.421117961469</v>
       </c>
-      <c r="BK19" s="42">
+      <c r="BK19" s="41">
         <v>4250.5528938384641</v>
       </c>
-      <c r="BL19" s="42">
+      <c r="BL19" s="41">
         <v>3971.1773683761562</v>
       </c>
-      <c r="BM19" s="42">
+      <c r="BM19" s="41">
         <v>3420.404746564966</v>
       </c>
-      <c r="BN19" s="42">
+      <c r="BN19" s="41">
         <v>4096.2051799999999</v>
       </c>
-      <c r="BO19" s="42">
+      <c r="BO19" s="41">
         <v>15738.340188779584</v>
       </c>
-      <c r="BP19" s="42">
+      <c r="BP19" s="41">
         <v>5529.433</v>
       </c>
-      <c r="BQ19" s="42">
+      <c r="BQ19" s="41">
         <v>5116.6474000000007</v>
       </c>
-      <c r="BR19" s="42">
+      <c r="BR19" s="41">
         <v>4993.3114800000003</v>
       </c>
-      <c r="BS19" s="42">
+      <c r="BS19" s="41">
         <v>4105.5067293441316</v>
       </c>
-      <c r="BT19" s="42">
+      <c r="BT19" s="41">
         <v>19744.898609344134</v>
       </c>
-      <c r="BU19" s="42">
+      <c r="BU19" s="41">
         <v>5054.5859795863507</v>
       </c>
-      <c r="BV19" s="42">
+      <c r="BV19" s="41">
         <v>5470.3524390000002</v>
       </c>
-      <c r="BW19" s="42">
+      <c r="BW19" s="41">
         <v>5218.9532800000006</v>
       </c>
-      <c r="BX19" s="42">
+      <c r="BX19" s="41">
         <v>4960.2378639999997</v>
       </c>
-      <c r="BY19" s="42">
+      <c r="BY19" s="41">
         <v>20704.129562586349</v>
       </c>
-      <c r="BZ19" s="42">
+      <c r="BZ19" s="41">
         <v>3460.6976770000001</v>
       </c>
-      <c r="CA19" s="42">
+      <c r="CA19" s="41">
         <v>2957.8235430000004</v>
       </c>
-      <c r="CB19" s="42">
+      <c r="CB19" s="41">
         <v>3422.1316660900002</v>
       </c>
-      <c r="CC19" s="42">
+      <c r="CC19" s="41">
         <v>3624.6449241999999</v>
       </c>
-      <c r="CD19" s="42">
+      <c r="CD19" s="41">
         <v>13465.29781029</v>
       </c>
-      <c r="CE19" s="42">
+      <c r="CE19" s="41">
         <v>4429.4562554900003</v>
       </c>
-      <c r="CF19" s="42">
+      <c r="CF19" s="41">
         <v>5771.2905300000002</v>
       </c>
-      <c r="CG19" s="42">
+      <c r="CG19" s="41">
         <v>5763.15888</v>
       </c>
-      <c r="CH19" s="42">
+      <c r="CH19" s="41">
         <v>6238.0544099999997</v>
       </c>
-      <c r="CI19" s="42">
+      <c r="CI19" s="41">
         <v>22201.960075490002</v>
       </c>
-      <c r="CJ19" s="42">
+      <c r="CJ19" s="41">
         <v>6422.1496631100008</v>
       </c>
-      <c r="CK19" s="42">
+      <c r="CK19" s="41">
         <v>6477.5646780000006</v>
       </c>
-      <c r="CL19" s="42">
+      <c r="CL19" s="41">
         <v>6326.9639500000003</v>
       </c>
-      <c r="CM19" s="42">
+      <c r="CM19" s="41">
         <v>5511.0008300000009</v>
       </c>
-      <c r="CN19" s="42">
+      <c r="CN19" s="41">
         <v>24737.679121110003</v>
       </c>
-      <c r="CO19" s="42">
+      <c r="CO19" s="41">
         <v>5894.1501529999996</v>
       </c>
-      <c r="CP19" s="42">
+      <c r="CP19" s="41">
         <v>6485.9710715599995</v>
       </c>
-      <c r="CQ19" s="42">
+      <c r="CQ19" s="41">
         <v>5639.0304299999989</v>
       </c>
-      <c r="CR19" s="42">
+      <c r="CR19" s="41">
         <v>6737.4068299999999</v>
       </c>
-      <c r="CS19" s="42">
+      <c r="CS19" s="41">
         <v>24756.558484559999</v>
       </c>
-      <c r="CT19" s="42">
+      <c r="CT19" s="41">
         <v>5346.6507600000004</v>
       </c>
-      <c r="CU19" s="42">
+      <c r="CU19" s="41">
         <v>6170.2580531600006</v>
       </c>
-      <c r="CV19" s="42">
+      <c r="CV19" s="41">
         <v>5168.7131077880713</v>
       </c>
-      <c r="CW19" s="42">
+      <c r="CW19" s="41">
         <v>5849.345609</v>
       </c>
-      <c r="CX19" s="42">
+      <c r="CX19" s="41">
         <v>22534.96752994807</v>
       </c>
-      <c r="CY19" s="42">
+      <c r="CY19" s="41">
         <v>5313.7429099999999</v>
       </c>
-      <c r="CZ19" s="42">
+      <c r="CZ19" s="41">
         <v>4543.2207900000012</v>
       </c>
-      <c r="DA19" s="42">
+      <c r="DA19" s="41">
         <v>6186.2694071507103</v>
       </c>
-      <c r="DB19" s="42">
+      <c r="DB19" s="41">
         <v>4543.9931918713501</v>
       </c>
-      <c r="DC19" s="42">
+      <c r="DC19" s="41">
         <v>20587.226299022062</v>
       </c>
-      <c r="DD19" s="105"/>
+      <c r="DD19" s="41">
+        <v>5587.3398800000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:108" ht="27.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="48" t="s">
+    <row r="20" spans="1:108" ht="27.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
         <v>103</v>
       </c>
-      <c r="B20" s="49" t="s">
+      <c r="B20" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="37">
+      <c r="C20" s="36">
         <v>748.89607999999998</v>
       </c>
-      <c r="D20" s="37">
+      <c r="D20" s="36">
         <v>862.40096000000005</v>
       </c>
-      <c r="E20" s="37">
+      <c r="E20" s="36">
         <v>1074.19994</v>
       </c>
-      <c r="F20" s="37">
+      <c r="F20" s="36">
         <v>1121.8708099999999</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="36">
         <v>3807.3677899999998</v>
       </c>
-      <c r="H20" s="37">
+      <c r="H20" s="36">
         <v>1021.7995599999999</v>
       </c>
-      <c r="I20" s="37">
+      <c r="I20" s="36">
         <v>1795.9892</v>
       </c>
-      <c r="J20" s="37">
+      <c r="J20" s="36">
         <v>1923.3782599999997</v>
       </c>
-      <c r="K20" s="37">
+      <c r="K20" s="36">
         <v>1727.2254300000002</v>
       </c>
-      <c r="L20" s="37">
+      <c r="L20" s="36">
         <v>6468.3924500000003</v>
       </c>
-      <c r="M20" s="37">
+      <c r="M20" s="36">
         <v>1821.3167999999998</v>
       </c>
-      <c r="N20" s="37">
+      <c r="N20" s="36">
         <v>2600.2727599999998</v>
       </c>
-      <c r="O20" s="37">
+      <c r="O20" s="36">
         <v>2071.6907700000002</v>
       </c>
-      <c r="P20" s="37">
+      <c r="P20" s="36">
         <v>3314.55942</v>
       </c>
-      <c r="Q20" s="37">
+      <c r="Q20" s="36">
         <v>9807.8397499999992</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="36">
         <v>3257.6936900000001</v>
       </c>
-      <c r="S20" s="37">
+      <c r="S20" s="36">
         <v>5335.2433500000006</v>
       </c>
-      <c r="T20" s="37">
+      <c r="T20" s="36">
         <v>4194.8230599999997</v>
       </c>
-      <c r="U20" s="37">
+      <c r="U20" s="36">
         <v>2668.0591299999996</v>
       </c>
-      <c r="V20" s="37">
+      <c r="V20" s="36">
         <v>15455.819229999999</v>
       </c>
-      <c r="W20" s="37">
+      <c r="W20" s="36">
         <v>812.30930000000012</v>
       </c>
-      <c r="X20" s="37">
+      <c r="X20" s="36">
         <v>2407.8839200000002</v>
       </c>
-      <c r="Y20" s="37">
+      <c r="Y20" s="36">
         <v>2604.1655370144772</v>
       </c>
-      <c r="Z20" s="37">
+      <c r="Z20" s="36">
         <v>3168.71792</v>
       </c>
-      <c r="AA20" s="37">
+      <c r="AA20" s="36">
         <v>8993.0766770144764</v>
       </c>
-      <c r="AB20" s="37">
+      <c r="AB20" s="36">
         <v>3340.9687899999999</v>
       </c>
-      <c r="AC20" s="37">
+      <c r="AC20" s="36">
         <v>4758.6632300000001</v>
       </c>
-      <c r="AD20" s="37">
+      <c r="AD20" s="36">
         <v>3691.5000300000006</v>
       </c>
-      <c r="AE20" s="37">
+      <c r="AE20" s="36">
         <v>4052.9472599999999</v>
       </c>
-      <c r="AF20" s="37">
+      <c r="AF20" s="36">
         <v>15844.079310000001</v>
       </c>
-      <c r="AG20" s="39">
+      <c r="AG20" s="38">
         <v>5507.4815600000002</v>
       </c>
-      <c r="AH20" s="39">
+      <c r="AH20" s="38">
         <v>6751.7096499999989</v>
       </c>
-      <c r="AI20" s="39">
+      <c r="AI20" s="38">
         <v>6103.3640569569106</v>
       </c>
-      <c r="AJ20" s="39">
+      <c r="AJ20" s="38">
         <v>5030.4659215464526</v>
       </c>
-      <c r="AK20" s="39">
+      <c r="AK20" s="38">
         <v>23393.02118850336</v>
       </c>
-      <c r="AL20" s="39">
+      <c r="AL20" s="38">
         <v>6029.3240800000003</v>
       </c>
-      <c r="AM20" s="39">
+      <c r="AM20" s="38">
         <v>6022.7614600000006</v>
       </c>
-      <c r="AN20" s="39">
+      <c r="AN20" s="38">
         <v>5541.9562800000003</v>
       </c>
-      <c r="AO20" s="39">
+      <c r="AO20" s="38">
         <v>5055.1100406983305</v>
       </c>
-      <c r="AP20" s="39">
+      <c r="AP20" s="38">
         <v>22649.15186069833</v>
       </c>
-      <c r="AQ20" s="39">
+      <c r="AQ20" s="38">
         <v>5467.6310899999999</v>
       </c>
-      <c r="AR20" s="39">
+      <c r="AR20" s="38">
         <v>4680.7331707884205</v>
       </c>
-      <c r="AS20" s="39">
+      <c r="AS20" s="38">
         <v>5523.8003209815097</v>
       </c>
-      <c r="AT20" s="39">
+      <c r="AT20" s="38">
         <v>4731.2276700418297</v>
       </c>
-      <c r="AU20" s="39">
+      <c r="AU20" s="38">
         <v>20403.392251811762</v>
       </c>
-      <c r="AV20" s="39">
+      <c r="AV20" s="38">
         <v>4923.9718667071402</v>
       </c>
-      <c r="AW20" s="39">
+      <c r="AW20" s="38">
         <v>4738.5247618064204</v>
       </c>
-      <c r="AX20" s="39">
+      <c r="AX20" s="38">
         <v>5215.0546300000005</v>
       </c>
-      <c r="AY20" s="39">
+      <c r="AY20" s="38">
         <v>2699.2046399999995</v>
       </c>
-      <c r="AZ20" s="39">
+      <c r="AZ20" s="38">
         <v>17576.755898513558</v>
       </c>
-      <c r="BA20" s="39">
+      <c r="BA20" s="38">
         <v>1799.1034335709999</v>
       </c>
-      <c r="BB20" s="39">
+      <c r="BB20" s="38">
         <v>2407.8107903690002</v>
       </c>
-      <c r="BC20" s="39">
+      <c r="BC20" s="38">
         <v>1225.8477568216001</v>
       </c>
-      <c r="BD20" s="39">
+      <c r="BD20" s="38">
         <v>935.2918489173959</v>
       </c>
-      <c r="BE20" s="39">
+      <c r="BE20" s="38">
         <v>6368.0538296789964</v>
       </c>
-      <c r="BF20" s="39">
+      <c r="BF20" s="38">
         <v>1477.9796843858064</v>
       </c>
-      <c r="BG20" s="39">
+      <c r="BG20" s="38">
         <v>2535.6899958319987</v>
       </c>
-      <c r="BH20" s="39">
+      <c r="BH20" s="38">
         <v>1643.0422608079998</v>
       </c>
-      <c r="BI20" s="39">
+      <c r="BI20" s="38">
         <v>2649.7915069356641</v>
       </c>
-      <c r="BJ20" s="39">
+      <c r="BJ20" s="38">
         <v>8306.5034479614696</v>
       </c>
-      <c r="BK20" s="39">
+      <c r="BK20" s="38">
         <v>3425.5188438384639</v>
       </c>
-      <c r="BL20" s="39">
+      <c r="BL20" s="38">
         <v>3119.5402383761561</v>
       </c>
-      <c r="BM20" s="39">
+      <c r="BM20" s="38">
         <v>2546.4552365649661</v>
       </c>
-      <c r="BN20" s="39">
+      <c r="BN20" s="38">
         <v>3179.5209299999997</v>
       </c>
-      <c r="BO20" s="39">
+      <c r="BO20" s="38">
         <v>12271.035248779586</v>
       </c>
-      <c r="BP20" s="39">
+      <c r="BP20" s="38">
         <v>4537.4574899999998</v>
       </c>
-      <c r="BQ20" s="39">
+      <c r="BQ20" s="38">
         <v>4054.3879700000007</v>
       </c>
-      <c r="BR20" s="39">
+      <c r="BR20" s="38">
         <v>3819.23299</v>
       </c>
-      <c r="BS20" s="39">
+      <c r="BS20" s="38">
         <v>2928.30212445601</v>
       </c>
-      <c r="BT20" s="39">
+      <c r="BT20" s="38">
         <v>15339.38057445601</v>
       </c>
-      <c r="BU20" s="39">
+      <c r="BU20" s="38">
         <v>3832.8135295863503</v>
       </c>
-      <c r="BV20" s="39">
+      <c r="BV20" s="38">
         <v>4262.974279</v>
       </c>
-      <c r="BW20" s="39">
+      <c r="BW20" s="38">
         <v>4066.6127000000006</v>
       </c>
-      <c r="BX20" s="39">
+      <c r="BX20" s="38">
         <v>3897.0862939999997</v>
       </c>
-      <c r="BY20" s="39">
+      <c r="BY20" s="38">
         <v>16059.486802586351</v>
       </c>
-      <c r="BZ20" s="39">
+      <c r="BZ20" s="38">
         <v>2441.4054470000001</v>
       </c>
-      <c r="CA20" s="39">
+      <c r="CA20" s="38">
         <v>2022.4933830000004</v>
       </c>
-      <c r="CB20" s="39">
+      <c r="CB20" s="38">
         <v>2696.2324200000003</v>
       </c>
-      <c r="CC20" s="39">
+      <c r="CC20" s="38">
         <v>2913.2876689999998</v>
       </c>
-      <c r="CD20" s="39">
+      <c r="CD20" s="38">
         <v>10073.418919</v>
       </c>
-      <c r="CE20" s="39">
+      <c r="CE20" s="38">
         <v>3751.0417354900001</v>
       </c>
-      <c r="CF20" s="39">
+      <c r="CF20" s="38">
         <v>5071.8979399999998</v>
       </c>
-      <c r="CG20" s="39">
+      <c r="CG20" s="38">
         <v>5111.4807000000001</v>
       </c>
-      <c r="CH20" s="39">
+      <c r="CH20" s="38">
         <v>5654.5160699999997</v>
       </c>
-      <c r="CI20" s="39">
+      <c r="CI20" s="38">
         <v>19588.936445489999</v>
       </c>
-      <c r="CJ20" s="39">
+      <c r="CJ20" s="38">
         <v>5882.9409431100003</v>
       </c>
-      <c r="CK20" s="39">
+      <c r="CK20" s="38">
         <v>5816.6226180000003</v>
       </c>
-      <c r="CL20" s="39">
+      <c r="CL20" s="38">
         <v>5472.3674000000001</v>
       </c>
-      <c r="CM20" s="39">
+      <c r="CM20" s="38">
         <v>4323.2668400000002</v>
       </c>
-      <c r="CN20" s="39">
+      <c r="CN20" s="38">
         <v>21495.19780111</v>
       </c>
-      <c r="CO20" s="39">
+      <c r="CO20" s="38">
         <v>4566.4513129999996</v>
       </c>
-      <c r="CP20" s="39">
+      <c r="CP20" s="38">
         <v>5090.082523</v>
       </c>
-      <c r="CQ20" s="39">
+      <c r="CQ20" s="38">
         <v>4280.1857999999993</v>
       </c>
-      <c r="CR20" s="39">
+      <c r="CR20" s="38">
         <v>5242.6883600000001</v>
       </c>
-      <c r="CS20" s="39">
+      <c r="CS20" s="38">
         <v>19179.407995999998</v>
       </c>
-      <c r="CT20" s="39">
+      <c r="CT20" s="38">
         <v>3960.4438</v>
       </c>
-      <c r="CU20" s="39">
+      <c r="CU20" s="38">
         <v>4784.5566200000012</v>
       </c>
-      <c r="CV20" s="39">
+      <c r="CV20" s="38">
         <v>3782.3842320190706</v>
       </c>
-      <c r="CW20" s="39">
+      <c r="CW20" s="38">
         <v>4544.3364600000004</v>
       </c>
-      <c r="CX20" s="39">
+      <c r="CX20" s="38">
         <v>17071.72111201907</v>
       </c>
-      <c r="CY20" s="39">
+      <c r="CY20" s="38">
         <v>4083.5360200000005</v>
       </c>
-      <c r="CZ20" s="39">
+      <c r="CZ20" s="38">
         <v>3288.7407700000008</v>
       </c>
-      <c r="DA20" s="39">
+      <c r="DA20" s="38">
         <v>4959.2999971507106</v>
       </c>
-      <c r="DB20" s="39">
+      <c r="DB20" s="38">
         <v>3367.5973218713498</v>
       </c>
-      <c r="DC20" s="39">
+      <c r="DC20" s="38">
         <v>15699.174109022062</v>
       </c>
-      <c r="DD20" s="105"/>
+      <c r="DD20" s="38">
+        <v>4548.7495400000007</v>
+      </c>
     </row>
-    <row r="21" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>772.18758000000003</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="21">
         <v>798.04208000000006</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="21">
         <v>988.75400999999999</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="21">
         <v>1041.9913299999998</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="21">
         <v>3600.9749999999999</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="21">
         <v>663.30526999999995</v>
       </c>
-      <c r="I21" s="22">
+      <c r="I21" s="21">
         <v>1734.4760100000001</v>
       </c>
-      <c r="J21" s="22">
+      <c r="J21" s="21">
         <v>1844.7404399999998</v>
       </c>
-      <c r="K21" s="22">
+      <c r="K21" s="21">
         <v>1442.8819700000001</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="21">
         <v>5685.4036900000001</v>
       </c>
-      <c r="M21" s="22">
+      <c r="M21" s="21">
         <v>1229.3498099999999</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="21">
         <v>2145.9672499999997</v>
       </c>
-      <c r="O21" s="22">
+      <c r="O21" s="21">
         <v>1677.1057599999999</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="21">
         <v>2717.05584</v>
       </c>
-      <c r="Q21" s="22">
+      <c r="Q21" s="21">
         <v>7769.4786599999998</v>
       </c>
-      <c r="R21" s="22">
+      <c r="R21" s="21">
         <v>1753.19407</v>
       </c>
-      <c r="S21" s="22">
+      <c r="S21" s="21">
         <v>4314.8800900000006</v>
       </c>
-      <c r="T21" s="22">
+      <c r="T21" s="21">
         <v>5558.4719699999996</v>
       </c>
-      <c r="U21" s="22">
+      <c r="U21" s="21">
         <v>2765.1370199999997</v>
       </c>
-      <c r="V21" s="22">
+      <c r="V21" s="21">
         <v>14391.683149999999</v>
       </c>
-      <c r="W21" s="22">
+      <c r="W21" s="21">
         <v>611.03722000000005</v>
       </c>
-      <c r="X21" s="22">
+      <c r="X21" s="21">
         <v>1660.0597300000002</v>
       </c>
-      <c r="Y21" s="22">
+      <c r="Y21" s="21">
         <v>2621.10491</v>
       </c>
-      <c r="Z21" s="22">
+      <c r="Z21" s="21">
         <v>2250.3737599999999</v>
       </c>
-      <c r="AA21" s="22">
+      <c r="AA21" s="21">
         <v>7142.5756199999996</v>
       </c>
-      <c r="AB21" s="22">
+      <c r="AB21" s="21">
         <v>2131.71468</v>
       </c>
-      <c r="AC21" s="22">
+      <c r="AC21" s="21">
         <v>4202.3507900000004</v>
       </c>
-      <c r="AD21" s="22">
+      <c r="AD21" s="21">
         <v>3712.9867700000004</v>
       </c>
-      <c r="AE21" s="22">
+      <c r="AE21" s="21">
         <v>2365.4757299999997</v>
       </c>
-      <c r="AF21" s="22">
+      <c r="AF21" s="21">
         <v>12412.527970000001</v>
       </c>
-      <c r="AG21" s="23">
+      <c r="AG21" s="22">
         <v>3684.7488800000001</v>
       </c>
-      <c r="AH21" s="23">
+      <c r="AH21" s="22">
         <v>7640.8781999999992</v>
       </c>
-      <c r="AI21" s="23">
+      <c r="AI21" s="22">
         <v>4074.9905899999999</v>
       </c>
-      <c r="AJ21" s="23">
+      <c r="AJ21" s="22">
         <v>4623.7414499999995</v>
       </c>
-      <c r="AK21" s="23">
+      <c r="AK21" s="22">
         <v>20024.359119999997</v>
       </c>
-      <c r="AL21" s="23">
+      <c r="AL21" s="22">
         <v>4959.5958799999999</v>
       </c>
-      <c r="AM21" s="23">
+      <c r="AM21" s="22">
         <v>5571.4386600000007</v>
       </c>
-      <c r="AN21" s="23">
+      <c r="AN21" s="22">
         <v>4480.2218800000001</v>
       </c>
-      <c r="AO21" s="23">
+      <c r="AO21" s="22">
         <v>4926.7586549004209</v>
       </c>
-      <c r="AP21" s="23">
+      <c r="AP21" s="22">
         <v>19938.015074900424</v>
       </c>
-      <c r="AQ21" s="23">
+      <c r="AQ21" s="22">
         <v>4626.1652400000003</v>
       </c>
-      <c r="AR21" s="23">
+      <c r="AR21" s="22">
         <v>4123.12943878842</v>
       </c>
-      <c r="AS21" s="23">
+      <c r="AS21" s="22">
         <v>4900.2424499999997</v>
       </c>
-      <c r="AT21" s="23">
+      <c r="AT21" s="22">
         <v>3994.1112500418299</v>
       </c>
-      <c r="AU21" s="23">
+      <c r="AU21" s="22">
         <v>17643.64837883025</v>
       </c>
-      <c r="AV21" s="23">
+      <c r="AV21" s="22">
         <v>3721.0512621032699</v>
       </c>
-      <c r="AW21" s="23">
+      <c r="AW21" s="22">
         <v>2880.8618608064198</v>
       </c>
-      <c r="AX21" s="23">
+      <c r="AX21" s="22">
         <v>2960.8574999999996</v>
       </c>
-      <c r="AY21" s="23">
+      <c r="AY21" s="22">
         <v>2938.56637</v>
       </c>
-      <c r="AZ21" s="23">
+      <c r="AZ21" s="22">
         <v>12501.33699290969</v>
       </c>
-      <c r="BA21" s="23">
+      <c r="BA21" s="22">
         <v>791.66993000000002</v>
       </c>
-      <c r="BB21" s="23">
+      <c r="BB21" s="22">
         <v>2760.6227899999999</v>
       </c>
-      <c r="BC21" s="23">
+      <c r="BC21" s="22">
         <v>1269.9804999999999</v>
       </c>
-      <c r="BD21" s="23">
+      <c r="BD21" s="22">
         <v>1622.1426299999998</v>
       </c>
-      <c r="BE21" s="23">
+      <c r="BE21" s="22">
         <v>6444.4158499999994</v>
       </c>
-      <c r="BF21" s="23">
+      <c r="BF21" s="22">
         <v>729.61031000000003</v>
       </c>
-      <c r="BG21" s="23">
+      <c r="BG21" s="22">
         <v>718.93096000000003</v>
       </c>
-      <c r="BH21" s="23">
+      <c r="BH21" s="22">
         <v>678.02942999999993</v>
       </c>
-      <c r="BI21" s="23">
+      <c r="BI21" s="22">
         <v>801.81905000000006</v>
       </c>
-      <c r="BJ21" s="23">
+      <c r="BJ21" s="22">
         <v>2928.3897500000003</v>
       </c>
-      <c r="BK21" s="23">
+      <c r="BK21" s="22">
         <v>1769.71919</v>
       </c>
-      <c r="BL21" s="23">
+      <c r="BL21" s="22">
         <v>2077.3575099999998</v>
       </c>
-      <c r="BM21" s="23">
+      <c r="BM21" s="22">
         <v>2113.0844200000001</v>
       </c>
-      <c r="BN21" s="23">
+      <c r="BN21" s="22">
         <v>2554.7833499999997</v>
       </c>
-      <c r="BO21" s="23">
+      <c r="BO21" s="22">
         <v>8514.9444699999985</v>
       </c>
-      <c r="BP21" s="23">
+      <c r="BP21" s="22">
         <v>1470.34835</v>
       </c>
-      <c r="BQ21" s="23">
+      <c r="BQ21" s="22">
         <v>2357.5929600000004</v>
       </c>
-      <c r="BR21" s="23">
+      <c r="BR21" s="22">
         <v>3048.8768599999999</v>
       </c>
-      <c r="BS21" s="23">
+      <c r="BS21" s="22">
         <v>1774.3392899999999</v>
       </c>
-      <c r="BT21" s="23">
+      <c r="BT21" s="22">
         <v>8651.1574600000004</v>
       </c>
-      <c r="BU21" s="23">
+      <c r="BU21" s="22">
         <v>1664.7777000000001</v>
       </c>
-      <c r="BV21" s="23">
+      <c r="BV21" s="22">
         <v>2189.5318719023667</v>
       </c>
-      <c r="BW21" s="23">
+      <c r="BW21" s="22">
         <v>1634.9236000000001</v>
       </c>
-      <c r="BX21" s="23">
+      <c r="BX21" s="22">
         <v>1563.2786600000002</v>
       </c>
-      <c r="BY21" s="23">
+      <c r="BY21" s="22">
         <v>7052.5118319023668</v>
       </c>
-      <c r="BZ21" s="23">
+      <c r="BZ21" s="22">
         <v>1600.7155060000002</v>
       </c>
-      <c r="CA21" s="23">
+      <c r="CA21" s="22">
         <v>942.04185000000007</v>
       </c>
-      <c r="CB21" s="23">
+      <c r="CB21" s="22">
         <v>1233.8457600000002</v>
       </c>
-      <c r="CC21" s="23">
+      <c r="CC21" s="22">
         <v>1308.77271</v>
       </c>
-      <c r="CD21" s="23">
+      <c r="CD21" s="22">
         <v>5085.3758260000004</v>
       </c>
-      <c r="CE21" s="23">
+      <c r="CE21" s="22">
         <v>1877.61843</v>
       </c>
-      <c r="CF21" s="23">
+      <c r="CF21" s="22">
         <v>2330.5570700000003</v>
       </c>
-      <c r="CG21" s="23">
+      <c r="CG21" s="22">
         <v>1463.43219</v>
       </c>
-      <c r="CH21" s="23">
+      <c r="CH21" s="22">
         <v>4236.8646399999998</v>
       </c>
-      <c r="CI21" s="23">
+      <c r="CI21" s="22">
         <v>9908.4723300000005</v>
       </c>
-      <c r="CJ21" s="23">
+      <c r="CJ21" s="22">
         <v>2469.2845000000002</v>
       </c>
-      <c r="CK21" s="23">
+      <c r="CK21" s="22">
         <v>3481.3522700000003</v>
       </c>
-      <c r="CL21" s="23">
+      <c r="CL21" s="22">
         <v>1776.03063</v>
       </c>
-      <c r="CM21" s="23">
+      <c r="CM21" s="22">
         <v>3689.5417600000001</v>
       </c>
-      <c r="CN21" s="23">
+      <c r="CN21" s="22">
         <v>11416.209160000002</v>
       </c>
-      <c r="CO21" s="23">
+      <c r="CO21" s="22">
         <v>1475.77737</v>
       </c>
-      <c r="CP21" s="23">
+      <c r="CP21" s="22">
         <v>3986.8653200000003</v>
       </c>
-      <c r="CQ21" s="23">
+      <c r="CQ21" s="22">
         <v>1666.3067000000001</v>
       </c>
-      <c r="CR21" s="23">
+      <c r="CR21" s="22">
         <v>5349.09699</v>
       </c>
-      <c r="CS21" s="23">
+      <c r="CS21" s="22">
         <v>12478.04638</v>
       </c>
-      <c r="CT21" s="23">
+      <c r="CT21" s="22">
         <v>1993.2435399999999</v>
       </c>
-      <c r="CU21" s="23">
+      <c r="CU21" s="22">
         <v>5331.1340000000009</v>
       </c>
-      <c r="CV21" s="23">
+      <c r="CV21" s="22">
         <v>4222.5369300000002</v>
       </c>
-      <c r="CW21" s="23">
+      <c r="CW21" s="22">
         <v>5200.4213800000007</v>
       </c>
-      <c r="CX21" s="23">
+      <c r="CX21" s="22">
         <v>16747.335850000003</v>
       </c>
-      <c r="CY21" s="23">
+      <c r="CY21" s="22">
         <v>3999.5956900000001</v>
       </c>
-      <c r="CZ21" s="23">
+      <c r="CZ21" s="22">
         <v>5045.0401900000006</v>
       </c>
-      <c r="DA21" s="23">
+      <c r="DA21" s="22">
         <v>4008.7833600000004</v>
       </c>
-      <c r="DB21" s="23">
+      <c r="DB21" s="22">
         <v>4102.8619100000005</v>
       </c>
-      <c r="DC21" s="23">
+      <c r="DC21" s="22">
         <v>17156.281150000003</v>
       </c>
-      <c r="DD21" s="105"/>
+      <c r="DD21" s="22">
+        <v>2590.6086300000002</v>
+      </c>
     </row>
-    <row r="22" spans="1:108" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="29" t="s">
+    <row r="22" spans="1:108" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="28" t="s">
         <v>108</v>
       </c>
-      <c r="B22" s="12">
+      <c r="B22" s="11">
         <v>19</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="21">
         <v>772.18758000000003</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="21">
         <v>798.04208000000006</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="21">
         <v>988.75400999999999</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="21">
         <v>1041.9913299999998</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>3600.9749999999999</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="21">
         <v>663.30526999999995</v>
       </c>
-      <c r="I22" s="22">
+      <c r="I22" s="21">
         <v>1734.4760100000001</v>
       </c>
-      <c r="J22" s="22">
+      <c r="J22" s="21">
         <v>1844.7404399999998</v>
       </c>
-      <c r="K22" s="22">
+      <c r="K22" s="21">
         <v>1442.8819700000001</v>
       </c>
-      <c r="L22" s="22">
+      <c r="L22" s="21">
         <v>5685.4036900000001</v>
       </c>
-      <c r="M22" s="22">
+      <c r="M22" s="21">
         <v>1229.3498099999999</v>
       </c>
-      <c r="N22" s="22">
+      <c r="N22" s="21">
         <v>2145.9672499999997</v>
       </c>
-      <c r="O22" s="22">
+      <c r="O22" s="21">
         <v>1677.1057599999999</v>
       </c>
-      <c r="P22" s="22">
+      <c r="P22" s="21">
         <v>2717.05584</v>
       </c>
-      <c r="Q22" s="22">
+      <c r="Q22" s="21">
         <v>7769.4786599999998</v>
       </c>
-      <c r="R22" s="22">
+      <c r="R22" s="21">
         <v>1753.19407</v>
       </c>
-      <c r="S22" s="22">
+      <c r="S22" s="21">
         <v>4314.8800900000006</v>
       </c>
-      <c r="T22" s="22">
+      <c r="T22" s="21">
         <v>5558.4719699999996</v>
       </c>
-      <c r="U22" s="22">
+      <c r="U22" s="21">
         <v>2765.1370199999997</v>
       </c>
-      <c r="V22" s="22">
+      <c r="V22" s="21">
         <v>14391.683149999999</v>
       </c>
-      <c r="W22" s="22">
+      <c r="W22" s="21">
         <v>611.03722000000005</v>
       </c>
-      <c r="X22" s="22">
+      <c r="X22" s="21">
         <v>1660.0597300000002</v>
       </c>
-      <c r="Y22" s="22">
+      <c r="Y22" s="21">
         <v>2621.10491</v>
       </c>
-      <c r="Z22" s="22">
+      <c r="Z22" s="21">
         <v>2250.3737599999999</v>
       </c>
-      <c r="AA22" s="22">
+      <c r="AA22" s="21">
         <v>7142.5756199999996</v>
       </c>
-      <c r="AB22" s="22">
+      <c r="AB22" s="21">
         <v>2131.71468</v>
       </c>
-      <c r="AC22" s="22">
+      <c r="AC22" s="21">
         <v>4202.3507900000004</v>
       </c>
-      <c r="AD22" s="22">
+      <c r="AD22" s="21">
         <v>3712.9867700000004</v>
       </c>
-      <c r="AE22" s="22">
+      <c r="AE22" s="21">
         <v>2365.4757299999997</v>
       </c>
-      <c r="AF22" s="22">
+      <c r="AF22" s="21">
         <v>12412.527970000001</v>
       </c>
-      <c r="AG22" s="23">
+      <c r="AG22" s="22">
         <v>3684.7488800000001</v>
       </c>
-      <c r="AH22" s="23">
+      <c r="AH22" s="22">
         <v>7640.8781999999992</v>
       </c>
-      <c r="AI22" s="23">
+      <c r="AI22" s="22">
         <v>4074.9905899999999</v>
       </c>
-      <c r="AJ22" s="23">
+      <c r="AJ22" s="22">
         <v>4623.7414499999995</v>
       </c>
-      <c r="AK22" s="23">
+      <c r="AK22" s="22">
         <v>20024.359119999997</v>
       </c>
-      <c r="AL22" s="23">
+      <c r="AL22" s="22">
         <v>4959.5958799999999</v>
       </c>
-      <c r="AM22" s="23">
+      <c r="AM22" s="22">
         <v>5571.4386600000007</v>
       </c>
-      <c r="AN22" s="23">
+      <c r="AN22" s="22">
         <v>4480.2218800000001</v>
       </c>
-      <c r="AO22" s="23">
+      <c r="AO22" s="22">
         <v>4926.7586549004209</v>
       </c>
-      <c r="AP22" s="23">
+      <c r="AP22" s="22">
         <v>19938.015074900424</v>
       </c>
-      <c r="AQ22" s="23">
+      <c r="AQ22" s="22">
         <v>4626.1652400000003</v>
       </c>
-      <c r="AR22" s="23">
+      <c r="AR22" s="22">
         <v>4123.12943878842</v>
       </c>
-      <c r="AS22" s="23">
+      <c r="AS22" s="22">
         <v>4900.2424499999997</v>
       </c>
-      <c r="AT22" s="23">
+      <c r="AT22" s="22">
         <v>3994.1112500418299</v>
       </c>
-      <c r="AU22" s="23">
+      <c r="AU22" s="22">
         <v>17643.64837883025</v>
       </c>
-      <c r="AV22" s="23">
+      <c r="AV22" s="22">
         <v>3721.0512621032699</v>
       </c>
-      <c r="AW22" s="23">
+      <c r="AW22" s="22">
         <v>2880.8618608064198</v>
       </c>
-      <c r="AX22" s="23">
+      <c r="AX22" s="22">
         <v>2960.8574999999996</v>
       </c>
-      <c r="AY22" s="23">
+      <c r="AY22" s="22">
         <v>2938.56637</v>
       </c>
-      <c r="AZ22" s="23">
+      <c r="AZ22" s="22">
         <v>12501.33699290969</v>
       </c>
-      <c r="BA22" s="23">
+      <c r="BA22" s="22">
         <v>791.66993000000002</v>
       </c>
-      <c r="BB22" s="23">
+      <c r="BB22" s="22">
         <v>2759.0447899999999</v>
       </c>
-      <c r="BC22" s="23">
+      <c r="BC22" s="22">
         <v>1269.9804999999999</v>
       </c>
-      <c r="BD22" s="23">
+      <c r="BD22" s="22">
         <v>1622.1426299999998</v>
       </c>
-      <c r="BE22" s="23">
+      <c r="BE22" s="22">
         <v>6442.8378499999999</v>
       </c>
-      <c r="BF22" s="23">
+      <c r="BF22" s="22">
         <v>729.61031000000003</v>
       </c>
-      <c r="BG22" s="23">
+      <c r="BG22" s="22">
         <v>714.29295999999999</v>
       </c>
-      <c r="BH22" s="23">
+      <c r="BH22" s="22">
         <v>678.02942999999993</v>
       </c>
-      <c r="BI22" s="23">
+      <c r="BI22" s="22">
         <v>801.81905000000006</v>
       </c>
-      <c r="BJ22" s="23">
+      <c r="BJ22" s="22">
         <v>2923.7517499999999</v>
       </c>
-      <c r="BK22" s="23">
+      <c r="BK22" s="22">
         <v>1748.3521900000001</v>
       </c>
-      <c r="BL22" s="23">
+      <c r="BL22" s="22">
         <v>2077.3575099999998</v>
       </c>
-      <c r="BM22" s="23">
+      <c r="BM22" s="22">
         <v>2113.0844200000001</v>
       </c>
-      <c r="BN22" s="23">
+      <c r="BN22" s="22">
         <v>2554.7833499999997</v>
       </c>
-      <c r="BO22" s="23">
+      <c r="BO22" s="22">
         <v>8493.5774700000002</v>
       </c>
-      <c r="BP22" s="23">
+      <c r="BP22" s="22">
         <v>1432.15635</v>
       </c>
-      <c r="BQ22" s="23">
+      <c r="BQ22" s="22">
         <v>2357.5929600000004</v>
       </c>
-      <c r="BR22" s="23">
+      <c r="BR22" s="22">
         <v>3048.8768599999999</v>
       </c>
-      <c r="BS22" s="23">
+      <c r="BS22" s="22">
         <v>1774.3392899999999</v>
       </c>
-      <c r="BT22" s="23">
+      <c r="BT22" s="22">
         <v>8612.9654599999994</v>
       </c>
-      <c r="BU22" s="23">
+      <c r="BU22" s="22">
         <v>1629.3147000000001</v>
       </c>
-      <c r="BV22" s="23">
+      <c r="BV22" s="22">
         <v>2189.5318719023667</v>
       </c>
-      <c r="BW22" s="23">
+      <c r="BW22" s="22">
         <v>1634.9236000000001</v>
       </c>
-      <c r="BX22" s="23">
+      <c r="BX22" s="22">
         <v>1563.2786600000002</v>
       </c>
-      <c r="BY22" s="23">
+      <c r="BY22" s="22">
         <v>7017.0488319023671</v>
       </c>
-      <c r="BZ22" s="23">
+      <c r="BZ22" s="22">
         <v>1578.8925060000001</v>
       </c>
-      <c r="CA22" s="23">
+      <c r="CA22" s="22">
         <v>942.04185000000007</v>
       </c>
-      <c r="CB22" s="23">
+      <c r="CB22" s="22">
         <v>1233.8457600000002</v>
       </c>
-      <c r="CC22" s="23">
+      <c r="CC22" s="22">
         <v>1308.77271</v>
       </c>
-      <c r="CD22" s="23">
+      <c r="CD22" s="22">
         <v>5063.5528260000001</v>
       </c>
-      <c r="CE22" s="23">
+      <c r="CE22" s="22">
         <v>1850.33943</v>
       </c>
-      <c r="CF22" s="23">
+      <c r="CF22" s="22">
         <v>2331.4940700000002</v>
       </c>
-      <c r="CG22" s="23">
+      <c r="CG22" s="22">
         <v>1463.43219</v>
       </c>
-      <c r="CH22" s="23">
+      <c r="CH22" s="22">
         <v>4236.8646399999998</v>
       </c>
-      <c r="CI22" s="23">
+      <c r="CI22" s="22">
         <v>9882.13033</v>
       </c>
-      <c r="CJ22" s="23">
+      <c r="CJ22" s="22">
         <v>2433.8215</v>
       </c>
-      <c r="CK22" s="23">
+      <c r="CK22" s="22">
         <v>3481.3522700000003</v>
       </c>
-      <c r="CL22" s="23">
+      <c r="CL22" s="22">
         <v>1776.7056299999999</v>
       </c>
-      <c r="CM22" s="23">
+      <c r="CM22" s="22">
         <v>3689.5417600000001</v>
       </c>
-      <c r="CN22" s="23">
+      <c r="CN22" s="22">
         <v>11381.42116</v>
       </c>
-      <c r="CO22" s="23">
+      <c r="CO22" s="22">
         <v>1475.77737</v>
       </c>
-      <c r="CP22" s="23">
+      <c r="CP22" s="22">
         <v>3986.8653200000003</v>
       </c>
-      <c r="CQ22" s="23">
+      <c r="CQ22" s="22">
         <v>1666.3067000000001</v>
       </c>
-      <c r="CR22" s="23">
+      <c r="CR22" s="22">
         <v>5349.09699</v>
       </c>
-      <c r="CS22" s="23">
+      <c r="CS22" s="22">
         <v>12478.04638</v>
       </c>
-      <c r="CT22" s="23">
+      <c r="CT22" s="22">
         <v>1993.2435399999999</v>
       </c>
-      <c r="CU22" s="23">
+      <c r="CU22" s="22">
         <v>5331.1340000000009</v>
       </c>
-      <c r="CV22" s="23">
+      <c r="CV22" s="22">
         <v>4222.5369300000002</v>
       </c>
-      <c r="CW22" s="23">
+      <c r="CW22" s="22">
         <v>5189.4293800000005</v>
       </c>
-      <c r="CX22" s="23">
+      <c r="CX22" s="22">
         <v>16736.343850000001</v>
       </c>
-      <c r="CY22" s="23">
+      <c r="CY22" s="22">
         <v>3999.49469</v>
       </c>
-      <c r="CZ22" s="23">
+      <c r="CZ22" s="22">
         <v>5034.1281900000004</v>
       </c>
-      <c r="DA22" s="23">
+      <c r="DA22" s="22">
         <v>3992.4163600000002</v>
       </c>
-      <c r="DB22" s="23">
+      <c r="DB22" s="22">
         <v>4086.4939100000001</v>
       </c>
-      <c r="DC22" s="23">
+      <c r="DC22" s="22">
         <v>17112.533150000003</v>
       </c>
-      <c r="DD22" s="105"/>
+      <c r="DD22" s="22">
+        <v>2590.6086300000002</v>
+      </c>
     </row>
-    <row r="23" spans="1:108" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="29" t="s">
+    <row r="23" spans="1:108" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="B23" s="12">
+      <c r="B23" s="11">
         <v>20</v>
       </c>
-      <c r="C23" s="22">
-[...242 lines deleted...]
-      <c r="CF23" s="23">
+      <c r="C23" s="21">
+        <v>0</v>
+      </c>
+      <c r="D23" s="21">
+        <v>0</v>
+      </c>
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+      <c r="G23" s="21">
+        <v>0</v>
+      </c>
+      <c r="H23" s="21">
+        <v>0</v>
+      </c>
+      <c r="I23" s="21">
+        <v>0</v>
+      </c>
+      <c r="J23" s="21">
+        <v>0</v>
+      </c>
+      <c r="K23" s="21">
+        <v>0</v>
+      </c>
+      <c r="L23" s="21">
+        <v>0</v>
+      </c>
+      <c r="M23" s="21">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
+        <v>0</v>
+      </c>
+      <c r="O23" s="21">
+        <v>0</v>
+      </c>
+      <c r="P23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>0</v>
+      </c>
+      <c r="R23" s="21">
+        <v>0</v>
+      </c>
+      <c r="S23" s="21">
+        <v>0</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="21">
+        <v>0</v>
+      </c>
+      <c r="V23" s="21">
+        <v>0</v>
+      </c>
+      <c r="W23" s="21">
+        <v>0</v>
+      </c>
+      <c r="X23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF23" s="22">
         <v>0.93700000000000006</v>
       </c>
-      <c r="CG23" s="23">
-[...5 lines deleted...]
-      <c r="CI23" s="23">
+      <c r="CG23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI23" s="22">
         <v>0.93700000000000006</v>
       </c>
-      <c r="CJ23" s="23">
-[...5 lines deleted...]
-      <c r="CL23" s="23">
+      <c r="CJ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL23" s="22">
         <v>0.67500000000000004</v>
       </c>
-      <c r="CM23" s="23">
-[...2 lines deleted...]
-      <c r="CN23" s="23">
+      <c r="CM23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN23" s="22">
         <v>0.67500000000000004</v>
       </c>
-      <c r="CO23" s="23">
-[...44 lines deleted...]
-      <c r="DD23" s="105"/>
+      <c r="CO23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY23" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA23" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB23" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC23" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD23" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:108" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="29" t="s">
+    <row r="24" spans="1:108" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="28" t="s">
         <v>250</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="11">
         <v>21</v>
       </c>
-      <c r="C24" s="22">
-[...152 lines deleted...]
-      <c r="BB24" s="23">
+      <c r="C24" s="21">
+        <v>0</v>
+      </c>
+      <c r="D24" s="21">
+        <v>0</v>
+      </c>
+      <c r="E24" s="21">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0</v>
+      </c>
+      <c r="I24" s="21">
+        <v>0</v>
+      </c>
+      <c r="J24" s="21">
+        <v>0</v>
+      </c>
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21">
+        <v>0</v>
+      </c>
+      <c r="M24" s="21">
+        <v>0</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0</v>
+      </c>
+      <c r="O24" s="21">
+        <v>0</v>
+      </c>
+      <c r="P24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>0</v>
+      </c>
+      <c r="R24" s="21">
+        <v>0</v>
+      </c>
+      <c r="S24" s="21">
+        <v>0</v>
+      </c>
+      <c r="T24" s="21">
+        <v>0</v>
+      </c>
+      <c r="U24" s="21">
+        <v>0</v>
+      </c>
+      <c r="V24" s="21">
+        <v>0</v>
+      </c>
+      <c r="W24" s="21">
+        <v>0</v>
+      </c>
+      <c r="X24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB24" s="22">
         <v>1.5780000000000001</v>
       </c>
-      <c r="BC24" s="23">
-[...5 lines deleted...]
-      <c r="BE24" s="23">
+      <c r="BC24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE24" s="22">
         <v>1.5780000000000001</v>
       </c>
-      <c r="BF24" s="23">
-[...2 lines deleted...]
-      <c r="BG24" s="23">
+      <c r="BF24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG24" s="22">
         <v>4.6379999999999999</v>
       </c>
-      <c r="BH24" s="23">
-[...5 lines deleted...]
-      <c r="BJ24" s="23">
+      <c r="BH24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="22">
         <v>4.6379999999999999</v>
       </c>
-      <c r="BK24" s="23">
+      <c r="BK24" s="22">
         <v>21.367000000000001</v>
       </c>
-      <c r="BL24" s="23">
-[...8 lines deleted...]
-      <c r="BO24" s="23">
+      <c r="BL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="22">
         <v>21.367000000000001</v>
       </c>
-      <c r="BP24" s="23">
+      <c r="BP24" s="22">
         <v>38.192</v>
       </c>
-      <c r="BQ24" s="23">
-[...8 lines deleted...]
-      <c r="BT24" s="23">
+      <c r="BQ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="22">
         <v>38.192</v>
       </c>
-      <c r="BU24" s="23">
+      <c r="BU24" s="22">
         <v>35.463000000000001</v>
       </c>
-      <c r="BV24" s="23">
-[...8 lines deleted...]
-      <c r="BY24" s="23">
+      <c r="BV24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY24" s="22">
         <v>35.463000000000001</v>
       </c>
-      <c r="BZ24" s="23">
+      <c r="BZ24" s="22">
         <v>21.823</v>
       </c>
-      <c r="CA24" s="23">
-[...8 lines deleted...]
-      <c r="CD24" s="23">
+      <c r="CA24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD24" s="22">
         <v>21.823</v>
       </c>
-      <c r="CE24" s="23">
+      <c r="CE24" s="22">
         <v>27.279</v>
       </c>
-      <c r="CF24" s="23">
-[...8 lines deleted...]
-      <c r="CI24" s="23">
+      <c r="CF24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI24" s="22">
         <v>27.279</v>
       </c>
-      <c r="CJ24" s="23">
+      <c r="CJ24" s="22">
         <v>35.463000000000001</v>
       </c>
-      <c r="CK24" s="23">
-[...8 lines deleted...]
-      <c r="CN24" s="23">
+      <c r="CK24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN24" s="22">
         <v>35.463000000000001</v>
       </c>
-      <c r="CO24" s="23">
-[...23 lines deleted...]
-      <c r="CW24" s="23">
+      <c r="CO24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV24" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW24" s="22">
         <v>10.992000000000001</v>
       </c>
-      <c r="CX24" s="23">
+      <c r="CX24" s="22">
         <v>10.992000000000001</v>
       </c>
-      <c r="CY24" s="23">
+      <c r="CY24" s="22">
         <v>0.10100000000000001</v>
       </c>
-      <c r="CZ24" s="23">
+      <c r="CZ24" s="22">
         <v>10.912000000000001</v>
       </c>
-      <c r="DA24" s="23">
+      <c r="DA24" s="22">
         <v>16.367000000000001</v>
       </c>
-      <c r="DB24" s="23">
+      <c r="DB24" s="22">
         <v>16.367999999999999</v>
       </c>
-      <c r="DC24" s="23">
+      <c r="DC24" s="22">
         <v>43.748000000000005</v>
       </c>
-      <c r="DD24" s="105"/>
+      <c r="DD24" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="29" t="s">
+    <row r="25" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="28" t="s">
         <v>251</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B25" s="11">
         <v>22</v>
       </c>
-      <c r="C25" s="22">
-[...314 lines deleted...]
-      <c r="DD25" s="105"/>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>0</v>
+      </c>
+      <c r="E25" s="21">
+        <v>0</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21">
+        <v>0</v>
+      </c>
+      <c r="J25" s="21">
+        <v>0</v>
+      </c>
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21">
+        <v>0</v>
+      </c>
+      <c r="M25" s="21">
+        <v>0</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>0</v>
+      </c>
+      <c r="R25" s="21">
+        <v>0</v>
+      </c>
+      <c r="S25" s="21">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21">
+        <v>0</v>
+      </c>
+      <c r="W25" s="21">
+        <v>0</v>
+      </c>
+      <c r="X25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AY25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BC25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BD25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BE25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BF25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BG25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BH25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BJ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BT25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BV25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BW25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BY25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BZ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CB25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CD25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CE25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CF25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CH25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CI25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CN25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CO25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CP25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CQ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CR25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CS25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CT25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CU25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CV25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CW25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CX25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CY25" s="22">
+        <v>0</v>
+      </c>
+      <c r="CZ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="DA25" s="22">
+        <v>0</v>
+      </c>
+      <c r="DB25" s="22">
+        <v>0</v>
+      </c>
+      <c r="DC25" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD25" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:108" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:108" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B26" s="12">
+      <c r="B26" s="11">
         <v>23</v>
       </c>
-      <c r="C26" s="22">
+      <c r="C26" s="21">
         <v>-23.291500000000003</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="21">
         <v>64.358879999999999</v>
       </c>
-      <c r="E26" s="22">
+      <c r="E26" s="21">
         <v>85.44592999999999</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="21">
         <v>79.879480000000001</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="21">
         <v>206.39278999999999</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H26" s="21">
         <v>358.49428999999998</v>
       </c>
-      <c r="I26" s="22">
+      <c r="I26" s="21">
         <v>61.513190000000002</v>
       </c>
-      <c r="J26" s="22">
+      <c r="J26" s="21">
         <v>78.637820000000005</v>
       </c>
-      <c r="K26" s="22">
+      <c r="K26" s="21">
         <v>284.34345999999999</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="21">
         <v>782.98875999999996</v>
       </c>
-      <c r="M26" s="22">
+      <c r="M26" s="21">
         <v>591.9669899999999</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="21">
         <v>454.30551000000003</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="21">
         <v>394.58501000000001</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="21">
         <v>597.50358000000006</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="21">
         <v>2038.3610900000001</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="21">
         <v>1504.49962</v>
       </c>
-      <c r="S26" s="22">
+      <c r="S26" s="21">
         <v>1020.36326</v>
       </c>
-      <c r="T26" s="22">
+      <c r="T26" s="21">
         <v>-1363.6489100000001</v>
       </c>
-      <c r="U26" s="22">
+      <c r="U26" s="21">
         <v>-97.077889999999996</v>
       </c>
-      <c r="V26" s="22">
+      <c r="V26" s="21">
         <v>1064.13608</v>
       </c>
-      <c r="W26" s="22">
+      <c r="W26" s="21">
         <v>201.27208000000002</v>
       </c>
-      <c r="X26" s="22">
+      <c r="X26" s="21">
         <v>747.82418999999993</v>
       </c>
-      <c r="Y26" s="22">
+      <c r="Y26" s="21">
         <v>-16.93937298552272</v>
       </c>
-      <c r="Z26" s="22">
+      <c r="Z26" s="21">
         <v>918.34415999999999</v>
       </c>
-      <c r="AA26" s="22">
+      <c r="AA26" s="21">
         <v>1850.5010570144773</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="21">
         <v>1209.2541100000001</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="21">
         <v>556.31244000000004</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="21">
         <v>-21.486739999999998</v>
       </c>
-      <c r="AE26" s="22">
+      <c r="AE26" s="21">
         <v>1687.47153</v>
       </c>
-      <c r="AF26" s="22">
+      <c r="AF26" s="21">
         <v>3431.55134</v>
       </c>
-      <c r="AG26" s="23">
+      <c r="AG26" s="22">
         <v>1822.7326800000001</v>
       </c>
-      <c r="AH26" s="23">
+      <c r="AH26" s="22">
         <v>-889.16854999999998</v>
       </c>
-      <c r="AI26" s="23">
+      <c r="AI26" s="22">
         <v>2028.3734669569105</v>
       </c>
-      <c r="AJ26" s="23">
+      <c r="AJ26" s="22">
         <v>406.72447154645289</v>
       </c>
-      <c r="AK26" s="23">
+      <c r="AK26" s="22">
         <v>3368.6620685033636</v>
       </c>
-      <c r="AL26" s="23">
+      <c r="AL26" s="22">
         <v>1069.7282</v>
       </c>
-      <c r="AM26" s="23">
+      <c r="AM26" s="22">
         <v>451.32280000000003</v>
       </c>
-      <c r="AN26" s="23">
+      <c r="AN26" s="22">
         <v>1061.7344000000001</v>
       </c>
-      <c r="AO26" s="23">
+      <c r="AO26" s="22">
         <v>128.35138579790998</v>
       </c>
-      <c r="AP26" s="23">
+      <c r="AP26" s="22">
         <v>2711.1367857979099</v>
       </c>
-      <c r="AQ26" s="23">
+      <c r="AQ26" s="22">
         <v>841.46584999999993</v>
       </c>
-      <c r="AR26" s="23">
+      <c r="AR26" s="22">
         <v>557.60373200000004</v>
       </c>
-      <c r="AS26" s="23">
+      <c r="AS26" s="22">
         <v>623.55787098150984</v>
       </c>
-      <c r="AT26" s="23">
+      <c r="AT26" s="22">
         <v>737.11641999999995</v>
       </c>
-      <c r="AU26" s="23">
+      <c r="AU26" s="22">
         <v>2759.7438729815099</v>
       </c>
-      <c r="AV26" s="23">
+      <c r="AV26" s="22">
         <v>1202.9206046038701</v>
       </c>
-      <c r="AW26" s="23">
+      <c r="AW26" s="22">
         <v>1857.6629010000001</v>
       </c>
-      <c r="AX26" s="23">
+      <c r="AX26" s="22">
         <v>2254.1971300000005</v>
       </c>
-      <c r="AY26" s="23">
+      <c r="AY26" s="22">
         <v>-239.36173000000036</v>
       </c>
-      <c r="AZ26" s="23">
+      <c r="AZ26" s="22">
         <v>5075.4189056038704</v>
       </c>
-      <c r="BA26" s="23">
+      <c r="BA26" s="22">
         <v>1007.4335035709998</v>
       </c>
-      <c r="BB26" s="23">
+      <c r="BB26" s="22">
         <v>-352.81199963099971</v>
       </c>
-      <c r="BC26" s="23">
+      <c r="BC26" s="22">
         <v>-44.132743178399799</v>
       </c>
-      <c r="BD26" s="23">
+      <c r="BD26" s="22">
         <v>-686.85078108260393</v>
       </c>
-      <c r="BE26" s="23">
+      <c r="BE26" s="22">
         <v>-76.36202032100357</v>
       </c>
-      <c r="BF26" s="23">
+      <c r="BF26" s="22">
         <v>748.3693743858064</v>
       </c>
-      <c r="BG26" s="23">
+      <c r="BG26" s="22">
         <v>1816.7590358319987</v>
       </c>
-      <c r="BH26" s="23">
+      <c r="BH26" s="22">
         <v>965.01283080799999</v>
       </c>
-      <c r="BI26" s="23">
+      <c r="BI26" s="22">
         <v>1847.9724569356642</v>
       </c>
-      <c r="BJ26" s="23">
+      <c r="BJ26" s="22">
         <v>5378.1136979614694</v>
       </c>
-      <c r="BK26" s="23">
+      <c r="BK26" s="22">
         <v>1655.7996538384641</v>
       </c>
-      <c r="BL26" s="23">
+      <c r="BL26" s="22">
         <v>1042.1827283761563</v>
       </c>
-      <c r="BM26" s="23">
+      <c r="BM26" s="22">
         <v>433.37081656496605</v>
       </c>
-      <c r="BN26" s="23">
+      <c r="BN26" s="22">
         <v>624.73758000000021</v>
       </c>
-      <c r="BO26" s="23">
+      <c r="BO26" s="22">
         <v>3756.0907787795868</v>
       </c>
-      <c r="BP26" s="23">
+      <c r="BP26" s="22">
         <v>3067.10914</v>
       </c>
-      <c r="BQ26" s="23">
+      <c r="BQ26" s="22">
         <v>1696.79501</v>
       </c>
-      <c r="BR26" s="23">
+      <c r="BR26" s="22">
         <v>770.35613000000012</v>
       </c>
-      <c r="BS26" s="23">
+      <c r="BS26" s="22">
         <v>1153.9628344560101</v>
       </c>
-      <c r="BT26" s="23">
+      <c r="BT26" s="22">
         <v>6688.2231144560101</v>
       </c>
-      <c r="BU26" s="23">
+      <c r="BU26" s="22">
         <v>2168.0358295863502</v>
       </c>
-      <c r="BV26" s="23">
+      <c r="BV26" s="22">
         <v>2073.4424070976333</v>
       </c>
-      <c r="BW26" s="23">
+      <c r="BW26" s="22">
         <v>2431.6891000000005</v>
       </c>
-      <c r="BX26" s="23">
+      <c r="BX26" s="22">
         <v>2333.8076339999998</v>
       </c>
-      <c r="BY26" s="23">
+      <c r="BY26" s="22">
         <v>9006.974970683983</v>
       </c>
-      <c r="BZ26" s="23">
+      <c r="BZ26" s="22">
         <v>840.68994099999998</v>
       </c>
-      <c r="CA26" s="23">
+      <c r="CA26" s="22">
         <v>1080.4515330000004</v>
       </c>
-      <c r="CB26" s="23">
+      <c r="CB26" s="22">
         <v>1462.3866599999999</v>
       </c>
-      <c r="CC26" s="23">
+      <c r="CC26" s="22">
         <v>1604.5149589999999</v>
       </c>
-      <c r="CD26" s="23">
+      <c r="CD26" s="22">
         <v>4988.0430930000002</v>
       </c>
-      <c r="CE26" s="23">
+      <c r="CE26" s="22">
         <v>1873.4233054900001</v>
       </c>
-      <c r="CF26" s="23">
+      <c r="CF26" s="22">
         <v>2741.3408699999995</v>
       </c>
-      <c r="CG26" s="23">
+      <c r="CG26" s="22">
         <v>3648.0485099999996</v>
       </c>
-      <c r="CH26" s="23">
+      <c r="CH26" s="22">
         <v>1417.6514299999997</v>
       </c>
-      <c r="CI26" s="23">
+      <c r="CI26" s="22">
         <v>9680.46411549</v>
       </c>
-      <c r="CJ26" s="23">
+      <c r="CJ26" s="22">
         <v>3413.6564431100001</v>
       </c>
-      <c r="CK26" s="23">
+      <c r="CK26" s="22">
         <v>2335.270348</v>
       </c>
-      <c r="CL26" s="23">
+      <c r="CL26" s="22">
         <v>3696.3367699999999</v>
       </c>
-      <c r="CM26" s="23">
+      <c r="CM26" s="22">
         <v>633.72508000000039</v>
       </c>
-      <c r="CN26" s="23">
+      <c r="CN26" s="22">
         <v>10078.98864111</v>
       </c>
-      <c r="CO26" s="23">
+      <c r="CO26" s="22">
         <v>3090.6739429999993</v>
       </c>
-      <c r="CP26" s="23">
+      <c r="CP26" s="22">
         <v>1103.2172029999997</v>
       </c>
-      <c r="CQ26" s="23">
+      <c r="CQ26" s="22">
         <v>2613.8790999999992</v>
       </c>
-      <c r="CR26" s="23">
+      <c r="CR26" s="22">
         <v>-106.40862999999985</v>
       </c>
-      <c r="CS26" s="23">
+      <c r="CS26" s="22">
         <v>6701.3616159999983</v>
       </c>
-      <c r="CT26" s="23">
+      <c r="CT26" s="22">
         <v>1967.2002600000001</v>
       </c>
-      <c r="CU26" s="23">
+      <c r="CU26" s="22">
         <v>-546.57737999999995</v>
       </c>
-      <c r="CV26" s="23">
+      <c r="CV26" s="22">
         <v>-440.15269798092982</v>
       </c>
-      <c r="CW26" s="23">
+      <c r="CW26" s="22">
         <v>-656.08492000000024</v>
       </c>
-      <c r="CX26" s="23">
+      <c r="CX26" s="22">
         <v>324.38526201907007</v>
       </c>
-      <c r="CY26" s="23">
+      <c r="CY26" s="22">
         <v>83.940330000000174</v>
       </c>
-      <c r="CZ26" s="23">
+      <c r="CZ26" s="22">
         <v>-1756.2994199999998</v>
       </c>
-      <c r="DA26" s="23">
+      <c r="DA26" s="22">
         <v>950.51663715071038</v>
       </c>
-      <c r="DB26" s="23">
+      <c r="DB26" s="22">
         <v>-735.26458812865053</v>
       </c>
-      <c r="DC26" s="23">
+      <c r="DC26" s="22">
         <v>-1457.10704097794</v>
       </c>
-      <c r="DD26" s="105"/>
+      <c r="DD26" s="22">
+        <v>1958.1409100000001</v>
+      </c>
     </row>
-    <row r="27" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="44" t="s">
+    <row r="27" spans="1:108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="49" t="s">
+      <c r="B27" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="C27" s="37">
+      <c r="C27" s="36">
         <v>175.09699000000001</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="36">
         <v>201.28804</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="36">
         <v>212.67582999999999</v>
       </c>
-      <c r="F27" s="37">
+      <c r="F27" s="36">
         <v>236.62682999999998</v>
       </c>
-      <c r="G27" s="37">
+      <c r="G27" s="36">
         <v>825.68768999999998</v>
       </c>
-      <c r="H27" s="37">
+      <c r="H27" s="36">
         <v>272.72924999999998</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="36">
         <v>298.10093999999998</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="36">
         <v>314.17032</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="36">
         <v>340.30937</v>
       </c>
-      <c r="L27" s="37">
+      <c r="L27" s="36">
         <v>1225.3098799999998</v>
       </c>
-      <c r="M27" s="37">
+      <c r="M27" s="36">
         <v>348.01648</v>
       </c>
-      <c r="N27" s="37">
+      <c r="N27" s="36">
         <v>372.51159000000001</v>
       </c>
-      <c r="O27" s="37">
+      <c r="O27" s="36">
         <v>379.57470000000001</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="36">
         <v>396.96562</v>
       </c>
-      <c r="Q27" s="37">
+      <c r="Q27" s="36">
         <v>1497.0683899999999</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="36">
         <v>398.29662999999999</v>
       </c>
-      <c r="S27" s="37">
+      <c r="S27" s="36">
         <v>299.88643999999999</v>
       </c>
-      <c r="T27" s="37">
+      <c r="T27" s="36">
         <v>356.90612999999996</v>
       </c>
-      <c r="U27" s="37">
+      <c r="U27" s="36">
         <v>445.06275000000005</v>
       </c>
-      <c r="V27" s="37">
+      <c r="V27" s="36">
         <v>1500.1519499999999</v>
       </c>
-      <c r="W27" s="37">
+      <c r="W27" s="36">
         <v>371.54749000000004</v>
       </c>
-      <c r="X27" s="37">
+      <c r="X27" s="36">
         <v>363.16841000000005</v>
       </c>
-      <c r="Y27" s="37">
+      <c r="Y27" s="36">
         <v>337.08334000000002</v>
       </c>
-      <c r="Z27" s="37">
+      <c r="Z27" s="36">
         <v>350.42236000000003</v>
       </c>
-      <c r="AA27" s="37">
+      <c r="AA27" s="36">
         <v>1422.2216000000003</v>
       </c>
-      <c r="AB27" s="37">
+      <c r="AB27" s="36">
         <v>388.91380000000004</v>
       </c>
-      <c r="AC27" s="37">
+      <c r="AC27" s="36">
         <v>346.28860999999995</v>
       </c>
-      <c r="AD27" s="37">
+      <c r="AD27" s="36">
         <v>374.39500000000004</v>
       </c>
-      <c r="AE27" s="37">
+      <c r="AE27" s="36">
         <v>361.86695999999995</v>
       </c>
-      <c r="AF27" s="37">
+      <c r="AF27" s="36">
         <v>1471.4643700000001</v>
       </c>
-      <c r="AG27" s="39">
+      <c r="AG27" s="38">
         <v>384.47438</v>
       </c>
-      <c r="AH27" s="39">
+      <c r="AH27" s="38">
         <v>389.51976999999999</v>
       </c>
-      <c r="AI27" s="39">
+      <c r="AI27" s="38">
         <v>400.80176</v>
       </c>
-      <c r="AJ27" s="39">
+      <c r="AJ27" s="38">
         <v>432.66091999999998</v>
       </c>
-      <c r="AK27" s="39">
+      <c r="AK27" s="38">
         <v>1607.4568300000001</v>
       </c>
-      <c r="AL27" s="39">
+      <c r="AL27" s="38">
         <v>452.21728000000007</v>
       </c>
-      <c r="AM27" s="39">
+      <c r="AM27" s="38">
         <v>454.89238</v>
       </c>
-      <c r="AN27" s="39">
+      <c r="AN27" s="38">
         <v>516.33053000000007</v>
       </c>
-      <c r="AO27" s="39">
+      <c r="AO27" s="38">
         <v>463.12523316002</v>
       </c>
-      <c r="AP27" s="39">
+      <c r="AP27" s="38">
         <v>1886.5654231600201</v>
       </c>
-      <c r="AQ27" s="39">
+      <c r="AQ27" s="38">
         <v>453.41399999999999</v>
       </c>
-      <c r="AR27" s="39">
+      <c r="AR27" s="38">
         <v>455.53307851</v>
       </c>
-      <c r="AS27" s="39">
+      <c r="AS27" s="38">
         <v>462.26327000000003</v>
       </c>
-      <c r="AT27" s="39">
+      <c r="AT27" s="38">
         <v>480.78702902000003</v>
       </c>
-      <c r="AU27" s="39">
+      <c r="AU27" s="38">
         <v>1851.9973775300002</v>
       </c>
-      <c r="AV27" s="39">
+      <c r="AV27" s="38">
         <v>497.16528509</v>
       </c>
-      <c r="AW27" s="39">
+      <c r="AW27" s="38">
         <v>479.47695999999996</v>
       </c>
-      <c r="AX27" s="39">
+      <c r="AX27" s="38">
         <v>534.19360000000006</v>
       </c>
-      <c r="AY27" s="39">
+      <c r="AY27" s="38">
         <v>559.45064999999988</v>
       </c>
-      <c r="AZ27" s="39">
+      <c r="AZ27" s="38">
         <v>2070.2864950899998</v>
       </c>
-      <c r="BA27" s="39">
+      <c r="BA27" s="38">
         <v>685.42443000000003</v>
       </c>
-      <c r="BB27" s="39">
+      <c r="BB27" s="38">
         <v>667.99466999999993</v>
       </c>
-      <c r="BC27" s="39">
+      <c r="BC27" s="38">
         <v>673.23262999999997</v>
       </c>
-      <c r="BD27" s="39">
+      <c r="BD27" s="38">
         <v>699.72476000000006</v>
       </c>
-      <c r="BE27" s="39">
+      <c r="BE27" s="38">
         <v>2726.3764900000001</v>
       </c>
-      <c r="BF27" s="39">
+      <c r="BF27" s="38">
         <v>749.75878999999986</v>
       </c>
-      <c r="BG27" s="39">
+      <c r="BG27" s="38">
         <v>716.7699100000001</v>
       </c>
-      <c r="BH27" s="39">
+      <c r="BH27" s="38">
         <v>763.35087999999985</v>
       </c>
-      <c r="BI27" s="39">
+      <c r="BI27" s="38">
         <v>784.03809000000012</v>
       </c>
-      <c r="BJ27" s="39">
+      <c r="BJ27" s="38">
         <v>3013.9176699999998</v>
       </c>
-      <c r="BK27" s="39">
+      <c r="BK27" s="38">
         <v>825.03404999999998</v>
       </c>
-      <c r="BL27" s="39">
+      <c r="BL27" s="38">
         <v>851.63712999999996</v>
       </c>
-      <c r="BM27" s="39">
+      <c r="BM27" s="38">
         <v>873.94950999999992</v>
       </c>
-      <c r="BN27" s="39">
+      <c r="BN27" s="38">
         <v>916.68425000000002</v>
       </c>
-      <c r="BO27" s="39">
+      <c r="BO27" s="38">
         <v>3467.30494</v>
       </c>
-      <c r="BP27" s="39">
+      <c r="BP27" s="38">
         <v>991.97550999999987</v>
       </c>
-      <c r="BQ27" s="39">
+      <c r="BQ27" s="38">
         <v>1062.2594300000001</v>
       </c>
-      <c r="BR27" s="39">
+      <c r="BR27" s="38">
         <v>1174.0784899999999</v>
       </c>
-      <c r="BS27" s="39">
+      <c r="BS27" s="38">
         <v>1177.204604888122</v>
       </c>
-      <c r="BT27" s="39">
+      <c r="BT27" s="38">
         <v>4405.5180348881222</v>
       </c>
-      <c r="BU27" s="39">
+      <c r="BU27" s="38">
         <v>1221.7724499999999</v>
       </c>
-      <c r="BV27" s="39">
+      <c r="BV27" s="38">
         <v>1207.37816</v>
       </c>
-      <c r="BW27" s="39">
+      <c r="BW27" s="38">
         <v>1152.34058</v>
       </c>
-      <c r="BX27" s="39">
+      <c r="BX27" s="38">
         <v>1063.15157</v>
       </c>
-      <c r="BY27" s="39">
+      <c r="BY27" s="38">
         <v>4644.6427599999997</v>
       </c>
-      <c r="BZ27" s="39">
+      <c r="BZ27" s="38">
         <v>1019.2922300000001</v>
       </c>
-      <c r="CA27" s="39">
+      <c r="CA27" s="38">
         <v>935.33015999999998</v>
       </c>
-      <c r="CB27" s="39">
+      <c r="CB27" s="38">
         <v>725.89924609000013</v>
       </c>
-      <c r="CC27" s="39">
+      <c r="CC27" s="38">
         <v>711.35725519999994</v>
       </c>
-      <c r="CD27" s="39">
+      <c r="CD27" s="38">
         <v>3391.8788912900004</v>
       </c>
-      <c r="CE27" s="39">
+      <c r="CE27" s="38">
         <v>678.41451999999992</v>
       </c>
-      <c r="CF27" s="39">
+      <c r="CF27" s="38">
         <v>699.39259000000015</v>
       </c>
-      <c r="CG27" s="39">
+      <c r="CG27" s="38">
         <v>651.67818</v>
       </c>
-      <c r="CH27" s="39">
+      <c r="CH27" s="38">
         <v>583.53833999999995</v>
       </c>
-      <c r="CI27" s="39">
+      <c r="CI27" s="38">
         <v>2613.0236300000001</v>
       </c>
-      <c r="CJ27" s="39">
+      <c r="CJ27" s="38">
         <v>539.2087200000002</v>
       </c>
-      <c r="CK27" s="39">
+      <c r="CK27" s="38">
         <v>660.94205999999997</v>
       </c>
-      <c r="CL27" s="39">
+      <c r="CL27" s="38">
         <v>854.59655000000009</v>
       </c>
-      <c r="CM27" s="39">
+      <c r="CM27" s="38">
         <v>1187.7339900000002</v>
       </c>
-      <c r="CN27" s="39">
+      <c r="CN27" s="38">
         <v>3242.4813200000003</v>
       </c>
-      <c r="CO27" s="39">
+      <c r="CO27" s="38">
         <v>1327.69884</v>
       </c>
-      <c r="CP27" s="39">
+      <c r="CP27" s="38">
         <v>1395.8885485599999</v>
       </c>
-      <c r="CQ27" s="39">
+      <c r="CQ27" s="38">
         <v>1358.8446300000001</v>
       </c>
-      <c r="CR27" s="39">
+      <c r="CR27" s="38">
         <v>1494.7184699999998</v>
       </c>
-      <c r="CS27" s="39">
+      <c r="CS27" s="38">
         <v>5577.1504885599998</v>
       </c>
-      <c r="CT27" s="39">
+      <c r="CT27" s="38">
         <v>1386.20696</v>
       </c>
-      <c r="CU27" s="39">
+      <c r="CU27" s="38">
         <v>1385.7014331599996</v>
       </c>
-      <c r="CV27" s="39">
+      <c r="CV27" s="38">
         <v>1386.3288757690002</v>
       </c>
-      <c r="CW27" s="39">
+      <c r="CW27" s="38">
         <v>1305.009149</v>
       </c>
-      <c r="CX27" s="39">
+      <c r="CX27" s="38">
         <v>5463.246417929</v>
       </c>
-      <c r="CY27" s="39">
+      <c r="CY27" s="38">
         <v>1230.2068899999997</v>
       </c>
-      <c r="CZ27" s="39">
+      <c r="CZ27" s="38">
         <v>1254.48002</v>
       </c>
-      <c r="DA27" s="39">
+      <c r="DA27" s="38">
         <v>1226.9694100000002</v>
       </c>
-      <c r="DB27" s="39">
+      <c r="DB27" s="38">
         <v>1176.3958700000001</v>
       </c>
-      <c r="DC27" s="39">
+      <c r="DC27" s="38">
         <v>4888.0521899999994</v>
       </c>
-      <c r="DD27" s="105"/>
+      <c r="DD27" s="38">
+        <v>1038.59034</v>
+      </c>
     </row>
-    <row r="28" spans="1:108" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="29" t="s">
+    <row r="28" spans="1:108" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="11">
         <v>25</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C28" s="21">
         <v>175.92198999999999</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="21">
         <v>202.99003999999999</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="21">
         <v>212.67582999999999</v>
       </c>
-      <c r="F28" s="22">
+      <c r="F28" s="21">
         <v>236.62682999999998</v>
       </c>
-      <c r="G28" s="22">
+      <c r="G28" s="21">
         <v>828.21469000000002</v>
       </c>
-      <c r="H28" s="22">
+      <c r="H28" s="21">
         <v>272.72924999999998</v>
       </c>
-      <c r="I28" s="22">
+      <c r="I28" s="21">
         <v>298.10093999999998</v>
       </c>
-      <c r="J28" s="22">
+      <c r="J28" s="21">
         <v>314.17032</v>
       </c>
-      <c r="K28" s="22">
+      <c r="K28" s="21">
         <v>340.30937</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="21">
         <v>1225.3098799999998</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="21">
         <v>348.01648</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="21">
         <v>372.51159000000001</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="21">
         <v>379.57470000000001</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="21">
         <v>403.05962</v>
       </c>
-      <c r="Q28" s="22">
+      <c r="Q28" s="21">
         <v>1503.16239</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="21">
         <v>398.29662999999999</v>
       </c>
-      <c r="S28" s="22">
+      <c r="S28" s="21">
         <v>337.00743999999997</v>
       </c>
-      <c r="T28" s="22">
+      <c r="T28" s="21">
         <v>358.29112999999995</v>
       </c>
-      <c r="U28" s="22">
+      <c r="U28" s="21">
         <v>446.77005000000003</v>
       </c>
-      <c r="V28" s="22">
+      <c r="V28" s="21">
         <v>1540.3652499999998</v>
       </c>
-      <c r="W28" s="22">
+      <c r="W28" s="21">
         <v>371.88740000000001</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="21">
         <v>366.70651000000004</v>
       </c>
-      <c r="Y28" s="22">
+      <c r="Y28" s="21">
         <v>340.35334</v>
       </c>
-      <c r="Z28" s="22">
+      <c r="Z28" s="21">
         <v>355.43635</v>
       </c>
-      <c r="AA28" s="22">
+      <c r="AA28" s="21">
         <v>1434.3836000000001</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="21">
         <v>389.71163000000001</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="21">
         <v>347.92015999999995</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="21">
         <v>375.80686000000003</v>
       </c>
-      <c r="AE28" s="22">
+      <c r="AE28" s="21">
         <v>363.14594999999997</v>
       </c>
-      <c r="AF28" s="22">
+      <c r="AF28" s="21">
         <v>1476.5846000000001</v>
       </c>
-      <c r="AG28" s="23">
+      <c r="AG28" s="22">
         <v>386.86496</v>
       </c>
-      <c r="AH28" s="23">
+      <c r="AH28" s="22">
         <v>389.39898999999997</v>
       </c>
-      <c r="AI28" s="23">
+      <c r="AI28" s="22">
         <v>403.17694</v>
       </c>
-      <c r="AJ28" s="23">
+      <c r="AJ28" s="22">
         <v>436.46733</v>
       </c>
-      <c r="AK28" s="23">
+      <c r="AK28" s="22">
         <v>1615.90822</v>
       </c>
-      <c r="AL28" s="23">
+      <c r="AL28" s="22">
         <v>455.18764000000004</v>
       </c>
-      <c r="AM28" s="23">
+      <c r="AM28" s="22">
         <v>458.16392999999999</v>
       </c>
-      <c r="AN28" s="23">
+      <c r="AN28" s="22">
         <v>519.34224000000006</v>
       </c>
-      <c r="AO28" s="23">
+      <c r="AO28" s="22">
         <v>466.12789216002</v>
       </c>
-      <c r="AP28" s="23">
+      <c r="AP28" s="22">
         <v>1898.8217021600203</v>
       </c>
-      <c r="AQ28" s="23">
+      <c r="AQ28" s="22">
         <v>455.23246</v>
       </c>
-      <c r="AR28" s="23">
+      <c r="AR28" s="22">
         <v>450.24806851</v>
       </c>
-      <c r="AS28" s="23">
+      <c r="AS28" s="22">
         <v>462.01321000000002</v>
       </c>
-      <c r="AT28" s="23">
+      <c r="AT28" s="22">
         <v>480.51843902000002</v>
       </c>
-      <c r="AU28" s="23">
+      <c r="AU28" s="22">
         <v>1848.0121775299999</v>
       </c>
-      <c r="AV28" s="23">
+      <c r="AV28" s="22">
         <v>500.68564508999998</v>
       </c>
-      <c r="AW28" s="23">
+      <c r="AW28" s="22">
         <v>485.88968999999997</v>
       </c>
-      <c r="AX28" s="23">
+      <c r="AX28" s="22">
         <v>478.97441000000003</v>
       </c>
-      <c r="AY28" s="23">
+      <c r="AY28" s="22">
         <v>503.57026999999999</v>
       </c>
-      <c r="AZ28" s="23">
+      <c r="AZ28" s="22">
         <v>1969.1200150899999</v>
       </c>
-      <c r="BA28" s="23">
+      <c r="BA28" s="22">
         <v>552.48387000000002</v>
       </c>
-      <c r="BB28" s="23">
+      <c r="BB28" s="22">
         <v>547.32141999999999</v>
       </c>
-      <c r="BC28" s="23">
+      <c r="BC28" s="22">
         <v>566.61505999999997</v>
       </c>
-      <c r="BD28" s="23">
+      <c r="BD28" s="22">
         <v>588.16881999999998</v>
       </c>
-      <c r="BE28" s="23">
+      <c r="BE28" s="22">
         <v>2254.5891699999997</v>
       </c>
-      <c r="BF28" s="23">
+      <c r="BF28" s="22">
         <v>627.00392999999997</v>
       </c>
-      <c r="BG28" s="23">
+      <c r="BG28" s="22">
         <v>639.55151000000001</v>
       </c>
-      <c r="BH28" s="23">
+      <c r="BH28" s="22">
         <v>670.4</v>
       </c>
-      <c r="BI28" s="23">
+      <c r="BI28" s="22">
         <v>688.13238999999999</v>
       </c>
-      <c r="BJ28" s="23">
+      <c r="BJ28" s="22">
         <v>2625.0878300000004</v>
       </c>
-      <c r="BK28" s="23">
+      <c r="BK28" s="22">
         <v>727.15147000000002</v>
       </c>
-      <c r="BL28" s="23">
+      <c r="BL28" s="22">
         <v>757.31354999999996</v>
       </c>
-      <c r="BM28" s="23">
+      <c r="BM28" s="22">
         <v>794.65360999999996</v>
       </c>
-      <c r="BN28" s="23">
+      <c r="BN28" s="22">
         <v>822.27806999999996</v>
       </c>
-      <c r="BO28" s="23">
+      <c r="BO28" s="22">
         <v>3101.3966999999998</v>
       </c>
-      <c r="BP28" s="23">
+      <c r="BP28" s="22">
         <v>869.25783000000001</v>
       </c>
-      <c r="BQ28" s="23">
+      <c r="BQ28" s="22">
         <v>906.34691000000009</v>
       </c>
-      <c r="BR28" s="23">
+      <c r="BR28" s="22">
         <v>1003.24356</v>
       </c>
-      <c r="BS28" s="23">
+      <c r="BS28" s="22">
         <v>1006.6767199999999</v>
       </c>
-      <c r="BT28" s="23">
+      <c r="BT28" s="22">
         <v>3785.52502</v>
       </c>
-      <c r="BU28" s="23">
+      <c r="BU28" s="22">
         <v>1059.2484499999998</v>
       </c>
-      <c r="BV28" s="23">
+      <c r="BV28" s="22">
         <v>1056.0496499999999</v>
       </c>
-      <c r="BW28" s="23">
+      <c r="BW28" s="22">
         <v>1020.26527</v>
       </c>
-      <c r="BX28" s="23">
+      <c r="BX28" s="22">
         <v>952.07538999999997</v>
       </c>
-      <c r="BY28" s="23">
+      <c r="BY28" s="22">
         <v>4087.6387599999998</v>
       </c>
-      <c r="BZ28" s="23">
+      <c r="BZ28" s="22">
         <v>917.93702000000008</v>
       </c>
-      <c r="CA28" s="23">
+      <c r="CA28" s="22">
         <v>845.52265999999997</v>
       </c>
-      <c r="CB28" s="23">
+      <c r="CB28" s="22">
         <v>661.80045609000013</v>
       </c>
-      <c r="CC28" s="23">
+      <c r="CC28" s="22">
         <v>654.6317651999999</v>
       </c>
-      <c r="CD28" s="23">
+      <c r="CD28" s="22">
         <v>3079.8919012899996</v>
       </c>
-      <c r="CE28" s="23">
+      <c r="CE28" s="22">
         <v>629.74618999999996</v>
       </c>
-      <c r="CF28" s="23">
+      <c r="CF28" s="22">
         <v>625.87055000000009</v>
       </c>
-      <c r="CG28" s="23">
+      <c r="CG28" s="22">
         <v>620.86950999999999</v>
       </c>
-      <c r="CH28" s="23">
+      <c r="CH28" s="22">
         <v>558.50400999999999</v>
       </c>
-      <c r="CI28" s="23">
+      <c r="CI28" s="22">
         <v>2434.99026</v>
       </c>
-      <c r="CJ28" s="23">
+      <c r="CJ28" s="22">
         <v>522.23722000000009</v>
       </c>
-      <c r="CK28" s="23">
+      <c r="CK28" s="22">
         <v>644.53502000000003</v>
       </c>
-      <c r="CL28" s="23">
+      <c r="CL28" s="22">
         <v>843.47208000000001</v>
       </c>
-      <c r="CM28" s="23">
+      <c r="CM28" s="22">
         <v>1161.0907500000001</v>
       </c>
-      <c r="CN28" s="23">
+      <c r="CN28" s="22">
         <v>3171.3350700000001</v>
       </c>
-      <c r="CO28" s="23">
+      <c r="CO28" s="22">
         <v>1284.5480500000001</v>
       </c>
-      <c r="CP28" s="23">
+      <c r="CP28" s="22">
         <v>1375.32448856</v>
       </c>
-      <c r="CQ28" s="23">
+      <c r="CQ28" s="22">
         <v>1348.15059</v>
       </c>
-      <c r="CR28" s="23">
+      <c r="CR28" s="22">
         <v>1472.5978599999999</v>
       </c>
-      <c r="CS28" s="23">
+      <c r="CS28" s="22">
         <v>5480.6209885600001</v>
       </c>
-      <c r="CT28" s="23">
+      <c r="CT28" s="22">
         <v>1384.40446</v>
       </c>
-      <c r="CU28" s="23">
+      <c r="CU28" s="22">
         <v>1381.6159931599998</v>
       </c>
-      <c r="CV28" s="23">
+      <c r="CV28" s="22">
         <v>1382.97118804</v>
       </c>
-      <c r="CW28" s="23">
+      <c r="CW28" s="22">
         <v>1304.2612800000002</v>
       </c>
-      <c r="CX28" s="23">
+      <c r="CX28" s="22">
         <v>5453.2529212000009</v>
       </c>
-      <c r="CY28" s="23">
+      <c r="CY28" s="22">
         <v>1233.1118299999998</v>
       </c>
-      <c r="CZ28" s="23">
+      <c r="CZ28" s="22">
         <v>1273.41975</v>
       </c>
-      <c r="DA28" s="23">
+      <c r="DA28" s="22">
         <v>1250.17823</v>
       </c>
-      <c r="DB28" s="23">
+      <c r="DB28" s="22">
         <v>1210.19983</v>
       </c>
-      <c r="DC28" s="23">
+      <c r="DC28" s="22">
         <v>4966.9096399999999</v>
       </c>
-      <c r="DD28" s="105"/>
+      <c r="DD28" s="22">
+        <v>1070.375</v>
+      </c>
     </row>
-    <row r="29" spans="1:108" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="29" t="s">
+    <row r="29" spans="1:108" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="11">
         <v>26</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="21">
         <v>0.82499999999999996</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="21">
         <v>1.702</v>
       </c>
-      <c r="E29" s="22">
-[...5 lines deleted...]
-      <c r="G29" s="22">
+      <c r="E29" s="21">
+        <v>0</v>
+      </c>
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+      <c r="G29" s="21">
         <v>2.5270000000000001</v>
       </c>
-      <c r="H29" s="22">
-[...23 lines deleted...]
-      <c r="P29" s="22">
+      <c r="H29" s="21">
+        <v>0</v>
+      </c>
+      <c r="I29" s="21">
+        <v>0</v>
+      </c>
+      <c r="J29" s="21">
+        <v>0</v>
+      </c>
+      <c r="K29" s="21">
+        <v>0</v>
+      </c>
+      <c r="L29" s="21">
+        <v>0</v>
+      </c>
+      <c r="M29" s="21">
+        <v>0</v>
+      </c>
+      <c r="N29" s="21">
+        <v>0</v>
+      </c>
+      <c r="O29" s="21">
+        <v>0</v>
+      </c>
+      <c r="P29" s="21">
         <v>6.0940000000000003</v>
       </c>
-      <c r="Q29" s="22">
+      <c r="Q29" s="21">
         <v>6.0940000000000003</v>
       </c>
-      <c r="R29" s="22">
-[...2 lines deleted...]
-      <c r="S29" s="22">
+      <c r="R29" s="21">
+        <v>0</v>
+      </c>
+      <c r="S29" s="21">
         <v>37.121000000000002</v>
       </c>
-      <c r="T29" s="22">
+      <c r="T29" s="21">
         <v>1.385</v>
       </c>
-      <c r="U29" s="22">
+      <c r="U29" s="21">
         <v>1.7073</v>
       </c>
-      <c r="V29" s="22">
+      <c r="V29" s="21">
         <v>40.213300000000004</v>
       </c>
-      <c r="W29" s="22">
+      <c r="W29" s="21">
         <v>0.33990999999999999</v>
       </c>
-      <c r="X29" s="22">
+      <c r="X29" s="21">
         <v>3.5380999999999996</v>
       </c>
-      <c r="Y29" s="22">
+      <c r="Y29" s="21">
         <v>3.27</v>
       </c>
-      <c r="Z29" s="22">
+      <c r="Z29" s="21">
         <v>5.0139899999999997</v>
       </c>
-      <c r="AA29" s="22">
+      <c r="AA29" s="21">
         <v>12.161999999999999</v>
       </c>
-      <c r="AB29" s="22">
+      <c r="AB29" s="21">
         <v>0.79783000000000004</v>
       </c>
-      <c r="AC29" s="22">
+      <c r="AC29" s="21">
         <v>1.6315500000000001</v>
       </c>
-      <c r="AD29" s="22">
+      <c r="AD29" s="21">
         <v>1.4118599999999999</v>
       </c>
-      <c r="AE29" s="22">
+      <c r="AE29" s="21">
         <v>1.2789900000000001</v>
       </c>
-      <c r="AF29" s="22">
+      <c r="AF29" s="21">
         <v>5.1202300000000003</v>
       </c>
-      <c r="AG29" s="23">
+      <c r="AG29" s="22">
         <v>1.1352</v>
       </c>
-      <c r="AH29" s="23">
+      <c r="AH29" s="22">
         <v>0.68017000000000005</v>
       </c>
-      <c r="AI29" s="23">
+      <c r="AI29" s="22">
         <v>0.96552000000000004</v>
       </c>
-      <c r="AJ29" s="23">
+      <c r="AJ29" s="22">
         <v>1.1113299999999999</v>
       </c>
-      <c r="AK29" s="23">
+      <c r="AK29" s="22">
         <v>3.89222</v>
       </c>
-      <c r="AL29" s="23">
+      <c r="AL29" s="22">
         <v>0.67935999999999996</v>
       </c>
-      <c r="AM29" s="23">
+      <c r="AM29" s="22">
         <v>0.70455000000000001</v>
       </c>
-      <c r="AN29" s="23">
+      <c r="AN29" s="22">
         <v>1.28471</v>
       </c>
-      <c r="AO29" s="23">
+      <c r="AO29" s="22">
         <v>2.0646590000000002</v>
       </c>
-      <c r="AP29" s="23">
+      <c r="AP29" s="22">
         <v>4.7332789999999996</v>
       </c>
-      <c r="AQ29" s="23">
+      <c r="AQ29" s="22">
         <v>2.4681599999999997</v>
       </c>
-      <c r="AR29" s="23">
+      <c r="AR29" s="22">
         <v>3.65299</v>
       </c>
-      <c r="AS29" s="23">
+      <c r="AS29" s="22">
         <v>5.4844400000000002</v>
       </c>
-      <c r="AT29" s="23">
+      <c r="AT29" s="22">
         <v>6.1238299999999999</v>
       </c>
-      <c r="AU29" s="23">
+      <c r="AU29" s="22">
         <v>17.729419999999998</v>
       </c>
-      <c r="AV29" s="23">
+      <c r="AV29" s="22">
         <v>9.6997</v>
       </c>
-      <c r="AW29" s="23">
+      <c r="AW29" s="22">
         <v>12.859119999999999</v>
       </c>
-      <c r="AX29" s="23">
+      <c r="AX29" s="22">
         <v>17.32555</v>
       </c>
-      <c r="AY29" s="23">
+      <c r="AY29" s="22">
         <v>20.36018</v>
       </c>
-      <c r="AZ29" s="23">
+      <c r="AZ29" s="22">
         <v>60.244549999999997</v>
       </c>
-      <c r="BA29" s="23">
+      <c r="BA29" s="22">
         <v>41.104089999999999</v>
       </c>
-      <c r="BB29" s="23">
+      <c r="BB29" s="22">
         <v>68.571719999999999</v>
       </c>
-      <c r="BC29" s="23">
+      <c r="BC29" s="22">
         <v>72.628890000000013</v>
       </c>
-      <c r="BD29" s="23">
+      <c r="BD29" s="22">
         <v>66.576240000000013</v>
       </c>
-      <c r="BE29" s="23">
+      <c r="BE29" s="22">
         <v>248.88094000000004</v>
       </c>
-      <c r="BF29" s="23">
+      <c r="BF29" s="22">
         <v>69.857560000000007</v>
       </c>
-      <c r="BG29" s="23">
+      <c r="BG29" s="22">
         <v>119.12451</v>
       </c>
-      <c r="BH29" s="23">
+      <c r="BH29" s="22">
         <v>121.78916</v>
       </c>
-      <c r="BI29" s="23">
+      <c r="BI29" s="22">
         <v>117.48097</v>
       </c>
-      <c r="BJ29" s="23">
+      <c r="BJ29" s="22">
         <v>428.25220000000002</v>
       </c>
-      <c r="BK29" s="23">
+      <c r="BK29" s="22">
         <v>114.4952</v>
       </c>
-      <c r="BL29" s="23">
+      <c r="BL29" s="22">
         <v>117.77820000000001</v>
       </c>
-      <c r="BM29" s="23">
+      <c r="BM29" s="22">
         <v>115.73612</v>
       </c>
-      <c r="BN29" s="23">
+      <c r="BN29" s="22">
         <v>102.32625</v>
       </c>
-      <c r="BO29" s="23">
+      <c r="BO29" s="22">
         <v>450.33577000000002</v>
       </c>
-      <c r="BP29" s="23">
+      <c r="BP29" s="22">
         <v>74.880970000000005</v>
       </c>
-      <c r="BQ29" s="23">
+      <c r="BQ29" s="22">
         <v>56.913530000000002</v>
       </c>
-      <c r="BR29" s="23">
+      <c r="BR29" s="22">
         <v>43.167689999999993</v>
       </c>
-      <c r="BS29" s="23">
+      <c r="BS29" s="22">
         <v>36.224029999999999</v>
       </c>
-      <c r="BT29" s="23">
+      <c r="BT29" s="22">
         <v>211.18621999999999</v>
       </c>
-      <c r="BU29" s="23">
+      <c r="BU29" s="22">
         <v>37.899380000000001</v>
       </c>
-      <c r="BV29" s="23">
+      <c r="BV29" s="22">
         <v>35.682960000000001</v>
       </c>
-      <c r="BW29" s="23">
+      <c r="BW29" s="22">
         <v>38.217749999999995</v>
       </c>
-      <c r="BX29" s="23">
+      <c r="BX29" s="22">
         <v>40.172320000000006</v>
       </c>
-      <c r="BY29" s="23">
+      <c r="BY29" s="22">
         <v>151.97241</v>
       </c>
-      <c r="BZ29" s="23">
+      <c r="BZ29" s="22">
         <v>41.355930000000001</v>
       </c>
-      <c r="CA29" s="23">
+      <c r="CA29" s="22">
         <v>39.004899999999999</v>
       </c>
-      <c r="CB29" s="23">
+      <c r="CB29" s="22">
         <v>44.339609999999993</v>
       </c>
-      <c r="CC29" s="23">
+      <c r="CC29" s="22">
         <v>49.101349999999996</v>
       </c>
-      <c r="CD29" s="23">
+      <c r="CD29" s="22">
         <v>173.80178999999998</v>
       </c>
-      <c r="CE29" s="23">
+      <c r="CE29" s="22">
         <v>47.773440000000001</v>
       </c>
-      <c r="CF29" s="23">
+      <c r="CF29" s="22">
         <v>47.437339999999999</v>
       </c>
-      <c r="CG29" s="23">
+      <c r="CG29" s="22">
         <v>47.626139999999999</v>
       </c>
-      <c r="CH29" s="23">
+      <c r="CH29" s="22">
         <v>51.441660000000006</v>
       </c>
-      <c r="CI29" s="23">
+      <c r="CI29" s="22">
         <v>194.27858000000001</v>
       </c>
-      <c r="CJ29" s="23">
+      <c r="CJ29" s="22">
         <v>55.336370000000002</v>
       </c>
-      <c r="CK29" s="23">
+      <c r="CK29" s="22">
         <v>61.244009999999996</v>
       </c>
-      <c r="CL29" s="23">
+      <c r="CL29" s="22">
         <v>60.527429999999995</v>
       </c>
-      <c r="CM29" s="23">
+      <c r="CM29" s="22">
         <v>53.387700000000002</v>
       </c>
-      <c r="CN29" s="23">
+      <c r="CN29" s="22">
         <v>230.49550999999997</v>
       </c>
-      <c r="CO29" s="23">
+      <c r="CO29" s="22">
         <v>26.755030000000001</v>
       </c>
-      <c r="CP29" s="23">
+      <c r="CP29" s="22">
         <v>29.21743</v>
       </c>
-      <c r="CQ29" s="23">
+      <c r="CQ29" s="22">
         <v>37.875219999999999</v>
       </c>
-      <c r="CR29" s="23">
+      <c r="CR29" s="22">
         <v>34.317859999999996</v>
       </c>
-      <c r="CS29" s="23">
+      <c r="CS29" s="22">
         <v>128.16553999999999</v>
       </c>
-      <c r="CT29" s="23">
+      <c r="CT29" s="22">
         <v>43.74794</v>
       </c>
-      <c r="CU29" s="23">
+      <c r="CU29" s="22">
         <v>40.2318</v>
       </c>
-      <c r="CV29" s="23">
+      <c r="CV29" s="22">
         <v>39.829009999999997</v>
       </c>
-      <c r="CW29" s="23">
+      <c r="CW29" s="22">
         <v>43.051140000000004</v>
       </c>
-      <c r="CX29" s="23">
+      <c r="CX29" s="22">
         <v>166.85989000000001</v>
       </c>
-      <c r="CY29" s="23">
+      <c r="CY29" s="22">
         <v>39.131149999999998</v>
       </c>
-      <c r="CZ29" s="23">
+      <c r="CZ29" s="22">
         <v>41.181269999999998</v>
       </c>
-      <c r="DA29" s="23">
+      <c r="DA29" s="22">
         <v>45.0565</v>
       </c>
-      <c r="DB29" s="23">
+      <c r="DB29" s="22">
         <v>51.626309999999997</v>
       </c>
-      <c r="DC29" s="23">
+      <c r="DC29" s="22">
         <v>176.99522999999999</v>
       </c>
-      <c r="DD29" s="105"/>
+      <c r="DD29" s="22">
+        <v>44.385980000000004</v>
+      </c>
     </row>
-    <row r="30" spans="1:108" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="29" t="s">
+    <row r="30" spans="1:108" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="28" t="s">
         <v>250</v>
       </c>
-      <c r="B30" s="12">
+      <c r="B30" s="11">
         <v>27</v>
       </c>
-      <c r="C30" s="22">
-[...89 lines deleted...]
-      <c r="AG30" s="23">
+      <c r="C30" s="21">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="21">
+        <v>0</v>
+      </c>
+      <c r="F30" s="21">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="21">
+        <v>0</v>
+      </c>
+      <c r="L30" s="21">
+        <v>0</v>
+      </c>
+      <c r="M30" s="21">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+      <c r="O30" s="21">
+        <v>0</v>
+      </c>
+      <c r="P30" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>0</v>
+      </c>
+      <c r="R30" s="21">
+        <v>0</v>
+      </c>
+      <c r="S30" s="21">
+        <v>0</v>
+      </c>
+      <c r="T30" s="21">
+        <v>0</v>
+      </c>
+      <c r="U30" s="21">
+        <v>0</v>
+      </c>
+      <c r="V30" s="21">
+        <v>0</v>
+      </c>
+      <c r="W30" s="21">
+        <v>0</v>
+      </c>
+      <c r="X30" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="22">
         <v>1.50362</v>
       </c>
-      <c r="AH30" s="23">
+      <c r="AH30" s="22">
         <v>4.7489499999999998</v>
       </c>
-      <c r="AI30" s="23">
+      <c r="AI30" s="22">
         <v>1.0453399999999999</v>
       </c>
-      <c r="AJ30" s="23">
+      <c r="AJ30" s="22">
         <v>0.93491999999999986</v>
       </c>
-      <c r="AK30" s="23">
+      <c r="AK30" s="22">
         <v>8.2328299999999999</v>
       </c>
-      <c r="AL30" s="23">
+      <c r="AL30" s="22">
         <v>0.88600000000000001</v>
       </c>
-      <c r="AM30" s="23">
+      <c r="AM30" s="22">
         <v>0.59099999999999997</v>
       </c>
-      <c r="AN30" s="23">
+      <c r="AN30" s="22">
         <v>0.69599999999999995</v>
       </c>
-      <c r="AO30" s="23">
+      <c r="AO30" s="22">
         <v>0.69899999999999995</v>
       </c>
-      <c r="AP30" s="23">
+      <c r="AP30" s="22">
         <v>2.8719999999999999</v>
       </c>
-      <c r="AQ30" s="23">
+      <c r="AQ30" s="22">
         <v>0.64970000000000006</v>
       </c>
-      <c r="AR30" s="23">
+      <c r="AR30" s="22">
         <v>8.9380000000000006</v>
       </c>
-      <c r="AS30" s="23">
+      <c r="AS30" s="22">
         <v>5.7344999999999997</v>
       </c>
-      <c r="AT30" s="23">
+      <c r="AT30" s="22">
         <v>6.3924200000000004</v>
       </c>
-      <c r="AU30" s="23">
+      <c r="AU30" s="22">
         <v>21.71462</v>
       </c>
-      <c r="AV30" s="23">
+      <c r="AV30" s="22">
         <v>6.1793399999999998</v>
       </c>
-      <c r="AW30" s="23">
+      <c r="AW30" s="22">
         <v>6.4463900000000001</v>
       </c>
-      <c r="AX30" s="23">
+      <c r="AX30" s="22">
         <v>73.214110000000005</v>
       </c>
-      <c r="AY30" s="23">
+      <c r="AY30" s="22">
         <v>76.759770000000003</v>
       </c>
-      <c r="AZ30" s="23">
+      <c r="AZ30" s="22">
         <v>162.59961000000001</v>
       </c>
-      <c r="BA30" s="23">
+      <c r="BA30" s="22">
         <v>174.42756999999997</v>
       </c>
-      <c r="BB30" s="23">
+      <c r="BB30" s="22">
         <v>189.71448000000004</v>
       </c>
-      <c r="BC30" s="23">
+      <c r="BC30" s="22">
         <v>179.66505999999998</v>
       </c>
-      <c r="BD30" s="23">
+      <c r="BD30" s="22">
         <v>178.48401000000004</v>
       </c>
-      <c r="BE30" s="23">
+      <c r="BE30" s="22">
         <v>722.29111999999998</v>
       </c>
-      <c r="BF30" s="23">
+      <c r="BF30" s="22">
         <v>192.89455999999998</v>
       </c>
-      <c r="BG30" s="23">
+      <c r="BG30" s="22">
         <v>196.53145000000004</v>
       </c>
-      <c r="BH30" s="23">
+      <c r="BH30" s="22">
         <v>215.10418999999996</v>
       </c>
-      <c r="BI30" s="23">
+      <c r="BI30" s="22">
         <v>213.80495000000002</v>
       </c>
-      <c r="BJ30" s="23">
+      <c r="BJ30" s="22">
         <v>818.33514999999989</v>
       </c>
-      <c r="BK30" s="23">
+      <c r="BK30" s="22">
         <v>212.60119999999992</v>
       </c>
-      <c r="BL30" s="23">
+      <c r="BL30" s="22">
         <v>214.15183999999999</v>
       </c>
-      <c r="BM30" s="23">
+      <c r="BM30" s="22">
         <v>202.16533000000001</v>
       </c>
-      <c r="BN30" s="23">
+      <c r="BN30" s="22">
         <v>205.26032000000001</v>
       </c>
-      <c r="BO30" s="23">
+      <c r="BO30" s="22">
         <v>834.17868999999996</v>
       </c>
-      <c r="BP30" s="23">
+      <c r="BP30" s="22">
         <v>208.73817999999997</v>
       </c>
-      <c r="BQ30" s="23">
+      <c r="BQ30" s="22">
         <v>218.45882999999998</v>
       </c>
-      <c r="BR30" s="23">
+      <c r="BR30" s="22">
         <v>217.55845999999997</v>
       </c>
-      <c r="BS30" s="23">
+      <c r="BS30" s="22">
         <v>209.977544888122</v>
       </c>
-      <c r="BT30" s="23">
+      <c r="BT30" s="22">
         <v>854.73301488812194</v>
       </c>
-      <c r="BU30" s="23">
+      <c r="BU30" s="22">
         <v>202.31757000000002</v>
       </c>
-      <c r="BV30" s="23">
+      <c r="BV30" s="22">
         <v>188.45402999999999</v>
       </c>
-      <c r="BW30" s="23">
+      <c r="BW30" s="22">
         <v>173.22505000000001</v>
       </c>
-      <c r="BX30" s="23">
+      <c r="BX30" s="22">
         <v>153.35802999999999</v>
       </c>
-      <c r="BY30" s="23">
+      <c r="BY30" s="22">
         <v>717.35468000000003</v>
       </c>
-      <c r="BZ30" s="23">
+      <c r="BZ30" s="22">
         <v>143.78008</v>
       </c>
-      <c r="CA30" s="23">
+      <c r="CA30" s="22">
         <v>130.65119999999996</v>
       </c>
-      <c r="CB30" s="23">
+      <c r="CB30" s="22">
         <v>109.36866999999998</v>
       </c>
-      <c r="CC30" s="23">
+      <c r="CC30" s="22">
         <v>106.16799</v>
       </c>
-      <c r="CD30" s="23">
+      <c r="CD30" s="22">
         <v>489.96794</v>
       </c>
-      <c r="CE30" s="23">
+      <c r="CE30" s="22">
         <v>96.804799999999986</v>
       </c>
-      <c r="CF30" s="23">
+      <c r="CF30" s="22">
         <v>121.54607999999996</v>
       </c>
-      <c r="CG30" s="23">
+      <c r="CG30" s="22">
         <v>79.180290000000014</v>
       </c>
-      <c r="CH30" s="23">
+      <c r="CH30" s="22">
         <v>77.321769999999987</v>
       </c>
-      <c r="CI30" s="23">
+      <c r="CI30" s="22">
         <v>374.85293999999999</v>
       </c>
-      <c r="CJ30" s="23">
+      <c r="CJ30" s="22">
         <v>73.225939999999994</v>
       </c>
-      <c r="CK30" s="23">
+      <c r="CK30" s="22">
         <v>79.847770000000011</v>
       </c>
-      <c r="CL30" s="23">
+      <c r="CL30" s="22">
         <v>78.59832999999999</v>
       </c>
-      <c r="CM30" s="23">
+      <c r="CM30" s="22">
         <v>86.919209999999964</v>
       </c>
-      <c r="CN30" s="23">
+      <c r="CN30" s="22">
         <v>318.59124999999995</v>
       </c>
-      <c r="CO30" s="23">
+      <c r="CO30" s="22">
         <v>85.030599999999993</v>
       </c>
-      <c r="CP30" s="23">
+      <c r="CP30" s="22">
         <v>75.532080000000008</v>
       </c>
-      <c r="CQ30" s="23">
+      <c r="CQ30" s="22">
         <v>75.226590000000002</v>
       </c>
-      <c r="CR30" s="23">
+      <c r="CR30" s="22">
         <v>73.043869999999998</v>
       </c>
-      <c r="CS30" s="23">
+      <c r="CS30" s="22">
         <v>308.83313999999996</v>
       </c>
-      <c r="CT30" s="23">
+      <c r="CT30" s="22">
         <v>67.448900000000009</v>
       </c>
-      <c r="CU30" s="23">
+      <c r="CU30" s="22">
         <v>64.890689999999978</v>
       </c>
-      <c r="CV30" s="23">
+      <c r="CV30" s="22">
         <v>60.257639999999995</v>
       </c>
-      <c r="CW30" s="23">
+      <c r="CW30" s="22">
         <v>52.102060000000002</v>
       </c>
-      <c r="CX30" s="23">
+      <c r="CX30" s="22">
         <v>244.69928999999996</v>
       </c>
-      <c r="CY30" s="23">
+      <c r="CY30" s="22">
         <v>49.478339999999996</v>
       </c>
-      <c r="CZ30" s="23">
+      <c r="CZ30" s="22">
         <v>38.288879999999999</v>
       </c>
-      <c r="DA30" s="23">
+      <c r="DA30" s="22">
         <v>38.122710000000005</v>
       </c>
-      <c r="DB30" s="23">
+      <c r="DB30" s="22">
         <v>35.386850000000003</v>
       </c>
-      <c r="DC30" s="23">
+      <c r="DC30" s="22">
         <v>161.27678</v>
       </c>
-      <c r="DD30" s="105"/>
+      <c r="DD30" s="22">
+        <v>28.870230000000006</v>
+      </c>
     </row>
-    <row r="31" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="29" t="s">
+    <row r="31" spans="1:108" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="28" t="s">
         <v>251</v>
       </c>
-      <c r="B31" s="12">
+      <c r="B31" s="11">
         <v>28</v>
       </c>
-      <c r="C31" s="22">
-[...89 lines deleted...]
-      <c r="AG31" s="23">
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
+        <v>0</v>
+      </c>
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>0</v>
+      </c>
+      <c r="H31" s="21">
+        <v>0</v>
+      </c>
+      <c r="I31" s="21">
+        <v>0</v>
+      </c>
+      <c r="J31" s="21">
+        <v>0</v>
+      </c>
+      <c r="K31" s="21">
+        <v>0</v>
+      </c>
+      <c r="L31" s="21">
+        <v>0</v>
+      </c>
+      <c r="M31" s="21">
+        <v>0</v>
+      </c>
+      <c r="N31" s="21">
+        <v>0</v>
+      </c>
+      <c r="O31" s="21">
+        <v>0</v>
+      </c>
+      <c r="P31" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>0</v>
+      </c>
+      <c r="R31" s="21">
+        <v>0</v>
+      </c>
+      <c r="S31" s="21">
+        <v>0</v>
+      </c>
+      <c r="T31" s="21">
+        <v>0</v>
+      </c>
+      <c r="U31" s="21">
+        <v>0</v>
+      </c>
+      <c r="V31" s="21">
+        <v>0</v>
+      </c>
+      <c r="W31" s="21">
+        <v>0</v>
+      </c>
+      <c r="X31" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="22">
         <v>2.7589999999999999</v>
       </c>
-      <c r="AH31" s="23">
+      <c r="AH31" s="22">
         <v>3.948</v>
       </c>
-      <c r="AI31" s="23">
+      <c r="AI31" s="22">
         <v>2.4550000000000001</v>
       </c>
-      <c r="AJ31" s="23">
+      <c r="AJ31" s="22">
         <v>3.63</v>
       </c>
-      <c r="AK31" s="23">
+      <c r="AK31" s="22">
         <v>12.791999999999998</v>
       </c>
-      <c r="AL31" s="23">
+      <c r="AL31" s="22">
         <v>3.177</v>
       </c>
-      <c r="AM31" s="23">
+      <c r="AM31" s="22">
         <v>3.1579999999999999</v>
       </c>
-      <c r="AN31" s="23">
+      <c r="AN31" s="22">
         <v>2.423</v>
       </c>
-      <c r="AO31" s="23">
+      <c r="AO31" s="22">
         <v>1.637</v>
       </c>
-      <c r="AP31" s="23">
+      <c r="AP31" s="22">
         <v>10.395</v>
       </c>
-      <c r="AQ31" s="23">
-[...20 lines deleted...]
-      <c r="AX31" s="23">
+      <c r="AQ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="22">
         <v>0.66937000000000002</v>
       </c>
-      <c r="AY31" s="23">
+      <c r="AY31" s="22">
         <v>0.51921000000000006</v>
       </c>
-      <c r="AZ31" s="23">
+      <c r="AZ31" s="22">
         <v>1.18858</v>
       </c>
-      <c r="BA31" s="23">
+      <c r="BA31" s="22">
         <v>0.38292000000000004</v>
       </c>
-      <c r="BB31" s="23">
+      <c r="BB31" s="22">
         <v>0.46951000000000004</v>
       </c>
-      <c r="BC31" s="23">
+      <c r="BC31" s="22">
         <v>0.41860000000000003</v>
       </c>
-      <c r="BD31" s="23">
+      <c r="BD31" s="22">
         <v>0.35183000000000003</v>
       </c>
-      <c r="BE31" s="23">
+      <c r="BE31" s="22">
         <v>1.6228600000000002</v>
       </c>
-      <c r="BF31" s="23">
+      <c r="BF31" s="22">
         <v>0.28214</v>
       </c>
-      <c r="BG31" s="23">
+      <c r="BG31" s="22">
         <v>0.18854000000000001</v>
       </c>
-      <c r="BH31" s="23">
+      <c r="BH31" s="22">
         <v>0.36415000000000008</v>
       </c>
-      <c r="BI31" s="23">
+      <c r="BI31" s="22">
         <v>0.41827999999999999</v>
       </c>
-      <c r="BJ31" s="23">
+      <c r="BJ31" s="22">
         <v>1.2531099999999999</v>
       </c>
-      <c r="BK31" s="23">
+      <c r="BK31" s="22">
         <v>0.22341999999999998</v>
       </c>
-      <c r="BL31" s="23">
+      <c r="BL31" s="22">
         <v>2.0500599999999998</v>
       </c>
-      <c r="BM31" s="23">
+      <c r="BM31" s="22">
         <v>7.1333099999999998</v>
       </c>
-      <c r="BN31" s="23">
+      <c r="BN31" s="22">
         <v>8.5278899999999993</v>
       </c>
-      <c r="BO31" s="23">
+      <c r="BO31" s="22">
         <v>17.93468</v>
       </c>
-      <c r="BP31" s="23">
+      <c r="BP31" s="22">
         <v>11.139530000000001</v>
       </c>
-      <c r="BQ31" s="23">
+      <c r="BQ31" s="22">
         <v>5.6327800000000003</v>
       </c>
-      <c r="BR31" s="23">
+      <c r="BR31" s="22">
         <v>3.5558400000000003</v>
       </c>
-      <c r="BS31" s="23">
+      <c r="BS31" s="22">
         <v>3.2256299999999998</v>
       </c>
-      <c r="BT31" s="23">
+      <c r="BT31" s="22">
         <v>23.55378</v>
       </c>
-      <c r="BU31" s="23">
+      <c r="BU31" s="22">
         <v>1.8941899999999998</v>
       </c>
-      <c r="BV31" s="23">
+      <c r="BV31" s="22">
         <v>1.4425599999999998</v>
       </c>
-      <c r="BW31" s="23">
+      <c r="BW31" s="22">
         <v>2.9319899999999999</v>
       </c>
-      <c r="BX31" s="23">
+      <c r="BX31" s="22">
         <v>2.1095299999999999</v>
       </c>
-      <c r="BY31" s="23">
+      <c r="BY31" s="22">
         <v>8.3782699999999988</v>
       </c>
-      <c r="BZ31" s="23">
+      <c r="BZ31" s="22">
         <v>1.06894</v>
       </c>
-      <c r="CA31" s="23">
+      <c r="CA31" s="22">
         <v>1.8388000000000002</v>
       </c>
-      <c r="CB31" s="23">
+      <c r="CB31" s="22">
         <v>0.93027000000000004</v>
       </c>
-      <c r="CC31" s="23">
+      <c r="CC31" s="22">
         <v>0.34114999999999995</v>
       </c>
-      <c r="CD31" s="23">
+      <c r="CD31" s="22">
         <v>4.1791600000000004</v>
       </c>
-      <c r="CE31" s="23">
+      <c r="CE31" s="22">
         <v>0.36302999999999996</v>
       </c>
-      <c r="CF31" s="23">
+      <c r="CF31" s="22">
         <v>0.5867</v>
       </c>
-      <c r="CG31" s="23">
+      <c r="CG31" s="22">
         <v>0.74547999999999992</v>
       </c>
-      <c r="CH31" s="23">
+      <c r="CH31" s="22">
         <v>0.84577999999999998</v>
       </c>
-      <c r="CI31" s="23">
+      <c r="CI31" s="22">
         <v>2.5409899999999999</v>
       </c>
-      <c r="CJ31" s="23">
+      <c r="CJ31" s="22">
         <v>0.91807000000000005</v>
       </c>
-      <c r="CK31" s="23">
+      <c r="CK31" s="22">
         <v>2.1967200000000005</v>
       </c>
-      <c r="CL31" s="23">
+      <c r="CL31" s="22">
         <v>6.9464300000000003</v>
       </c>
-      <c r="CM31" s="23">
+      <c r="CM31" s="22">
         <v>6.8882700000000012</v>
       </c>
-      <c r="CN31" s="23">
+      <c r="CN31" s="22">
         <v>16.949490000000001</v>
       </c>
-      <c r="CO31" s="23">
+      <c r="CO31" s="22">
         <v>15.124780000000003</v>
       </c>
-      <c r="CP31" s="23">
+      <c r="CP31" s="22">
         <v>25.750589999999999</v>
       </c>
-      <c r="CQ31" s="23">
+      <c r="CQ31" s="22">
         <v>26.657329999999995</v>
       </c>
-      <c r="CR31" s="23">
+      <c r="CR31" s="22">
         <v>16.605399999999989</v>
       </c>
-      <c r="CS31" s="23">
+      <c r="CS31" s="22">
         <v>84.138099999999994</v>
       </c>
-      <c r="CT31" s="23">
+      <c r="CT31" s="22">
         <v>21.898460000000004</v>
       </c>
-      <c r="CU31" s="23">
+      <c r="CU31" s="22">
         <v>20.573450000000001</v>
       </c>
-      <c r="CV31" s="23">
+      <c r="CV31" s="22">
         <v>17.070942271</v>
       </c>
-      <c r="CW31" s="23">
+      <c r="CW31" s="22">
         <v>8.3030510000000017</v>
       </c>
-      <c r="CX31" s="23">
+      <c r="CX31" s="22">
         <v>67.845903271000012</v>
       </c>
-      <c r="CY31" s="23">
+      <c r="CY31" s="22">
         <v>13.252130000000001</v>
       </c>
-      <c r="CZ31" s="23">
+      <c r="CZ31" s="22">
         <v>16.047339999999998</v>
       </c>
-      <c r="DA31" s="23">
+      <c r="DA31" s="22">
         <v>16.275030000000001</v>
       </c>
-      <c r="DB31" s="23">
+      <c r="DB31" s="22">
         <v>17.564500000000006</v>
       </c>
-      <c r="DC31" s="23">
+      <c r="DC31" s="22">
         <v>63.13900000000001</v>
       </c>
-      <c r="DD31" s="105"/>
+      <c r="DD31" s="22">
+        <v>16.268909999999998</v>
+      </c>
     </row>
-    <row r="32" spans="1:108" ht="37.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+    <row r="32" spans="1:108" ht="37.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="C32" s="22">
+      <c r="C32" s="21">
         <v>924.81807000000003</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="21">
         <v>1065.3910000000001</v>
       </c>
-      <c r="E32" s="22">
+      <c r="E32" s="21">
         <v>1286.8757699999999</v>
       </c>
-      <c r="F32" s="22">
+      <c r="F32" s="21">
         <v>1358.4976399999998</v>
       </c>
-      <c r="G32" s="22">
+      <c r="G32" s="21">
         <v>4635.58248</v>
       </c>
-      <c r="H32" s="22">
+      <c r="H32" s="21">
         <v>1294.5288099999998</v>
       </c>
-      <c r="I32" s="22">
+      <c r="I32" s="21">
         <v>2094.0901399999998</v>
       </c>
-      <c r="J32" s="22">
+      <c r="J32" s="21">
         <v>2237.5485799999997</v>
       </c>
-      <c r="K32" s="22">
+      <c r="K32" s="21">
         <v>2067.5348000000004</v>
       </c>
-      <c r="L32" s="22">
+      <c r="L32" s="21">
         <v>7693.7023299999992</v>
       </c>
-      <c r="M32" s="22">
+      <c r="M32" s="21">
         <v>2169.3332799999998</v>
       </c>
-      <c r="N32" s="22">
+      <c r="N32" s="21">
         <v>2972.7843499999999</v>
       </c>
-      <c r="O32" s="22">
+      <c r="O32" s="21">
         <v>2451.2654700000003</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="21">
         <v>3717.61904</v>
       </c>
-      <c r="Q32" s="22">
+      <c r="Q32" s="21">
         <v>11311.002140000001</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R32" s="21">
         <v>3655.9903199999999</v>
       </c>
-      <c r="S32" s="22">
+      <c r="S32" s="21">
         <v>5672.250790000001</v>
       </c>
-      <c r="T32" s="22">
+      <c r="T32" s="21">
         <v>4553.1141899999993</v>
       </c>
-      <c r="U32" s="22">
+      <c r="U32" s="21">
         <v>3114.8291799999997</v>
       </c>
-      <c r="V32" s="22">
+      <c r="V32" s="21">
         <v>16996.18448</v>
       </c>
-      <c r="W32" s="22">
+      <c r="W32" s="21">
         <v>1184.1967000000002</v>
       </c>
-      <c r="X32" s="22">
+      <c r="X32" s="21">
         <v>2774.5904300000002</v>
       </c>
-      <c r="Y32" s="22">
+      <c r="Y32" s="21">
         <v>2944.5188770144773</v>
       </c>
-      <c r="Z32" s="22">
+      <c r="Z32" s="21">
         <v>3524.15427</v>
       </c>
-      <c r="AA32" s="22">
+      <c r="AA32" s="21">
         <v>10427.460277014477</v>
       </c>
-      <c r="AB32" s="22">
+      <c r="AB32" s="21">
         <v>3730.6804199999997</v>
       </c>
-      <c r="AC32" s="22">
+      <c r="AC32" s="21">
         <v>5106.5833899999998</v>
       </c>
-      <c r="AD32" s="22">
+      <c r="AD32" s="21">
         <v>4067.3068900000007</v>
       </c>
-      <c r="AE32" s="22">
+      <c r="AE32" s="21">
         <v>4416.09321</v>
       </c>
-      <c r="AF32" s="22">
+      <c r="AF32" s="21">
         <v>17320.663909999999</v>
       </c>
-      <c r="AG32" s="23">
+      <c r="AG32" s="22">
         <v>5894.3465200000001</v>
       </c>
-      <c r="AH32" s="23">
+      <c r="AH32" s="22">
         <v>7141.1086399999986</v>
       </c>
-      <c r="AI32" s="23">
+      <c r="AI32" s="22">
         <v>6506.5409969569109</v>
       </c>
-      <c r="AJ32" s="23">
+      <c r="AJ32" s="22">
         <v>5466.933251546453</v>
       </c>
-      <c r="AK32" s="23">
+      <c r="AK32" s="22">
         <v>25008.929408503362</v>
       </c>
-      <c r="AL32" s="23">
+      <c r="AL32" s="22">
         <v>6484.5117200000004</v>
       </c>
-      <c r="AM32" s="23">
+      <c r="AM32" s="22">
         <v>6480.9253900000003</v>
       </c>
-      <c r="AN32" s="23">
+      <c r="AN32" s="22">
         <v>6061.2985200000003</v>
       </c>
-      <c r="AO32" s="23">
+      <c r="AO32" s="22">
         <v>5521.2379328583502</v>
       </c>
-      <c r="AP32" s="23">
+      <c r="AP32" s="22">
         <v>24547.973562858351</v>
       </c>
-      <c r="AQ32" s="23">
+      <c r="AQ32" s="22">
         <v>5922.86355</v>
       </c>
-      <c r="AR32" s="23">
+      <c r="AR32" s="22">
         <v>5130.9812392984204</v>
       </c>
-      <c r="AS32" s="23">
+      <c r="AS32" s="22">
         <v>5985.8135309815098</v>
       </c>
-      <c r="AT32" s="23">
+      <c r="AT32" s="22">
         <v>5211.7461090618299</v>
       </c>
-      <c r="AU32" s="23">
+      <c r="AU32" s="22">
         <v>22251.404429341761</v>
       </c>
-      <c r="AV32" s="23">
+      <c r="AV32" s="22">
         <v>5424.6575117971406</v>
       </c>
-      <c r="AW32" s="23">
+      <c r="AW32" s="22">
         <v>5224.4144518064204</v>
       </c>
-      <c r="AX32" s="23">
+      <c r="AX32" s="22">
         <v>5694.0290400000004</v>
       </c>
-      <c r="AY32" s="23">
+      <c r="AY32" s="22">
         <v>3202.7749099999996</v>
       </c>
-      <c r="AZ32" s="23">
+      <c r="AZ32" s="22">
         <v>19545.875913603562</v>
       </c>
-      <c r="BA32" s="23">
+      <c r="BA32" s="22">
         <v>2351.5873035710001</v>
       </c>
-      <c r="BB32" s="23">
+      <c r="BB32" s="22">
         <v>2953.5542103690004</v>
       </c>
-      <c r="BC32" s="23">
+      <c r="BC32" s="22">
         <v>1792.4628168216</v>
       </c>
-      <c r="BD32" s="23">
+      <c r="BD32" s="22">
         <v>1523.4606689173959</v>
       </c>
-      <c r="BE32" s="23">
+      <c r="BE32" s="22">
         <v>8621.0649996789962</v>
       </c>
-      <c r="BF32" s="23">
+      <c r="BF32" s="22">
         <v>2104.9836143858065</v>
       </c>
-      <c r="BG32" s="23">
+      <c r="BG32" s="22">
         <v>3170.6035058319985</v>
       </c>
-      <c r="BH32" s="23">
+      <c r="BH32" s="22">
         <v>2313.4422608079999</v>
       </c>
-      <c r="BI32" s="23">
+      <c r="BI32" s="22">
         <v>3337.9238969356638</v>
       </c>
-      <c r="BJ32" s="23">
+      <c r="BJ32" s="22">
         <v>10926.953277961467</v>
       </c>
-      <c r="BK32" s="23">
+      <c r="BK32" s="22">
         <v>4131.3033138384644</v>
       </c>
-      <c r="BL32" s="23">
+      <c r="BL32" s="22">
         <v>3876.853788376156</v>
       </c>
-      <c r="BM32" s="23">
+      <c r="BM32" s="22">
         <v>3341.1088465649659</v>
       </c>
-      <c r="BN32" s="23">
+      <c r="BN32" s="22">
         <v>4001.7989999999995</v>
       </c>
-      <c r="BO32" s="23">
+      <c r="BO32" s="22">
         <v>15351.064948779585</v>
       </c>
-      <c r="BP32" s="23">
+      <c r="BP32" s="22">
         <v>5368.5233200000002</v>
       </c>
-      <c r="BQ32" s="23">
+      <c r="BQ32" s="22">
         <v>4960.7348800000009</v>
       </c>
-      <c r="BR32" s="23">
+      <c r="BR32" s="22">
         <v>4822.4765500000003</v>
       </c>
-      <c r="BS32" s="23">
+      <c r="BS32" s="22">
         <v>3934.9788444560099</v>
       </c>
-      <c r="BT32" s="23">
+      <c r="BT32" s="22">
         <v>19086.71359445601</v>
       </c>
-      <c r="BU32" s="23">
+      <c r="BU32" s="22">
         <v>4856.5989795863507</v>
       </c>
-      <c r="BV32" s="23">
+      <c r="BV32" s="22">
         <v>5319.023929</v>
       </c>
-      <c r="BW32" s="23">
+      <c r="BW32" s="22">
         <v>5086.8779700000005</v>
       </c>
-      <c r="BX32" s="23">
+      <c r="BX32" s="22">
         <v>4849.1616839999997</v>
       </c>
-      <c r="BY32" s="23">
+      <c r="BY32" s="22">
         <v>20111.662562586349</v>
       </c>
-      <c r="BZ32" s="23">
+      <c r="BZ32" s="22">
         <v>3337.5194670000001</v>
       </c>
-      <c r="CA32" s="23">
+      <c r="CA32" s="22">
         <v>2868.0160430000005</v>
       </c>
-      <c r="CB32" s="23">
+      <c r="CB32" s="22">
         <v>3358.0328760900002</v>
       </c>
-      <c r="CC32" s="23">
+      <c r="CC32" s="22">
         <v>3567.9194341999996</v>
       </c>
-      <c r="CD32" s="23">
+      <c r="CD32" s="22">
         <v>13131.48782029</v>
       </c>
-      <c r="CE32" s="23">
+      <c r="CE32" s="22">
         <v>4353.5089254900004</v>
       </c>
-      <c r="CF32" s="23">
+      <c r="CF32" s="22">
         <v>5698.7054900000003</v>
       </c>
-      <c r="CG32" s="23">
+      <c r="CG32" s="22">
         <v>5732.3502100000005</v>
       </c>
-      <c r="CH32" s="23">
+      <c r="CH32" s="22">
         <v>6213.0200799999993</v>
       </c>
-      <c r="CI32" s="23">
+      <c r="CI32" s="22">
         <v>21997.58470549</v>
       </c>
-      <c r="CJ32" s="23">
+      <c r="CJ32" s="22">
         <v>6369.7151631099996</v>
       </c>
-      <c r="CK32" s="23">
+      <c r="CK32" s="22">
         <v>6461.1576380000006</v>
       </c>
-      <c r="CL32" s="23">
+      <c r="CL32" s="22">
         <v>6316.5144799999998</v>
       </c>
-      <c r="CM32" s="23">
+      <c r="CM32" s="22">
         <v>5484.3575900000005</v>
       </c>
-      <c r="CN32" s="23">
+      <c r="CN32" s="22">
         <v>24631.744871110001</v>
       </c>
-      <c r="CO32" s="23">
+      <c r="CO32" s="22">
         <v>5850.9993629999999</v>
       </c>
-      <c r="CP32" s="23">
+      <c r="CP32" s="22">
         <v>6465.4070115599998</v>
       </c>
-      <c r="CQ32" s="23">
+      <c r="CQ32" s="22">
         <v>5628.3363899999995</v>
       </c>
-      <c r="CR32" s="23">
+      <c r="CR32" s="22">
         <v>6715.28622</v>
       </c>
-      <c r="CS32" s="23">
+      <c r="CS32" s="22">
         <v>24660.028984559998</v>
       </c>
-      <c r="CT32" s="23">
+      <c r="CT32" s="22">
         <v>5344.8482599999998</v>
       </c>
-      <c r="CU32" s="23">
+      <c r="CU32" s="22">
         <v>6166.1726131600008</v>
       </c>
-      <c r="CV32" s="23">
+      <c r="CV32" s="22">
         <v>5165.3554200590706</v>
       </c>
-      <c r="CW32" s="23">
+      <c r="CW32" s="22">
         <v>5837.6057400000009</v>
       </c>
-      <c r="CX32" s="23">
+      <c r="CX32" s="22">
         <v>22513.982033219072</v>
       </c>
-      <c r="CY32" s="23">
+      <c r="CY32" s="22">
         <v>5316.5468500000006</v>
       </c>
-      <c r="CZ32" s="23">
+      <c r="CZ32" s="22">
         <v>4551.248520000001</v>
       </c>
-      <c r="DA32" s="23">
+      <c r="DA32" s="22">
         <v>6193.11122715071</v>
       </c>
-      <c r="DB32" s="23">
+      <c r="DB32" s="22">
         <v>4561.4291518713489</v>
       </c>
-      <c r="DC32" s="23">
+      <c r="DC32" s="22">
         <v>20622.335749022059</v>
       </c>
-      <c r="DD32" s="105"/>
+      <c r="DD32" s="22">
+        <v>5619.1245400000007</v>
+      </c>
     </row>
-    <row r="33" spans="1:1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="34" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="36" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A36" s="17" t="s">
+    <row r="36" spans="1:1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="17" t="s">
+    <row r="37" spans="1:1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
         <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B176"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40" style="94" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="94"/>
+    <col min="1" max="1" width="40" style="92" customWidth="1"/>
+    <col min="2" max="2" width="150.88671875" style="92" customWidth="1"/>
+    <col min="3" max="43" width="6.6640625" style="92" customWidth="1"/>
+    <col min="44" max="16384" width="9.109375" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="107" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="107"/>
+      <c r="A1" s="101" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1" s="101"/>
     </row>
     <row r="2" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="95"/>
+      <c r="A2" s="93"/>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="96" t="s">
+      <c r="A3" s="94" t="s">
+        <v>295</v>
+      </c>
+      <c r="B3" s="95" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="98" t="s">
-[...3 lines deleted...]
-        <v>301</v>
+      <c r="A4" s="96" t="s">
+        <v>298</v>
+      </c>
+      <c r="B4" s="97" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="98" t="s">
+      <c r="A5" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="99" t="s">
-        <v>300</v>
+      <c r="B5" s="97" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="98" t="s">
+      <c r="A6" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="99" t="s">
+      <c r="B6" s="97" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A7" s="97" t="s">
         <v>302</v>
       </c>
+      <c r="B7" s="97" t="s">
+        <v>305</v>
+      </c>
     </row>
-    <row r="7" spans="1:2" s="100" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A7" s="103" t="s">
+    <row r="8" spans="1:2" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A8" s="97" t="s">
         <v>303</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B8" s="97" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A9" s="97" t="s">
         <v>306</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A9" s="103" t="s">
+      <c r="B9" s="97" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="101"/>
-      <c r="B10" s="102"/>
+      <c r="A10" s="98"/>
+      <c r="B10" s="99"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="102"/>
+      <c r="A11" s="99"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="102"/>
+      <c r="A12" s="99"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="102"/>
+      <c r="A13" s="99"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="102"/>
+      <c r="A14" s="99"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="102"/>
+      <c r="A15" s="99"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-[...481 lines deleted...]
-    </row>
+    <row r="20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Project xmlns="fb3f2c80-437a-4cd4-b609-edddfca0a63f">BPM6</Project>
+    <DeptDiv xmlns="d6aed6fa-2026-4520-beb0-211d75a325c0">STASI</DeptDiv>
+    <SecurityClassification xmlns="d6aed6fa-2026-4520-beb0-211d75a325c0">FOR OFFICIAL USE ONLY</SecurityClassification>
+    <Subjects xmlns="d6aed6fa-2026-4520-beb0-211d75a325c0" xsi:nil="true"/>
+    <Countries xmlns="d6aed6fa-2026-4520-beb0-211d75a325c0" xsi:nil="true"/>
+    <DocumentType xmlns="d6aed6fa-2026-4520-beb0-211d75a325c0">Basic Data</DocumentType>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="IMF Word Document" ma:contentTypeID="0x010100309A4E0EF3A2364ABA4ADB257BC59C38003630B8D646E6C74FB8AFFEE9317B3FB8" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="929d1ca7a0b7600ad954f64795dd1b51">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6aed6fa-2026-4520-beb0-211d75a325c0" xmlns:ns4="fb3f2c80-437a-4cd4-b609-edddfca0a63f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d967b97747d75adab77b99233dd70349" ns2:_="" ns4:_="">
     <xsd:import namespace="d6aed6fa-2026-4520-beb0-211d75a325c0"/>
     <xsd:import namespace="fb3f2c80-437a-4cd4-b609-edddfca0a63f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:DeptDiv"/>
                 <xsd:element ref="ns2:SecurityClassification"/>
                 <xsd:element ref="ns2:Countries" minOccurs="0"/>
                 <xsd:element ref="ns2:Subjects" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentType"/>
                 <xsd:element ref="ns4:Project" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" targetNamespace="d6aed6fa-2026-4520-beb0-211d75a325c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -34201,113 +33939,97 @@
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF2B0B41-825B-4C1D-A245-F7E0A9B428A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53635896-7E57-4A1D-80BC-09C792BA5C9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1768F0A7-EFF5-44F8-9C56-BA1EF8235202}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="fb3f2c80-437a-4cd4-b609-edddfca0a63f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d6aed6fa-2026-4520-beb0-211d75a325c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53635896-7E57-4A1D-80BC-09C792BA5C9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF2B0B41-825B-4C1D-A245-F7E0A9B428A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d6aed6fa-2026-4520-beb0-211d75a325c0"/>
+    <ds:schemaRef ds:uri="fb3f2c80-437a-4cd4-b609-edddfca0a63f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{defa4170-0d19-0005-0004-bc88714345d2}" enabled="1" method="Standard" siteId="{0da131ea-90c3-4fe2-b77e-8d865025425f}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">