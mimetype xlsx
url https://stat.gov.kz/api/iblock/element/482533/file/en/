--- v0 (2026-05-07)
+++ v1 (2026-10-17)
@@ -1,811 +1,1690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="946"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
+    <sheet name="metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="comprehensive schools by" sheetId="8" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  <calcPr calcId="125725"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="69">
-[...57 lines deleted...]
-    <t>...</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="49">
+  <si>
+    <t>2 908 360</t>
+  </si>
+  <si>
+    <t>3 026 344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 573 741 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 600 016 </t>
+  </si>
+  <si>
+    <t>https://bala.stat.gov.kz/obscheobrazovatelnye-shkoly-po-formam-sobstvennosti/</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Person</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
-    <t>Since 2000</t>
-[...1 lines deleted...]
-  <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
-    <t>The aggregation</t>
-[...1 lines deleted...]
-  <si>
     <t>Methodology for Calculation</t>
-  </si>
-[...1 lines deleted...]
-    <t>metric is not calculated</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>The Turkestan region and the city of Shymkent (a city of republican significance) were formed in 2018; the regions of Abai, Zhetisu, Ulytau were formed in 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-[...1 lines deleted...]
-  <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/methodology/33/</t>
-[...1 lines deleted...]
-  <si>
     <t>Related Publications:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/social-statistics/stat-edu-science-inno/spreadsheets/</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful Links:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
-    <t>Department of Population Statistics</t>
-[...1 lines deleted...]
-  <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Salikova Assel Tolegenovna</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
-    <t>+7 717274-93-74</t>
-[...1 lines deleted...]
-  <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>as.salikova@aspire.gov.kz</t>
+    <t>December 31,2025</t>
+  </si>
+  <si>
+    <t>December 31,2026</t>
+  </si>
+  <si>
+    <t>Department of International Cooperation and Sustainable Development</t>
+  </si>
+  <si>
+    <t>+7 7172749830, 749841, 749485</t>
+  </si>
+  <si>
+    <t>General education schools by form of ownership</t>
+  </si>
+  <si>
+    <t>Units, persons</t>
+  </si>
+  <si>
+    <t>2013–2025 academic year</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>The indicator is not calculated.</t>
+  </si>
+  <si>
+    <t>Administrative data of the Ministry of Education of the Republic of Kazakhstan.</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
-    <t>код КАТО</t>
-[...44 lines deleted...]
-    <t>Number of higher education institutions</t>
+    <t>Comprehensive schools by ownership</t>
+  </si>
+  <si>
+    <t>Institutions – total</t>
+  </si>
+  <si>
+    <t>type:</t>
+  </si>
+  <si>
+    <t>public</t>
+  </si>
+  <si>
+    <t>non-public</t>
+  </si>
+  <si>
+    <t>Number of students (persons)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This indicator reflects the total number of functioning general secondary education organizations (primary, basic secondary and general secondary levels) operating in a specific territory during the reporting period, regardless of their form of ownership and departmental affiliation. Number of students enrolled in general education schools under primary, basic secondary and general secondary education programmes as of the reporting date.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...28 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...24 lines deleted...]
-    <font>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-    <font>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...14 lines deleted...]
-    <font>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...1 lines deleted...]
-      <sz val="8"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...22 lines deleted...]
-      <sz val="10"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...17 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="47">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...27 lines deleted...]
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="63"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="63"/>
       </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="22"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="22"/>
       </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
-      <bottom/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="39" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="40" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="40" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="41" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="44" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="48" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="46" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="46" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="10" xfId="66" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="10" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="46" borderId="10" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="46" borderId="10" xfId="66" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="46" borderId="10" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="66" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="66" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...93 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...37 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="10" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+  <cellStyles count="85">
+    <cellStyle name="20% - Акцент1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Normal" xfId="44"/>
+    <cellStyle name="Normal 2" xfId="47"/>
+    <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="48"/>
+    <cellStyle name="Акцент2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="49"/>
+    <cellStyle name="Акцент3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="50"/>
+    <cellStyle name="Акцент4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="51"/>
+    <cellStyle name="Акцент5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="52"/>
+    <cellStyle name="Акцент6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="53"/>
+    <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="54"/>
+    <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="55"/>
+    <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="56"/>
+    <cellStyle name="Гиперссылка" xfId="46" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="57"/>
+    <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1 2" xfId="58"/>
+    <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2 2" xfId="59"/>
+    <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3 2" xfId="60"/>
+    <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4 2" xfId="61"/>
+    <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Итог 2" xfId="62"/>
+    <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="63"/>
+    <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="64"/>
+    <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Нейтральный 2" xfId="65"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 10" xfId="43"/>
+    <cellStyle name="Обычный 2" xfId="42"/>
+    <cellStyle name="Обычный 2 2" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2" xfId="67"/>
+    <cellStyle name="Обычный 2 3" xfId="68"/>
+    <cellStyle name="Обычный 2 4" xfId="69"/>
+    <cellStyle name="Обычный 3" xfId="45"/>
+    <cellStyle name="Обычный 3 2" xfId="70"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 4" xfId="72"/>
+    <cellStyle name="Обычный 5" xfId="73"/>
+    <cellStyle name="Обычный 6" xfId="74"/>
+    <cellStyle name="Обычный 7" xfId="75"/>
+    <cellStyle name="Обычный 8" xfId="76"/>
+    <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="77"/>
+    <cellStyle name="Пояснение" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Пояснение 2" xfId="78"/>
+    <cellStyle name="Примечание" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="79"/>
+    <cellStyle name="Процентный 2" xfId="80"/>
+    <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка 2" xfId="81"/>
+    <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения 2" xfId="82"/>
+    <cellStyle name="Финансовый 2" xfId="83"/>
+    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="84"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7">
+      <tableStyleElement type="wholeTable" dxfId="16"/>
+      <tableStyleElement type="headerRow" dxfId="15"/>
+      <tableStyleElement type="totalRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="lastColumn" dxfId="12"/>
+      <tableStyleElement type="firstRowStripe" dxfId="11"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="10"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10">
+      <tableStyleElement type="headerRow" dxfId="9"/>
+      <tableStyleElement type="totalRow" dxfId="8"/>
+      <tableStyleElement type="firstRowStripe" dxfId="7"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="6"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="5"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="4"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="3"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="2"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="1"/>
+      <tableStyleElement type="pageFieldValues" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1049,2414 +1928,1392 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B23"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.140625" customWidth="1"/>
-    <col min="2" max="2" width="73.85546875" customWidth="1"/>
+    <col min="1" max="1" width="43" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="56.85546875" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="41" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="3"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="63">
-[...4 lines deleted...]
-      <c r="A3" s="41" t="s">
+      <c r="B10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="41" t="s">
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="64" t="s">
+      <c r="B12" s="10"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="B13" s="11"/>
+      <c r="C13" s="12"/>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="64" t="s">
+      <c r="B15" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="B16" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="B17" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="64" t="s">
+      <c r="B18" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="41" t="s">
+      <c r="B19" s="34"/>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="64" t="s">
+      <c r="B20" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
         <v>24</v>
       </c>
-    </row>
-[...102 lines deleted...]
-      <c r="B23" s="45"/>
+      <c r="B21" s="15"/>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...7 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B22"/>
+  <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="56.85546875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="20"/>
+    <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="20" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="20"/>
+    <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="20" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="20"/>
+    <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="20" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="20"/>
+    <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="20"/>
+    <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="20"/>
+    <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="20"/>
+    <col min="1793" max="1793" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="20"/>
+    <col min="2049" max="2049" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="20"/>
+    <col min="2305" max="2305" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="20"/>
+    <col min="2561" max="2561" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="20"/>
+    <col min="2817" max="2817" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="20"/>
+    <col min="3073" max="3073" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="20"/>
+    <col min="3329" max="3329" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="20"/>
+    <col min="3585" max="3585" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="20"/>
+    <col min="3841" max="3841" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="20"/>
+    <col min="4097" max="4097" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="20"/>
+    <col min="4353" max="4353" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="20"/>
+    <col min="4609" max="4609" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="20"/>
+    <col min="4865" max="4865" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="20"/>
+    <col min="5121" max="5121" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="20"/>
+    <col min="5377" max="5377" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="20"/>
+    <col min="5633" max="5633" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="20"/>
+    <col min="5889" max="5889" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="20"/>
+    <col min="6145" max="6145" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="20"/>
+    <col min="6401" max="6401" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="20"/>
+    <col min="6657" max="6657" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="20"/>
+    <col min="6913" max="6913" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="20"/>
+    <col min="7169" max="7169" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="20"/>
+    <col min="7425" max="7425" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="20"/>
+    <col min="7681" max="7681" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="20"/>
+    <col min="7937" max="7937" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="20"/>
+    <col min="8193" max="8193" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="20"/>
+    <col min="8449" max="8449" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="20"/>
+    <col min="8705" max="8705" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="20"/>
+    <col min="8961" max="8961" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="20"/>
+    <col min="9217" max="9217" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="20"/>
+    <col min="9473" max="9473" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="20"/>
+    <col min="9729" max="9729" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="20"/>
+    <col min="9985" max="9985" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="20"/>
+    <col min="10241" max="10241" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="20"/>
+    <col min="10497" max="10497" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="20"/>
+    <col min="10753" max="10753" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="20"/>
+    <col min="11009" max="11009" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="20"/>
+    <col min="11265" max="11265" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="20"/>
+    <col min="11521" max="11521" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="20"/>
+    <col min="11777" max="11777" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="20"/>
+    <col min="12033" max="12033" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="20"/>
+    <col min="12289" max="12289" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="20"/>
+    <col min="12545" max="12545" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="20"/>
+    <col min="12801" max="12801" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="20"/>
+    <col min="13057" max="13057" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="20"/>
+    <col min="13313" max="13313" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="20"/>
+    <col min="13569" max="13569" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="20"/>
+    <col min="13825" max="13825" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="20"/>
+    <col min="14081" max="14081" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="20"/>
+    <col min="14337" max="14337" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="20"/>
+    <col min="14593" max="14593" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="20"/>
+    <col min="14849" max="14849" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="20"/>
+    <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="20"/>
+    <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="20"/>
+    <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="20"/>
+    <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="20"/>
+    <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="20" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-[...99 lines deleted...]
-      <c r="B22" s="46"/>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="19"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="36" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="36" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B14"/>
+    </row>
+    <row r="15" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B15"/>
+    </row>
+    <row r="16" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B16"/>
+    </row>
+    <row r="17" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B17"/>
+    </row>
+    <row r="18" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B18"/>
+    </row>
+    <row r="19" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B19"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="39" t="s">
+        <v>41</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB55"/>
+  <dimension ref="A2:N17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R16" sqref="R16:S16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.140625" style="4" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="6" width="9.5703125" style="22" customWidth="1"/>
+    <col min="7" max="14" width="9.5703125" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...30 lines deleted...]
-      <c r="B5" s="52" t="s">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+    </row>
+    <row r="5" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1"/>
+      <c r="B5" s="24">
+        <v>2013</v>
+      </c>
+      <c r="C5" s="24">
+        <v>2014</v>
+      </c>
+      <c r="D5" s="24">
+        <v>2015</v>
+      </c>
+      <c r="E5" s="24">
+        <v>2016</v>
+      </c>
+      <c r="F5" s="24">
+        <v>2017</v>
+      </c>
+      <c r="G5" s="24">
+        <v>2018</v>
+      </c>
+      <c r="H5" s="24">
+        <v>2019</v>
+      </c>
+      <c r="I5" s="24">
+        <v>2020</v>
+      </c>
+      <c r="J5" s="24">
+        <v>2021</v>
+      </c>
+      <c r="K5" s="24">
+        <v>2022</v>
+      </c>
+      <c r="L5" s="24">
+        <v>2023</v>
+      </c>
+      <c r="M5" s="24">
+        <v>2024</v>
+      </c>
+      <c r="N5" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="26">
+        <v>7649</v>
+      </c>
+      <c r="C6" s="26">
+        <v>7563</v>
+      </c>
+      <c r="D6" s="26">
+        <v>7511</v>
+      </c>
+      <c r="E6" s="26">
+        <v>7450</v>
+      </c>
+      <c r="F6" s="26">
+        <v>7414</v>
+      </c>
+      <c r="G6" s="26">
+        <v>7393</v>
+      </c>
+      <c r="H6" s="26">
+        <v>7398</v>
+      </c>
+      <c r="I6" s="26">
+        <v>7440</v>
+      </c>
+      <c r="J6" s="26">
+        <v>7550</v>
+      </c>
+      <c r="K6" s="27">
+        <v>7687</v>
+      </c>
+      <c r="L6" s="27">
+        <v>7833</v>
+      </c>
+      <c r="M6" s="26">
+        <v>7920</v>
+      </c>
+      <c r="N6" s="26">
+        <v>8048</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="28"/>
+    </row>
+    <row r="8" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="26">
+        <v>7543</v>
+      </c>
+      <c r="C8" s="26">
+        <v>7464</v>
+      </c>
+      <c r="D8" s="26">
+        <v>7400</v>
+      </c>
+      <c r="E8" s="26">
+        <v>7338</v>
+      </c>
+      <c r="F8" s="26">
+        <v>7289</v>
+      </c>
+      <c r="G8" s="26">
+        <v>7255</v>
+      </c>
+      <c r="H8" s="26">
+        <v>7209</v>
+      </c>
+      <c r="I8" s="26">
+        <v>7190</v>
+      </c>
+      <c r="J8" s="26">
+        <v>7173</v>
+      </c>
+      <c r="K8" s="27">
+        <v>7136</v>
+      </c>
+      <c r="L8" s="27">
+        <v>7126</v>
+      </c>
+      <c r="M8" s="26">
+        <v>7092</v>
+      </c>
+      <c r="N8" s="26">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="30">
+        <v>106</v>
+      </c>
+      <c r="C9" s="30">
+        <v>99</v>
+      </c>
+      <c r="D9" s="30">
+        <v>111</v>
+      </c>
+      <c r="E9" s="30">
+        <v>112</v>
+      </c>
+      <c r="F9" s="30">
+        <v>125</v>
+      </c>
+      <c r="G9" s="30">
+        <v>138</v>
+      </c>
+      <c r="H9" s="30">
+        <v>189</v>
+      </c>
+      <c r="I9" s="30">
+        <v>250</v>
+      </c>
+      <c r="J9" s="30">
+        <v>377</v>
+      </c>
+      <c r="K9" s="30">
+        <v>551</v>
+      </c>
+      <c r="L9" s="30">
+        <v>707</v>
+      </c>
+      <c r="M9" s="30">
+        <v>828</v>
+      </c>
+      <c r="N9" s="30">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="30">
+        <v>2597942</v>
+      </c>
+      <c r="C10" s="30">
+        <v>2685063</v>
+      </c>
+      <c r="D10" s="30">
+        <v>2799585</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2930583</v>
+      </c>
+      <c r="F10" s="30">
+        <v>3050770</v>
+      </c>
+      <c r="G10" s="30">
+        <v>3186234</v>
+      </c>
+      <c r="H10" s="30">
+        <v>3337783</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3481347</v>
+      </c>
+      <c r="J10" s="30">
+        <v>3597159</v>
+      </c>
+      <c r="K10" s="30">
+        <v>3709637</v>
+      </c>
+      <c r="L10" s="30">
+        <v>3819071</v>
+      </c>
+      <c r="M10" s="30">
+        <v>3904497</v>
+      </c>
+      <c r="N10" s="30">
+        <v>3964169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="28"/>
+      <c r="N11" s="28"/>
+    </row>
+    <row r="12" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="26">
+        <v>2577153</v>
+      </c>
+      <c r="C12" s="26">
+        <v>2666562</v>
+      </c>
+      <c r="D12" s="26">
+        <v>2777220</v>
+      </c>
+      <c r="E12" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="12"/>
-[...91 lines deleted...]
-      <c r="B7" s="59" t="s">
+      <c r="F12" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="14">
-[...151 lines deleted...]
-      <c r="Y8" s="16">
+      <c r="G12" s="26">
+        <v>3158160</v>
+      </c>
+      <c r="H12" s="26">
+        <v>3295405</v>
+      </c>
+      <c r="I12" s="26">
+        <v>3422241</v>
+      </c>
+      <c r="J12" s="26">
+        <v>3490138</v>
+      </c>
+      <c r="K12" s="26">
+        <v>3539491</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="M12" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="Z8" s="36">
-[...1685 lines deleted...]
-      </c>
+      <c r="N12" s="26">
+        <v>3634172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="26">
+        <v>20789</v>
+      </c>
+      <c r="C13" s="26">
+        <v>18501</v>
+      </c>
+      <c r="D13" s="26">
+        <v>22365</v>
+      </c>
+      <c r="E13" s="26">
+        <v>22223</v>
+      </c>
+      <c r="F13" s="26">
+        <v>24426</v>
+      </c>
+      <c r="G13" s="26">
+        <v>28074</v>
+      </c>
+      <c r="H13" s="26">
+        <v>42378</v>
+      </c>
+      <c r="I13" s="26">
+        <v>59106</v>
+      </c>
+      <c r="J13" s="26">
+        <v>107021</v>
+      </c>
+      <c r="K13" s="26">
+        <v>170146</v>
+      </c>
+      <c r="L13" s="26">
+        <v>245330</v>
+      </c>
+      <c r="M13" s="26">
+        <v>304481</v>
+      </c>
+      <c r="N13" s="26">
+        <v>329997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B4:X4"/>
+    <mergeCell ref="A2:C2"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...4 lines deleted...]
-  </colBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a82387d-61fb-4b2f-9eff-ef815e45d6b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100C769B17AC1344D49B43DECC362824163" ma:contentTypeVersion="19" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b82957e7ff3c104f4b14340bcef95684">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a82387d-61fb-4b2f-9eff-ef815e45d6b6" xmlns:ns3="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc919314501d2989d320c4f4bfa20db6" ns2:_="" ns3:_="">
+    <xsd:import namespace="2a82387d-61fb-4b2f-9eff-ef815e45d6b6"/>
+    <xsd:import namespace="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2a82387d-61fb-4b2f-9eff-ef815e45d6b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Теги изображений" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c09832c1-04f0-4310-be15-596a7ef17bb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Общий доступ с использованием" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Совместно с подробностями" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9b5f559a-f946-4020-abf3-38f6c406ac4c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип контента"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12213BD2-F40A-4CBD-BE02-30CD87BD9501}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A2D581-1014-40D3-9215-3FC922562F88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a82387d-61fb-4b2f-9eff-ef815e45d6b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3114E98-A80C-4217-B43F-C506050AA715}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a82387d-61fb-4b2f-9eff-ef815e45d6b6"/>
+    <ds:schemaRef ds:uri="b06eeaaa-3f6e-4adf-a4f2-525bbb44651a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Indicator!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>metadata</vt:lpstr>
+      <vt:lpstr>conventions</vt:lpstr>
+      <vt:lpstr>comprehensive schools by</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>A.Turebayeva</dc:creator>
+  <dc:creator>Айжан Нурахметова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C769B17AC1344D49B43DECC362824163</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>