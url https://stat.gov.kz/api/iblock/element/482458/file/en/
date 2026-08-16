--- v0 (2026-05-07)
+++ v1 (2026-08-16)
@@ -4,54 +4,54 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\9.3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ODIN\+9.3 сотталгандар\9.3\9.3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90990453-48A6-4129-8585-D56F119D7215}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE9DB8E4-07E9-4968-A2D9-D55DDFBAAC11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="15600" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="67">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
@@ -355,62 +355,56 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -426,113 +420,113 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -851,175 +845,175 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.egov.kz/datasets/view?index=969_mvd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42"/>
-      <c r="B1" s="42"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="20">
+      <c r="B2" s="19">
         <v>123456</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="40" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="32" t="s">
+      <c r="B7" s="31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="11"/>
+      <c r="B8" s="42"/>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="11"/>
+      <c r="B9" s="42"/>
     </row>
     <row r="10" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="32" t="s">
         <v>58</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="38" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="2"/>
     </row>
-    <row r="12" spans="1:4" s="36" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:4" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="35">
+      <c r="B12" s="34">
         <v>46095</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="36" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="40" t="s">
+    <row r="13" spans="1:4" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="35">
+      <c r="B13" s="34">
         <v>46462</v>
       </c>
-      <c r="D13" s="38"/>
+      <c r="D13" s="37"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="7"/>
       <c r="B19" s="7"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
@@ -1049,834 +1043,834 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:L24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="C29" sqref="C29:C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="10" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="10" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="10" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="10" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="10" customWidth="1"/>
     <col min="13" max="19" width="9.140625" style="10"/>
     <col min="20" max="20" width="8.85546875" style="10" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="15"/>
-      <c r="B3" s="15"/>
+      <c r="A3" s="14"/>
+      <c r="B3" s="14"/>
     </row>
     <row r="4" spans="1:12" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="16"/>
-      <c r="C4" s="21">
+      <c r="B4" s="15"/>
+      <c r="C4" s="20">
         <v>42370</v>
       </c>
-      <c r="D4" s="21">
+      <c r="D4" s="20">
         <v>42736</v>
       </c>
-      <c r="E4" s="21">
+      <c r="E4" s="20">
         <v>43101</v>
       </c>
-      <c r="F4" s="21">
+      <c r="F4" s="20">
         <v>43466</v>
       </c>
-      <c r="G4" s="21">
+      <c r="G4" s="20">
         <v>43831</v>
       </c>
-      <c r="H4" s="21">
+      <c r="H4" s="20">
         <v>44197</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="20">
         <v>44562</v>
       </c>
-      <c r="J4" s="21">
+      <c r="J4" s="20">
         <v>44927</v>
       </c>
-      <c r="K4" s="21">
+      <c r="K4" s="20">
         <v>45292</v>
       </c>
-      <c r="L4" s="21">
+      <c r="L4" s="20">
         <v>45658</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="17"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="16"/>
+      <c r="B5" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C5" s="21">
         <v>39945</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="21">
         <v>36343</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E5" s="21">
         <v>35534</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="21">
         <v>28923</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="21">
         <v>31632</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="21">
         <v>34890</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="21">
         <v>34355</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J5" s="21">
         <v>35924</v>
       </c>
-      <c r="K5" s="22">
+      <c r="K5" s="21">
         <v>39443</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L5" s="21">
         <v>38026</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="23">
+      <c r="A6" s="22">
         <v>100000000</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="25"/>
-[...7 lines deleted...]
-      <c r="K6" s="26">
+      <c r="C6" s="24"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="25">
         <v>1599</v>
       </c>
-      <c r="L6" s="26">
+      <c r="L6" s="25">
         <v>2018</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="27">
         <v>3196</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="27">
         <v>2928</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="27">
         <v>2728</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="27">
         <v>2069</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="27">
         <v>1972</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="27">
         <v>2173</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="27">
         <v>2437</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="27">
         <v>2465</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="27">
         <v>2278</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="27">
         <v>2712</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="27">
         <v>1772</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="27">
         <v>2034</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>1975</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>904</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>692</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>1062</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>1049</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>1237</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>1209</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="27">
         <v>4578</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="27">
         <v>2244</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="27">
         <v>2446</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="27">
         <v>3179</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>3330</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="27">
         <v>3529</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="27">
         <v>3588</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="27">
         <v>3587</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="27">
         <v>3976</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="27">
         <v>4480</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="27">
         <v>824</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="27">
         <v>725</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="27">
         <v>814</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="27">
         <v>635</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="27">
         <v>630</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="27">
         <v>772</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="27">
         <v>905</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="27">
         <v>776</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="27">
         <v>1028</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="27">
         <v>1120</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="27">
         <v>815</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="27">
         <v>1062</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="27">
         <v>989</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="27">
         <v>1127</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="27">
         <v>1079</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="27">
         <v>1241</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="27">
         <v>1414</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="27">
         <v>1304</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="27">
         <v>1619</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="27">
         <v>1381</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="24" t="s">
+      <c r="B12" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="27">
         <v>2647</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="27">
         <v>2700</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="27">
         <v>2361</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="27">
         <v>2088</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="27">
         <v>2285</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="27">
         <v>2412</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="27">
         <v>3369</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="27">
         <v>3414</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="27">
         <v>2904</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="27">
         <v>2863</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="24" t="s">
+      <c r="B13" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="27">
         <v>5747</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="27">
         <v>5093</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="27">
         <v>5047</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="27">
         <v>4264</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="27">
         <v>3796</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="27">
         <v>4041</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="27">
         <v>4647</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="27">
         <v>4077</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="27">
         <v>4569</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="27">
         <v>5255</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="27">
         <v>2176</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="27">
         <v>2421</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="27">
         <v>2374</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="27">
         <v>2143</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="27">
         <v>2083</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="27">
         <v>1745</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="27">
         <v>1822</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="27">
         <v>2001</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K14" s="27">
         <v>1966</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="27">
         <v>2055</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="27">
         <v>877</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="27">
         <v>1098</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="27">
         <v>821</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="27">
         <v>892</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>860</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="27">
         <v>1051</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="27">
         <v>1202</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="27">
         <v>1197</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="27">
         <v>1292</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="27">
         <v>1378</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="24" t="s">
+      <c r="B16" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="27">
         <v>1775</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="27">
         <v>889</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="27">
         <v>770</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="27">
         <v>818</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="27">
         <v>894</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="27">
         <v>1062</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="27">
         <v>340</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J16" s="27">
         <v>330</v>
       </c>
-      <c r="K16" s="28">
+      <c r="K16" s="27">
         <v>285</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="27">
         <v>406</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="24" t="s">
+      <c r="B17" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="27">
         <v>2470</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="27">
         <v>2046</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="27">
         <v>2029</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="27">
         <v>1806</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="27">
         <v>1503</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="27">
         <v>1578</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="27">
         <v>1989</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="27">
         <v>1849</v>
       </c>
-      <c r="K17" s="28">
+      <c r="K17" s="27">
         <v>1875</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="27">
         <v>2553</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="24" t="s">
+      <c r="B18" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="27">
         <v>2212</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="27">
         <v>1982</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="27">
         <v>1442</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="27">
         <v>1035</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="27">
         <v>790</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="27">
         <v>933</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="27">
         <v>1280</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="27">
         <v>1852</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="27">
         <v>1913</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="27">
         <v>1751</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="27">
         <v>2598</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="27">
         <v>2098</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="27">
         <v>2692</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="27">
         <v>2546</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="27">
         <v>2398</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="27">
         <v>2804</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="27">
         <v>3066</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="27">
         <v>3016</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="27">
         <v>3410</v>
       </c>
-      <c r="L19" s="28">
+      <c r="L19" s="27">
         <v>3479</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="27">
         <v>6355</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="27">
         <v>5577</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="27">
         <v>5345</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="27">
         <v>4805</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="27">
         <v>3798</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="27">
         <v>3879</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="27">
         <v>4507</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="27">
         <v>4214</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="27">
         <v>2973</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="27">
         <v>3032</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="24" t="s">
+      <c r="B21" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="27">
         <v>1903</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="27">
         <v>1939</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="27">
         <v>2080</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="27">
         <v>1438</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="27">
         <v>1343</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="27">
         <v>1811</v>
       </c>
-      <c r="I21" s="28">
+      <c r="I21" s="27">
         <v>1894</v>
       </c>
-      <c r="J21" s="28">
+      <c r="J21" s="27">
         <v>1503</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="27">
         <v>1613</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="27">
         <v>1575</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="25"/>
-      <c r="D22" s="26">
+      <c r="C22" s="24"/>
+      <c r="D22" s="25">
         <v>1507</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="25">
         <v>1621</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="25">
         <v>1252</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="25">
         <v>1470</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="25">
         <v>1539</v>
       </c>
-      <c r="I22" s="26">
+      <c r="I22" s="25">
         <v>1381</v>
       </c>
-      <c r="J22" s="26">
+      <c r="J22" s="25">
         <v>1533</v>
       </c>
-      <c r="K22" s="26">
+      <c r="K22" s="25">
         <v>1415</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L22" s="25">
         <v>2035</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>