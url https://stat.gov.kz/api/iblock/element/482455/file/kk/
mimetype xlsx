--- v0 (2026-05-06)
+++ v1 (2026-07-28)
@@ -1,676 +1,871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55EDB553-D9B4-4994-B7B2-ADADDD4D16F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="15600" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="360" yWindow="150" windowWidth="26775" windowHeight="11250" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="ересектер" sheetId="1" r:id="rId3"/>
+    <sheet name="кәмелетке толмағандар" sheetId="2" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="75">
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3 405</t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>+7 7172749830, 749841, 749485</t>
+  </si>
+  <si>
+    <t>әйелдер</t>
+  </si>
+  <si>
+    <t>ерлер</t>
+  </si>
+  <si>
+    <t>Сотталғандар, адам</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы</t>
+  </si>
+  <si>
+    <t>Ақмола</t>
+  </si>
+  <si>
+    <t>Ақтөбе</t>
+  </si>
+  <si>
+    <t>Алматы</t>
+  </si>
+  <si>
+    <t>Атырау</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t>Қарағанды</t>
+  </si>
+  <si>
+    <t>Қостанай</t>
+  </si>
+  <si>
+    <t>Қызылорда</t>
+  </si>
+  <si>
+    <t>Маңғыстау</t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>Павлодар</t>
+  </si>
+  <si>
+    <t>Солтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>Түркістан</t>
+  </si>
+  <si>
+    <t>Шығыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Астана қ.</t>
+  </si>
+  <si>
+    <t>Алматы қ.</t>
+  </si>
+  <si>
+    <t>Шымкент қ.</t>
+  </si>
+  <si>
+    <t>Әскери соты</t>
+  </si>
+  <si>
+    <t>Орталық аппарат</t>
+  </si>
+  <si>
+    <t>Сотталушылық серпіні</t>
+  </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
-    <t>«0,0» – болмашы шама</t>
-[...1 lines deleted...]
-  <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>Человек</t>
-[...7 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
+    <t>2025 жылғы 31 желтоқсан</t>
+  </si>
+  <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
+    <t>2026 жылғы 31 желтоқсан</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Халықаралық ынтымақтастық және орнықты даму департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
-    <t>Сотталғанадар саны</t>
-[...125 lines deleted...]
-    <t>Түркістан облысы және Шымкент қаласы (республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>динамикасы 2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті, 
+Қазақстан Республикасы Ішкі Істер министрлігінің Қылмыстық-атқару жүйесі комитеті </t>
+  </si>
+  <si>
+    <t>Сотталушылық серпіні және Бас бостандығынан айырғандар тұратын жерде бағып-қағылған кәмелетке толмағандардың саны</t>
+  </si>
+  <si>
+    <t>Бас бостандығынан айырғандар тұратын жерде бағып-қағылған кәмелетке толмағандардың саны</t>
+  </si>
+  <si>
+    <t>Тәрбиелеу колонияларындағы кәмелетке толмағандар бағып-
+қағылды - барлығы</t>
+  </si>
+  <si>
+    <t>оның ішінде жынысы бойынша:</t>
+  </si>
+  <si>
+    <t>Тергеу изоляторлары (ТИЗО) мен абақтылардағы, сондай-ақ
+ТИЗО мен абақты режимінде жұмыс істейтін ғимараттардағы
+кәмелетке толмағандар бағып-қағылды</t>
+  </si>
+  <si>
+    <t>оның ішінде жасы бойынша, жаста:</t>
+  </si>
+  <si>
+    <t>14 жастан 16 жас қоса</t>
+  </si>
+  <si>
+    <t>16 жастан 17 жас қоса</t>
+  </si>
+  <si>
+    <t>17 жастан 18 жас қоса</t>
+  </si>
+  <si>
+    <t>оның ішіне келген мерзімі бойынша, жас:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 жылға дейін </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+  </numFmts>
+  <fonts count="27">
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman KZ"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...30 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+  <cellStyles count="17">
+    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="S2 4" xfId="4"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
+    <cellStyle name="Обычный 6" xfId="11"/>
+    <cellStyle name="Обычный 7" xfId="12"/>
+    <cellStyle name="Обычный 8" xfId="13"/>
+    <cellStyle name="Примечание 3" xfId="14"/>
+    <cellStyle name="Процентный 2" xfId="15"/>
+    <cellStyle name="Финансовый 2" xfId="16"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -805,1050 +1000,2883 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:B23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:B9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="69" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="1" spans="1:2" ht="15.75">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:2" ht="12.75">
+      <c r="A2" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="24"/>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75">
+      <c r="A4" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="8"/>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="6"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75">
+      <c r="A8" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="7"/>
+    </row>
+    <row r="9" spans="1:2" ht="12.75">
+      <c r="A9" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="6"/>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="9"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="10"/>
+    </row>
+    <row r="13" spans="1:2" ht="12.75">
+      <c r="A13" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="11"/>
+    </row>
+    <row r="14" spans="1:2" ht="12.75">
+      <c r="A14" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="11"/>
+    </row>
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="12"/>
+    </row>
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="7"/>
+    </row>
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="23" t="s">
         <v>59</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="B20" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75">
+      <c r="A21" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="36" t="s">
-[...41 lines deleted...]
-      <c r="B23" s="12"/>
+      <c r="B21" s="15"/>
+    </row>
+    <row r="22" spans="1:2" ht="12.75">
+      <c r="A22" s="27"/>
+      <c r="B22" s="27"/>
+    </row>
+    <row r="23" spans="1:2" ht="12.75">
+      <c r="A23" s="27"/>
+      <c r="B23" s="27"/>
+    </row>
+    <row r="24" spans="1:2" ht="12.75">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27"/>
+    </row>
+    <row r="25" spans="1:2" ht="12.75">
+      <c r="A25" s="27"/>
+      <c r="B25" s="27"/>
+    </row>
+    <row r="26" spans="1:2" ht="12.75">
+      <c r="A26" s="27"/>
+      <c r="B26" s="27"/>
+    </row>
+    <row r="27" spans="1:2" ht="12.75">
+      <c r="A27" s="27"/>
+      <c r="B27" s="27"/>
+    </row>
+    <row r="28" spans="1:2" ht="12.75">
+      <c r="A28" s="27"/>
+      <c r="B28" s="27"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="28"/>
+      <c r="B29" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="B2:D20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B20"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B53" sqref="B52:B53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="2" width="88.42578125" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="D20" s="1"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="17"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="19"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="20" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="19"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="21" t="s">
+        <v>37</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:L24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:L56"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C55" sqref="C55:C57"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="14" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="28.140625" style="45" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="13" t="s">
+    <row r="3" spans="1:12" ht="18.75">
+      <c r="A3" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="32"/>
+    </row>
+    <row r="5" spans="1:12" ht="15.75" customHeight="1">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+    </row>
+    <row r="6" spans="1:12" ht="15.75">
+      <c r="A6" s="34"/>
+      <c r="B6" s="36">
+        <v>2015</v>
+      </c>
+      <c r="C6" s="36">
+        <v>2016</v>
+      </c>
+      <c r="D6" s="36">
+        <v>2017</v>
+      </c>
+      <c r="E6" s="36">
+        <v>2018</v>
+      </c>
+      <c r="F6" s="36">
+        <v>2019</v>
+      </c>
+      <c r="G6" s="36">
+        <v>2020</v>
+      </c>
+      <c r="H6" s="36">
+        <v>2021</v>
+      </c>
+      <c r="I6" s="36">
+        <v>2022</v>
+      </c>
+      <c r="J6" s="36">
+        <v>2023</v>
+      </c>
+      <c r="K6" s="36">
+        <v>2024</v>
+      </c>
+      <c r="L6" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="15.75">
+      <c r="A7" s="37"/>
+      <c r="B7" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="40"/>
+    </row>
+    <row r="8" spans="1:12" ht="31.5">
+      <c r="A8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="42">
+        <v>3425</v>
+      </c>
+      <c r="D8" s="42">
+        <v>3437</v>
+      </c>
+      <c r="E8" s="42">
+        <v>3202</v>
+      </c>
+      <c r="F8" s="42">
+        <v>2540</v>
+      </c>
+      <c r="G8" s="42">
+        <v>2646</v>
+      </c>
+      <c r="H8" s="42">
+        <v>2949</v>
+      </c>
+      <c r="I8" s="42">
+        <v>2788</v>
+      </c>
+      <c r="J8" s="42">
+        <v>3333</v>
+      </c>
+      <c r="K8" s="42">
+        <v>3973</v>
+      </c>
+      <c r="L8" s="43">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15.75">
+      <c r="A9" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>10</v>
+      </c>
+      <c r="J9" s="42">
+        <v>77</v>
+      </c>
+      <c r="K9" s="42">
+        <v>92</v>
+      </c>
+      <c r="L9" s="43">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="15.75">
+      <c r="A10" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="42">
+        <v>104</v>
+      </c>
+      <c r="C10" s="42">
+        <v>112</v>
+      </c>
+      <c r="D10" s="42">
+        <v>141</v>
+      </c>
+      <c r="E10" s="42">
+        <v>112</v>
+      </c>
+      <c r="F10" s="42">
+        <v>105</v>
+      </c>
+      <c r="G10" s="42">
+        <v>127</v>
+      </c>
+      <c r="H10" s="43">
+        <v>110</v>
+      </c>
+      <c r="I10" s="43">
+        <v>117</v>
+      </c>
+      <c r="J10" s="43">
+        <v>109</v>
+      </c>
+      <c r="K10" s="43">
+        <v>131</v>
+      </c>
+      <c r="L10" s="43">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15.75">
+      <c r="A11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="42">
+        <v>168</v>
+      </c>
+      <c r="C11" s="42">
+        <v>184</v>
+      </c>
+      <c r="D11" s="42">
+        <v>176</v>
+      </c>
+      <c r="E11" s="42">
+        <v>103</v>
+      </c>
+      <c r="F11" s="42">
+        <v>93</v>
+      </c>
+      <c r="G11" s="42">
+        <v>91</v>
+      </c>
+      <c r="H11" s="43">
+        <v>130</v>
+      </c>
+      <c r="I11" s="43">
+        <v>134</v>
+      </c>
+      <c r="J11" s="43">
+        <v>152</v>
+      </c>
+      <c r="K11" s="43">
+        <v>149</v>
+      </c>
+      <c r="L11" s="43">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15.75">
+      <c r="A12" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="42">
+        <v>228</v>
+      </c>
+      <c r="C12" s="42">
+        <v>223</v>
+      </c>
+      <c r="D12" s="42">
+        <v>221</v>
+      </c>
+      <c r="E12" s="42">
+        <v>224</v>
+      </c>
+      <c r="F12" s="42">
+        <v>198</v>
+      </c>
+      <c r="G12" s="42">
+        <v>196</v>
+      </c>
+      <c r="H12" s="43">
+        <v>195</v>
+      </c>
+      <c r="I12" s="43">
+        <v>148</v>
+      </c>
+      <c r="J12" s="43">
+        <v>114</v>
+      </c>
+      <c r="K12" s="43">
+        <v>170</v>
+      </c>
+      <c r="L12" s="43">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15.75">
+      <c r="A13" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="42">
+        <v>153</v>
+      </c>
+      <c r="C13" s="42">
+        <v>140</v>
+      </c>
+      <c r="D13" s="42">
+        <v>133</v>
+      </c>
+      <c r="E13" s="42">
+        <v>112</v>
+      </c>
+      <c r="F13" s="42">
+        <v>69</v>
+      </c>
+      <c r="G13" s="42">
+        <v>118</v>
+      </c>
+      <c r="H13" s="43">
+        <v>147</v>
+      </c>
+      <c r="I13" s="43">
+        <v>109</v>
+      </c>
+      <c r="J13" s="43">
+        <v>139</v>
+      </c>
+      <c r="K13" s="43">
+        <v>197</v>
+      </c>
+      <c r="L13" s="43">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15.75">
+      <c r="A14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="42">
+        <v>186</v>
+      </c>
+      <c r="C14" s="42">
+        <v>156</v>
+      </c>
+      <c r="D14" s="42">
+        <v>91</v>
+      </c>
+      <c r="E14" s="42">
+        <v>74</v>
+      </c>
+      <c r="F14" s="42">
+        <v>86</v>
+      </c>
+      <c r="G14" s="42">
+        <v>71</v>
+      </c>
+      <c r="H14" s="43">
+        <v>73</v>
+      </c>
+      <c r="I14" s="43">
+        <v>91</v>
+      </c>
+      <c r="J14" s="43">
+        <v>109</v>
+      </c>
+      <c r="K14" s="43">
+        <v>104</v>
+      </c>
+      <c r="L14" s="43">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15.75">
+      <c r="A15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="42">
+        <v>168</v>
+      </c>
+      <c r="C15" s="42">
+        <v>179</v>
+      </c>
+      <c r="D15" s="42">
+        <v>136</v>
+      </c>
+      <c r="E15" s="42">
+        <v>127</v>
+      </c>
+      <c r="F15" s="42">
+        <v>117</v>
+      </c>
+      <c r="G15" s="42">
+        <v>126</v>
+      </c>
+      <c r="H15" s="43">
+        <v>167</v>
+      </c>
+      <c r="I15" s="43">
+        <v>149</v>
+      </c>
+      <c r="J15" s="43">
+        <v>143</v>
+      </c>
+      <c r="K15" s="43">
+        <v>145</v>
+      </c>
+      <c r="L15" s="43">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="15.75">
+      <c r="A16" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="42">
+        <v>20</v>
+      </c>
+      <c r="J16" s="43">
+        <v>108</v>
+      </c>
+      <c r="K16" s="43">
+        <v>145</v>
+      </c>
+      <c r="L16" s="43">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="15.75">
+      <c r="A17" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="42">
+        <v>244</v>
+      </c>
+      <c r="C17" s="42">
+        <v>312</v>
+      </c>
+      <c r="D17" s="42">
+        <v>326</v>
+      </c>
+      <c r="E17" s="42">
+        <v>321</v>
+      </c>
+      <c r="F17" s="42">
+        <v>162</v>
+      </c>
+      <c r="G17" s="42">
+        <v>175</v>
+      </c>
+      <c r="H17" s="43">
+        <v>190</v>
+      </c>
+      <c r="I17" s="43">
+        <v>174</v>
+      </c>
+      <c r="J17" s="43">
+        <v>193</v>
+      </c>
+      <c r="K17" s="43">
+        <v>165</v>
+      </c>
+      <c r="L17" s="43">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="15.75">
+      <c r="A18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="42">
+        <v>214</v>
+      </c>
+      <c r="C18" s="42">
+        <v>242</v>
+      </c>
+      <c r="D18" s="42">
+        <v>261</v>
+      </c>
+      <c r="E18" s="42">
+        <v>227</v>
+      </c>
+      <c r="F18" s="42">
+        <v>151</v>
+      </c>
+      <c r="G18" s="42">
+        <v>180</v>
+      </c>
+      <c r="H18" s="43">
+        <v>156</v>
+      </c>
+      <c r="I18" s="43">
+        <v>127</v>
+      </c>
+      <c r="J18" s="43">
+        <v>147</v>
+      </c>
+      <c r="K18" s="43">
+        <v>144</v>
+      </c>
+      <c r="L18" s="43">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="15.75">
+      <c r="A19" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="42">
+        <v>197</v>
+      </c>
+      <c r="C19" s="42">
+        <v>134</v>
+      </c>
+      <c r="D19" s="42">
+        <v>155</v>
+      </c>
+      <c r="E19" s="42">
+        <v>163</v>
+      </c>
+      <c r="F19" s="42">
+        <v>113</v>
+      </c>
+      <c r="G19" s="42">
+        <v>86</v>
+      </c>
+      <c r="H19" s="43">
+        <v>81</v>
+      </c>
+      <c r="I19" s="43">
+        <v>73</v>
+      </c>
+      <c r="J19" s="43">
+        <v>157</v>
+      </c>
+      <c r="K19" s="43">
+        <v>191</v>
+      </c>
+      <c r="L19" s="43">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="15.75">
+      <c r="A20" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="42">
+        <v>171</v>
+      </c>
+      <c r="C20" s="42">
+        <v>139</v>
+      </c>
+      <c r="D20" s="42">
+        <v>148</v>
+      </c>
+      <c r="E20" s="42">
+        <v>155</v>
+      </c>
+      <c r="F20" s="42">
+        <v>174</v>
+      </c>
+      <c r="G20" s="42">
+        <v>163</v>
+      </c>
+      <c r="H20" s="43">
+        <v>157</v>
+      </c>
+      <c r="I20" s="43">
+        <v>129</v>
+      </c>
+      <c r="J20" s="43">
+        <v>130</v>
+      </c>
+      <c r="K20" s="43">
+        <v>180</v>
+      </c>
+      <c r="L20" s="43">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15.75">
+      <c r="A21" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="42">
+        <v>495</v>
+      </c>
+      <c r="C21" s="42">
+        <v>376</v>
+      </c>
+      <c r="D21" s="42">
+        <v>331</v>
+      </c>
+      <c r="E21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15.75">
+      <c r="A22" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="42">
+        <v>142</v>
+      </c>
+      <c r="C22" s="42">
+        <v>150</v>
+      </c>
+      <c r="D22" s="42">
+        <v>141</v>
+      </c>
+      <c r="E22" s="42">
+        <v>125</v>
+      </c>
+      <c r="F22" s="42">
+        <v>88</v>
+      </c>
+      <c r="G22" s="42">
+        <v>140</v>
+      </c>
+      <c r="H22" s="43">
+        <v>123</v>
+      </c>
+      <c r="I22" s="43">
+        <v>111</v>
+      </c>
+      <c r="J22" s="43">
+        <v>111</v>
+      </c>
+      <c r="K22" s="43">
+        <v>136</v>
+      </c>
+      <c r="L22" s="43">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="15.75">
+      <c r="A23" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="42">
+        <v>116</v>
+      </c>
+      <c r="C23" s="42">
+        <v>130</v>
+      </c>
+      <c r="D23" s="42">
+        <v>119</v>
+      </c>
+      <c r="E23" s="42">
+        <v>92</v>
+      </c>
+      <c r="F23" s="42">
+        <v>84</v>
+      </c>
+      <c r="G23" s="42">
+        <v>83</v>
+      </c>
+      <c r="H23" s="43">
+        <v>74</v>
+      </c>
+      <c r="I23" s="43">
+        <v>106</v>
+      </c>
+      <c r="J23" s="43">
+        <v>110</v>
+      </c>
+      <c r="K23" s="43">
+        <v>120</v>
+      </c>
+      <c r="L23" s="43">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="15.75">
+      <c r="A24" s="44" t="s">
         <v>23</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="B5" s="16" t="s">
+      <c r="B24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="42">
+        <v>166</v>
+      </c>
+      <c r="F24" s="42">
+        <v>130</v>
+      </c>
+      <c r="G24" s="42">
+        <v>106</v>
+      </c>
+      <c r="H24" s="43">
+        <v>147</v>
+      </c>
+      <c r="I24" s="43">
+        <v>207</v>
+      </c>
+      <c r="J24" s="43">
+        <v>205</v>
+      </c>
+      <c r="K24" s="43">
+        <v>266</v>
+      </c>
+      <c r="L24" s="43">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="15.75">
+      <c r="A25" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43">
+        <v>2</v>
+      </c>
+      <c r="J25" s="43">
+        <v>34</v>
+      </c>
+      <c r="K25" s="43">
+        <v>66</v>
+      </c>
+      <c r="L25" s="43">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="15.75">
+      <c r="A26" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="42">
+        <v>277</v>
+      </c>
+      <c r="C26" s="42">
+        <v>257</v>
+      </c>
+      <c r="D26" s="42">
+        <v>269</v>
+      </c>
+      <c r="E26" s="42">
+        <v>277</v>
+      </c>
+      <c r="F26" s="42">
+        <v>181</v>
+      </c>
+      <c r="G26" s="42">
+        <v>244</v>
+      </c>
+      <c r="H26" s="43">
+        <v>253</v>
+      </c>
+      <c r="I26" s="43">
+        <v>211</v>
+      </c>
+      <c r="J26" s="43">
+        <v>134</v>
+      </c>
+      <c r="K26" s="43">
+        <v>130</v>
+      </c>
+      <c r="L26" s="43">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="15.75">
+      <c r="A27" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="42">
+        <v>276</v>
+      </c>
+      <c r="C27" s="42">
+        <v>262</v>
+      </c>
+      <c r="D27" s="42">
+        <v>313</v>
+      </c>
+      <c r="E27" s="42">
+        <v>346</v>
+      </c>
+      <c r="F27" s="42">
+        <v>190</v>
+      </c>
+      <c r="G27" s="42">
+        <v>165</v>
+      </c>
+      <c r="H27" s="43">
+        <v>239</v>
+      </c>
+      <c r="I27" s="43">
+        <v>237</v>
+      </c>
+      <c r="J27" s="43">
+        <v>304</v>
+      </c>
+      <c r="K27" s="43">
+        <v>445</v>
+      </c>
+      <c r="L27" s="43">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15.75">
+      <c r="A28" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="42">
+        <v>266</v>
+      </c>
+      <c r="C28" s="42">
+        <v>425</v>
+      </c>
+      <c r="D28" s="42">
+        <v>466</v>
+      </c>
+      <c r="E28" s="42">
+        <v>368</v>
+      </c>
+      <c r="F28" s="42">
+        <v>369</v>
+      </c>
+      <c r="G28" s="42">
+        <v>384</v>
+      </c>
+      <c r="H28" s="43">
+        <v>465</v>
+      </c>
+      <c r="I28" s="43">
+        <v>367</v>
+      </c>
+      <c r="J28" s="43">
+        <v>524</v>
+      </c>
+      <c r="K28" s="43">
+        <v>533</v>
+      </c>
+      <c r="L28" s="43">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="15.75">
+      <c r="A29" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="42">
+        <v>136</v>
+      </c>
+      <c r="F29" s="42">
+        <v>154</v>
+      </c>
+      <c r="G29" s="42">
+        <v>170</v>
+      </c>
+      <c r="H29" s="43">
+        <v>230</v>
+      </c>
+      <c r="I29" s="43">
+        <v>252</v>
+      </c>
+      <c r="J29" s="43">
+        <v>308</v>
+      </c>
+      <c r="K29" s="43">
+        <v>442</v>
+      </c>
+      <c r="L29" s="43">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15.75">
+      <c r="A30" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="42">
+        <v>4</v>
+      </c>
+      <c r="D30" s="42">
+        <v>10</v>
+      </c>
+      <c r="E30" s="42">
+        <v>7</v>
+      </c>
+      <c r="F30" s="42">
+        <v>11</v>
+      </c>
+      <c r="G30" s="42">
+        <v>15</v>
+      </c>
+      <c r="H30" s="43">
         <v>9</v>
       </c>
-      <c r="C5" s="20">
-[...34 lines deleted...]
-      <c r="B6" s="22" t="s">
+      <c r="I30" s="43">
+        <v>8</v>
+      </c>
+      <c r="J30" s="43">
+        <v>6</v>
+      </c>
+      <c r="K30" s="43">
+        <v>14</v>
+      </c>
+      <c r="L30" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="15.75">
+      <c r="A31" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="42">
+        <v>67</v>
+      </c>
+      <c r="F31" s="42">
+        <v>65</v>
+      </c>
+      <c r="G31" s="42">
+        <v>6</v>
+      </c>
+      <c r="H31" s="43">
+        <v>3</v>
+      </c>
+      <c r="I31" s="43">
+        <v>6</v>
+      </c>
+      <c r="J31" s="43">
+        <v>19</v>
+      </c>
+      <c r="K31" s="43">
+        <v>8</v>
+      </c>
+      <c r="L31" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="15.75">
+      <c r="A32" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="39"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
+      <c r="I32" s="39"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="40"/>
+    </row>
+    <row r="33" spans="1:12" ht="31.5">
+      <c r="A33" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="43">
+        <v>25447</v>
+      </c>
+      <c r="C33" s="43">
+        <v>27301</v>
+      </c>
+      <c r="D33" s="43">
+        <v>28513</v>
+      </c>
+      <c r="E33" s="43">
+        <v>28107</v>
+      </c>
+      <c r="F33" s="43">
+        <v>24920</v>
+      </c>
+      <c r="G33" s="43">
+        <v>25905</v>
+      </c>
+      <c r="H33" s="43">
+        <v>28746</v>
+      </c>
+      <c r="I33" s="43">
+        <v>24273</v>
+      </c>
+      <c r="J33" s="43">
+        <v>25915</v>
+      </c>
+      <c r="K33" s="43">
+        <v>26673</v>
+      </c>
+      <c r="L33" s="43">
+        <v>25821</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="15.75">
+      <c r="A34" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="43">
+        <v>164</v>
+      </c>
+      <c r="J34" s="43">
+        <v>680</v>
+      </c>
+      <c r="K34" s="43">
+        <v>721</v>
+      </c>
+      <c r="L34" s="43">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="15.75">
+      <c r="A35" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="43">
+        <v>1258</v>
+      </c>
+      <c r="C35" s="43">
+        <v>1203</v>
+      </c>
+      <c r="D35" s="43">
+        <v>1366</v>
+      </c>
+      <c r="E35" s="43">
+        <v>1159</v>
+      </c>
+      <c r="F35" s="43">
+        <v>1124</v>
+      </c>
+      <c r="G35" s="43">
+        <v>1137</v>
+      </c>
+      <c r="H35" s="43">
+        <v>1210</v>
+      </c>
+      <c r="I35" s="43">
+        <v>1109</v>
+      </c>
+      <c r="J35" s="43">
+        <v>1068</v>
+      </c>
+      <c r="K35" s="43">
+        <v>988</v>
+      </c>
+      <c r="L35" s="43">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="15.75">
+      <c r="A36" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="43">
+        <v>1494</v>
+      </c>
+      <c r="C36" s="43">
+        <v>1545</v>
+      </c>
+      <c r="D36" s="43">
+        <v>1534</v>
+      </c>
+      <c r="E36" s="43">
+        <v>1334</v>
+      </c>
+      <c r="F36" s="43">
+        <v>1244</v>
+      </c>
+      <c r="G36" s="43">
+        <v>1259</v>
+      </c>
+      <c r="H36" s="43">
+        <v>1439</v>
+      </c>
+      <c r="I36" s="43">
+        <v>1235</v>
+      </c>
+      <c r="J36" s="43">
+        <v>1182</v>
+      </c>
+      <c r="K36" s="43">
+        <v>1249</v>
+      </c>
+      <c r="L36" s="43">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15.75">
+      <c r="A37" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="43">
+        <v>1898</v>
+      </c>
+      <c r="C37" s="43">
+        <v>2030</v>
+      </c>
+      <c r="D37" s="43">
+        <v>2100</v>
+      </c>
+      <c r="E37" s="43">
+        <v>2235</v>
+      </c>
+      <c r="F37" s="43">
+        <v>2270</v>
+      </c>
+      <c r="G37" s="43">
+        <v>2527</v>
+      </c>
+      <c r="H37" s="43">
+        <v>2254</v>
+      </c>
+      <c r="I37" s="43">
+        <v>1674</v>
+      </c>
+      <c r="J37" s="43">
+        <v>1043</v>
+      </c>
+      <c r="K37" s="43">
+        <v>1215</v>
+      </c>
+      <c r="L37" s="43">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="15.75">
+      <c r="A38" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="43">
+        <v>972</v>
+      </c>
+      <c r="C38" s="43">
+        <v>833</v>
+      </c>
+      <c r="D38" s="43">
+        <v>925</v>
+      </c>
+      <c r="E38" s="43">
+        <v>860</v>
+      </c>
+      <c r="F38" s="43">
+        <v>806</v>
+      </c>
+      <c r="G38" s="43">
+        <v>898</v>
+      </c>
+      <c r="H38" s="43">
+        <v>1003</v>
+      </c>
+      <c r="I38" s="43">
+        <v>739</v>
+      </c>
+      <c r="J38" s="43">
+        <v>890</v>
+      </c>
+      <c r="K38" s="43">
+        <v>818</v>
+      </c>
+      <c r="L38" s="43">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="15.75">
+      <c r="A39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="43">
+        <v>1333</v>
+      </c>
+      <c r="C39" s="43">
+        <v>1324</v>
+      </c>
+      <c r="D39" s="43">
+        <v>1366</v>
+      </c>
+      <c r="E39" s="43">
+        <v>1329</v>
+      </c>
+      <c r="F39" s="43">
+        <v>1198</v>
+      </c>
+      <c r="G39" s="43">
+        <v>1412</v>
+      </c>
+      <c r="H39" s="43">
+        <v>1285</v>
+      </c>
+      <c r="I39" s="43">
+        <v>1207</v>
+      </c>
+      <c r="J39" s="43">
+        <v>1085</v>
+      </c>
+      <c r="K39" s="43">
+        <v>1136</v>
+      </c>
+      <c r="L39" s="43">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="15.75">
+      <c r="A40" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="43">
+        <v>1497</v>
+      </c>
+      <c r="C40" s="43">
+        <v>1519</v>
+      </c>
+      <c r="D40" s="43">
+        <v>1590</v>
+      </c>
+      <c r="E40" s="43">
+        <v>1473</v>
+      </c>
+      <c r="F40" s="43">
+        <v>1653</v>
+      </c>
+      <c r="G40" s="43">
+        <v>1744</v>
+      </c>
+      <c r="H40" s="43">
+        <v>1752</v>
+      </c>
+      <c r="I40" s="43">
+        <v>1628</v>
+      </c>
+      <c r="J40" s="43">
+        <v>1506</v>
+      </c>
+      <c r="K40" s="43">
+        <v>1373</v>
+      </c>
+      <c r="L40" s="43">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15.75">
+      <c r="A41" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="43">
+        <v>167</v>
+      </c>
+      <c r="J41" s="43">
+        <v>789</v>
+      </c>
+      <c r="K41" s="43">
+        <v>735</v>
+      </c>
+      <c r="L41" s="43">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15.75">
+      <c r="A42" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" s="43">
+        <v>1816</v>
+      </c>
+      <c r="C42" s="43">
+        <v>2023</v>
+      </c>
+      <c r="D42" s="43">
+        <v>2348</v>
+      </c>
+      <c r="E42" s="43">
+        <v>2276</v>
+      </c>
+      <c r="F42" s="43">
+        <v>1616</v>
+      </c>
+      <c r="G42" s="43">
+        <v>1509</v>
+      </c>
+      <c r="H42" s="43">
+        <v>1798</v>
+      </c>
+      <c r="I42" s="43">
+        <v>1364</v>
+      </c>
+      <c r="J42" s="43">
+        <v>1286</v>
+      </c>
+      <c r="K42" s="43">
+        <v>1278</v>
+      </c>
+      <c r="L42" s="43">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15.75">
+      <c r="A43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B43" s="43">
+        <v>1839</v>
+      </c>
+      <c r="C43" s="43">
+        <v>1896</v>
+      </c>
+      <c r="D43" s="43">
+        <v>2172</v>
+      </c>
+      <c r="E43" s="43">
+        <v>2038</v>
+      </c>
+      <c r="F43" s="43">
+        <v>1583</v>
+      </c>
+      <c r="G43" s="43">
+        <v>1521</v>
+      </c>
+      <c r="H43" s="43">
+        <v>1639</v>
+      </c>
+      <c r="I43" s="43">
+        <v>1352</v>
+      </c>
+      <c r="J43" s="43">
+        <v>1224</v>
+      </c>
+      <c r="K43" s="43">
+        <v>1083</v>
+      </c>
+      <c r="L43" s="43">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="15.75">
+      <c r="A44" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="43">
+        <v>948</v>
+      </c>
+      <c r="C44" s="43">
+        <v>923</v>
+      </c>
+      <c r="D44" s="43">
+        <v>1063</v>
+      </c>
+      <c r="E44" s="43">
+        <v>1130</v>
+      </c>
+      <c r="F44" s="43">
+        <v>968</v>
+      </c>
+      <c r="G44" s="43">
+        <v>976</v>
+      </c>
+      <c r="H44" s="43">
+        <v>968</v>
+      </c>
+      <c r="I44" s="43">
+        <v>977</v>
+      </c>
+      <c r="J44" s="43">
+        <v>872</v>
+      </c>
+      <c r="K44" s="43">
+        <v>964</v>
+      </c>
+      <c r="L44" s="43">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15.75">
+      <c r="A45" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="43">
+        <v>865</v>
+      </c>
+      <c r="C45" s="43">
+        <v>1078</v>
+      </c>
+      <c r="D45" s="43">
+        <v>1125</v>
+      </c>
+      <c r="E45" s="43">
+        <v>1368</v>
+      </c>
+      <c r="F45" s="43">
+        <v>1478</v>
+      </c>
+      <c r="G45" s="43">
+        <v>1620</v>
+      </c>
+      <c r="H45" s="43">
+        <v>1581</v>
+      </c>
+      <c r="I45" s="43">
+        <v>1135</v>
+      </c>
+      <c r="J45" s="43">
+        <v>1050</v>
+      </c>
+      <c r="K45" s="43">
+        <v>1159</v>
+      </c>
+      <c r="L45" s="43">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="15.75">
+      <c r="A46" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="43">
+        <v>3292</v>
+      </c>
+      <c r="C46" s="43">
+        <v>2962</v>
+      </c>
+      <c r="D46" s="43">
+        <v>2972</v>
+      </c>
+      <c r="E46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="43" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="15.75">
+      <c r="A47" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="43">
+        <v>1173</v>
+      </c>
+      <c r="C47" s="43">
+        <v>1449</v>
+      </c>
+      <c r="D47" s="43">
+        <v>1428</v>
+      </c>
+      <c r="E47" s="43">
+        <v>1438</v>
+      </c>
+      <c r="F47" s="43">
+        <v>966</v>
+      </c>
+      <c r="G47" s="43">
+        <v>1093</v>
+      </c>
+      <c r="H47" s="43">
+        <v>1257</v>
+      </c>
+      <c r="I47" s="43">
+        <v>1037</v>
+      </c>
+      <c r="J47" s="43">
+        <v>1208</v>
+      </c>
+      <c r="K47" s="43">
+        <v>1181</v>
+      </c>
+      <c r="L47" s="43">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="15.75">
+      <c r="A48" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B48" s="43">
+        <v>976</v>
+      </c>
+      <c r="C48" s="43">
+        <v>1215</v>
+      </c>
+      <c r="D48" s="43">
+        <v>1173</v>
+      </c>
+      <c r="E48" s="43">
+        <v>999</v>
+      </c>
+      <c r="F48" s="43">
+        <v>703</v>
+      </c>
+      <c r="G48" s="43">
+        <v>840</v>
+      </c>
+      <c r="H48" s="43">
+        <v>946</v>
+      </c>
+      <c r="I48" s="43">
+        <v>864</v>
+      </c>
+      <c r="J48" s="43">
+        <v>921</v>
+      </c>
+      <c r="K48" s="43">
+        <v>937</v>
+      </c>
+      <c r="L48" s="43">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="15.75">
+      <c r="A49" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="43">
+        <v>1872</v>
+      </c>
+      <c r="F49" s="43">
+        <v>1529</v>
+      </c>
+      <c r="G49" s="43">
+        <v>1384</v>
+      </c>
+      <c r="H49" s="43">
+        <v>1694</v>
+      </c>
+      <c r="I49" s="43">
+        <v>1472</v>
+      </c>
+      <c r="J49" s="43">
+        <v>1712</v>
+      </c>
+      <c r="K49" s="43">
+        <v>1613</v>
+      </c>
+      <c r="L49" s="43">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="15.75">
+      <c r="A50" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="43">
+        <v>55</v>
+      </c>
+      <c r="J50" s="43">
+        <v>327</v>
+      </c>
+      <c r="K50" s="43">
+        <v>383</v>
+      </c>
+      <c r="L50" s="43">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="15.75">
+      <c r="A51" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="43">
+        <v>2296</v>
+      </c>
+      <c r="C51" s="43">
+        <v>2468</v>
+      </c>
+      <c r="D51" s="43">
+        <v>2480</v>
+      </c>
+      <c r="E51" s="43">
+        <v>2504</v>
+      </c>
+      <c r="F51" s="43">
+        <v>2065</v>
+      </c>
+      <c r="G51" s="43">
+        <v>2301</v>
+      </c>
+      <c r="H51" s="43">
+        <v>2479</v>
+      </c>
+      <c r="I51" s="43">
+        <v>1754</v>
+      </c>
+      <c r="J51" s="43">
+        <v>1189</v>
+      </c>
+      <c r="K51" s="43">
+        <v>1121</v>
+      </c>
+      <c r="L51" s="43">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="15.75">
+      <c r="A52" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="43">
+        <v>1896</v>
+      </c>
+      <c r="C52" s="43">
+        <v>2083</v>
+      </c>
+      <c r="D52" s="43">
+        <v>2066</v>
+      </c>
+      <c r="E52" s="43">
+        <v>2212</v>
+      </c>
+      <c r="F52" s="43">
+        <v>1620</v>
+      </c>
+      <c r="G52" s="43">
+        <v>1761</v>
+      </c>
+      <c r="H52" s="43">
+        <v>2225</v>
+      </c>
+      <c r="I52" s="43">
+        <v>1969</v>
+      </c>
+      <c r="J52" s="43">
+        <v>2364</v>
+      </c>
+      <c r="K52" s="43">
+        <v>2770</v>
+      </c>
+      <c r="L52" s="43">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="15.75">
+      <c r="A53" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="23"/>
-[...10 lines deleted...]
-      <c r="L6" s="24">
+      <c r="B53" s="43">
+        <v>1894</v>
+      </c>
+      <c r="C53" s="43">
+        <v>2538</v>
+      </c>
+      <c r="D53" s="43">
+        <v>2585</v>
+      </c>
+      <c r="E53" s="43">
+        <v>2577</v>
+      </c>
+      <c r="F53" s="43">
+        <v>2350</v>
+      </c>
+      <c r="G53" s="43">
+        <v>2577</v>
+      </c>
+      <c r="H53" s="43">
+        <v>3557</v>
+      </c>
+      <c r="I53" s="43">
+        <v>2793</v>
+      </c>
+      <c r="J53" s="43">
+        <v>3607</v>
+      </c>
+      <c r="K53" s="43">
+        <v>3623</v>
+      </c>
+      <c r="L53" s="43">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="15.75">
+      <c r="A54" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="43">
+        <v>891</v>
+      </c>
+      <c r="F54" s="43">
+        <v>1224</v>
+      </c>
+      <c r="G54" s="43">
+        <v>1101</v>
+      </c>
+      <c r="H54" s="43">
+        <v>1399</v>
+      </c>
+      <c r="I54" s="43">
+        <v>1376</v>
+      </c>
+      <c r="J54" s="43">
+        <v>1655</v>
+      </c>
+      <c r="K54" s="43">
+        <v>2017</v>
+      </c>
+      <c r="L54" s="43">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="15.75">
+      <c r="A55" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="43">
+        <v>212</v>
+      </c>
+      <c r="D55" s="43">
+        <v>220</v>
+      </c>
+      <c r="E55" s="43">
+        <v>169</v>
+      </c>
+      <c r="F55" s="43">
+        <v>227</v>
+      </c>
+      <c r="G55" s="43">
+        <v>215</v>
+      </c>
+      <c r="H55" s="43">
+        <v>186</v>
+      </c>
+      <c r="I55" s="43">
+        <v>150</v>
+      </c>
+      <c r="J55" s="43">
+        <v>175</v>
+      </c>
+      <c r="K55" s="43">
+        <v>241</v>
+      </c>
+      <c r="L55" s="43">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="15.75">
+      <c r="A56" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B56" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="43">
+        <v>243</v>
+      </c>
+      <c r="F56" s="43">
+        <v>296</v>
+      </c>
+      <c r="G56" s="43">
+        <v>30</v>
+      </c>
+      <c r="H56" s="43">
+        <v>74</v>
+      </c>
+      <c r="I56" s="43">
+        <v>52</v>
+      </c>
+      <c r="J56" s="43">
+        <v>82</v>
+      </c>
+      <c r="K56" s="43">
+        <v>68</v>
+      </c>
+      <c r="L56" s="43">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B7:L7"/>
+    <mergeCell ref="B5:L5"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A3:L3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:L27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="34.85546875" style="33" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:12" ht="36.75" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+    </row>
+    <row r="4" spans="1:12" ht="15.75">
+      <c r="A4" s="46"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15.75">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51">
+        <v>2015</v>
+      </c>
+      <c r="C5" s="51">
+        <v>2016</v>
+      </c>
+      <c r="D5" s="51">
+        <v>2017</v>
+      </c>
+      <c r="E5" s="51">
         <v>2018</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="F5" s="51">
+        <v>2019</v>
+      </c>
+      <c r="G5" s="51">
+        <v>2020</v>
+      </c>
+      <c r="H5" s="51">
+        <v>2021</v>
+      </c>
+      <c r="I5" s="51">
+        <v>2022</v>
+      </c>
+      <c r="J5" s="51">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="51">
+        <v>2024</v>
+      </c>
+      <c r="L5" s="51">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="4" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A6" s="49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="47">
+        <v>69</v>
+      </c>
+      <c r="C6" s="47">
+        <v>44</v>
+      </c>
+      <c r="D6" s="47">
+        <v>52</v>
+      </c>
+      <c r="E6" s="47">
+        <v>43</v>
+      </c>
+      <c r="F6" s="47">
+        <v>43</v>
+      </c>
+      <c r="G6" s="47">
+        <v>51</v>
+      </c>
+      <c r="H6" s="47">
+        <v>55</v>
+      </c>
+      <c r="I6" s="47">
+        <v>45</v>
+      </c>
+      <c r="J6" s="47">
+        <v>54</v>
+      </c>
+      <c r="K6" s="47">
+        <v>67</v>
+      </c>
+      <c r="L6" s="48">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="4" customFormat="1" ht="31.5">
+      <c r="A7" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="48"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+    </row>
+    <row r="8" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A8" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="48">
+        <v>6</v>
+      </c>
+      <c r="C8" s="47">
+        <v>6</v>
+      </c>
+      <c r="D8" s="47">
+        <v>4</v>
+      </c>
+      <c r="E8" s="47">
+        <v>1</v>
+      </c>
+      <c r="F8" s="47">
+        <v>1</v>
+      </c>
+      <c r="G8" s="48">
+        <v>3</v>
+      </c>
+      <c r="H8" s="48">
+        <v>0</v>
+      </c>
+      <c r="I8" s="48">
+        <v>2</v>
+      </c>
+      <c r="J8" s="48">
+        <v>5</v>
+      </c>
+      <c r="K8" s="48">
+        <v>3</v>
+      </c>
+      <c r="L8" s="48">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A9" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="48">
+        <v>63</v>
+      </c>
+      <c r="C9" s="47">
+        <v>38</v>
+      </c>
+      <c r="D9" s="47">
+        <v>48</v>
+      </c>
+      <c r="E9" s="47">
+        <v>42</v>
+      </c>
+      <c r="F9" s="47">
+        <v>42</v>
+      </c>
+      <c r="G9" s="48">
+        <v>48</v>
+      </c>
+      <c r="H9" s="48">
+        <v>55</v>
+      </c>
+      <c r="I9" s="48">
+        <v>43</v>
+      </c>
+      <c r="J9" s="48">
+        <v>49</v>
+      </c>
+      <c r="K9" s="48">
+        <v>64</v>
+      </c>
+      <c r="L9" s="48">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="4" customFormat="1" ht="113.25" customHeight="1">
+      <c r="A10" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="48">
+        <v>55</v>
+      </c>
+      <c r="C10" s="47">
+        <v>63</v>
+      </c>
+      <c r="D10" s="47">
+        <v>34</v>
+      </c>
+      <c r="E10" s="47">
+        <v>143</v>
+      </c>
+      <c r="F10" s="47">
+        <v>94</v>
+      </c>
+      <c r="G10" s="47">
+        <v>70</v>
+      </c>
+      <c r="H10" s="47">
+        <v>66</v>
+      </c>
+      <c r="I10" s="47">
+        <v>71</v>
+      </c>
+      <c r="J10" s="47">
+        <v>90</v>
+      </c>
+      <c r="K10" s="47">
+        <v>236</v>
+      </c>
+      <c r="L10" s="48">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="4" customFormat="1" ht="31.5">
+      <c r="A11" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
+      <c r="I11" s="48"/>
+      <c r="J11" s="48"/>
+      <c r="K11" s="48"/>
+      <c r="L11" s="48"/>
+    </row>
+    <row r="12" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A12" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="48">
+        <v>1</v>
+      </c>
+      <c r="C12" s="47">
+        <v>0</v>
+      </c>
+      <c r="D12" s="47">
+        <v>1</v>
+      </c>
+      <c r="E12" s="47">
+        <v>3</v>
+      </c>
+      <c r="F12" s="47">
+        <v>3</v>
+      </c>
+      <c r="G12" s="48">
+        <v>4</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="48">
+        <v>2</v>
+      </c>
+      <c r="J12" s="48">
+        <v>6</v>
+      </c>
+      <c r="K12" s="48">
+        <v>12</v>
+      </c>
+      <c r="L12" s="48">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A13" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="48">
+        <v>54</v>
+      </c>
+      <c r="C13" s="47">
+        <v>63</v>
+      </c>
+      <c r="D13" s="47">
+        <v>33</v>
+      </c>
+      <c r="E13" s="47">
+        <v>140</v>
+      </c>
+      <c r="F13" s="47">
+        <v>91</v>
+      </c>
+      <c r="G13" s="48">
+        <v>66</v>
+      </c>
+      <c r="H13" s="48">
+        <v>66</v>
+      </c>
+      <c r="I13" s="48">
+        <v>69</v>
+      </c>
+      <c r="J13" s="48">
+        <v>84</v>
+      </c>
+      <c r="K13" s="48">
+        <v>224</v>
+      </c>
+      <c r="L13" s="48">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A14" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="48"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+    </row>
+    <row r="15" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A15" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="48">
+        <v>17</v>
+      </c>
+      <c r="C15" s="47">
+        <v>4</v>
+      </c>
+      <c r="D15" s="47">
+        <v>1</v>
+      </c>
+      <c r="E15" s="47">
+        <v>11</v>
+      </c>
+      <c r="F15" s="47">
+        <v>9</v>
+      </c>
+      <c r="G15" s="48">
+        <v>14</v>
+      </c>
+      <c r="H15" s="48">
+        <v>20</v>
+      </c>
+      <c r="I15" s="48">
+        <v>11</v>
+      </c>
+      <c r="J15" s="48">
         <v>27</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="K15" s="48">
+        <v>44</v>
+      </c>
+      <c r="L15" s="48">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A16" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="48">
+        <v>24</v>
+      </c>
+      <c r="C16" s="47">
+        <v>12</v>
+      </c>
+      <c r="D16" s="47">
+        <v>13</v>
+      </c>
+      <c r="E16" s="47">
+        <v>42</v>
+      </c>
+      <c r="F16" s="47">
+        <v>42</v>
+      </c>
+      <c r="G16" s="48">
+        <v>19</v>
+      </c>
+      <c r="H16" s="48">
+        <v>46</v>
+      </c>
+      <c r="I16" s="48">
         <v>28</v>
       </c>
-      <c r="C7" s="26">
-[...72 lines deleted...]
-      <c r="B9" s="22" t="s">
+      <c r="J16" s="48">
+        <v>43</v>
+      </c>
+      <c r="K16" s="48">
+        <v>93</v>
+      </c>
+      <c r="L16" s="48">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A17" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="48">
+        <v>14</v>
+      </c>
+      <c r="C17" s="47">
+        <v>47</v>
+      </c>
+      <c r="D17" s="47">
+        <v>20</v>
+      </c>
+      <c r="E17" s="47">
+        <v>90</v>
+      </c>
+      <c r="F17" s="47">
+        <v>43</v>
+      </c>
+      <c r="G17" s="48">
+        <v>37</v>
+      </c>
+      <c r="H17" s="48">
+        <v>0</v>
+      </c>
+      <c r="I17" s="48">
         <v>32</v>
       </c>
-      <c r="C9" s="26">
-[...34 lines deleted...]
-      <c r="B10" s="22" t="s">
+      <c r="J17" s="48">
+        <v>20</v>
+      </c>
+      <c r="K17" s="48">
+        <v>99</v>
+      </c>
+      <c r="L17" s="48">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="4" customFormat="1" ht="31.5">
+      <c r="A18" s="49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="48"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+    </row>
+    <row r="19" spans="1:12" s="4" customFormat="1" ht="15.75">
+      <c r="A19" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="48">
+        <v>55</v>
+      </c>
+      <c r="C19" s="47">
+        <v>63</v>
+      </c>
+      <c r="D19" s="47">
         <v>34</v>
       </c>
-      <c r="C10" s="26">
-[...31 lines deleted...]
-      <c r="A11" s="27" t="s">
+      <c r="E19" s="47">
+        <v>50</v>
+      </c>
+      <c r="F19" s="47">
+        <v>41</v>
+      </c>
+      <c r="G19" s="48">
+        <v>53</v>
+      </c>
+      <c r="H19" s="48">
+        <v>42</v>
+      </c>
+      <c r="I19" s="48">
+        <v>26</v>
+      </c>
+      <c r="J19" s="48">
         <v>35</v>
       </c>
-      <c r="B11" s="22" t="s">
-[...452 lines deleted...]
-      </c>
+      <c r="K19" s="48">
+        <v>176</v>
+      </c>
+      <c r="L19" s="48">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="1"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="1"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="1"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A3:L3"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>ересектер</vt:lpstr>
+      <vt:lpstr>кәмелетке толмағандар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>nsa</Company>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>M.Bigalimov</dc:creator>
+  <dc:creator>a.abraeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>