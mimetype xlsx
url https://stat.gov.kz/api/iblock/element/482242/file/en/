--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -1630,56 +1630,58 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -28877,51 +28879,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:GY23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="N30" sqref="N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="5"/>
     <col min="3" max="3" width="11.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="15.140625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:207" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:207" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="91"/>
       <c r="B2" s="91"/>
       <c r="C2" s="91"/>
       <c r="D2" s="91"/>
       <c r="E2" s="91"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
     </row>
     <row r="3" spans="1:207" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="91"/>
       <c r="B3" s="91"/>
@@ -29877,51 +29879,51 @@
       <c r="A8" s="94"/>
       <c r="B8" s="95"/>
       <c r="C8" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B5" location="'1'!A1" display="The volume of industrial production (goods, services), in value terms by type of economic activity "/>
     <hyperlink ref="B6" location="'2'!A1" display="Volume of industrial production (goods, services), in value terms by regions of Republic of Kazakhstan"/>
     <hyperlink ref="B7" location="'3'!A1" display="Production of industrial products in physical terms"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+      <selection activeCell="O29" sqref="O29:O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="14" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="102" t="s">
         <v>447</v>
       </c>
       <c r="B1" s="102"/>
       <c r="C1" s="102"/>
       <c r="D1" s="102"/>
       <c r="E1" s="102"/>
       <c r="F1" s="102"/>
       <c r="G1" s="102"/>
       <c r="H1" s="30"/>
@@ -29987,57 +29989,57 @@
     <row r="5" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A5" s="105"/>
       <c r="B5" s="108"/>
       <c r="C5" s="110"/>
       <c r="D5" s="110"/>
       <c r="E5" s="110"/>
       <c r="F5" s="60" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="68" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="97"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="63">
         <v>2740</v>
       </c>
       <c r="C6" s="63">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="D6" s="63">
-        <v>6037129.7709999997</v>
+        <v>6022592.9160000002</v>
       </c>
       <c r="E6" s="63">
-        <v>15177194.799000001</v>
+        <v>15148121.086999999</v>
       </c>
       <c r="F6" s="64">
         <v>116.2</v>
       </c>
       <c r="G6" s="64">
         <v>104.3</v>
       </c>
       <c r="H6" s="72">
         <v>99.3</v>
       </c>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="63">
         <v>99</v>
       </c>
       <c r="C7" s="63">
         <v>277647.96999999997</v>
       </c>
       <c r="D7" s="63">
@@ -30103,57 +30105,57 @@
       </c>
       <c r="E9" s="63">
         <v>726337.41099999996</v>
       </c>
       <c r="F9" s="64">
         <v>110.3</v>
       </c>
       <c r="G9" s="64">
         <v>105.7</v>
       </c>
       <c r="H9" s="72">
         <v>102.2</v>
       </c>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="63">
         <v>226</v>
       </c>
       <c r="C10" s="63">
-        <v>232323.94200000001</v>
+        <v>217787.08600000001</v>
       </c>
       <c r="D10" s="63">
-        <v>261051.565</v>
+        <v>246514.71</v>
       </c>
       <c r="E10" s="63">
-        <v>685534.05099999998</v>
+        <v>656460.34</v>
       </c>
       <c r="F10" s="64">
         <v>94.4</v>
       </c>
       <c r="G10" s="64">
         <v>115.2</v>
       </c>
       <c r="H10" s="72">
         <v>117.8</v>
       </c>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="63">
         <v>127</v>
       </c>
       <c r="C11" s="63">
         <v>799436.10400000005</v>
       </c>
       <c r="D11" s="63">
@@ -30624,51 +30626,51 @@
       <c r="K27" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="117" t="s">
         <v>448</v>
       </c>
       <c r="B1" s="117"/>
       <c r="C1" s="117"/>
       <c r="D1" s="117"/>
       <c r="E1" s="117"/>
       <c r="F1" s="117"/>
       <c r="G1" s="117"/>
@@ -30718,57 +30720,57 @@
         <v>437</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="121"/>
       <c r="B5" s="124"/>
       <c r="C5" s="126"/>
       <c r="D5" s="126"/>
       <c r="E5" s="126"/>
       <c r="F5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="113"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="63">
         <v>2740</v>
       </c>
       <c r="C6" s="63">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="D6" s="63">
-        <v>6037129.7709999997</v>
+        <v>6022592.9160000002</v>
       </c>
       <c r="E6" s="63">
-        <v>15177194.799000001</v>
+        <v>15148121.086999999</v>
       </c>
       <c r="F6" s="64">
         <v>116.2</v>
       </c>
       <c r="G6" s="64">
         <v>104.3</v>
       </c>
       <c r="H6" s="64">
         <v>99.3</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="63">
         <v>419</v>
       </c>
       <c r="C7" s="63">
         <v>1924099.3859999999</v>
       </c>
       <c r="D7" s="63">
         <v>2758036.0389999999</v>
       </c>
       <c r="E7" s="63">
@@ -31004,57 +31006,57 @@
       </c>
       <c r="D16" s="63">
         <v>98423.96</v>
       </c>
       <c r="E16" s="63">
         <v>246906.25899999999</v>
       </c>
       <c r="F16" s="64">
         <v>128.30000000000001</v>
       </c>
       <c r="G16" s="64">
         <v>108.8</v>
       </c>
       <c r="H16" s="64">
         <v>99.5</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="63">
         <v>1480</v>
       </c>
       <c r="C17" s="63">
-        <v>2532223.75</v>
+        <v>2517686.895</v>
       </c>
       <c r="D17" s="63">
-        <v>2844945.96</v>
+        <v>2830409.1039999998</v>
       </c>
       <c r="E17" s="63">
-        <v>7563747.6050000004</v>
+        <v>7534673.8940000003</v>
       </c>
       <c r="F17" s="64">
         <v>124</v>
       </c>
       <c r="G17" s="64">
         <v>113.6</v>
       </c>
       <c r="H17" s="64">
         <v>108.5</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="63">
         <v>327</v>
       </c>
       <c r="C18" s="63">
         <v>350148.87900000002</v>
       </c>
       <c r="D18" s="63">
         <v>362308.424</v>
       </c>
       <c r="E18" s="63">
@@ -31784,57 +31786,57 @@
       </c>
       <c r="D46" s="63">
         <v>2793.846</v>
       </c>
       <c r="E46" s="63">
         <v>8263.6329999999998</v>
       </c>
       <c r="F46" s="64">
         <v>96.4</v>
       </c>
       <c r="G46" s="64">
         <v>89.3</v>
       </c>
       <c r="H46" s="64">
         <v>76.2</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="63">
         <v>84</v>
       </c>
       <c r="C47" s="63">
-        <v>63742.720000000001</v>
+        <v>61846.078000000001</v>
       </c>
       <c r="D47" s="63">
-        <v>74874.232999999993</v>
+        <v>72977.591</v>
       </c>
       <c r="E47" s="63">
-        <v>179183.644</v>
+        <v>175390.361</v>
       </c>
       <c r="F47" s="64">
         <v>122.1</v>
       </c>
       <c r="G47" s="64">
         <v>155</v>
       </c>
       <c r="H47" s="64">
         <v>139.30000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="63">
         <v>361</v>
       </c>
       <c r="C48" s="63">
         <v>449175.47200000001</v>
       </c>
       <c r="D48" s="63">
         <v>528447.6</v>
       </c>
       <c r="E48" s="63">
@@ -31992,57 +31994,57 @@
       </c>
       <c r="D54" s="63">
         <v>132450.96100000001</v>
       </c>
       <c r="E54" s="63">
         <v>314652.04300000001</v>
       </c>
       <c r="F54" s="64">
         <v>185.7</v>
       </c>
       <c r="G54" s="64">
         <v>151.6</v>
       </c>
       <c r="H54" s="64">
         <v>137.30000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B55" s="63">
         <v>9</v>
       </c>
       <c r="C55" s="63">
-        <v>24939.992999999999</v>
+        <v>12299.779</v>
       </c>
       <c r="D55" s="63">
-        <v>25302.32</v>
+        <v>12662.106</v>
       </c>
       <c r="E55" s="63">
-        <v>59296.625999999997</v>
+        <v>34016.197999999997</v>
       </c>
       <c r="F55" s="64">
         <v>138.5</v>
       </c>
       <c r="G55" s="64">
         <v>161.5</v>
       </c>
       <c r="H55" s="64">
         <v>138.9</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B56" s="63">
         <v>8</v>
       </c>
       <c r="C56" s="63">
         <v>3665.7379999999998</v>
       </c>
       <c r="D56" s="63">
         <v>4456.6360000000004</v>
       </c>
       <c r="E56" s="63">