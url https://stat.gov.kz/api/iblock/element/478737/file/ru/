--- v0 (2026-04-23)
+++ v1 (2026-08-03)
@@ -1,94 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24026"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.serik\Desktop\Счет выбросы в атмосферу\Динамические таблицы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73510175-8AF8-4512-8913-7A2CA6C43CBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28605" yWindow="-15" windowWidth="14310" windowHeight="12615" tabRatio="979"/>
+    <workbookView xWindow="14520" yWindow="90" windowWidth="14160" windowHeight="14955" tabRatio="979" firstSheet="2" activeTab="13" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="17" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="18" r:id="rId2"/>
     <sheet name="2014" sheetId="4" r:id="rId3"/>
     <sheet name="2015" sheetId="7" r:id="rId4"/>
     <sheet name="2016" sheetId="8" r:id="rId5"/>
     <sheet name="2017" sheetId="9" r:id="rId6"/>
     <sheet name="2018" sheetId="10" r:id="rId7"/>
     <sheet name="2019" sheetId="11" r:id="rId8"/>
     <sheet name="2020" sheetId="12" r:id="rId9"/>
     <sheet name="2021" sheetId="13" r:id="rId10"/>
     <sheet name="2022" sheetId="14" r:id="rId11"/>
     <sheet name="2023" sheetId="15" r:id="rId12"/>
     <sheet name="2024" sheetId="16" r:id="rId13"/>
+    <sheet name="2025" sheetId="21" r:id="rId14"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId15"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_ftn1" localSheetId="13">'2025'!$A$18</definedName>
+    <definedName name="_ftnref1" localSheetId="13">'2025'!$A$14</definedName>
+    <definedName name="Элементы_национального_богатства_Республики_Казахстан_по_первоначальной_стоимости" localSheetId="13">[1]Содержание!$A$5</definedName>
+  </definedNames>
   <calcPr calcId="144525"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="219">
   <si>
     <t>Тип вещества</t>
   </si>
   <si>
     <t>Таблица ресурсов для выбросов в атмосферу</t>
   </si>
   <si>
     <t>Таблица использования для выбросов в атмосферу</t>
   </si>
   <si>
     <t>Твердые</t>
   </si>
   <si>
     <t>из них:</t>
   </si>
   <si>
     <t>Газообразные и жидкие</t>
   </si>
   <si>
     <t>ТЧ10 (твердые частицы)</t>
   </si>
   <si>
     <t>ТЧ2,5 (твердые частицы)</t>
   </si>
   <si>
@@ -676,82 +684,92 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve">2-ТП (воздух) Отчет об охране атмосферного воздуха </t>
   </si>
   <si>
     <t xml:space="preserve">О состоянии охраны атмосферного воздуха в Республике Казахстан </t>
   </si>
   <si>
     <t>Объем выбросов загрязняющих веществ в атмосферу</t>
   </si>
   <si>
     <t>Показатель формируется с 2000 года</t>
   </si>
   <si>
     <t>Выброс в атмосферу загрязняющих веществ – поступление в атмосферный воздух загрязняющих (оказывающих неблагоприятное действие на здоровье или деятельность населения, на окружающую среду) веществ от стационарных (непередвижных) источников выбросов (организованных или неорганизованных)</t>
   </si>
   <si>
     <t>Агрегированный</t>
   </si>
   <si>
-    <t>d.adilbek@aspire.gov.kz</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Тонна </t>
   </si>
   <si>
     <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
   </si>
   <si>
-    <t xml:space="preserve">Д. Әділбек </t>
-[...1 lines deleted...]
-  <si>
     <t>gov.kz/ru/NewIndex/GetIndex/705070</t>
+  </si>
+  <si>
+    <t>* Согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Счет выбросов в атмосферу за 2025 год </t>
+  </si>
+  <si>
+    <t>Серік Дарын
+Дана Әділбек</t>
+  </si>
+  <si>
+    <t>Департамент национальных счетов
+Департамент статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>d.serik@aspire.gov.kz 
+d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7172 749487
++7 7172 749307</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.000;[Red]0.000"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -815,82 +833,100 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -1005,59 +1041,60 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1125,269 +1162,400 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 6" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{E0BF0B64-2E3A-473C-A7B5-C388B81D54E2}"/>
+    <cellStyle name="Обычный 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/d.serik/Desktop/&#1057;&#1095;&#1077;&#1090;%20&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1099;%20&#1074;%20&#1072;&#1090;&#1084;&#1086;&#1089;&#1092;&#1077;&#1088;&#1091;/&#1057;&#1095;&#1077;&#1090;%20&#1074;&#1099;&#1073;&#1088;&#1086;&#1089;&#1086;&#1074;%20&#1074;%20&#1072;&#1090;&#1084;&#1086;&#1089;&#1092;&#1077;&#1088;&#1091;%20&#1079;&#1072;%202025%20&#1075;&#1086;&#1076;/&#1058;-01-08-&#1043;%20(&#1088;&#1091;&#1089;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="1."/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="5">
+          <cell r="A5" t="str">
+            <v xml:space="preserve">1. Счет выбросов в атмосферу за 2025 год </v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1519,442 +1687,453 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.serik@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="63" customWidth="1"/>
-    <col min="2" max="2" width="93.5703125" style="63" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="58" customWidth="1"/>
+    <col min="2" max="2" width="93.5703125" style="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="43"/>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="45">
         <v>157502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="44" t="s">
         <v>177</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="48" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="49" t="s">
         <v>179</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>180</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="46" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A7" s="44" t="s">
         <v>181</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44" t="s">
         <v>182</v>
       </c>
       <c r="B8" s="47" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="44" t="s">
         <v>183</v>
       </c>
-      <c r="B9" s="82" t="s">
-        <v>214</v>
+      <c r="B9" s="105" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="106" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
         <v>185</v>
       </c>
       <c r="B11" s="51"/>
       <c r="M11" s="52"/>
     </row>
     <row r="12" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="44" t="s">
         <v>186</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="107" t="s">
         <v>187</v>
       </c>
       <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="53" t="s">
         <v>188</v>
       </c>
-      <c r="B13" s="82" t="s">
-        <v>214</v>
+      <c r="B13" s="105" t="s">
+        <v>211</v>
       </c>
       <c r="M13" s="52"/>
     </row>
     <row r="14" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="53" t="s">
         <v>189</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="108" t="s">
         <v>205</v>
       </c>
       <c r="M14" s="52"/>
     </row>
     <row r="15" spans="1:13" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="53" t="s">
         <v>190</v>
       </c>
-      <c r="B15" s="56" t="s">
-        <v>216</v>
+      <c r="B15" s="109" t="s">
+        <v>212</v>
       </c>
       <c r="M15" s="52"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="44" t="s">
         <v>191</v>
       </c>
-      <c r="B16" s="83">
-[...2 lines deleted...]
-      <c r="M16" s="58"/>
+      <c r="B16" s="110">
+        <v>46234</v>
+      </c>
+      <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="44" t="s">
         <v>192</v>
       </c>
-      <c r="B17" s="57">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B17" s="54">
+        <v>46596</v>
+      </c>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:13" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A18" s="44" t="s">
         <v>193</v>
       </c>
-      <c r="B18" s="81" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B18" s="83" t="s">
+        <v>216</v>
+      </c>
+      <c r="M18" s="55"/>
+    </row>
+    <row r="19" spans="1:13" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A19" s="44" t="s">
         <v>194</v>
       </c>
-      <c r="B19" s="81" t="s">
+      <c r="B19" s="83" t="s">
         <v>215</v>
       </c>
-      <c r="M19" s="59"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A20" s="44" t="s">
         <v>195</v>
       </c>
-      <c r="B20" s="60" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B20" s="85" t="s">
+        <v>218</v>
+      </c>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:13" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="44" t="s">
         <v>196</v>
       </c>
-      <c r="B21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="59"/>
+      <c r="B21" s="84" t="s">
+        <v>217</v>
+      </c>
+      <c r="M21" s="56"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="61"/>
-      <c r="B22" s="62"/>
+      <c r="A22" s="57"/>
+      <c r="B22" s="111"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="59"/>
+      <c r="B23" s="112"/>
+      <c r="M23" s="56"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="58"/>
+      <c r="B24" s="112"/>
+      <c r="M24" s="55"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="59"/>
+      <c r="B25" s="112"/>
+      <c r="M25" s="56"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="58"/>
+      <c r="B26" s="112"/>
+      <c r="M26" s="55"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B9" r:id="rId3" display="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B9" r:id="rId3" display="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" display="d.serik@aspire.gov.kz _x000a_" xr:uid="{A4689B1D-FB11-4C03-A4BE-58AA43D828C2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="18" style="7" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="14.85546875" style="7" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="97" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="80"/>
-[...6 lines deleted...]
-      <c r="I2" s="80"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>104</v>
@@ -2346,178 +2525,178 @@
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="18" style="7" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="19" style="7" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="97" t="s">
         <v>147</v>
       </c>
-      <c r="B2" s="80"/>
-[...6 lines deleted...]
-      <c r="I2" s="80"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>13853.52</v>
       </c>
       <c r="C10" s="18">
         <v>80150.017999999996</v>
@@ -2910,180 +3089,180 @@
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="18" style="7" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="19" style="7" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="97" t="s">
         <v>149</v>
       </c>
-      <c r="B2" s="80"/>
-[...6 lines deleted...]
-      <c r="I2" s="80"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>13785.208000000001</v>
       </c>
       <c r="C10" s="18">
         <v>79271.236000000004</v>
@@ -3476,180 +3655,180 @@
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="18" style="7" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="19" style="7" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="97" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="80"/>
-[...6 lines deleted...]
-      <c r="I2" s="80"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>13605.668</v>
       </c>
       <c r="C10" s="19">
         <v>80122.664999999994</v>
@@ -4041,254 +4220,925 @@
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2A5B56C-8744-409F-BE1D-99ADC423C1E8}">
+  <dimension ref="A1:M38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="1"/>
+    <col min="11" max="11" width="14" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="86" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="64"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="93"/>
+      <c r="B4" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="99" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="100"/>
+    </row>
+    <row r="5" spans="1:13" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="94"/>
+      <c r="B5" s="101" t="s">
+        <v>165</v>
+      </c>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
+      <c r="G5" s="102" t="s">
+        <v>166</v>
+      </c>
+      <c r="H5" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="I5" s="99" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="94"/>
+      <c r="B6" s="101" t="s">
+        <v>169</v>
+      </c>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="I6" s="99"/>
+    </row>
+    <row r="7" spans="1:13" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="95"/>
+      <c r="B7" s="66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C7" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="D7" s="65" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" s="65" t="s">
+        <v>174</v>
+      </c>
+      <c r="F7" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="99"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="70">
+        <v>13007.759</v>
+      </c>
+      <c r="C9" s="70">
+        <v>76447.006999999998</v>
+      </c>
+      <c r="D9" s="70">
+        <v>130224.67200000001</v>
+      </c>
+      <c r="E9" s="70">
+        <v>7087.107</v>
+      </c>
+      <c r="F9" s="70">
+        <v>212715.56700000001</v>
+      </c>
+      <c r="G9" s="71">
+        <v>439482.11200000002</v>
+      </c>
+      <c r="H9" s="72">
+        <v>439482.11200000002</v>
+      </c>
+      <c r="I9" s="72">
+        <v>439482.11200000002</v>
+      </c>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="74">
+        <v>245.036</v>
+      </c>
+      <c r="C11" s="70">
+        <v>1934.2829999999999</v>
+      </c>
+      <c r="D11" s="70">
+        <v>1199.9449999999999</v>
+      </c>
+      <c r="E11" s="74">
+        <v>152.00700000000001</v>
+      </c>
+      <c r="F11" s="70">
+        <v>633.32600000000002</v>
+      </c>
+      <c r="G11" s="71">
+        <v>4164.5969999999998</v>
+      </c>
+      <c r="H11" s="72">
+        <v>4164.5969999999998</v>
+      </c>
+      <c r="I11" s="72">
+        <v>4164.5969999999998</v>
+      </c>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="74">
+        <v>60.845999999999997</v>
+      </c>
+      <c r="C12" s="74">
+        <v>7.835</v>
+      </c>
+      <c r="D12" s="74">
+        <v>436.57299999999998</v>
+      </c>
+      <c r="E12" s="74">
+        <v>7.7539999999999996</v>
+      </c>
+      <c r="F12" s="70">
+        <v>111.077</v>
+      </c>
+      <c r="G12" s="71">
+        <v>624.08500000000004</v>
+      </c>
+      <c r="H12" s="72">
+        <v>624.08500000000004</v>
+      </c>
+      <c r="I12" s="72">
+        <v>624.08500000000004</v>
+      </c>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="70">
+        <v>15298.955</v>
+      </c>
+      <c r="C13" s="70">
+        <v>272782.09000000003</v>
+      </c>
+      <c r="D13" s="70">
+        <v>566063.69200000004</v>
+      </c>
+      <c r="E13" s="70">
+        <v>159149.65700000001</v>
+      </c>
+      <c r="F13" s="70">
+        <v>828137.228</v>
+      </c>
+      <c r="G13" s="71">
+        <v>1841431.622</v>
+      </c>
+      <c r="H13" s="72">
+        <v>1841431.622</v>
+      </c>
+      <c r="I13" s="72">
+        <v>1841431.622</v>
+      </c>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="70">
+        <v>2050.8420000000001</v>
+      </c>
+      <c r="C14" s="70">
+        <v>85393.312000000005</v>
+      </c>
+      <c r="D14" s="70">
+        <v>235730.478</v>
+      </c>
+      <c r="E14" s="70">
+        <v>1267.4829999999999</v>
+      </c>
+      <c r="F14" s="70">
+        <v>446292.25199999998</v>
+      </c>
+      <c r="G14" s="71">
+        <v>770734.36699999997</v>
+      </c>
+      <c r="H14" s="72">
+        <v>770734.36699999997</v>
+      </c>
+      <c r="I14" s="72">
+        <v>770734.36699999997</v>
+      </c>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="74">
+        <v>536.16800000000001</v>
+      </c>
+      <c r="C15" s="74">
+        <v>366.54199999999997</v>
+      </c>
+      <c r="D15" s="74">
+        <v>646.476</v>
+      </c>
+      <c r="E15" s="74">
+        <v>30.678000000000001</v>
+      </c>
+      <c r="F15" s="70">
+        <v>181.583</v>
+      </c>
+      <c r="G15" s="71">
+        <v>1761.4469999999999</v>
+      </c>
+      <c r="H15" s="72">
+        <v>1761.4469999999999</v>
+      </c>
+      <c r="I15" s="72">
+        <v>1761.4469999999999</v>
+      </c>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="70">
+        <v>7939.0609999999997</v>
+      </c>
+      <c r="C16" s="70">
+        <v>86037.584000000003</v>
+      </c>
+      <c r="D16" s="70">
+        <v>233838.97500000001</v>
+      </c>
+      <c r="E16" s="70">
+        <v>12870.717000000001</v>
+      </c>
+      <c r="F16" s="70">
+        <v>94290.554999999993</v>
+      </c>
+      <c r="G16" s="71">
+        <v>434976.89199999999</v>
+      </c>
+      <c r="H16" s="72">
+        <v>434976.89199999999</v>
+      </c>
+      <c r="I16" s="72">
+        <v>434976.89199999999</v>
+      </c>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="70">
+        <v>1165.229</v>
+      </c>
+      <c r="C17" s="70">
+        <v>43360.576000000001</v>
+      </c>
+      <c r="D17" s="70">
+        <v>67181.218999999997</v>
+      </c>
+      <c r="E17" s="70">
+        <v>10985.16</v>
+      </c>
+      <c r="F17" s="70">
+        <v>200227.98499999999</v>
+      </c>
+      <c r="G17" s="71">
+        <v>322920.16899999999</v>
+      </c>
+      <c r="H17" s="72">
+        <v>322920.16899999999</v>
+      </c>
+      <c r="I17" s="72">
+        <v>322920.16899999999</v>
+      </c>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="70">
+        <v>1016.49</v>
+      </c>
+      <c r="C18" s="70">
+        <v>205.684</v>
+      </c>
+      <c r="D18" s="70">
+        <v>1187.579</v>
+      </c>
+      <c r="E18" s="74">
+        <v>0.83099999999999996</v>
+      </c>
+      <c r="F18" s="70">
+        <v>486.67</v>
+      </c>
+      <c r="G18" s="71">
+        <v>2897.2539999999999</v>
+      </c>
+      <c r="H18" s="72">
+        <v>2897.2539999999999</v>
+      </c>
+      <c r="I18" s="72">
+        <v>2897.2539999999999</v>
+      </c>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="70">
+        <v>2011.299</v>
+      </c>
+      <c r="C19" s="70">
+        <v>7576.4970000000003</v>
+      </c>
+      <c r="D19" s="70">
+        <v>3728.0360000000001</v>
+      </c>
+      <c r="E19" s="70">
+        <v>112034.073</v>
+      </c>
+      <c r="F19" s="70">
+        <v>74516.585999999996</v>
+      </c>
+      <c r="G19" s="71">
+        <v>199866.49100000001</v>
+      </c>
+      <c r="H19" s="72">
+        <v>199866.49100000001</v>
+      </c>
+      <c r="I19" s="72">
+        <v>199866.49100000001</v>
+      </c>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="74">
+        <v>561.85199999999998</v>
+      </c>
+      <c r="C20" s="70">
+        <v>50748.392999999996</v>
+      </c>
+      <c r="D20" s="70">
+        <v>26078.608</v>
+      </c>
+      <c r="E20" s="70">
+        <v>22298.237000000001</v>
+      </c>
+      <c r="F20" s="70">
+        <v>21345.258000000002</v>
+      </c>
+      <c r="G20" s="71">
+        <v>121032.348</v>
+      </c>
+      <c r="H20" s="72">
+        <v>121032.348</v>
+      </c>
+      <c r="I20" s="72">
+        <v>121032.348</v>
+      </c>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="75">
+        <v>28306.715</v>
+      </c>
+      <c r="C21" s="75">
+        <v>349229.09700000001</v>
+      </c>
+      <c r="D21" s="75">
+        <v>696288.36399999994</v>
+      </c>
+      <c r="E21" s="75">
+        <v>166236.76300000001</v>
+      </c>
+      <c r="F21" s="75">
+        <v>1040852.795</v>
+      </c>
+      <c r="G21" s="76">
+        <v>2280913.7340000002</v>
+      </c>
+      <c r="H21" s="77">
+        <v>2280913.7340000002</v>
+      </c>
+      <c r="I21" s="77">
+        <v>2280913.7340000002</v>
+      </c>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="24"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+    </row>
+    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B27" s="79"/>
+      <c r="C27" s="79"/>
+      <c r="D27" s="79"/>
+      <c r="E27" s="79"/>
+      <c r="F27" s="80"/>
+      <c r="G27" s="78"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="78"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G29" s="78"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C30" s="70"/>
+      <c r="G30" s="78"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G31" s="78"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G32" s="78"/>
+    </row>
+    <row r="33" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G33" s="78"/>
+    </row>
+    <row r="34" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G34" s="78"/>
+    </row>
+    <row r="35" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G35" s="78"/>
+    </row>
+    <row r="36" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G36" s="78"/>
+    </row>
+    <row r="37" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G37" s="78"/>
+    </row>
+    <row r="38" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G38" s="78"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="H6:H7"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A14" location="_ftn1" display="_ftn1" xr:uid="{53D8EC4E-DF38-4DF5-B03F-58186DF92387}"/>
+    <hyperlink ref="A18" location="_ftnref1" display="_ftnref1" xr:uid="{D51101C5-F0CD-4FA6-8DA0-6DAC44C5B618}"/>
+  </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="64" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="4.42578125" style="59" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="65"/>
+      <c r="B2" s="60"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="61" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="61" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="66" t="s">
+      <c r="B8" s="61" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="66" t="s">
+      <c r="B9" s="61" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="66" t="s">
+      <c r="B10" s="61" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="66"/>
+      <c r="B11" s="61"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B12" s="67" t="s">
+      <c r="B12" s="62" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="66"/>
+      <c r="B13" s="61"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="66"/>
+      <c r="B14" s="61"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="68" t="s">
+      <c r="B18" s="63" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
-[...3 lines deleted...]
-    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz " xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar " xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/336994/file/ru/ " xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= " xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>16382.289000000001</v>
       </c>
       <c r="C10" s="18">
         <v>72915.94</v>
       </c>
@@ -4708,178 +5558,178 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="4" width="20" style="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="19" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="19" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="27"/>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="27"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>18133.038</v>
       </c>
       <c r="C10" s="18">
         <v>68764.337</v>
@@ -5300,178 +6150,178 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="22" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="20.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>17258.108</v>
       </c>
       <c r="C10" s="18">
         <v>61558.629000000001</v>
       </c>
@@ -5891,179 +6741,179 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="21" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="27"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="27"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>17944.587</v>
       </c>
       <c r="C10" s="18">
         <v>71982.744999999995</v>
@@ -6484,178 +7334,178 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>16863.777999999998</v>
       </c>
       <c r="C10" s="18">
         <v>74716.77</v>
       </c>
@@ -7075,179 +7925,179 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:J27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="69"/>
-[...6 lines deleted...]
-      <c r="I2" s="69"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="27"/>
     </row>
     <row r="5" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="27"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="1:10" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>26</v>
       </c>
@@ -7641,180 +8491,180 @@
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B27" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="7" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="7" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="80"/>
-[...6 lines deleted...]
-      <c r="I2" s="80"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="71"/>
-[...4 lines deleted...]
-      <c r="H5" s="74" t="s">
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="79"/>
+      <c r="I5" s="96"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="94"/>
+      <c r="B6" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="71"/>
-[...3 lines deleted...]
-      <c r="G6" s="72" t="s">
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="89" t="s">
         <v>166</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="91" t="s">
         <v>168</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="94"/>
+      <c r="B7" s="87" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="71"/>
-[...4 lines deleted...]
-      <c r="H7" s="72" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="89" t="s">
         <v>170</v>
       </c>
-      <c r="I7" s="74"/>
+      <c r="I7" s="91"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="78"/>
+      <c r="A8" s="95"/>
       <c r="B8" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="73"/>
-[...1 lines deleted...]
-      <c r="I8" s="74"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="91"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="41"/>
       <c r="G9" s="38"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="31">
         <v>14983.941999999999</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>69</v>
@@ -8215,68 +9065,77 @@
       <c r="F26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.14000000000000001" right="0.14000000000000001" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>'2025'!_ftn1</vt:lpstr>
+      <vt:lpstr>'2025'!_ftnref1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>z.shigambayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>