--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -1993,50 +1993,56 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2149,56 +2155,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 12" xfId="9"/>
     <cellStyle name="Обычный 13" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="14"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="11"/>
     <cellStyle name="Обычный 7" xfId="13"/>
     <cellStyle name="Обычный_таблицы1" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -28839,118 +28839,118 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:GY21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O26" sqref="N26:O26"/>
+      <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="5"/>
     <col min="3" max="3" width="11.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="15.140625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:207" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:207" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="81"/>
-[...3 lines deleted...]
-      <c r="E2" s="81"/>
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
     </row>
     <row r="3" spans="1:207" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="81"/>
-[...3 lines deleted...]
-      <c r="E3" s="81"/>
+      <c r="A3" s="83"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
     </row>
     <row r="4" spans="1:207" s="1" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81"/>
-[...3 lines deleted...]
-      <c r="E4" s="81"/>
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
       <c r="F4" s="67"/>
       <c r="G4" s="67"/>
       <c r="H4" s="67"/>
     </row>
     <row r="5" spans="1:207" s="67" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71"/>
       <c r="B5" s="71"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
     </row>
     <row r="6" spans="1:207" s="67" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="71"/>
       <c r="B6" s="71"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
     </row>
     <row r="7" spans="1:207" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67"/>
     </row>
     <row r="8" spans="1:207" s="22" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="82" t="s">
         <v>442</v>
       </c>
-      <c r="B8" s="80"/>
-[...2 lines deleted...]
-      <c r="E8" s="80"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
       <c r="F8" s="49"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="21"/>
       <c r="AA8" s="21"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
@@ -29111,57 +29111,57 @@
       <c r="GC8" s="21"/>
       <c r="GD8" s="21"/>
       <c r="GE8" s="21"/>
       <c r="GF8" s="21"/>
       <c r="GG8" s="21"/>
       <c r="GH8" s="21"/>
       <c r="GI8" s="21"/>
       <c r="GJ8" s="21"/>
       <c r="GK8" s="21"/>
       <c r="GL8" s="21"/>
       <c r="GM8" s="21"/>
       <c r="GN8" s="21"/>
       <c r="GO8" s="21"/>
       <c r="GP8" s="21"/>
       <c r="GQ8" s="21"/>
       <c r="GR8" s="21"/>
       <c r="GS8" s="21"/>
       <c r="GT8" s="21"/>
       <c r="GU8" s="21"/>
       <c r="GV8" s="21"/>
       <c r="GW8" s="21"/>
       <c r="GX8" s="21"/>
       <c r="GY8" s="21"/>
     </row>
     <row r="9" spans="1:207" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="80" t="s">
+      <c r="A9" s="82" t="s">
         <v>443</v>
       </c>
-      <c r="B9" s="80"/>
-[...2 lines deleted...]
-      <c r="E9" s="80"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
       <c r="F9" s="49"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
@@ -29324,124 +29324,124 @@
       <c r="GE9" s="21"/>
       <c r="GF9" s="21"/>
       <c r="GG9" s="21"/>
       <c r="GH9" s="21"/>
       <c r="GI9" s="21"/>
       <c r="GJ9" s="21"/>
       <c r="GK9" s="21"/>
       <c r="GL9" s="21"/>
       <c r="GM9" s="21"/>
       <c r="GN9" s="21"/>
       <c r="GO9" s="21"/>
       <c r="GP9" s="21"/>
       <c r="GQ9" s="21"/>
       <c r="GR9" s="21"/>
       <c r="GS9" s="21"/>
       <c r="GT9" s="21"/>
       <c r="GU9" s="21"/>
       <c r="GV9" s="21"/>
       <c r="GW9" s="21"/>
       <c r="GX9" s="21"/>
       <c r="GY9" s="21"/>
     </row>
     <row r="10" spans="1:207" s="1" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:207" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:207" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="79"/>
-[...7 lines deleted...]
-      <c r="J12" s="79"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
     </row>
     <row r="13" spans="1:207" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="79"/>
-[...8 lines deleted...]
-      <c r="J13" s="79"/>
+      <c r="A13" s="81"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
     </row>
     <row r="14" spans="1:207" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="79"/>
-[...8 lines deleted...]
-      <c r="J14" s="79"/>
+      <c r="A14" s="81"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="81"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
     </row>
     <row r="15" spans="1:207" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="79"/>
-[...8 lines deleted...]
-      <c r="J15" s="79"/>
+      <c r="A15" s="81"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
     </row>
     <row r="16" spans="1:207" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26"/>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="77" t="s">
+      <c r="A17" s="79" t="s">
         <v>444</v>
       </c>
-      <c r="B17" s="77"/>
-[...7 lines deleted...]
-      <c r="J17" s="77"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="79"/>
+      <c r="G17" s="79"/>
+      <c r="H17" s="79"/>
+      <c r="I17" s="79"/>
+      <c r="J17" s="79"/>
     </row>
     <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="25"/>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
     </row>
     <row r="19" spans="1:11" ht="24.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="11"/>
     </row>
     <row r="20" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="23" t="s">
         <v>118</v>
       </c>
@@ -29510,67 +29510,67 @@
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="2:5" x14ac:dyDescent="0.2">
-      <c r="B13" s="83" t="s">
+      <c r="B13" s="85" t="s">
         <v>122</v>
       </c>
-      <c r="C13" s="83"/>
-[...1 lines deleted...]
-      <c r="E13" s="83"/>
+      <c r="C13" s="85"/>
+      <c r="D13" s="85"/>
+      <c r="E13" s="85"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B24" s="82"/>
-[...7 lines deleted...]
-      <c r="J24" s="82"/>
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="B13:E13"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="110.140625" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
@@ -29593,192 +29593,192 @@
     <row r="5" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>1</v>
       </c>
       <c r="B5" s="62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <v>2</v>
       </c>
       <c r="B6" s="62" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="8">
         <v>3</v>
       </c>
       <c r="B7" s="62" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="84"/>
-      <c r="B8" s="85"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="87"/>
       <c r="C8" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B5" location="'1'!A1" display="The volume of industrial production (goods, services), in value terms by type of economic activity "/>
     <hyperlink ref="B6" location="'2'!A1" display="Volume of industrial production (goods, services), in value terms by regions of Republic of Kazakhstan"/>
     <hyperlink ref="B7" location="'3'!A1" display="Production of industrial products in physical terms"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="14" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="94" t="s">
         <v>445</v>
       </c>
-      <c r="B1" s="92"/>
-[...4 lines deleted...]
-      <c r="G1" s="92"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
     </row>
     <row r="2" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
     <row r="3" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="93"/>
-      <c r="B3" s="96" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="99" t="s">
+      <c r="C3" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="100"/>
-[...1 lines deleted...]
-      <c r="F3" s="88" t="s">
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="90" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="89"/>
-      <c r="H3" s="90"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="94"/>
-[...1 lines deleted...]
-      <c r="C4" s="99" t="s">
+      <c r="A4" s="96"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="99" t="s">
+      <c r="D4" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="99" t="s">
+      <c r="E4" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="99" t="s">
+      <c r="F4" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="101"/>
-      <c r="H4" s="86" t="s">
+      <c r="G4" s="103"/>
+      <c r="H4" s="88" t="s">
         <v>438</v>
       </c>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
     </row>
     <row r="5" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="95"/>
-[...3 lines deleted...]
-      <c r="E5" s="100"/>
+      <c r="A5" s="97"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
       <c r="F5" s="60" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="87"/>
+      <c r="H5" s="89"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="63">
         <v>2695</v>
       </c>
       <c r="C6" s="63">
         <v>4226686.5920000002</v>
       </c>
       <c r="D6" s="63">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="E6" s="63">
-        <v>9140065.0270000007</v>
+        <v>9125528.1720000003</v>
       </c>
       <c r="F6" s="64">
         <v>124.5</v>
       </c>
       <c r="G6" s="64">
         <v>103.2</v>
       </c>
       <c r="H6" s="72">
         <v>96.9</v>
       </c>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B7" s="63">
         <v>97</v>
       </c>
       <c r="C7" s="63">
         <v>251289.75399999999</v>
       </c>
       <c r="D7" s="63">
@@ -29847,54 +29847,54 @@
       </c>
       <c r="F9" s="64">
         <v>111.8</v>
       </c>
       <c r="G9" s="64">
         <v>104.2</v>
       </c>
       <c r="H9" s="72">
         <v>100.4</v>
       </c>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="63">
         <v>219</v>
       </c>
       <c r="C10" s="63">
         <v>192158.54399999999</v>
       </c>
       <c r="D10" s="63">
-        <v>232323.94200000001</v>
+        <v>217787.08600000001</v>
       </c>
       <c r="E10" s="63">
-        <v>424482.48599999998</v>
+        <v>409945.63</v>
       </c>
       <c r="F10" s="64">
         <v>132.80000000000001</v>
       </c>
       <c r="G10" s="64">
         <v>131.4</v>
       </c>
       <c r="H10" s="72">
         <v>119.1</v>
       </c>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="63">
         <v>123</v>
       </c>
       <c r="C11" s="63">
         <v>426846.38799999998</v>
       </c>
       <c r="D11" s="63">
@@ -30330,186 +30330,186 @@
         <v>133</v>
       </c>
       <c r="C26" s="65">
         <v>124201.685</v>
       </c>
       <c r="D26" s="65">
         <v>133003.29999999999</v>
       </c>
       <c r="E26" s="65">
         <v>257204.98499999999</v>
       </c>
       <c r="F26" s="66">
         <v>146.19999999999999</v>
       </c>
       <c r="G26" s="66">
         <v>110.3</v>
       </c>
       <c r="H26" s="73">
         <v>106</v>
       </c>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="15" x14ac:dyDescent="0.25">
-      <c r="A27" s="91"/>
-[...5 lines deleted...]
-      <c r="G27" s="91"/>
+      <c r="A27" s="93"/>
+      <c r="B27" s="93"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="93"/>
+      <c r="E27" s="93"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="93"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H66"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="P67" sqref="P67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="109" t="s">
         <v>446</v>
       </c>
-      <c r="B1" s="107"/>
-[...4 lines deleted...]
-      <c r="G1" s="107"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
     </row>
     <row r="2" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="29"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
     </row>
     <row r="3" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="109"/>
-      <c r="B3" s="112" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="115" t="s">
+      <c r="C3" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="116"/>
-[...1 lines deleted...]
-      <c r="F3" s="104" t="s">
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="106" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="105"/>
-      <c r="H3" s="106"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="108"/>
     </row>
     <row r="4" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="110"/>
-[...1 lines deleted...]
-      <c r="C4" s="115" t="s">
+      <c r="A4" s="112"/>
+      <c r="B4" s="115"/>
+      <c r="C4" s="117" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="115" t="s">
+      <c r="D4" s="117" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="115" t="s">
+      <c r="E4" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="115" t="s">
+      <c r="F4" s="117" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="117"/>
-      <c r="H4" s="102" t="s">
+      <c r="G4" s="119"/>
+      <c r="H4" s="104" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="111"/>
-[...3 lines deleted...]
-      <c r="E5" s="116"/>
+      <c r="A5" s="113"/>
+      <c r="B5" s="116"/>
+      <c r="C5" s="118"/>
+      <c r="D5" s="118"/>
+      <c r="E5" s="118"/>
       <c r="F5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="103"/>
+      <c r="H5" s="105"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="63">
         <v>2695</v>
       </c>
       <c r="C6" s="63">
         <v>4226686.5920000002</v>
       </c>
       <c r="D6" s="63">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="E6" s="63">
-        <v>9140065.0270000007</v>
+        <v>9125528.1720000003</v>
       </c>
       <c r="F6" s="64">
         <v>124.5</v>
       </c>
       <c r="G6" s="64">
         <v>103.2</v>
       </c>
       <c r="H6" s="64">
         <v>96.9</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="63">
         <v>415</v>
       </c>
       <c r="C7" s="63">
         <v>1563463.96</v>
       </c>
       <c r="D7" s="63">
         <v>1924099.3859999999</v>
       </c>
       <c r="E7" s="63">
@@ -30748,54 +30748,54 @@
       </c>
       <c r="E16" s="63">
         <v>148482.299</v>
       </c>
       <c r="F16" s="64">
         <v>115.5</v>
       </c>
       <c r="G16" s="64">
         <v>94.1</v>
       </c>
       <c r="H16" s="64">
         <v>94.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="63">
         <v>1445</v>
       </c>
       <c r="C17" s="63">
         <v>2186577.895</v>
       </c>
       <c r="D17" s="63">
-        <v>2532223.75</v>
+        <v>2517686.895</v>
       </c>
       <c r="E17" s="63">
-        <v>4718801.6459999997</v>
+        <v>4704264.79</v>
       </c>
       <c r="F17" s="64">
         <v>123.3</v>
       </c>
       <c r="G17" s="64">
         <v>113.1</v>
       </c>
       <c r="H17" s="64">
         <v>105.9</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="63">
         <v>332</v>
       </c>
       <c r="C18" s="63">
         <v>314917.658</v>
       </c>
       <c r="D18" s="63">
         <v>350148.87900000002</v>
       </c>
       <c r="E18" s="63">
@@ -31528,54 +31528,54 @@
       </c>
       <c r="E46" s="63">
         <v>5469.7870000000003</v>
       </c>
       <c r="F46" s="64">
         <v>117.3</v>
       </c>
       <c r="G46" s="64">
         <v>74.3</v>
       </c>
       <c r="H46" s="64">
         <v>69.7</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="63">
         <v>79</v>
       </c>
       <c r="C47" s="63">
         <v>40566.690999999999</v>
       </c>
       <c r="D47" s="63">
-        <v>63742.720000000001</v>
+        <v>61846.078000000001</v>
       </c>
       <c r="E47" s="63">
-        <v>104309.41099999999</v>
+        <v>102412.769</v>
       </c>
       <c r="F47" s="64">
         <v>194.8</v>
       </c>
       <c r="G47" s="64">
         <v>156.30000000000001</v>
       </c>
       <c r="H47" s="64">
         <v>131.4</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="63">
         <v>351</v>
       </c>
       <c r="C48" s="63">
         <v>331170.95400000003</v>
       </c>
       <c r="D48" s="63">
         <v>449175.47200000001</v>
       </c>
       <c r="E48" s="63">
@@ -31736,54 +31736,54 @@
       </c>
       <c r="E54" s="63">
         <v>182201.08199999999</v>
       </c>
       <c r="F54" s="64">
         <v>201.1</v>
       </c>
       <c r="G54" s="64">
         <v>165.7</v>
       </c>
       <c r="H54" s="64">
         <v>130.19999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B55" s="63">
         <v>9</v>
       </c>
       <c r="C55" s="63">
         <v>9054.3140000000003</v>
       </c>
       <c r="D55" s="63">
-        <v>24939.992999999999</v>
+        <v>12299.779</v>
       </c>
       <c r="E55" s="63">
-        <v>33994.307000000001</v>
+        <v>21354.093000000001</v>
       </c>
       <c r="F55" s="64">
         <v>208.7</v>
       </c>
       <c r="G55" s="64">
         <v>170.1</v>
       </c>
       <c r="H55" s="64">
         <v>127.6</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B56" s="63">
         <v>8</v>
       </c>
       <c r="C56" s="63">
         <v>1811.527</v>
       </c>
       <c r="D56" s="63">
         <v>3665.7379999999998</v>
       </c>
       <c r="E56" s="63">
@@ -32012,164 +32012,164 @@
         <v>77</v>
       </c>
       <c r="B65" s="74" t="s">
         <v>146</v>
       </c>
       <c r="C65" s="63">
         <v>53.878999999999998</v>
       </c>
       <c r="D65" s="63">
         <v>185.81</v>
       </c>
       <c r="E65" s="63">
         <v>239.68899999999999</v>
       </c>
       <c r="F65" s="64">
         <v>70.2</v>
       </c>
       <c r="G65" s="64">
         <v>69.7</v>
       </c>
       <c r="H65" s="66">
         <v>46.8</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A66" s="108"/>
-[...5 lines deleted...]
-      <c r="G66" s="108"/>
+      <c r="A66" s="110"/>
+      <c r="B66" s="110"/>
+      <c r="C66" s="110"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="110"/>
+      <c r="F66" s="110"/>
+      <c r="G66" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J350"/>
   <sheetViews>
     <sheetView topLeftCell="A314" workbookViewId="0">
       <selection activeCell="A344" sqref="A343:A344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="124" t="s">
         <v>447</v>
       </c>
-      <c r="B1" s="122"/>
-[...5 lines deleted...]
-      <c r="H1" s="123"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
     </row>
     <row r="2" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="119"/>
-      <c r="B2" s="124" t="s">
+      <c r="A2" s="121"/>
+      <c r="B2" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="125"/>
-[...3 lines deleted...]
-      <c r="G2" s="88" t="s">
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="127"/>
+      <c r="F2" s="128"/>
+      <c r="G2" s="90" t="s">
         <v>145</v>
       </c>
-      <c r="H2" s="89"/>
-      <c r="I2" s="90"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="92"/>
     </row>
     <row r="3" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="120"/>
-      <c r="B3" s="96" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="96" t="s">
+      <c r="D3" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="130" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="128" t="s">
+      <c r="F3" s="130" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="99" t="s">
+      <c r="G3" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="101"/>
-      <c r="I3" s="86" t="s">
+      <c r="H3" s="103"/>
+      <c r="I3" s="88" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="121"/>
-[...4 lines deleted...]
-      <c r="F4" s="129"/>
+      <c r="A4" s="123"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="131"/>
+      <c r="F4" s="131"/>
       <c r="G4" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="87"/>
+      <c r="I4" s="89"/>
     </row>
     <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="75" t="s">
         <v>128</v>
       </c>
       <c r="B5" s="74"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
       <c r="G5" s="74"/>
       <c r="H5" s="74"/>
       <c r="I5" s="74" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>129</v>
       </c>
       <c r="B6" s="74"/>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
@@ -41076,86 +41076,86 @@
         <v>246875.6</v>
       </c>
       <c r="C328" s="64">
         <v>241054.8</v>
       </c>
       <c r="D328" s="64">
         <v>487930.5</v>
       </c>
       <c r="E328" s="64">
         <v>213784.1</v>
       </c>
       <c r="F328" s="64">
         <v>431481</v>
       </c>
       <c r="G328" s="64">
         <v>97.6</v>
       </c>
       <c r="H328" s="64">
         <v>112.8</v>
       </c>
       <c r="I328" s="64">
         <v>113.1</v>
       </c>
     </row>
     <row r="329" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="118" t="s">
+      <c r="A329" s="120" t="s">
         <v>144</v>
       </c>
-      <c r="B329" s="118"/>
-[...5 lines deleted...]
-      <c r="H329" s="118"/>
+      <c r="B329" s="120"/>
+      <c r="C329" s="120"/>
+      <c r="D329" s="120"/>
+      <c r="E329" s="120"/>
+      <c r="F329" s="120"/>
+      <c r="G329" s="120"/>
+      <c r="H329" s="120"/>
       <c r="I329" s="70"/>
     </row>
     <row r="330" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="59"/>
       <c r="B330" s="59"/>
       <c r="C330" s="59"/>
       <c r="D330" s="59"/>
       <c r="E330" s="59"/>
       <c r="F330" s="59"/>
       <c r="G330" s="59"/>
       <c r="H330" s="59"/>
     </row>
     <row r="331" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A331" s="130" t="s">
+      <c r="A331" s="77" t="s">
         <v>451</v>
       </c>
       <c r="B331" s="47"/>
       <c r="C331" s="47"/>
       <c r="D331" s="47"/>
       <c r="E331" s="47"/>
       <c r="F331" s="47"/>
       <c r="G331" s="47"/>
       <c r="H331" s="47"/>
     </row>
     <row r="332" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A332" s="131">
+      <c r="A332" s="78">
         <v>46094</v>
       </c>
       <c r="B332" s="48"/>
       <c r="C332" s="48"/>
       <c r="D332" s="48"/>
       <c r="E332" s="48"/>
       <c r="F332" s="48"/>
       <c r="G332" s="48"/>
       <c r="H332" s="48"/>
       <c r="I332" s="56"/>
     </row>
     <row r="333" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="50" t="s">
         <v>112</v>
       </c>
       <c r="B333" s="50"/>
       <c r="C333" s="58" t="s">
         <v>439</v>
       </c>
       <c r="E333" s="37" t="s">
         <v>123</v>
       </c>
       <c r="F333" s="38"/>
       <c r="G333" s="39"/>
       <c r="H333" s="51" t="s">