--- v0 (2026-04-29)
+++ v1 (2026-05-28)
@@ -2166,50 +2166,54 @@
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -2269,107 +2273,103 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный_таблицы1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2379,51 +2379,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1495424</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="4352924" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -2726,51 +2726,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.edel@economy.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="22" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="22" customWidth="1"/>
     <col min="5" max="5" width="33.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="22" customWidth="1"/>
     <col min="12" max="260" width="9.140625" style="18"/>
     <col min="261" max="261" width="17.85546875" style="18" customWidth="1"/>
     <col min="262" max="516" width="9.140625" style="18"/>
     <col min="517" max="517" width="17.85546875" style="18" customWidth="1"/>
     <col min="518" max="772" width="9.140625" style="18"/>
     <col min="773" max="773" width="17.85546875" style="18" customWidth="1"/>
     <col min="774" max="1028" width="9.140625" style="18"/>
     <col min="1029" max="1029" width="17.85546875" style="18" customWidth="1"/>
     <col min="1030" max="1284" width="9.140625" style="18"/>
     <col min="1285" max="1285" width="17.85546875" style="18" customWidth="1"/>
     <col min="1286" max="1540" width="9.140625" style="18"/>
     <col min="1541" max="1541" width="17.85546875" style="18" customWidth="1"/>
     <col min="1542" max="1796" width="9.140625" style="18"/>
     <col min="1797" max="1797" width="17.85546875" style="18" customWidth="1"/>
     <col min="1798" max="2052" width="9.140625" style="18"/>
@@ -2878,55 +2878,55 @@
     <col min="14854" max="15108" width="9.140625" style="18"/>
     <col min="15109" max="15109" width="17.85546875" style="18" customWidth="1"/>
     <col min="15110" max="15364" width="9.140625" style="18"/>
     <col min="15365" max="15365" width="17.85546875" style="18" customWidth="1"/>
     <col min="15366" max="15620" width="9.140625" style="18"/>
     <col min="15621" max="15621" width="17.85546875" style="18" customWidth="1"/>
     <col min="15622" max="15876" width="9.140625" style="18"/>
     <col min="15877" max="15877" width="17.85546875" style="18" customWidth="1"/>
     <col min="15878" max="16132" width="9.140625" style="18"/>
     <col min="16133" max="16133" width="17.85546875" style="18" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
     </row>
     <row r="2" spans="1:14" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="108"/>
-[...3 lines deleted...]
-      <c r="E2" s="108"/>
+      <c r="A2" s="110"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
       <c r="F2" s="16"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
     </row>
     <row r="3" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
     </row>
     <row r="4" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
@@ -2943,117 +2943,117 @@
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="71"/>
       <c r="J5" s="71"/>
       <c r="K5" s="71"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="110" t="s">
+      <c r="A7" s="112" t="s">
         <v>450</v>
       </c>
-      <c r="B7" s="110"/>
-[...2 lines deleted...]
-      <c r="E7" s="110"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
       <c r="F7" s="25"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="110" t="s">
+      <c r="A8" s="112" t="s">
         <v>451</v>
       </c>
-      <c r="B8" s="110"/>
-[...2 lines deleted...]
-      <c r="E8" s="110"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
       <c r="F8" s="27"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="39"/>
       <c r="F9" s="27"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A10" s="38"/>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="39"/>
       <c r="F10" s="27"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="111" t="s">
+      <c r="A11" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="B11" s="111"/>
-[...3 lines deleted...]
-      <c r="F11" s="111"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="113"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="111"/>
-[...4 lines deleted...]
-      <c r="F12" s="111"/>
+      <c r="A12" s="113"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="113"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="113"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="40"/>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
     </row>
     <row r="14" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A14" s="41" t="s">
         <v>452</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="L14" s="21"/>
@@ -3083,113 +3083,113 @@
       <c r="N16" s="21"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="21"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="42"/>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
     </row>
     <row r="19" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="112" t="s">
+      <c r="A19" s="114" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="112"/>
-[...2 lines deleted...]
-      <c r="E19" s="112"/>
+      <c r="B19" s="114"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
       <c r="F19" s="28"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="21"/>
     </row>
     <row r="20" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="109"/>
-[...3 lines deleted...]
-      <c r="E20" s="109"/>
+      <c r="A20" s="111"/>
+      <c r="B20" s="111"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A22" s="113"/>
-[...3 lines deleted...]
-      <c r="E22" s="113"/>
+      <c r="A22" s="115"/>
+      <c r="B22" s="115"/>
+      <c r="C22" s="115"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="115"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A23" s="113"/>
-[...3 lines deleted...]
-      <c r="E23" s="113"/>
+      <c r="A23" s="115"/>
+      <c r="B23" s="115"/>
+      <c r="C23" s="115"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
     </row>
     <row r="24" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
     </row>
     <row r="25" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="109"/>
-[...3 lines deleted...]
-      <c r="E25" s="109"/>
+      <c r="A25" s="111"/>
+      <c r="B25" s="111"/>
+      <c r="C25" s="111"/>
+      <c r="D25" s="111"/>
+      <c r="E25" s="111"/>
     </row>
     <row r="26" spans="1:14" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A26" s="24"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A11:F12"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A22:E23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -3250,75 +3250,75 @@
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
     </row>
     <row r="9" spans="2:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="73" t="s">
         <v>133</v>
       </c>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
     </row>
     <row r="10" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B10" s="26"/>
       <c r="D10" s="28"/>
     </row>
     <row r="11" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B11" s="26"/>
       <c r="D11" s="28"/>
     </row>
     <row r="12" spans="2:5" ht="15" x14ac:dyDescent="0.2">
       <c r="B12" s="49"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
     </row>
     <row r="13" spans="2:5" x14ac:dyDescent="0.2">
-      <c r="B13" s="114"/>
-[...2 lines deleted...]
-      <c r="E13" s="114"/>
+      <c r="B13" s="116"/>
+      <c r="C13" s="116"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="116"/>
     </row>
     <row r="14" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B14" s="76" t="s">
         <v>134</v>
       </c>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
     </row>
     <row r="15" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D15" s="29"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A25" s="115"/>
-[...6 lines deleted...]
-      <c r="H25" s="116"/>
+      <c r="A25" s="117"/>
+      <c r="B25" s="118"/>
+      <c r="C25" s="118"/>
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="118"/>
+      <c r="G25" s="118"/>
+      <c r="H25" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="A25:H25"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="43" customWidth="1"/>
     <col min="2" max="2" width="108.85546875" style="45" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="45"/>
@@ -3352,170 +3352,170 @@
       <c r="A5" s="46">
         <v>3</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B3" location="'1'!A1" display="Өнеркәсіптік өнім (тауар, қызмет) өндірісінің  ҚР облыстары бойынша құндық көріністегі көлемі "/>
     <hyperlink ref="B4" location="'2'!A1" display="Өнеркәсіптік өнім (тауар, қызмет) өндірісінің экономикалық қызмет түрлері бойынша құндық көріністегі көлемі "/>
     <hyperlink ref="B5" location="'3'!A1" display="Заттай көріністегі өндірілген өнім"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F38" sqref="F37:F38"/>
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="124" t="s">
         <v>453</v>
       </c>
-      <c r="B1" s="122"/>
-[...4 lines deleted...]
-      <c r="G1" s="122"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
     </row>
     <row r="2" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="90"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="90"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
     </row>
     <row r="3" spans="1:11" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="123"/>
-      <c r="B3" s="126" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="119" t="s">
+      <c r="C3" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="120"/>
-[...1 lines deleted...]
-      <c r="F3" s="119" t="s">
+      <c r="D3" s="122"/>
+      <c r="E3" s="131"/>
+      <c r="F3" s="121" t="s">
         <v>145</v>
       </c>
-      <c r="G3" s="120"/>
-      <c r="H3" s="120"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
     </row>
     <row r="4" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="124"/>
-[...1 lines deleted...]
-      <c r="C4" s="126" t="s">
+      <c r="A4" s="126"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="128" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="126" t="s">
+      <c r="D4" s="128" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="126" t="s">
+      <c r="E4" s="128" t="s">
         <v>76</v>
       </c>
-      <c r="F4" s="119" t="s">
+      <c r="F4" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="129"/>
-      <c r="H4" s="117" t="s">
+      <c r="G4" s="131"/>
+      <c r="H4" s="119" t="s">
         <v>97</v>
       </c>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
     </row>
     <row r="5" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="125"/>
-[...3 lines deleted...]
-      <c r="E5" s="128"/>
+      <c r="A5" s="127"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="130"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
       <c r="F5" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="118"/>
+      <c r="H5" s="120"/>
       <c r="I5" s="62"/>
       <c r="J5" s="62"/>
       <c r="K5" s="62"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="83" t="s">
         <v>77</v>
       </c>
       <c r="B6" s="92">
         <v>2695</v>
       </c>
       <c r="C6" s="92">
         <v>4226686.5920000002</v>
       </c>
       <c r="D6" s="92">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="E6" s="92">
-        <v>9140065.0270000007</v>
+        <v>9125528.1720000003</v>
       </c>
       <c r="F6" s="93">
         <v>124.5</v>
       </c>
       <c r="G6" s="93">
         <v>103.2</v>
       </c>
       <c r="H6" s="94">
         <v>96.9</v>
       </c>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="66"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="92">
         <v>97</v>
       </c>
       <c r="C7" s="92">
         <v>251289.75399999999</v>
       </c>
       <c r="D7" s="92">
@@ -3584,54 +3584,54 @@
       </c>
       <c r="F9" s="93">
         <v>111.8</v>
       </c>
       <c r="G9" s="93">
         <v>104.2</v>
       </c>
       <c r="H9" s="94">
         <v>100.4</v>
       </c>
       <c r="I9" s="66"/>
       <c r="J9" s="66"/>
       <c r="K9" s="66"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="92">
         <v>219</v>
       </c>
       <c r="C10" s="92">
         <v>192158.54399999999</v>
       </c>
       <c r="D10" s="92">
-        <v>232323.94200000001</v>
+        <v>217787.08600000001</v>
       </c>
       <c r="E10" s="92">
-        <v>424482.48599999998</v>
+        <v>409945.63</v>
       </c>
       <c r="F10" s="93">
         <v>132.80000000000001</v>
       </c>
       <c r="G10" s="93">
         <v>131.4</v>
       </c>
       <c r="H10" s="94">
         <v>119.1</v>
       </c>
       <c r="I10" s="66"/>
       <c r="J10" s="66"/>
       <c r="K10" s="66"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B11" s="92">
         <v>123</v>
       </c>
       <c r="C11" s="92">
         <v>426846.38799999998</v>
       </c>
       <c r="D11" s="92">
@@ -4067,57 +4067,57 @@
         <v>133</v>
       </c>
       <c r="C26" s="95">
         <v>124201.685</v>
       </c>
       <c r="D26" s="95">
         <v>133003.29999999999</v>
       </c>
       <c r="E26" s="95">
         <v>257204.98499999999</v>
       </c>
       <c r="F26" s="96">
         <v>146.19999999999999</v>
       </c>
       <c r="G26" s="96">
         <v>110.3</v>
       </c>
       <c r="H26" s="97">
         <v>106</v>
       </c>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
     </row>
     <row r="27" spans="1:11" ht="15" x14ac:dyDescent="0.25">
-      <c r="A27" s="121"/>
-[...5 lines deleted...]
-      <c r="G27" s="121"/>
+      <c r="A27" s="123"/>
+      <c r="B27" s="123"/>
+      <c r="C27" s="123"/>
+      <c r="D27" s="123"/>
+      <c r="E27" s="123"/>
+      <c r="F27" s="123"/>
+      <c r="G27" s="123"/>
       <c r="H27" s="62"/>
       <c r="I27" s="62"/>
       <c r="J27" s="62"/>
       <c r="K27" s="62"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="11"/>
@@ -4396,151 +4396,151 @@
       <c r="G60" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="W14" sqref="W14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="51" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="51" customWidth="1"/>
     <col min="3" max="3" width="11" style="51" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="51" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="51" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="51" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="51" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="51" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="51"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="135" t="s">
         <v>454</v>
       </c>
-      <c r="B1" s="133"/>
-[...4 lines deleted...]
-      <c r="G1" s="133"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
     </row>
     <row r="3" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="134"/>
-      <c r="B3" s="137" t="s">
+      <c r="A3" s="136"/>
+      <c r="B3" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="140" t="s">
+      <c r="C3" s="142" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="141"/>
-[...1 lines deleted...]
-      <c r="F3" s="130" t="s">
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="132" t="s">
         <v>145</v>
       </c>
-      <c r="G3" s="131"/>
-      <c r="H3" s="131"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
     </row>
     <row r="4" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="135"/>
-[...1 lines deleted...]
-      <c r="C4" s="140" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140"/>
+      <c r="C4" s="142" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="137" t="s">
+      <c r="D4" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="140" t="s">
+      <c r="E4" s="142" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="140" t="s">
+      <c r="F4" s="142" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="141"/>
-      <c r="H4" s="117" t="s">
+      <c r="G4" s="143"/>
+      <c r="H4" s="119" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="136"/>
-[...3 lines deleted...]
-      <c r="E5" s="141"/>
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="144"/>
+      <c r="E5" s="143"/>
       <c r="F5" s="54" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>144</v>
       </c>
-      <c r="H5" s="118"/>
+      <c r="H5" s="120"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="92">
         <v>2695</v>
       </c>
       <c r="C6" s="92">
         <v>4226686.5920000002</v>
       </c>
       <c r="D6" s="92">
-        <v>4913378.4349999996</v>
+        <v>4898841.5789999999</v>
       </c>
       <c r="E6" s="92">
-        <v>9140065.0270000007</v>
+        <v>9125528.1720000003</v>
       </c>
       <c r="F6" s="93">
         <v>124.5</v>
       </c>
       <c r="G6" s="93">
         <v>103.2</v>
       </c>
       <c r="H6" s="93">
         <v>96.9</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="92">
         <v>415</v>
       </c>
       <c r="C7" s="92">
         <v>1563463.96</v>
       </c>
       <c r="D7" s="92">
         <v>1924099.3859999999</v>
       </c>
       <c r="E7" s="92">
@@ -4779,54 +4779,54 @@
       </c>
       <c r="E16" s="92">
         <v>148482.299</v>
       </c>
       <c r="F16" s="93">
         <v>115.5</v>
       </c>
       <c r="G16" s="93">
         <v>94.1</v>
       </c>
       <c r="H16" s="93">
         <v>94.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="56" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="92">
         <v>1445</v>
       </c>
       <c r="C17" s="92">
         <v>2186577.895</v>
       </c>
       <c r="D17" s="92">
-        <v>2532223.75</v>
+        <v>2517686.895</v>
       </c>
       <c r="E17" s="92">
-        <v>4718801.6459999997</v>
+        <v>4704264.79</v>
       </c>
       <c r="F17" s="93">
         <v>123.3</v>
       </c>
       <c r="G17" s="93">
         <v>113.1</v>
       </c>
       <c r="H17" s="93">
         <v>105.9</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="92">
         <v>332</v>
       </c>
       <c r="C18" s="92">
         <v>314917.658</v>
       </c>
       <c r="D18" s="92">
         <v>350148.87900000002</v>
       </c>
       <c r="E18" s="92">
@@ -5559,54 +5559,54 @@
       </c>
       <c r="E46" s="92">
         <v>5469.7870000000003</v>
       </c>
       <c r="F46" s="93">
         <v>117.3</v>
       </c>
       <c r="G46" s="93">
         <v>74.3</v>
       </c>
       <c r="H46" s="93">
         <v>69.7</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A47" s="57" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="92">
         <v>79</v>
       </c>
       <c r="C47" s="92">
         <v>40566.690999999999</v>
       </c>
       <c r="D47" s="92">
-        <v>63742.720000000001</v>
+        <v>61846.078000000001</v>
       </c>
       <c r="E47" s="92">
-        <v>104309.41099999999</v>
+        <v>102412.769</v>
       </c>
       <c r="F47" s="93">
         <v>194.8</v>
       </c>
       <c r="G47" s="93">
         <v>156.30000000000001</v>
       </c>
       <c r="H47" s="93">
         <v>131.4</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="57" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="92">
         <v>351</v>
       </c>
       <c r="C48" s="92">
         <v>331170.95400000003</v>
       </c>
       <c r="D48" s="92">
         <v>449175.47200000001</v>
       </c>
       <c r="E48" s="92">
@@ -5767,54 +5767,54 @@
       </c>
       <c r="E54" s="92">
         <v>182201.08199999999</v>
       </c>
       <c r="F54" s="93">
         <v>201.1</v>
       </c>
       <c r="G54" s="93">
         <v>165.7</v>
       </c>
       <c r="H54" s="93">
         <v>130.19999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A55" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="92">
         <v>9</v>
       </c>
       <c r="C55" s="92">
         <v>9054.3140000000003</v>
       </c>
       <c r="D55" s="92">
-        <v>24939.992999999999</v>
+        <v>12299.779</v>
       </c>
       <c r="E55" s="92">
-        <v>33994.307000000001</v>
+        <v>21354.093000000001</v>
       </c>
       <c r="F55" s="93">
         <v>208.7</v>
       </c>
       <c r="G55" s="93">
         <v>170.1</v>
       </c>
       <c r="H55" s="93">
         <v>127.6</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A56" s="57" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="92">
         <v>8</v>
       </c>
       <c r="C56" s="92">
         <v>1811.527</v>
       </c>
       <c r="D56" s="92">
         <v>3665.7379999999998</v>
       </c>
       <c r="E56" s="92">
@@ -6043,181 +6043,181 @@
         <v>72</v>
       </c>
       <c r="B65" s="98" t="s">
         <v>152</v>
       </c>
       <c r="C65" s="92">
         <v>53.878999999999998</v>
       </c>
       <c r="D65" s="92">
         <v>185.81</v>
       </c>
       <c r="E65" s="92">
         <v>239.68899999999999</v>
       </c>
       <c r="F65" s="93">
         <v>70.2</v>
       </c>
       <c r="G65" s="93">
         <v>69.7</v>
       </c>
       <c r="H65" s="96">
         <v>46.8</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A66" s="132"/>
-[...5 lines deleted...]
-      <c r="G66" s="132"/>
+      <c r="A66" s="134"/>
+      <c r="B66" s="134"/>
+      <c r="C66" s="134"/>
+      <c r="D66" s="134"/>
+      <c r="E66" s="134"/>
+      <c r="F66" s="134"/>
+      <c r="G66" s="134"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z354"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C344" sqref="C344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="74" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="74" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="74" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="74" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="74" customWidth="1"/>
     <col min="6" max="6" width="12" style="74" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="74" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="74" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="74" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="143" t="s">
+      <c r="A1" s="150" t="s">
         <v>455</v>
       </c>
-      <c r="B1" s="143"/>
-[...6 lines deleted...]
-      <c r="I1" s="143"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="68"/>
       <c r="G2" s="68"/>
       <c r="H2" s="68"/>
       <c r="I2" s="69"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="144"/>
-      <c r="B3" s="145" t="s">
+      <c r="A3" s="151"/>
+      <c r="B3" s="152" t="s">
         <v>92</v>
       </c>
-      <c r="C3" s="146"/>
-[...3 lines deleted...]
-      <c r="G3" s="145" t="s">
+      <c r="C3" s="153"/>
+      <c r="D3" s="153"/>
+      <c r="E3" s="153"/>
+      <c r="F3" s="154"/>
+      <c r="G3" s="152" t="s">
         <v>151</v>
       </c>
-      <c r="H3" s="146"/>
-      <c r="I3" s="148"/>
+      <c r="H3" s="153"/>
+      <c r="I3" s="155"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144"/>
-      <c r="B4" s="149" t="s">
+      <c r="A4" s="151"/>
+      <c r="B4" s="156" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="150" t="s">
+      <c r="C4" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="150" t="s">
+      <c r="D4" s="157" t="s">
         <v>93</v>
       </c>
-      <c r="E4" s="150" t="s">
+      <c r="E4" s="157" t="s">
         <v>94</v>
       </c>
-      <c r="F4" s="151" t="s">
+      <c r="F4" s="158" t="s">
         <v>95</v>
       </c>
-      <c r="G4" s="140" t="s">
+      <c r="G4" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="H4" s="153"/>
-      <c r="I4" s="154" t="s">
+      <c r="H4" s="160"/>
+      <c r="I4" s="161" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="144"/>
-[...4 lines deleted...]
-      <c r="F5" s="152"/>
+      <c r="A5" s="151"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="157"/>
+      <c r="D5" s="157"/>
+      <c r="E5" s="157"/>
+      <c r="F5" s="159"/>
       <c r="G5" s="84" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="155"/>
+      <c r="I5" s="162"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="99" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="100"/>
       <c r="C6" s="100"/>
       <c r="D6" s="100"/>
       <c r="E6" s="100"/>
       <c r="F6" s="100"/>
       <c r="G6" s="100"/>
       <c r="H6" s="100"/>
       <c r="I6" s="100" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="101" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="100"/>
       <c r="C7" s="100"/>
       <c r="D7" s="100"/>
       <c r="E7" s="100"/>
       <c r="F7" s="100"/>
@@ -15125,213 +15125,213 @@
         <v>246875.6</v>
       </c>
       <c r="C329" s="103">
         <v>241054.8</v>
       </c>
       <c r="D329" s="103">
         <v>487930.5</v>
       </c>
       <c r="E329" s="103">
         <v>213784.1</v>
       </c>
       <c r="F329" s="103">
         <v>431481</v>
       </c>
       <c r="G329" s="103">
         <v>97.6</v>
       </c>
       <c r="H329" s="103">
         <v>112.8</v>
       </c>
       <c r="I329" s="103">
         <v>113.1</v>
       </c>
     </row>
     <row r="330" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A330" s="156" t="s">
+      <c r="A330" s="145" t="s">
         <v>147</v>
       </c>
-      <c r="B330" s="156"/>
-[...6 lines deleted...]
-      <c r="I330" s="156"/>
+      <c r="B330" s="145"/>
+      <c r="C330" s="145"/>
+      <c r="D330" s="145"/>
+      <c r="E330" s="145"/>
+      <c r="F330" s="145"/>
+      <c r="G330" s="145"/>
+      <c r="H330" s="145"/>
+      <c r="I330" s="145"/>
     </row>
     <row r="332" spans="1:26" ht="15" x14ac:dyDescent="0.25">
-      <c r="A332" s="161" t="s">
+      <c r="A332" s="108" t="s">
         <v>459</v>
       </c>
       <c r="B332" s="37"/>
       <c r="C332" s="37"/>
       <c r="D332" s="37"/>
       <c r="E332" s="37"/>
       <c r="F332" s="37"/>
       <c r="G332" s="37"/>
       <c r="H332" s="37"/>
       <c r="I332" s="37"/>
       <c r="J332" s="37"/>
       <c r="K332" s="37"/>
-      <c r="R332" s="157"/>
-[...7 lines deleted...]
-      <c r="Z332" s="157"/>
+      <c r="R332" s="146"/>
+      <c r="S332" s="146"/>
+      <c r="T332" s="146"/>
+      <c r="U332" s="146"/>
+      <c r="V332" s="146"/>
+      <c r="W332" s="146"/>
+      <c r="X332" s="146"/>
+      <c r="Y332" s="146"/>
+      <c r="Z332" s="146"/>
     </row>
     <row r="333" spans="1:26" ht="15" x14ac:dyDescent="0.25">
-      <c r="A333" s="162" t="s">
+      <c r="A333" s="109" t="s">
         <v>458</v>
       </c>
       <c r="B333" s="78"/>
       <c r="C333" s="78"/>
       <c r="D333" s="78"/>
       <c r="E333" s="78"/>
       <c r="F333" s="78"/>
       <c r="G333" s="78"/>
       <c r="H333" s="78"/>
       <c r="I333" s="78"/>
       <c r="J333" s="78"/>
       <c r="K333" s="78"/>
     </row>
     <row r="334" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A334" s="79" t="s">
         <v>137</v>
       </c>
-      <c r="B334" s="158" t="s">
+      <c r="B334" s="147" t="s">
         <v>447</v>
       </c>
-      <c r="C334" s="158"/>
+      <c r="C334" s="147"/>
       <c r="D334" s="81"/>
       <c r="E334" s="82" t="s">
         <v>143</v>
       </c>
       <c r="F334" s="80"/>
       <c r="G334" s="82"/>
       <c r="H334" s="85" t="s">
         <v>140</v>
       </c>
       <c r="I334" s="80"/>
       <c r="J334" s="86"/>
       <c r="K334" s="86"/>
     </row>
     <row r="335" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="159" t="s">
+      <c r="A335" s="148" t="s">
         <v>138</v>
       </c>
       <c r="B335" s="32" t="s">
         <v>448</v>
       </c>
       <c r="E335" s="30" t="s">
         <v>4</v>
       </c>
       <c r="F335" s="48"/>
       <c r="G335" s="32"/>
       <c r="H335" s="87" t="s">
         <v>141</v>
       </c>
       <c r="I335" s="31"/>
       <c r="J335" s="88"/>
       <c r="K335" s="88"/>
     </row>
     <row r="336" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="160"/>
+      <c r="A336" s="149"/>
       <c r="B336" s="36" t="s">
         <v>449</v>
       </c>
       <c r="C336" s="77"/>
       <c r="D336" s="77"/>
       <c r="E336" s="33" t="s">
         <v>3</v>
       </c>
       <c r="F336" s="35"/>
       <c r="G336" s="36"/>
       <c r="H336" s="89" t="s">
         <v>142</v>
       </c>
       <c r="I336" s="34"/>
       <c r="J336" s="88"/>
       <c r="K336" s="88"/>
     </row>
     <row r="339" spans="13:22" x14ac:dyDescent="0.2">
-      <c r="M339" s="157"/>
-[...7 lines deleted...]
-      <c r="U339" s="157"/>
+      <c r="M339" s="146"/>
+      <c r="N339" s="146"/>
+      <c r="O339" s="146"/>
+      <c r="P339" s="146"/>
+      <c r="Q339" s="146"/>
+      <c r="R339" s="146"/>
+      <c r="S339" s="146"/>
+      <c r="T339" s="146"/>
+      <c r="U339" s="146"/>
     </row>
     <row r="342" spans="13:22" x14ac:dyDescent="0.2">
-      <c r="N342" s="157"/>
-[...7 lines deleted...]
-      <c r="V342" s="157"/>
+      <c r="N342" s="146"/>
+      <c r="O342" s="146"/>
+      <c r="P342" s="146"/>
+      <c r="Q342" s="146"/>
+      <c r="R342" s="146"/>
+      <c r="S342" s="146"/>
+      <c r="T342" s="146"/>
+      <c r="U342" s="146"/>
+      <c r="V342" s="146"/>
     </row>
     <row r="354" spans="7:15" x14ac:dyDescent="0.2">
-      <c r="G354" s="157"/>
-[...7 lines deleted...]
-      <c r="O354" s="157"/>
+      <c r="G354" s="146"/>
+      <c r="H354" s="146"/>
+      <c r="I354" s="146"/>
+      <c r="J354" s="146"/>
+      <c r="K354" s="146"/>
+      <c r="L354" s="146"/>
+      <c r="M354" s="146"/>
+      <c r="N354" s="146"/>
+      <c r="O354" s="146"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A330:I330"/>
-[...5 lines deleted...]
-    <mergeCell ref="A335:A336"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A330:I330"/>
+    <mergeCell ref="M339:U339"/>
+    <mergeCell ref="R332:Z332"/>
+    <mergeCell ref="N342:V342"/>
+    <mergeCell ref="G354:O354"/>
+    <mergeCell ref="B334:C334"/>
+    <mergeCell ref="A335:A336"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E336" r:id="rId1" display="o.edel@economy.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>