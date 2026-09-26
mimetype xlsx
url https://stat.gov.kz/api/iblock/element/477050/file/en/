--- v0 (2026-08-16)
+++ v1 (2026-09-26)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11415" windowHeight="11880" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="C-3-a" sheetId="6" r:id="rId1"/>
     <sheet name="C-3b" sheetId="8" r:id="rId2"/>
-    <sheet name="Metadata" sheetId="7" r:id="rId3"/>
+    <sheet name="metadata" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <customWorkbookViews>
     <customWorkbookView name="Fe Sanchis_Moreno - Personal View" guid="{8925193B-C853-4D01-B936-2E82B771FA45}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="855" activeSheetId="2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AB24" i="6" l="1"/>
+  <c r="AC24" i="6" l="1"/>
+  <c r="AB24" i="6"/>
   <c r="AA24" i="6"/>
   <c r="Z24" i="6"/>
   <c r="Y24" i="6"/>
-  <c r="X24" i="6"/>
+  <c r="AC10" i="6" l="1"/>
   <c r="AB10" i="6"/>
   <c r="AA10" i="6"/>
   <c r="Z10" i="6"/>
   <c r="Y10" i="6"/>
+  <c r="X24" i="6" l="1"/>
   <c r="X10" i="6"/>
   <c r="W24" i="6"/>
   <c r="W20" i="6"/>
   <c r="W10" i="6"/>
   <c r="V10" i="6"/>
   <c r="V13" i="6"/>
   <c r="V24" i="6"/>
   <c r="U10" i="6"/>
   <c r="U13" i="6"/>
   <c r="U24" i="6"/>
   <c r="D10" i="6"/>
   <c r="D13" i="6"/>
   <c r="D24" i="6"/>
   <c r="E10" i="6"/>
   <c r="F10" i="6"/>
   <c r="F13" i="6"/>
   <c r="F24" i="6"/>
   <c r="G10" i="6"/>
   <c r="G13" i="6"/>
   <c r="G24" i="6"/>
   <c r="H10" i="6"/>
   <c r="H13" i="6"/>
   <c r="H24" i="6"/>
   <c r="I10" i="6"/>
   <c r="J10" i="6"/>
@@ -100,51 +97,51 @@
   <c r="O13" i="6"/>
   <c r="O24" i="6"/>
   <c r="P10" i="6"/>
   <c r="P13" i="6"/>
   <c r="P24" i="6"/>
   <c r="Q10" i="6"/>
   <c r="Q13" i="6"/>
   <c r="Q24" i="6"/>
   <c r="R10" i="6"/>
   <c r="R13" i="6"/>
   <c r="R24" i="6"/>
   <c r="S10" i="6"/>
   <c r="S13" i="6"/>
   <c r="S24" i="6"/>
   <c r="T10" i="6"/>
   <c r="T13" i="6"/>
   <c r="T24" i="6"/>
   <c r="E13" i="6"/>
   <c r="E24" i="6"/>
   <c r="I13" i="6"/>
   <c r="I24" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="87">
   <si>
     <t>Fresh water intake
 (Table C-2, line 4)</t>
   </si>
   <si>
     <t>Desalinated water</t>
   </si>
   <si>
     <t>Recycled water</t>
   </si>
   <si>
     <t>Water import</t>
   </si>
   <si>
     <t>Water export</t>
   </si>
   <si>
     <t>Water losses during transportation</t>
   </si>
   <si>
     <t>of which (Lines 12) is used for agricultural irrigation purposes
 Irrigation in agriculture</t>
   </si>
   <si>
     <t>manufacturing industry (ISIC 10-33)</t>
@@ -165,50 +162,53 @@
     <t>Additional information</t>
   </si>
   <si>
     <t>The water-related questionnaires, as well as the relevant definitions developed by UNSD, can be found at http://unstats.un.org/unsd/environment/questionnaire2013.html</t>
   </si>
   <si>
     <t>Available fresh water</t>
   </si>
   <si>
     <t>Use of fresh water</t>
   </si>
   <si>
     <t>Freshwater use per GDP</t>
   </si>
   <si>
     <t xml:space="preserve">The values of GDP by PPP in 2011 prices in International dollars can be found at http://data.worldbank.org/indicator/NY.GDP.MKTP.PP.KD   </t>
   </si>
   <si>
     <t xml:space="preserve">Water use </t>
   </si>
   <si>
     <t>The indicator determines the amount of fresh water taken from various sources (the amount of fresh water diverted, desalinated water, recycled water, net water imports) and its use to meet the needs of the population, agricultural, industrial and other economic activities.</t>
   </si>
   <si>
     <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>The total volume of water consumption and the volume of water consumption by type of economic activity are measured in millions of cubic meters per year; the total volume of water consumption per unit of GDP is expressed in cubic meters per international dollar (in constant prices of purchasing power parity in 2017).</t>
   </si>
   <si>
     <t>The calculations were carried out on the basis of the departmental statistical form 2-TP vodkhoz "Report on the intake, use and disposal of water".  The indicator is calculated as the volume of water used to meet the household drinking and other needs of the population (including employees of enterprises) per capita. The volume of domestic water consumption is determined by measuring the volume of water supplied primarily through centralized water supply networks. The water consumption of the population that does not have access to centralized water supply is determined by calculation. Household water consumption per capita is calculated by dividing the volume of water consumption by the number of permanent population. To determine the indicator, data from enterprises and organizations engaged in water supply to the population and data from local authorities are used.</t>
   </si>
   <si>
     <t>According to the date of the administrative sourse on line 1 in the total intake of fresh water,taking into account desalinated and recycled water</t>
   </si>
   <si>
     <r>
       <t>million m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>million m</t>
     </r>
@@ -375,50 +375,53 @@
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> / 1000 international dollars</t>
     </r>
   </si>
   <si>
     <t>Ministry of Water Resource and Irrigation of the Republic of Kazakhstan is the responsible state body for the formation of data on freshwater intake</t>
   </si>
   <si>
     <t>9 463</t>
   </si>
   <si>
     <t>GDP by PPP in constant prices (2021)</t>
   </si>
   <si>
+    <t xml:space="preserve"> Таблица C-3 Water use</t>
+  </si>
+  <si>
     <t>of which was used by</t>
   </si>
   <si>
     <t>By households and by agriculture, forestry and fishing (ISIC 01–03)</t>
   </si>
   <si>
     <t>Water supply enterprises (ISIC 36)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>of which used</t>
   </si>
   <si>
     <t>for industrial needs</t>
   </si>
   <si>
     <t>for domestic and drinking needs</t>
@@ -474,115 +477,109 @@
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t xml:space="preserve">Ulytau </t>
   </si>
   <si>
     <t xml:space="preserve">Shygys Kazakhstan </t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Water usage by region</t>
   </si>
   <si>
-    <t xml:space="preserve"> Water use</t>
+    <t>74-93-11, 74-93-07</t>
+  </si>
+  <si>
+    <t>k.pustun@aspire.gov.kz</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
+    <t>From 2000 to 2024</t>
+  </si>
+  <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <t>Date of Last Update</t>
   </si>
   <si>
     <t>Date of Next Update</t>
   </si>
   <si>
     <t>Responsible Structural division</t>
   </si>
   <si>
     <t>Department of Production and Environment Statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
     <t>Kristina Pistun</t>
-  </si>
-[...16 lines deleted...]
-    <t>The total volume of water consumption and the volume of water consumption by type of economic activity are measured in millions of cubic meters per year; the total volume of water consumption per unit of GDP is expressed in cubic meters per international dollar (in constant prices of purchasing power parity in 2021).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -657,66 +654,73 @@
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -904,53 +908,53 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1021,50 +1025,54 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1111,72 +1119,115 @@
     <xf numFmtId="0" fontId="16" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="17" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="17" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1201,51 +1252,51 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
-    <cellStyle name="40% — акцент1" xfId="1" builtinId="31"/>
+    <cellStyle name="40% - Акцент1" xfId="1" builtinId="31"/>
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Roboto"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
@@ -1733,110 +1784,113 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.pustun@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB31"/>
+  <dimension ref="A1:AC31"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D35" sqref="D34:D35"/>
+    <sheetView topLeftCell="P1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="AA35" sqref="AA35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="53.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" customWidth="1"/>
     <col min="7" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="11.28515625" style="1" customWidth="1"/>
-    <col min="17" max="16384" width="11.42578125" style="1"/>
+    <col min="17" max="28" width="11.42578125" style="1"/>
+    <col min="29" max="29" width="13.85546875" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="18">
-[...30 lines deleted...]
-    <row r="2" spans="1:28">
+    <row r="1" spans="1:29" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="90" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
+    </row>
+    <row r="2" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
     </row>
-    <row r="3" spans="1:28" ht="15">
+    <row r="3" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D3" s="5">
         <v>2000</v>
       </c>
       <c r="E3" s="5">
         <v>2001</v>
       </c>
       <c r="F3" s="5">
         <v>2002</v>
       </c>
       <c r="G3" s="5">
         <v>2003</v>
       </c>
       <c r="H3" s="5">
         <v>2004</v>
       </c>
       <c r="I3" s="5">
         <v>2005</v>
       </c>
       <c r="J3" s="5">
         <v>2006</v>
       </c>
       <c r="K3" s="5">
         <v>2007</v>
       </c>
@@ -1869,92 +1923,96 @@
       </c>
       <c r="U3" s="6">
         <v>2017</v>
       </c>
       <c r="V3" s="6">
         <v>2018</v>
       </c>
       <c r="W3" s="6">
         <v>2019</v>
       </c>
       <c r="X3" s="6">
         <v>2020</v>
       </c>
       <c r="Y3" s="6">
         <v>2021</v>
       </c>
       <c r="Z3" s="6">
         <v>2022</v>
       </c>
       <c r="AA3" s="6">
         <v>2023</v>
       </c>
       <c r="AB3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
-      <c r="B4" s="74" t="s">
+      <c r="B4" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="75"/>
-[...26 lines deleted...]
-    <row r="5" spans="1:28" ht="48.75" customHeight="1">
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="89"/>
+    </row>
+    <row r="5" spans="1:29" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" s="8">
         <v>20999</v>
       </c>
       <c r="E5" s="8">
         <v>20830</v>
       </c>
       <c r="F5" s="8">
         <v>22262</v>
       </c>
       <c r="G5" s="8">
         <v>22962</v>
       </c>
       <c r="H5" s="8">
         <v>23640</v>
       </c>
       <c r="I5" s="8">
         <v>24797</v>
       </c>
       <c r="J5" s="8">
         <v>21244</v>
       </c>
       <c r="K5" s="8">
         <v>22814</v>
       </c>
@@ -1975,72 +2033,75 @@
       </c>
       <c r="Q5" s="8">
         <v>22530</v>
       </c>
       <c r="R5" s="8">
         <v>23078</v>
       </c>
       <c r="S5" s="8">
         <v>21661</v>
       </c>
       <c r="T5" s="8">
         <v>21634</v>
       </c>
       <c r="U5" s="8">
         <v>22454</v>
       </c>
       <c r="V5" s="8">
         <v>23542</v>
       </c>
       <c r="W5" s="8">
         <v>23516</v>
       </c>
       <c r="X5" s="8">
         <v>24585</v>
       </c>
-      <c r="Y5" s="8">
-[...6 lines deleted...]
-        <v>24366</v>
+      <c r="Y5" s="29">
+        <v>20854.2</v>
+      </c>
+      <c r="Z5" s="29">
+        <v>21064.7</v>
+      </c>
+      <c r="AA5" s="74">
+        <v>22699.7</v>
       </c>
       <c r="AB5" s="29">
-        <v>25557.9</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:28" ht="18">
+        <v>24050.5</v>
+      </c>
+      <c r="AC5" s="75">
+        <v>22322.799999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" s="10">
         <v>0</v>
       </c>
       <c r="E6" s="10">
         <v>0</v>
       </c>
       <c r="F6" s="10">
         <v>0</v>
       </c>
       <c r="G6" s="10">
         <v>0</v>
       </c>
       <c r="H6" s="10">
         <v>0</v>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="10">
         <v>838</v>
       </c>
       <c r="K6" s="10">
         <v>988</v>
       </c>
@@ -2073,60 +2134,63 @@
       </c>
       <c r="U6" s="10">
         <v>270</v>
       </c>
       <c r="V6" s="10">
         <v>48.7</v>
       </c>
       <c r="W6" s="10">
         <v>21</v>
       </c>
       <c r="X6" s="10">
         <v>182</v>
       </c>
       <c r="Y6" s="10">
         <v>61.2</v>
       </c>
       <c r="Z6" s="10">
         <v>60.3</v>
       </c>
       <c r="AA6" s="10">
         <v>59</v>
       </c>
       <c r="AB6" s="10">
         <v>58.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" ht="18">
+      <c r="AC6" s="10">
+        <v>57.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="10">
         <v>398</v>
       </c>
       <c r="E7" s="10">
         <v>371</v>
       </c>
       <c r="F7" s="10">
         <v>459</v>
       </c>
       <c r="G7" s="10">
         <v>365</v>
       </c>
       <c r="H7" s="10">
         <v>399</v>
       </c>
       <c r="I7" s="10">
         <v>504</v>
       </c>
       <c r="J7" s="10">
         <v>395</v>
       </c>
       <c r="K7" s="10">
         <v>342</v>
       </c>
@@ -2159,132 +2223,137 @@
       </c>
       <c r="U7" s="10">
         <v>789</v>
       </c>
       <c r="V7" s="10">
         <v>787</v>
       </c>
       <c r="W7" s="10">
         <v>841</v>
       </c>
       <c r="X7" s="10">
         <v>842</v>
       </c>
       <c r="Y7" s="10">
         <v>507.9</v>
       </c>
       <c r="Z7" s="10">
         <v>1082.9000000000001</v>
       </c>
       <c r="AA7" s="10">
         <v>783.1</v>
       </c>
       <c r="AB7" s="10">
         <v>587.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" ht="18">
+      <c r="AC7" s="10">
+        <v>767.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
       <c r="W8" s="12"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
-    </row>
-    <row r="9" spans="1:28" ht="18">
+      <c r="AC8" s="8"/>
+    </row>
+    <row r="9" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="12"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
-    </row>
-    <row r="10" spans="1:28" ht="30.75">
+      <c r="AC9" s="8"/>
+    </row>
+    <row r="10" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>6</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" s="14">
         <f t="shared" ref="D10:Q10" si="0">IF(D5="","n/a", D5+D6+D7+D8-D9)</f>
         <v>21397</v>
       </c>
       <c r="E10" s="14">
         <f t="shared" si="0"/>
         <v>21201</v>
       </c>
       <c r="F10" s="14">
         <f>IF(F5="","n/a", F5+F6+F7+F8-F9)</f>
         <v>22721</v>
       </c>
       <c r="G10" s="14">
         <f t="shared" si="0"/>
         <v>23327</v>
       </c>
       <c r="H10" s="14">
         <f t="shared" si="0"/>
         <v>24039</v>
       </c>
       <c r="I10" s="14">
         <f t="shared" si="0"/>
         <v>25301</v>
       </c>
@@ -2299,137 +2368,142 @@
       <c r="L10" s="14">
         <f t="shared" si="0"/>
         <v>21870</v>
       </c>
       <c r="M10" s="14">
         <f t="shared" si="0"/>
         <v>23291</v>
       </c>
       <c r="N10" s="14">
         <f t="shared" si="0"/>
         <v>25567</v>
       </c>
       <c r="O10" s="14">
         <f t="shared" si="0"/>
         <v>23705</v>
       </c>
       <c r="P10" s="14">
         <f t="shared" si="0"/>
         <v>23254</v>
       </c>
       <c r="Q10" s="14">
         <f t="shared" si="0"/>
         <v>24225</v>
       </c>
       <c r="R10" s="14">
-        <f t="shared" ref="R10:AB10" si="1">IF(R5="","n/a", R5+R6+R7+R8-R9)</f>
+        <f t="shared" ref="R10:Y10" si="1">IF(R5="","n/a", R5+R6+R7+R8-R9)</f>
         <v>24360</v>
       </c>
       <c r="S10" s="14">
         <f t="shared" si="1"/>
         <v>22896</v>
       </c>
       <c r="T10" s="14">
         <f t="shared" si="1"/>
         <v>22730</v>
       </c>
       <c r="U10" s="14">
         <f t="shared" si="1"/>
         <v>23513</v>
       </c>
       <c r="V10" s="14">
         <f t="shared" si="1"/>
         <v>24377.7</v>
       </c>
       <c r="W10" s="15">
         <f t="shared" si="1"/>
         <v>24378</v>
       </c>
       <c r="X10" s="14">
         <f t="shared" si="1"/>
         <v>25609</v>
       </c>
       <c r="Y10" s="14">
         <f t="shared" si="1"/>
-        <v>25086.100000000002</v>
+        <v>21423.300000000003</v>
       </c>
       <c r="Z10" s="14">
-        <f t="shared" si="1"/>
-        <v>26109.9</v>
+        <f>IF(Z5="","n/a", Z5+Z6+Z7+Z8-Z9)</f>
+        <v>22207.9</v>
       </c>
       <c r="AA10" s="14">
-        <f t="shared" si="1"/>
-        <v>25208.1</v>
+        <f>IF(AA5="","n/a", AA5+AA6+AA7+AA8-AA9)</f>
+        <v>23541.8</v>
       </c>
       <c r="AB10" s="14">
-        <f t="shared" si="1"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:28" ht="16.5" customHeight="1">
+        <f>IF(AB5="","n/a", AB5+AB6+AB7+AB8-AB9)</f>
+        <v>24696.5</v>
+      </c>
+      <c r="AC10" s="14">
+        <f>IF(AC5="","n/a", AC5+AC6+AC7+AC8-AC9)</f>
+        <v>23147.999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>7</v>
       </c>
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="73"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:28" ht="18">
+      <c r="C11" s="86"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="86"/>
+      <c r="I11" s="86"/>
+      <c r="J11" s="86"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="86"/>
+      <c r="N11" s="86"/>
+      <c r="O11" s="86"/>
+      <c r="P11" s="86"/>
+      <c r="Q11" s="86"/>
+      <c r="R11" s="86"/>
+      <c r="S11" s="86"/>
+      <c r="T11" s="86"/>
+      <c r="U11" s="86"/>
+      <c r="V11" s="86"/>
+      <c r="W11" s="86"/>
+      <c r="X11" s="86"/>
+      <c r="Y11" s="86"/>
+      <c r="Z11" s="86"/>
+      <c r="AA11" s="86"/>
+      <c r="AB11" s="86"/>
+      <c r="AC11" s="86"/>
+    </row>
+    <row r="12" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" s="10">
         <v>2971</v>
       </c>
       <c r="E12" s="10">
         <v>3049</v>
       </c>
       <c r="F12" s="10">
         <v>3167</v>
       </c>
       <c r="G12" s="10">
         <v>3216</v>
       </c>
       <c r="H12" s="10">
         <v>3436</v>
       </c>
       <c r="I12" s="10">
         <v>3375</v>
       </c>
       <c r="J12" s="10">
         <v>2802</v>
       </c>
       <c r="K12" s="10">
         <v>2908</v>
       </c>
@@ -2450,72 +2524,75 @@
       </c>
       <c r="Q12" s="10">
         <v>2467</v>
       </c>
       <c r="R12" s="10">
         <v>3061</v>
       </c>
       <c r="S12" s="10">
         <v>1518</v>
       </c>
       <c r="T12" s="10">
         <v>2517</v>
       </c>
       <c r="U12" s="10">
         <v>2993</v>
       </c>
       <c r="V12" s="30">
         <v>3719</v>
       </c>
       <c r="W12" s="10">
         <v>3295</v>
       </c>
       <c r="X12" s="10">
         <v>3768</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Y12" s="76">
         <v>3670</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="Z12" s="76">
         <v>3409.1</v>
       </c>
-      <c r="AA12" s="10">
+      <c r="AA12" s="76">
         <v>3398.9</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="77">
         <v>3756</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="68.25" customHeight="1">
+      <c r="AC12" s="34">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>9</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" s="14">
         <f t="shared" ref="D13:Q13" si="2">IF(D10="n/a","n/a", D10-D12)</f>
         <v>18426</v>
       </c>
       <c r="E13" s="14">
         <f t="shared" si="2"/>
         <v>18152</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="2"/>
         <v>19554</v>
       </c>
       <c r="G13" s="14">
         <f t="shared" si="2"/>
         <v>20111</v>
       </c>
       <c r="H13" s="14">
         <f t="shared" si="2"/>
         <v>20603</v>
       </c>
       <c r="I13" s="14">
         <f t="shared" si="2"/>
         <v>21926</v>
       </c>
@@ -2565,96 +2642,100 @@
       </c>
       <c r="U13" s="14">
         <f>IF(U10="n/a","n/a", U10-U12)</f>
         <v>20520</v>
       </c>
       <c r="V13" s="14">
         <f>IF(V10="n/a","n/a", V10-V12)</f>
         <v>20658.7</v>
       </c>
       <c r="W13" s="14">
         <v>20955</v>
       </c>
       <c r="X13" s="14">
         <v>20307</v>
       </c>
       <c r="Y13" s="14">
         <v>19999</v>
       </c>
       <c r="Z13" s="14">
         <v>20443</v>
       </c>
       <c r="AA13" s="14">
         <v>20480</v>
       </c>
       <c r="AB13" s="14">
-        <v>21440.3</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:28" ht="16.5" customHeight="1">
+        <v>21440</v>
+      </c>
+      <c r="AC13" s="78">
+        <v>20249</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
         <v>10</v>
       </c>
-      <c r="B14" s="78" t="s">
-[...29 lines deleted...]
-    <row r="15" spans="1:28" ht="30">
+      <c r="B14" s="91" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="92"/>
+      <c r="D14" s="92"/>
+      <c r="E14" s="92"/>
+      <c r="F14" s="92"/>
+      <c r="G14" s="92"/>
+      <c r="H14" s="92"/>
+      <c r="I14" s="92"/>
+      <c r="J14" s="92"/>
+      <c r="K14" s="92"/>
+      <c r="L14" s="92"/>
+      <c r="M14" s="92"/>
+      <c r="N14" s="92"/>
+      <c r="O14" s="92"/>
+      <c r="P14" s="92"/>
+      <c r="Q14" s="92"/>
+      <c r="R14" s="92"/>
+      <c r="S14" s="92"/>
+      <c r="T14" s="92"/>
+      <c r="U14" s="92"/>
+      <c r="V14" s="92"/>
+      <c r="W14" s="92"/>
+      <c r="X14" s="92"/>
+      <c r="Y14" s="92"/>
+      <c r="Z14" s="92"/>
+      <c r="AA14" s="92"/>
+      <c r="AB14" s="92"/>
+      <c r="AC14" s="92"/>
+    </row>
+    <row r="15" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>11</v>
       </c>
       <c r="B15" s="18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>624</v>
       </c>
       <c r="E15" s="10">
         <v>602</v>
       </c>
       <c r="F15" s="10">
         <v>600</v>
       </c>
       <c r="G15" s="10">
         <v>601</v>
       </c>
       <c r="H15" s="10">
         <v>621</v>
       </c>
       <c r="I15" s="10">
         <v>694</v>
       </c>
       <c r="J15" s="10">
         <v>698</v>
       </c>
       <c r="K15" s="10">
         <v>709</v>
       </c>
@@ -2679,68 +2760,71 @@
       <c r="R15" s="10">
         <v>732</v>
       </c>
       <c r="S15" s="10">
         <v>730</v>
       </c>
       <c r="T15" s="10">
         <v>727</v>
       </c>
       <c r="U15" s="10">
         <v>762</v>
       </c>
       <c r="V15" s="10">
         <v>591</v>
       </c>
       <c r="W15" s="10">
         <v>792</v>
       </c>
       <c r="X15" s="10">
         <v>800.4</v>
       </c>
       <c r="Y15" s="10">
         <v>867</v>
       </c>
       <c r="Z15" s="10">
-        <v>1125.5999999999999</v>
+        <v>1126</v>
       </c>
       <c r="AA15" s="10">
         <v>908.4</v>
       </c>
       <c r="AB15" s="10">
-        <v>959.5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:28" ht="18">
+        <v>959.4</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>964.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
         <v>12</v>
       </c>
       <c r="B16" s="18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" s="10">
         <v>10550</v>
       </c>
       <c r="E16" s="10">
         <v>10349</v>
       </c>
       <c r="F16" s="10">
         <v>10680</v>
       </c>
       <c r="G16" s="10">
         <v>10660</v>
       </c>
       <c r="H16" s="10">
         <v>10953</v>
       </c>
       <c r="I16" s="10">
         <v>13894</v>
       </c>
       <c r="J16" s="10">
         <v>10944</v>
       </c>
       <c r="K16" s="10">
         <v>11512</v>
       </c>
@@ -2761,72 +2845,75 @@
       </c>
       <c r="Q16" s="10">
         <v>9774</v>
       </c>
       <c r="R16" s="10">
         <v>12147</v>
       </c>
       <c r="S16" s="10">
         <v>13082</v>
       </c>
       <c r="T16" s="10">
         <v>12104</v>
       </c>
       <c r="U16" s="10">
         <v>13222</v>
       </c>
       <c r="V16" s="10">
         <v>12988</v>
       </c>
       <c r="W16" s="10">
         <v>13135</v>
       </c>
       <c r="X16" s="10">
         <v>12361</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="34">
         <v>11743</v>
       </c>
-      <c r="Z16" s="10">
-[...3 lines deleted...]
-        <v>11646.7</v>
+      <c r="Z16" s="34">
+        <v>11546</v>
+      </c>
+      <c r="AA16" s="34">
+        <v>11330</v>
       </c>
       <c r="AB16" s="10">
-        <v>12469.1</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:28" ht="45">
+        <v>11585</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>11504</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>13</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="10">
         <v>7629</v>
       </c>
       <c r="E17" s="10">
         <v>7600</v>
       </c>
       <c r="F17" s="10">
         <v>7033</v>
       </c>
       <c r="G17" s="10">
         <v>7750</v>
       </c>
       <c r="H17" s="10">
         <v>8551</v>
       </c>
       <c r="I17" s="10">
         <v>8167</v>
       </c>
       <c r="J17" s="10">
         <v>8535</v>
       </c>
       <c r="K17" s="10">
         <v>8665</v>
       </c>
@@ -2854,65 +2941,68 @@
       <c r="S17" s="10">
         <v>9828</v>
       </c>
       <c r="T17" s="10">
         <v>9019</v>
       </c>
       <c r="U17" s="10">
         <v>9511</v>
       </c>
       <c r="V17" s="10">
         <v>9491</v>
       </c>
       <c r="W17" s="10">
         <v>10300</v>
       </c>
       <c r="X17" s="10">
         <v>9790</v>
       </c>
       <c r="Y17" s="10">
         <v>9209</v>
       </c>
       <c r="Z17" s="28">
         <v>9312</v>
       </c>
       <c r="AA17" s="28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AB17" s="28">
-        <v>9975</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:28" ht="18">
+        <v>9110</v>
+      </c>
+      <c r="AC17" s="28">
+        <v>8750</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="9">
         <v>14</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="20">
         <v>1402</v>
       </c>
       <c r="E18" s="20">
         <v>2912</v>
       </c>
       <c r="F18" s="20">
         <v>2937</v>
       </c>
       <c r="G18" s="20">
         <v>3206</v>
       </c>
       <c r="H18" s="20">
         <v>3317</v>
       </c>
       <c r="I18" s="20">
         <v>4018</v>
       </c>
       <c r="J18" s="20">
         <v>3958</v>
       </c>
       <c r="K18" s="20">
         <v>4489</v>
       </c>
@@ -2937,68 +3027,71 @@
       <c r="R18" s="20">
         <v>5592</v>
       </c>
       <c r="S18" s="20">
         <v>5263</v>
       </c>
       <c r="T18" s="20">
         <v>1508</v>
       </c>
       <c r="U18" s="20">
         <v>1540</v>
       </c>
       <c r="V18" s="20">
         <v>350</v>
       </c>
       <c r="W18" s="20">
         <v>1848</v>
       </c>
       <c r="X18" s="20">
         <v>429.6</v>
       </c>
       <c r="Y18" s="20">
         <v>426.9</v>
       </c>
       <c r="Z18" s="20">
-        <v>358</v>
+        <v>427</v>
       </c>
       <c r="AA18" s="20">
         <v>424.7</v>
       </c>
       <c r="AB18" s="20">
-        <v>329.1</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:28" ht="18">
+        <v>425</v>
+      </c>
+      <c r="AC18" s="20">
+        <v>582.20000000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>15</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="20">
         <v>203</v>
       </c>
       <c r="E19" s="20">
         <v>167</v>
       </c>
       <c r="F19" s="20">
         <v>113</v>
       </c>
       <c r="G19" s="20">
         <v>107</v>
       </c>
       <c r="H19" s="20">
         <v>115</v>
       </c>
       <c r="I19" s="20">
         <v>129</v>
       </c>
       <c r="J19" s="20">
         <v>698</v>
       </c>
       <c r="K19" s="20">
         <v>709</v>
       </c>
@@ -3019,72 +3112,75 @@
       </c>
       <c r="Q19" s="20">
         <v>745</v>
       </c>
       <c r="R19" s="20">
         <v>745</v>
       </c>
       <c r="S19" s="20">
         <v>624</v>
       </c>
       <c r="T19" s="20">
         <v>2389</v>
       </c>
       <c r="U19" s="20">
         <v>2282.6999999999998</v>
       </c>
       <c r="V19" s="20">
         <v>4256</v>
       </c>
       <c r="W19" s="20">
         <v>3584</v>
       </c>
       <c r="X19" s="31">
         <v>5049.8</v>
       </c>
-      <c r="Y19" s="20">
+      <c r="Y19" s="21">
         <v>5068.7</v>
       </c>
-      <c r="Z19" s="20">
-[...2 lines deleted...]
-      <c r="AA19" s="20">
+      <c r="Z19" s="21">
+        <v>4681</v>
+      </c>
+      <c r="AA19" s="21">
         <v>4741</v>
       </c>
       <c r="AB19" s="20">
-        <v>4558.3</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:28" ht="18">
+        <v>4558</v>
+      </c>
+      <c r="AC19" s="31">
+        <v>4705.6000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="18" x14ac:dyDescent="0.25">
       <c r="A20" s="9">
         <v>16</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="21">
         <v>5647</v>
       </c>
       <c r="E20" s="21">
         <v>4122</v>
       </c>
       <c r="F20" s="21">
         <v>5224</v>
       </c>
       <c r="G20" s="21">
         <v>5537</v>
       </c>
       <c r="H20" s="21">
         <v>5597</v>
       </c>
       <c r="I20" s="21">
         <v>3191</v>
       </c>
       <c r="J20" s="21">
         <v>3377</v>
       </c>
       <c r="K20" s="21">
         <v>3817</v>
       </c>
@@ -3110,94 +3206,98 @@
         <v>2083</v>
       </c>
       <c r="S20" s="21">
         <v>1679</v>
       </c>
       <c r="T20" s="21">
         <v>3485</v>
       </c>
       <c r="U20" s="21">
         <v>2713.3</v>
       </c>
       <c r="V20" s="20">
         <v>2473.6999999999998</v>
       </c>
       <c r="W20" s="20">
         <f>W13-W15-W16-W18-W19</f>
         <v>1596</v>
       </c>
       <c r="X20" s="31">
         <v>1666.2</v>
       </c>
       <c r="Y20" s="31">
         <v>1893.4</v>
       </c>
       <c r="Z20" s="31">
-        <v>2733.1</v>
+        <v>2663</v>
       </c>
       <c r="AA20" s="31">
-        <v>2759.2</v>
+        <v>3075.9</v>
       </c>
       <c r="AB20" s="31">
-        <v>3124.3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:28" ht="16.5" customHeight="1">
+        <v>3912.6</v>
+      </c>
+      <c r="AC20" s="31">
+        <v>2492.3000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9">
         <v>17</v>
       </c>
-      <c r="B21" s="74" t="s">
+      <c r="B21" s="87" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="75"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:28" ht="45">
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
+      <c r="N21" s="88"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="88"/>
+      <c r="Q21" s="88"/>
+      <c r="R21" s="88"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="88"/>
+      <c r="V21" s="88"/>
+      <c r="W21" s="88"/>
+      <c r="X21" s="88"/>
+      <c r="Y21" s="88"/>
+      <c r="Z21" s="88"/>
+      <c r="AA21" s="88"/>
+      <c r="AB21" s="88"/>
+      <c r="AC21" s="89"/>
+    </row>
+    <row r="22" spans="1:29" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>18</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="22">
         <v>152.9</v>
       </c>
       <c r="E22" s="22">
         <v>173.58757709033199</v>
       </c>
       <c r="F22" s="22">
         <v>190.59915964450499</v>
       </c>
       <c r="G22" s="22">
         <v>208.324881492087</v>
       </c>
       <c r="H22" s="22">
         <v>228.32407011817801</v>
       </c>
       <c r="I22" s="22">
@@ -3233,62 +3333,65 @@
       <c r="S22" s="22">
         <v>426.12208421095204</v>
       </c>
       <c r="T22" s="22">
         <v>430.809427136853</v>
       </c>
       <c r="U22" s="22">
         <v>448.47261365092299</v>
       </c>
       <c r="V22" s="22">
         <v>466.85999081003303</v>
       </c>
       <c r="W22" s="22">
         <v>487.86869039688003</v>
       </c>
       <c r="X22" s="22">
         <v>475.6</v>
       </c>
       <c r="Y22" s="22">
         <v>496.1</v>
       </c>
       <c r="Z22" s="22">
         <v>512</v>
       </c>
       <c r="AA22" s="22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="AB22" s="22" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:28" ht="45">
+        <v>41</v>
+      </c>
+      <c r="AC22" s="22" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>19</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="22">
         <v>200.52016596717201</v>
       </c>
       <c r="E23" s="22">
         <v>227.59038836960363</v>
       </c>
       <c r="F23" s="22">
         <v>249.8942464289336</v>
       </c>
       <c r="G23" s="22">
         <v>273.13441134766805</v>
       </c>
       <c r="H23" s="22">
         <v>299.35531484078211</v>
       </c>
       <c r="I23" s="22">
         <v>328.39278037802336</v>
       </c>
       <c r="J23" s="22">
         <v>363.53080787847188</v>
       </c>
@@ -3322,62 +3425,65 @@
       <c r="T23" s="22">
         <v>564.8335352122715</v>
       </c>
       <c r="U23" s="22">
         <v>587.99171017051094</v>
       </c>
       <c r="V23" s="22">
         <v>612.09937024692113</v>
       </c>
       <c r="W23" s="22">
         <v>639.64384191365684</v>
       </c>
       <c r="X23" s="22">
         <v>623.65274588961006</v>
       </c>
       <c r="Y23" s="22">
         <v>650.46981394599072</v>
       </c>
       <c r="Z23" s="22">
         <v>671.2848479903588</v>
       </c>
       <c r="AA23" s="22">
         <v>705.52037523609806</v>
       </c>
       <c r="AB23" s="22">
-        <v>739.4</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:28" ht="48">
+        <v>740.8</v>
+      </c>
+      <c r="AC23" s="22">
+        <v>788.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>20</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D24" s="23">
         <f t="shared" ref="D24:Q24" si="3">IF(D13="n/a","n/a", D13/D22)</f>
         <v>120.51013734466972</v>
       </c>
       <c r="E24" s="23">
         <f t="shared" si="3"/>
         <v>104.56969504536613</v>
       </c>
       <c r="F24" s="23">
         <f t="shared" si="3"/>
         <v>102.59226764940118</v>
       </c>
       <c r="G24" s="23">
         <f t="shared" si="3"/>
         <v>96.536716382406269</v>
       </c>
       <c r="H24" s="23">
         <f t="shared" si="3"/>
         <v>90.235777547834161</v>
       </c>
       <c r="I24" s="23">
         <f t="shared" si="3"/>
         <v>87.538899912742735</v>
       </c>
@@ -3433,3456 +3539,3822 @@
         <f t="shared" si="4"/>
         <v>44.2503114566656</v>
       </c>
       <c r="W24" s="23">
         <f t="shared" si="4"/>
         <v>42.952131203486651</v>
       </c>
       <c r="X24" s="23">
         <f>IF(X13="n/a","n/a", X13/X22)</f>
         <v>42.697645079899075</v>
       </c>
       <c r="Y24" s="23">
         <f>IF(Y13="n/a","n/a", Y13/Y22)</f>
         <v>40.312437008667608</v>
       </c>
       <c r="Z24" s="23">
         <f>IF(Z13="n/a","n/a", Z13/Z22)</f>
         <v>39.927734375</v>
       </c>
       <c r="AA24" s="23">
         <f>AA13/AA23</f>
         <v>29.028219054830974</v>
       </c>
       <c r="AB24" s="23">
         <f>AB13/AB23</f>
-        <v>28.996889369759263</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:28" ht="15">
+        <v>28.941684665226784</v>
+      </c>
+      <c r="AC24" s="23">
+        <f>AC13/AC23</f>
+        <v>25.667384966408925</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B25" s="1"/>
       <c r="Q25" s="24"/>
       <c r="R25" s="24"/>
       <c r="S25" s="24"/>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" s="83" t="s">
+      <c r="AB25" s="24"/>
+    </row>
+    <row r="26" spans="1:29" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="84"/>
-[...16 lines deleted...]
-      <c r="B27" s="86" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="97"/>
+      <c r="H26" s="97"/>
+      <c r="I26" s="97"/>
+      <c r="J26" s="97"/>
+      <c r="K26" s="97"/>
+      <c r="L26" s="97"/>
+      <c r="M26" s="97"/>
+      <c r="N26" s="97"/>
+      <c r="O26" s="97"/>
+      <c r="P26" s="97"/>
+      <c r="Q26" s="98"/>
+    </row>
+    <row r="27" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="99" t="s">
         <v>13</v>
       </c>
-      <c r="C27" s="87"/>
-[...16 lines deleted...]
-      <c r="B28" s="89" t="s">
+      <c r="C27" s="100"/>
+      <c r="D27" s="100"/>
+      <c r="E27" s="100"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="100"/>
+      <c r="H27" s="100"/>
+      <c r="I27" s="100"/>
+      <c r="J27" s="100"/>
+      <c r="K27" s="100"/>
+      <c r="L27" s="100"/>
+      <c r="M27" s="100"/>
+      <c r="N27" s="100"/>
+      <c r="O27" s="100"/>
+      <c r="P27" s="100"/>
+      <c r="Q27" s="101"/>
+    </row>
+    <row r="28" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="90"/>
-[...33 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="C28" s="103"/>
+      <c r="D28" s="103"/>
+      <c r="E28" s="103"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="103"/>
+      <c r="H28" s="103"/>
+      <c r="I28" s="103"/>
+      <c r="J28" s="103"/>
+      <c r="K28" s="103"/>
+      <c r="L28" s="103"/>
+      <c r="M28" s="103"/>
+      <c r="N28" s="103"/>
+      <c r="O28" s="103"/>
+      <c r="P28" s="103"/>
+      <c r="Q28" s="104"/>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B29" s="93"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="L29" s="94"/>
+      <c r="M29" s="94"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="94"/>
+      <c r="P29" s="94"/>
+      <c r="Q29" s="95"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="26" t="s">
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="X31" s="1" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{8925193B-C853-4D01-B936-2E82B771FA45}">
       <selection sqref="A1:P1"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="60" orientation="landscape"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="9">
-    <mergeCell ref="B11:AB11"/>
-[...2 lines deleted...]
-    <mergeCell ref="B14:AB14"/>
+    <mergeCell ref="B11:AC11"/>
+    <mergeCell ref="B21:AC21"/>
+    <mergeCell ref="B1:AC1"/>
+    <mergeCell ref="B14:AC14"/>
     <mergeCell ref="B29:Q29"/>
     <mergeCell ref="B26:Q26"/>
     <mergeCell ref="B27:Q27"/>
     <mergeCell ref="B28:Q28"/>
-    <mergeCell ref="B4:AB4"/>
+    <mergeCell ref="B4:AC4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J143"/>
+  <dimension ref="A1:K143"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F54" sqref="F54"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18">
-[...8 lines deleted...]
-      <c r="G1" s="77"/>
+    <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="90" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
       <c r="H1" s="32"/>
-    </row>
-    <row r="2" spans="1:10" ht="15.75" customHeight="1">
+      <c r="I1" s="32"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D2" s="6">
         <v>2020</v>
       </c>
       <c r="E2" s="6">
         <v>2021</v>
       </c>
       <c r="F2" s="6">
         <v>2022</v>
       </c>
       <c r="G2" s="6">
         <v>2023</v>
       </c>
       <c r="H2" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="39">
+      <c r="I2" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="40">
         <v>1</v>
       </c>
-      <c r="B3" s="40" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="53">
+      <c r="B3" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="54">
         <v>20307</v>
       </c>
-      <c r="E3" s="53">
+      <c r="E3" s="54">
         <v>19999</v>
       </c>
-      <c r="F3" s="54">
+      <c r="F3" s="55">
         <v>20443</v>
       </c>
-      <c r="G3" s="53">
+      <c r="G3" s="54">
         <v>20480</v>
       </c>
-      <c r="H3" s="55">
+      <c r="H3" s="56">
         <v>21440</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A5" s="42">
+      <c r="I3" s="82">
+        <v>20249</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="44"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="83"/>
+    </row>
+    <row r="5" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="43">
         <v>2</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="F5" s="56">
+        <v>24</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="39">
         <v>146</v>
       </c>
-      <c r="G5" s="56">
+      <c r="G5" s="39">
         <v>211</v>
       </c>
-      <c r="H5" s="56">
+      <c r="H5" s="39">
         <v>194</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="I5" s="81">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
-      <c r="B6" s="92" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:10" ht="27.75" customHeight="1">
+      <c r="B6" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="107"/>
+      <c r="I6" s="84"/>
+    </row>
+    <row r="7" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E7" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F7" s="34">
         <v>16.3</v>
       </c>
       <c r="G7" s="34">
         <v>49.3</v>
       </c>
       <c r="H7" s="34">
         <v>18.899999999999999</v>
       </c>
-      <c r="J7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:10" ht="30" customHeight="1">
+      <c r="I7" s="34">
+        <v>14.7</v>
+      </c>
+      <c r="K7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E8" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F8" s="34">
         <v>16.100000000000001</v>
       </c>
       <c r="G8" s="34">
         <v>20.3</v>
       </c>
       <c r="H8" s="34">
         <v>32.700000000000003</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="42" customHeight="1">
+      <c r="I8" s="34">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E9" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F9" s="34">
         <v>113.5</v>
       </c>
       <c r="G9" s="34">
         <v>141.1</v>
       </c>
       <c r="H9" s="34">
         <v>123.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="46">
+      <c r="I9" s="34">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47">
         <v>6</v>
       </c>
-      <c r="B10" s="47" t="s">
-[...11 lines deleted...]
-      <c r="F10" s="48">
+      <c r="B10" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="49">
         <v>0.1</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="49">
         <v>0.3</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="49">
         <v>18.8</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A12" s="42">
+      <c r="I10" s="34">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="51"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="52"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="80"/>
+    </row>
+    <row r="12" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="43">
         <v>7</v>
       </c>
       <c r="B12" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="57">
         <v>49</v>
       </c>
-      <c r="C12" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="56">
+      <c r="E12" s="57">
         <v>59</v>
       </c>
-      <c r="F12" s="56">
+      <c r="F12" s="57">
         <v>56</v>
       </c>
-      <c r="G12" s="56">
+      <c r="G12" s="57">
         <v>61</v>
       </c>
-      <c r="H12" s="56">
+      <c r="H12" s="57">
         <v>60</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="I12" s="81">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
-      <c r="B13" s="92" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:10" ht="27.75" customHeight="1">
+      <c r="B13" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="107"/>
+      <c r="I13" s="79"/>
+    </row>
+    <row r="14" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>8</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" s="34">
         <v>24</v>
       </c>
       <c r="E14" s="34">
         <v>29.4</v>
       </c>
       <c r="F14" s="34">
         <v>17.600000000000001</v>
       </c>
       <c r="G14" s="34">
         <v>24.6</v>
       </c>
       <c r="H14" s="34">
         <v>26.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" ht="30.75" customHeight="1">
+      <c r="I14" s="34">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>9</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" s="34">
         <v>15</v>
       </c>
       <c r="E15" s="34">
         <v>17</v>
       </c>
       <c r="F15" s="34">
         <v>33.1</v>
       </c>
       <c r="G15" s="34">
         <v>21.9</v>
       </c>
       <c r="H15" s="34">
         <v>19.899999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" ht="42.75" customHeight="1">
+      <c r="I15" s="34">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>10</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D16" s="28">
         <v>10</v>
       </c>
       <c r="E16" s="28">
         <v>12</v>
       </c>
       <c r="F16" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>14</v>
       </c>
       <c r="H16" s="34">
         <v>12.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="46">
+      <c r="I16" s="34">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47">
         <v>11</v>
       </c>
-      <c r="B17" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="48">
+      <c r="B17" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="49">
         <v>0</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="49">
         <v>0.6</v>
       </c>
-      <c r="F17" s="48">
+      <c r="F17" s="49">
         <v>0.2</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="49">
         <v>0.5</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="49">
         <v>0.7</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A19" s="42">
+      <c r="I17" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="51"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="80"/>
+    </row>
+    <row r="19" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="43">
         <v>12</v>
       </c>
       <c r="B19" s="33" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C19" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D19" s="56">
+        <v>24</v>
+      </c>
+      <c r="D19" s="57">
         <v>159</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="57">
         <v>183</v>
       </c>
-      <c r="F19" s="56">
+      <c r="F19" s="57">
         <v>363</v>
       </c>
-      <c r="G19" s="56">
+      <c r="G19" s="57">
         <v>534</v>
       </c>
-      <c r="H19" s="57">
+      <c r="H19" s="58">
         <v>1103</v>
       </c>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19" s="82">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
-      <c r="B20" s="92" t="s">
-[...9 lines deleted...]
-    <row r="21" spans="1:8" ht="29.25" customHeight="1">
+      <c r="B20" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="106"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="79"/>
+    </row>
+    <row r="21" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D21" s="34">
         <v>18</v>
       </c>
       <c r="E21" s="36">
         <v>17</v>
       </c>
       <c r="F21" s="34">
         <v>17.600000000000001</v>
       </c>
       <c r="G21" s="34">
         <v>15.7</v>
       </c>
       <c r="H21" s="34">
         <v>14.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" ht="32.25" customHeight="1">
+      <c r="I21" s="34">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D22" s="34">
         <v>39</v>
       </c>
       <c r="E22" s="34">
         <v>36</v>
       </c>
       <c r="F22" s="34">
         <v>38</v>
       </c>
       <c r="G22" s="34">
         <v>40.700000000000003</v>
       </c>
       <c r="H22" s="34">
         <v>41.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" ht="43.5" customHeight="1">
+      <c r="I22" s="34">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D23" s="28">
         <v>17</v>
       </c>
       <c r="E23" s="28">
         <v>18</v>
       </c>
       <c r="F23" s="34">
         <v>26.7</v>
       </c>
       <c r="G23" s="34">
         <v>24.8</v>
       </c>
       <c r="H23" s="34">
         <v>16.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="46">
+      <c r="I23" s="34">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="47">
         <v>16</v>
       </c>
-      <c r="B24" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="48">
+      <c r="B24" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="49">
         <v>85</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="49">
         <v>112</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="49">
         <v>280.7</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="49">
         <v>452.8</v>
       </c>
-      <c r="H24" s="48">
+      <c r="H24" s="49">
         <v>1030.3</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A26" s="42">
+      <c r="I24" s="34">
+        <v>238.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="51"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="80"/>
+    </row>
+    <row r="26" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="43">
         <v>17</v>
       </c>
       <c r="B26" s="33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D26" s="57">
+        <v>24</v>
+      </c>
+      <c r="D26" s="58">
         <v>2945</v>
       </c>
-      <c r="E26" s="57">
+      <c r="E26" s="58">
         <v>2843</v>
       </c>
-      <c r="F26" s="57">
+      <c r="F26" s="58">
         <v>1630</v>
       </c>
-      <c r="G26" s="57">
+      <c r="G26" s="58">
         <v>1521</v>
       </c>
-      <c r="H26" s="57">
+      <c r="H26" s="58">
         <v>1497</v>
       </c>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26" s="82">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
-      <c r="B27" s="92" t="s">
-[...9 lines deleted...]
-    <row r="28" spans="1:8" ht="30.75" customHeight="1">
+      <c r="B27" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="106"/>
+      <c r="H27" s="107"/>
+      <c r="I27" s="79"/>
+    </row>
+    <row r="28" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>18</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D28" s="34">
         <v>62</v>
       </c>
       <c r="E28" s="34">
         <v>54.5</v>
       </c>
       <c r="F28" s="34">
         <v>20.7</v>
       </c>
       <c r="G28" s="34">
         <v>12.6</v>
       </c>
       <c r="H28" s="34">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="27.75" customHeight="1">
+      <c r="I28" s="34">
+        <v>63.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>19</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D29" s="34">
         <v>42</v>
       </c>
       <c r="E29" s="34">
         <v>57</v>
       </c>
       <c r="F29" s="34">
         <v>45.8</v>
       </c>
       <c r="G29" s="34">
         <v>40.799999999999997</v>
       </c>
       <c r="H29" s="34">
         <v>55.7</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="30" customHeight="1">
+      <c r="I29" s="34">
+        <v>46.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>20</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D30" s="34">
         <v>2824</v>
       </c>
       <c r="E30" s="28">
         <v>2706</v>
       </c>
       <c r="F30" s="28">
         <v>1551</v>
       </c>
       <c r="G30" s="34">
         <v>1461</v>
       </c>
       <c r="H30" s="37">
         <v>1387.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="46">
+      <c r="I30" s="85">
+        <v>1277.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="47">
         <v>21</v>
       </c>
-      <c r="B31" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="48">
+      <c r="B31" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="49">
         <v>17</v>
       </c>
-      <c r="E31" s="48">
+      <c r="E31" s="49">
         <v>25.5</v>
       </c>
-      <c r="F31" s="48">
+      <c r="F31" s="49">
         <v>12.5</v>
       </c>
-      <c r="G31" s="48">
+      <c r="G31" s="49">
         <v>6.6</v>
       </c>
-      <c r="H31" s="48">
+      <c r="H31" s="49">
         <v>38</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A33" s="42">
+      <c r="I31" s="34">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="51"/>
+      <c r="B32" s="50"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="52"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="80"/>
+    </row>
+    <row r="33" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="43">
         <v>22</v>
       </c>
       <c r="B33" s="33" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C33" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D33" s="56">
+        <v>24</v>
+      </c>
+      <c r="D33" s="57">
         <v>205</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="57">
         <v>219</v>
       </c>
-      <c r="F33" s="56">
+      <c r="F33" s="57">
         <v>226</v>
       </c>
-      <c r="G33" s="56">
+      <c r="G33" s="57">
         <v>199</v>
       </c>
-      <c r="H33" s="56">
+      <c r="H33" s="57">
         <v>183</v>
       </c>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="I33" s="81">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
-      <c r="B34" s="92" t="s">
-[...9 lines deleted...]
-    <row r="35" spans="1:8" ht="33" customHeight="1">
+      <c r="B34" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="106"/>
+      <c r="D34" s="106"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="107"/>
+      <c r="I34" s="79"/>
+    </row>
+    <row r="35" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>23</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D35" s="34">
         <v>86</v>
       </c>
       <c r="E35" s="36">
         <v>89</v>
       </c>
       <c r="F35" s="36">
         <v>89.6</v>
       </c>
       <c r="G35" s="34">
         <v>79.7</v>
       </c>
       <c r="H35" s="34">
         <v>81.599999999999994</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" ht="32.25" customHeight="1">
+      <c r="I35" s="34">
+        <v>81.900000000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7">
         <v>24</v>
       </c>
       <c r="B36" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D36" s="34">
         <v>25</v>
       </c>
       <c r="E36" s="34">
         <v>28</v>
       </c>
       <c r="F36" s="34">
         <v>27</v>
       </c>
       <c r="G36" s="34">
         <v>28.9</v>
       </c>
       <c r="H36" s="34">
         <v>29.9</v>
       </c>
-    </row>
-    <row r="37" spans="1:8" ht="48.75" customHeight="1">
+      <c r="I36" s="34">
+        <v>28.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>25</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D37" s="34">
         <v>54</v>
       </c>
       <c r="E37" s="34">
         <v>64</v>
       </c>
       <c r="F37" s="34">
         <v>71.5</v>
       </c>
       <c r="G37" s="34">
         <v>56.3</v>
       </c>
       <c r="H37" s="34">
         <v>43.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="46">
+      <c r="I37" s="34">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="47">
         <v>26</v>
       </c>
-      <c r="B38" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="48">
+      <c r="B38" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="49">
         <v>40</v>
       </c>
-      <c r="E38" s="48">
+      <c r="E38" s="49">
         <v>38</v>
       </c>
-      <c r="F38" s="48">
+      <c r="F38" s="49">
         <v>37.9</v>
       </c>
-      <c r="G38" s="48">
+      <c r="G38" s="49">
         <v>34.1</v>
       </c>
-      <c r="H38" s="48">
+      <c r="H38" s="49">
         <v>27.9</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A40" s="42">
+      <c r="I38" s="34">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="51"/>
+      <c r="B39" s="50"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="52"/>
+      <c r="E39" s="52"/>
+      <c r="F39" s="52"/>
+      <c r="G39" s="52"/>
+      <c r="H39" s="53"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="43">
         <v>27</v>
       </c>
       <c r="B40" s="33" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C40" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D40" s="56">
+        <v>24</v>
+      </c>
+      <c r="D40" s="57">
         <v>363</v>
       </c>
-      <c r="E40" s="56">
+      <c r="E40" s="57">
         <v>374</v>
       </c>
-      <c r="F40" s="56">
+      <c r="F40" s="57">
         <v>532</v>
       </c>
-      <c r="G40" s="56">
+      <c r="G40" s="57">
         <v>766</v>
       </c>
-      <c r="H40" s="56">
+      <c r="H40" s="57">
         <v>975</v>
       </c>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40" s="81">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="9"/>
-      <c r="B41" s="92" t="s">
-[...9 lines deleted...]
-    <row r="42" spans="1:8" ht="28.5" customHeight="1">
+      <c r="B41" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="106"/>
+      <c r="D41" s="106"/>
+      <c r="E41" s="106"/>
+      <c r="F41" s="106"/>
+      <c r="G41" s="106"/>
+      <c r="H41" s="107"/>
+      <c r="I41" s="79"/>
+    </row>
+    <row r="42" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7">
         <v>28</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D42" s="34">
         <v>9</v>
       </c>
       <c r="E42" s="34">
         <v>12.5</v>
       </c>
       <c r="F42" s="34">
         <v>11.9</v>
       </c>
       <c r="G42" s="34">
         <v>10.199999999999999</v>
       </c>
       <c r="H42" s="34">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="43" spans="1:8" ht="30.75" customHeight="1">
+      <c r="I42" s="34">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7">
         <v>29</v>
       </c>
       <c r="B43" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D43" s="34">
         <v>23</v>
       </c>
       <c r="E43" s="34">
         <v>23</v>
       </c>
       <c r="F43" s="34">
         <v>22.4</v>
       </c>
       <c r="G43" s="34">
         <v>23.5</v>
       </c>
       <c r="H43" s="34">
         <v>23.8</v>
       </c>
-    </row>
-    <row r="44" spans="1:8" ht="48.75" customHeight="1">
+      <c r="I43" s="34">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7">
         <v>30</v>
       </c>
       <c r="B44" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D44" s="34">
         <v>22</v>
       </c>
       <c r="E44" s="34">
         <v>21</v>
       </c>
       <c r="F44" s="34">
         <v>28.4</v>
       </c>
       <c r="G44" s="34">
         <v>29.2</v>
       </c>
       <c r="H44" s="34">
         <v>26.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="46">
+      <c r="I44" s="34">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="47">
         <v>31</v>
       </c>
-      <c r="B45" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="48">
+      <c r="B45" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="49">
         <v>309</v>
       </c>
-      <c r="E45" s="48">
+      <c r="E45" s="49">
         <v>317.5</v>
       </c>
-      <c r="F45" s="48">
+      <c r="F45" s="49">
         <v>469.3</v>
       </c>
-      <c r="G45" s="48">
+      <c r="G45" s="49">
         <v>703.1</v>
       </c>
-      <c r="H45" s="48">
+      <c r="H45" s="49">
         <v>920.2</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A47" s="42">
+      <c r="I45" s="34">
+        <v>563.70000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="51"/>
+      <c r="B46" s="50"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="53"/>
+      <c r="I46" s="80"/>
+    </row>
+    <row r="47" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="43">
         <v>32</v>
       </c>
       <c r="B47" s="33" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C47" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D47" s="57">
+        <v>24</v>
+      </c>
+      <c r="D47" s="58">
         <v>1078</v>
       </c>
-      <c r="E47" s="56">
+      <c r="E47" s="57">
         <v>942</v>
       </c>
-      <c r="F47" s="56">
+      <c r="F47" s="57">
         <v>991</v>
       </c>
-      <c r="G47" s="56">
+      <c r="G47" s="57">
         <v>978</v>
       </c>
-      <c r="H47" s="57">
+      <c r="H47" s="58">
         <v>1082</v>
       </c>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="I47" s="82">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="9"/>
-      <c r="B48" s="92" t="s">
-[...9 lines deleted...]
-    <row r="49" spans="1:8" ht="31.5" customHeight="1">
+      <c r="B48" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="106"/>
+      <c r="D48" s="106"/>
+      <c r="E48" s="106"/>
+      <c r="F48" s="106"/>
+      <c r="G48" s="106"/>
+      <c r="H48" s="107"/>
+      <c r="I48" s="79"/>
+    </row>
+    <row r="49" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7">
         <v>33</v>
       </c>
       <c r="B49" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D49" s="34">
         <v>29</v>
       </c>
       <c r="E49" s="34">
         <v>32.1</v>
       </c>
       <c r="F49" s="34">
         <v>29.2</v>
       </c>
       <c r="G49" s="34">
         <v>36.5</v>
       </c>
       <c r="H49" s="34">
         <v>39.700000000000003</v>
       </c>
-    </row>
-    <row r="50" spans="1:8" ht="27" customHeight="1">
+      <c r="I49" s="34">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7">
         <v>34</v>
       </c>
       <c r="B50" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D50" s="34">
         <v>31</v>
       </c>
       <c r="E50" s="34">
         <v>32</v>
       </c>
       <c r="F50" s="34">
         <v>37.6</v>
       </c>
       <c r="G50" s="34">
         <v>34.4</v>
       </c>
       <c r="H50" s="34">
         <v>33.9</v>
       </c>
-    </row>
-    <row r="51" spans="1:8" ht="44.25" customHeight="1">
+      <c r="I50" s="34">
+        <v>36.799999999999997</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7">
         <v>35</v>
       </c>
       <c r="B51" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D51" s="34">
         <v>1018</v>
       </c>
       <c r="E51" s="34">
         <v>878</v>
       </c>
       <c r="F51" s="34">
         <v>923.9</v>
       </c>
       <c r="G51" s="34">
         <v>907</v>
       </c>
       <c r="H51" s="37">
         <v>1008.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="46">
+      <c r="I51" s="37">
+        <v>1020.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="47">
         <v>36</v>
       </c>
-      <c r="B52" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="48">
+      <c r="B52" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="49">
         <v>0</v>
       </c>
-      <c r="E52" s="48">
+      <c r="E52" s="49">
         <v>0.1</v>
       </c>
-      <c r="F52" s="48">
+      <c r="F52" s="49">
         <v>0.3</v>
       </c>
-      <c r="G52" s="48">
+      <c r="G52" s="49">
         <v>0.1</v>
       </c>
-      <c r="H52" s="48">
+      <c r="H52" s="49">
         <v>0.2</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A54" s="42">
+      <c r="I52" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="51"/>
+      <c r="B53" s="50"/>
+      <c r="C53" s="46"/>
+      <c r="D53" s="59"/>
+      <c r="E53" s="59"/>
+      <c r="F53" s="59"/>
+      <c r="G53" s="59"/>
+      <c r="H53" s="60"/>
+      <c r="I53" s="80"/>
+    </row>
+    <row r="54" spans="1:9" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="43">
         <v>37</v>
       </c>
       <c r="B54" s="33" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="17" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="F54" s="57">
+        <v>24</v>
+      </c>
+      <c r="D54" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="E54" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" s="58">
         <v>1440</v>
       </c>
-      <c r="G54" s="57">
+      <c r="G54" s="58">
         <v>1226</v>
       </c>
-      <c r="H54" s="57">
+      <c r="H54" s="58">
         <v>1153</v>
       </c>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54" s="82">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="9"/>
-      <c r="B55" s="92" t="s">
-[...9 lines deleted...]
-    <row r="56" spans="1:8" ht="29.25" customHeight="1">
+      <c r="B55" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="106"/>
+      <c r="D55" s="106"/>
+      <c r="E55" s="106"/>
+      <c r="F55" s="106"/>
+      <c r="G55" s="106"/>
+      <c r="H55" s="107"/>
+      <c r="I55" s="79"/>
+    </row>
+    <row r="56" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="9">
         <v>38</v>
       </c>
       <c r="B56" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D56" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E56" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F56" s="34">
         <v>33.799999999999997</v>
       </c>
       <c r="G56" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="H56" s="34">
         <v>34.700000000000003</v>
       </c>
-    </row>
-    <row r="57" spans="1:8" ht="35.25" customHeight="1">
+      <c r="I56" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9">
         <v>39</v>
       </c>
       <c r="B57" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D57" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E57" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F57" s="34">
         <v>220.5</v>
       </c>
       <c r="G57" s="34">
         <v>23.8</v>
       </c>
       <c r="H57" s="34">
         <v>16.3</v>
       </c>
-    </row>
-    <row r="58" spans="1:8" ht="44.25" customHeight="1">
+      <c r="I57" s="34">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9">
         <v>40</v>
       </c>
       <c r="B58" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D58" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E58" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F58" s="37">
         <v>1185.5999999999999</v>
       </c>
       <c r="G58" s="37">
         <v>1168.4000000000001</v>
       </c>
       <c r="H58" s="37">
         <v>1102.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="46">
+      <c r="I58" s="37">
+        <v>1041.0999999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="47">
         <v>41</v>
       </c>
-      <c r="B59" s="47" t="s">
-[...11 lines deleted...]
-      <c r="F59" s="48">
+      <c r="B59" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F59" s="49">
         <v>0.1</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="49">
         <v>0.5</v>
       </c>
-      <c r="H59" s="48">
+      <c r="H59" s="49">
         <v>0.5</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A61" s="42">
+      <c r="I59" s="34">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="51"/>
+      <c r="B60" s="50"/>
+      <c r="C60" s="46"/>
+      <c r="D60" s="52"/>
+      <c r="E60" s="52"/>
+      <c r="F60" s="52"/>
+      <c r="G60" s="52"/>
+      <c r="H60" s="53"/>
+      <c r="I60" s="80"/>
+    </row>
+    <row r="61" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="43">
         <v>42</v>
       </c>
       <c r="B61" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C61" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D61" s="57">
+        <v>24</v>
+      </c>
+      <c r="D61" s="58">
         <v>1662</v>
       </c>
-      <c r="E61" s="57">
+      <c r="E61" s="58">
         <v>1573</v>
       </c>
-      <c r="F61" s="57">
+      <c r="F61" s="58">
         <v>1552</v>
       </c>
-      <c r="G61" s="57">
+      <c r="G61" s="58">
         <v>1590</v>
       </c>
-      <c r="H61" s="57">
+      <c r="H61" s="58">
         <v>1312</v>
       </c>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61" s="82">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="9"/>
-      <c r="B62" s="92" t="s">
-[...9 lines deleted...]
-    <row r="63" spans="1:8" ht="29.25" customHeight="1">
+      <c r="B62" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C62" s="106"/>
+      <c r="D62" s="106"/>
+      <c r="E62" s="106"/>
+      <c r="F62" s="106"/>
+      <c r="G62" s="106"/>
+      <c r="H62" s="107"/>
+      <c r="I62" s="79"/>
+    </row>
+    <row r="63" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7">
         <v>43</v>
       </c>
       <c r="B63" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D63" s="34">
         <v>1411</v>
       </c>
       <c r="E63" s="37">
         <v>1310.4000000000001</v>
       </c>
       <c r="F63" s="37">
         <v>1320.8</v>
       </c>
       <c r="G63" s="37">
         <v>1366.5</v>
       </c>
       <c r="H63" s="37">
         <v>1137.9000000000001</v>
       </c>
-    </row>
-    <row r="64" spans="1:8" ht="32.25" customHeight="1">
+      <c r="I63" s="37">
+        <v>1503.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="7">
         <v>44</v>
       </c>
       <c r="B64" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D64" s="34">
         <v>90</v>
       </c>
       <c r="E64" s="34">
         <v>142</v>
       </c>
       <c r="F64" s="34">
         <v>87.8</v>
       </c>
       <c r="G64" s="34">
         <v>58.4</v>
       </c>
       <c r="H64" s="34">
         <v>51.5</v>
       </c>
-    </row>
-    <row r="65" spans="1:8" ht="45.75" customHeight="1">
+      <c r="I64" s="34">
+        <v>49.7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="7">
         <v>45</v>
       </c>
       <c r="B65" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D65" s="34">
         <v>70</v>
       </c>
       <c r="E65" s="34">
         <v>40</v>
       </c>
       <c r="F65" s="34">
         <v>71.400000000000006</v>
       </c>
       <c r="G65" s="34">
         <v>83.2</v>
       </c>
       <c r="H65" s="34">
         <v>63.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="46">
+      <c r="I65" s="34">
+        <v>70.099999999999994</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="47">
         <v>46</v>
       </c>
-      <c r="B66" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="48">
+      <c r="B66" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C66" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="49">
         <v>91</v>
       </c>
-      <c r="E66" s="48">
+      <c r="E66" s="49">
         <v>80.599999999999994</v>
       </c>
-      <c r="F66" s="48">
+      <c r="F66" s="49">
         <v>72</v>
       </c>
-      <c r="G66" s="48">
+      <c r="G66" s="49">
         <v>81.900000000000006</v>
       </c>
-      <c r="H66" s="48">
+      <c r="H66" s="49">
         <v>59.3</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A68" s="42">
+      <c r="I66" s="34">
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="51"/>
+      <c r="B67" s="50"/>
+      <c r="C67" s="46"/>
+      <c r="D67" s="52"/>
+      <c r="E67" s="52"/>
+      <c r="F67" s="52"/>
+      <c r="G67" s="52"/>
+      <c r="H67" s="53"/>
+      <c r="I67" s="80"/>
+    </row>
+    <row r="68" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="43">
         <v>47</v>
       </c>
       <c r="B68" s="33" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C68" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D68" s="56">
+        <v>24</v>
+      </c>
+      <c r="D68" s="57">
         <v>87</v>
       </c>
-      <c r="E68" s="56">
+      <c r="E68" s="57">
         <v>88</v>
       </c>
-      <c r="F68" s="56">
+      <c r="F68" s="57">
         <v>92</v>
       </c>
-      <c r="G68" s="56">
+      <c r="G68" s="57">
         <v>95</v>
       </c>
-      <c r="H68" s="56">
+      <c r="H68" s="57">
         <v>89</v>
       </c>
-    </row>
-    <row r="69" spans="1:8">
+      <c r="I68" s="81">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="9"/>
-      <c r="B69" s="92" t="s">
-[...9 lines deleted...]
-    <row r="70" spans="1:8" ht="30" customHeight="1">
+      <c r="B69" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C69" s="106"/>
+      <c r="D69" s="106"/>
+      <c r="E69" s="106"/>
+      <c r="F69" s="106"/>
+      <c r="G69" s="106"/>
+      <c r="H69" s="107"/>
+      <c r="I69" s="79"/>
+    </row>
+    <row r="70" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="7">
         <v>48</v>
       </c>
       <c r="B70" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D70" s="34">
         <v>38</v>
       </c>
       <c r="E70" s="34">
         <v>32.299999999999997</v>
       </c>
       <c r="F70" s="34">
         <v>34.799999999999997</v>
       </c>
       <c r="G70" s="34">
         <v>34.799999999999997</v>
       </c>
       <c r="H70" s="34">
         <v>36.9</v>
       </c>
-    </row>
-    <row r="71" spans="1:8" ht="37.5" customHeight="1">
+      <c r="I70" s="34">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="7">
         <v>49</v>
       </c>
       <c r="B71" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D71" s="34">
         <v>34</v>
       </c>
       <c r="E71" s="34">
         <v>37</v>
       </c>
       <c r="F71" s="34">
         <v>36.4</v>
       </c>
       <c r="G71" s="34">
         <v>37.1</v>
       </c>
       <c r="H71" s="34">
         <v>36.299999999999997</v>
       </c>
-    </row>
-    <row r="72" spans="1:8" ht="49.5" customHeight="1">
+      <c r="I71" s="34">
+        <v>36.700000000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="7">
         <v>50</v>
       </c>
       <c r="B72" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D72" s="34">
         <v>15</v>
       </c>
       <c r="E72" s="34">
         <v>17</v>
       </c>
       <c r="F72" s="34">
         <v>20.9</v>
       </c>
       <c r="G72" s="34">
         <v>21.9</v>
       </c>
       <c r="H72" s="34">
         <v>15.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="46">
+      <c r="I72" s="34">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="47">
         <v>51</v>
       </c>
-      <c r="B73" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D73" s="48">
+      <c r="B73" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C73" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="49">
         <v>0</v>
       </c>
-      <c r="E73" s="48">
+      <c r="E73" s="49">
         <v>1.7</v>
       </c>
-      <c r="F73" s="48">
+      <c r="F73" s="49">
         <v>0.1</v>
       </c>
-      <c r="G73" s="48">
+      <c r="G73" s="49">
         <v>1.2</v>
       </c>
-      <c r="H73" s="48">
+      <c r="H73" s="49">
         <v>0.3</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A75" s="42">
+      <c r="I73" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="51"/>
+      <c r="B74" s="50"/>
+      <c r="C74" s="46"/>
+      <c r="D74" s="52"/>
+      <c r="E74" s="52"/>
+      <c r="F74" s="52"/>
+      <c r="G74" s="52"/>
+      <c r="H74" s="53"/>
+      <c r="I74" s="80"/>
+    </row>
+    <row r="75" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="43">
         <v>52</v>
       </c>
       <c r="B75" s="33" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C75" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D75" s="57">
+        <v>24</v>
+      </c>
+      <c r="D75" s="58">
         <v>4400</v>
       </c>
-      <c r="E75" s="57">
+      <c r="E75" s="58">
         <v>3999</v>
       </c>
-      <c r="F75" s="57">
+      <c r="F75" s="58">
         <v>3886</v>
       </c>
-      <c r="G75" s="57">
+      <c r="G75" s="58">
         <v>4021</v>
       </c>
-      <c r="H75" s="57">
+      <c r="H75" s="58">
         <v>4038</v>
       </c>
-    </row>
-    <row r="76" spans="1:8">
+      <c r="I75" s="82">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="9"/>
-      <c r="B76" s="92" t="s">
-[...9 lines deleted...]
-    <row r="77" spans="1:8" ht="30.75" customHeight="1">
+      <c r="B76" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C76" s="106"/>
+      <c r="D76" s="106"/>
+      <c r="E76" s="106"/>
+      <c r="F76" s="106"/>
+      <c r="G76" s="106"/>
+      <c r="H76" s="107"/>
+      <c r="I76" s="79"/>
+    </row>
+    <row r="77" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="7">
         <v>53</v>
       </c>
       <c r="B77" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D77" s="34">
         <v>12</v>
       </c>
       <c r="E77" s="34">
         <v>12.7</v>
       </c>
       <c r="F77" s="34">
         <v>12.5</v>
       </c>
       <c r="G77" s="34">
         <v>11.4</v>
       </c>
       <c r="H77" s="34">
         <v>7.6</v>
       </c>
-    </row>
-    <row r="78" spans="1:8" ht="28.5" customHeight="1">
+      <c r="I77" s="34">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="7">
         <v>54</v>
       </c>
       <c r="B78" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D78" s="34">
         <v>22</v>
       </c>
       <c r="E78" s="34">
         <v>23</v>
       </c>
       <c r="F78" s="34">
         <v>26.7</v>
       </c>
       <c r="G78" s="34">
         <v>24.6</v>
       </c>
       <c r="H78" s="34">
         <v>29.4</v>
       </c>
-    </row>
-    <row r="79" spans="1:8" ht="46.5" customHeight="1">
+      <c r="I78" s="34">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="7">
         <v>55</v>
       </c>
       <c r="B79" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D79" s="34">
         <v>4358</v>
       </c>
       <c r="E79" s="28">
         <v>3958</v>
       </c>
       <c r="F79" s="37">
         <v>3841.5</v>
       </c>
       <c r="G79" s="37">
         <v>3979.3</v>
       </c>
       <c r="H79" s="37">
         <v>3993.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="46">
+      <c r="I79" s="37">
+        <v>3732.7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="47">
         <v>56</v>
       </c>
-      <c r="B80" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="48">
+      <c r="B80" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C80" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="49">
         <v>8</v>
       </c>
-      <c r="E80" s="48">
+      <c r="E80" s="49">
         <v>5.3</v>
       </c>
-      <c r="F80" s="48">
+      <c r="F80" s="49">
         <v>5.3</v>
       </c>
-      <c r="G80" s="48">
+      <c r="G80" s="49">
         <v>5.7</v>
       </c>
-      <c r="H80" s="48">
+      <c r="H80" s="49">
         <v>7.8</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A82" s="42">
+      <c r="I80" s="34">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="51"/>
+      <c r="B81" s="50"/>
+      <c r="C81" s="46"/>
+      <c r="D81" s="52"/>
+      <c r="E81" s="52"/>
+      <c r="F81" s="52"/>
+      <c r="G81" s="52"/>
+      <c r="H81" s="53"/>
+      <c r="I81" s="80"/>
+    </row>
+    <row r="82" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="43">
         <v>57</v>
       </c>
       <c r="B82" s="33" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C82" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D82" s="57">
+        <v>24</v>
+      </c>
+      <c r="D82" s="58">
         <v>1512</v>
       </c>
-      <c r="E82" s="57">
+      <c r="E82" s="58">
         <v>1471</v>
       </c>
-      <c r="F82" s="57">
+      <c r="F82" s="58">
         <v>1450</v>
       </c>
-      <c r="G82" s="57">
+      <c r="G82" s="58">
         <v>1444</v>
       </c>
-      <c r="H82" s="57">
+      <c r="H82" s="58">
         <v>1466</v>
       </c>
-    </row>
-    <row r="83" spans="1:8">
+      <c r="I82" s="82">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="9"/>
-      <c r="B83" s="92" t="s">
-[...9 lines deleted...]
-    <row r="84" spans="1:8" ht="27" customHeight="1">
+      <c r="B83" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C83" s="106"/>
+      <c r="D83" s="106"/>
+      <c r="E83" s="106"/>
+      <c r="F83" s="106"/>
+      <c r="G83" s="106"/>
+      <c r="H83" s="107"/>
+      <c r="I83" s="79"/>
+    </row>
+    <row r="84" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="7">
         <v>58</v>
       </c>
       <c r="B84" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D84" s="34">
         <v>1445</v>
       </c>
       <c r="E84" s="37">
         <v>1398</v>
       </c>
       <c r="F84" s="37">
         <v>1376.9</v>
       </c>
       <c r="G84" s="34">
         <v>1378</v>
       </c>
       <c r="H84" s="37">
         <v>1361.8</v>
       </c>
-    </row>
-    <row r="85" spans="1:8" ht="34.5" customHeight="1">
+      <c r="I84" s="37">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="7">
         <v>59</v>
       </c>
       <c r="B85" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D85" s="34">
         <v>37</v>
       </c>
       <c r="E85" s="34">
         <v>35</v>
       </c>
       <c r="F85" s="34">
         <v>36.299999999999997</v>
       </c>
       <c r="G85" s="34">
         <v>35</v>
       </c>
       <c r="H85" s="34">
         <v>70.400000000000006</v>
       </c>
-    </row>
-    <row r="86" spans="1:8" ht="50.25" customHeight="1">
+      <c r="I85" s="34">
+        <v>69.599999999999994</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="7">
         <v>60</v>
       </c>
       <c r="B86" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D86" s="34">
         <v>0.1</v>
       </c>
       <c r="E86" s="34">
         <v>0.1</v>
       </c>
       <c r="F86" s="34">
         <v>0.1</v>
       </c>
       <c r="G86" s="34">
         <v>0.1</v>
       </c>
       <c r="H86" s="34">
         <v>0.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="46">
+      <c r="I86" s="34">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="47">
         <v>61</v>
       </c>
-      <c r="B87" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="48">
+      <c r="B87" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C87" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="49">
         <v>29.9</v>
       </c>
-      <c r="E87" s="48">
+      <c r="E87" s="49">
         <v>37.9</v>
       </c>
-      <c r="F87" s="48">
+      <c r="F87" s="49">
         <v>36.700000000000003</v>
       </c>
-      <c r="G87" s="48">
+      <c r="G87" s="49">
         <v>30.9</v>
       </c>
-      <c r="H87" s="48">
+      <c r="H87" s="49">
         <v>33.6</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A89" s="42">
+      <c r="I87" s="34">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="51"/>
+      <c r="B88" s="50"/>
+      <c r="C88" s="46"/>
+      <c r="D88" s="52"/>
+      <c r="E88" s="52"/>
+      <c r="F88" s="52"/>
+      <c r="G88" s="52"/>
+      <c r="H88" s="53"/>
+      <c r="I88" s="80"/>
+    </row>
+    <row r="89" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="43">
         <v>62</v>
       </c>
       <c r="B89" s="33" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C89" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D89" s="57">
+        <v>24</v>
+      </c>
+      <c r="D89" s="58">
         <v>3099</v>
       </c>
-      <c r="E89" s="57">
+      <c r="E89" s="58">
         <v>3225</v>
       </c>
-      <c r="F89" s="57">
+      <c r="F89" s="58">
         <v>3004</v>
       </c>
-      <c r="G89" s="57">
+      <c r="G89" s="58">
         <v>2669</v>
       </c>
-      <c r="H89" s="57">
+      <c r="H89" s="58">
         <v>3018</v>
       </c>
-    </row>
-    <row r="90" spans="1:8">
+      <c r="I89" s="82">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="9"/>
-      <c r="B90" s="92" t="s">
-[...9 lines deleted...]
-    <row r="91" spans="1:8" ht="32.25" customHeight="1">
+      <c r="B90" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C90" s="106"/>
+      <c r="D90" s="106"/>
+      <c r="E90" s="106"/>
+      <c r="F90" s="106"/>
+      <c r="G90" s="106"/>
+      <c r="H90" s="107"/>
+      <c r="I90" s="79"/>
+    </row>
+    <row r="91" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="7">
         <v>63</v>
       </c>
       <c r="B91" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D91" s="34">
         <v>2020</v>
       </c>
       <c r="E91" s="37">
         <v>2205.6999999999998</v>
       </c>
       <c r="F91" s="37">
         <v>2135.1</v>
       </c>
       <c r="G91" s="37">
         <v>2097.1999999999998</v>
       </c>
       <c r="H91" s="37">
         <v>2067.6999999999998</v>
       </c>
-    </row>
-    <row r="92" spans="1:8" ht="31.5" customHeight="1">
+      <c r="I91" s="37">
+        <v>2091.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="7">
         <v>64</v>
       </c>
       <c r="B92" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D92" s="34">
         <v>44</v>
       </c>
       <c r="E92" s="34">
         <v>43</v>
       </c>
       <c r="F92" s="34">
         <v>55.1</v>
       </c>
       <c r="G92" s="34">
         <v>46.5</v>
       </c>
       <c r="H92" s="34">
         <v>49.2</v>
       </c>
-    </row>
-    <row r="93" spans="1:8" ht="54" customHeight="1">
+      <c r="I92" s="34">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="7">
         <v>65</v>
       </c>
       <c r="B93" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D93" s="34">
         <v>1019</v>
       </c>
       <c r="E93" s="34">
         <v>941</v>
       </c>
       <c r="F93" s="34">
         <v>814.1</v>
       </c>
       <c r="G93" s="34">
         <v>489.8</v>
       </c>
       <c r="H93" s="34">
         <v>891.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="46">
+      <c r="I93" s="34">
+        <v>1024.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="47">
         <v>66</v>
       </c>
-      <c r="B94" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="48">
+      <c r="B94" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C94" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" s="49">
         <v>16</v>
       </c>
-      <c r="E94" s="48">
+      <c r="E94" s="49">
         <v>35.299999999999997</v>
       </c>
-      <c r="F94" s="48">
+      <c r="F94" s="49">
         <v>0.3</v>
       </c>
-      <c r="G94" s="48">
+      <c r="G94" s="49">
         <v>35.5</v>
       </c>
-      <c r="H94" s="48">
+      <c r="H94" s="49">
         <v>9.4</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A96" s="42">
+      <c r="I94" s="34">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="51"/>
+      <c r="B95" s="50"/>
+      <c r="C95" s="46"/>
+      <c r="D95" s="52"/>
+      <c r="E95" s="52"/>
+      <c r="F95" s="52"/>
+      <c r="G95" s="52"/>
+      <c r="H95" s="53"/>
+      <c r="I95" s="80"/>
+    </row>
+    <row r="96" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="43">
         <v>67</v>
       </c>
       <c r="B96" s="33" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C96" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D96" s="56">
+        <v>24</v>
+      </c>
+      <c r="D96" s="57">
         <v>252</v>
       </c>
-      <c r="E96" s="56">
+      <c r="E96" s="57">
         <v>243</v>
       </c>
-      <c r="F96" s="56">
+      <c r="F96" s="57">
         <v>217</v>
       </c>
-      <c r="G96" s="56">
+      <c r="G96" s="57">
         <v>273</v>
       </c>
-      <c r="H96" s="56">
+      <c r="H96" s="57">
         <v>272</v>
       </c>
-    </row>
-    <row r="97" spans="1:8">
+      <c r="I96" s="81">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="9"/>
-      <c r="B97" s="92" t="s">
-[...9 lines deleted...]
-    <row r="98" spans="1:8" ht="31.5" customHeight="1">
+      <c r="B97" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C97" s="106"/>
+      <c r="D97" s="106"/>
+      <c r="E97" s="106"/>
+      <c r="F97" s="106"/>
+      <c r="G97" s="106"/>
+      <c r="H97" s="107"/>
+      <c r="I97" s="79"/>
+    </row>
+    <row r="98" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="7">
         <v>68</v>
       </c>
       <c r="B98" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D98" s="34">
         <v>229</v>
       </c>
       <c r="E98" s="34">
         <v>216.9</v>
       </c>
       <c r="F98" s="34">
         <v>191.3</v>
       </c>
       <c r="G98" s="34">
         <v>245.4</v>
       </c>
       <c r="H98" s="34">
         <v>245.4</v>
       </c>
-    </row>
-    <row r="99" spans="1:8" ht="30.75" customHeight="1">
+      <c r="I98" s="34">
+        <v>272.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="7">
         <v>69</v>
       </c>
       <c r="B99" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D99" s="34">
         <v>18</v>
       </c>
       <c r="E99" s="34">
         <v>21</v>
       </c>
       <c r="F99" s="34">
         <v>20.399999999999999</v>
       </c>
       <c r="G99" s="34">
         <v>22.3</v>
       </c>
       <c r="H99" s="34">
         <v>24.9</v>
       </c>
-    </row>
-    <row r="100" spans="1:8" ht="43.5" customHeight="1">
+      <c r="I99" s="34">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="7">
         <v>70</v>
       </c>
       <c r="B100" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D100" s="34">
         <v>5</v>
       </c>
       <c r="E100" s="34">
         <v>5</v>
       </c>
       <c r="F100" s="34">
         <v>5.4</v>
       </c>
       <c r="G100" s="34">
         <v>5.2</v>
       </c>
       <c r="H100" s="34">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="46">
+      <c r="I100" s="34">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="47">
         <v>71</v>
       </c>
-      <c r="B101" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D101" s="48">
+      <c r="B101" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="49">
         <v>0</v>
       </c>
-      <c r="E101" s="48">
+      <c r="E101" s="49">
         <v>0.1</v>
       </c>
-      <c r="F101" s="48">
+      <c r="F101" s="49">
         <v>0.1</v>
       </c>
-      <c r="G101" s="48">
+      <c r="G101" s="49">
         <v>0.1</v>
       </c>
-      <c r="H101" s="48">
+      <c r="H101" s="49">
         <v>0.6</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A103" s="42">
+      <c r="I101" s="34">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="51"/>
+      <c r="B102" s="50"/>
+      <c r="C102" s="46"/>
+      <c r="D102" s="52"/>
+      <c r="E102" s="52"/>
+      <c r="F102" s="52"/>
+      <c r="G102" s="52"/>
+      <c r="H102" s="53"/>
+      <c r="I102" s="80"/>
+    </row>
+    <row r="103" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="43">
         <v>72</v>
       </c>
       <c r="B103" s="33" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C103" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D103" s="57">
+        <v>24</v>
+      </c>
+      <c r="D103" s="58">
         <v>3495</v>
       </c>
-      <c r="E103" s="57">
+      <c r="E103" s="58">
         <v>3803</v>
       </c>
-      <c r="F103" s="57">
+      <c r="F103" s="58">
         <v>3798</v>
       </c>
-      <c r="G103" s="57">
+      <c r="G103" s="58">
         <v>3701</v>
       </c>
-      <c r="H103" s="57">
+      <c r="H103" s="58">
         <v>3820</v>
       </c>
-    </row>
-    <row r="104" spans="1:8">
+      <c r="I103" s="82">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="9"/>
-      <c r="B104" s="92" t="s">
-[...9 lines deleted...]
-    <row r="105" spans="1:8" ht="30.75" customHeight="1">
+      <c r="B104" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C104" s="106"/>
+      <c r="D104" s="106"/>
+      <c r="E104" s="106"/>
+      <c r="F104" s="106"/>
+      <c r="G104" s="106"/>
+      <c r="H104" s="107"/>
+      <c r="I104" s="79"/>
+    </row>
+    <row r="105" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="7">
         <v>73</v>
       </c>
       <c r="B105" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D105" s="34">
         <v>6</v>
       </c>
       <c r="E105" s="34">
         <v>14.7</v>
       </c>
       <c r="F105" s="36">
         <v>5</v>
       </c>
       <c r="G105" s="34">
         <v>0.9</v>
       </c>
       <c r="H105" s="34">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="106" spans="1:8" ht="34.5" customHeight="1">
+      <c r="I105" s="34">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="7">
         <v>74</v>
       </c>
       <c r="B106" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D106" s="34">
         <v>11</v>
       </c>
       <c r="E106" s="34">
         <v>47</v>
       </c>
       <c r="F106" s="34">
         <v>44.1</v>
       </c>
       <c r="G106" s="34">
         <v>23.8</v>
       </c>
       <c r="H106" s="34">
         <v>20.9</v>
       </c>
-    </row>
-    <row r="107" spans="1:8" ht="47.25" customHeight="1">
+      <c r="I106" s="34">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="7">
         <v>75</v>
       </c>
       <c r="B107" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D107" s="34">
         <v>2676</v>
       </c>
       <c r="E107" s="28">
         <v>2824</v>
       </c>
       <c r="F107" s="37">
         <v>2770.1</v>
       </c>
       <c r="G107" s="37">
         <v>2815.1</v>
       </c>
       <c r="H107" s="37">
         <v>2712.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="46">
+      <c r="I107" s="37">
+        <v>3003.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="47">
         <v>76</v>
       </c>
-      <c r="B108" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D108" s="48">
+      <c r="B108" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C108" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" s="49">
         <v>802</v>
       </c>
-      <c r="E108" s="48">
+      <c r="E108" s="49">
         <v>917.3</v>
       </c>
-      <c r="F108" s="48">
+      <c r="F108" s="49">
         <v>978.8</v>
       </c>
-      <c r="G108" s="48">
+      <c r="G108" s="49">
         <v>861.2</v>
       </c>
-      <c r="H108" s="48">
+      <c r="H108" s="49">
         <v>1083.8</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A110" s="42">
+      <c r="I108" s="34">
+        <v>780.6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="51"/>
+      <c r="B109" s="50"/>
+      <c r="C109" s="46"/>
+      <c r="D109" s="52"/>
+      <c r="E109" s="52"/>
+      <c r="F109" s="52"/>
+      <c r="G109" s="52"/>
+      <c r="H109" s="53"/>
+      <c r="I109" s="80"/>
+    </row>
+    <row r="110" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="43">
         <v>77</v>
       </c>
       <c r="B110" s="33" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C110" s="17" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="F110" s="56">
+        <v>24</v>
+      </c>
+      <c r="D110" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="E110" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="F110" s="57">
         <v>218</v>
       </c>
-      <c r="G110" s="56">
+      <c r="G110" s="57">
         <v>224</v>
       </c>
-      <c r="H110" s="56">
+      <c r="H110" s="57">
         <v>294</v>
       </c>
-    </row>
-    <row r="111" spans="1:8">
+      <c r="I110" s="81">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" s="9"/>
-      <c r="B111" s="92" t="s">
-[...9 lines deleted...]
-    <row r="112" spans="1:8" ht="30" customHeight="1">
+      <c r="B111" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C111" s="106"/>
+      <c r="D111" s="106"/>
+      <c r="E111" s="106"/>
+      <c r="F111" s="106"/>
+      <c r="G111" s="106"/>
+      <c r="H111" s="107"/>
+      <c r="I111" s="79"/>
+    </row>
+    <row r="112" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="7">
         <v>78</v>
       </c>
       <c r="B112" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D112" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E112" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F112" s="34">
         <v>191</v>
       </c>
       <c r="G112" s="34">
         <v>200</v>
       </c>
       <c r="H112" s="34">
         <v>197</v>
       </c>
-    </row>
-    <row r="113" spans="1:8" ht="29.25" customHeight="1">
+      <c r="I112" s="34">
+        <v>176.8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="7">
         <v>79</v>
       </c>
       <c r="B113" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D113" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E113" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F113" s="34">
         <v>24.3</v>
       </c>
       <c r="G113" s="34">
         <v>20.100000000000001</v>
       </c>
       <c r="H113" s="34">
         <v>19.600000000000001</v>
       </c>
-    </row>
-    <row r="114" spans="1:8" ht="51" customHeight="1">
+      <c r="I113" s="34">
+        <v>18.399999999999999</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="7">
         <v>80</v>
       </c>
       <c r="B114" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D114" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E114" s="34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F114" s="34">
         <v>2.6</v>
       </c>
       <c r="G114" s="34">
         <v>3.8</v>
       </c>
       <c r="H114" s="34">
         <v>0.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="46">
+      <c r="I114" s="34">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="47">
         <v>81</v>
       </c>
-      <c r="B115" s="47" t="s">
-[...11 lines deleted...]
-      <c r="F115" s="48">
+      <c r="B115" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C115" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E115" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F115" s="49">
         <v>0.1</v>
       </c>
-      <c r="G115" s="48">
+      <c r="G115" s="49">
         <v>0.1</v>
       </c>
-      <c r="H115" s="48">
+      <c r="H115" s="49">
         <v>77</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A117" s="42">
+      <c r="I115" s="34">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="51"/>
+      <c r="B116" s="50"/>
+      <c r="C116" s="46"/>
+      <c r="D116" s="52"/>
+      <c r="E116" s="52"/>
+      <c r="F116" s="52"/>
+      <c r="G116" s="52"/>
+      <c r="H116" s="53"/>
+      <c r="I116" s="80"/>
+    </row>
+    <row r="117" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="43">
         <v>82</v>
       </c>
       <c r="B117" s="33" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C117" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D117" s="56">
+        <v>24</v>
+      </c>
+      <c r="D117" s="57">
         <v>455</v>
       </c>
-      <c r="E117" s="56">
+      <c r="E117" s="57">
         <v>457</v>
       </c>
-      <c r="F117" s="56">
+      <c r="F117" s="57">
         <v>320</v>
       </c>
-      <c r="G117" s="56">
+      <c r="G117" s="57">
         <v>295</v>
       </c>
-      <c r="H117" s="56">
+      <c r="H117" s="57">
         <v>243</v>
       </c>
-    </row>
-    <row r="118" spans="1:8">
+      <c r="I117" s="81">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" s="9"/>
-      <c r="B118" s="92" t="s">
-[...9 lines deleted...]
-    <row r="119" spans="1:8" ht="18.75" customHeight="1">
+      <c r="B118" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C118" s="106"/>
+      <c r="D118" s="106"/>
+      <c r="E118" s="106"/>
+      <c r="F118" s="106"/>
+      <c r="G118" s="106"/>
+      <c r="H118" s="107"/>
+      <c r="I118" s="79"/>
+    </row>
+    <row r="119" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="7">
         <v>83</v>
       </c>
       <c r="B119" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D119" s="34">
         <v>201</v>
       </c>
       <c r="E119" s="34">
         <v>208.9</v>
       </c>
       <c r="F119" s="34">
         <v>179.9</v>
       </c>
       <c r="G119" s="34">
         <v>168.5</v>
       </c>
       <c r="H119" s="34">
         <v>155.80000000000001</v>
       </c>
-    </row>
-    <row r="120" spans="1:8" ht="33.75" customHeight="1">
+      <c r="I119" s="34">
+        <v>180.1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="7">
         <v>84</v>
       </c>
       <c r="B120" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D120" s="34">
         <v>60</v>
       </c>
       <c r="E120" s="34">
         <v>64</v>
       </c>
       <c r="F120" s="34">
         <v>60.2</v>
       </c>
       <c r="G120" s="34">
         <v>62.6</v>
       </c>
       <c r="H120" s="34">
         <v>53.2</v>
       </c>
-    </row>
-    <row r="121" spans="1:8" ht="45.75" customHeight="1">
+      <c r="I120" s="34">
+        <v>66.900000000000006</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="7">
         <v>85</v>
       </c>
       <c r="B121" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D121" s="34">
         <v>194</v>
       </c>
       <c r="E121" s="34">
         <v>183</v>
       </c>
       <c r="F121" s="34">
         <v>79.3</v>
       </c>
       <c r="G121" s="34">
         <v>60.8</v>
       </c>
       <c r="H121" s="34">
         <v>34.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="46">
+      <c r="I121" s="34">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="47">
         <v>86</v>
       </c>
-      <c r="B122" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D122" s="48">
+      <c r="B122" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C122" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D122" s="49">
         <v>0</v>
       </c>
-      <c r="E122" s="48">
+      <c r="E122" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F122" s="48">
+      <c r="F122" s="49">
         <v>0.6</v>
       </c>
-      <c r="G122" s="48">
+      <c r="G122" s="49">
         <v>3.1</v>
       </c>
-      <c r="H122" s="48">
+      <c r="H122" s="49">
         <v>0.1</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A124" s="42">
+      <c r="I122" s="34">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="51"/>
+      <c r="B123" s="50"/>
+      <c r="C123" s="46"/>
+      <c r="D123" s="52"/>
+      <c r="E123" s="52"/>
+      <c r="F123" s="52"/>
+      <c r="G123" s="52"/>
+      <c r="H123" s="53"/>
+      <c r="I123" s="80"/>
+    </row>
+    <row r="124" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="43">
         <v>87</v>
       </c>
       <c r="B124" s="33" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C124" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D124" s="56">
+        <v>24</v>
+      </c>
+      <c r="D124" s="57">
         <v>105</v>
       </c>
-      <c r="E124" s="56">
+      <c r="E124" s="57">
         <v>97</v>
       </c>
-      <c r="F124" s="56">
+      <c r="F124" s="57">
         <v>91</v>
       </c>
-      <c r="G124" s="56">
+      <c r="G124" s="57">
         <v>105</v>
       </c>
-      <c r="H124" s="56">
+      <c r="H124" s="57">
         <v>86</v>
       </c>
-    </row>
-    <row r="125" spans="1:8">
+      <c r="I124" s="81">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125" s="9"/>
-      <c r="B125" s="92" t="s">
-[...9 lines deleted...]
-    <row r="126" spans="1:8" ht="20.25" customHeight="1">
+      <c r="B125" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C125" s="106"/>
+      <c r="D125" s="106"/>
+      <c r="E125" s="106"/>
+      <c r="F125" s="106"/>
+      <c r="G125" s="106"/>
+      <c r="H125" s="107"/>
+      <c r="I125" s="79"/>
+    </row>
+    <row r="126" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="7">
         <v>88</v>
       </c>
       <c r="B126" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D126" s="34">
         <v>12</v>
       </c>
       <c r="E126" s="34">
         <v>22.8</v>
       </c>
       <c r="F126" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="G126" s="34">
         <v>25.7</v>
       </c>
       <c r="H126" s="34">
         <v>18</v>
       </c>
-    </row>
-    <row r="127" spans="1:8" ht="31.5" customHeight="1">
+      <c r="I126" s="34">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="7">
         <v>89</v>
       </c>
       <c r="B127" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D127" s="34">
         <v>88</v>
       </c>
       <c r="E127" s="34">
         <v>69</v>
       </c>
       <c r="F127" s="34">
         <v>70.7</v>
       </c>
       <c r="G127" s="34">
         <v>78.3</v>
       </c>
       <c r="H127" s="34">
         <v>67.5</v>
       </c>
-    </row>
-    <row r="128" spans="1:8" ht="45.75" customHeight="1">
+      <c r="I127" s="34">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="7">
         <v>90</v>
       </c>
       <c r="B128" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D128" s="34">
         <v>6</v>
       </c>
       <c r="E128" s="34">
         <v>5</v>
       </c>
       <c r="F128" s="34">
         <v>1</v>
       </c>
       <c r="G128" s="34">
         <v>1.3</v>
       </c>
       <c r="H128" s="34">
         <v>0.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="46">
+      <c r="I128" s="34">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="47">
         <v>91</v>
       </c>
-      <c r="B129" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D129" s="48">
+      <c r="B129" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C129" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" s="49">
         <v>1</v>
       </c>
-      <c r="E129" s="48">
+      <c r="E129" s="49">
         <v>0.2</v>
       </c>
-      <c r="F129" s="48">
+      <c r="F129" s="49">
         <v>0.1</v>
       </c>
-      <c r="G129" s="48">
+      <c r="G129" s="49">
         <v>0.3</v>
       </c>
-      <c r="H129" s="48">
+      <c r="H129" s="49">
         <v>0</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A131" s="42">
+      <c r="I129" s="34">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="51"/>
+      <c r="B130" s="50"/>
+      <c r="C130" s="46"/>
+      <c r="D130" s="52"/>
+      <c r="E130" s="52"/>
+      <c r="F130" s="52"/>
+      <c r="G130" s="52"/>
+      <c r="H130" s="53"/>
+      <c r="I130" s="80"/>
+    </row>
+    <row r="131" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="43">
         <v>92</v>
       </c>
       <c r="B131" s="33" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C131" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D131" s="56">
+        <v>24</v>
+      </c>
+      <c r="D131" s="57">
         <v>251</v>
       </c>
-      <c r="E131" s="56">
+      <c r="E131" s="57">
         <v>259</v>
       </c>
-      <c r="F131" s="56">
+      <c r="F131" s="57">
         <v>259</v>
       </c>
-      <c r="G131" s="56">
+      <c r="G131" s="57">
         <v>273</v>
       </c>
-      <c r="H131" s="56">
+      <c r="H131" s="57">
         <v>205</v>
       </c>
-    </row>
-    <row r="132" spans="1:8">
+      <c r="I131" s="81">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132" s="9"/>
-      <c r="B132" s="92" t="s">
-[...9 lines deleted...]
-    <row r="133" spans="1:8" ht="21" customHeight="1">
+      <c r="B132" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C132" s="106"/>
+      <c r="D132" s="106"/>
+      <c r="E132" s="106"/>
+      <c r="F132" s="106"/>
+      <c r="G132" s="106"/>
+      <c r="H132" s="107"/>
+      <c r="I132" s="79"/>
+    </row>
+    <row r="133" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="7">
         <v>93</v>
       </c>
       <c r="B133" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D133" s="34">
         <v>76</v>
       </c>
       <c r="E133" s="36">
         <v>75</v>
       </c>
       <c r="F133" s="34">
         <v>74.3</v>
       </c>
       <c r="G133" s="34">
         <v>81.3</v>
       </c>
       <c r="H133" s="34">
         <v>72.3</v>
       </c>
-    </row>
-    <row r="134" spans="1:8" ht="33.75" customHeight="1">
+      <c r="I133" s="34">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="7">
         <v>94</v>
       </c>
       <c r="B134" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D134" s="34">
         <v>175</v>
       </c>
       <c r="E134" s="34">
         <v>175</v>
       </c>
       <c r="F134" s="34">
         <v>176.6</v>
       </c>
       <c r="G134" s="34">
         <v>191.1</v>
       </c>
       <c r="H134" s="34">
         <v>132.6</v>
       </c>
-    </row>
-    <row r="135" spans="1:8" ht="48" customHeight="1">
+      <c r="I134" s="34">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="7">
         <v>95</v>
       </c>
       <c r="B135" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D135" s="34">
         <v>0</v>
       </c>
       <c r="E135" s="34">
         <v>1</v>
       </c>
       <c r="F135" s="34">
         <v>0.6</v>
       </c>
       <c r="G135" s="34">
         <v>0.7</v>
       </c>
       <c r="H135" s="34">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="46">
+      <c r="I135" s="34">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="47">
         <v>96</v>
       </c>
-      <c r="B136" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D136" s="48">
+      <c r="B136" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C136" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D136" s="49">
         <v>0</v>
       </c>
-      <c r="E136" s="48">
+      <c r="E136" s="49">
         <v>8</v>
       </c>
-      <c r="F136" s="48">
+      <c r="F136" s="49">
         <v>7.5</v>
       </c>
-      <c r="G136" s="48">
+      <c r="G136" s="49">
         <v>0.1</v>
       </c>
-      <c r="H136" s="48">
+      <c r="H136" s="49">
         <v>0</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A138" s="42">
+      <c r="I136" s="34">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="51"/>
+      <c r="B137" s="50"/>
+      <c r="C137" s="46"/>
+      <c r="D137" s="52"/>
+      <c r="E137" s="52"/>
+      <c r="F137" s="52"/>
+      <c r="G137" s="52"/>
+      <c r="H137" s="53"/>
+      <c r="I137" s="80"/>
+    </row>
+    <row r="138" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="43">
         <v>97</v>
       </c>
       <c r="B138" s="33" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C138" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D138" s="56">
+        <v>24</v>
+      </c>
+      <c r="D138" s="57">
         <v>189</v>
       </c>
-      <c r="E138" s="56">
+      <c r="E138" s="57">
         <v>164</v>
       </c>
-      <c r="F138" s="56">
+      <c r="F138" s="57">
         <v>171</v>
       </c>
-      <c r="G138" s="56">
+      <c r="G138" s="57">
         <v>295</v>
       </c>
-      <c r="H138" s="56">
+      <c r="H138" s="57">
         <v>350</v>
       </c>
-    </row>
-    <row r="139" spans="1:8">
+      <c r="I138" s="81">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" s="9"/>
-      <c r="B139" s="92" t="s">
-[...9 lines deleted...]
-    <row r="140" spans="1:8" ht="20.25" customHeight="1">
+      <c r="B139" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="C139" s="106"/>
+      <c r="D139" s="106"/>
+      <c r="E139" s="106"/>
+      <c r="F139" s="106"/>
+      <c r="G139" s="106"/>
+      <c r="H139" s="107"/>
+      <c r="I139" s="79"/>
+    </row>
+    <row r="140" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="7">
         <v>98</v>
       </c>
       <c r="B140" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D140" s="34">
         <v>9</v>
       </c>
       <c r="E140" s="34">
         <v>20</v>
       </c>
       <c r="F140" s="34">
         <v>28.3</v>
       </c>
       <c r="G140" s="34">
         <v>37.799999999999997</v>
       </c>
       <c r="H140" s="34">
         <v>25.3</v>
       </c>
-    </row>
-    <row r="141" spans="1:8" ht="39.75" customHeight="1">
+      <c r="I140" s="34">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="7">
         <v>99</v>
       </c>
       <c r="B141" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D141" s="34">
         <v>49</v>
       </c>
       <c r="E141" s="34">
         <v>19</v>
       </c>
       <c r="F141" s="34">
         <v>46.4</v>
       </c>
       <c r="G141" s="34">
         <v>74.2</v>
       </c>
       <c r="H141" s="34">
         <v>51</v>
       </c>
-    </row>
-    <row r="142" spans="1:8" ht="45.75" customHeight="1">
+      <c r="I141" s="34">
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="38">
         <v>100</v>
       </c>
       <c r="B142" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D142" s="34">
         <v>72</v>
       </c>
       <c r="E142" s="34">
         <v>66</v>
       </c>
       <c r="F142" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="G142" s="34">
         <v>66.5</v>
       </c>
       <c r="H142" s="34">
         <v>150</v>
       </c>
-    </row>
-    <row r="143" spans="1:8" ht="19.5" customHeight="1">
+      <c r="I142" s="34">
+        <v>5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="7">
         <v>101</v>
       </c>
       <c r="B143" s="35" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D143" s="34">
         <v>59</v>
       </c>
       <c r="E143" s="34">
         <v>59</v>
       </c>
       <c r="F143" s="34">
         <v>63</v>
       </c>
       <c r="G143" s="34">
         <v>116.5</v>
       </c>
       <c r="H143" s="34">
         <v>123.7</v>
       </c>
+      <c r="I143" s="34">
+        <v>0.19500000000000001</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="B55:H55"/>
+    <mergeCell ref="B62:H62"/>
     <mergeCell ref="B69:H69"/>
     <mergeCell ref="B76:H76"/>
     <mergeCell ref="B125:H125"/>
     <mergeCell ref="B132:H132"/>
     <mergeCell ref="B139:H139"/>
     <mergeCell ref="B83:H83"/>
     <mergeCell ref="B90:H90"/>
     <mergeCell ref="B97:H97"/>
     <mergeCell ref="B104:H104"/>
     <mergeCell ref="B111:H111"/>
     <mergeCell ref="B118:H118"/>
-    <mergeCell ref="B34:H34"/>
-[...8 lines deleted...]
-    <mergeCell ref="B27:H27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="79" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="27" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="79" style="27"/>
+    <col min="1" max="1" width="40.7109375" customWidth="1"/>
+    <col min="2" max="2" width="65.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...3 lines deleted...]
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="63" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="64" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="51">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:3" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="65" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:2">
+      <c r="B2" s="71" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="66" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B3" s="67" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" ht="38.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="68" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B4" s="67" t="s">
         <v>19</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="B7" s="69">
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="167.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="71" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B6" s="71" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="72">
         <v>46234</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...3 lines deleted...]
-      <c r="B8" s="69">
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="72">
         <v>46599</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-[...16 lines deleted...]
-      <c r="A11" s="64" t="s">
+    <row r="9" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
         <v>81</v>
       </c>
-      <c r="B11" s="71" t="s">
+      <c r="B9" s="69" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A12" s="64" t="s">
+    <row r="10" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B10" s="69" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
         <v>84</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="27"/>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>C-3-a</vt:lpstr>
       <vt:lpstr>C-3b</vt:lpstr>
-      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cookies!</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>