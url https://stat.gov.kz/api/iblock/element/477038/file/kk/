--- v0 (2026-04-16)
+++ v1 (2026-07-28)
@@ -1,73 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.adilbek\Desktop\ODIN 2025-2026\21.1.b Выбросы парниковых газов\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3105" yWindow="-270" windowWidth="24135" windowHeight="12720"/>
+    <workbookView xWindow="3105" yWindow="-270" windowWidth="24135" windowHeight="12720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="B-3" sheetId="1" r:id="rId1"/>
     <sheet name="B-3 GWP" sheetId="2" r:id="rId2"/>
     <sheet name="Метаданные" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AD31" i="1" l="1"/>
+  <c r="X31" i="1"/>
+  <c r="W31" i="1"/>
+  <c r="V31" i="1"/>
+  <c r="U31" i="1"/>
+  <c r="T31" i="1"/>
+  <c r="S31" i="1"/>
+  <c r="R31" i="1"/>
+  <c r="Q31" i="1"/>
+  <c r="P31" i="1"/>
+  <c r="O31" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="F31" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="AD29" i="1"/>
+  <c r="AB29" i="1"/>
+  <c r="AA29" i="1"/>
+  <c r="Y29" i="1"/>
+  <c r="X29" i="1"/>
+  <c r="W29" i="1"/>
+  <c r="V29" i="1"/>
+  <c r="U29" i="1"/>
+  <c r="T29" i="1"/>
+  <c r="S29" i="1"/>
+  <c r="E29" i="1"/>
+  <c r="D29" i="1"/>
+  <c r="V28" i="1"/>
+  <c r="U28" i="1"/>
+  <c r="T28" i="1"/>
+  <c r="S28" i="1"/>
+  <c r="R28" i="1"/>
+  <c r="R29" i="1" s="1"/>
+  <c r="Q28" i="1"/>
+  <c r="Q29" i="1" s="1"/>
+  <c r="P28" i="1"/>
+  <c r="P29" i="1" s="1"/>
+  <c r="O28" i="1"/>
+  <c r="O29" i="1" s="1"/>
+  <c r="N28" i="1"/>
+  <c r="N29" i="1" s="1"/>
+  <c r="M28" i="1"/>
+  <c r="M29" i="1" s="1"/>
+  <c r="L28" i="1"/>
+  <c r="L29" i="1" s="1"/>
+  <c r="K28" i="1"/>
+  <c r="K29" i="1" s="1"/>
+  <c r="J28" i="1"/>
+  <c r="J29" i="1" s="1"/>
+  <c r="I28" i="1"/>
+  <c r="I29" i="1" s="1"/>
+  <c r="H28" i="1"/>
+  <c r="H29" i="1" s="1"/>
+  <c r="G28" i="1"/>
+  <c r="G29" i="1" s="1"/>
+  <c r="F28" i="1"/>
+  <c r="F29" i="1" s="1"/>
+  <c r="E28" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="AD27" i="1"/>
+  <c r="AC27" i="1"/>
+  <c r="AB27" i="1"/>
+  <c r="AA27" i="1"/>
+  <c r="Z27" i="1"/>
+  <c r="Y27" i="1"/>
+  <c r="X27" i="1"/>
+  <c r="W27" i="1"/>
+  <c r="V27" i="1"/>
+  <c r="U27" i="1"/>
+  <c r="T27" i="1"/>
+  <c r="S27" i="1"/>
+  <c r="R27" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="AD16" i="1"/>
+  <c r="AC16" i="1"/>
+  <c r="AB16" i="1"/>
+  <c r="AA16" i="1"/>
+  <c r="Z16" i="1"/>
+  <c r="Y16" i="1"/>
+  <c r="X16" i="1"/>
+  <c r="W16" i="1"/>
+  <c r="V16" i="1"/>
+  <c r="U16" i="1"/>
+  <c r="T16" i="1"/>
+  <c r="S16" i="1"/>
+  <c r="R16" i="1"/>
+  <c r="Q16" i="1"/>
+  <c r="P16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="D16" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="162">
   <si>
     <t>Диоксид углерода</t>
   </si>
   <si>
     <t>1  </t>
   </si>
   <si>
     <t>298  </t>
   </si>
   <si>
     <t>25  </t>
   </si>
   <si>
     <t>14,800  </t>
   </si>
   <si>
     <t>675  </t>
   </si>
   <si>
     <t>3,500  </t>
   </si>
   <si>
     <t>1,430  </t>
   </si>
   <si>
@@ -338,127 +468,72 @@
   <si>
     <t>Халықаралық доллар: ПОҚ бойынша ЖІӨ есептеу үшін пайдаланылатын ақша бірлігі.</t>
   </si>
   <si>
     <t>Тиісті парниктік газдар үшін жаһандық жылыну әлеуеті</t>
   </si>
   <si>
     <t>Ақпарат көзі: климаттың өзгеруі бойынша үкіметаралық сарапшылар тобының төртінші бағалау баяндамасы, 2007: жұмыс тобы I баяндама "физикалық ғылыми негіз" (http://www.ipcc.ch/pdf/assessment-report/ar4/wg1/ar4-wg1-chapter2.pdf)</t>
   </si>
   <si>
     <t>Жалпы атауы</t>
   </si>
   <si>
     <t xml:space="preserve">химиялық формула </t>
   </si>
   <si>
     <t>100 жылдық кезеңге арналған жаһандық жылыну әлеуеті</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>CO2-эквивалентінде ұсынылған әртүрлі ПГ шығарындылары туралы деректерді жаһандық жылыну әлеуетінің тұжырымдамасы (GWP) негізінде біріктіру үшін.ПГП бұл атмосферадағы жаһандық жылынуға ықпал ету үшін парниктік газдың әлеуеті. Ол көміртегі диоксидінің ұқсас массасын сіңіретін жылу мөлшерін (GWP 1-де стандартталған) мәселеде белгілі бір газ массасына алынған жылу мөлшерін салыстырады)</t>
   </si>
   <si>
-    <t>Цур 9.4.6</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Парниктік газдар шығарындылары </t>
   </si>
   <si>
-    <t>Көрсеткіш</t>
-[...4 lines deleted...]
-  <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
-    <t xml:space="preserve">Кезеңділігі </t>
-[...27 lines deleted...]
-  <si>
     <t>Парниктік газдар-көрінетін диапазонда жоғары мөлдірлігі бар және жылу инфрақызыл диапазонда жоғары сіңуі бар газдар. Бұл көрсеткіш Біріккен Ұлттар Ұйымының Климаттың өзгеруі туралы негіздемелік конвенциясының (БҰҰ КӨНК) Киото хаттамасына енгізілген парниктік газдардың (ПГ) антропогендік шығарындыларының өлшемі болып табылады: көміртегі диоксиді (CO2), азот шала тотығы (N2O), метан (CH4), гидрофторкөміртектер (ГФҚ), перфторкөміртектер (ПФҚ) және күкірт гексафториді (SF6). Осы газдар шығарындыларының шамасы туралы деректер тұтастай алғанда жер пайдаланудағы көздер мен абсорбцияны, жер пайдаланудың және орман шаруашылығының (ЖМЗШ) өзгеруін ескере отырып ұсынылған. ПГ шоғырлануының артуы жердің климатына теріс әсер етуі мүмкін және экожүйелер, елді мекендер, ауыл шаруашылығы және әлеуметтік-экономикалық қызметтің басқа түрлері үшін осы өзгерістің ықтимал қолайсыз салдарларына әкелуі мүмкін. ПГ-ның әрқайсысы атмосферада болу уақытына және жердің жылу сәулесін сіңіру қабілетіне байланысты жаһандық жылыну процесіне әсер етеді. Үш PG, яғни CO2, CH4 және N2O, климаттың өзгеруіне әкелетін экологиялық жүктеме көлемінің шамамен 98% құрайды. Сонымен бірге, ПФУ, ГФУ және SF6 атмосферада көмірқышқыл газымен, метанмен және азот оксидімен салыстырғанда едәуір уақытқа ие.</t>
   </si>
   <si>
     <t>Көрсеткіш СО2 эквивалентінің миллион тоннасымен өлшенеді. Мемлекетаралық салыстыру мақсатында көрсеткішті сондай-ақ елдің км2 аумағында мың тонна етіп қалыптастыру ұсынылады.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Қазақстан Республикасы бойынша</t>
   </si>
   <si>
     <t xml:space="preserve">Парниктік газдар эмиссиясын есептеуді қоршаған орта жөніндегі уәкілетті органның ведомстволық бағынысты ұйымы атмосферадағы парниктік газдар концентрациясының өзгеруіне әкелетін қызмет түрлері бойынша парниктік газдардың Ұлттық кадастры негізінде жүргізеді (парниктік газдарды сіңіру көздерін ескере отырып). Ішек ашытуына байланысты ауыл шаруашылығындағы метан эмиссиясы туралы жыл сайынғы деректер жануарлардың әртүрлі түрлерінің саны туралы деректер негізінде есептеледі. Эмиссияның аударым коэффициенттері шығарындылар көлемін антропогендік қызмет туралы статистикалық деректермен байланыстырады. Парниктік газдар шығарындыларының көлемін есептеудің жеңілдетілген әдісін былайша білдіруге болады:
 Парниктік газдар шығарындылары = антропогендік қызмет туралы деректер * эмиссия коэффициенті
 Есептеу үшін БҰҰ КӨНК шеңберінде әзірленген халықаралық қабылданған эмиссия коэффициенттері де, эмиссияның ұлттық коэффициенттері де қолданылады.
 </t>
   </si>
   <si>
-    <t>1) халықтың жан басына шаққандағы парниктік газдардың жиынтық шығарындылары ; 
-[...3 lines deleted...]
-  <si>
     <t>Халықтың орташа жылдық саны https://stat.gov.kz/api/getFile/?docId=ESTAT359073</t>
   </si>
   <si>
     <t>Ел алаңы https://stat.gov.kz/api/getFile/?docId=ESTAT371872</t>
-  </si>
-[...1 lines deleted...]
-    <t>жыл сайын желтоқсанда</t>
   </si>
   <si>
     <r>
       <t>Азоттың шала тотығы (N</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>O)</t>
     </r>
   </si>
@@ -1401,88 +1476,137 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
     <t>Шығарындылардың үлес салмағы (ЖПОШӨ санамағанда)</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>2021 жылғы бағалардағы ПОҚ бойынша ЖІӨ-нің мәндерін халықаралық доллармен табуға болады http://data.worldbank.org/indicator/NY.GDP.MKTP.PP.KD</t>
   </si>
   <si>
     <t>2021 жылғы тұрақты бағадағы ЖІӨ (СМТ) //data.worldbank.org/indicator/NY.GDP.MKTP.PP.KD</t>
   </si>
   <si>
     <t>2021 жылғы тұрақты бағалардағы ЖІӨ (ППС)</t>
   </si>
   <si>
     <t>миллиард халықаралық доллар</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>1990 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Деректерді қалыптастыруға жауапты мемлекеттік орган – Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің «Жасыл даму» РМК.
+</t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әділбек Дана</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>74-93-11, 74-93-07</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштерді есептеу компоненттері 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -1589,104 +1713,131 @@
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB8CCE4"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1753,386 +1904,406 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="13" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="12" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="27" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="9" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="40% - Акцент1" xfId="1" builtinId="31"/>
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00900000"/>
       <rgbColor rgb="00006411"/>
@@ -2174,51 +2345,51 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2501,138 +2672,144 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC50"/>
+  <dimension ref="A1:AD50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="AB30" sqref="AB30"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="47.7109375" style="60" customWidth="1"/>
-    <col min="3" max="3" width="16.85546875" style="61" customWidth="1"/>
+    <col min="2" max="2" width="47.7109375" style="37" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="38" customWidth="1"/>
     <col min="4" max="26" width="10.28515625" style="1" customWidth="1"/>
-    <col min="27" max="28" width="12" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="8.85546875" style="1"/>
+    <col min="27" max="29" width="12" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:30" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="108" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="98"/>
-[...28 lines deleted...]
-    <row r="2" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="108"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
+      <c r="R1" s="108"/>
+      <c r="S1" s="108"/>
+      <c r="T1" s="108"/>
+      <c r="U1" s="108"/>
+      <c r="V1" s="108"/>
+      <c r="W1" s="108"/>
+      <c r="X1" s="108"/>
+      <c r="Y1" s="108"/>
+      <c r="Z1" s="108"/>
+      <c r="AA1" s="108"/>
+      <c r="AB1" s="108"/>
+      <c r="AC1" s="108"/>
+      <c r="AD1" s="108"/>
+    </row>
+    <row r="2" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
-      <c r="C2" s="97" t="s">
+      <c r="C2" s="107" t="s">
         <v>60</v>
       </c>
-      <c r="D2" s="97"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="107"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="107"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="107"/>
+      <c r="AA2" s="107"/>
+      <c r="AB2" s="107"/>
+      <c r="AC2" s="107"/>
+      <c r="AD2" s="107"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="7">
         <v>1990</v>
       </c>
       <c r="E3" s="7">
         <v>1995</v>
       </c>
       <c r="F3" s="7">
         <v>2000</v>
       </c>
       <c r="G3" s="7">
         <v>2001</v>
       </c>
       <c r="H3" s="7">
         <v>2002</v>
       </c>
       <c r="I3" s="7">
         <v>2003</v>
       </c>
       <c r="J3" s="7">
         <v>2004</v>
@@ -2672,854 +2849,885 @@
       </c>
       <c r="V3" s="7">
         <v>2016</v>
       </c>
       <c r="W3" s="7">
         <v>2017</v>
       </c>
       <c r="X3" s="7">
         <v>2018</v>
       </c>
       <c r="Y3" s="7">
         <v>2019</v>
       </c>
       <c r="Z3" s="7">
         <v>2020</v>
       </c>
       <c r="AA3" s="7">
         <v>2021</v>
       </c>
       <c r="AB3" s="7">
         <v>2022</v>
       </c>
       <c r="AC3" s="7">
         <v>2023</v>
       </c>
-    </row>
-    <row r="4" spans="1:29" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD3" s="7">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="10">
-[...78 lines deleted...]
-    <row r="5" spans="1:29" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D4" s="61">
+        <v>264.69473393018473</v>
+      </c>
+      <c r="E4" s="61">
+        <v>169.70117123506219</v>
+      </c>
+      <c r="F4" s="61">
+        <v>153.95778126491166</v>
+      </c>
+      <c r="G4" s="61">
+        <v>150.14725835275163</v>
+      </c>
+      <c r="H4" s="61">
+        <v>170.44813070559758</v>
+      </c>
+      <c r="I4" s="61">
+        <v>189.83677033864888</v>
+      </c>
+      <c r="J4" s="61">
+        <v>195.96454367105258</v>
+      </c>
+      <c r="K4" s="61">
+        <v>212.21605602407317</v>
+      </c>
+      <c r="L4" s="61">
+        <v>241.83949778912137</v>
+      </c>
+      <c r="M4" s="61">
+        <v>250.68553189927715</v>
+      </c>
+      <c r="N4" s="61">
+        <v>249.05504401476469</v>
+      </c>
+      <c r="O4" s="61">
+        <v>240.18406125879412</v>
+      </c>
+      <c r="P4" s="61">
+        <v>267.31972308019402</v>
+      </c>
+      <c r="Q4" s="61">
+        <v>259.58893215582276</v>
+      </c>
+      <c r="R4" s="61">
+        <v>267.45464130987693</v>
+      </c>
+      <c r="S4" s="61">
+        <v>278.21288485256594</v>
+      </c>
+      <c r="T4" s="61">
+        <v>345.22094763933279</v>
+      </c>
+      <c r="U4" s="61">
+        <v>334.45023468700083</v>
+      </c>
+      <c r="V4" s="61">
+        <v>331.79184853993462</v>
+      </c>
+      <c r="W4" s="61">
+        <v>339.49677813359318</v>
+      </c>
+      <c r="X4" s="61">
+        <v>352.7551879700701</v>
+      </c>
+      <c r="Y4" s="61">
+        <v>303.94973979913823</v>
+      </c>
+      <c r="Z4" s="61">
+        <v>289.4475413994208</v>
+      </c>
+      <c r="AA4" s="61">
+        <v>248.85395070817114</v>
+      </c>
+      <c r="AB4" s="61">
+        <v>282.11687138487275</v>
+      </c>
+      <c r="AC4" s="61">
+        <v>287.39747582372132</v>
+      </c>
+      <c r="AD4" s="61">
+        <v>281.04287668995187</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>2</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D5" s="10">
-[...78 lines deleted...]
-    <row r="6" spans="1:29" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D5" s="61">
+        <v>17.201044163407886</v>
+      </c>
+      <c r="E5" s="61">
+        <v>13.670672340634795</v>
+      </c>
+      <c r="F5" s="61">
+        <v>14.326682711227045</v>
+      </c>
+      <c r="G5" s="61">
+        <v>14.31104864202489</v>
+      </c>
+      <c r="H5" s="61">
+        <v>14.528149834371298</v>
+      </c>
+      <c r="I5" s="61">
+        <v>14.75425548070047</v>
+      </c>
+      <c r="J5" s="61">
+        <v>14.964778648849293</v>
+      </c>
+      <c r="K5" s="61">
+        <v>15.286507337340026</v>
+      </c>
+      <c r="L5" s="61">
+        <v>15.875154057732681</v>
+      </c>
+      <c r="M5" s="61">
+        <v>16.501089111467486</v>
+      </c>
+      <c r="N5" s="61">
+        <v>13.795198360611053</v>
+      </c>
+      <c r="O5" s="61">
+        <v>14.00710577328967</v>
+      </c>
+      <c r="P5" s="61">
+        <v>13.973756463434865</v>
+      </c>
+      <c r="Q5" s="61">
+        <v>13.647993230867518</v>
+      </c>
+      <c r="R5" s="61">
+        <v>14.064867475654358</v>
+      </c>
+      <c r="S5" s="61">
+        <v>14.372556473940175</v>
+      </c>
+      <c r="T5" s="61">
+        <v>14.890259017820826</v>
+      </c>
+      <c r="U5" s="61">
+        <v>12.164317748035495</v>
+      </c>
+      <c r="V5" s="61">
+        <v>12.886256644756033</v>
+      </c>
+      <c r="W5" s="61">
+        <v>13.373937653585692</v>
+      </c>
+      <c r="X5" s="61">
+        <v>13.505787391187445</v>
+      </c>
+      <c r="Y5" s="61">
+        <v>13.322596289682226</v>
+      </c>
+      <c r="Z5" s="61">
+        <v>14.821956641707457</v>
+      </c>
+      <c r="AA5" s="61">
+        <v>14.734858282448133</v>
+      </c>
+      <c r="AB5" s="61">
+        <v>13.933663621737619</v>
+      </c>
+      <c r="AC5" s="61">
+        <v>13.653340514521444</v>
+      </c>
+      <c r="AD5" s="61">
+        <v>15.090869739737583</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="10">
-[...78 lines deleted...]
-    <row r="7" spans="1:29" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="61">
+        <v>106.44762581587169</v>
+      </c>
+      <c r="E6" s="61">
+        <v>61.943658667103634</v>
+      </c>
+      <c r="F6" s="61">
+        <v>59.087054409747985</v>
+      </c>
+      <c r="G6" s="61">
+        <v>57.395158338741474</v>
+      </c>
+      <c r="H6" s="61">
+        <v>61.08423047774442</v>
+      </c>
+      <c r="I6" s="61">
+        <v>63.243200976300457</v>
+      </c>
+      <c r="J6" s="61">
+        <v>64.331586019898722</v>
+      </c>
+      <c r="K6" s="61">
+        <v>61.694444291589029</v>
+      </c>
+      <c r="L6" s="61">
+        <v>61.451948054958407</v>
+      </c>
+      <c r="M6" s="61">
+        <v>58.097736890005557</v>
+      </c>
+      <c r="N6" s="61">
+        <v>55.041313366074654</v>
+      </c>
+      <c r="O6" s="61">
+        <v>51.794877822617835</v>
+      </c>
+      <c r="P6" s="61">
+        <v>49.481918222536393</v>
+      </c>
+      <c r="Q6" s="61">
+        <v>50.28998664416406</v>
+      </c>
+      <c r="R6" s="61">
+        <v>49.249664357019455</v>
+      </c>
+      <c r="S6" s="61">
+        <v>50.448270828723373</v>
+      </c>
+      <c r="T6" s="61">
+        <v>52.196137467307331</v>
+      </c>
+      <c r="U6" s="61">
+        <v>51.531148551323348</v>
+      </c>
+      <c r="V6" s="61">
+        <v>51.645820582527577</v>
+      </c>
+      <c r="W6" s="61">
+        <v>54.861398053915337</v>
+      </c>
+      <c r="X6" s="61">
+        <v>57.53603975161699</v>
+      </c>
+      <c r="Y6" s="61">
+        <v>58.411911390502382</v>
+      </c>
+      <c r="Z6" s="61">
+        <v>58.215879536376129</v>
+      </c>
+      <c r="AA6" s="61">
+        <v>58.129357480652637</v>
+      </c>
+      <c r="AB6" s="61">
+        <v>57.244438460534987</v>
+      </c>
+      <c r="AC6" s="61">
+        <v>57.710102986745135</v>
+      </c>
+      <c r="AD6" s="61">
+        <v>61.080235415915681</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D7" s="10"/>
-      <c r="E7" s="10">
+      <c r="D7" s="61"/>
+      <c r="E7" s="61">
         <v>4.1199281553200002</v>
       </c>
-      <c r="F7" s="10">
-[...72 lines deleted...]
-    <row r="8" spans="1:29" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="61">
+        <v>259.26262924962026</v>
+      </c>
+      <c r="G7" s="62">
+        <v>281.86291230277772</v>
+      </c>
+      <c r="H7" s="62">
+        <v>324.20558228816196</v>
+      </c>
+      <c r="I7" s="62">
+        <v>443.80537077336419</v>
+      </c>
+      <c r="J7" s="62">
+        <v>562.94758161554648</v>
+      </c>
+      <c r="K7" s="62">
+        <v>615.06892690410325</v>
+      </c>
+      <c r="L7" s="62">
+        <v>831.60310252535419</v>
+      </c>
+      <c r="M7" s="62">
+        <v>886.17102792749165</v>
+      </c>
+      <c r="N7" s="62">
+        <v>912.52160808404074</v>
+      </c>
+      <c r="O7" s="62">
+        <v>943.22396529884111</v>
+      </c>
+      <c r="P7" s="62">
+        <v>939.00788990155661</v>
+      </c>
+      <c r="Q7" s="62">
+        <v>997.94366394752876</v>
+      </c>
+      <c r="R7" s="62">
+        <v>1110.0541520020013</v>
+      </c>
+      <c r="S7" s="62">
+        <v>1161.2940042977477</v>
+      </c>
+      <c r="T7" s="62">
+        <v>1434.8116595024701</v>
+      </c>
+      <c r="U7" s="62">
+        <v>1493.9237073750742</v>
+      </c>
+      <c r="V7" s="62">
+        <v>1530.3674831041697</v>
+      </c>
+      <c r="W7" s="62">
+        <v>1764.7625801264678</v>
+      </c>
+      <c r="X7" s="62">
+        <v>1926.1115544093311</v>
+      </c>
+      <c r="Y7" s="62">
+        <v>2067.6351667248023</v>
+      </c>
+      <c r="Z7" s="62">
+        <v>2335.9703752978889</v>
+      </c>
+      <c r="AA7" s="62">
+        <v>2528.8344974752195</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>2752.2382671518121</v>
+      </c>
+      <c r="AC7" s="61">
+        <v>2821.934684589874</v>
+      </c>
+      <c r="AD7" s="61">
+        <v>3098.7069542483409</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D8" s="10"/>
-[...60 lines deleted...]
-    <row r="9" spans="1:29" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62">
+        <v>26.789630693513999</v>
+      </c>
+      <c r="N8" s="62">
+        <v>403.32763554461934</v>
+      </c>
+      <c r="O8" s="62">
+        <v>313.11167247786193</v>
+      </c>
+      <c r="P8" s="62">
+        <v>559.79951791760345</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>476.50373153684154</v>
+      </c>
+      <c r="R8" s="62">
+        <v>476.84744452621851</v>
+      </c>
+      <c r="S8" s="62">
+        <v>212.635147128668</v>
+      </c>
+      <c r="T8" s="62">
+        <v>179.64177316199007</v>
+      </c>
+      <c r="U8" s="62">
+        <v>176.85863862021381</v>
+      </c>
+      <c r="V8" s="62">
+        <v>188.00590832946</v>
+      </c>
+      <c r="W8" s="62">
+        <v>75.592464351187843</v>
+      </c>
+      <c r="X8" s="62">
+        <v>114.90842659287597</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>11.394238737553152</v>
+      </c>
+      <c r="Z8" s="62">
+        <v>9.6715242006070277</v>
+      </c>
+      <c r="AA8" s="62">
+        <v>8.6747497750554299</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>7.383501588664469</v>
+      </c>
+      <c r="AC8" s="61">
+        <v>6.3629801623270197</v>
+      </c>
+      <c r="AD8" s="61">
+        <v>3.0936693466572751</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
         <v>6</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="12" t="s">
+      <c r="B9" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="D9" s="10"/>
-[...6 lines deleted...]
-      <c r="K9" s="78">
+      <c r="D9" s="61"/>
+      <c r="E9" s="61"/>
+      <c r="F9" s="61"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62">
         <v>1.7155</v>
       </c>
-      <c r="L9" s="78">
+      <c r="L9" s="62">
         <v>1.7389999999999999</v>
       </c>
-      <c r="M9" s="78">
+      <c r="M9" s="62">
+        <v>1.7389999999999999</v>
+      </c>
+      <c r="N9" s="62">
         <v>1.7625</v>
       </c>
-      <c r="N9" s="78">
+      <c r="O9" s="62">
         <v>1.786</v>
       </c>
-      <c r="O9" s="78">
+      <c r="P9" s="62">
         <v>1.786</v>
       </c>
-      <c r="P9" s="78">
-[...2 lines deleted...]
-      <c r="Q9" s="78">
+      <c r="Q9" s="62">
         <v>1.8095000000000001</v>
       </c>
-      <c r="R9" s="78">
+      <c r="R9" s="62">
         <v>1.8800000000000001</v>
       </c>
-      <c r="S9" s="78">
+      <c r="S9" s="62">
         <v>1.9740000000000002</v>
       </c>
-      <c r="T9" s="78">
+      <c r="T9" s="62">
         <v>2.0680000000000001</v>
       </c>
-      <c r="U9" s="78">
+      <c r="U9" s="62">
         <v>2.0680000000000001</v>
       </c>
-      <c r="V9" s="78">
+      <c r="V9" s="62">
         <v>2.1149999999999998</v>
       </c>
-      <c r="W9" s="78">
+      <c r="W9" s="62">
         <v>2.1619999999999999</v>
       </c>
-      <c r="X9" s="78">
+      <c r="X9" s="62">
         <v>2.2090000000000001</v>
       </c>
-      <c r="Y9" s="78">
+      <c r="Y9" s="62">
         <v>2.3734999999999999</v>
       </c>
-      <c r="Z9" s="78">
+      <c r="Z9" s="62">
         <v>2.3734999999999999</v>
       </c>
-      <c r="AA9" s="78">
+      <c r="AA9" s="62">
         <v>2.4675000000000002</v>
       </c>
-      <c r="AB9" s="78">
+      <c r="AB9" s="62">
         <v>2.5379999999999998</v>
       </c>
-      <c r="AC9" s="10">
-[...3 lines deleted...]
-    <row r="10" spans="1:29" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC9" s="61">
+        <v>2.6320000000000001</v>
+      </c>
+      <c r="AD9" s="61">
+        <v>2.7495000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
         <v>7</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="14" t="s">
+      <c r="B10" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C10" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D10" s="89">
-[...78 lines deleted...]
-    <row r="11" spans="1:29" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="63">
+        <v>388.34</v>
+      </c>
+      <c r="E10" s="63">
+        <v>245.31</v>
+      </c>
+      <c r="F10" s="63">
+        <v>227.63078101513631</v>
+      </c>
+      <c r="G10" s="63">
+        <v>222.13532824582077</v>
+      </c>
+      <c r="H10" s="63">
+        <v>246.3847166000015</v>
+      </c>
+      <c r="I10" s="63">
+        <v>268.27803216642315</v>
+      </c>
+      <c r="J10" s="63">
+        <v>275.82385592141605</v>
+      </c>
+      <c r="K10" s="63">
+        <v>289.81379207990631</v>
+      </c>
+      <c r="L10" s="63">
+        <v>319.99994200433787</v>
+      </c>
+      <c r="M10" s="63">
+        <v>326.19905755937117</v>
+      </c>
+      <c r="N10" s="63">
+        <v>319.20916748507909</v>
+      </c>
+      <c r="O10" s="63">
+        <v>307.24416649247831</v>
+      </c>
+      <c r="P10" s="63">
+        <v>332.27599117398444</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>325.00316892633879</v>
+      </c>
+      <c r="R10" s="63">
+        <v>332.35795473907899</v>
+      </c>
+      <c r="S10" s="63">
+        <v>344.40961530665595</v>
+      </c>
+      <c r="T10" s="63">
+        <v>413.92386555712545</v>
+      </c>
+      <c r="U10" s="63">
+        <v>399.8185513323549</v>
+      </c>
+      <c r="V10" s="63">
+        <v>398.04441415865188</v>
+      </c>
+      <c r="W10" s="63">
+        <v>409.57463088557193</v>
+      </c>
+      <c r="X10" s="63">
+        <v>425.84024409387672</v>
+      </c>
+      <c r="Y10" s="63">
+        <v>377.76565038478526</v>
+      </c>
+      <c r="Z10" s="63">
+        <v>364.83339297700297</v>
+      </c>
+      <c r="AA10" s="63">
+        <v>324.25814321852215</v>
+      </c>
+      <c r="AB10" s="63">
+        <v>356.05713323588577</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>361.59184898974013</v>
+      </c>
+      <c r="AD10" s="64">
+        <v>360.31853196920014</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>8</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="91">
-[...78 lines deleted...]
-    <row r="12" spans="1:29" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="65">
+        <v>7.35</v>
+      </c>
+      <c r="E11" s="65">
+        <v>29.2</v>
+      </c>
+      <c r="F11" s="65">
+        <v>42.3</v>
+      </c>
+      <c r="G11" s="65">
+        <v>32.575457189832903</v>
+      </c>
+      <c r="H11" s="61">
+        <v>29.945325366379347</v>
+      </c>
+      <c r="I11" s="61">
+        <v>25.867659945198916</v>
+      </c>
+      <c r="J11" s="61">
+        <v>18.807428457538332</v>
+      </c>
+      <c r="K11" s="61">
+        <v>19.368785432295038</v>
+      </c>
+      <c r="L11" s="61">
+        <v>25.28910386074223</v>
+      </c>
+      <c r="M11" s="61">
+        <v>20.537557396968484</v>
+      </c>
+      <c r="N11" s="61">
+        <v>-3.8117736259436947</v>
+      </c>
+      <c r="O11" s="61">
+        <v>-7.1147047417373104</v>
+      </c>
+      <c r="P11" s="61">
+        <v>-5.6516569223971915</v>
+      </c>
+      <c r="Q11" s="61">
+        <v>-5.1743674960371457</v>
+      </c>
+      <c r="R11" s="61">
+        <v>5.9114582932805373</v>
+      </c>
+      <c r="S11" s="61">
+        <v>17.645087436671599</v>
+      </c>
+      <c r="T11" s="61">
+        <v>14.194410860821286</v>
+      </c>
+      <c r="U11" s="61">
+        <v>-7.6091536362473837</v>
+      </c>
+      <c r="V11" s="61">
+        <v>-0.97229508859342306</v>
+      </c>
+      <c r="W11" s="61">
+        <v>1.7990383835767636</v>
+      </c>
+      <c r="X11" s="61">
+        <v>-7.9490055685874079</v>
+      </c>
+      <c r="Y11" s="61">
+        <v>-1.683712452833509</v>
+      </c>
+      <c r="Z11" s="61">
+        <v>-9.5515814109508863</v>
+      </c>
+      <c r="AA11" s="61">
+        <v>-2.4383735277969061</v>
+      </c>
+      <c r="AB11" s="61">
+        <v>1.1954896417600827</v>
+      </c>
+      <c r="AC11" s="61">
+        <v>-4.8631324702104752</v>
+      </c>
+      <c r="AD11" s="61">
+        <v>-4.4300296888770783</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
         <v>9</v>
       </c>
-      <c r="B12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="16" t="s">
+      <c r="B12" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="D12" s="90">
-[...80 lines deleted...]
-      <c r="B13" s="18" t="s">
+      <c r="D12" s="64">
+        <v>395.69</v>
+      </c>
+      <c r="E12" s="64">
+        <v>274.52</v>
+      </c>
+      <c r="F12" s="64">
+        <v>269.93338948255678</v>
+      </c>
+      <c r="G12" s="63">
+        <v>254.71078543565366</v>
+      </c>
+      <c r="H12" s="63">
+        <v>276.33004196638086</v>
+      </c>
+      <c r="I12" s="63">
+        <v>294.14569211162205</v>
+      </c>
+      <c r="J12" s="63">
+        <v>294.63128437895438</v>
+      </c>
+      <c r="K12" s="63">
+        <v>309.18257751220136</v>
+      </c>
+      <c r="L12" s="63">
+        <v>345.28904586508008</v>
+      </c>
+      <c r="M12" s="63">
+        <v>346.73661495633962</v>
+      </c>
+      <c r="N12" s="63">
+        <v>315.39739385913538</v>
+      </c>
+      <c r="O12" s="63">
+        <v>300.12946175074109</v>
+      </c>
+      <c r="P12" s="63">
+        <v>326.62433425158724</v>
+      </c>
+      <c r="Q12" s="63">
+        <v>319.82880143030161</v>
+      </c>
+      <c r="R12" s="63">
+        <v>338.26941303235958</v>
+      </c>
+      <c r="S12" s="63">
+        <v>362.05470274332754</v>
+      </c>
+      <c r="T12" s="63">
+        <v>428.11827641794679</v>
+      </c>
+      <c r="U12" s="63">
+        <v>392.20939769610749</v>
+      </c>
+      <c r="V12" s="63">
+        <v>397.07211907005848</v>
+      </c>
+      <c r="W12" s="63">
+        <v>411.37366926914871</v>
+      </c>
+      <c r="X12" s="63">
+        <v>417.89123852528934</v>
+      </c>
+      <c r="Y12" s="63">
+        <v>376.08193793195176</v>
+      </c>
+      <c r="Z12" s="63">
+        <v>355.28181156605211</v>
+      </c>
+      <c r="AA12" s="63">
+        <v>321.81976969072525</v>
+      </c>
+      <c r="AB12" s="63">
+        <v>357.25262287764582</v>
+      </c>
+      <c r="AC12" s="64">
+        <v>356.72871651952966</v>
+      </c>
+      <c r="AD12" s="64">
+        <v>355.88850228032305</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16"/>
+      <c r="B13" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="99" t="s">
+      <c r="C13" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="D13" s="100"/>
-[...26 lines deleted...]
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="D13" s="110"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="110"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="110"/>
+      <c r="K13" s="110"/>
+      <c r="L13" s="110"/>
+      <c r="M13" s="110"/>
+      <c r="N13" s="110"/>
+      <c r="O13" s="110"/>
+      <c r="P13" s="110"/>
+      <c r="Q13" s="110"/>
+      <c r="R13" s="110"/>
+      <c r="S13" s="110"/>
+      <c r="T13" s="110"/>
+      <c r="U13" s="110"/>
+      <c r="V13" s="110"/>
+      <c r="W13" s="110"/>
+      <c r="X13" s="110"/>
+      <c r="Y13" s="110"/>
+      <c r="Z13" s="110"/>
+      <c r="AA13" s="110"/>
+      <c r="AB13" s="110"/>
+      <c r="AC13" s="110"/>
+      <c r="AD13" s="111"/>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="6">
         <v>1990</v>
       </c>
       <c r="E14" s="6">
         <v>1995</v>
       </c>
       <c r="F14" s="6">
         <v>2000</v>
       </c>
       <c r="G14" s="6">
         <v>2001</v>
       </c>
       <c r="H14" s="6">
         <v>2002</v>
       </c>
       <c r="I14" s="6">
         <v>2003</v>
       </c>
       <c r="J14" s="6">
         <v>2004</v>
@@ -3559,846 +3767,902 @@
       </c>
       <c r="V14" s="6">
         <v>2016</v>
       </c>
       <c r="W14" s="6">
         <v>2017</v>
       </c>
       <c r="X14" s="6">
         <v>2018</v>
       </c>
       <c r="Y14" s="6">
         <v>2019</v>
       </c>
       <c r="Z14" s="6">
         <v>2020</v>
       </c>
       <c r="AA14" s="6">
         <v>2021</v>
       </c>
       <c r="AB14" s="6">
         <v>2022</v>
       </c>
       <c r="AC14" s="6">
         <v>2023</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="6">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
         <v>10</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="93">
-[...78 lines deleted...]
-    <row r="16" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D15" s="66">
+        <v>324.16000000000003</v>
+      </c>
+      <c r="E15" s="66">
+        <v>202.41</v>
+      </c>
+      <c r="F15" s="66">
+        <v>187.28907234492857</v>
+      </c>
+      <c r="G15" s="66">
+        <v>180.59247056505862</v>
+      </c>
+      <c r="H15" s="66">
+        <v>202.90654064591337</v>
+      </c>
+      <c r="I15" s="66">
+        <v>222.2428442661795</v>
+      </c>
+      <c r="J15" s="66">
+        <v>228.17558917790763</v>
+      </c>
+      <c r="K15" s="66">
+        <v>240.73514358488484</v>
+      </c>
+      <c r="L15" s="66">
+        <v>267.98744428826956</v>
+      </c>
+      <c r="M15" s="66">
+        <v>272.18884650056913</v>
+      </c>
+      <c r="N15" s="66">
+        <v>267.95803152849891</v>
+      </c>
+      <c r="O15" s="66">
+        <v>256.10202574993724</v>
+      </c>
+      <c r="P15" s="66">
+        <v>280.79856560480732</v>
+      </c>
+      <c r="Q15" s="66">
+        <v>274.33773178962372</v>
+      </c>
+      <c r="R15" s="66">
+        <v>281.19844942529585</v>
+      </c>
+      <c r="S15" s="66">
+        <v>290.01062201537832</v>
+      </c>
+      <c r="T15" s="66">
+        <v>358.28682933535771</v>
+      </c>
+      <c r="U15" s="66">
+        <v>344.95128354674534</v>
+      </c>
+      <c r="V15" s="66">
+        <v>341.68834173648207</v>
+      </c>
+      <c r="W15" s="66">
+        <v>350.26225137248986</v>
+      </c>
+      <c r="X15" s="66">
+        <v>366.09203798179436</v>
+      </c>
+      <c r="Y15" s="66">
+        <v>316.67363663815814</v>
+      </c>
+      <c r="Z15" s="66">
+        <v>299.88664025538367</v>
+      </c>
+      <c r="AA15" s="66">
+        <v>258.22542654009561</v>
+      </c>
+      <c r="AB15" s="66">
+        <v>293.11127981599941</v>
+      </c>
+      <c r="AC15" s="66">
+        <v>297.8943557049592</v>
+      </c>
+      <c r="AD15" s="66">
+        <v>290.05</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
         <v>11</v>
       </c>
-      <c r="B16" s="20" t="s">
+      <c r="B16" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="D16" s="10">
-[...78 lines deleted...]
-    <row r="17" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D16" s="61">
+        <f>D15-D17-D18</f>
+        <v>220.30051535879119</v>
+      </c>
+      <c r="E16" s="61">
+        <f t="shared" ref="E16:AD16" si="0">E15-E17-E18</f>
+        <v>148.40214431406389</v>
+      </c>
+      <c r="F16" s="61">
+        <f t="shared" si="0"/>
+        <v>126.75907180981061</v>
+      </c>
+      <c r="G16" s="61">
+        <f t="shared" si="0"/>
+        <v>120.20459965166525</v>
+      </c>
+      <c r="H16" s="61">
+        <f t="shared" si="0"/>
+        <v>136.25139941737464</v>
+      </c>
+      <c r="I16" s="61">
+        <f t="shared" si="0"/>
+        <v>152.16552343077754</v>
+      </c>
+      <c r="J16" s="61">
+        <f t="shared" si="0"/>
+        <v>156.31998055161708</v>
+      </c>
+      <c r="K16" s="61">
+        <f t="shared" si="0"/>
+        <v>170.52332899875125</v>
+      </c>
+      <c r="L16" s="61">
+        <f t="shared" si="0"/>
+        <v>196.26667513591957</v>
+      </c>
+      <c r="M16" s="61">
+        <f t="shared" si="0"/>
+        <v>201.857197628394</v>
+      </c>
+      <c r="N16" s="61">
+        <f t="shared" si="0"/>
+        <v>199.6666453679469</v>
+      </c>
+      <c r="O16" s="61">
+        <f t="shared" si="0"/>
+        <v>191.35065203853756</v>
+      </c>
+      <c r="P16" s="61">
+        <f t="shared" si="0"/>
+        <v>218.9334957883558</v>
+      </c>
+      <c r="Q16" s="61">
+        <f t="shared" si="0"/>
+        <v>210.53668481715826</v>
+      </c>
+      <c r="R16" s="61">
+        <f t="shared" si="0"/>
+        <v>216.32576056505377</v>
+      </c>
+      <c r="S16" s="61">
+        <f t="shared" si="0"/>
+        <v>225.18107802869255</v>
+      </c>
+      <c r="T16" s="61">
+        <f t="shared" si="0"/>
+        <v>292.03980768695413</v>
+      </c>
+      <c r="U16" s="61">
+        <f t="shared" si="0"/>
+        <v>282.8714509828805</v>
+      </c>
+      <c r="V16" s="61">
+        <f t="shared" si="0"/>
+        <v>281.0635993625238</v>
+      </c>
+      <c r="W16" s="61">
+        <f t="shared" si="0"/>
+        <v>285.57819385939183</v>
+      </c>
+      <c r="X16" s="61">
+        <f t="shared" si="0"/>
+        <v>297.88958177071055</v>
+      </c>
+      <c r="Y16" s="61">
+        <f t="shared" si="0"/>
+        <v>250.24453697004355</v>
+      </c>
+      <c r="Z16" s="61">
+        <f t="shared" si="0"/>
+        <v>243.80693075019042</v>
+      </c>
+      <c r="AA16" s="61">
+        <f t="shared" si="0"/>
+        <v>195.76148532198954</v>
+      </c>
+      <c r="AB16" s="61">
+        <f t="shared" si="0"/>
+        <v>227.66049613889658</v>
+      </c>
+      <c r="AC16" s="61">
+        <f t="shared" si="0"/>
+        <v>230.27341938832799</v>
+      </c>
+      <c r="AD16" s="61">
+        <f t="shared" si="0"/>
+        <v>217.76526522940236</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="8">
         <v>12</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B17" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="C17" s="21" t="s">
+      <c r="C17" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="D17" s="10">
-[...78 lines deleted...]
-    <row r="18" spans="1:29" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="61">
+        <v>23.009370829970635</v>
+      </c>
+      <c r="E17" s="61">
+        <v>9.2323504398195766</v>
+      </c>
+      <c r="F17" s="61">
+        <v>9.6301486723212157</v>
+      </c>
+      <c r="G17" s="61">
+        <v>10.613464805467268</v>
+      </c>
+      <c r="H17" s="61">
+        <v>12.848155994630824</v>
+      </c>
+      <c r="I17" s="61">
+        <v>14.333228461166136</v>
+      </c>
+      <c r="J17" s="61">
+        <v>14.947967486338694</v>
+      </c>
+      <c r="K17" s="61">
+        <v>16.463768705174878</v>
+      </c>
+      <c r="L17" s="61">
+        <v>18.523386263034933</v>
+      </c>
+      <c r="M17" s="61">
+        <v>21.132706640391959</v>
+      </c>
+      <c r="N17" s="61">
+        <v>22.020409457216569</v>
+      </c>
+      <c r="O17" s="61">
+        <v>21.416284306861947</v>
+      </c>
+      <c r="P17" s="61">
+        <v>20.904934399674577</v>
+      </c>
+      <c r="Q17" s="61">
+        <v>21.192261636586775</v>
+      </c>
+      <c r="R17" s="61">
+        <v>23.49262152752269</v>
+      </c>
+      <c r="S17" s="61">
+        <v>21.970460677031493</v>
+      </c>
+      <c r="T17" s="61">
+        <v>23.136146657298177</v>
+      </c>
+      <c r="U17" s="61">
+        <v>20.89493209727009</v>
+      </c>
+      <c r="V17" s="61">
+        <v>22.171883266788171</v>
+      </c>
+      <c r="W17" s="61">
+        <v>24.355520843427165</v>
+      </c>
+      <c r="X17" s="61">
+        <v>26.680305717255898</v>
+      </c>
+      <c r="Y17" s="61">
+        <v>26.955619825197225</v>
+      </c>
+      <c r="Z17" s="61">
+        <v>19.340360299404662</v>
+      </c>
+      <c r="AA17" s="61">
+        <v>26.364837216187876</v>
+      </c>
+      <c r="AB17" s="61">
+        <v>27.671623826659502</v>
+      </c>
+      <c r="AC17" s="61">
+        <v>29.634931335754306</v>
+      </c>
+      <c r="AD17" s="61">
+        <v>33.033145004936337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
         <v>13</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="21" t="s">
         <v>84</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="C18" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D18" s="10">
-[...78 lines deleted...]
-    <row r="19" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="D18" s="61">
+        <v>80.850113811238202</v>
+      </c>
+      <c r="E18" s="61">
+        <v>44.775505246116538</v>
+      </c>
+      <c r="F18" s="61">
+        <v>50.899851862796751</v>
+      </c>
+      <c r="G18" s="61">
+        <v>49.774406107926112</v>
+      </c>
+      <c r="H18" s="61">
+        <v>53.806985233907916</v>
+      </c>
+      <c r="I18" s="61">
+        <v>55.744092374235841</v>
+      </c>
+      <c r="J18" s="61">
+        <v>56.907641139951856</v>
+      </c>
+      <c r="K18" s="61">
+        <v>53.748045880958706</v>
+      </c>
+      <c r="L18" s="61">
+        <v>53.197382889315051</v>
+      </c>
+      <c r="M18" s="61">
+        <v>49.19894223178315</v>
+      </c>
+      <c r="N18" s="61">
+        <v>46.270976703335428</v>
+      </c>
+      <c r="O18" s="61">
+        <v>43.33508940453774</v>
+      </c>
+      <c r="P18" s="61">
+        <v>40.960135416776943</v>
+      </c>
+      <c r="Q18" s="61">
+        <v>42.608785335878686</v>
+      </c>
+      <c r="R18" s="61">
+        <v>41.380067332719356</v>
+      </c>
+      <c r="S18" s="61">
+        <v>42.85908330965426</v>
+      </c>
+      <c r="T18" s="61">
+        <v>43.110874991105398</v>
+      </c>
+      <c r="U18" s="61">
+        <v>41.184900466594762</v>
+      </c>
+      <c r="V18" s="61">
+        <v>38.452859107170106</v>
+      </c>
+      <c r="W18" s="61">
+        <v>40.32853666967091</v>
+      </c>
+      <c r="X18" s="61">
+        <v>41.522150493827894</v>
+      </c>
+      <c r="Y18" s="61">
+        <v>39.473479842917342</v>
+      </c>
+      <c r="Z18" s="61">
+        <v>36.739349205788578</v>
+      </c>
+      <c r="AA18" s="61">
+        <v>36.099104001918178</v>
+      </c>
+      <c r="AB18" s="61">
+        <v>37.779159850443314</v>
+      </c>
+      <c r="AC18" s="61">
+        <v>37.986004980876913</v>
+      </c>
+      <c r="AD18" s="61">
+        <v>39.251589765661322</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A19" s="8">
         <v>14</v>
       </c>
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C19" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="10">
-[...78 lines deleted...]
-    <row r="20" spans="1:29" ht="30" x14ac:dyDescent="0.25">
+      <c r="D19" s="61">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="E19" s="61">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="F19" s="61">
+        <v>11.921024008896822</v>
+      </c>
+      <c r="G19" s="61">
+        <v>12.889519380380698</v>
+      </c>
+      <c r="H19" s="61">
+        <v>13.997388318043402</v>
+      </c>
+      <c r="I19" s="61">
+        <v>15.451595885777504</v>
+      </c>
+      <c r="J19" s="61">
+        <v>15.923380819733479</v>
+      </c>
+      <c r="K19" s="61">
+        <v>16.305398836067468</v>
+      </c>
+      <c r="L19" s="61">
+        <v>17.818882141473633</v>
+      </c>
+      <c r="M19" s="61">
+        <v>18.621285565921408</v>
+      </c>
+      <c r="N19" s="61">
+        <v>17.942251008901891</v>
+      </c>
+      <c r="O19" s="61">
+        <v>17.136239649339007</v>
+      </c>
+      <c r="P19" s="61">
+        <v>16.883708947040809</v>
+      </c>
+      <c r="Q19" s="61">
+        <v>17.248808245333841</v>
+      </c>
+      <c r="R19" s="61">
+        <v>17.070429552302731</v>
+      </c>
+      <c r="S19" s="61">
+        <v>19.49051390610266</v>
+      </c>
+      <c r="T19" s="61">
+        <v>19.792234997434917</v>
+      </c>
+      <c r="U19" s="61">
+        <v>20.904274129532205</v>
+      </c>
+      <c r="V19" s="61">
+        <v>20.910438584163426</v>
+      </c>
+      <c r="W19" s="61">
+        <v>22.338491690433958</v>
+      </c>
+      <c r="X19" s="61">
+        <v>21.538566072595501</v>
+      </c>
+      <c r="Y19" s="61">
+        <v>21.914097205412162</v>
+      </c>
+      <c r="Z19" s="61">
+        <v>23.105037250736732</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>22.562650608157806</v>
+      </c>
+      <c r="AB19" s="61">
+        <v>23.673008496637721</v>
+      </c>
+      <c r="AC19" s="61">
+        <v>23.882255181231997</v>
+      </c>
+      <c r="AD19" s="61">
+        <v>25.789859653089074</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="8">
         <v>15</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="14" t="s">
+      <c r="C20" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="10"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="62"/>
+      <c r="AB20" s="62"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="61"/>
+    </row>
+    <row r="21" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="8">
         <v>16</v>
       </c>
-      <c r="B21" s="23" t="s">
+      <c r="B21" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="C21" s="14" t="s">
+      <c r="C21" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="10">
-[...78 lines deleted...]
-    <row r="22" spans="1:29" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="61">
+        <v>42.55</v>
+      </c>
+      <c r="E21" s="61">
+        <v>29.86</v>
+      </c>
+      <c r="F21" s="61">
+        <v>24.628259959999994</v>
+      </c>
+      <c r="G21" s="61">
+        <v>24.819279719999997</v>
+      </c>
+      <c r="H21" s="61">
+        <v>25.678965909999999</v>
+      </c>
+      <c r="I21" s="61">
+        <v>26.711397459999997</v>
+      </c>
+      <c r="J21" s="61">
+        <v>27.732512060000001</v>
+      </c>
+      <c r="K21" s="61">
+        <v>28.696698530000003</v>
+      </c>
+      <c r="L21" s="61">
+        <v>29.791607459999998</v>
+      </c>
+      <c r="M21" s="61">
+        <v>30.744090489999994</v>
+      </c>
+      <c r="N21" s="61">
+        <v>28.527230040000003</v>
+      </c>
+      <c r="O21" s="61">
+        <v>29.051850660000003</v>
+      </c>
+      <c r="P21" s="61">
+        <v>29.318695659999992</v>
+      </c>
+      <c r="Q21" s="61">
+        <v>28.072572459999996</v>
+      </c>
+      <c r="R21" s="61">
+        <v>28.612278769999996</v>
+      </c>
+      <c r="S21" s="61">
+        <v>29.331374389999997</v>
+      </c>
+      <c r="T21" s="61">
+        <v>30.114493849999999</v>
+      </c>
+      <c r="U21" s="61">
+        <v>28.211862829999998</v>
+      </c>
+      <c r="V21" s="61">
+        <v>29.593117479999997</v>
+      </c>
+      <c r="W21" s="61">
+        <v>30.945735959999997</v>
+      </c>
+      <c r="X21" s="61">
+        <v>32.01451402</v>
+      </c>
+      <c r="Y21" s="61">
+        <v>32.806691120000004</v>
+      </c>
+      <c r="Z21" s="61">
+        <v>34.91520482</v>
+      </c>
+      <c r="AA21" s="61">
+        <v>36.164376310000009</v>
+      </c>
+      <c r="AB21" s="61">
+        <v>31.721182879999997</v>
+      </c>
+      <c r="AC21" s="61">
+        <v>32.133720850000003</v>
+      </c>
+      <c r="AD21" s="61">
+        <v>36.756832029999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8">
         <v>17</v>
       </c>
-      <c r="B22" s="23" t="s">
+      <c r="B22" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="C22" s="14" t="s">
+      <c r="C22" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D22" s="24">
-[...78 lines deleted...]
-    <row r="23" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D22" s="65">
+        <v>7.35</v>
+      </c>
+      <c r="E22" s="65">
+        <v>29.2</v>
+      </c>
+      <c r="F22" s="65">
+        <v>42.302608467420477</v>
+      </c>
+      <c r="G22" s="65">
+        <v>32.575457189832903</v>
+      </c>
+      <c r="H22" s="61">
+        <v>29.945325366379347</v>
+      </c>
+      <c r="I22" s="61">
+        <v>25.867659945198916</v>
+      </c>
+      <c r="J22" s="61">
+        <v>18.807428457538332</v>
+      </c>
+      <c r="K22" s="61">
+        <v>19.368785432295038</v>
+      </c>
+      <c r="L22" s="61">
+        <v>25.28910386074223</v>
+      </c>
+      <c r="M22" s="61">
+        <v>20.537557396968484</v>
+      </c>
+      <c r="N22" s="61">
+        <v>-3.8117736259436947</v>
+      </c>
+      <c r="O22" s="61">
+        <v>-7.1147047417373104</v>
+      </c>
+      <c r="P22" s="61">
+        <v>-5.6516569223971915</v>
+      </c>
+      <c r="Q22" s="61">
+        <v>-5.1743674960371457</v>
+      </c>
+      <c r="R22" s="61">
+        <v>5.9114582932805373</v>
+      </c>
+      <c r="S22" s="61">
+        <v>17.645087436671599</v>
+      </c>
+      <c r="T22" s="61">
+        <v>14.194410860821286</v>
+      </c>
+      <c r="U22" s="61">
+        <v>-7.6091536362473837</v>
+      </c>
+      <c r="V22" s="61">
+        <v>-0.97229508859342306</v>
+      </c>
+      <c r="W22" s="61">
+        <v>1.7990383835767636</v>
+      </c>
+      <c r="X22" s="61">
+        <v>-7.9490055685874079</v>
+      </c>
+      <c r="Y22" s="61">
+        <v>-1.683712452833509</v>
+      </c>
+      <c r="Z22" s="61">
+        <v>-9.5515814109508863</v>
+      </c>
+      <c r="AA22" s="61">
+        <v>-2.4383735277969061</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>1.1954896417600827</v>
+      </c>
+      <c r="AC22" s="61">
+        <v>-4.8631324702104797</v>
+      </c>
+      <c r="AD22" s="61">
+        <v>-4.4300296888770783</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="8">
         <v>18</v>
       </c>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="14" t="s">
+      <c r="C23" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D23" s="10">
-[...79 lines deleted...]
-      <c r="A24" s="17"/>
+      <c r="D23" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="E23" s="61">
+        <v>3.98</v>
+      </c>
+      <c r="F23" s="61">
+        <v>3.7924247013109356</v>
+      </c>
+      <c r="G23" s="61">
+        <v>3.8340585803814835</v>
+      </c>
+      <c r="H23" s="61">
+        <v>3.801821726044698</v>
+      </c>
+      <c r="I23" s="61">
+        <v>3.8721945544661716</v>
+      </c>
+      <c r="J23" s="61">
+        <v>3.9923738637750166</v>
+      </c>
+      <c r="K23" s="61">
+        <v>4.0765511289540095</v>
+      </c>
+      <c r="L23" s="61">
+        <v>4.4020081145946754</v>
+      </c>
+      <c r="M23" s="61">
+        <v>4.6448350028806571</v>
+      </c>
+      <c r="N23" s="61">
+        <v>4.7816549076782326</v>
+      </c>
+      <c r="O23" s="61">
+        <v>4.9540504332020969</v>
+      </c>
+      <c r="P23" s="61">
+        <v>5.2750209621362547</v>
+      </c>
+      <c r="Q23" s="61">
+        <v>5.3440564313811825</v>
+      </c>
+      <c r="R23" s="61">
+        <v>5.4767969914803993</v>
+      </c>
+      <c r="S23" s="61">
+        <v>5.5771049951748948</v>
+      </c>
+      <c r="T23" s="61">
+        <v>5.7303073743328472</v>
+      </c>
+      <c r="U23" s="61">
+        <v>5.751130826077314</v>
+      </c>
+      <c r="V23" s="61">
+        <v>5.8525163580063957</v>
+      </c>
+      <c r="W23" s="61">
+        <v>6.0281518626481674</v>
+      </c>
+      <c r="X23" s="61">
+        <v>6.1951260194868381</v>
+      </c>
+      <c r="Y23" s="61">
+        <v>6.3712254212149189</v>
+      </c>
+      <c r="Z23" s="61">
+        <v>6.9265106508825394</v>
+      </c>
+      <c r="AA23" s="61">
+        <v>7.3056897602687396</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>7.5516620432486476</v>
+      </c>
+      <c r="AC23" s="61">
+        <v>7.6815172535489351</v>
+      </c>
+      <c r="AD23" s="61">
+        <v>7.7153566888973453</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16"/>
       <c r="B24" s="3"/>
-      <c r="C24" s="102" t="s">
-[...29 lines deleted...]
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C24" s="112" t="s">
+        <v>138</v>
+      </c>
+      <c r="D24" s="113"/>
+      <c r="E24" s="113"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="113"/>
+      <c r="K24" s="113"/>
+      <c r="L24" s="113"/>
+      <c r="M24" s="113"/>
+      <c r="N24" s="113"/>
+      <c r="O24" s="113"/>
+      <c r="P24" s="113"/>
+      <c r="Q24" s="113"/>
+      <c r="R24" s="113"/>
+      <c r="S24" s="113"/>
+      <c r="T24" s="113"/>
+      <c r="U24" s="113"/>
+      <c r="V24" s="113"/>
+      <c r="W24" s="113"/>
+      <c r="X24" s="113"/>
+      <c r="Y24" s="113"/>
+      <c r="Z24" s="113"/>
+      <c r="AA24" s="113"/>
+      <c r="AB24" s="113"/>
+      <c r="AC24" s="113"/>
+      <c r="AD24" s="114"/>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="D25" s="25">
+      <c r="D25" s="23">
         <v>1990</v>
       </c>
-      <c r="E25" s="25">
+      <c r="E25" s="23">
         <v>1995</v>
       </c>
-      <c r="F25" s="25">
+      <c r="F25" s="23">
         <v>2000</v>
       </c>
       <c r="G25" s="7">
         <v>2001</v>
       </c>
       <c r="H25" s="7">
         <v>2002</v>
       </c>
       <c r="I25" s="7">
         <v>2003</v>
       </c>
       <c r="J25" s="7">
         <v>2004</v>
       </c>
       <c r="K25" s="7">
         <v>2005</v>
       </c>
       <c r="L25" s="7">
         <v>2006</v>
       </c>
       <c r="M25" s="7">
         <v>2007</v>
       </c>
       <c r="N25" s="7">
         <v>2008</v>
@@ -4426,1667 +4690,1791 @@
       </c>
       <c r="V25" s="7">
         <v>2016</v>
       </c>
       <c r="W25" s="7">
         <v>2017</v>
       </c>
       <c r="X25" s="7">
         <v>2018</v>
       </c>
       <c r="Y25" s="7">
         <v>2019</v>
       </c>
       <c r="Z25" s="7">
         <v>2020</v>
       </c>
       <c r="AA25" s="7">
         <v>2021</v>
       </c>
       <c r="AB25" s="7">
         <v>2022</v>
       </c>
       <c r="AC25" s="7">
         <v>2023</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="AD25" s="7">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="8">
         <v>19</v>
       </c>
-      <c r="B26" s="20" t="s">
+      <c r="B26" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="C26" s="21" t="s">
+      <c r="C26" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="D26" s="26"/>
-      <c r="E26" s="27">
+      <c r="D26" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="E26" s="67">
         <v>15.7</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="68">
         <v>14.9</v>
       </c>
-      <c r="G26" s="29">
+      <c r="G26" s="69">
         <v>14.9</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="70">
         <v>14.9</v>
       </c>
-      <c r="I26" s="29">
+      <c r="I26" s="69">
         <v>14.9</v>
       </c>
-      <c r="J26" s="31">
+      <c r="J26" s="71">
         <v>15</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="70">
         <v>15.2</v>
       </c>
-      <c r="L26" s="32">
+      <c r="L26" s="72">
         <v>15.3</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="70">
         <v>15.5</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="69">
         <v>15.7</v>
       </c>
-      <c r="O26" s="30">
+      <c r="O26" s="70">
         <v>16.100000000000001</v>
       </c>
-      <c r="P26" s="29">
+      <c r="P26" s="69">
         <v>16.3</v>
       </c>
-      <c r="Q26" s="30">
+      <c r="Q26" s="70">
         <v>16.600000000000001</v>
       </c>
-      <c r="R26" s="29">
+      <c r="R26" s="69">
         <v>16.8</v>
       </c>
-      <c r="S26" s="30">
+      <c r="S26" s="70">
         <v>17</v>
       </c>
-      <c r="T26" s="29">
+      <c r="T26" s="69">
         <v>17.3</v>
       </c>
-      <c r="U26" s="30">
+      <c r="U26" s="70">
         <v>17.5</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="69">
         <v>17.8</v>
       </c>
-      <c r="W26" s="30">
+      <c r="W26" s="70">
         <v>18</v>
       </c>
-      <c r="X26" s="33">
+      <c r="X26" s="73">
         <v>18.3</v>
       </c>
-      <c r="Y26" s="33">
+      <c r="Y26" s="73">
         <v>18.5</v>
       </c>
-      <c r="Z26" s="34">
+      <c r="Z26" s="74">
         <v>18.8</v>
       </c>
-      <c r="AA26" s="34">
+      <c r="AA26" s="74">
         <v>19</v>
       </c>
-      <c r="AB26" s="34">
+      <c r="AB26" s="74">
         <v>19.600000000000001</v>
       </c>
-      <c r="AC26" s="34">
+      <c r="AC26" s="74">
         <v>19.899999999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="60" x14ac:dyDescent="0.25">
+      <c r="AD26" s="74">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="60" x14ac:dyDescent="0.25">
       <c r="A27" s="8">
         <v>20</v>
       </c>
-      <c r="B27" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="14" t="s">
+      <c r="B27" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C27" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="D27" s="36" t="s">
-[...78 lines deleted...]
-    <row r="28" spans="1:29" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="90" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" s="75">
+        <f t="shared" ref="E27:AD27" si="1">E12/E26</f>
+        <v>17.485350318471337</v>
+      </c>
+      <c r="F27" s="75">
+        <f t="shared" si="1"/>
+        <v>18.116334864601125</v>
+      </c>
+      <c r="G27" s="75">
+        <f t="shared" si="1"/>
+        <v>17.09468358628548</v>
+      </c>
+      <c r="H27" s="75">
+        <f t="shared" si="1"/>
+        <v>18.545640400428244</v>
+      </c>
+      <c r="I27" s="75">
+        <f t="shared" si="1"/>
+        <v>19.741321618229669</v>
+      </c>
+      <c r="J27" s="75">
+        <f t="shared" si="1"/>
+        <v>19.642085625263626</v>
+      </c>
+      <c r="K27" s="75">
+        <f t="shared" si="1"/>
+        <v>20.340959046855353</v>
+      </c>
+      <c r="L27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.567911494449678</v>
+      </c>
+      <c r="M27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.370104190731588</v>
+      </c>
+      <c r="N27" s="75">
+        <f t="shared" si="1"/>
+        <v>20.089005978288878</v>
+      </c>
+      <c r="O27" s="75">
+        <f t="shared" si="1"/>
+        <v>18.64158147520131</v>
+      </c>
+      <c r="P27" s="75">
+        <f t="shared" si="1"/>
+        <v>20.038302714821302</v>
+      </c>
+      <c r="Q27" s="75">
+        <f t="shared" si="1"/>
+        <v>19.266795266885637</v>
+      </c>
+      <c r="R27" s="75">
+        <f t="shared" si="1"/>
+        <v>20.135084109069023</v>
+      </c>
+      <c r="S27" s="75">
+        <f t="shared" si="1"/>
+        <v>21.297335455489854</v>
+      </c>
+      <c r="T27" s="75">
+        <f t="shared" si="1"/>
+        <v>24.746721180228135</v>
+      </c>
+      <c r="U27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.411965582634714</v>
+      </c>
+      <c r="V27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.307422419666207</v>
+      </c>
+      <c r="W27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.854092737174927</v>
+      </c>
+      <c r="X27" s="75">
+        <f t="shared" si="1"/>
+        <v>22.835586804660618</v>
+      </c>
+      <c r="Y27" s="75">
+        <f t="shared" si="1"/>
+        <v>20.328753401727123</v>
+      </c>
+      <c r="Z27" s="75">
+        <f t="shared" si="1"/>
+        <v>18.897968700321922</v>
+      </c>
+      <c r="AA27" s="75">
+        <f t="shared" si="1"/>
+        <v>16.93788261530133</v>
+      </c>
+      <c r="AB27" s="75">
+        <f t="shared" si="1"/>
+        <v>18.227174636614581</v>
+      </c>
+      <c r="AC27" s="75">
+        <f t="shared" si="1"/>
+        <v>17.926066156760285</v>
+      </c>
+      <c r="AD27" s="75">
+        <f t="shared" si="1"/>
+        <v>17.705895635836967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8">
         <v>21</v>
       </c>
-      <c r="B28" s="20" t="s">
+      <c r="B28" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="21" t="s">
+      <c r="C28" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="76">
+        <f>2724900/1000</f>
         <v>2724.9</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="76">
+        <f t="shared" ref="E28:V28" si="2">2724900/1000</f>
         <v>2724.9</v>
       </c>
-      <c r="F28" s="38">
+      <c r="F28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="G28" s="38">
+      <c r="G28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="I28" s="38">
+      <c r="I28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="K28" s="38">
+      <c r="K28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="L28" s="38">
+      <c r="L28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="M28" s="38">
+      <c r="M28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="N28" s="38">
+      <c r="N28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="O28" s="38">
+      <c r="O28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="P28" s="38">
+      <c r="P28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="Q28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="R28" s="38">
+      <c r="R28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="S28" s="39">
+      <c r="S28" s="77">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="T28" s="38">
+      <c r="T28" s="76">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="U28" s="40">
+      <c r="U28" s="78">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="V28" s="40">
+      <c r="V28" s="78">
+        <f t="shared" si="2"/>
         <v>2724.9</v>
       </c>
-      <c r="W28" s="38">
+      <c r="W28" s="76">
         <v>2725</v>
       </c>
-      <c r="X28" s="41">
+      <c r="X28" s="79">
         <v>2725</v>
       </c>
-      <c r="Y28" s="38">
+      <c r="Y28" s="76">
         <v>2725</v>
       </c>
-      <c r="Z28" s="42">
+      <c r="Z28" s="80">
         <v>2725</v>
       </c>
-      <c r="AA28" s="42">
+      <c r="AA28" s="80">
         <v>2725</v>
       </c>
-      <c r="AB28" s="42">
+      <c r="AB28" s="80">
         <v>2725</v>
       </c>
-      <c r="AC28" s="42">
+      <c r="AC28" s="80">
         <v>2725</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD28" s="80">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8">
         <v>22</v>
       </c>
-      <c r="B29" s="23" t="s">
+      <c r="B29" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="14" t="s">
+      <c r="C29" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="D29" s="43">
-[...65 lines deleted...]
-      <c r="Z29" s="37">
+      <c r="D29" s="90">
+        <f t="shared" ref="D29:W29" si="3">IF(D28="","n/a",D12/D28)</f>
+        <v>0.14521266835480201</v>
+      </c>
+      <c r="E29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.1007449814672098</v>
+      </c>
+      <c r="F29" s="75">
+        <f t="shared" si="3"/>
+        <v>9.9061759874695135E-2</v>
+      </c>
+      <c r="G29" s="75">
+        <f t="shared" si="3"/>
+        <v>9.3475278151731678E-2</v>
+      </c>
+      <c r="H29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.1014092414277151</v>
+      </c>
+      <c r="I29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.10794733462204927</v>
+      </c>
+      <c r="J29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.10812554015888817</v>
+      </c>
+      <c r="K29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.11346566021219177</v>
+      </c>
+      <c r="L29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.12671622660100557</v>
+      </c>
+      <c r="M29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.12724746411110119</v>
+      </c>
+      <c r="N29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.1157464104587821</v>
+      </c>
+      <c r="O29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.11014329397436276</v>
+      </c>
+      <c r="P29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.11986653978185886</v>
+      </c>
+      <c r="Q29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.11737267475147771</v>
+      </c>
+      <c r="R29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.12414012001627933</v>
+      </c>
+      <c r="S29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.13286898702459815</v>
+      </c>
+      <c r="T29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.15711339000254937</v>
+      </c>
+      <c r="U29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.14393533623109378</v>
+      </c>
+      <c r="V29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.14571988662705365</v>
+      </c>
+      <c r="W29" s="75">
+        <f t="shared" si="3"/>
+        <v>0.15096281441069678</v>
+      </c>
+      <c r="X29" s="75">
+        <f>X12/X28</f>
+        <v>0.1533545829450603</v>
+      </c>
+      <c r="Y29" s="75">
+        <f>Y12/Y28</f>
+        <v>0.13801172034200065</v>
+      </c>
+      <c r="Z29" s="75">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AA29" s="37">
-[...5 lines deleted...]
-      <c r="AC29" s="37">
+      <c r="AA29" s="75">
+        <f>AA12/AA28</f>
+        <v>0.1180989980516423</v>
+      </c>
+      <c r="AB29" s="75">
+        <f>AB12/AB28</f>
+        <v>0.13110187995509939</v>
+      </c>
+      <c r="AC29" s="75">
         <v>0.13</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="46.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="75">
+        <f>AD12/AD28</f>
+        <v>0.13060128524048553</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="46.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8">
         <v>23</v>
       </c>
-      <c r="B30" s="88" t="s">
-        <v>159</v>
+      <c r="B30" s="60" t="s">
+        <v>141</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D30" s="44">
+        <v>142</v>
+      </c>
+      <c r="D30" s="81">
         <v>288.83465634371504</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="82">
         <v>177.34920647487002</v>
       </c>
-      <c r="F30" s="44">
+      <c r="F30" s="83">
         <v>200.52016596717201</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="84">
         <v>227.59038836960363</v>
       </c>
-      <c r="H30" s="44">
+      <c r="H30" s="84">
         <v>249.8942464289336</v>
       </c>
-      <c r="I30" s="44">
+      <c r="I30" s="84">
         <v>273.13441134766805</v>
       </c>
-      <c r="J30" s="44">
+      <c r="J30" s="84">
         <v>299.35531484078211</v>
       </c>
-      <c r="K30" s="44">
+      <c r="K30" s="84">
         <v>328.39278037802336</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="84">
         <v>363.53080787847188</v>
       </c>
-      <c r="M30" s="44">
+      <c r="M30" s="84">
         <v>395.88504977963424</v>
       </c>
-      <c r="N30" s="44">
+      <c r="N30" s="84">
         <v>408.94925642319714</v>
       </c>
-      <c r="O30" s="44">
+      <c r="O30" s="84">
         <v>413.85664749793932</v>
       </c>
-      <c r="P30" s="44">
+      <c r="P30" s="84">
         <v>444.06818277893842</v>
       </c>
-      <c r="Q30" s="44">
+      <c r="Q30" s="84">
         <v>476.92922831098281</v>
       </c>
-      <c r="R30" s="45">
+      <c r="R30" s="85">
         <v>499.82183124741317</v>
       </c>
-      <c r="S30" s="46">
+      <c r="S30" s="86">
         <v>529.81114110581791</v>
       </c>
-      <c r="T30" s="46">
+      <c r="T30" s="86">
         <v>552.063209062287</v>
       </c>
-      <c r="U30" s="46">
+      <c r="U30" s="86">
         <v>558.68796757397615</v>
       </c>
-      <c r="V30" s="47">
+      <c r="V30" s="87">
         <v>564.8335352122715</v>
       </c>
-      <c r="W30" s="47">
+      <c r="W30" s="87">
         <v>587.99171017051094</v>
       </c>
-      <c r="X30" s="48">
+      <c r="X30" s="88">
         <v>612.09937024692113</v>
       </c>
-      <c r="Y30" s="49">
+      <c r="Y30" s="89">
         <v>639.64384191365684</v>
       </c>
-      <c r="Z30" s="49">
+      <c r="Z30" s="89">
         <v>623.65274588961006</v>
       </c>
-      <c r="AA30" s="49">
+      <c r="AA30" s="89">
         <v>650.46981394599072</v>
       </c>
-      <c r="AB30" s="116">
+      <c r="AB30" s="89">
         <v>671.3</v>
       </c>
-      <c r="AC30" s="49">
+      <c r="AC30" s="89">
         <v>705.52037523609806</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="AD30" s="89">
+        <v>740.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="8">
         <v>24</v>
       </c>
-      <c r="B31" s="23" t="s">
+      <c r="B31" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="14" t="s">
+      <c r="C31" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="D31" s="37">
-[...62 lines deleted...]
-      <c r="Y31" s="37">
+      <c r="D31" s="26">
+        <f t="shared" ref="D31:X31" si="4">IF(D30="","n/a",D12/D30)</f>
+        <v>1.3699533325015072</v>
+      </c>
+      <c r="E31" s="75">
+        <f t="shared" si="4"/>
+        <v>1.5479065593614532</v>
+      </c>
+      <c r="F31" s="75">
+        <f t="shared" si="4"/>
+        <v>1.3461657992381111</v>
+      </c>
+      <c r="G31" s="75">
+        <f t="shared" si="4"/>
+        <v>1.119163191645892</v>
+      </c>
+      <c r="H31" s="75">
+        <f t="shared" si="4"/>
+        <v>1.1057879319561095</v>
+      </c>
+      <c r="I31" s="75">
+        <f t="shared" si="4"/>
+        <v>1.0769265236858387</v>
+      </c>
+      <c r="J31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.98421931989301636</v>
+      </c>
+      <c r="K31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.94150235932803239</v>
+      </c>
+      <c r="L31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.94982058846718154</v>
+      </c>
+      <c r="M31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.87585175330401432</v>
+      </c>
+      <c r="N31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.77123845784120826</v>
+      </c>
+      <c r="O31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.72520150048389764</v>
+      </c>
+      <c r="P31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.73552744132128944</v>
+      </c>
+      <c r="Q31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.67060012774422895</v>
+      </c>
+      <c r="R31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.6767799881572506</v>
+      </c>
+      <c r="S31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.68336558945825421</v>
+      </c>
+      <c r="T31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.77548778725018064</v>
+      </c>
+      <c r="U31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.70201869461986377</v>
+      </c>
+      <c r="V31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.70298963201757103</v>
+      </c>
+      <c r="W31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.69962494734807568</v>
+      </c>
+      <c r="X31" s="75">
+        <f t="shared" si="4"/>
+        <v>0.68271796841861121</v>
+      </c>
+      <c r="Y31" s="75">
         <v>0.61</v>
       </c>
-      <c r="Z31" s="37">
+      <c r="Z31" s="75">
         <v>0.6</v>
       </c>
-      <c r="AA31" s="37">
+      <c r="AA31" s="75">
         <v>0.5</v>
       </c>
-      <c r="AB31" s="37">
+      <c r="AB31" s="75">
         <v>0.52</v>
       </c>
-      <c r="AC31" s="37">
+      <c r="AC31" s="75">
         <v>0.49</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="W32" s="55"/>
+      <c r="AD31" s="75">
+        <f t="shared" ref="AD31" si="5">IF(AD30="","n/a",AD12/AD30)</f>
+        <v>0.48041104519482059</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A32" s="28"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="53"/>
+      <c r="N32" s="53"/>
+      <c r="O32" s="53"/>
+      <c r="P32" s="53"/>
+      <c r="Q32" s="53"/>
+      <c r="R32" s="53"/>
+      <c r="S32" s="53"/>
+      <c r="T32" s="32"/>
+      <c r="U32" s="32"/>
+      <c r="V32" s="32"/>
+      <c r="W32" s="32"/>
     </row>
     <row r="33" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="50"/>
-      <c r="B33" s="82" t="s">
+      <c r="A33" s="27"/>
+      <c r="B33" s="54" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="83"/>
-[...19 lines deleted...]
-      <c r="W33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="32"/>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="32"/>
+      <c r="R33" s="32"/>
+      <c r="S33" s="32"/>
+      <c r="T33" s="32"/>
+      <c r="U33" s="32"/>
+      <c r="V33" s="32"/>
+      <c r="W33" s="32"/>
     </row>
     <row r="34" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A34" s="50"/>
-[...21 lines deleted...]
-      <c r="W34" s="55"/>
+      <c r="A34" s="27"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="31"/>
+      <c r="Q34" s="31"/>
+      <c r="R34" s="31"/>
+      <c r="S34" s="32"/>
+      <c r="T34" s="32"/>
+      <c r="U34" s="32"/>
+      <c r="V34" s="32"/>
+      <c r="W34" s="32"/>
     </row>
     <row r="35" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="50"/>
-      <c r="B35" s="84" t="s">
+      <c r="A35" s="27"/>
+      <c r="B35" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="C35" s="53"/>
-[...19 lines deleted...]
-      <c r="W35" s="55"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="32"/>
+      <c r="T35" s="32"/>
+      <c r="U35" s="32"/>
+      <c r="V35" s="32"/>
+      <c r="W35" s="32"/>
     </row>
     <row r="36" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="50"/>
-      <c r="B36" s="84" t="s">
+      <c r="A36" s="27"/>
+      <c r="B36" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="C36" s="53"/>
-[...19 lines deleted...]
-      <c r="W36" s="55"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="32"/>
+      <c r="T36" s="32"/>
+      <c r="U36" s="32"/>
+      <c r="V36" s="32"/>
+      <c r="W36" s="32"/>
     </row>
     <row r="37" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A37" s="50"/>
-[...21 lines deleted...]
-      <c r="W37" s="55"/>
+      <c r="A37" s="27"/>
+      <c r="B37" s="56"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="31"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="31"/>
+      <c r="S37" s="32"/>
+      <c r="T37" s="32"/>
+      <c r="U37" s="32"/>
+      <c r="V37" s="32"/>
+      <c r="W37" s="32"/>
     </row>
     <row r="38" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A38" s="50"/>
-[...23 lines deleted...]
-      <c r="W38" s="55"/>
+      <c r="A38" s="27"/>
+      <c r="B38" s="105" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" s="105"/>
+      <c r="D38" s="105"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="105"/>
+      <c r="G38" s="105"/>
+      <c r="H38" s="105"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="105"/>
+      <c r="K38" s="105"/>
+      <c r="L38" s="105"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="105"/>
+      <c r="O38" s="105"/>
+      <c r="P38" s="105"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="105"/>
+      <c r="S38" s="32"/>
+      <c r="T38" s="32"/>
+      <c r="U38" s="32"/>
+      <c r="V38" s="32"/>
+      <c r="W38" s="32"/>
     </row>
     <row r="39" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A39" s="50"/>
-[...21 lines deleted...]
-      <c r="W39" s="55"/>
+      <c r="A39" s="27"/>
+      <c r="B39" s="105"/>
+      <c r="C39" s="105"/>
+      <c r="D39" s="105"/>
+      <c r="E39" s="105"/>
+      <c r="F39" s="105"/>
+      <c r="G39" s="105"/>
+      <c r="H39" s="105"/>
+      <c r="I39" s="105"/>
+      <c r="J39" s="105"/>
+      <c r="K39" s="105"/>
+      <c r="L39" s="105"/>
+      <c r="M39" s="105"/>
+      <c r="N39" s="105"/>
+      <c r="O39" s="105"/>
+      <c r="P39" s="105"/>
+      <c r="Q39" s="105"/>
+      <c r="R39" s="105"/>
+      <c r="S39" s="32"/>
+      <c r="T39" s="32"/>
+      <c r="U39" s="32"/>
+      <c r="V39" s="32"/>
+      <c r="W39" s="32"/>
     </row>
     <row r="40" spans="1:24" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="50"/>
-      <c r="B40" s="96" t="s">
+      <c r="A40" s="27"/>
+      <c r="B40" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="C40" s="96"/>
-[...19 lines deleted...]
-      <c r="W40" s="55"/>
+      <c r="C40" s="106"/>
+      <c r="D40" s="106"/>
+      <c r="E40" s="106"/>
+      <c r="F40" s="106"/>
+      <c r="G40" s="106"/>
+      <c r="H40" s="106"/>
+      <c r="I40" s="106"/>
+      <c r="J40" s="106"/>
+      <c r="K40" s="106"/>
+      <c r="L40" s="106"/>
+      <c r="M40" s="106"/>
+      <c r="N40" s="106"/>
+      <c r="O40" s="106"/>
+      <c r="P40" s="106"/>
+      <c r="Q40" s="106"/>
+      <c r="R40" s="106"/>
+      <c r="S40" s="32"/>
+      <c r="T40" s="32"/>
+      <c r="U40" s="32"/>
+      <c r="V40" s="32"/>
+      <c r="W40" s="32"/>
     </row>
     <row r="41" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="50"/>
-      <c r="B41" s="94" t="s">
+      <c r="A41" s="27"/>
+      <c r="B41" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="C41" s="94"/>
-[...19 lines deleted...]
-      <c r="W41" s="55"/>
+      <c r="C41" s="104"/>
+      <c r="D41" s="104"/>
+      <c r="E41" s="104"/>
+      <c r="F41" s="104"/>
+      <c r="G41" s="104"/>
+      <c r="H41" s="104"/>
+      <c r="I41" s="104"/>
+      <c r="J41" s="104"/>
+      <c r="K41" s="104"/>
+      <c r="L41" s="104"/>
+      <c r="M41" s="104"/>
+      <c r="N41" s="104"/>
+      <c r="O41" s="104"/>
+      <c r="P41" s="104"/>
+      <c r="Q41" s="104"/>
+      <c r="R41" s="104"/>
+      <c r="S41" s="32"/>
+      <c r="T41" s="32"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="32"/>
+      <c r="W41" s="32"/>
     </row>
     <row r="42" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="52"/>
-      <c r="B42" s="94" t="s">
+      <c r="A42" s="29"/>
+      <c r="B42" s="104" t="s">
         <v>92</v>
       </c>
-      <c r="C42" s="94"/>
-[...19 lines deleted...]
-      <c r="W42" s="55"/>
+      <c r="C42" s="104"/>
+      <c r="D42" s="104"/>
+      <c r="E42" s="104"/>
+      <c r="F42" s="104"/>
+      <c r="G42" s="104"/>
+      <c r="H42" s="104"/>
+      <c r="I42" s="104"/>
+      <c r="J42" s="104"/>
+      <c r="K42" s="104"/>
+      <c r="L42" s="104"/>
+      <c r="M42" s="104"/>
+      <c r="N42" s="104"/>
+      <c r="O42" s="104"/>
+      <c r="P42" s="104"/>
+      <c r="Q42" s="104"/>
+      <c r="R42" s="104"/>
+      <c r="S42" s="32"/>
+      <c r="T42" s="32"/>
+      <c r="U42" s="32"/>
+      <c r="V42" s="32"/>
+      <c r="W42" s="32"/>
     </row>
     <row r="43" spans="1:24" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="52"/>
-      <c r="B43" s="105" t="s">
+      <c r="A43" s="29"/>
+      <c r="B43" s="115" t="s">
         <v>93</v>
       </c>
-      <c r="C43" s="105"/>
-[...19 lines deleted...]
-      <c r="W43" s="55"/>
+      <c r="C43" s="115"/>
+      <c r="D43" s="115"/>
+      <c r="E43" s="115"/>
+      <c r="F43" s="115"/>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+      <c r="I43" s="115"/>
+      <c r="J43" s="115"/>
+      <c r="K43" s="115"/>
+      <c r="L43" s="115"/>
+      <c r="M43" s="115"/>
+      <c r="N43" s="115"/>
+      <c r="O43" s="115"/>
+      <c r="P43" s="115"/>
+      <c r="Q43" s="115"/>
+      <c r="R43" s="115"/>
+      <c r="S43" s="32"/>
+      <c r="T43" s="32"/>
+      <c r="U43" s="32"/>
+      <c r="V43" s="32"/>
+      <c r="W43" s="32"/>
     </row>
     <row r="44" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A44" s="52"/>
-      <c r="B44" s="94" t="s">
+      <c r="A44" s="29"/>
+      <c r="B44" s="104" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="94"/>
-[...20 lines deleted...]
-      <c r="X44" s="52"/>
+      <c r="C44" s="104"/>
+      <c r="D44" s="104"/>
+      <c r="E44" s="104"/>
+      <c r="F44" s="104"/>
+      <c r="G44" s="104"/>
+      <c r="H44" s="104"/>
+      <c r="I44" s="104"/>
+      <c r="J44" s="104"/>
+      <c r="K44" s="104"/>
+      <c r="L44" s="104"/>
+      <c r="M44" s="104"/>
+      <c r="N44" s="104"/>
+      <c r="O44" s="104"/>
+      <c r="P44" s="104"/>
+      <c r="Q44" s="104"/>
+      <c r="R44" s="104"/>
+      <c r="S44" s="32"/>
+      <c r="T44" s="53"/>
+      <c r="U44" s="53"/>
+      <c r="V44" s="53"/>
+      <c r="W44" s="53"/>
+      <c r="X44" s="29"/>
     </row>
     <row r="45" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B45" s="94" t="s">
+      <c r="B45" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="C45" s="94"/>
-[...19 lines deleted...]
-      <c r="W45" s="55"/>
+      <c r="C45" s="104"/>
+      <c r="D45" s="104"/>
+      <c r="E45" s="104"/>
+      <c r="F45" s="104"/>
+      <c r="G45" s="104"/>
+      <c r="H45" s="104"/>
+      <c r="I45" s="104"/>
+      <c r="J45" s="104"/>
+      <c r="K45" s="104"/>
+      <c r="L45" s="104"/>
+      <c r="M45" s="104"/>
+      <c r="N45" s="104"/>
+      <c r="O45" s="104"/>
+      <c r="P45" s="104"/>
+      <c r="Q45" s="104"/>
+      <c r="R45" s="104"/>
+      <c r="S45" s="32"/>
+      <c r="T45" s="32"/>
+      <c r="U45" s="32"/>
+      <c r="V45" s="32"/>
+      <c r="W45" s="32"/>
     </row>
     <row r="46" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B46" s="94" t="s">
+      <c r="B46" s="104" t="s">
         <v>96</v>
       </c>
-      <c r="C46" s="94"/>
-[...19 lines deleted...]
-      <c r="W46" s="55"/>
+      <c r="C46" s="104"/>
+      <c r="D46" s="104"/>
+      <c r="E46" s="104"/>
+      <c r="F46" s="104"/>
+      <c r="G46" s="104"/>
+      <c r="H46" s="104"/>
+      <c r="I46" s="104"/>
+      <c r="J46" s="104"/>
+      <c r="K46" s="104"/>
+      <c r="L46" s="104"/>
+      <c r="M46" s="104"/>
+      <c r="N46" s="104"/>
+      <c r="O46" s="104"/>
+      <c r="P46" s="104"/>
+      <c r="Q46" s="104"/>
+      <c r="R46" s="104"/>
+      <c r="S46" s="32"/>
+      <c r="T46" s="32"/>
+      <c r="U46" s="32"/>
+      <c r="V46" s="32"/>
+      <c r="W46" s="32"/>
     </row>
     <row r="47" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B47" s="85" t="s">
-[...22 lines deleted...]
-      <c r="W47" s="55"/>
+      <c r="B47" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" s="33"/>
+      <c r="D47" s="51"/>
+      <c r="E47" s="51"/>
+      <c r="F47" s="51"/>
+      <c r="G47" s="51"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="51"/>
+      <c r="J47" s="51"/>
+      <c r="K47" s="51"/>
+      <c r="L47" s="51"/>
+      <c r="M47" s="51"/>
+      <c r="N47" s="51"/>
+      <c r="O47" s="51"/>
+      <c r="P47" s="51"/>
+      <c r="Q47" s="34"/>
+      <c r="R47" s="34"/>
+      <c r="S47" s="32"/>
+      <c r="T47" s="32"/>
+      <c r="U47" s="32"/>
+      <c r="V47" s="32"/>
+      <c r="W47" s="32"/>
     </row>
     <row r="48" spans="1:24" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B48" s="86"/>
-[...20 lines deleted...]
-      <c r="W48" s="55"/>
+      <c r="B48" s="58"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="36"/>
+      <c r="F48" s="36"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
+      <c r="J48" s="36"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="36"/>
+      <c r="M48" s="36"/>
+      <c r="N48" s="36"/>
+      <c r="O48" s="36"/>
+      <c r="P48" s="36"/>
+      <c r="Q48" s="32"/>
+      <c r="R48" s="32"/>
+      <c r="S48" s="32"/>
+      <c r="T48" s="32"/>
+      <c r="U48" s="32"/>
+      <c r="V48" s="32"/>
+      <c r="W48" s="32"/>
     </row>
     <row r="49" spans="2:23" x14ac:dyDescent="0.25">
-      <c r="B49" s="87"/>
-[...20 lines deleted...]
-      <c r="W49" s="55"/>
+      <c r="B49" s="59"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="32"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="32"/>
+      <c r="H49" s="32"/>
+      <c r="I49" s="32"/>
+      <c r="J49" s="32"/>
+      <c r="K49" s="32"/>
+      <c r="L49" s="32"/>
+      <c r="M49" s="32"/>
+      <c r="N49" s="32"/>
+      <c r="O49" s="32"/>
+      <c r="P49" s="32"/>
+      <c r="Q49" s="32"/>
+      <c r="R49" s="32"/>
+      <c r="S49" s="32"/>
+      <c r="T49" s="32"/>
+      <c r="U49" s="32"/>
+      <c r="V49" s="32"/>
+      <c r="W49" s="32"/>
     </row>
     <row r="50" spans="2:23" x14ac:dyDescent="0.25">
-      <c r="B50" s="87"/>
-[...20 lines deleted...]
-      <c r="W50" s="55"/>
+      <c r="B50" s="59"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="32"/>
+      <c r="E50" s="32"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="32"/>
+      <c r="H50" s="32"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="32"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="32"/>
+      <c r="M50" s="32"/>
+      <c r="N50" s="32"/>
+      <c r="O50" s="32"/>
+      <c r="P50" s="32"/>
+      <c r="Q50" s="32"/>
+      <c r="R50" s="32"/>
+      <c r="S50" s="32"/>
+      <c r="T50" s="32"/>
+      <c r="U50" s="32"/>
+      <c r="V50" s="32"/>
+      <c r="W50" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="C2:AC2"/>
-[...2 lines deleted...]
-    <mergeCell ref="C24:AC24"/>
+    <mergeCell ref="C2:AD2"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="C13:AD13"/>
+    <mergeCell ref="C24:AD24"/>
     <mergeCell ref="B43:R43"/>
     <mergeCell ref="B44:R44"/>
     <mergeCell ref="B45:R45"/>
     <mergeCell ref="B46:R46"/>
     <mergeCell ref="B38:R38"/>
     <mergeCell ref="B39:R39"/>
     <mergeCell ref="B40:R40"/>
     <mergeCell ref="B41:R41"/>
     <mergeCell ref="B42:R42"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:AC6 H7:AC7 K9:AC9 M8:AC8 H19:AC19 H11:AC11 H21:AC23"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:AD6 H11:AD11 H7:AD7 M8:AD8 K9:AD9 H19:AD19 H21:AD23"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="39" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="23" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.7109375" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" customWidth="1"/>
     <col min="11" max="17" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.85546875" style="1"/>
     <col min="19" max="19" width="5.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="1"/>
     <col min="22" max="22" width="5.42578125" style="1" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1"/>
     <col min="27" max="29" width="9.140625" style="1" customWidth="1"/>
     <col min="30" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="116" t="s">
         <v>97</v>
       </c>
-      <c r="B1" s="106"/>
-[...1 lines deleted...]
-      <c r="D1" s="106"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
     </row>
     <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="62"/>
-[...5 lines deleted...]
-      <c r="A3" s="113" t="s">
+      <c r="A2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+    </row>
+    <row r="3" spans="1:18" s="40" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="123" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="113"/>
-[...7 lines deleted...]
-      <c r="D4" s="64"/>
+      <c r="B3" s="123"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+    </row>
+    <row r="4" spans="1:18" s="40" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
     </row>
     <row r="5" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="65"/>
-      <c r="B5" s="66" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="C5" s="67" t="s">
+      <c r="C5" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="D5" s="66" t="s">
+      <c r="D5" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="E5" s="68"/>
-[...12 lines deleted...]
-      <c r="R5" s="68"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
     </row>
     <row r="6" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="65"/>
-      <c r="B6" s="69" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="69" t="s">
+      <c r="C6" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="D6" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+    </row>
+    <row r="7" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="42"/>
+      <c r="B7" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="D7" s="46" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="42"/>
+      <c r="B8" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="46" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="121" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="122"/>
+      <c r="B10" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>122</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="122"/>
+      <c r="B11" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="D11" s="46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="122"/>
+      <c r="B12" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="122"/>
+      <c r="B13" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13" s="46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="122"/>
+      <c r="B14" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="122"/>
+      <c r="B15" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="D15" s="46" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="122"/>
+      <c r="B16" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="D16" s="46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="122"/>
+      <c r="B17" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="D17" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="122"/>
+      <c r="B18" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="D18" s="46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="122"/>
+      <c r="B19" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="D19" s="46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="121" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="121"/>
+      <c r="B21" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="46" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="121"/>
+      <c r="B22" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="D22" s="46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18.75" x14ac:dyDescent="0.35">
+      <c r="A23" s="121"/>
+      <c r="B23" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="47" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="69" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="69" t="s">
+      <c r="D23" s="46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="18.75" x14ac:dyDescent="0.35">
+      <c r="A24" s="121"/>
+      <c r="B24" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="47" t="s">
         <v>136</v>
       </c>
-      <c r="D7" s="69" t="s">
-[...8 lines deleted...]
-      <c r="C8" s="69" t="s">
+      <c r="D24" s="46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="121"/>
+      <c r="B25" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="121"/>
+      <c r="B26" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="121"/>
+      <c r="B27" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="121"/>
+      <c r="B28" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="121"/>
+      <c r="B29" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="46" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="44"/>
+      <c r="B30" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="46" t="s">
         <v>137</v>
       </c>
-      <c r="D8" s="69" t="s">
-[...267 lines deleted...]
-      <c r="D30" s="69" t="s">
+      <c r="D30" s="46" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
-      <c r="B31" s="73"/>
-[...1 lines deleted...]
-      <c r="D31" s="73"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="107" t="s">
+      <c r="A32" s="117" t="s">
         <v>102</v>
       </c>
-      <c r="B32" s="108"/>
-[...1 lines deleted...]
-      <c r="D32" s="108"/>
+      <c r="B32" s="118"/>
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
     </row>
     <row r="33" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="109" t="s">
+      <c r="A33" s="119" t="s">
         <v>103</v>
       </c>
-      <c r="B33" s="110"/>
-[...1 lines deleted...]
-      <c r="D33" s="110"/>
+      <c r="B33" s="120"/>
+      <c r="C33" s="120"/>
+      <c r="D33" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="A9:A19"/>
     <mergeCell ref="A20:A29"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B14"/>
+  <dimension ref="A1:B15"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="101.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="49.5703125" style="91" customWidth="1"/>
+    <col min="2" max="2" width="101.28515625" style="95" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="B1" s="92" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A2" s="96" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" s="92" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="75" t="s">
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="96" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3" s="92" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="179.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="96" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="93" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="240" x14ac:dyDescent="0.25">
-      <c r="A2" s="74" t="s">
+    <row r="5" spans="1:2" ht="153.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="96" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="92" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="76" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="74" t="s">
+    </row>
+    <row r="6" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A6" s="97" t="s">
+        <v>149</v>
+      </c>
+      <c r="B6" s="98" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="124" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7" s="94" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="75" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="74" t="s">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="125"/>
+      <c r="B8" s="94" t="s">
         <v>110</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...38 lines deleted...]
-        <v>104</v>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="125"/>
+      <c r="B9" s="94" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="114" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="A10" s="99" t="s">
+        <v>151</v>
+      </c>
+      <c r="B10" s="100">
+        <v>46234</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="115"/>
-[...1 lines deleted...]
-        <v>126</v>
+      <c r="A11" s="99" t="s">
+        <v>152</v>
+      </c>
+      <c r="B11" s="100">
+        <v>46599</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="115"/>
-      <c r="B12" s="4" t="s">
+      <c r="A12" s="99" t="s">
+        <v>153</v>
+      </c>
+      <c r="B12" s="101" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="99" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="99" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14" s="102" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-        <v>105</v>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="99" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15" s="103" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A7:A9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>B-3</vt:lpstr>
       <vt:lpstr>B-3 GWP</vt:lpstr>
       <vt:lpstr>Метаданные</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>