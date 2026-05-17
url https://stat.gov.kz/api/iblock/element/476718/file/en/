--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4785" yWindow="-15" windowWidth="4800" windowHeight="12540"/>
+    <workbookView xWindow="21585" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
@@ -305,51 +305,51 @@
   </si>
   <si>
     <t>Output of basic industrial products in the Republic of Kazakhstan 2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zhumanazarov Dinmukhammed Ermankhanuly</t>
   </si>
   <si>
     <t>+7 7172 749314</t>
   </si>
   <si>
     <t xml:space="preserve">d.zhumanazarov@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -488,55 +488,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val=" Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val=" Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val=" Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val=" Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -559,51 +554,51 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -682,56 +677,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="6"/>
     <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="8"/>
     <cellStyle name="Обычный 2 10" xfId="9"/>
     <cellStyle name="Обычный 2 2" xfId="10"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="12"/>
     <cellStyle name="Обычный 3 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1101,52 +1090,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="8">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>39</v>
       </c>
@@ -1236,60 +1225,60 @@
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="16">
-        <v>46129</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16">
-        <v>46157</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>63</v>
       </c>
@@ -1389,51 +1378,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="27" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="18.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="18.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
@@ -1488,463 +1477,497 @@
       </c>
       <c r="I4" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="31" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="40"/>
       <c r="C5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="33" t="s">
+      <c r="D5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="33" t="s">
+      <c r="E5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="43">
         <v>246875.6</v>
       </c>
       <c r="C6" s="43">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="43">
         <v>647215.69999999995</v>
       </c>
-      <c r="E6" s="34"/>
+      <c r="E6" s="43">
+        <v>903837.5</v>
+      </c>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="43">
         <v>5669.7</v>
       </c>
       <c r="C7" s="43">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="49">
+      <c r="D7" s="43">
         <v>16791.900000000001</v>
       </c>
-      <c r="E7" s="34"/>
+      <c r="E7" s="43">
+        <v>22722.2</v>
+      </c>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="43">
         <v>4748.3</v>
       </c>
       <c r="C8" s="43">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="43">
         <v>13743.2</v>
       </c>
-      <c r="E8" s="34"/>
+      <c r="E8" s="43">
+        <v>18272.8</v>
+      </c>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="43">
         <v>5435.7</v>
       </c>
       <c r="C9" s="43">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="43">
         <v>17152.599999999999</v>
       </c>
-      <c r="E9" s="34"/>
+      <c r="E9" s="43">
+        <v>22429.4</v>
+      </c>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="43">
         <v>4118.7</v>
       </c>
       <c r="C10" s="43">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="43">
         <v>12858.3</v>
       </c>
-      <c r="E10" s="34"/>
+      <c r="E10" s="43">
+        <v>17305</v>
+      </c>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="43">
         <v>4757.2</v>
       </c>
       <c r="C11" s="43">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="43">
         <v>14174.5</v>
       </c>
-      <c r="E11" s="34"/>
+      <c r="E11" s="43">
+        <v>19235.2</v>
+      </c>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="43">
         <v>3246</v>
       </c>
       <c r="C12" s="43">
         <v>7000</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="43">
         <v>11117.4</v>
       </c>
-      <c r="E12" s="34"/>
+      <c r="E12" s="43">
+        <v>14197.7</v>
+      </c>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>3911.7</v>
       </c>
       <c r="C13" s="43">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="43">
         <v>11452.8</v>
       </c>
-      <c r="E13" s="34"/>
+      <c r="E13" s="43">
+        <v>15361.2</v>
+      </c>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="43">
         <v>1541.1</v>
       </c>
       <c r="C14" s="43">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="43">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E14" s="34"/>
+      <c r="E14" s="43">
+        <v>7239.4</v>
+      </c>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="43">
         <v>27753.8</v>
       </c>
       <c r="C15" s="43">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="43">
         <v>75708.399999999994</v>
       </c>
-      <c r="E15" s="34"/>
+      <c r="E15" s="43">
+        <v>103710</v>
+      </c>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="43">
         <v>4206.7</v>
       </c>
       <c r="C16" s="43">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="43">
         <v>12636.1</v>
       </c>
-      <c r="E16" s="34"/>
+      <c r="E16" s="43">
+        <v>16937.7</v>
+      </c>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:16384" s="1" customFormat="1">
       <c r="A17" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43">
         <v>2298</v>
       </c>
       <c r="C17" s="43">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="43">
         <v>6941.8</v>
       </c>
-      <c r="E17" s="34"/>
+      <c r="E17" s="43">
+        <v>9707.7999999999993</v>
+      </c>
       <c r="F17" s="34"/>
       <c r="G17" s="34"/>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:16384" s="1" customFormat="1">
       <c r="A18" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43">
         <v>106580.7</v>
       </c>
       <c r="C18" s="43">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="43">
         <v>227734.5</v>
       </c>
-      <c r="E18" s="34"/>
+      <c r="E18" s="43">
+        <v>335229.3</v>
+      </c>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:16384" s="1" customFormat="1">
       <c r="A19" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43">
         <v>9168.1</v>
       </c>
       <c r="C19" s="43">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="43">
         <v>26751.3</v>
       </c>
-      <c r="E19" s="34"/>
+      <c r="E19" s="43">
+        <v>35982.800000000003</v>
+      </c>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:16384" s="1" customFormat="1">
       <c r="A20" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="43">
         <v>2863.7</v>
       </c>
       <c r="C20" s="43">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="43">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="34"/>
+      <c r="E20" s="43">
+        <v>11663.1</v>
+      </c>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:16384" s="1" customFormat="1">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="43">
         <v>5148.5</v>
       </c>
       <c r="C21" s="43">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="43">
         <v>18541.3</v>
       </c>
-      <c r="E21" s="34"/>
+      <c r="E21" s="43">
+        <v>25510.5</v>
+      </c>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:16384" s="1" customFormat="1">
       <c r="A22" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="43">
         <v>4048.3</v>
       </c>
       <c r="C22" s="43">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="49">
+      <c r="D22" s="43">
         <v>12174.3</v>
       </c>
-      <c r="E22" s="34"/>
+      <c r="E22" s="43">
+        <v>16406.7</v>
+      </c>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
@@ -18291,1077 +18314,1165 @@
       <c r="XEQ22" s="3"/>
       <c r="XER22" s="3"/>
       <c r="XES22" s="3"/>
       <c r="XET22" s="3"/>
       <c r="XEU22" s="3"/>
       <c r="XEV22" s="3"/>
       <c r="XEW22" s="3"/>
       <c r="XEX22" s="3"/>
       <c r="XEY22" s="3"/>
       <c r="XEZ22" s="3"/>
       <c r="XFA22" s="3"/>
       <c r="XFB22" s="3"/>
       <c r="XFC22" s="3"/>
       <c r="XFD22" s="3"/>
     </row>
     <row r="23" spans="1:16384" s="1" customFormat="1">
       <c r="A23" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="43">
         <v>13593.9</v>
       </c>
       <c r="C23" s="43">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="43">
         <v>43911.3</v>
       </c>
-      <c r="E23" s="34"/>
+      <c r="E23" s="43">
+        <v>61479.5</v>
+      </c>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:16384" s="1" customFormat="1">
       <c r="A24" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="43">
         <v>11652.9</v>
       </c>
       <c r="C24" s="43">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="43">
         <v>34536.9</v>
       </c>
-      <c r="E24" s="34"/>
+      <c r="E24" s="43">
+        <v>46623.199999999997</v>
+      </c>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:16384" s="1" customFormat="1">
       <c r="A25" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="43">
         <v>21343.3</v>
       </c>
       <c r="C25" s="43">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="49">
+      <c r="D25" s="43">
         <v>62979.6</v>
       </c>
-      <c r="E25" s="34"/>
+      <c r="E25" s="43">
+        <v>84673.9</v>
+      </c>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:16384" s="1" customFormat="1">
       <c r="A26" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="43">
         <v>4789.3</v>
       </c>
       <c r="C26" s="43">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="49">
+      <c r="D26" s="43">
         <v>14206.5</v>
       </c>
-      <c r="E26" s="34"/>
+      <c r="E26" s="43">
+        <v>19150.3</v>
+      </c>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
     <row r="27" spans="1:16384" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="44"/>
-      <c r="D27" s="50"/>
-      <c r="E27" s="33"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:16384" s="1" customFormat="1">
       <c r="A28" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="43">
         <v>97297</v>
       </c>
       <c r="C28" s="43">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="49">
+      <c r="D28" s="43">
         <v>295410.8</v>
       </c>
-      <c r="E28" s="34"/>
+      <c r="E28" s="43">
+        <v>398222.4</v>
+      </c>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
     </row>
     <row r="29" spans="1:16384" s="1" customFormat="1">
       <c r="A29" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="43">
         <v>2504.5</v>
       </c>
       <c r="C29" s="43">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="49">
+      <c r="D29" s="43">
         <v>7587.8</v>
       </c>
-      <c r="E29" s="34"/>
+      <c r="E29" s="43">
+        <v>10311.799999999999</v>
+      </c>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
     </row>
     <row r="30" spans="1:16384" s="1" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="43">
         <v>2819</v>
       </c>
       <c r="C30" s="43">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="49">
+      <c r="D30" s="43">
         <v>8653.1</v>
       </c>
-      <c r="E30" s="34"/>
+      <c r="E30" s="43">
+        <v>11695.1</v>
+      </c>
       <c r="F30" s="34"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
       <c r="M30" s="34"/>
     </row>
     <row r="31" spans="1:16384" s="1" customFormat="1">
       <c r="A31" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43">
         <v>4344.5</v>
       </c>
       <c r="C31" s="43">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="49">
+      <c r="D31" s="43">
         <v>14258.7</v>
       </c>
-      <c r="E31" s="34"/>
+      <c r="E31" s="43">
+        <v>18904.8</v>
+      </c>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
     </row>
     <row r="32" spans="1:16384" s="1" customFormat="1">
       <c r="A32" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="43">
         <v>4118.7</v>
       </c>
       <c r="C32" s="43">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="49">
+      <c r="D32" s="43">
         <v>12856.2</v>
       </c>
-      <c r="E32" s="34"/>
+      <c r="E32" s="43">
+        <v>17301.099999999999</v>
+      </c>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="43">
         <v>2711.6</v>
       </c>
       <c r="C33" s="43">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="49">
+      <c r="D33" s="43">
         <v>8151.7</v>
       </c>
-      <c r="E33" s="34"/>
+      <c r="E33" s="43">
+        <v>11169.7</v>
+      </c>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="34"/>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="43">
         <v>1762.4</v>
       </c>
       <c r="C34" s="43">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="49">
+      <c r="D34" s="43">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E34" s="34"/>
+      <c r="E34" s="43">
+        <v>6710</v>
+      </c>
       <c r="F34" s="34"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="43">
         <v>3911.7</v>
       </c>
       <c r="C35" s="43">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="49">
+      <c r="D35" s="43">
         <v>11452.8</v>
       </c>
-      <c r="E35" s="34"/>
+      <c r="E35" s="43">
+        <v>15361.2</v>
+      </c>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="43">
         <v>1521.1</v>
       </c>
       <c r="C36" s="43">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="49">
+      <c r="D36" s="43">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E36" s="34"/>
+      <c r="E36" s="43">
+        <v>7006.4</v>
+      </c>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="34"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="43">
         <v>9160</v>
       </c>
       <c r="C37" s="43">
         <v>18371</v>
       </c>
-      <c r="D37" s="49">
+      <c r="D37" s="43">
         <v>27081.200000000001</v>
       </c>
-      <c r="E37" s="34"/>
+      <c r="E37" s="43">
+        <v>36481.699999999997</v>
+      </c>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="43">
         <v>3855.9</v>
       </c>
       <c r="C38" s="43">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="49">
+      <c r="D38" s="43">
         <v>11602</v>
       </c>
-      <c r="E38" s="34"/>
+      <c r="E38" s="43">
+        <v>15533.1</v>
+      </c>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="43">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="43">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="49">
+      <c r="D39" s="43">
         <v>6660.2</v>
       </c>
-      <c r="E39" s="34"/>
+      <c r="E39" s="43">
+        <v>9324.5</v>
+      </c>
       <c r="F39" s="34"/>
       <c r="G39" s="34"/>
       <c r="H39" s="34"/>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="43">
         <v>2408.5</v>
       </c>
       <c r="C40" s="43">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="49">
+      <c r="D40" s="43">
         <v>7325.3</v>
       </c>
-      <c r="E40" s="34"/>
+      <c r="E40" s="43">
+        <v>9895</v>
+      </c>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="34"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="43">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="43">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="49">
+      <c r="D41" s="43">
         <v>13361.4</v>
       </c>
-      <c r="E41" s="34"/>
+      <c r="E41" s="43">
+        <v>17694.400000000001</v>
+      </c>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
       <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="43">
         <v>2863.7</v>
       </c>
       <c r="C42" s="43">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="49">
+      <c r="D42" s="43">
         <v>8720.5</v>
       </c>
-      <c r="E42" s="34"/>
+      <c r="E42" s="43">
+        <v>11663.1</v>
+      </c>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="43">
         <v>5104.5</v>
       </c>
       <c r="C43" s="43">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="49">
+      <c r="D43" s="43">
         <v>18414.8</v>
       </c>
-      <c r="E43" s="34"/>
+      <c r="E43" s="43">
+        <v>25337.8</v>
+      </c>
       <c r="F43" s="34"/>
       <c r="G43" s="34"/>
       <c r="H43" s="34"/>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="43">
         <v>2337.4</v>
       </c>
       <c r="C44" s="43">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="49">
+      <c r="D44" s="43">
         <v>7127.2</v>
       </c>
-      <c r="E44" s="34"/>
+      <c r="E44" s="43">
+        <v>9609.1</v>
+      </c>
       <c r="F44" s="34"/>
       <c r="G44" s="34"/>
       <c r="H44" s="34"/>
       <c r="I44" s="34"/>
       <c r="J44" s="34"/>
       <c r="K44" s="34"/>
       <c r="L44" s="34"/>
       <c r="M44" s="34"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="43">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="43">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="49">
+      <c r="D45" s="43">
         <v>14985</v>
       </c>
-      <c r="E45" s="34"/>
+      <c r="E45" s="43">
+        <v>19972.8</v>
+      </c>
       <c r="F45" s="34"/>
       <c r="G45" s="34"/>
       <c r="H45" s="34"/>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
       <c r="M45" s="34"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="43">
         <v>10710.1</v>
       </c>
       <c r="C46" s="43">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="49">
+      <c r="D46" s="43">
         <v>31878.1</v>
       </c>
-      <c r="E46" s="34"/>
+      <c r="E46" s="43">
+        <v>43009.3</v>
+      </c>
       <c r="F46" s="34"/>
       <c r="G46" s="34"/>
       <c r="H46" s="34"/>
       <c r="I46" s="34"/>
       <c r="J46" s="34"/>
       <c r="K46" s="34"/>
       <c r="L46" s="34"/>
       <c r="M46" s="34"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="43">
         <v>20787.5</v>
       </c>
       <c r="C47" s="43">
         <v>42064</v>
       </c>
-      <c r="D47" s="49">
+      <c r="D47" s="43">
         <v>61394.6</v>
       </c>
-      <c r="E47" s="34"/>
+      <c r="E47" s="43">
+        <v>82676.100000000006</v>
+      </c>
       <c r="F47" s="34"/>
       <c r="G47" s="34"/>
       <c r="H47" s="34"/>
       <c r="I47" s="34"/>
       <c r="J47" s="34"/>
       <c r="K47" s="34"/>
       <c r="L47" s="34"/>
       <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="43">
         <v>4789.3</v>
       </c>
       <c r="C48" s="43">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="49">
+      <c r="D48" s="43">
         <v>13816.5</v>
       </c>
-      <c r="E48" s="34"/>
+      <c r="E48" s="43">
+        <v>18565.3</v>
+      </c>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="40"/>
       <c r="C49" s="44"/>
-      <c r="D49" s="50"/>
-      <c r="E49" s="33"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="34"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="45">
         <v>149578.6</v>
       </c>
       <c r="C50" s="43">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="49">
+      <c r="D50" s="43">
         <v>351804.9</v>
       </c>
-      <c r="E50" s="34"/>
+      <c r="E50" s="43">
+        <v>505615.2</v>
+      </c>
       <c r="F50" s="34"/>
       <c r="G50" s="35"/>
       <c r="H50" s="35"/>
       <c r="I50" s="34"/>
       <c r="J50" s="34"/>
       <c r="K50" s="34"/>
       <c r="L50" s="34"/>
       <c r="M50" s="34"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="45">
         <v>3165.2</v>
       </c>
       <c r="C51" s="43">
         <v>6345</v>
       </c>
-      <c r="D51" s="49">
+      <c r="D51" s="43">
         <v>9204.1</v>
       </c>
-      <c r="E51" s="34"/>
+      <c r="E51" s="43">
+        <v>12410.4</v>
+      </c>
       <c r="F51" s="34"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="45">
         <v>1929.3</v>
       </c>
       <c r="C52" s="43">
         <v>3625</v>
       </c>
-      <c r="D52" s="49">
+      <c r="D52" s="43">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E52" s="34"/>
+      <c r="E52" s="43">
+        <v>6577.7</v>
+      </c>
       <c r="F52" s="34"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="34"/>
       <c r="M52" s="34"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="45">
         <v>1091.2</v>
       </c>
       <c r="C53" s="43">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="49">
+      <c r="D53" s="43">
         <v>2893.9</v>
       </c>
-      <c r="E53" s="34"/>
+      <c r="E53" s="43">
+        <v>3524.6</v>
+      </c>
       <c r="F53" s="34"/>
       <c r="G53" s="35"/>
       <c r="H53" s="35"/>
       <c r="I53" s="34"/>
       <c r="J53" s="34"/>
       <c r="K53" s="34"/>
       <c r="L53" s="34"/>
       <c r="M53" s="34"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="45">
         <v>0</v>
       </c>
       <c r="C54" s="43">
         <v>0.1</v>
       </c>
-      <c r="D54" s="49">
+      <c r="D54" s="43">
         <v>2.1</v>
       </c>
-      <c r="E54" s="34"/>
+      <c r="E54" s="43">
+        <v>3.8</v>
+      </c>
       <c r="F54" s="34"/>
       <c r="G54" s="35"/>
       <c r="H54" s="35"/>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="45">
         <v>2045.7</v>
       </c>
       <c r="C55" s="43">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="49">
+      <c r="D55" s="43">
         <v>6022.9</v>
       </c>
-      <c r="E55" s="34"/>
+      <c r="E55" s="43">
+        <v>8065.5</v>
+      </c>
       <c r="F55" s="34"/>
       <c r="G55" s="35"/>
       <c r="H55" s="35"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="45">
         <v>1483.7</v>
       </c>
       <c r="C56" s="43">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="49">
+      <c r="D56" s="43">
         <v>6068</v>
       </c>
-      <c r="E56" s="34"/>
+      <c r="E56" s="43">
+        <v>7487.7</v>
+      </c>
       <c r="F56" s="34"/>
       <c r="G56" s="34"/>
       <c r="H56" s="35"/>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="45">
         <v>20</v>
       </c>
       <c r="C57" s="43">
         <v>33</v>
       </c>
-      <c r="D57" s="49">
+      <c r="D57" s="43">
         <v>48</v>
       </c>
-      <c r="E57" s="34"/>
+      <c r="E57" s="43">
+        <v>233</v>
+      </c>
       <c r="F57" s="34"/>
       <c r="G57" s="34"/>
       <c r="H57" s="35"/>
       <c r="I57" s="34"/>
       <c r="J57" s="34"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="45">
         <v>18593.8</v>
       </c>
       <c r="C58" s="43">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="49">
+      <c r="D58" s="43">
         <v>48627.3</v>
       </c>
-      <c r="E58" s="34"/>
+      <c r="E58" s="43">
+        <v>67228.3</v>
+      </c>
       <c r="F58" s="34"/>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="45">
         <v>350.8</v>
       </c>
       <c r="C59" s="43">
         <v>683.5</v>
       </c>
-      <c r="D59" s="49">
+      <c r="D59" s="43">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E59" s="34"/>
+      <c r="E59" s="43">
+        <v>1404.6</v>
+      </c>
       <c r="F59" s="34"/>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="45">
         <v>99.7</v>
       </c>
       <c r="C60" s="43">
         <v>185.1</v>
       </c>
-      <c r="D60" s="49">
+      <c r="D60" s="43">
         <v>281.7</v>
       </c>
-      <c r="E60" s="34"/>
+      <c r="E60" s="43">
+        <v>383.3</v>
+      </c>
       <c r="F60" s="34"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="45">
         <v>104172.2</v>
       </c>
       <c r="C61" s="43">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="49">
+      <c r="D61" s="43">
         <v>220409.2</v>
       </c>
-      <c r="E61" s="34"/>
+      <c r="E61" s="43">
+        <v>325334.3</v>
+      </c>
       <c r="F61" s="34"/>
       <c r="G61" s="35"/>
       <c r="H61" s="35"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="45">
         <v>4704.7</v>
       </c>
       <c r="C62" s="43">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="49">
+      <c r="D62" s="43">
         <v>13389.9</v>
       </c>
-      <c r="E62" s="34"/>
+      <c r="E62" s="43">
+        <v>18288.400000000001</v>
+      </c>
       <c r="F62" s="34"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="45">
         <v>44</v>
       </c>
       <c r="C63" s="43">
         <v>88.9</v>
       </c>
-      <c r="D63" s="49">
+      <c r="D63" s="43">
         <v>126.5</v>
       </c>
-      <c r="E63" s="34"/>
+      <c r="E63" s="43">
+        <v>172.7</v>
+      </c>
       <c r="F63" s="34"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
       <c r="A64" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="45">
         <v>1710.9</v>
       </c>
       <c r="C64" s="43">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="49">
+      <c r="D64" s="43">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E64" s="34"/>
+      <c r="E64" s="43">
+        <v>6797.6</v>
+      </c>
       <c r="F64" s="34"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="45">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="43">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="49">
+      <c r="D65" s="43">
         <v>28926.3</v>
       </c>
-      <c r="E65" s="34"/>
+      <c r="E65" s="43">
+        <v>41506.6</v>
+      </c>
       <c r="F65" s="34"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="45">
         <v>942.8</v>
       </c>
       <c r="C66" s="43">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="49">
+      <c r="D66" s="43">
         <v>2658.8</v>
       </c>
-      <c r="E66" s="34"/>
+      <c r="E66" s="43">
+        <v>3613.9</v>
+      </c>
       <c r="F66" s="34"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="45">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="43">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="49">
+      <c r="D67" s="43">
         <v>1585</v>
       </c>
-      <c r="E67" s="34"/>
+      <c r="E67" s="43">
+        <v>1997.8</v>
+      </c>
       <c r="F67" s="34"/>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="46" t="s">
         <v>77</v>
       </c>
       <c r="C68" s="43">
         <v>195</v>
       </c>
-      <c r="D68" s="49">
+      <c r="D68" s="43">
         <v>390</v>
       </c>
-      <c r="E68" s="37"/>
+      <c r="E68" s="43">
+        <v>585</v>
+      </c>
       <c r="F68" s="37"/>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="37"/>
       <c r="K68" s="37"/>
       <c r="L68" s="37"/>
       <c r="M68" s="37"/>
     </row>
     <row r="69" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="48"/>
       <c r="F69" s="48"/>
       <c r="G69" s="48"/>
       <c r="H69" s="48"/>
       <c r="I69" s="48"/>
       <c r="J69" s="38"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>