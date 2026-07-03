--- v1 (2026-05-17)
+++ v2 (2026-07-03)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="21585" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="10785" yWindow="-15" windowWidth="3600" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
@@ -1225,60 +1225,60 @@
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="16">
-        <v>46157</v>
+        <v>46190</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16">
-        <v>46188</v>
+        <v>46219</v>
       </c>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>63</v>
       </c>
@@ -1378,51 +1378,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="27" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="18.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="18.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
@@ -1483,492 +1483,526 @@
       </c>
       <c r="K4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="40"/>
       <c r="C5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="33" t="s">
+      <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="43">
         <v>246875.6</v>
       </c>
       <c r="C6" s="43">
         <v>487930.5</v>
       </c>
       <c r="D6" s="43">
         <v>647215.69999999995</v>
       </c>
       <c r="E6" s="43">
         <v>903837.5</v>
       </c>
-      <c r="F6" s="34"/>
+      <c r="F6" s="43">
+        <v>1151898.8999999999</v>
+      </c>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="43">
         <v>5669.7</v>
       </c>
       <c r="C7" s="43">
         <v>11461.7</v>
       </c>
       <c r="D7" s="43">
         <v>16791.900000000001</v>
       </c>
       <c r="E7" s="43">
         <v>22722.2</v>
       </c>
-      <c r="F7" s="34"/>
+      <c r="F7" s="43">
+        <v>27973.599999999999</v>
+      </c>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="43">
         <v>4748.3</v>
       </c>
       <c r="C8" s="43">
         <v>9357.5</v>
       </c>
       <c r="D8" s="43">
         <v>13743.2</v>
       </c>
       <c r="E8" s="43">
         <v>18272.8</v>
       </c>
-      <c r="F8" s="34"/>
+      <c r="F8" s="43">
+        <v>22612.5</v>
+      </c>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="43">
         <v>5435.7</v>
       </c>
       <c r="C9" s="43">
         <v>11689.9</v>
       </c>
       <c r="D9" s="43">
         <v>17152.599999999999</v>
       </c>
       <c r="E9" s="43">
         <v>22429.4</v>
       </c>
-      <c r="F9" s="34"/>
+      <c r="F9" s="43">
+        <v>27363.3</v>
+      </c>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="43">
         <v>4118.7</v>
       </c>
       <c r="C10" s="43">
         <v>8395.7000000000007</v>
       </c>
       <c r="D10" s="43">
         <v>12858.3</v>
       </c>
       <c r="E10" s="43">
         <v>17305</v>
       </c>
-      <c r="F10" s="34"/>
+      <c r="F10" s="43">
+        <v>21382.400000000001</v>
+      </c>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="43">
         <v>4757.2</v>
       </c>
       <c r="C11" s="43">
         <v>9410.1</v>
       </c>
       <c r="D11" s="43">
         <v>14174.5</v>
       </c>
       <c r="E11" s="43">
         <v>19235.2</v>
       </c>
-      <c r="F11" s="34"/>
+      <c r="F11" s="43">
+        <v>23363.4</v>
+      </c>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="43">
         <v>3246</v>
       </c>
       <c r="C12" s="43">
         <v>7000</v>
       </c>
       <c r="D12" s="43">
         <v>11117.4</v>
       </c>
       <c r="E12" s="43">
         <v>14197.7</v>
       </c>
-      <c r="F12" s="34"/>
+      <c r="F12" s="43">
+        <v>16972.5</v>
+      </c>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>3911.7</v>
       </c>
       <c r="C13" s="43">
         <v>7674.4</v>
       </c>
       <c r="D13" s="43">
         <v>11452.8</v>
       </c>
       <c r="E13" s="43">
         <v>15361.2</v>
       </c>
-      <c r="F13" s="34"/>
+      <c r="F13" s="43">
+        <v>19476.099999999999</v>
+      </c>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="43">
         <v>1541.1</v>
       </c>
       <c r="C14" s="43">
         <v>3231.4</v>
       </c>
       <c r="D14" s="43">
         <v>5082.3999999999996</v>
       </c>
       <c r="E14" s="43">
         <v>7239.4</v>
       </c>
-      <c r="F14" s="34"/>
+      <c r="F14" s="43">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="43">
         <v>27753.8</v>
       </c>
       <c r="C15" s="43">
         <v>53061.5</v>
       </c>
       <c r="D15" s="43">
         <v>75708.399999999994</v>
       </c>
       <c r="E15" s="43">
         <v>103710</v>
       </c>
-      <c r="F15" s="34"/>
+      <c r="F15" s="43">
+        <v>133181</v>
+      </c>
       <c r="G15" s="34"/>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="43">
         <v>4206.7</v>
       </c>
       <c r="C16" s="43">
         <v>8459.2999999999993</v>
       </c>
       <c r="D16" s="43">
         <v>12636.1</v>
       </c>
       <c r="E16" s="43">
         <v>16937.7</v>
       </c>
-      <c r="F16" s="34"/>
+      <c r="F16" s="43">
+        <v>21289.9</v>
+      </c>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:16384" s="1" customFormat="1">
       <c r="A17" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43">
         <v>2298</v>
       </c>
       <c r="C17" s="43">
         <v>4514.6000000000004</v>
       </c>
       <c r="D17" s="43">
         <v>6941.8</v>
       </c>
       <c r="E17" s="43">
         <v>9707.7999999999993</v>
       </c>
-      <c r="F17" s="34"/>
+      <c r="F17" s="43">
+        <v>12889</v>
+      </c>
       <c r="G17" s="34"/>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:16384" s="1" customFormat="1">
       <c r="A18" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43">
         <v>106580.7</v>
       </c>
       <c r="C18" s="43">
         <v>206565.1</v>
       </c>
       <c r="D18" s="43">
         <v>227734.5</v>
       </c>
       <c r="E18" s="43">
         <v>335229.3</v>
       </c>
-      <c r="F18" s="34"/>
+      <c r="F18" s="43">
+        <v>433276.8</v>
+      </c>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:16384" s="1" customFormat="1">
       <c r="A19" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43">
         <v>9168.1</v>
       </c>
       <c r="C19" s="43">
         <v>17740.3</v>
       </c>
       <c r="D19" s="43">
         <v>26751.3</v>
       </c>
       <c r="E19" s="43">
         <v>35982.800000000003</v>
       </c>
-      <c r="F19" s="34"/>
+      <c r="F19" s="43">
+        <v>45413.599999999999</v>
+      </c>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:16384" s="1" customFormat="1">
       <c r="A20" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="43">
         <v>2863.7</v>
       </c>
       <c r="C20" s="43">
         <v>5862.4</v>
       </c>
       <c r="D20" s="43">
         <v>8720.5</v>
       </c>
       <c r="E20" s="43">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="34"/>
+      <c r="F20" s="43">
+        <v>14701</v>
+      </c>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:16384" s="1" customFormat="1">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="43">
         <v>5148.5</v>
       </c>
       <c r="C21" s="43">
         <v>11631.1</v>
       </c>
       <c r="D21" s="43">
         <v>18541.3</v>
       </c>
       <c r="E21" s="43">
         <v>25510.5</v>
       </c>
-      <c r="F21" s="34"/>
+      <c r="F21" s="43">
+        <v>33060.300000000003</v>
+      </c>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:16384" s="1" customFormat="1">
       <c r="A22" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="43">
         <v>4048.3</v>
       </c>
       <c r="C22" s="43">
         <v>8143.7</v>
       </c>
       <c r="D22" s="43">
         <v>12174.3</v>
       </c>
       <c r="E22" s="43">
         <v>16406.7</v>
       </c>
-      <c r="F22" s="34"/>
+      <c r="F22" s="43">
+        <v>20290.900000000001</v>
+      </c>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
@@ -18320,1160 +18354,1248 @@
       <c r="XEW22" s="3"/>
       <c r="XEX22" s="3"/>
       <c r="XEY22" s="3"/>
       <c r="XEZ22" s="3"/>
       <c r="XFA22" s="3"/>
       <c r="XFB22" s="3"/>
       <c r="XFC22" s="3"/>
       <c r="XFD22" s="3"/>
     </row>
     <row r="23" spans="1:16384" s="1" customFormat="1">
       <c r="A23" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="43">
         <v>13593.9</v>
       </c>
       <c r="C23" s="43">
         <v>27294.400000000001</v>
       </c>
       <c r="D23" s="43">
         <v>43911.3</v>
       </c>
       <c r="E23" s="43">
         <v>61479.5</v>
       </c>
-      <c r="F23" s="34"/>
+      <c r="F23" s="43">
+        <v>77850.3</v>
+      </c>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:16384" s="1" customFormat="1">
       <c r="A24" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="43">
         <v>11652.9</v>
       </c>
       <c r="C24" s="43">
         <v>23683.8</v>
       </c>
       <c r="D24" s="43">
         <v>34536.9</v>
       </c>
       <c r="E24" s="43">
         <v>46623.199999999997</v>
       </c>
-      <c r="F24" s="34"/>
+      <c r="F24" s="43">
+        <v>58769.8</v>
+      </c>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:16384" s="1" customFormat="1">
       <c r="A25" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="43">
         <v>21343.3</v>
       </c>
       <c r="C25" s="43">
         <v>43100.5</v>
       </c>
       <c r="D25" s="43">
         <v>62979.6</v>
       </c>
       <c r="E25" s="43">
         <v>84673.9</v>
       </c>
-      <c r="F25" s="34"/>
+      <c r="F25" s="43">
+        <v>107279.5</v>
+      </c>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:16384" s="1" customFormat="1">
       <c r="A26" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="43">
         <v>4789.3</v>
       </c>
       <c r="C26" s="43">
         <v>9653.2000000000007</v>
       </c>
       <c r="D26" s="43">
         <v>14206.5</v>
       </c>
       <c r="E26" s="43">
         <v>19150.3</v>
       </c>
-      <c r="F26" s="34"/>
+      <c r="F26" s="43">
+        <v>25062.1</v>
+      </c>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
     <row r="27" spans="1:16384" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="44"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
-      <c r="F27" s="33"/>
+      <c r="F27" s="43"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:16384" s="1" customFormat="1">
       <c r="A28" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="43">
         <v>97297</v>
       </c>
       <c r="C28" s="43">
         <v>198419.6</v>
       </c>
       <c r="D28" s="43">
         <v>295410.8</v>
       </c>
       <c r="E28" s="43">
         <v>398222.4</v>
       </c>
-      <c r="F28" s="34"/>
+      <c r="F28" s="43">
+        <v>502393.5</v>
+      </c>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
     </row>
     <row r="29" spans="1:16384" s="1" customFormat="1">
       <c r="A29" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="43">
         <v>2504.5</v>
       </c>
       <c r="C29" s="43">
         <v>5116.8</v>
       </c>
       <c r="D29" s="43">
         <v>7587.8</v>
       </c>
       <c r="E29" s="43">
         <v>10311.799999999999</v>
       </c>
-      <c r="F29" s="34"/>
+      <c r="F29" s="43">
+        <v>12891.6</v>
+      </c>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
     </row>
     <row r="30" spans="1:16384" s="1" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="43">
         <v>2819</v>
       </c>
       <c r="C30" s="43">
         <v>5732.5</v>
       </c>
       <c r="D30" s="43">
         <v>8653.1</v>
       </c>
       <c r="E30" s="43">
         <v>11695.1</v>
       </c>
-      <c r="F30" s="34"/>
+      <c r="F30" s="43">
+        <v>14782.8</v>
+      </c>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
       <c r="M30" s="34"/>
     </row>
     <row r="31" spans="1:16384" s="1" customFormat="1">
       <c r="A31" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43">
         <v>4344.5</v>
       </c>
       <c r="C31" s="43">
         <v>9736.5</v>
       </c>
       <c r="D31" s="43">
         <v>14258.7</v>
       </c>
       <c r="E31" s="43">
         <v>18904.8</v>
       </c>
-      <c r="F31" s="34"/>
+      <c r="F31" s="43">
+        <v>23154.799999999999</v>
+      </c>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
     </row>
     <row r="32" spans="1:16384" s="1" customFormat="1">
       <c r="A32" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="43">
         <v>4118.7</v>
       </c>
       <c r="C32" s="43">
         <v>8395.7000000000007</v>
       </c>
       <c r="D32" s="43">
         <v>12856.2</v>
       </c>
       <c r="E32" s="43">
         <v>17301.099999999999</v>
       </c>
-      <c r="F32" s="34"/>
+      <c r="F32" s="43">
+        <v>21372.7</v>
+      </c>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="43">
         <v>2711.6</v>
       </c>
       <c r="C33" s="43">
         <v>5368.8</v>
       </c>
       <c r="D33" s="43">
         <v>8151.7</v>
       </c>
       <c r="E33" s="43">
         <v>11169.7</v>
       </c>
-      <c r="F33" s="34"/>
+      <c r="F33" s="43">
+        <v>13263.3</v>
+      </c>
       <c r="G33" s="34"/>
       <c r="H33" s="34"/>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="43">
         <v>1762.4</v>
       </c>
       <c r="C34" s="43">
         <v>3436.6</v>
       </c>
       <c r="D34" s="43">
         <v>5049.3999999999996</v>
       </c>
       <c r="E34" s="43">
         <v>6710</v>
       </c>
-      <c r="F34" s="34"/>
+      <c r="F34" s="43">
+        <v>8426.9</v>
+      </c>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="43">
         <v>3911.7</v>
       </c>
       <c r="C35" s="43">
         <v>7674.4</v>
       </c>
       <c r="D35" s="43">
         <v>11452.8</v>
       </c>
       <c r="E35" s="43">
         <v>15361.2</v>
       </c>
-      <c r="F35" s="34"/>
+      <c r="F35" s="43">
+        <v>19476.099999999999</v>
+      </c>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="43">
         <v>1521.1</v>
       </c>
       <c r="C36" s="43">
         <v>3198.4</v>
       </c>
       <c r="D36" s="43">
         <v>5034.3999999999996</v>
       </c>
       <c r="E36" s="43">
         <v>7006.4</v>
       </c>
-      <c r="F36" s="34"/>
+      <c r="F36" s="43">
+        <v>9042.7000000000007</v>
+      </c>
       <c r="G36" s="34"/>
       <c r="H36" s="34"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="43">
         <v>9160</v>
       </c>
       <c r="C37" s="43">
         <v>18371</v>
       </c>
       <c r="D37" s="43">
         <v>27081.200000000001</v>
       </c>
       <c r="E37" s="43">
         <v>36481.699999999997</v>
       </c>
-      <c r="F37" s="34"/>
+      <c r="F37" s="43">
+        <v>45908.6</v>
+      </c>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="43">
         <v>3855.9</v>
       </c>
       <c r="C38" s="43">
         <v>7775.8</v>
       </c>
       <c r="D38" s="43">
         <v>11602</v>
       </c>
       <c r="E38" s="43">
         <v>15533.1</v>
       </c>
-      <c r="F38" s="34"/>
+      <c r="F38" s="43">
+        <v>19379.5</v>
+      </c>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="43">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="43">
         <v>4329.5</v>
       </c>
       <c r="D39" s="43">
         <v>6660.2</v>
       </c>
       <c r="E39" s="43">
         <v>9324.5</v>
       </c>
-      <c r="F39" s="34"/>
+      <c r="F39" s="43">
+        <v>12399</v>
+      </c>
       <c r="G39" s="34"/>
       <c r="H39" s="34"/>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="43">
         <v>2408.5</v>
       </c>
       <c r="C40" s="43">
         <v>4865.8999999999996</v>
       </c>
       <c r="D40" s="43">
         <v>7325.3</v>
       </c>
       <c r="E40" s="43">
         <v>9895</v>
       </c>
-      <c r="F40" s="34"/>
+      <c r="F40" s="43">
+        <v>12533.6</v>
+      </c>
       <c r="G40" s="34"/>
       <c r="H40" s="34"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="43">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="43">
         <v>8772.7999999999993</v>
       </c>
       <c r="D41" s="43">
         <v>13361.4</v>
       </c>
       <c r="E41" s="43">
         <v>17694.400000000001</v>
       </c>
-      <c r="F41" s="34"/>
+      <c r="F41" s="43">
+        <v>22175.5</v>
+      </c>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
       <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="43">
         <v>2863.7</v>
       </c>
       <c r="C42" s="43">
         <v>5862.4</v>
       </c>
       <c r="D42" s="43">
         <v>8720.5</v>
       </c>
       <c r="E42" s="43">
         <v>11663.1</v>
       </c>
-      <c r="F42" s="34"/>
+      <c r="F42" s="43">
+        <v>14701</v>
+      </c>
       <c r="G42" s="34"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="43">
         <v>5104.5</v>
       </c>
       <c r="C43" s="43">
         <v>11542.2</v>
       </c>
       <c r="D43" s="43">
         <v>18414.8</v>
       </c>
       <c r="E43" s="43">
         <v>25337.8</v>
       </c>
-      <c r="F43" s="34"/>
+      <c r="F43" s="43">
+        <v>32834.5</v>
+      </c>
       <c r="G43" s="34"/>
       <c r="H43" s="34"/>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="43">
         <v>2337.4</v>
       </c>
       <c r="C44" s="43">
         <v>4716.2</v>
       </c>
       <c r="D44" s="43">
         <v>7127.2</v>
       </c>
       <c r="E44" s="43">
         <v>9609.1</v>
       </c>
-      <c r="F44" s="34"/>
+      <c r="F44" s="43">
+        <v>11775.8</v>
+      </c>
       <c r="G44" s="34"/>
       <c r="H44" s="34"/>
       <c r="I44" s="34"/>
       <c r="J44" s="34"/>
       <c r="K44" s="34"/>
       <c r="L44" s="34"/>
       <c r="M44" s="34"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="43">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="43">
         <v>10155.799999999999</v>
       </c>
       <c r="D45" s="43">
         <v>14985</v>
       </c>
       <c r="E45" s="43">
         <v>19972.8</v>
       </c>
-      <c r="F45" s="34"/>
+      <c r="F45" s="43">
+        <v>24759.7</v>
+      </c>
       <c r="G45" s="34"/>
       <c r="H45" s="34"/>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
       <c r="M45" s="34"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="43">
         <v>10710.1</v>
       </c>
       <c r="C46" s="43">
         <v>21846.3</v>
       </c>
       <c r="D46" s="43">
         <v>31878.1</v>
       </c>
       <c r="E46" s="43">
         <v>43009.3</v>
       </c>
-      <c r="F46" s="34"/>
+      <c r="F46" s="43">
+        <v>54158.6</v>
+      </c>
       <c r="G46" s="34"/>
       <c r="H46" s="34"/>
       <c r="I46" s="34"/>
       <c r="J46" s="34"/>
       <c r="K46" s="34"/>
       <c r="L46" s="34"/>
       <c r="M46" s="34"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="43">
         <v>20787.5</v>
       </c>
       <c r="C47" s="43">
         <v>42064</v>
       </c>
       <c r="D47" s="43">
         <v>61394.6</v>
       </c>
       <c r="E47" s="43">
         <v>82676.100000000006</v>
       </c>
-      <c r="F47" s="34"/>
+      <c r="F47" s="43">
+        <v>104879.6</v>
+      </c>
       <c r="G47" s="34"/>
       <c r="H47" s="34"/>
       <c r="I47" s="34"/>
       <c r="J47" s="34"/>
       <c r="K47" s="34"/>
       <c r="L47" s="34"/>
       <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="43">
         <v>4789.3</v>
       </c>
       <c r="C48" s="43">
         <v>9458.2000000000007</v>
       </c>
       <c r="D48" s="43">
         <v>13816.5</v>
       </c>
       <c r="E48" s="43">
         <v>18565.3</v>
       </c>
-      <c r="F48" s="34"/>
+      <c r="F48" s="43">
+        <v>24477.1</v>
+      </c>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="40"/>
       <c r="C49" s="44"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
-      <c r="F49" s="33"/>
+      <c r="F49" s="43"/>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="34"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="45">
         <v>149578.6</v>
       </c>
       <c r="C50" s="43">
         <v>289510.8</v>
       </c>
       <c r="D50" s="43">
         <v>351804.9</v>
       </c>
       <c r="E50" s="43">
         <v>505615.2</v>
       </c>
-      <c r="F50" s="34"/>
+      <c r="F50" s="43">
+        <v>649505.4</v>
+      </c>
       <c r="G50" s="35"/>
       <c r="H50" s="35"/>
       <c r="I50" s="34"/>
       <c r="J50" s="34"/>
       <c r="K50" s="34"/>
       <c r="L50" s="34"/>
       <c r="M50" s="34"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="45">
         <v>3165.2</v>
       </c>
       <c r="C51" s="43">
         <v>6345</v>
       </c>
       <c r="D51" s="43">
         <v>9204.1</v>
       </c>
       <c r="E51" s="43">
         <v>12410.4</v>
       </c>
-      <c r="F51" s="34"/>
+      <c r="F51" s="43">
+        <v>15082</v>
+      </c>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="45">
         <v>1929.3</v>
       </c>
       <c r="C52" s="43">
         <v>3625</v>
       </c>
       <c r="D52" s="43">
         <v>5090.1000000000004</v>
       </c>
       <c r="E52" s="43">
         <v>6577.7</v>
       </c>
-      <c r="F52" s="34"/>
+      <c r="F52" s="43">
+        <v>7829.7</v>
+      </c>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="34"/>
       <c r="M52" s="34"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="45">
         <v>1091.2</v>
       </c>
       <c r="C53" s="43">
         <v>1953.4</v>
       </c>
       <c r="D53" s="43">
         <v>2893.9</v>
       </c>
       <c r="E53" s="43">
         <v>3524.6</v>
       </c>
-      <c r="F53" s="34"/>
+      <c r="F53" s="43">
+        <v>4208.5</v>
+      </c>
       <c r="G53" s="35"/>
       <c r="H53" s="35"/>
       <c r="I53" s="34"/>
       <c r="J53" s="34"/>
       <c r="K53" s="34"/>
       <c r="L53" s="34"/>
       <c r="M53" s="34"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="45">
         <v>0</v>
       </c>
       <c r="C54" s="43">
         <v>0.1</v>
       </c>
       <c r="D54" s="43">
         <v>2.1</v>
       </c>
       <c r="E54" s="43">
         <v>3.8</v>
       </c>
-      <c r="F54" s="34"/>
+      <c r="F54" s="43">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="G54" s="35"/>
       <c r="H54" s="35"/>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="45">
         <v>2045.7</v>
       </c>
       <c r="C55" s="43">
         <v>4041.3</v>
       </c>
       <c r="D55" s="43">
         <v>6022.9</v>
       </c>
       <c r="E55" s="43">
         <v>8065.5</v>
       </c>
-      <c r="F55" s="34"/>
+      <c r="F55" s="43">
+        <v>10100.1</v>
+      </c>
       <c r="G55" s="35"/>
       <c r="H55" s="35"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="45">
         <v>1483.7</v>
       </c>
       <c r="C56" s="43">
         <v>3563.3</v>
       </c>
       <c r="D56" s="43">
         <v>6068</v>
       </c>
       <c r="E56" s="43">
         <v>7487.7</v>
       </c>
-      <c r="F56" s="34"/>
+      <c r="F56" s="43">
+        <v>8545.6</v>
+      </c>
       <c r="G56" s="34"/>
       <c r="H56" s="35"/>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="45">
         <v>20</v>
       </c>
       <c r="C57" s="43">
         <v>33</v>
       </c>
       <c r="D57" s="43">
         <v>48</v>
       </c>
       <c r="E57" s="43">
         <v>233</v>
       </c>
-      <c r="F57" s="34"/>
+      <c r="F57" s="43">
+        <v>648</v>
+      </c>
       <c r="G57" s="34"/>
       <c r="H57" s="35"/>
       <c r="I57" s="34"/>
       <c r="J57" s="34"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="45">
         <v>18593.8</v>
       </c>
       <c r="C58" s="43">
         <v>34690.5</v>
       </c>
       <c r="D58" s="43">
         <v>48627.3</v>
       </c>
       <c r="E58" s="43">
         <v>67228.3</v>
       </c>
-      <c r="F58" s="34"/>
+      <c r="F58" s="43">
+        <v>87272.4</v>
+      </c>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="45">
         <v>350.8</v>
       </c>
       <c r="C59" s="43">
         <v>683.5</v>
       </c>
       <c r="D59" s="43">
         <v>1034.0999999999999</v>
       </c>
       <c r="E59" s="43">
         <v>1404.6</v>
       </c>
-      <c r="F59" s="34"/>
+      <c r="F59" s="43">
+        <v>1910.4</v>
+      </c>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="45">
         <v>99.7</v>
       </c>
       <c r="C60" s="43">
         <v>185.1</v>
       </c>
       <c r="D60" s="43">
         <v>281.7</v>
       </c>
       <c r="E60" s="43">
         <v>383.3</v>
       </c>
-      <c r="F60" s="34"/>
+      <c r="F60" s="43">
+        <v>490</v>
+      </c>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="45">
         <v>104172.2</v>
       </c>
       <c r="C61" s="43">
         <v>201699.20000000001</v>
       </c>
       <c r="D61" s="43">
         <v>220409.2</v>
       </c>
       <c r="E61" s="43">
         <v>325334.3</v>
       </c>
-      <c r="F61" s="34"/>
+      <c r="F61" s="43">
+        <v>420743.2</v>
+      </c>
       <c r="G61" s="35"/>
       <c r="H61" s="35"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="45">
         <v>4704.7</v>
       </c>
       <c r="C62" s="43">
         <v>8967.5</v>
       </c>
       <c r="D62" s="43">
         <v>13389.9</v>
       </c>
       <c r="E62" s="43">
         <v>18288.400000000001</v>
       </c>
-      <c r="F62" s="34"/>
+      <c r="F62" s="43">
+        <v>23238.1</v>
+      </c>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="45">
         <v>44</v>
       </c>
       <c r="C63" s="43">
         <v>88.9</v>
       </c>
       <c r="D63" s="43">
         <v>126.5</v>
       </c>
       <c r="E63" s="43">
         <v>172.7</v>
       </c>
-      <c r="F63" s="34"/>
+      <c r="F63" s="43">
+        <v>225.8</v>
+      </c>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
       <c r="A64" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="45">
         <v>1710.9</v>
       </c>
       <c r="C64" s="43">
         <v>3427.5</v>
       </c>
       <c r="D64" s="43">
         <v>5047.1000000000004</v>
       </c>
       <c r="E64" s="43">
         <v>6797.6</v>
       </c>
-      <c r="F64" s="34"/>
+      <c r="F64" s="43">
+        <v>8515.1</v>
+      </c>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="45">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="43">
         <v>17138.599999999999</v>
       </c>
       <c r="D65" s="43">
         <v>28926.3</v>
       </c>
       <c r="E65" s="43">
         <v>41506.6</v>
       </c>
-      <c r="F65" s="34"/>
+      <c r="F65" s="43">
+        <v>53090.6</v>
+      </c>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="45">
         <v>942.8</v>
       </c>
       <c r="C66" s="43">
         <v>1837.5</v>
       </c>
       <c r="D66" s="43">
         <v>2658.8</v>
       </c>
       <c r="E66" s="43">
         <v>3613.9</v>
       </c>
-      <c r="F66" s="34"/>
+      <c r="F66" s="43">
+        <v>4611.2</v>
+      </c>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="45">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="43">
         <v>1036.5</v>
       </c>
       <c r="D67" s="43">
         <v>1585</v>
       </c>
       <c r="E67" s="43">
         <v>1997.8</v>
       </c>
-      <c r="F67" s="34"/>
+      <c r="F67" s="43">
+        <v>2399.9</v>
+      </c>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="46" t="s">
         <v>77</v>
       </c>
       <c r="C68" s="43">
         <v>195</v>
       </c>
       <c r="D68" s="43">
         <v>390</v>
       </c>
       <c r="E68" s="43">
         <v>585</v>
       </c>
-      <c r="F68" s="37"/>
+      <c r="F68" s="43">
+        <v>585</v>
+      </c>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="37"/>
       <c r="K68" s="37"/>
       <c r="L68" s="37"/>
       <c r="M68" s="37"/>
     </row>
     <row r="69" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="48"/>
       <c r="F69" s="48"/>
       <c r="G69" s="48"/>
       <c r="H69" s="48"/>
       <c r="I69" s="48"/>
       <c r="J69" s="38"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>
       <c r="N69" s="5"/>