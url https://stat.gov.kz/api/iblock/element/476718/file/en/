--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10785" yWindow="-15" windowWidth="3600" windowHeight="12840"/>
+    <workbookView xWindow="9384" yWindow="936" windowWidth="18060" windowHeight="7092"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
@@ -1091,58 +1091,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="42.33203125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="8">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>40</v>
@@ -1184,101 +1184,101 @@
       </c>
     </row>
     <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="9" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
-    <row r="12" spans="1:13" s="9" customFormat="1" ht="25.5">
+    <row r="12" spans="1:13" s="9" customFormat="1" ht="26.4">
       <c r="A12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="9" customFormat="1">
       <c r="A13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="16">
-        <v>46190</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16">
-        <v>46219</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>63</v>
       </c>
@@ -1309,55 +1309,55 @@
     <row r="25" spans="1:13">
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="17"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="24"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="26"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="26"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="26" t="s">
         <v>67</v>
       </c>
@@ -1378,67 +1378,67 @@
     <row r="12" spans="2:2">
       <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="27" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
-    <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="18.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.44140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.88671875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="18.5546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="15.88671875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="18.44140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
@@ -1469,51 +1469,51 @@
       <c r="F4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="31" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="23.25">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="40"/>
       <c r="C5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>0</v>
       </c>
@@ -1527,483 +1527,517 @@
         <v>0</v>
       </c>
       <c r="M5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="43">
         <v>246875.6</v>
       </c>
       <c r="C6" s="43">
         <v>487930.5</v>
       </c>
       <c r="D6" s="43">
         <v>647215.69999999995</v>
       </c>
       <c r="E6" s="43">
         <v>903837.5</v>
       </c>
       <c r="F6" s="43">
         <v>1151898.8999999999</v>
       </c>
-      <c r="G6" s="34"/>
+      <c r="G6" s="43">
+        <v>1423634.8</v>
+      </c>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="43">
         <v>5669.7</v>
       </c>
       <c r="C7" s="43">
         <v>11461.7</v>
       </c>
       <c r="D7" s="43">
         <v>16791.900000000001</v>
       </c>
       <c r="E7" s="43">
         <v>22722.2</v>
       </c>
       <c r="F7" s="43">
         <v>27973.599999999999</v>
       </c>
-      <c r="G7" s="34"/>
+      <c r="G7" s="43">
+        <v>33439.4</v>
+      </c>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="43">
         <v>4748.3</v>
       </c>
       <c r="C8" s="43">
         <v>9357.5</v>
       </c>
       <c r="D8" s="43">
         <v>13743.2</v>
       </c>
       <c r="E8" s="43">
         <v>18272.8</v>
       </c>
       <c r="F8" s="43">
         <v>22612.5</v>
       </c>
-      <c r="G8" s="34"/>
+      <c r="G8" s="43">
+        <v>27275.200000000001</v>
+      </c>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="43">
         <v>5435.7</v>
       </c>
       <c r="C9" s="43">
         <v>11689.9</v>
       </c>
       <c r="D9" s="43">
         <v>17152.599999999999</v>
       </c>
       <c r="E9" s="43">
         <v>22429.4</v>
       </c>
       <c r="F9" s="43">
         <v>27363.3</v>
       </c>
-      <c r="G9" s="34"/>
+      <c r="G9" s="43">
+        <v>32453.5</v>
+      </c>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="43">
         <v>4118.7</v>
       </c>
       <c r="C10" s="43">
         <v>8395.7000000000007</v>
       </c>
       <c r="D10" s="43">
         <v>12858.3</v>
       </c>
       <c r="E10" s="43">
         <v>17305</v>
       </c>
       <c r="F10" s="43">
         <v>21382.400000000001</v>
       </c>
-      <c r="G10" s="34"/>
+      <c r="G10" s="43">
+        <v>26430.7</v>
+      </c>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="43">
         <v>4757.2</v>
       </c>
       <c r="C11" s="43">
         <v>9410.1</v>
       </c>
       <c r="D11" s="43">
         <v>14174.5</v>
       </c>
       <c r="E11" s="43">
         <v>19235.2</v>
       </c>
       <c r="F11" s="43">
         <v>23363.4</v>
       </c>
-      <c r="G11" s="34"/>
+      <c r="G11" s="43">
+        <v>27807.5</v>
+      </c>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="43">
         <v>3246</v>
       </c>
       <c r="C12" s="43">
         <v>7000</v>
       </c>
       <c r="D12" s="43">
         <v>11117.4</v>
       </c>
       <c r="E12" s="43">
         <v>14197.7</v>
       </c>
       <c r="F12" s="43">
         <v>16972.5</v>
       </c>
-      <c r="G12" s="34"/>
+      <c r="G12" s="43">
+        <v>19504.599999999999</v>
+      </c>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>3911.7</v>
       </c>
       <c r="C13" s="43">
         <v>7674.4</v>
       </c>
       <c r="D13" s="43">
         <v>11452.8</v>
       </c>
       <c r="E13" s="43">
         <v>15361.2</v>
       </c>
       <c r="F13" s="43">
         <v>19476.099999999999</v>
       </c>
-      <c r="G13" s="34"/>
+      <c r="G13" s="43">
+        <v>23969.3</v>
+      </c>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="43">
         <v>1541.1</v>
       </c>
       <c r="C14" s="43">
         <v>3231.4</v>
       </c>
       <c r="D14" s="43">
         <v>5082.3999999999996</v>
       </c>
       <c r="E14" s="43">
         <v>7239.4</v>
       </c>
       <c r="F14" s="43">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G14" s="34"/>
+      <c r="G14" s="43">
+        <v>12083.4</v>
+      </c>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="43">
         <v>27753.8</v>
       </c>
       <c r="C15" s="43">
         <v>53061.5</v>
       </c>
       <c r="D15" s="43">
         <v>75708.399999999994</v>
       </c>
       <c r="E15" s="43">
         <v>103710</v>
       </c>
       <c r="F15" s="43">
         <v>133181</v>
       </c>
-      <c r="G15" s="34"/>
+      <c r="G15" s="43">
+        <v>161870.5</v>
+      </c>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="43">
         <v>4206.7</v>
       </c>
       <c r="C16" s="43">
         <v>8459.2999999999993</v>
       </c>
       <c r="D16" s="43">
         <v>12636.1</v>
       </c>
       <c r="E16" s="43">
         <v>16937.7</v>
       </c>
       <c r="F16" s="43">
         <v>21289.9</v>
       </c>
-      <c r="G16" s="34"/>
+      <c r="G16" s="43">
+        <v>25988.3</v>
+      </c>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:16384" s="1" customFormat="1">
       <c r="A17" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43">
         <v>2298</v>
       </c>
       <c r="C17" s="43">
         <v>4514.6000000000004</v>
       </c>
       <c r="D17" s="43">
         <v>6941.8</v>
       </c>
       <c r="E17" s="43">
         <v>9707.7999999999993</v>
       </c>
       <c r="F17" s="43">
         <v>12889</v>
       </c>
-      <c r="G17" s="34"/>
+      <c r="G17" s="43">
+        <v>16243.3</v>
+      </c>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:16384" s="1" customFormat="1">
       <c r="A18" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43">
         <v>106580.7</v>
       </c>
       <c r="C18" s="43">
         <v>206565.1</v>
       </c>
       <c r="D18" s="43">
         <v>227734.5</v>
       </c>
       <c r="E18" s="43">
         <v>335229.3</v>
       </c>
       <c r="F18" s="43">
         <v>433276.8</v>
       </c>
-      <c r="G18" s="34"/>
+      <c r="G18" s="43">
+        <v>552106.4</v>
+      </c>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:16384" s="1" customFormat="1">
       <c r="A19" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43">
         <v>9168.1</v>
       </c>
       <c r="C19" s="43">
         <v>17740.3</v>
       </c>
       <c r="D19" s="43">
         <v>26751.3</v>
       </c>
       <c r="E19" s="43">
         <v>35982.800000000003</v>
       </c>
       <c r="F19" s="43">
         <v>45413.599999999999</v>
       </c>
-      <c r="G19" s="34"/>
+      <c r="G19" s="43">
+        <v>55653.3</v>
+      </c>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:16384" s="1" customFormat="1">
       <c r="A20" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="43">
         <v>2863.7</v>
       </c>
       <c r="C20" s="43">
         <v>5862.4</v>
       </c>
       <c r="D20" s="43">
         <v>8720.5</v>
       </c>
       <c r="E20" s="43">
         <v>11663.1</v>
       </c>
       <c r="F20" s="43">
         <v>14701</v>
       </c>
-      <c r="G20" s="34"/>
+      <c r="G20" s="43">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:16384" s="1" customFormat="1">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="43">
         <v>5148.5</v>
       </c>
       <c r="C21" s="43">
         <v>11631.1</v>
       </c>
       <c r="D21" s="43">
         <v>18541.3</v>
       </c>
       <c r="E21" s="43">
         <v>25510.5</v>
       </c>
       <c r="F21" s="43">
         <v>33060.300000000003</v>
       </c>
-      <c r="G21" s="34"/>
+      <c r="G21" s="43">
+        <v>40078</v>
+      </c>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:16384" s="1" customFormat="1">
       <c r="A22" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="43">
         <v>4048.3</v>
       </c>
       <c r="C22" s="43">
         <v>8143.7</v>
       </c>
       <c r="D22" s="43">
         <v>12174.3</v>
       </c>
       <c r="E22" s="43">
         <v>16406.7</v>
       </c>
       <c r="F22" s="43">
         <v>20290.900000000001</v>
       </c>
-      <c r="G22" s="34"/>
+      <c r="G22" s="43">
+        <v>24603</v>
+      </c>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
@@ -18357,1246 +18391,1334 @@
       <c r="XEZ22" s="3"/>
       <c r="XFA22" s="3"/>
       <c r="XFB22" s="3"/>
       <c r="XFC22" s="3"/>
       <c r="XFD22" s="3"/>
     </row>
     <row r="23" spans="1:16384" s="1" customFormat="1">
       <c r="A23" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="43">
         <v>13593.9</v>
       </c>
       <c r="C23" s="43">
         <v>27294.400000000001</v>
       </c>
       <c r="D23" s="43">
         <v>43911.3</v>
       </c>
       <c r="E23" s="43">
         <v>61479.5</v>
       </c>
       <c r="F23" s="43">
         <v>77850.3</v>
       </c>
-      <c r="G23" s="34"/>
+      <c r="G23" s="43">
+        <v>92578.5</v>
+      </c>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:16384" s="1" customFormat="1">
       <c r="A24" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="43">
         <v>11652.9</v>
       </c>
       <c r="C24" s="43">
         <v>23683.8</v>
       </c>
       <c r="D24" s="43">
         <v>34536.9</v>
       </c>
       <c r="E24" s="43">
         <v>46623.199999999997</v>
       </c>
       <c r="F24" s="43">
         <v>58769.8</v>
       </c>
-      <c r="G24" s="34"/>
+      <c r="G24" s="43">
+        <v>71430.7</v>
+      </c>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:16384" s="1" customFormat="1">
       <c r="A25" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="43">
         <v>21343.3</v>
       </c>
       <c r="C25" s="43">
         <v>43100.5</v>
       </c>
       <c r="D25" s="43">
         <v>62979.6</v>
       </c>
       <c r="E25" s="43">
         <v>84673.9</v>
       </c>
       <c r="F25" s="43">
         <v>107279.5</v>
       </c>
-      <c r="G25" s="34"/>
+      <c r="G25" s="43">
+        <v>130519.9</v>
+      </c>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:16384" s="1" customFormat="1">
       <c r="A26" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="43">
         <v>4789.3</v>
       </c>
       <c r="C26" s="43">
         <v>9653.2000000000007</v>
       </c>
       <c r="D26" s="43">
         <v>14206.5</v>
       </c>
       <c r="E26" s="43">
         <v>19150.3</v>
       </c>
       <c r="F26" s="43">
         <v>25062.1</v>
       </c>
-      <c r="G26" s="34"/>
+      <c r="G26" s="43">
+        <v>31714.6</v>
+      </c>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
-    <row r="27" spans="1:16384" s="1" customFormat="1" ht="23.25">
+    <row r="27" spans="1:16384" s="1" customFormat="1" ht="21.6">
       <c r="A27" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="44"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
-      <c r="G27" s="33"/>
+      <c r="G27" s="43"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:16384" s="1" customFormat="1">
       <c r="A28" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="43">
         <v>97297</v>
       </c>
       <c r="C28" s="43">
         <v>198419.6</v>
       </c>
       <c r="D28" s="43">
         <v>295410.8</v>
       </c>
       <c r="E28" s="43">
         <v>398222.4</v>
       </c>
       <c r="F28" s="43">
         <v>502393.5</v>
       </c>
-      <c r="G28" s="34"/>
+      <c r="G28" s="43">
+        <v>611782.19999999995</v>
+      </c>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
     </row>
     <row r="29" spans="1:16384" s="1" customFormat="1">
       <c r="A29" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="43">
         <v>2504.5</v>
       </c>
       <c r="C29" s="43">
         <v>5116.8</v>
       </c>
       <c r="D29" s="43">
         <v>7587.8</v>
       </c>
       <c r="E29" s="43">
         <v>10311.799999999999</v>
       </c>
       <c r="F29" s="43">
         <v>12891.6</v>
       </c>
-      <c r="G29" s="34"/>
+      <c r="G29" s="43">
+        <v>15116.4</v>
+      </c>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
     </row>
     <row r="30" spans="1:16384" s="1" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="43">
         <v>2819</v>
       </c>
       <c r="C30" s="43">
         <v>5732.5</v>
       </c>
       <c r="D30" s="43">
         <v>8653.1</v>
       </c>
       <c r="E30" s="43">
         <v>11695.1</v>
       </c>
       <c r="F30" s="43">
         <v>14782.8</v>
       </c>
-      <c r="G30" s="34"/>
+      <c r="G30" s="43">
+        <v>17897.2</v>
+      </c>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
       <c r="M30" s="34"/>
     </row>
     <row r="31" spans="1:16384" s="1" customFormat="1">
       <c r="A31" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43">
         <v>4344.5</v>
       </c>
       <c r="C31" s="43">
         <v>9736.5</v>
       </c>
       <c r="D31" s="43">
         <v>14258.7</v>
       </c>
       <c r="E31" s="43">
         <v>18904.8</v>
       </c>
       <c r="F31" s="43">
         <v>23154.799999999999</v>
       </c>
-      <c r="G31" s="34"/>
+      <c r="G31" s="43">
+        <v>27553.599999999999</v>
+      </c>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
     </row>
     <row r="32" spans="1:16384" s="1" customFormat="1">
       <c r="A32" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="43">
         <v>4118.7</v>
       </c>
       <c r="C32" s="43">
         <v>8395.7000000000007</v>
       </c>
       <c r="D32" s="43">
         <v>12856.2</v>
       </c>
       <c r="E32" s="43">
         <v>17301.099999999999</v>
       </c>
       <c r="F32" s="43">
         <v>21372.7</v>
       </c>
-      <c r="G32" s="34"/>
+      <c r="G32" s="43">
+        <v>26415.8</v>
+      </c>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="43">
         <v>2711.6</v>
       </c>
       <c r="C33" s="43">
         <v>5368.8</v>
       </c>
       <c r="D33" s="43">
         <v>8151.7</v>
       </c>
       <c r="E33" s="43">
         <v>11169.7</v>
       </c>
       <c r="F33" s="43">
         <v>13263.3</v>
       </c>
-      <c r="G33" s="34"/>
+      <c r="G33" s="43">
+        <v>15677</v>
+      </c>
       <c r="H33" s="34"/>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="43">
         <v>1762.4</v>
       </c>
       <c r="C34" s="43">
         <v>3436.6</v>
       </c>
       <c r="D34" s="43">
         <v>5049.3999999999996</v>
       </c>
       <c r="E34" s="43">
         <v>6710</v>
       </c>
       <c r="F34" s="43">
         <v>8426.9</v>
       </c>
-      <c r="G34" s="34"/>
+      <c r="G34" s="43">
+        <v>10137.700000000001</v>
+      </c>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="43">
         <v>3911.7</v>
       </c>
       <c r="C35" s="43">
         <v>7674.4</v>
       </c>
       <c r="D35" s="43">
         <v>11452.8</v>
       </c>
       <c r="E35" s="43">
         <v>15361.2</v>
       </c>
       <c r="F35" s="43">
         <v>19476.099999999999</v>
       </c>
-      <c r="G35" s="34"/>
+      <c r="G35" s="43">
+        <v>23969.3</v>
+      </c>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="43">
         <v>1521.1</v>
       </c>
       <c r="C36" s="43">
         <v>3198.4</v>
       </c>
       <c r="D36" s="43">
         <v>5034.3999999999996</v>
       </c>
       <c r="E36" s="43">
         <v>7006.4</v>
       </c>
       <c r="F36" s="43">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G36" s="34"/>
+      <c r="G36" s="43">
+        <v>11189.4</v>
+      </c>
       <c r="H36" s="34"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="43">
         <v>9160</v>
       </c>
       <c r="C37" s="43">
         <v>18371</v>
       </c>
       <c r="D37" s="43">
         <v>27081.200000000001</v>
       </c>
       <c r="E37" s="43">
         <v>36481.699999999997</v>
       </c>
       <c r="F37" s="43">
         <v>45908.6</v>
       </c>
-      <c r="G37" s="34"/>
+      <c r="G37" s="43">
+        <v>55871.8</v>
+      </c>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="43">
         <v>3855.9</v>
       </c>
       <c r="C38" s="43">
         <v>7775.8</v>
       </c>
       <c r="D38" s="43">
         <v>11602</v>
       </c>
       <c r="E38" s="43">
         <v>15533.1</v>
       </c>
       <c r="F38" s="43">
         <v>19379.5</v>
       </c>
-      <c r="G38" s="34"/>
+      <c r="G38" s="43">
+        <v>23521.4</v>
+      </c>
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="43">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="43">
         <v>4329.5</v>
       </c>
       <c r="D39" s="43">
         <v>6660.2</v>
       </c>
       <c r="E39" s="43">
         <v>9324.5</v>
       </c>
       <c r="F39" s="43">
         <v>12399</v>
       </c>
-      <c r="G39" s="34"/>
+      <c r="G39" s="43">
+        <v>15653.2</v>
+      </c>
       <c r="H39" s="34"/>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="43">
         <v>2408.5</v>
       </c>
       <c r="C40" s="43">
         <v>4865.8999999999996</v>
       </c>
       <c r="D40" s="43">
         <v>7325.3</v>
       </c>
       <c r="E40" s="43">
         <v>9895</v>
       </c>
       <c r="F40" s="43">
         <v>12533.6</v>
       </c>
-      <c r="G40" s="34"/>
+      <c r="G40" s="43">
+        <v>15471.2</v>
+      </c>
       <c r="H40" s="34"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="43">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="43">
         <v>8772.7999999999993</v>
       </c>
       <c r="D41" s="43">
         <v>13361.4</v>
       </c>
       <c r="E41" s="43">
         <v>17694.400000000001</v>
       </c>
       <c r="F41" s="43">
         <v>22175.5</v>
       </c>
-      <c r="G41" s="34"/>
+      <c r="G41" s="43">
+        <v>27163.200000000001</v>
+      </c>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
       <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="43">
         <v>2863.7</v>
       </c>
       <c r="C42" s="43">
         <v>5862.4</v>
       </c>
       <c r="D42" s="43">
         <v>8720.5</v>
       </c>
       <c r="E42" s="43">
         <v>11663.1</v>
       </c>
       <c r="F42" s="43">
         <v>14701</v>
       </c>
-      <c r="G42" s="34"/>
+      <c r="G42" s="43">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="43">
         <v>5104.5</v>
       </c>
       <c r="C43" s="43">
         <v>11542.2</v>
       </c>
       <c r="D43" s="43">
         <v>18414.8</v>
       </c>
       <c r="E43" s="43">
         <v>25337.8</v>
       </c>
       <c r="F43" s="43">
         <v>32834.5</v>
       </c>
-      <c r="G43" s="34"/>
+      <c r="G43" s="43">
+        <v>39796.5</v>
+      </c>
       <c r="H43" s="34"/>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="43">
         <v>2337.4</v>
       </c>
       <c r="C44" s="43">
         <v>4716.2</v>
       </c>
       <c r="D44" s="43">
         <v>7127.2</v>
       </c>
       <c r="E44" s="43">
         <v>9609.1</v>
       </c>
       <c r="F44" s="43">
         <v>11775.8</v>
       </c>
-      <c r="G44" s="34"/>
+      <c r="G44" s="43">
+        <v>14105.4</v>
+      </c>
       <c r="H44" s="34"/>
       <c r="I44" s="34"/>
       <c r="J44" s="34"/>
       <c r="K44" s="34"/>
       <c r="L44" s="34"/>
       <c r="M44" s="34"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="43">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="43">
         <v>10155.799999999999</v>
       </c>
       <c r="D45" s="43">
         <v>14985</v>
       </c>
       <c r="E45" s="43">
         <v>19972.8</v>
       </c>
       <c r="F45" s="43">
         <v>24759.7</v>
       </c>
-      <c r="G45" s="34"/>
+      <c r="G45" s="43">
+        <v>29759.7</v>
+      </c>
       <c r="H45" s="34"/>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
       <c r="M45" s="34"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="43">
         <v>10710.1</v>
       </c>
       <c r="C46" s="43">
         <v>21846.3</v>
       </c>
       <c r="D46" s="43">
         <v>31878.1</v>
       </c>
       <c r="E46" s="43">
         <v>43009.3</v>
       </c>
       <c r="F46" s="43">
         <v>54158.6</v>
       </c>
-      <c r="G46" s="34"/>
+      <c r="G46" s="43">
+        <v>65841.100000000006</v>
+      </c>
       <c r="H46" s="34"/>
       <c r="I46" s="34"/>
       <c r="J46" s="34"/>
       <c r="K46" s="34"/>
       <c r="L46" s="34"/>
       <c r="M46" s="34"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="43">
         <v>20787.5</v>
       </c>
       <c r="C47" s="43">
         <v>42064</v>
       </c>
       <c r="D47" s="43">
         <v>61394.6</v>
       </c>
       <c r="E47" s="43">
         <v>82676.100000000006</v>
       </c>
       <c r="F47" s="43">
         <v>104879.6</v>
       </c>
-      <c r="G47" s="34"/>
+      <c r="G47" s="43">
+        <v>127627.9</v>
+      </c>
       <c r="H47" s="34"/>
       <c r="I47" s="34"/>
       <c r="J47" s="34"/>
       <c r="K47" s="34"/>
       <c r="L47" s="34"/>
       <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="43">
         <v>4789.3</v>
       </c>
       <c r="C48" s="43">
         <v>9458.2000000000007</v>
       </c>
       <c r="D48" s="43">
         <v>13816.5</v>
       </c>
       <c r="E48" s="43">
         <v>18565.3</v>
       </c>
       <c r="F48" s="43">
         <v>24477.1</v>
       </c>
-      <c r="G48" s="34"/>
+      <c r="G48" s="43">
+        <v>31129.599999999999</v>
+      </c>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
-    <row r="49" spans="1:13" s="1" customFormat="1" ht="23.25">
+    <row r="49" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A49" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="40"/>
       <c r="C49" s="44"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
       <c r="F49" s="43"/>
-      <c r="G49" s="33"/>
+      <c r="G49" s="43"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="34"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="45">
         <v>149578.6</v>
       </c>
       <c r="C50" s="43">
         <v>289510.8</v>
       </c>
       <c r="D50" s="43">
         <v>351804.9</v>
       </c>
       <c r="E50" s="43">
         <v>505615.2</v>
       </c>
       <c r="F50" s="43">
         <v>649505.4</v>
       </c>
-      <c r="G50" s="35"/>
+      <c r="G50" s="43">
+        <v>811852.6</v>
+      </c>
       <c r="H50" s="35"/>
       <c r="I50" s="34"/>
       <c r="J50" s="34"/>
       <c r="K50" s="34"/>
       <c r="L50" s="34"/>
       <c r="M50" s="34"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="45">
         <v>3165.2</v>
       </c>
       <c r="C51" s="43">
         <v>6345</v>
       </c>
       <c r="D51" s="43">
         <v>9204.1</v>
       </c>
       <c r="E51" s="43">
         <v>12410.4</v>
       </c>
       <c r="F51" s="43">
         <v>15082</v>
       </c>
-      <c r="G51" s="35"/>
+      <c r="G51" s="43">
+        <v>18323.099999999999</v>
+      </c>
       <c r="H51" s="35"/>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="45">
         <v>1929.3</v>
       </c>
       <c r="C52" s="43">
         <v>3625</v>
       </c>
       <c r="D52" s="43">
         <v>5090.1000000000004</v>
       </c>
       <c r="E52" s="43">
         <v>6577.7</v>
       </c>
       <c r="F52" s="43">
         <v>7829.7</v>
       </c>
-      <c r="G52" s="35"/>
+      <c r="G52" s="43">
+        <v>9377.9</v>
+      </c>
       <c r="H52" s="35"/>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="34"/>
       <c r="M52" s="34"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="45">
         <v>1091.2</v>
       </c>
       <c r="C53" s="43">
         <v>1953.4</v>
       </c>
       <c r="D53" s="43">
         <v>2893.9</v>
       </c>
       <c r="E53" s="43">
         <v>3524.6</v>
       </c>
       <c r="F53" s="43">
         <v>4208.5</v>
       </c>
-      <c r="G53" s="35"/>
+      <c r="G53" s="43">
+        <v>4899.8999999999996</v>
+      </c>
       <c r="H53" s="35"/>
       <c r="I53" s="34"/>
       <c r="J53" s="34"/>
       <c r="K53" s="34"/>
       <c r="L53" s="34"/>
       <c r="M53" s="34"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="45">
         <v>0</v>
       </c>
       <c r="C54" s="43">
         <v>0.1</v>
       </c>
       <c r="D54" s="43">
         <v>2.1</v>
       </c>
       <c r="E54" s="43">
         <v>3.8</v>
       </c>
       <c r="F54" s="43">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G54" s="35"/>
+      <c r="G54" s="43">
+        <v>14.9</v>
+      </c>
       <c r="H54" s="35"/>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="45">
         <v>2045.7</v>
       </c>
       <c r="C55" s="43">
         <v>4041.3</v>
       </c>
       <c r="D55" s="43">
         <v>6022.9</v>
       </c>
       <c r="E55" s="43">
         <v>8065.5</v>
       </c>
       <c r="F55" s="43">
         <v>10100.1</v>
       </c>
-      <c r="G55" s="35"/>
+      <c r="G55" s="43">
+        <v>12130.5</v>
+      </c>
       <c r="H55" s="35"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="45">
         <v>1483.7</v>
       </c>
       <c r="C56" s="43">
         <v>3563.3</v>
       </c>
       <c r="D56" s="43">
         <v>6068</v>
       </c>
       <c r="E56" s="43">
         <v>7487.7</v>
       </c>
       <c r="F56" s="43">
         <v>8545.6</v>
       </c>
-      <c r="G56" s="34"/>
+      <c r="G56" s="43">
+        <v>9366.9</v>
+      </c>
       <c r="H56" s="35"/>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="45">
         <v>20</v>
       </c>
       <c r="C57" s="43">
         <v>33</v>
       </c>
       <c r="D57" s="43">
         <v>48</v>
       </c>
       <c r="E57" s="43">
         <v>233</v>
       </c>
       <c r="F57" s="43">
         <v>648</v>
       </c>
-      <c r="G57" s="34"/>
+      <c r="G57" s="43">
+        <v>894</v>
+      </c>
       <c r="H57" s="35"/>
       <c r="I57" s="34"/>
       <c r="J57" s="34"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="45">
         <v>18593.8</v>
       </c>
       <c r="C58" s="43">
         <v>34690.5</v>
       </c>
       <c r="D58" s="43">
         <v>48627.3</v>
       </c>
       <c r="E58" s="43">
         <v>67228.3</v>
       </c>
       <c r="F58" s="43">
         <v>87272.4</v>
       </c>
-      <c r="G58" s="35"/>
+      <c r="G58" s="43">
+        <v>105998.7</v>
+      </c>
       <c r="H58" s="35"/>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="45">
         <v>350.8</v>
       </c>
       <c r="C59" s="43">
         <v>683.5</v>
       </c>
       <c r="D59" s="43">
         <v>1034.0999999999999</v>
       </c>
       <c r="E59" s="43">
         <v>1404.6</v>
       </c>
       <c r="F59" s="43">
         <v>1910.4</v>
       </c>
-      <c r="G59" s="35"/>
+      <c r="G59" s="43">
+        <v>2466.9</v>
+      </c>
       <c r="H59" s="35"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="45">
         <v>99.7</v>
       </c>
       <c r="C60" s="43">
         <v>185.1</v>
       </c>
       <c r="D60" s="43">
         <v>281.7</v>
       </c>
       <c r="E60" s="43">
         <v>383.3</v>
       </c>
       <c r="F60" s="43">
         <v>490</v>
       </c>
-      <c r="G60" s="35"/>
+      <c r="G60" s="43">
+        <v>590.1</v>
+      </c>
       <c r="H60" s="35"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="45">
         <v>104172.2</v>
       </c>
       <c r="C61" s="43">
         <v>201699.20000000001</v>
       </c>
       <c r="D61" s="43">
         <v>220409.2</v>
       </c>
       <c r="E61" s="43">
         <v>325334.3</v>
       </c>
       <c r="F61" s="43">
         <v>420743.2</v>
       </c>
-      <c r="G61" s="35"/>
+      <c r="G61" s="43">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H61" s="35"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="45">
         <v>4704.7</v>
       </c>
       <c r="C62" s="43">
         <v>8967.5</v>
       </c>
       <c r="D62" s="43">
         <v>13389.9</v>
       </c>
       <c r="E62" s="43">
         <v>18288.400000000001</v>
       </c>
       <c r="F62" s="43">
         <v>23238.1</v>
       </c>
-      <c r="G62" s="35"/>
+      <c r="G62" s="43">
+        <v>28490.1</v>
+      </c>
       <c r="H62" s="35"/>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="45">
         <v>44</v>
       </c>
       <c r="C63" s="43">
         <v>88.9</v>
       </c>
       <c r="D63" s="43">
         <v>126.5</v>
       </c>
       <c r="E63" s="43">
         <v>172.7</v>
       </c>
       <c r="F63" s="43">
         <v>225.8</v>
       </c>
-      <c r="G63" s="35"/>
+      <c r="G63" s="43">
+        <v>281.5</v>
+      </c>
       <c r="H63" s="35"/>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
       <c r="A64" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="45">
         <v>1710.9</v>
       </c>
       <c r="C64" s="43">
         <v>3427.5</v>
       </c>
       <c r="D64" s="43">
         <v>5047.1000000000004</v>
       </c>
       <c r="E64" s="43">
         <v>6797.6</v>
       </c>
       <c r="F64" s="43">
         <v>8515.1</v>
       </c>
-      <c r="G64" s="35"/>
+      <c r="G64" s="43">
+        <v>10497.5</v>
+      </c>
       <c r="H64" s="35"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="45">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="43">
         <v>17138.599999999999</v>
       </c>
       <c r="D65" s="43">
         <v>28926.3</v>
       </c>
       <c r="E65" s="43">
         <v>41506.6</v>
       </c>
       <c r="F65" s="43">
         <v>53090.6</v>
       </c>
-      <c r="G65" s="35"/>
+      <c r="G65" s="43">
+        <v>62818.8</v>
+      </c>
       <c r="H65" s="35"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="45">
         <v>942.8</v>
       </c>
       <c r="C66" s="43">
         <v>1837.5</v>
       </c>
       <c r="D66" s="43">
         <v>2658.8</v>
       </c>
       <c r="E66" s="43">
         <v>3613.9</v>
       </c>
       <c r="F66" s="43">
         <v>4611.2</v>
       </c>
-      <c r="G66" s="36"/>
+      <c r="G66" s="43">
+        <v>5589.6</v>
+      </c>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="45">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="43">
         <v>1036.5</v>
       </c>
       <c r="D67" s="43">
         <v>1585</v>
       </c>
       <c r="E67" s="43">
         <v>1997.8</v>
       </c>
       <c r="F67" s="43">
         <v>2399.9</v>
       </c>
-      <c r="G67" s="36"/>
+      <c r="G67" s="43">
+        <v>2892</v>
+      </c>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="46" t="s">
         <v>77</v>
       </c>
       <c r="C68" s="43">
         <v>195</v>
       </c>
       <c r="D68" s="43">
         <v>390</v>
       </c>
       <c r="E68" s="43">
         <v>585</v>
       </c>
       <c r="F68" s="43">
         <v>585</v>
       </c>
-      <c r="G68" s="37"/>
+      <c r="G68" s="43">
+        <v>585</v>
+      </c>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="37"/>
       <c r="K68" s="37"/>
       <c r="L68" s="37"/>
       <c r="M68" s="37"/>
     </row>
     <row r="69" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="48"/>
       <c r="F69" s="48"/>
       <c r="G69" s="48"/>
       <c r="H69" s="48"/>
       <c r="I69" s="48"/>
       <c r="J69" s="38"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>
       <c r="N69" s="5"/>
     </row>