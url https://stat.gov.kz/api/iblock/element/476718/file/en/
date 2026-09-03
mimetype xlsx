--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9384" yWindow="936" windowWidth="18060" windowHeight="7092"/>
+    <workbookView xWindow="7665" yWindow="-15" windowWidth="7680" windowHeight="9660" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
@@ -554,51 +554,51 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -638,53 +638,50 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1090,59 +1087,59 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="8">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>40</v>
@@ -1184,101 +1181,101 @@
       </c>
     </row>
     <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="9" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="11"/>
       <c r="M11" s="12"/>
     </row>
-    <row r="12" spans="1:13" s="9" customFormat="1" ht="26.4">
+    <row r="12" spans="1:13" s="9" customFormat="1" ht="25.5">
       <c r="A12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="9" customFormat="1">
       <c r="A13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="16">
-        <v>46157</v>
+        <v>46219</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16">
-        <v>46188</v>
+        <v>46252</v>
       </c>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>63</v>
       </c>
@@ -1309,55 +1306,55 @@
     <row r="25" spans="1:13">
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="17"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="25"/>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="24"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="26"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="26"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="26" t="s">
         <v>67</v>
       </c>
@@ -1377,87 +1374,87 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="27" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD71"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
-    <col min="4" max="4" width="13.5546875" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="18.44140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="18.5703125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="18.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="29"/>
       <c r="B4" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="30" t="s">
@@ -1469,576 +1466,610 @@
       <c r="F4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="31" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="21.6">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="40"/>
-      <c r="C5" s="41" t="s">
+      <c r="B5" s="39"/>
+      <c r="C5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="43" t="s">
+      <c r="D5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="43" t="s">
+      <c r="E5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="43" t="s">
+      <c r="F5" s="42" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="33" t="s">
+      <c r="H5" s="42" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="42">
         <v>246875.6</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="42">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="42">
         <v>647215.69999999995</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="42">
         <v>903837.5</v>
       </c>
-      <c r="F6" s="43">
+      <c r="F6" s="42">
         <v>1151898.8999999999</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="42">
         <v>1423634.8</v>
       </c>
-      <c r="H6" s="34"/>
+      <c r="H6" s="42">
+        <v>1689571</v>
+      </c>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="42">
         <v>5669.7</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="42">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>16791.900000000001</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>22722.2</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>27973.599999999999</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>33439.4</v>
       </c>
-      <c r="H7" s="34"/>
+      <c r="H7" s="42">
+        <v>39488.5</v>
+      </c>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="42">
         <v>4748.3</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="42">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>13743.2</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>18272.8</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>22612.5</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="42">
         <v>27275.200000000001</v>
       </c>
-      <c r="H8" s="34"/>
+      <c r="H8" s="42">
+        <v>32228.9</v>
+      </c>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="42">
         <v>5435.7</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="42">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="42">
         <v>17152.599999999999</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>22429.4</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="42">
         <v>27363.3</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="42">
         <v>32453.5</v>
       </c>
-      <c r="H9" s="34"/>
+      <c r="H9" s="42">
+        <v>37833.4</v>
+      </c>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="43">
+      <c r="B10" s="42">
         <v>4118.7</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="42">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>12858.3</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>17305</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>21382.400000000001</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>26430.7</v>
       </c>
-      <c r="H10" s="34"/>
+      <c r="H10" s="42">
+        <v>32048</v>
+      </c>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="42">
         <v>4757.2</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="42">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>14174.5</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>19235.2</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>23363.4</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="42">
         <v>27807.5</v>
       </c>
-      <c r="H11" s="34"/>
+      <c r="H11" s="42">
+        <v>32280.400000000001</v>
+      </c>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="42">
         <v>3246</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="42">
         <v>7000</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="42">
         <v>11117.4</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>14197.7</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="42">
         <v>16972.5</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="42">
         <v>19504.599999999999</v>
       </c>
-      <c r="H12" s="34"/>
+      <c r="H12" s="42">
+        <v>22400.3</v>
+      </c>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="42">
         <v>3911.7</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="42">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>11452.8</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>15361.2</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>19476.099999999999</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>23969.3</v>
       </c>
-      <c r="H13" s="34"/>
+      <c r="H13" s="42">
+        <v>28407.9</v>
+      </c>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="43">
+      <c r="B14" s="42">
         <v>1541.1</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="42">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="42">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>7239.4</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="42">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G14" s="43">
+      <c r="G14" s="42">
         <v>12083.4</v>
       </c>
-      <c r="H14" s="34"/>
+      <c r="H14" s="42">
+        <v>14334.7</v>
+      </c>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="42">
         <v>27753.8</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="42">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="42">
         <v>75708.399999999994</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>103710</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="42">
         <v>133181</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G15" s="42">
         <v>161870.5</v>
       </c>
-      <c r="H15" s="34"/>
+      <c r="H15" s="42">
+        <v>190557.7</v>
+      </c>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="43">
+      <c r="B16" s="42">
         <v>4206.7</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="42">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>12636.1</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>16937.7</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>21289.9</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>25988.3</v>
       </c>
-      <c r="H16" s="34"/>
+      <c r="H16" s="42">
+        <v>30388.3</v>
+      </c>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:16384" s="1" customFormat="1">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="43">
+      <c r="B17" s="42">
         <v>2298</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="42">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>6941.8</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>9707.7999999999993</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="42">
         <v>12889</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G17" s="42">
         <v>16243.3</v>
       </c>
-      <c r="H17" s="34"/>
+      <c r="H17" s="42">
+        <v>19857.5</v>
+      </c>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:16384" s="1" customFormat="1">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="43">
+      <c r="B18" s="42">
         <v>106580.7</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="42">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>227734.5</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>335229.3</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="42">
         <v>433276.8</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>552106.4</v>
       </c>
-      <c r="H18" s="34"/>
+      <c r="H18" s="42">
+        <v>658280.69999999995</v>
+      </c>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:16384" s="1" customFormat="1">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43">
+      <c r="B19" s="42">
         <v>9168.1</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="42">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>26751.3</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>35982.800000000003</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>45413.599999999999</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>55653.3</v>
       </c>
-      <c r="H19" s="34"/>
+      <c r="H19" s="42">
+        <v>69921.5</v>
+      </c>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:16384" s="1" customFormat="1">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="43">
+      <c r="B20" s="42">
         <v>2863.7</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="42">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>14701</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>17884.900000000001</v>
       </c>
-      <c r="H20" s="34"/>
+      <c r="H20" s="42">
+        <v>21086.9</v>
+      </c>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:16384" s="1" customFormat="1">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="43">
+      <c r="B21" s="42">
         <v>5148.5</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="42">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>18541.3</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>25510.5</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>33060.300000000003</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>40078</v>
       </c>
-      <c r="H21" s="34"/>
+      <c r="H21" s="42">
+        <v>47349.8</v>
+      </c>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:16384" s="1" customFormat="1">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="43">
+      <c r="B22" s="42">
         <v>4048.3</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="42">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>12174.3</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>16406.7</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>20290.900000000001</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>24603</v>
       </c>
-      <c r="H22" s="34"/>
+      <c r="H22" s="42">
+        <v>28535.200000000001</v>
+      </c>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
@@ -18373,1375 +18404,1463 @@
       <c r="XEH22" s="3"/>
       <c r="XEI22" s="3"/>
       <c r="XEJ22" s="3"/>
       <c r="XEK22" s="3"/>
       <c r="XEL22" s="3"/>
       <c r="XEM22" s="3"/>
       <c r="XEN22" s="3"/>
       <c r="XEO22" s="3"/>
       <c r="XEP22" s="3"/>
       <c r="XEQ22" s="3"/>
       <c r="XER22" s="3"/>
       <c r="XES22" s="3"/>
       <c r="XET22" s="3"/>
       <c r="XEU22" s="3"/>
       <c r="XEV22" s="3"/>
       <c r="XEW22" s="3"/>
       <c r="XEX22" s="3"/>
       <c r="XEY22" s="3"/>
       <c r="XEZ22" s="3"/>
       <c r="XFA22" s="3"/>
       <c r="XFB22" s="3"/>
       <c r="XFC22" s="3"/>
       <c r="XFD22" s="3"/>
     </row>
     <row r="23" spans="1:16384" s="1" customFormat="1">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="43">
+      <c r="B23" s="42">
         <v>13593.9</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="42">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D23" s="42">
         <v>43911.3</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="42">
         <v>61479.5</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="42">
         <v>77850.3</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G23" s="42">
         <v>92578.5</v>
       </c>
-      <c r="H23" s="34"/>
+      <c r="H23" s="42">
+        <v>106945</v>
+      </c>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:16384" s="1" customFormat="1">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="43">
+      <c r="B24" s="42">
         <v>11652.9</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="42">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="42">
         <v>34536.9</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="42">
         <v>46623.199999999997</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="42">
         <v>58769.8</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="42">
         <v>71430.7</v>
       </c>
-      <c r="H24" s="34"/>
+      <c r="H24" s="42">
+        <v>84541.8</v>
+      </c>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:16384" s="1" customFormat="1">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="43">
+      <c r="B25" s="42">
         <v>21343.3</v>
       </c>
-      <c r="C25" s="43">
+      <c r="C25" s="42">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D25" s="42">
         <v>62979.6</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="42">
         <v>84673.9</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="42">
         <v>107279.5</v>
       </c>
-      <c r="G25" s="43">
+      <c r="G25" s="42">
         <v>130519.9</v>
       </c>
-      <c r="H25" s="34"/>
+      <c r="H25" s="42">
+        <v>155074.6</v>
+      </c>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:16384" s="1" customFormat="1">
-      <c r="A26" s="42" t="s">
+      <c r="A26" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="43">
+      <c r="B26" s="42">
         <v>4789.3</v>
       </c>
-      <c r="C26" s="43">
+      <c r="C26" s="42">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="42">
         <v>14206.5</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="42">
         <v>19150.3</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F26" s="42">
         <v>25062.1</v>
       </c>
-      <c r="G26" s="43">
+      <c r="G26" s="42">
         <v>31714.6</v>
       </c>
-      <c r="H26" s="34"/>
+      <c r="H26" s="42">
+        <v>38010</v>
+      </c>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
-    <row r="27" spans="1:16384" s="1" customFormat="1" ht="21.6">
+    <row r="27" spans="1:16384" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="40"/>
-[...5 lines deleted...]
-      <c r="H27" s="33"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:16384" s="1" customFormat="1">
-      <c r="A28" s="42" t="s">
+      <c r="A28" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="43">
+      <c r="B28" s="42">
         <v>97297</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C28" s="42">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="43">
+      <c r="D28" s="42">
         <v>295410.8</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="42">
         <v>398222.4</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F28" s="42">
         <v>502393.5</v>
       </c>
-      <c r="G28" s="43">
+      <c r="G28" s="42">
         <v>611782.19999999995</v>
       </c>
-      <c r="H28" s="34"/>
+      <c r="H28" s="42">
+        <v>725244.3</v>
+      </c>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
     </row>
     <row r="29" spans="1:16384" s="1" customFormat="1">
-      <c r="A29" s="42" t="s">
+      <c r="A29" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="42">
         <v>2504.5</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C29" s="42">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>7587.8</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>10311.799999999999</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>12891.6</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>15116.4</v>
       </c>
-      <c r="H29" s="34"/>
+      <c r="H29" s="42">
+        <v>17679.3</v>
+      </c>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
     </row>
     <row r="30" spans="1:16384" s="1" customFormat="1">
-      <c r="A30" s="42" t="s">
+      <c r="A30" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="43">
+      <c r="B30" s="42">
         <v>2819</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="42">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="42">
         <v>8653.1</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="42">
         <v>11695.1</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>14782.8</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="42">
         <v>17897.2</v>
       </c>
-      <c r="H30" s="34"/>
+      <c r="H30" s="42">
+        <v>21215.3</v>
+      </c>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
       <c r="M30" s="34"/>
     </row>
     <row r="31" spans="1:16384" s="1" customFormat="1">
-      <c r="A31" s="42" t="s">
+      <c r="A31" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="43">
+      <c r="B31" s="42">
         <v>4344.5</v>
       </c>
-      <c r="C31" s="43">
+      <c r="C31" s="42">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="43">
+      <c r="D31" s="42">
         <v>14258.7</v>
       </c>
-      <c r="E31" s="43">
+      <c r="E31" s="42">
         <v>18904.8</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F31" s="42">
         <v>23154.799999999999</v>
       </c>
-      <c r="G31" s="43">
+      <c r="G31" s="42">
         <v>27553.599999999999</v>
       </c>
-      <c r="H31" s="34"/>
+      <c r="H31" s="42">
+        <v>32206.2</v>
+      </c>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
     </row>
     <row r="32" spans="1:16384" s="1" customFormat="1">
-      <c r="A32" s="42" t="s">
+      <c r="A32" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="43">
+      <c r="B32" s="42">
         <v>4118.7</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="42">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="42">
         <v>12856.2</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>17301.099999999999</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>21372.7</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="42">
         <v>26415.8</v>
       </c>
-      <c r="H32" s="34"/>
+      <c r="H32" s="42">
+        <v>32030.400000000001</v>
+      </c>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
-      <c r="A33" s="42" t="s">
+      <c r="A33" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="43">
+      <c r="B33" s="42">
         <v>2711.6</v>
       </c>
-      <c r="C33" s="43">
+      <c r="C33" s="42">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="43">
+      <c r="D33" s="42">
         <v>8151.7</v>
       </c>
-      <c r="E33" s="43">
+      <c r="E33" s="42">
         <v>11169.7</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="42">
         <v>13263.3</v>
       </c>
-      <c r="G33" s="43">
+      <c r="G33" s="42">
         <v>15677</v>
       </c>
-      <c r="H33" s="34"/>
+      <c r="H33" s="42">
+        <v>18069.8</v>
+      </c>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
-      <c r="A34" s="42" t="s">
+      <c r="A34" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="43">
+      <c r="B34" s="42">
         <v>1762.4</v>
       </c>
-      <c r="C34" s="43">
+      <c r="C34" s="42">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="43">
+      <c r="D34" s="42">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>6710</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>8426.9</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>10137.700000000001</v>
       </c>
-      <c r="H34" s="34"/>
+      <c r="H34" s="42">
+        <v>11986.4</v>
+      </c>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
-      <c r="A35" s="42" t="s">
+      <c r="A35" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="43">
+      <c r="B35" s="42">
         <v>3911.7</v>
       </c>
-      <c r="C35" s="43">
+      <c r="C35" s="42">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="43">
+      <c r="D35" s="42">
         <v>11452.8</v>
       </c>
-      <c r="E35" s="43">
+      <c r="E35" s="42">
         <v>15361.2</v>
       </c>
-      <c r="F35" s="43">
+      <c r="F35" s="42">
         <v>19476.099999999999</v>
       </c>
-      <c r="G35" s="43">
+      <c r="G35" s="42">
         <v>23969.3</v>
       </c>
-      <c r="H35" s="34"/>
+      <c r="H35" s="42">
+        <v>28407.9</v>
+      </c>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
-      <c r="A36" s="42" t="s">
+      <c r="A36" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="43">
+      <c r="B36" s="42">
         <v>1521.1</v>
       </c>
-      <c r="C36" s="43">
+      <c r="C36" s="42">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="43">
+      <c r="D36" s="42">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E36" s="43">
+      <c r="E36" s="42">
         <v>7006.4</v>
       </c>
-      <c r="F36" s="43">
+      <c r="F36" s="42">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G36" s="43">
+      <c r="G36" s="42">
         <v>11189.4</v>
       </c>
-      <c r="H36" s="34"/>
+      <c r="H36" s="42">
+        <v>13315.7</v>
+      </c>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
-      <c r="A37" s="42" t="s">
+      <c r="A37" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="43">
+      <c r="B37" s="42">
         <v>9160</v>
       </c>
-      <c r="C37" s="43">
+      <c r="C37" s="42">
         <v>18371</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="42">
         <v>27081.200000000001</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>36481.699999999997</v>
       </c>
-      <c r="F37" s="43">
+      <c r="F37" s="42">
         <v>45908.6</v>
       </c>
-      <c r="G37" s="43">
+      <c r="G37" s="42">
         <v>55871.8</v>
       </c>
-      <c r="H37" s="34"/>
+      <c r="H37" s="42">
+        <v>65739</v>
+      </c>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
-      <c r="A38" s="42" t="s">
+      <c r="A38" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="43">
+      <c r="B38" s="42">
         <v>3855.9</v>
       </c>
-      <c r="C38" s="43">
+      <c r="C38" s="42">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="43">
+      <c r="D38" s="42">
         <v>11602</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>15533.1</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>19379.5</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="42">
         <v>23521.4</v>
       </c>
-      <c r="H38" s="34"/>
+      <c r="H38" s="42">
+        <v>27476.400000000001</v>
+      </c>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
-      <c r="A39" s="42" t="s">
+      <c r="A39" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="43">
+      <c r="B39" s="42">
         <v>2198.1999999999998</v>
       </c>
-      <c r="C39" s="43">
+      <c r="C39" s="42">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="43">
+      <c r="D39" s="42">
         <v>6660.2</v>
       </c>
-      <c r="E39" s="43">
+      <c r="E39" s="42">
         <v>9324.5</v>
       </c>
-      <c r="F39" s="43">
+      <c r="F39" s="42">
         <v>12399</v>
       </c>
-      <c r="G39" s="43">
+      <c r="G39" s="42">
         <v>15653.2</v>
       </c>
-      <c r="H39" s="34"/>
+      <c r="H39" s="42">
+        <v>19165</v>
+      </c>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
-      <c r="A40" s="42" t="s">
+      <c r="A40" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="43">
+      <c r="B40" s="42">
         <v>2408.5</v>
       </c>
-      <c r="C40" s="43">
+      <c r="C40" s="42">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="43">
+      <c r="D40" s="42">
         <v>7325.3</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>9895</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>12533.6</v>
       </c>
-      <c r="G40" s="43">
+      <c r="G40" s="42">
         <v>15471.2</v>
       </c>
-      <c r="H40" s="34"/>
+      <c r="H40" s="42">
+        <v>18655.5</v>
+      </c>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
-      <c r="A41" s="42" t="s">
+      <c r="A41" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="43">
+      <c r="B41" s="42">
         <v>4463.3999999999996</v>
       </c>
-      <c r="C41" s="43">
+      <c r="C41" s="42">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="43">
+      <c r="D41" s="42">
         <v>13361.4</v>
       </c>
-      <c r="E41" s="43">
+      <c r="E41" s="42">
         <v>17694.400000000001</v>
       </c>
-      <c r="F41" s="43">
+      <c r="F41" s="42">
         <v>22175.5</v>
       </c>
-      <c r="G41" s="43">
+      <c r="G41" s="42">
         <v>27163.200000000001</v>
       </c>
-      <c r="H41" s="34"/>
+      <c r="H41" s="42">
+        <v>32545.1</v>
+      </c>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
       <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
-      <c r="A42" s="42" t="s">
+      <c r="A42" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="43">
+      <c r="B42" s="42">
         <v>2863.7</v>
       </c>
-      <c r="C42" s="43">
+      <c r="C42" s="42">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="42">
         <v>8720.5</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>11663.1</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="42">
         <v>14701</v>
       </c>
-      <c r="G42" s="43">
+      <c r="G42" s="42">
         <v>17884.900000000001</v>
       </c>
-      <c r="H42" s="34"/>
+      <c r="H42" s="42">
+        <v>21086.9</v>
+      </c>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
-      <c r="A43" s="42" t="s">
+      <c r="A43" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="43">
+      <c r="B43" s="42">
         <v>5104.5</v>
       </c>
-      <c r="C43" s="43">
+      <c r="C43" s="42">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="43">
+      <c r="D43" s="42">
         <v>18414.8</v>
       </c>
-      <c r="E43" s="43">
+      <c r="E43" s="42">
         <v>25337.8</v>
       </c>
-      <c r="F43" s="43">
+      <c r="F43" s="42">
         <v>32834.5</v>
       </c>
-      <c r="G43" s="43">
+      <c r="G43" s="42">
         <v>39796.5</v>
       </c>
-      <c r="H43" s="34"/>
+      <c r="H43" s="42">
+        <v>47014.8</v>
+      </c>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
-      <c r="A44" s="42" t="s">
+      <c r="A44" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B44" s="43">
+      <c r="B44" s="42">
         <v>2337.4</v>
       </c>
-      <c r="C44" s="43">
+      <c r="C44" s="42">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="42">
         <v>7127.2</v>
       </c>
-      <c r="E44" s="43">
+      <c r="E44" s="42">
         <v>9609.1</v>
       </c>
-      <c r="F44" s="43">
+      <c r="F44" s="42">
         <v>11775.8</v>
       </c>
-      <c r="G44" s="43">
+      <c r="G44" s="42">
         <v>14105.4</v>
       </c>
-      <c r="H44" s="34"/>
+      <c r="H44" s="42">
+        <v>16638.099999999999</v>
+      </c>
       <c r="I44" s="34"/>
       <c r="J44" s="34"/>
       <c r="K44" s="34"/>
       <c r="L44" s="34"/>
       <c r="M44" s="34"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
-      <c r="A45" s="42" t="s">
+      <c r="A45" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B45" s="43">
+      <c r="B45" s="42">
         <v>4925.1000000000004</v>
       </c>
-      <c r="C45" s="43">
+      <c r="C45" s="42">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="42">
         <v>14985</v>
       </c>
-      <c r="E45" s="43">
+      <c r="E45" s="42">
         <v>19972.8</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="42">
         <v>24759.7</v>
       </c>
-      <c r="G45" s="43">
+      <c r="G45" s="42">
         <v>29759.7</v>
       </c>
-      <c r="H45" s="34"/>
+      <c r="H45" s="42">
+        <v>34906.6</v>
+      </c>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
       <c r="M45" s="34"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
-      <c r="A46" s="42" t="s">
+      <c r="A46" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B46" s="43">
+      <c r="B46" s="42">
         <v>10710.1</v>
       </c>
-      <c r="C46" s="43">
+      <c r="C46" s="42">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="42">
         <v>31878.1</v>
       </c>
-      <c r="E46" s="43">
+      <c r="E46" s="42">
         <v>43009.3</v>
       </c>
-      <c r="F46" s="43">
+      <c r="F46" s="42">
         <v>54158.6</v>
       </c>
-      <c r="G46" s="43">
+      <c r="G46" s="42">
         <v>65841.100000000006</v>
       </c>
-      <c r="H46" s="34"/>
+      <c r="H46" s="42">
+        <v>78094.5</v>
+      </c>
       <c r="I46" s="34"/>
       <c r="J46" s="34"/>
       <c r="K46" s="34"/>
       <c r="L46" s="34"/>
       <c r="M46" s="34"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
-      <c r="A47" s="42" t="s">
+      <c r="A47" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B47" s="43">
+      <c r="B47" s="42">
         <v>20787.5</v>
       </c>
-      <c r="C47" s="43">
+      <c r="C47" s="42">
         <v>42064</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="42">
         <v>61394.6</v>
       </c>
-      <c r="E47" s="43">
+      <c r="E47" s="42">
         <v>82676.100000000006</v>
       </c>
-      <c r="F47" s="43">
+      <c r="F47" s="42">
         <v>104879.6</v>
       </c>
-      <c r="G47" s="43">
+      <c r="G47" s="42">
         <v>127627.9</v>
       </c>
-      <c r="H47" s="34"/>
+      <c r="H47" s="42">
+        <v>151586.6</v>
+      </c>
       <c r="I47" s="34"/>
       <c r="J47" s="34"/>
       <c r="K47" s="34"/>
       <c r="L47" s="34"/>
       <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
-      <c r="A48" s="42" t="s">
+      <c r="A48" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B48" s="43">
+      <c r="B48" s="42">
         <v>4789.3</v>
       </c>
-      <c r="C48" s="43">
+      <c r="C48" s="42">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="42">
         <v>13816.5</v>
       </c>
-      <c r="E48" s="43">
+      <c r="E48" s="42">
         <v>18565.3</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="42">
         <v>24477.1</v>
       </c>
-      <c r="G48" s="43">
+      <c r="G48" s="42">
         <v>31129.599999999999</v>
       </c>
-      <c r="H48" s="34"/>
+      <c r="H48" s="42">
+        <v>37425</v>
+      </c>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
-    <row r="49" spans="1:13" s="1" customFormat="1" ht="21.6">
+    <row r="49" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="40"/>
-[...5 lines deleted...]
-      <c r="H49" s="33"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="42"/>
+      <c r="F49" s="42"/>
+      <c r="G49" s="42"/>
+      <c r="H49" s="42"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="34"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
-      <c r="A50" s="42" t="s">
+      <c r="A50" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="45">
+      <c r="B50" s="44">
         <v>149578.6</v>
       </c>
-      <c r="C50" s="43">
+      <c r="C50" s="42">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="42">
         <v>351804.9</v>
       </c>
-      <c r="E50" s="43">
+      <c r="E50" s="42">
         <v>505615.2</v>
       </c>
-      <c r="F50" s="43">
+      <c r="F50" s="42">
         <v>649505.4</v>
       </c>
-      <c r="G50" s="43">
+      <c r="G50" s="42">
         <v>811852.6</v>
       </c>
-      <c r="H50" s="35"/>
+      <c r="H50" s="42">
+        <v>964326.7</v>
+      </c>
       <c r="I50" s="34"/>
       <c r="J50" s="34"/>
       <c r="K50" s="34"/>
       <c r="L50" s="34"/>
       <c r="M50" s="34"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
-      <c r="A51" s="42" t="s">
+      <c r="A51" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B51" s="45">
+      <c r="B51" s="44">
         <v>3165.2</v>
       </c>
-      <c r="C51" s="43">
+      <c r="C51" s="42">
         <v>6345</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="42">
         <v>9204.1</v>
       </c>
-      <c r="E51" s="43">
+      <c r="E51" s="42">
         <v>12410.4</v>
       </c>
-      <c r="F51" s="43">
+      <c r="F51" s="42">
         <v>15082</v>
       </c>
-      <c r="G51" s="43">
+      <c r="G51" s="42">
         <v>18323.099999999999</v>
       </c>
-      <c r="H51" s="35"/>
+      <c r="H51" s="42">
+        <v>21809.200000000001</v>
+      </c>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
-      <c r="A52" s="42" t="s">
+      <c r="A52" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B52" s="45">
+      <c r="B52" s="44">
         <v>1929.3</v>
       </c>
-      <c r="C52" s="43">
+      <c r="C52" s="42">
         <v>3625</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="42">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E52" s="43">
+      <c r="E52" s="42">
         <v>6577.7</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="42">
         <v>7829.7</v>
       </c>
-      <c r="G52" s="43">
+      <c r="G52" s="42">
         <v>9377.9</v>
       </c>
-      <c r="H52" s="35"/>
+      <c r="H52" s="42">
+        <v>11013.5</v>
+      </c>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="34"/>
       <c r="M52" s="34"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
-      <c r="A53" s="42" t="s">
+      <c r="A53" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B53" s="45">
+      <c r="B53" s="44">
         <v>1091.2</v>
       </c>
-      <c r="C53" s="43">
+      <c r="C53" s="42">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="42">
         <v>2893.9</v>
       </c>
-      <c r="E53" s="43">
+      <c r="E53" s="42">
         <v>3524.6</v>
       </c>
-      <c r="F53" s="43">
+      <c r="F53" s="42">
         <v>4208.5</v>
       </c>
-      <c r="G53" s="43">
+      <c r="G53" s="42">
         <v>4899.8999999999996</v>
       </c>
-      <c r="H53" s="35"/>
+      <c r="H53" s="42">
+        <v>5627.2</v>
+      </c>
       <c r="I53" s="34"/>
       <c r="J53" s="34"/>
       <c r="K53" s="34"/>
       <c r="L53" s="34"/>
       <c r="M53" s="34"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
-      <c r="A54" s="42" t="s">
+      <c r="A54" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B54" s="45">
+      <c r="B54" s="44">
         <v>0</v>
       </c>
-      <c r="C54" s="43">
+      <c r="C54" s="42">
         <v>0.1</v>
       </c>
-      <c r="D54" s="43">
+      <c r="D54" s="42">
         <v>2.1</v>
       </c>
-      <c r="E54" s="43">
+      <c r="E54" s="42">
         <v>3.8</v>
       </c>
-      <c r="F54" s="43">
+      <c r="F54" s="42">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G54" s="43">
+      <c r="G54" s="42">
         <v>14.9</v>
       </c>
-      <c r="H54" s="35"/>
+      <c r="H54" s="42">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="34"/>
       <c r="M54" s="34"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
-      <c r="A55" s="42" t="s">
+      <c r="A55" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B55" s="45">
+      <c r="B55" s="44">
         <v>2045.7</v>
       </c>
-      <c r="C55" s="43">
+      <c r="C55" s="42">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="43">
+      <c r="D55" s="42">
         <v>6022.9</v>
       </c>
-      <c r="E55" s="43">
+      <c r="E55" s="42">
         <v>8065.5</v>
       </c>
-      <c r="F55" s="43">
+      <c r="F55" s="42">
         <v>10100.1</v>
       </c>
-      <c r="G55" s="43">
+      <c r="G55" s="42">
         <v>12130.5</v>
       </c>
-      <c r="H55" s="35"/>
+      <c r="H55" s="42">
+        <v>14210.7</v>
+      </c>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
-      <c r="A56" s="42" t="s">
+      <c r="A56" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="45">
+      <c r="B56" s="44">
         <v>1483.7</v>
       </c>
-      <c r="C56" s="43">
+      <c r="C56" s="42">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="43">
+      <c r="D56" s="42">
         <v>6068</v>
       </c>
-      <c r="E56" s="43">
+      <c r="E56" s="42">
         <v>7487.7</v>
       </c>
-      <c r="F56" s="43">
+      <c r="F56" s="42">
         <v>8545.6</v>
       </c>
-      <c r="G56" s="43">
+      <c r="G56" s="42">
         <v>9366.9</v>
       </c>
-      <c r="H56" s="35"/>
+      <c r="H56" s="42">
+        <v>10413.9</v>
+      </c>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
       <c r="M56" s="34"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
-      <c r="A57" s="42" t="s">
+      <c r="A57" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B57" s="45">
+      <c r="B57" s="44">
         <v>20</v>
       </c>
-      <c r="C57" s="43">
+      <c r="C57" s="42">
         <v>33</v>
       </c>
-      <c r="D57" s="43">
+      <c r="D57" s="42">
         <v>48</v>
       </c>
-      <c r="E57" s="43">
+      <c r="E57" s="42">
         <v>233</v>
       </c>
-      <c r="F57" s="43">
+      <c r="F57" s="42">
         <v>648</v>
       </c>
-      <c r="G57" s="43">
+      <c r="G57" s="42">
         <v>894</v>
       </c>
-      <c r="H57" s="35"/>
+      <c r="H57" s="42">
+        <v>1019</v>
+      </c>
       <c r="I57" s="34"/>
       <c r="J57" s="34"/>
       <c r="K57" s="34"/>
       <c r="L57" s="34"/>
       <c r="M57" s="34"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
-      <c r="A58" s="42" t="s">
+      <c r="A58" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="45">
+      <c r="B58" s="44">
         <v>18593.8</v>
       </c>
-      <c r="C58" s="43">
+      <c r="C58" s="42">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="42">
         <v>48627.3</v>
       </c>
-      <c r="E58" s="43">
+      <c r="E58" s="42">
         <v>67228.3</v>
       </c>
-      <c r="F58" s="43">
+      <c r="F58" s="42">
         <v>87272.4</v>
       </c>
-      <c r="G58" s="43">
+      <c r="G58" s="42">
         <v>105998.7</v>
       </c>
-      <c r="H58" s="35"/>
+      <c r="H58" s="42">
+        <v>124818.7</v>
+      </c>
       <c r="I58" s="34"/>
       <c r="J58" s="34"/>
       <c r="K58" s="34"/>
       <c r="L58" s="34"/>
       <c r="M58" s="34"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
-      <c r="A59" s="42" t="s">
+      <c r="A59" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B59" s="45">
+      <c r="B59" s="44">
         <v>350.8</v>
       </c>
-      <c r="C59" s="43">
+      <c r="C59" s="42">
         <v>683.5</v>
       </c>
-      <c r="D59" s="43">
+      <c r="D59" s="42">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E59" s="43">
+      <c r="E59" s="42">
         <v>1404.6</v>
       </c>
-      <c r="F59" s="43">
+      <c r="F59" s="42">
         <v>1910.4</v>
       </c>
-      <c r="G59" s="43">
+      <c r="G59" s="42">
         <v>2466.9</v>
       </c>
-      <c r="H59" s="35"/>
+      <c r="H59" s="42">
+        <v>2911.9</v>
+      </c>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
       <c r="M59" s="34"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
-      <c r="A60" s="42" t="s">
+      <c r="A60" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B60" s="45">
+      <c r="B60" s="44">
         <v>99.7</v>
       </c>
-      <c r="C60" s="43">
+      <c r="C60" s="42">
         <v>185.1</v>
       </c>
-      <c r="D60" s="43">
+      <c r="D60" s="42">
         <v>281.7</v>
       </c>
-      <c r="E60" s="43">
+      <c r="E60" s="42">
         <v>383.3</v>
       </c>
-      <c r="F60" s="43">
+      <c r="F60" s="42">
         <v>490</v>
       </c>
-      <c r="G60" s="43">
+      <c r="G60" s="42">
         <v>590.1</v>
       </c>
-      <c r="H60" s="35"/>
+      <c r="H60" s="42">
+        <v>692.5</v>
+      </c>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
-      <c r="A61" s="42" t="s">
+      <c r="A61" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B61" s="45">
+      <c r="B61" s="44">
         <v>104172.2</v>
       </c>
-      <c r="C61" s="43">
+      <c r="C61" s="42">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="43">
+      <c r="D61" s="42">
         <v>220409.2</v>
       </c>
-      <c r="E61" s="43">
+      <c r="E61" s="42">
         <v>325334.3</v>
       </c>
-      <c r="F61" s="43">
+      <c r="F61" s="42">
         <v>420743.2</v>
       </c>
-      <c r="G61" s="43">
+      <c r="G61" s="42">
         <v>536635.19999999995</v>
       </c>
-      <c r="H61" s="35"/>
+      <c r="H61" s="42">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
-      <c r="A62" s="42" t="s">
+      <c r="A62" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B62" s="45">
+      <c r="B62" s="44">
         <v>4704.7</v>
       </c>
-      <c r="C62" s="43">
+      <c r="C62" s="42">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="43">
+      <c r="D62" s="42">
         <v>13389.9</v>
       </c>
-      <c r="E62" s="43">
+      <c r="E62" s="42">
         <v>18288.400000000001</v>
       </c>
-      <c r="F62" s="43">
+      <c r="F62" s="42">
         <v>23238.1</v>
       </c>
-      <c r="G62" s="43">
+      <c r="G62" s="42">
         <v>28490.1</v>
       </c>
-      <c r="H62" s="35"/>
+      <c r="H62" s="42">
+        <v>37376.400000000001</v>
+      </c>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
-      <c r="A63" s="42" t="s">
+      <c r="A63" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="45">
+      <c r="B63" s="44">
         <v>44</v>
       </c>
-      <c r="C63" s="43">
+      <c r="C63" s="42">
         <v>88.9</v>
       </c>
-      <c r="D63" s="43">
+      <c r="D63" s="42">
         <v>126.5</v>
       </c>
-      <c r="E63" s="43">
+      <c r="E63" s="42">
         <v>172.7</v>
       </c>
-      <c r="F63" s="43">
+      <c r="F63" s="42">
         <v>225.8</v>
       </c>
-      <c r="G63" s="43">
+      <c r="G63" s="42">
         <v>281.5</v>
       </c>
-      <c r="H63" s="35"/>
+      <c r="H63" s="42">
+        <v>335</v>
+      </c>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
-      <c r="A64" s="42" t="s">
+      <c r="A64" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B64" s="45">
+      <c r="B64" s="44">
         <v>1710.9</v>
       </c>
-      <c r="C64" s="43">
+      <c r="C64" s="42">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="43">
+      <c r="D64" s="42">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E64" s="43">
+      <c r="E64" s="42">
         <v>6797.6</v>
       </c>
-      <c r="F64" s="43">
+      <c r="F64" s="42">
         <v>8515.1</v>
       </c>
-      <c r="G64" s="43">
+      <c r="G64" s="42">
         <v>10497.5</v>
       </c>
-      <c r="H64" s="35"/>
+      <c r="H64" s="42">
+        <v>11897.1</v>
+      </c>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
-      <c r="A65" s="42" t="s">
+      <c r="A65" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B65" s="45">
+      <c r="B65" s="44">
         <v>8668.7999999999993</v>
       </c>
-      <c r="C65" s="43">
+      <c r="C65" s="42">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="43">
+      <c r="D65" s="42">
         <v>28926.3</v>
       </c>
-      <c r="E65" s="43">
+      <c r="E65" s="42">
         <v>41506.6</v>
       </c>
-      <c r="F65" s="43">
+      <c r="F65" s="42">
         <v>53090.6</v>
       </c>
-      <c r="G65" s="43">
+      <c r="G65" s="42">
         <v>62818.8</v>
       </c>
-      <c r="H65" s="35"/>
+      <c r="H65" s="42">
+        <v>72038.399999999994</v>
+      </c>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
-      <c r="A66" s="42" t="s">
+      <c r="A66" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B66" s="45">
+      <c r="B66" s="44">
         <v>942.8</v>
       </c>
-      <c r="C66" s="43">
+      <c r="C66" s="42">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="43">
+      <c r="D66" s="42">
         <v>2658.8</v>
       </c>
-      <c r="E66" s="43">
+      <c r="E66" s="42">
         <v>3613.9</v>
       </c>
-      <c r="F66" s="43">
+      <c r="F66" s="42">
         <v>4611.2</v>
       </c>
-      <c r="G66" s="43">
+      <c r="G66" s="42">
         <v>5589.6</v>
       </c>
-      <c r="H66" s="36"/>
-[...1 lines deleted...]
-      <c r="J66" s="36"/>
+      <c r="H66" s="42">
+        <v>6447.3</v>
+      </c>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
       <c r="M66" s="34"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
-      <c r="A67" s="42" t="s">
+      <c r="A67" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B67" s="45">
+      <c r="B67" s="44">
         <v>555.79999999999995</v>
       </c>
-      <c r="C67" s="43">
+      <c r="C67" s="42">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="43">
+      <c r="D67" s="42">
         <v>1585</v>
       </c>
-      <c r="E67" s="43">
+      <c r="E67" s="42">
         <v>1997.8</v>
       </c>
-      <c r="F67" s="43">
+      <c r="F67" s="42">
         <v>2399.9</v>
       </c>
-      <c r="G67" s="43">
+      <c r="G67" s="42">
         <v>2892</v>
       </c>
-      <c r="H67" s="36"/>
-[...1 lines deleted...]
-      <c r="J67" s="36"/>
+      <c r="H67" s="42">
+        <v>3488</v>
+      </c>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
       <c r="K67" s="34"/>
       <c r="L67" s="34"/>
       <c r="M67" s="34"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A68" s="42" t="s">
+      <c r="A68" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B68" s="46" t="s">
+      <c r="B68" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="43">
+      <c r="C68" s="42">
         <v>195</v>
       </c>
-      <c r="D68" s="43">
+      <c r="D68" s="42">
         <v>390</v>
       </c>
-      <c r="E68" s="43">
+      <c r="E68" s="42">
         <v>585</v>
       </c>
-      <c r="F68" s="43">
+      <c r="F68" s="42">
         <v>585</v>
       </c>
-      <c r="G68" s="43">
+      <c r="G68" s="42">
         <v>585</v>
       </c>
-      <c r="H68" s="37"/>
-[...4 lines deleted...]
-      <c r="M68" s="37"/>
+      <c r="H68" s="42">
+        <v>585</v>
+      </c>
+      <c r="I68" s="36"/>
+      <c r="J68" s="36"/>
+      <c r="K68" s="36"/>
+      <c r="L68" s="36"/>
+      <c r="M68" s="36"/>
     </row>
     <row r="69" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A69" s="48" t="s">
+      <c r="A69" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B69" s="48"/>
-[...10 lines deleted...]
-      <c r="M69" s="39"/>
+      <c r="B69" s="47"/>
+      <c r="C69" s="47"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="47"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="47"/>
+      <c r="J69" s="37"/>
+      <c r="K69" s="38"/>
+      <c r="L69" s="38"/>
+      <c r="M69" s="38"/>
       <c r="N69" s="5"/>
     </row>
     <row r="70" spans="1:14" ht="26.25" customHeight="1">
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
     </row>
     <row r="71" spans="1:14">
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>