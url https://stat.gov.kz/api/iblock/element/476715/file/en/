--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9540" yWindow="-45" windowWidth="10515" windowHeight="12540"/>
+    <workbookView xWindow="9585" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$U$4</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
@@ -637,51 +637,51 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -773,128 +773,125 @@
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="7"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1264,52 +1261,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="27">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>52</v>
       </c>
@@ -1399,60 +1396,60 @@
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="28" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>71</v>
       </c>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="35">
-        <v>46129</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="35">
-        <v>46157</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>77</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>91</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>79</v>
       </c>
@@ -1552,3015 +1549,3187 @@
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="45"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="45"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="46" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U107"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="E98" sqref="E98"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="6" customWidth="1"/>
     <col min="5" max="6" width="9.28515625" style="6" customWidth="1"/>
     <col min="7" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="12" style="6" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="6" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="15" customWidth="1"/>
     <col min="16" max="16" width="22" style="7" customWidth="1"/>
     <col min="17" max="21" width="9.140625" style="7"/>
     <col min="22" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="73"/>
-[...11 lines deleted...]
-      <c r="M1" s="74"/>
+      <c r="A1" s="76"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:21" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="73"/>
-[...10 lines deleted...]
-      <c r="M2" s="75"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="8"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="54" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>42</v>
       </c>
       <c r="N4" s="11"/>
     </row>
     <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="60"/>
-[...1 lines deleted...]
-      <c r="E5" s="12"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="62">
+      <c r="B6" s="61">
         <v>10311.700000000001</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C6" s="61">
         <v>18963.3</v>
       </c>
-      <c r="D6" s="76">
+      <c r="D6" s="69">
         <v>28867.599999999999</v>
       </c>
-      <c r="E6" s="14"/>
+      <c r="E6" s="69">
+        <v>36955.1</v>
+      </c>
       <c r="F6" s="14"/>
       <c r="G6" s="18"/>
       <c r="H6" s="20"/>
       <c r="I6" s="47"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="63" t="s">
+      <c r="A7" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="62">
+      <c r="B7" s="61">
         <v>773.4</v>
       </c>
-      <c r="C7" s="62">
+      <c r="C7" s="61">
         <v>1378.3</v>
       </c>
-      <c r="D7" s="76">
+      <c r="D7" s="69">
         <v>1924.1</v>
       </c>
-      <c r="E7" s="14"/>
+      <c r="E7" s="69">
+        <v>2334.9</v>
+      </c>
       <c r="F7" s="14"/>
       <c r="G7" s="18"/>
       <c r="H7" s="20"/>
       <c r="I7" s="47"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="63" t="s">
+      <c r="A8" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="61">
         <v>3.7</v>
       </c>
-      <c r="C8" s="62">
+      <c r="C8" s="61">
         <v>14</v>
       </c>
-      <c r="D8" s="76">
+      <c r="D8" s="69">
         <v>39.6</v>
       </c>
-      <c r="E8" s="14"/>
+      <c r="E8" s="69">
+        <v>78.8</v>
+      </c>
       <c r="F8" s="14"/>
       <c r="G8" s="18"/>
       <c r="H8" s="20"/>
       <c r="I8" s="47"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B9" s="61">
         <v>3.7</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C9" s="61">
         <v>12.5</v>
       </c>
-      <c r="D9" s="76">
+      <c r="D9" s="69">
         <v>21.3</v>
       </c>
-      <c r="E9" s="14"/>
+      <c r="E9" s="69">
+        <v>30.1</v>
+      </c>
       <c r="F9" s="14"/>
       <c r="G9" s="18"/>
       <c r="H9" s="20"/>
       <c r="I9" s="47"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="64" t="s">
+      <c r="A10" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C10" s="61">
         <v>16.600000000000001</v>
       </c>
-      <c r="D10" s="76">
+      <c r="D10" s="69">
         <v>33.200000000000003</v>
       </c>
-      <c r="E10" s="14"/>
+      <c r="E10" s="69">
+        <v>49.8</v>
+      </c>
       <c r="F10" s="14"/>
       <c r="G10" s="18"/>
       <c r="H10" s="20"/>
       <c r="I10" s="47"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="63" t="s">
+      <c r="A11" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B11" s="61">
         <v>3669.3</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C11" s="61">
         <v>6481.8</v>
       </c>
-      <c r="D11" s="76">
+      <c r="D11" s="69">
         <v>9952.9</v>
       </c>
-      <c r="E11" s="14"/>
+      <c r="E11" s="69">
+        <v>13282.3</v>
+      </c>
       <c r="F11" s="14"/>
       <c r="G11" s="18"/>
       <c r="H11" s="20"/>
       <c r="I11" s="47"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="63" t="s">
+      <c r="A12" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B12" s="61">
         <v>5696</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C12" s="61">
         <v>10689.6</v>
       </c>
-      <c r="D12" s="76">
+      <c r="D12" s="69">
         <v>16295</v>
       </c>
-      <c r="E12" s="14"/>
+      <c r="E12" s="69">
+        <v>20385.599999999999</v>
+      </c>
       <c r="F12" s="14"/>
       <c r="G12" s="18"/>
       <c r="H12" s="20"/>
       <c r="I12" s="47"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="63" t="s">
+      <c r="A13" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B13" s="61">
         <v>165.1</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C13" s="61">
         <v>368.7</v>
       </c>
-      <c r="D13" s="76">
+      <c r="D13" s="69">
         <v>598.4</v>
       </c>
-      <c r="E13" s="14"/>
+      <c r="E13" s="69">
+        <v>789.2</v>
+      </c>
       <c r="F13" s="14"/>
       <c r="G13" s="18"/>
       <c r="H13" s="20"/>
       <c r="I13" s="47"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="62">
+      <c r="B14" s="61">
         <v>0.6</v>
       </c>
-      <c r="C14" s="62">
+      <c r="C14" s="61">
         <v>1.9</v>
       </c>
-      <c r="D14" s="76">
+      <c r="D14" s="69">
         <v>3.2</v>
       </c>
-      <c r="E14" s="14"/>
+      <c r="E14" s="69">
+        <v>4.5</v>
+      </c>
       <c r="F14" s="14"/>
       <c r="G14" s="18"/>
       <c r="H14" s="20"/>
       <c r="I14" s="47"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="49"/>
       <c r="M14" s="21"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="56" t="s">
+      <c r="A15" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="57"/>
-[...2 lines deleted...]
-      <c r="E15" s="12"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="69"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="14"/>
       <c r="J15" s="22"/>
       <c r="K15" s="14"/>
       <c r="L15" s="21"/>
       <c r="M15" s="20"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="61" t="s">
+      <c r="A16" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="62">
+      <c r="B16" s="61">
         <v>9920</v>
       </c>
-      <c r="C16" s="62">
+      <c r="C16" s="61">
         <v>18222.599999999999</v>
       </c>
-      <c r="D16" s="76">
+      <c r="D16" s="69">
         <v>27709.5</v>
       </c>
-      <c r="E16" s="14"/>
+      <c r="E16" s="69">
+        <v>35385.300000000003</v>
+      </c>
       <c r="F16" s="14"/>
       <c r="G16" s="18"/>
       <c r="H16" s="20"/>
       <c r="I16" s="47"/>
       <c r="J16" s="20"/>
       <c r="K16" s="47"/>
       <c r="L16" s="49"/>
       <c r="M16" s="49"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="63" t="s">
+      <c r="A17" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="62">
+      <c r="B17" s="61">
         <v>773.4</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C17" s="61">
         <v>1378.3</v>
       </c>
-      <c r="D17" s="76">
+      <c r="D17" s="69">
         <v>1924.1</v>
       </c>
-      <c r="E17" s="14"/>
+      <c r="E17" s="69">
+        <v>2334.9</v>
+      </c>
       <c r="F17" s="14"/>
       <c r="G17" s="18"/>
       <c r="H17" s="20"/>
       <c r="I17" s="47"/>
       <c r="J17" s="20"/>
       <c r="K17" s="47"/>
       <c r="L17" s="49"/>
       <c r="M17" s="49"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="63" t="s">
+      <c r="A18" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="62">
+      <c r="B18" s="61">
         <v>3.7</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C18" s="61">
         <v>14</v>
       </c>
-      <c r="D18" s="76">
+      <c r="D18" s="69">
         <v>39.6</v>
       </c>
-      <c r="E18" s="14"/>
+      <c r="E18" s="69">
+        <v>78.8</v>
+      </c>
       <c r="F18" s="14"/>
       <c r="G18" s="18"/>
       <c r="H18" s="20"/>
       <c r="I18" s="47"/>
       <c r="J18" s="20"/>
       <c r="K18" s="47"/>
       <c r="L18" s="49"/>
       <c r="M18" s="49"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="63" t="s">
+      <c r="A19" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="62">
+      <c r="B19" s="61">
         <v>3.7</v>
       </c>
-      <c r="C19" s="62">
+      <c r="C19" s="61">
         <v>12.5</v>
       </c>
-      <c r="D19" s="76">
+      <c r="D19" s="69">
         <v>21.3</v>
       </c>
-      <c r="E19" s="14"/>
+      <c r="E19" s="69">
+        <v>30.1</v>
+      </c>
       <c r="F19" s="14"/>
       <c r="G19" s="18"/>
       <c r="H19" s="20"/>
       <c r="I19" s="47"/>
       <c r="J19" s="20"/>
       <c r="K19" s="47"/>
       <c r="L19" s="49"/>
       <c r="M19" s="49"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C20" s="61">
         <v>16.600000000000001</v>
       </c>
-      <c r="D20" s="76">
+      <c r="D20" s="69">
         <v>33.200000000000003</v>
       </c>
-      <c r="E20" s="14"/>
+      <c r="E20" s="69">
+        <v>49.8</v>
+      </c>
       <c r="F20" s="14"/>
       <c r="G20" s="18"/>
       <c r="H20" s="20"/>
       <c r="I20" s="47"/>
       <c r="J20" s="20"/>
       <c r="K20" s="47"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="62">
+      <c r="B21" s="61">
         <v>3277.6</v>
       </c>
-      <c r="C21" s="62">
+      <c r="C21" s="61">
         <v>5741.1</v>
       </c>
-      <c r="D21" s="76">
+      <c r="D21" s="69">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E21" s="14"/>
+      <c r="E21" s="69">
+        <v>11712.5</v>
+      </c>
       <c r="F21" s="14"/>
       <c r="G21" s="18"/>
       <c r="H21" s="20"/>
       <c r="I21" s="47"/>
       <c r="J21" s="20"/>
       <c r="K21" s="47"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="63" t="s">
+      <c r="A22" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="61">
         <v>5696</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="61">
         <v>10689.6</v>
       </c>
-      <c r="D22" s="76">
+      <c r="D22" s="69">
         <v>16295</v>
       </c>
-      <c r="E22" s="14"/>
+      <c r="E22" s="69">
+        <v>20385.599999999999</v>
+      </c>
       <c r="F22" s="14"/>
       <c r="G22" s="18"/>
       <c r="H22" s="20"/>
       <c r="I22" s="47"/>
       <c r="J22" s="20"/>
       <c r="K22" s="47"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="63" t="s">
+      <c r="A23" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="62">
+      <c r="B23" s="61">
         <v>165.1</v>
       </c>
-      <c r="C23" s="62">
+      <c r="C23" s="61">
         <v>368.7</v>
       </c>
-      <c r="D23" s="76">
+      <c r="D23" s="69">
         <v>598.4</v>
       </c>
-      <c r="E23" s="14"/>
+      <c r="E23" s="69">
+        <v>789.2</v>
+      </c>
       <c r="F23" s="14"/>
       <c r="G23" s="18"/>
       <c r="H23" s="20"/>
       <c r="I23" s="47"/>
       <c r="J23" s="20"/>
       <c r="K23" s="47"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="64" t="s">
+      <c r="A24" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="62">
+      <c r="B24" s="61">
         <v>0.6</v>
       </c>
-      <c r="C24" s="62">
+      <c r="C24" s="61">
         <v>1.9</v>
       </c>
-      <c r="D24" s="76">
+      <c r="D24" s="69">
         <v>3.2</v>
       </c>
-      <c r="E24" s="14"/>
+      <c r="E24" s="69">
+        <v>4.5</v>
+      </c>
       <c r="F24" s="14"/>
       <c r="G24" s="18"/>
       <c r="H24" s="20"/>
       <c r="I24" s="47"/>
       <c r="J24" s="20"/>
       <c r="K24" s="47"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="56" t="s">
+      <c r="A25" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="57"/>
-[...2 lines deleted...]
-      <c r="E25" s="12"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="69"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="50"/>
       <c r="M25" s="20"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="66" t="s">
+      <c r="A26" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="62">
+      <c r="B26" s="61">
         <v>5246.6</v>
       </c>
-      <c r="C26" s="62">
+      <c r="C26" s="61">
         <v>12037.1</v>
       </c>
-      <c r="D26" s="76">
+      <c r="D26" s="69">
         <v>19708.099999999999</v>
       </c>
-      <c r="E26" s="14"/>
+      <c r="E26" s="69">
+        <v>28342.7</v>
+      </c>
       <c r="F26" s="14"/>
       <c r="G26" s="18"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="64" t="s">
+      <c r="A27" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="62">
+      <c r="B27" s="61">
         <v>397.2</v>
       </c>
-      <c r="C27" s="62">
+      <c r="C27" s="61">
         <v>756.2</v>
       </c>
-      <c r="D27" s="76">
+      <c r="D27" s="69">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E27" s="14"/>
+      <c r="E27" s="69">
+        <v>1535.6</v>
+      </c>
       <c r="F27" s="14"/>
       <c r="G27" s="18"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="62">
+      <c r="B28" s="61">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C28" s="62">
+      <c r="C28" s="61">
         <v>6274.8</v>
       </c>
-      <c r="D28" s="76">
+      <c r="D28" s="69">
         <v>10906.5</v>
       </c>
-      <c r="E28" s="14"/>
+      <c r="E28" s="69">
+        <v>16543.099999999999</v>
+      </c>
       <c r="F28" s="14"/>
       <c r="G28" s="18"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="62">
+      <c r="B29" s="61">
         <v>826.8</v>
       </c>
-      <c r="C29" s="62">
+      <c r="C29" s="61">
         <v>1808.4</v>
       </c>
-      <c r="D29" s="76">
+      <c r="D29" s="69">
         <v>2791.5</v>
       </c>
-      <c r="E29" s="14"/>
+      <c r="E29" s="69">
+        <v>3793.1</v>
+      </c>
       <c r="F29" s="14"/>
       <c r="G29" s="18"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="64" t="s">
+      <c r="A30" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="62">
+      <c r="B30" s="61">
         <v>1.3</v>
       </c>
-      <c r="C30" s="62">
+      <c r="C30" s="61">
         <v>2.4</v>
       </c>
-      <c r="D30" s="76">
+      <c r="D30" s="69">
         <v>3.6</v>
       </c>
-      <c r="E30" s="14"/>
+      <c r="E30" s="69">
+        <v>4.7</v>
+      </c>
       <c r="F30" s="14"/>
       <c r="G30" s="18"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="49"/>
       <c r="M30" s="49"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="64" t="s">
+      <c r="A31" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="62">
+      <c r="B31" s="61">
         <v>239.5</v>
       </c>
-      <c r="C31" s="62">
+      <c r="C31" s="61">
         <v>454</v>
       </c>
-      <c r="D31" s="76">
+      <c r="D31" s="69">
         <v>688</v>
       </c>
-      <c r="E31" s="14"/>
+      <c r="E31" s="69">
+        <v>920.4</v>
+      </c>
       <c r="F31" s="14"/>
       <c r="G31" s="18"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="49"/>
       <c r="M31" s="49"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="64" t="s">
+      <c r="A32" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="62">
+      <c r="B32" s="61">
         <v>1446</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="61">
         <v>2741.1</v>
       </c>
-      <c r="D32" s="76">
+      <c r="D32" s="69">
         <v>4166.8</v>
       </c>
-      <c r="E32" s="14"/>
+      <c r="E32" s="69">
+        <v>5545.3</v>
+      </c>
       <c r="F32" s="14"/>
       <c r="G32" s="18"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="49"/>
       <c r="M32" s="49"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
     </row>
     <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="64" t="s">
+      <c r="A33" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="62">
+      <c r="B33" s="61">
         <v>0</v>
       </c>
-      <c r="C33" s="62">
+      <c r="C33" s="61">
         <v>0.2</v>
       </c>
-      <c r="D33" s="76">
+      <c r="D33" s="69">
         <v>0.4</v>
       </c>
-      <c r="E33" s="14"/>
+      <c r="E33" s="69">
+        <v>0.5</v>
+      </c>
       <c r="F33" s="14"/>
       <c r="G33" s="18"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="49"/>
       <c r="M33" s="49"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
     </row>
     <row r="34" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A34" s="56" t="s">
+      <c r="A34" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="57"/>
-[...2 lines deleted...]
-      <c r="E34" s="12"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="69"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="14"/>
       <c r="J34" s="22"/>
       <c r="K34" s="14"/>
       <c r="L34" s="21"/>
       <c r="M34" s="20"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
     </row>
     <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="66" t="s">
+      <c r="A35" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="62">
+      <c r="B35" s="61">
         <v>3590.4</v>
       </c>
-      <c r="C35" s="62">
+      <c r="C35" s="61">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D35" s="76">
+      <c r="D35" s="69">
         <v>13493.9</v>
       </c>
-      <c r="E35" s="14"/>
+      <c r="E35" s="69">
+        <v>19571.3</v>
+      </c>
       <c r="F35" s="14"/>
       <c r="G35" s="18"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
     </row>
     <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="64" t="s">
+      <c r="A36" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="62">
+      <c r="B36" s="61">
         <v>398.7</v>
       </c>
-      <c r="C36" s="62">
+      <c r="C36" s="61">
         <v>757.3</v>
       </c>
-      <c r="D36" s="76">
+      <c r="D36" s="69">
         <v>1142.3</v>
       </c>
-      <c r="E36" s="14"/>
+      <c r="E36" s="69">
+        <v>1523.2</v>
+      </c>
       <c r="F36" s="14"/>
       <c r="G36" s="18"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="49"/>
       <c r="M36" s="49"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
     </row>
     <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="64" t="s">
+      <c r="A37" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="62">
+      <c r="B37" s="61">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C37" s="62">
+      <c r="C37" s="61">
         <v>3296.3</v>
       </c>
-      <c r="D37" s="76">
+      <c r="D37" s="69">
         <v>5685.5</v>
       </c>
-      <c r="E37" s="14"/>
+      <c r="E37" s="69">
+        <v>9068.5</v>
+      </c>
       <c r="F37" s="14"/>
       <c r="G37" s="18"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
     </row>
     <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="64" t="s">
+      <c r="A38" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="62">
+      <c r="B38" s="61">
         <v>1711.5</v>
       </c>
-      <c r="C38" s="62">
+      <c r="C38" s="61">
         <v>3742.8</v>
       </c>
-      <c r="D38" s="76">
+      <c r="D38" s="69">
         <v>5789.4</v>
       </c>
-      <c r="E38" s="14"/>
+      <c r="E38" s="69">
+        <v>7818.8</v>
+      </c>
       <c r="F38" s="14"/>
       <c r="G38" s="18"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="49"/>
       <c r="M38" s="49"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
     </row>
     <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="64" t="s">
+      <c r="A39" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="62">
+      <c r="B39" s="61">
         <v>29.9</v>
       </c>
-      <c r="C39" s="62">
+      <c r="C39" s="61">
         <v>56.4</v>
       </c>
-      <c r="D39" s="76">
+      <c r="D39" s="69">
         <v>84.5</v>
       </c>
-      <c r="E39" s="14"/>
+      <c r="E39" s="69">
+        <v>112.9</v>
+      </c>
       <c r="F39" s="14"/>
       <c r="G39" s="18"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="49"/>
       <c r="M39" s="49"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
     </row>
     <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
+      <c r="A40" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="62">
+      <c r="B40" s="61">
         <v>49.9</v>
       </c>
-      <c r="C40" s="62">
+      <c r="C40" s="61">
         <v>96.8</v>
       </c>
-      <c r="D40" s="76">
+      <c r="D40" s="69">
         <v>144.9</v>
       </c>
-      <c r="E40" s="14"/>
+      <c r="E40" s="69">
+        <v>191.6</v>
+      </c>
       <c r="F40" s="14"/>
       <c r="G40" s="18"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="49"/>
       <c r="M40" s="49"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
     </row>
     <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="64" t="s">
+      <c r="A41" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="62">
+      <c r="B41" s="61">
         <v>222.4</v>
       </c>
-      <c r="C41" s="62">
+      <c r="C41" s="61">
         <v>419.2</v>
       </c>
-      <c r="D41" s="76">
+      <c r="D41" s="69">
         <v>635.5</v>
       </c>
-      <c r="E41" s="14"/>
+      <c r="E41" s="69">
+        <v>841</v>
+      </c>
       <c r="F41" s="14"/>
       <c r="G41" s="18"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="49"/>
       <c r="M41" s="49"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
     </row>
     <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
+      <c r="A42" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="62">
+      <c r="B42" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C42" s="62">
+      <c r="C42" s="61">
         <v>8.4</v>
       </c>
-      <c r="D42" s="76">
+      <c r="D42" s="69">
         <v>11.9</v>
       </c>
-      <c r="E42" s="14"/>
+      <c r="E42" s="69">
+        <v>15.3</v>
+      </c>
       <c r="F42" s="14"/>
       <c r="G42" s="18"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="49"/>
       <c r="M42" s="49"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
     </row>
     <row r="43" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A43" s="56" t="s">
+      <c r="A43" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="57"/>
-[...2 lines deleted...]
-      <c r="E43" s="12"/>
+      <c r="B43" s="56"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="56"/>
+      <c r="E43" s="69"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="14"/>
       <c r="J43" s="22"/>
       <c r="K43" s="14"/>
       <c r="L43" s="21"/>
       <c r="M43" s="20"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
     </row>
     <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="66" t="s">
+      <c r="A44" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B44" s="62">
+      <c r="B44" s="61">
         <v>1875</v>
       </c>
-      <c r="C44" s="62">
+      <c r="C44" s="61">
         <v>4050.2</v>
       </c>
-      <c r="D44" s="76">
+      <c r="D44" s="69">
         <v>6250.1</v>
       </c>
-      <c r="E44" s="14"/>
+      <c r="E44" s="69">
+        <v>8421.4</v>
+      </c>
       <c r="F44" s="14"/>
       <c r="G44" s="18"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="49"/>
       <c r="M44" s="49"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
     </row>
     <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="64" t="s">
+      <c r="A45" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="62">
+      <c r="B45" s="61">
         <v>7.1</v>
       </c>
-      <c r="C45" s="62">
+      <c r="C45" s="61">
         <v>13.3</v>
       </c>
-      <c r="D45" s="76">
+      <c r="D45" s="69">
         <v>19.899999999999999</v>
       </c>
-      <c r="E45" s="14"/>
+      <c r="E45" s="69">
+        <v>27</v>
+      </c>
       <c r="F45" s="14"/>
       <c r="G45" s="18"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="49"/>
       <c r="M45" s="49"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
     </row>
     <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="64" t="s">
+      <c r="A46" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B46" s="62">
+      <c r="B46" s="61">
         <v>11.7</v>
       </c>
-      <c r="C46" s="62">
+      <c r="C46" s="61">
         <v>19</v>
       </c>
-      <c r="D46" s="76">
+      <c r="D46" s="69">
         <v>26.9</v>
       </c>
-      <c r="E46" s="12"/>
+      <c r="E46" s="69">
+        <v>32.9</v>
+      </c>
       <c r="F46" s="12"/>
       <c r="G46" s="12"/>
       <c r="H46" s="12"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="49"/>
       <c r="M46" s="49"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
     </row>
     <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="64" t="s">
+      <c r="A47" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="62">
+      <c r="B47" s="61">
         <v>1707.5</v>
       </c>
-      <c r="C47" s="62">
+      <c r="C47" s="61">
         <v>3735.3</v>
       </c>
-      <c r="D47" s="76">
+      <c r="D47" s="69">
         <v>5777.8</v>
       </c>
-      <c r="E47" s="14"/>
+      <c r="E47" s="69">
+        <v>7803.3</v>
+      </c>
       <c r="F47" s="14"/>
       <c r="G47" s="18"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="49"/>
       <c r="M47" s="49"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
     </row>
     <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="64" t="s">
+      <c r="A48" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="62">
+      <c r="B48" s="61">
         <v>29.9</v>
       </c>
-      <c r="C48" s="62">
+      <c r="C48" s="61">
         <v>56.4</v>
       </c>
-      <c r="D48" s="76">
+      <c r="D48" s="69">
         <v>84.5</v>
       </c>
-      <c r="E48" s="14"/>
+      <c r="E48" s="69">
+        <v>112.9</v>
+      </c>
       <c r="F48" s="14"/>
       <c r="G48" s="18"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="49"/>
       <c r="M48" s="49"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
     </row>
     <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="64" t="s">
+      <c r="A49" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="62">
+      <c r="B49" s="61">
         <v>9.5</v>
       </c>
-      <c r="C49" s="62">
+      <c r="C49" s="61">
         <v>19</v>
       </c>
-      <c r="D49" s="76">
+      <c r="D49" s="69">
         <v>28.7</v>
       </c>
-      <c r="E49" s="14"/>
+      <c r="E49" s="69">
+        <v>38.799999999999997</v>
+      </c>
       <c r="F49" s="14"/>
       <c r="G49" s="18"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="49"/>
       <c r="M49" s="49"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
     </row>
     <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="64" t="s">
+      <c r="A50" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="62">
+      <c r="B50" s="61">
         <v>104.4</v>
       </c>
-      <c r="C50" s="62">
+      <c r="C50" s="61">
         <v>198.8</v>
       </c>
-      <c r="D50" s="76">
+      <c r="D50" s="69">
         <v>300.39999999999998</v>
       </c>
-      <c r="E50" s="14"/>
+      <c r="E50" s="69">
+        <v>391.2</v>
+      </c>
       <c r="F50" s="14"/>
       <c r="G50" s="18"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="49"/>
       <c r="M50" s="49"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
     </row>
     <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="64" t="s">
+      <c r="A51" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="62">
+      <c r="B51" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C51" s="62">
+      <c r="C51" s="61">
         <v>8.4</v>
       </c>
-      <c r="D51" s="76">
+      <c r="D51" s="69">
         <v>11.9</v>
       </c>
-      <c r="E51" s="14"/>
+      <c r="E51" s="69">
+        <v>15.3</v>
+      </c>
       <c r="F51" s="14"/>
       <c r="G51" s="18"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="49"/>
       <c r="M51" s="49"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
     </row>
     <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="56" t="s">
+      <c r="A52" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="57"/>
-[...2 lines deleted...]
-      <c r="E52" s="12"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="61"/>
+      <c r="D52" s="56"/>
+      <c r="E52" s="69"/>
       <c r="F52" s="12"/>
       <c r="G52" s="12"/>
       <c r="H52" s="12"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="21"/>
       <c r="M52" s="20"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
     </row>
     <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="61" t="s">
+      <c r="A53" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="62">
+      <c r="B53" s="61">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C53" s="62">
+      <c r="C53" s="61">
         <v>5157.2</v>
       </c>
-      <c r="D53" s="76">
+      <c r="D53" s="69">
         <v>7811.8</v>
       </c>
-      <c r="E53" s="14"/>
+      <c r="E53" s="69">
+        <v>10938.4</v>
+      </c>
       <c r="F53" s="14"/>
       <c r="G53" s="18"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="49"/>
       <c r="M53" s="49"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
     </row>
     <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="64" t="s">
+      <c r="A54" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="62">
+      <c r="B54" s="61">
         <v>190</v>
       </c>
-      <c r="C54" s="62">
+      <c r="C54" s="61">
         <v>343.2</v>
       </c>
-      <c r="D54" s="76">
+      <c r="D54" s="69">
         <v>533</v>
       </c>
-      <c r="E54" s="14"/>
+      <c r="E54" s="69">
+        <v>663.6</v>
+      </c>
       <c r="F54" s="14"/>
       <c r="G54" s="18"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="49"/>
       <c r="M54" s="49"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
     </row>
     <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="64" t="s">
+      <c r="A55" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="62">
+      <c r="B55" s="61">
         <v>250.1</v>
       </c>
-      <c r="C55" s="62">
+      <c r="C55" s="61">
         <v>683.5</v>
       </c>
-      <c r="D55" s="76">
+      <c r="D55" s="69">
         <v>940</v>
       </c>
-      <c r="E55" s="14"/>
+      <c r="E55" s="69">
+        <v>1445.7</v>
+      </c>
       <c r="F55" s="14"/>
       <c r="G55" s="18"/>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="49"/>
       <c r="M55" s="49"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
     </row>
     <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="61" t="s">
+      <c r="A56" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="62">
+      <c r="B56" s="61">
         <v>1966.1</v>
       </c>
-      <c r="C56" s="62">
+      <c r="C56" s="61">
         <v>3784.8</v>
       </c>
-      <c r="D56" s="76">
+      <c r="D56" s="69">
         <v>5804.5</v>
       </c>
-      <c r="E56" s="14"/>
+      <c r="E56" s="69">
+        <v>8101.5</v>
+      </c>
       <c r="F56" s="14"/>
       <c r="G56" s="18"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="49"/>
       <c r="M56" s="49"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
     </row>
     <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="61" t="s">
+      <c r="A57" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B57" s="65" t="s">
+      <c r="B57" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C57" s="62">
+      <c r="C57" s="61">
         <v>6.4</v>
       </c>
-      <c r="D57" s="76">
+      <c r="D57" s="69">
         <v>11.1</v>
       </c>
-      <c r="E57" s="14"/>
+      <c r="E57" s="69">
+        <v>14</v>
+      </c>
       <c r="F57" s="14"/>
       <c r="G57" s="18"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="49"/>
       <c r="M57" s="49"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
     </row>
     <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="67" t="s">
+      <c r="A58" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="62">
+      <c r="B58" s="61">
         <v>172.6</v>
       </c>
-      <c r="C58" s="62">
+      <c r="C58" s="61">
         <v>339.4</v>
       </c>
-      <c r="D58" s="76">
+      <c r="D58" s="69">
         <v>523.1</v>
       </c>
-      <c r="E58" s="14"/>
+      <c r="E58" s="69">
+        <v>713.6</v>
+      </c>
       <c r="F58" s="14"/>
       <c r="G58" s="18"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="49"/>
       <c r="M58" s="49"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
     </row>
     <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="56" t="s">
+      <c r="A59" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="57"/>
-[...2 lines deleted...]
-      <c r="E59" s="14"/>
+      <c r="B59" s="56"/>
+      <c r="C59" s="61"/>
+      <c r="D59" s="56"/>
+      <c r="E59" s="69"/>
       <c r="F59" s="14"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
     </row>
     <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="61" t="s">
+      <c r="A60" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="62">
+      <c r="B60" s="61">
         <v>13046.5</v>
       </c>
-      <c r="C60" s="62">
+      <c r="C60" s="61">
         <v>25345.7</v>
       </c>
-      <c r="D60" s="76">
+      <c r="D60" s="69">
         <v>37738.300000000003</v>
       </c>
-      <c r="E60" s="12"/>
+      <c r="E60" s="69">
+        <v>50820</v>
+      </c>
       <c r="F60" s="12"/>
       <c r="G60" s="12"/>
       <c r="H60" s="12"/>
       <c r="I60" s="22"/>
       <c r="J60" s="22"/>
       <c r="K60" s="14"/>
       <c r="L60" s="21"/>
       <c r="M60" s="20"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
     </row>
     <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="63" t="s">
+      <c r="A61" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="62">
+      <c r="B61" s="61">
         <v>6591.1</v>
       </c>
-      <c r="C61" s="62">
+      <c r="C61" s="61">
         <v>13330.2</v>
       </c>
-      <c r="D61" s="76">
+      <c r="D61" s="69">
         <v>19647.099999999999</v>
       </c>
-      <c r="E61" s="14"/>
+      <c r="E61" s="69">
+        <v>26225.3</v>
+      </c>
       <c r="F61" s="14"/>
       <c r="G61" s="18"/>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="20"/>
       <c r="L61" s="49"/>
       <c r="M61" s="49"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
     </row>
     <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="63" t="s">
+      <c r="A62" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B62" s="65" t="s">
+      <c r="B62" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C62" s="62">
+      <c r="C62" s="61">
         <v>6.7</v>
       </c>
-      <c r="D62" s="76">
+      <c r="D62" s="69">
         <v>13.3</v>
       </c>
-      <c r="E62" s="14"/>
+      <c r="E62" s="69">
+        <v>20</v>
+      </c>
       <c r="F62" s="14"/>
       <c r="G62" s="18"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="20"/>
       <c r="L62" s="49"/>
       <c r="M62" s="49"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
     </row>
     <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="63" t="s">
+      <c r="A63" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="62">
+      <c r="B63" s="61">
         <v>182.7</v>
       </c>
-      <c r="C63" s="62">
+      <c r="C63" s="61">
         <v>355.6</v>
       </c>
-      <c r="D63" s="76">
+      <c r="D63" s="69">
         <v>515.79999999999995</v>
       </c>
-      <c r="E63" s="14"/>
+      <c r="E63" s="69">
+        <v>690.9</v>
+      </c>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="20"/>
       <c r="I63" s="20"/>
       <c r="J63" s="20"/>
       <c r="K63" s="20"/>
       <c r="L63" s="49"/>
       <c r="M63" s="49"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
     </row>
     <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="63" t="s">
+      <c r="A64" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="62">
+      <c r="B64" s="61">
         <v>102.8</v>
       </c>
-      <c r="C64" s="62">
+      <c r="C64" s="61">
         <v>153.19999999999999</v>
       </c>
-      <c r="D64" s="76">
+      <c r="D64" s="69">
         <v>254.3</v>
       </c>
-      <c r="E64" s="14"/>
+      <c r="E64" s="69">
+        <v>404.2</v>
+      </c>
       <c r="F64" s="14"/>
       <c r="G64" s="18"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20"/>
       <c r="K64" s="20"/>
       <c r="L64" s="49"/>
       <c r="M64" s="49"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
     </row>
     <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="63" t="s">
+      <c r="A65" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B65" s="62">
+      <c r="B65" s="61">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C65" s="62">
+      <c r="C65" s="61">
         <v>2495.9</v>
       </c>
-      <c r="D65" s="76">
+      <c r="D65" s="69">
         <v>3783.3</v>
       </c>
-      <c r="E65" s="14"/>
+      <c r="E65" s="69">
+        <v>5628.4</v>
+      </c>
       <c r="F65" s="14"/>
       <c r="G65" s="18"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
       <c r="K65" s="20"/>
       <c r="L65" s="49"/>
       <c r="M65" s="49"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
     </row>
     <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="63" t="s">
+      <c r="A66" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C66" s="62">
+      <c r="C66" s="61">
         <v>16</v>
       </c>
-      <c r="D66" s="76">
+      <c r="D66" s="69">
         <v>16</v>
       </c>
-      <c r="E66" s="14"/>
+      <c r="E66" s="69">
+        <v>16</v>
+      </c>
       <c r="F66" s="14"/>
       <c r="G66" s="18"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="49"/>
       <c r="M66" s="49"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
     </row>
     <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="63" t="s">
+      <c r="A67" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="62">
+      <c r="B67" s="61">
         <v>3163</v>
       </c>
-      <c r="C67" s="62">
+      <c r="C67" s="61">
         <v>5709</v>
       </c>
-      <c r="D67" s="76">
+      <c r="D67" s="69">
         <v>8427</v>
       </c>
-      <c r="E67" s="14"/>
+      <c r="E67" s="69">
+        <v>11050.3</v>
+      </c>
       <c r="F67" s="14"/>
       <c r="G67" s="18"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="J67" s="20"/>
       <c r="K67" s="20"/>
       <c r="L67" s="49"/>
       <c r="M67" s="49"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
     </row>
     <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="63" t="s">
+      <c r="A68" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="62">
+      <c r="B68" s="61">
         <v>1699.3</v>
       </c>
-      <c r="C68" s="62">
+      <c r="C68" s="61">
         <v>3226.1</v>
       </c>
-      <c r="D68" s="76">
+      <c r="D68" s="69">
         <v>4988.5</v>
       </c>
-      <c r="E68" s="14"/>
+      <c r="E68" s="69">
+        <v>6651.9</v>
+      </c>
       <c r="F68" s="14"/>
       <c r="G68" s="18"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="49"/>
       <c r="M68" s="49"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
     </row>
     <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="63" t="s">
+      <c r="A69" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="B69" s="62">
+      <c r="B69" s="61">
         <v>20</v>
       </c>
-      <c r="C69" s="62">
+      <c r="C69" s="61">
         <v>53</v>
       </c>
-      <c r="D69" s="76">
+      <c r="D69" s="69">
         <v>93</v>
       </c>
-      <c r="E69" s="14"/>
+      <c r="E69" s="69">
+        <v>133</v>
+      </c>
       <c r="F69" s="14"/>
       <c r="G69" s="18"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="20"/>
       <c r="K69" s="20"/>
       <c r="L69" s="49"/>
       <c r="M69" s="49"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
     </row>
     <row r="70" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A70" s="56" t="s">
+      <c r="A70" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="57"/>
-[...2 lines deleted...]
-      <c r="E70" s="14"/>
+      <c r="B70" s="56"/>
+      <c r="C70" s="61"/>
+      <c r="D70" s="56"/>
+      <c r="E70" s="69"/>
       <c r="F70" s="14"/>
       <c r="G70" s="18"/>
       <c r="H70" s="22"/>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="49"/>
       <c r="M70" s="49"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
     </row>
     <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="66" t="s">
+      <c r="A71" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="62">
+      <c r="B71" s="61">
         <v>367.9</v>
       </c>
-      <c r="C71" s="62">
+      <c r="C71" s="61">
         <v>737.3</v>
       </c>
-      <c r="D71" s="76">
+      <c r="D71" s="69">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="12"/>
+      <c r="E71" s="69">
+        <v>1247.3</v>
+      </c>
       <c r="F71" s="12"/>
       <c r="G71" s="12"/>
       <c r="H71" s="12"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="21"/>
       <c r="M71" s="20"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
     </row>
     <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="61" t="s">
+      <c r="A72" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="62">
+      <c r="B72" s="61">
         <v>367.9</v>
       </c>
-      <c r="C72" s="62">
+      <c r="C72" s="61">
         <v>737.3</v>
       </c>
-      <c r="D72" s="76">
+      <c r="D72" s="69">
         <v>1029.7</v>
       </c>
-      <c r="E72" s="14"/>
+      <c r="E72" s="69">
+        <v>1247.3</v>
+      </c>
       <c r="F72" s="14"/>
       <c r="G72" s="18"/>
       <c r="H72" s="21"/>
       <c r="I72" s="47"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="49"/>
       <c r="M72" s="49"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
     </row>
     <row r="73" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A73" s="56" t="s">
+      <c r="A73" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="58"/>
-[...2 lines deleted...]
-      <c r="E73" s="14"/>
+      <c r="B73" s="57"/>
+      <c r="C73" s="61"/>
+      <c r="D73" s="56"/>
+      <c r="E73" s="69"/>
       <c r="F73" s="14"/>
       <c r="G73" s="18"/>
       <c r="H73" s="21"/>
       <c r="I73" s="47"/>
       <c r="J73" s="47"/>
       <c r="K73" s="47"/>
       <c r="L73" s="49"/>
       <c r="M73" s="49"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
     </row>
     <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="66" t="s">
+      <c r="A74" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B74" s="62">
+      <c r="B74" s="61">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C74" s="62">
+      <c r="C74" s="61">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D74" s="76">
+      <c r="D74" s="69">
         <v>13.7</v>
       </c>
-      <c r="E74" s="12"/>
+      <c r="E74" s="69">
+        <v>18.3</v>
+      </c>
       <c r="F74" s="12"/>
       <c r="G74" s="12"/>
       <c r="H74" s="12"/>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="14"/>
       <c r="L74" s="21"/>
       <c r="M74" s="49"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
     </row>
     <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="64" t="s">
+      <c r="A75" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="62">
+      <c r="B75" s="61">
         <v>1.6</v>
       </c>
-      <c r="C75" s="62">
+      <c r="C75" s="61">
         <v>3.3</v>
       </c>
-      <c r="D75" s="76">
+      <c r="D75" s="69">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E75" s="14"/>
+      <c r="E75" s="69">
+        <v>6.6</v>
+      </c>
       <c r="F75" s="14"/>
       <c r="G75" s="18"/>
       <c r="H75" s="20"/>
       <c r="I75" s="47"/>
       <c r="J75" s="47"/>
       <c r="K75" s="47"/>
       <c r="L75" s="49"/>
       <c r="M75" s="49"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
     </row>
     <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="67" t="s">
+      <c r="A76" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="62">
+      <c r="B76" s="61">
         <v>3.3</v>
       </c>
-      <c r="C76" s="62">
+      <c r="C76" s="61">
         <v>5.3</v>
       </c>
-      <c r="D76" s="76">
+      <c r="D76" s="69">
         <v>7.6</v>
       </c>
-      <c r="E76" s="14"/>
+      <c r="E76" s="69">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="F76" s="14"/>
       <c r="G76" s="18"/>
       <c r="H76" s="21"/>
       <c r="I76" s="47"/>
       <c r="J76" s="47"/>
       <c r="K76" s="47"/>
       <c r="L76" s="49"/>
       <c r="M76" s="49"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
     </row>
     <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="64" t="s">
+      <c r="A77" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B77" s="62">
+      <c r="B77" s="61">
         <v>0.2</v>
       </c>
-      <c r="C77" s="62">
+      <c r="C77" s="61">
         <v>0.7</v>
       </c>
-      <c r="D77" s="76">
+      <c r="D77" s="69">
         <v>1.2</v>
       </c>
-      <c r="E77" s="14"/>
+      <c r="E77" s="69">
+        <v>2</v>
+      </c>
       <c r="F77" s="14"/>
       <c r="G77" s="18"/>
       <c r="H77" s="21"/>
       <c r="I77" s="47"/>
       <c r="J77" s="47"/>
       <c r="K77" s="47"/>
       <c r="L77" s="49"/>
       <c r="M77" s="49"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
     </row>
     <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="56" t="s">
+      <c r="A78" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="57"/>
-[...2 lines deleted...]
-      <c r="E78" s="14"/>
+      <c r="B78" s="56"/>
+      <c r="C78" s="61"/>
+      <c r="D78" s="56"/>
+      <c r="E78" s="69"/>
       <c r="F78" s="14"/>
       <c r="G78" s="18"/>
       <c r="H78" s="20"/>
       <c r="I78" s="47"/>
       <c r="J78" s="47"/>
       <c r="K78" s="47"/>
       <c r="L78" s="49"/>
       <c r="M78" s="49"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
     </row>
     <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="66" t="s">
+      <c r="A79" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B79" s="62">
+      <c r="B79" s="61">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C79" s="62">
+      <c r="C79" s="61">
         <v>36.5</v>
       </c>
-      <c r="D79" s="76">
+      <c r="D79" s="69">
         <v>51.5</v>
       </c>
-      <c r="E79" s="12"/>
+      <c r="E79" s="69">
+        <v>74.3</v>
+      </c>
       <c r="F79" s="16"/>
       <c r="G79" s="12"/>
       <c r="H79" s="12"/>
       <c r="I79" s="14"/>
       <c r="J79" s="22"/>
       <c r="K79" s="14"/>
       <c r="L79" s="21"/>
       <c r="M79" s="20"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
     </row>
     <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="63" t="s">
+      <c r="A80" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B80" s="62">
+      <c r="B80" s="61">
         <v>0.1</v>
       </c>
-      <c r="C80" s="62">
+      <c r="C80" s="61">
         <v>3.5</v>
       </c>
-      <c r="D80" s="76">
+      <c r="D80" s="69">
         <v>6.8</v>
       </c>
-      <c r="E80" s="14"/>
+      <c r="E80" s="69">
+        <v>10.1</v>
+      </c>
       <c r="F80" s="14"/>
       <c r="G80" s="18"/>
       <c r="H80" s="20"/>
       <c r="I80" s="47"/>
       <c r="J80" s="47"/>
       <c r="K80" s="47"/>
       <c r="L80" s="49"/>
       <c r="M80" s="49"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
     </row>
     <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="67" t="s">
+      <c r="A81" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B81" s="62">
+      <c r="B81" s="61">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C81" s="62">
+      <c r="C81" s="61">
         <v>33.1</v>
       </c>
-      <c r="D81" s="76">
+      <c r="D81" s="69">
         <v>44.7</v>
       </c>
-      <c r="E81" s="14"/>
+      <c r="E81" s="69">
+        <v>64.2</v>
+      </c>
       <c r="F81" s="14"/>
       <c r="G81" s="18"/>
       <c r="H81" s="20"/>
       <c r="I81" s="47"/>
       <c r="J81" s="47"/>
       <c r="K81" s="47"/>
       <c r="L81" s="49"/>
       <c r="M81" s="49"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
     </row>
     <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="56" t="s">
+      <c r="A82" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="57"/>
-[...2 lines deleted...]
-      <c r="E82" s="14"/>
+      <c r="B82" s="56"/>
+      <c r="C82" s="61"/>
+      <c r="D82" s="56"/>
+      <c r="E82" s="69"/>
       <c r="F82" s="14"/>
       <c r="G82" s="18"/>
       <c r="H82" s="20"/>
       <c r="I82" s="47"/>
       <c r="J82" s="47"/>
       <c r="K82" s="47"/>
       <c r="L82" s="49"/>
       <c r="M82" s="49"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
     </row>
     <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="61" t="s">
+      <c r="A83" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B83" s="62">
+      <c r="B83" s="61">
         <v>581</v>
       </c>
-      <c r="C83" s="62">
+      <c r="C83" s="61">
         <v>1153</v>
       </c>
-      <c r="D83" s="76">
+      <c r="D83" s="69">
         <v>1685</v>
       </c>
-      <c r="E83" s="12"/>
+      <c r="E83" s="69">
+        <v>2274</v>
+      </c>
       <c r="F83" s="12"/>
       <c r="G83" s="12"/>
       <c r="H83" s="12"/>
       <c r="I83" s="22"/>
       <c r="J83" s="22"/>
       <c r="K83" s="22"/>
       <c r="L83" s="21"/>
       <c r="M83" s="49"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
     </row>
     <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="64" t="s">
+      <c r="A84" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B84" s="62">
+      <c r="B84" s="61">
         <v>581</v>
       </c>
-      <c r="C84" s="62">
+      <c r="C84" s="61">
         <v>1153</v>
       </c>
-      <c r="D84" s="76">
+      <c r="D84" s="69">
         <v>1685</v>
       </c>
-      <c r="E84" s="14"/>
+      <c r="E84" s="69">
+        <v>2274</v>
+      </c>
       <c r="F84" s="14"/>
       <c r="G84" s="18"/>
       <c r="H84" s="20"/>
       <c r="I84" s="47"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="49"/>
       <c r="M84" s="49"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
     </row>
     <row r="85" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A85" s="56" t="s">
+      <c r="A85" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="52"/>
-      <c r="C85" s="62"/>
-[...1 lines deleted...]
-      <c r="E85" s="14"/>
+      <c r="C85" s="61"/>
+      <c r="D85" s="56"/>
+      <c r="E85" s="69"/>
       <c r="F85" s="14"/>
       <c r="G85" s="18"/>
       <c r="H85" s="20"/>
       <c r="I85" s="47"/>
       <c r="J85" s="47"/>
       <c r="K85" s="47"/>
       <c r="L85" s="49"/>
       <c r="M85" s="49"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
     </row>
     <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="61" t="s">
+      <c r="A86" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="62">
+      <c r="B86" s="61">
         <v>289.2</v>
       </c>
-      <c r="C86" s="62">
+      <c r="C86" s="61">
         <v>540.6</v>
       </c>
-      <c r="D86" s="76">
+      <c r="D86" s="69">
         <v>2491.9</v>
       </c>
-      <c r="E86" s="12"/>
+      <c r="E86" s="69">
+        <v>1131.3</v>
+      </c>
       <c r="F86" s="12"/>
       <c r="G86" s="12"/>
       <c r="H86" s="12"/>
       <c r="I86" s="22"/>
       <c r="J86" s="22"/>
       <c r="K86" s="22"/>
       <c r="L86" s="21"/>
       <c r="M86" s="49"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
     </row>
     <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="64" t="s">
+      <c r="A87" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B87" s="62">
+      <c r="B87" s="61">
         <v>289.2</v>
       </c>
-      <c r="C87" s="62">
+      <c r="C87" s="61">
         <v>540.6</v>
       </c>
-      <c r="D87" s="76">
+      <c r="D87" s="69">
         <v>2491.9</v>
       </c>
-      <c r="E87" s="14"/>
+      <c r="E87" s="69">
+        <v>1127.5999999999999</v>
+      </c>
       <c r="F87" s="14"/>
       <c r="G87" s="18"/>
       <c r="H87" s="20"/>
       <c r="I87" s="47"/>
       <c r="J87" s="47"/>
       <c r="K87" s="47"/>
       <c r="L87" s="49"/>
       <c r="M87" s="49"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
     </row>
     <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="64" t="s">
+      <c r="A88" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="B88" s="65" t="s">
+      <c r="B88" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="62" t="s">
+      <c r="C88" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="D88" s="57"/>
-      <c r="E88" s="14"/>
+      <c r="D88" s="56"/>
+      <c r="E88" s="69">
+        <v>3.7</v>
+      </c>
       <c r="F88" s="14"/>
       <c r="G88" s="18"/>
       <c r="H88" s="20"/>
       <c r="I88" s="47"/>
       <c r="J88" s="47"/>
       <c r="K88" s="47"/>
       <c r="L88" s="49"/>
       <c r="M88" s="49"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
     </row>
     <row r="89" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A89" s="56" t="s">
+      <c r="A89" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="57"/>
-[...2 lines deleted...]
-      <c r="E89" s="14"/>
+      <c r="B89" s="56"/>
+      <c r="C89" s="61"/>
+      <c r="D89" s="56"/>
+      <c r="E89" s="69"/>
       <c r="F89" s="14"/>
       <c r="G89" s="18"/>
       <c r="H89" s="20"/>
       <c r="I89" s="47"/>
       <c r="J89" s="47"/>
       <c r="K89" s="47"/>
       <c r="L89" s="49"/>
       <c r="M89" s="49"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
     </row>
     <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="61" t="s">
+      <c r="A90" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B90" s="68">
+      <c r="B90" s="67">
         <v>72461</v>
       </c>
-      <c r="C90" s="62">
+      <c r="C90" s="61">
         <v>209303</v>
       </c>
-      <c r="D90" s="79">
+      <c r="D90" s="72">
         <v>295544</v>
       </c>
-      <c r="E90" s="12"/>
+      <c r="E90" s="69">
+        <v>442253</v>
+      </c>
       <c r="F90" s="12"/>
       <c r="G90" s="12"/>
       <c r="H90" s="12"/>
       <c r="I90" s="22"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
       <c r="L90" s="21"/>
       <c r="M90" s="20"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
     </row>
     <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="63" t="s">
+      <c r="A91" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B91" s="65" t="s">
+      <c r="B91" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="62">
+      <c r="C91" s="61">
         <v>2000</v>
       </c>
-      <c r="D91" s="79">
+      <c r="D91" s="72">
         <v>4000</v>
       </c>
-      <c r="E91" s="17"/>
+      <c r="E91" s="69">
+        <v>6000</v>
+      </c>
       <c r="F91" s="17"/>
       <c r="G91" s="19"/>
       <c r="H91" s="23"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
       <c r="K91" s="48"/>
       <c r="L91" s="51"/>
       <c r="M91" s="51"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
     </row>
     <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="63" t="s">
+      <c r="A92" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="B92" s="68">
+      <c r="B92" s="67">
         <v>30124</v>
       </c>
-      <c r="C92" s="62">
+      <c r="C92" s="61">
         <v>51009</v>
       </c>
-      <c r="D92" s="79">
+      <c r="D92" s="72">
         <v>68023</v>
       </c>
-      <c r="E92" s="17"/>
+      <c r="E92" s="69">
+        <v>85112</v>
+      </c>
       <c r="F92" s="17"/>
       <c r="G92" s="19"/>
       <c r="H92" s="23"/>
       <c r="I92" s="48"/>
       <c r="J92" s="48"/>
       <c r="K92" s="48"/>
       <c r="L92" s="51"/>
       <c r="M92" s="51"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
     </row>
     <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="63" t="s">
+      <c r="A93" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="B93" s="68">
+      <c r="B93" s="67">
         <v>420</v>
       </c>
-      <c r="C93" s="62">
+      <c r="C93" s="61">
         <v>525</v>
       </c>
-      <c r="D93" s="79">
+      <c r="D93" s="72">
         <v>631</v>
       </c>
-      <c r="E93" s="17"/>
+      <c r="E93" s="69">
+        <v>737</v>
+      </c>
       <c r="F93" s="17"/>
       <c r="G93" s="19"/>
       <c r="H93" s="23"/>
       <c r="I93" s="48"/>
       <c r="J93" s="48"/>
       <c r="K93" s="48"/>
       <c r="L93" s="51"/>
       <c r="M93" s="51"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
     </row>
     <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="63" t="s">
+      <c r="A94" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B94" s="68">
+      <c r="B94" s="67">
         <v>663</v>
       </c>
-      <c r="C94" s="62">
+      <c r="C94" s="61">
         <v>1247</v>
       </c>
-      <c r="D94" s="79">
+      <c r="D94" s="72">
         <v>1831</v>
       </c>
-      <c r="E94" s="17"/>
+      <c r="E94" s="69">
+        <v>2414</v>
+      </c>
       <c r="F94" s="17"/>
       <c r="G94" s="19"/>
       <c r="H94" s="23"/>
       <c r="I94" s="48"/>
       <c r="J94" s="48"/>
       <c r="K94" s="48"/>
       <c r="L94" s="51"/>
       <c r="M94" s="51"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
     </row>
     <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="63" t="s">
+      <c r="A95" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="68">
+      <c r="B95" s="67">
         <v>292</v>
       </c>
-      <c r="C95" s="62">
+      <c r="C95" s="61">
         <v>776</v>
       </c>
-      <c r="D95" s="79">
+      <c r="D95" s="72">
         <v>1261</v>
       </c>
-      <c r="E95" s="17"/>
+      <c r="E95" s="69">
+        <v>1746</v>
+      </c>
       <c r="F95" s="17"/>
       <c r="G95" s="19"/>
       <c r="H95" s="23"/>
       <c r="I95" s="48"/>
       <c r="J95" s="48"/>
       <c r="K95" s="48"/>
       <c r="L95" s="51"/>
       <c r="M95" s="51"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
     </row>
     <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="63" t="s">
+      <c r="A96" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="68">
+      <c r="B96" s="67">
         <v>8000</v>
       </c>
-      <c r="C96" s="62">
+      <c r="C96" s="61">
         <v>18333</v>
       </c>
-      <c r="D96" s="79">
+      <c r="D96" s="72">
         <v>25408</v>
       </c>
-      <c r="E96" s="17"/>
+      <c r="E96" s="69">
+        <v>83183</v>
+      </c>
       <c r="F96" s="17"/>
       <c r="G96" s="19"/>
       <c r="H96" s="23"/>
       <c r="I96" s="48"/>
       <c r="J96" s="48"/>
       <c r="K96" s="48"/>
       <c r="L96" s="51"/>
       <c r="M96" s="51"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
     </row>
     <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="63" t="s">
+      <c r="A97" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B97" s="65" t="s">
+      <c r="B97" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C97" s="62">
+      <c r="C97" s="61">
         <v>824</v>
       </c>
-      <c r="D97" s="79">
+      <c r="D97" s="72">
         <v>1648</v>
       </c>
-      <c r="E97" s="17"/>
+      <c r="E97" s="69">
+        <v>2472</v>
+      </c>
       <c r="F97" s="17"/>
       <c r="G97" s="19"/>
       <c r="H97" s="23"/>
       <c r="I97" s="48"/>
       <c r="J97" s="48"/>
       <c r="K97" s="48"/>
       <c r="L97" s="51"/>
       <c r="M97" s="51"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
     </row>
     <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="63" t="s">
+      <c r="A98" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="68">
+      <c r="B98" s="67">
         <v>31698</v>
       </c>
-      <c r="C98" s="62">
+      <c r="C98" s="61">
         <v>118637</v>
       </c>
-      <c r="D98" s="79">
+      <c r="D98" s="72">
         <v>162103</v>
       </c>
-      <c r="E98" s="17"/>
+      <c r="E98" s="69">
+        <v>215261</v>
+      </c>
       <c r="F98" s="17"/>
       <c r="G98" s="19"/>
       <c r="H98" s="23"/>
       <c r="I98" s="48"/>
       <c r="J98" s="48"/>
       <c r="K98" s="48"/>
       <c r="L98" s="51"/>
       <c r="M98" s="51"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
     </row>
     <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="63" t="s">
+      <c r="A99" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="68">
+      <c r="B99" s="67">
         <v>33</v>
       </c>
-      <c r="C99" s="62">
+      <c r="C99" s="61">
         <v>61</v>
       </c>
-      <c r="D99" s="79">
+      <c r="D99" s="72">
         <v>89</v>
       </c>
-      <c r="E99" s="17"/>
+      <c r="E99" s="69">
+        <v>117</v>
+      </c>
       <c r="F99" s="17"/>
       <c r="G99" s="19"/>
       <c r="H99" s="23"/>
       <c r="I99" s="48"/>
       <c r="J99" s="48"/>
       <c r="K99" s="48"/>
       <c r="L99" s="51"/>
       <c r="M99" s="51"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
     </row>
     <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="63" t="s">
+      <c r="A100" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B100" s="68">
+      <c r="B100" s="67">
         <v>1000</v>
       </c>
-      <c r="C100" s="62">
+      <c r="C100" s="61">
         <v>15493</v>
       </c>
-      <c r="D100" s="79">
+      <c r="D100" s="72">
         <v>29987</v>
       </c>
-      <c r="E100" s="17"/>
+      <c r="E100" s="69">
+        <v>44480</v>
+      </c>
       <c r="F100" s="17"/>
       <c r="G100" s="19"/>
       <c r="H100" s="23"/>
       <c r="I100" s="48"/>
       <c r="J100" s="48"/>
       <c r="K100" s="48"/>
       <c r="L100" s="51"/>
       <c r="M100" s="51"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
     </row>
     <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="63" t="s">
+      <c r="A101" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B101" s="68">
+      <c r="B101" s="67">
         <v>230</v>
       </c>
-      <c r="C101" s="62">
+      <c r="C101" s="61">
         <v>397</v>
       </c>
-      <c r="D101" s="79">
+      <c r="D101" s="72">
         <v>564</v>
       </c>
-      <c r="E101" s="17"/>
+      <c r="E101" s="69">
+        <v>730</v>
+      </c>
       <c r="F101" s="17"/>
       <c r="G101" s="19"/>
       <c r="H101" s="23"/>
       <c r="I101" s="48"/>
       <c r="J101" s="48"/>
       <c r="K101" s="48"/>
       <c r="L101" s="51"/>
       <c r="M101" s="51"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
     </row>
     <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="56" t="s">
+      <c r="A102" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B102" s="59"/>
-[...2 lines deleted...]
-      <c r="E102" s="17"/>
+      <c r="B102" s="58"/>
+      <c r="C102" s="61"/>
+      <c r="D102" s="56"/>
+      <c r="E102" s="69"/>
       <c r="F102" s="17"/>
       <c r="G102" s="19"/>
       <c r="H102" s="23"/>
       <c r="I102" s="48"/>
       <c r="J102" s="48"/>
       <c r="K102" s="48"/>
       <c r="L102" s="51"/>
       <c r="M102" s="51"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
     </row>
     <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="66" t="s">
+      <c r="A103" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B103" s="62">
+      <c r="B103" s="61">
         <v>21.1</v>
       </c>
-      <c r="C103" s="62">
+      <c r="C103" s="61">
         <v>41.6</v>
       </c>
-      <c r="D103" s="76">
+      <c r="D103" s="69">
         <v>59.7</v>
       </c>
-      <c r="E103" s="12"/>
+      <c r="E103" s="69">
+        <v>77.8</v>
+      </c>
       <c r="F103" s="12"/>
       <c r="G103" s="12"/>
       <c r="H103" s="12"/>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="14"/>
       <c r="L103" s="21"/>
       <c r="M103" s="51"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
     </row>
     <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="64" t="s">
+      <c r="A104" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="69">
+      <c r="B104" s="68">
         <v>21.1</v>
       </c>
-      <c r="C104" s="62">
+      <c r="C104" s="61">
         <v>41.6</v>
       </c>
-      <c r="D104" s="76">
+      <c r="D104" s="69">
         <v>59.7</v>
       </c>
-      <c r="E104" s="14"/>
+      <c r="E104" s="69">
+        <v>77.8</v>
+      </c>
       <c r="F104" s="14"/>
       <c r="G104" s="18"/>
       <c r="H104" s="24"/>
       <c r="I104" s="47"/>
       <c r="J104" s="47"/>
       <c r="K104" s="47"/>
       <c r="L104" s="49"/>
       <c r="M104" s="49"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
     </row>
     <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="70" t="s">
+      <c r="A105" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="B105" s="70"/>
-[...6 lines deleted...]
-      <c r="I105" s="70"/>
+      <c r="B105" s="73"/>
+      <c r="C105" s="73"/>
+      <c r="D105" s="73"/>
+      <c r="E105" s="73"/>
+      <c r="F105" s="73"/>
+      <c r="G105" s="73"/>
+      <c r="H105" s="73"/>
+      <c r="I105" s="73"/>
       <c r="J105" s="4"/>
       <c r="K105" s="3"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
     </row>
     <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="71" t="s">
+      <c r="A106" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="B106" s="71"/>
-[...10 lines deleted...]
-      <c r="M106" s="72"/>
+      <c r="B106" s="74"/>
+      <c r="C106" s="74"/>
+      <c r="D106" s="74"/>
+      <c r="E106" s="74"/>
+      <c r="F106" s="74"/>
+      <c r="G106" s="74"/>
+      <c r="H106" s="75"/>
+      <c r="I106" s="75"/>
+      <c r="J106" s="75"/>
+      <c r="K106" s="75"/>
+      <c r="L106" s="75"/>
+      <c r="M106" s="75"/>
     </row>
     <row r="107" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A105:I105"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>