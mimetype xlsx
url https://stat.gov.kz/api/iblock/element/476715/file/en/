--- v1 (2026-05-17)
+++ v2 (2026-07-03)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9585" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="7185" yWindow="-15" windowWidth="3600" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$U$4</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
@@ -345,51 +345,51 @@
   </si>
   <si>
     <t>Output of basic industrial products in the Republic of Kazakhstan in 2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zhumanazarov Dinmukhammed Ermankhanuly</t>
   </si>
   <si>
     <t>+7 7172 749314</t>
   </si>
   <si>
     <t xml:space="preserve">d.zhumanazarov@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -407,56 +407,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...4 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -615,264 +609,258 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
@@ -1267,3469 +1255,3641 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="25"/>
-[...3 lines deleted...]
-      <c r="A2" s="27" t="s">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="27">
+      <c r="B2" s="25">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="25" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="27" t="s">
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="27" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="28" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="27" t="s">
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="27" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="28" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="25">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="28" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="28" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="27" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="28" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="28" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="28" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="30"/>
-[...3 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="B11" s="28"/>
+      <c r="M11" s="29"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="M12" s="31"/>
-[...2 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="M12" s="29"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="M13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="M13" s="29"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="M14" s="31"/>
-[...2 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="M14" s="29"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="M15" s="31"/>
+      <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="25" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="35">
-[...2 lines deleted...]
-      <c r="M16" s="36"/>
+      <c r="B16" s="33">
+        <v>46190</v>
+      </c>
+      <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="35">
-[...2 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="B17" s="33">
+        <v>46219</v>
+      </c>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="29" t="s">
+      <c r="B18" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="M18" s="36"/>
+      <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="25" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="M19" s="37"/>
+      <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="36" t="s">
         <v>92</v>
       </c>
-      <c r="M20" s="36"/>
+      <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="25" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="M21" s="37"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="40"/>
-      <c r="B22" s="41"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="37"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="36"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="37"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="36"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="43"/>
+      <c r="B2" s="41"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="45"/>
+      <c r="B4" s="43"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="45"/>
+      <c r="B5" s="43"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="45" t="s">
+      <c r="B7" s="43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="43" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="45"/>
+      <c r="B10" s="43"/>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="45"/>
+      <c r="B12" s="43"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="45"/>
+      <c r="B13" s="43"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="45"/>
+      <c r="B14" s="43"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B15" s="46" t="s">
+      <c r="B15" s="44" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U107"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="6" customWidth="1"/>
     <col min="5" max="6" width="9.28515625" style="6" customWidth="1"/>
     <col min="7" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="12" style="6" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="6" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="15" customWidth="1"/>
     <col min="16" max="16" width="22" style="7" customWidth="1"/>
     <col min="17" max="21" width="9.140625" style="7"/>
     <col min="22" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76"/>
-[...11 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="A1" s="74"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
     </row>
     <row r="2" spans="1:21" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="74" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="76"/>
-[...10 lines deleted...]
-      <c r="M2" s="78"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
     </row>
     <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="8"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="54" t="s">
+      <c r="F4" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>42</v>
       </c>
       <c r="N4" s="11"/>
     </row>
     <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="59"/>
-[...2 lines deleted...]
-      <c r="F5" s="12"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="67"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="61">
+      <c r="B6" s="59">
         <v>10311.700000000001</v>
       </c>
-      <c r="C6" s="61">
+      <c r="C6" s="59">
         <v>18963.3</v>
       </c>
-      <c r="D6" s="69">
+      <c r="D6" s="67">
         <v>28867.599999999999</v>
       </c>
-      <c r="E6" s="69">
+      <c r="E6" s="67">
         <v>36955.1</v>
       </c>
-      <c r="F6" s="14"/>
-[...6 lines deleted...]
-      <c r="M6" s="21"/>
+      <c r="F6" s="67">
+        <v>45003.4</v>
+      </c>
+      <c r="G6" s="16"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="61">
+      <c r="B7" s="59">
         <v>773.4</v>
       </c>
-      <c r="C7" s="61">
+      <c r="C7" s="59">
         <v>1378.3</v>
       </c>
-      <c r="D7" s="69">
+      <c r="D7" s="67">
         <v>1924.1</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="67">
         <v>2334.9</v>
       </c>
-      <c r="F7" s="14"/>
-[...6 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="F7" s="67">
+        <v>2689.3</v>
+      </c>
+      <c r="G7" s="16"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="62" t="s">
+      <c r="A8" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="61">
+      <c r="B8" s="59">
         <v>3.7</v>
       </c>
-      <c r="C8" s="61">
+      <c r="C8" s="59">
         <v>14</v>
       </c>
-      <c r="D8" s="69">
+      <c r="D8" s="67">
         <v>39.6</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="67">
         <v>78.8</v>
       </c>
-      <c r="F8" s="14"/>
-[...6 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="F8" s="67">
+        <v>108.1</v>
+      </c>
+      <c r="G8" s="16"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="61">
+      <c r="B9" s="59">
         <v>3.7</v>
       </c>
-      <c r="C9" s="61">
+      <c r="C9" s="59">
         <v>12.5</v>
       </c>
-      <c r="D9" s="69">
+      <c r="D9" s="67">
         <v>21.3</v>
       </c>
-      <c r="E9" s="69">
+      <c r="E9" s="67">
         <v>30.1</v>
       </c>
-      <c r="F9" s="14"/>
-[...6 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="F9" s="67">
+        <v>33</v>
+      </c>
+      <c r="G9" s="16"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="63" t="s">
+      <c r="A10" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="61">
+      <c r="C10" s="59">
         <v>16.600000000000001</v>
       </c>
-      <c r="D10" s="69">
+      <c r="D10" s="67">
         <v>33.200000000000003</v>
       </c>
-      <c r="E10" s="69">
+      <c r="E10" s="67">
         <v>49.8</v>
       </c>
-      <c r="F10" s="14"/>
-[...6 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="F10" s="67">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="G10" s="16"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="62" t="s">
+      <c r="A11" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="61">
+      <c r="B11" s="59">
         <v>3669.3</v>
       </c>
-      <c r="C11" s="61">
+      <c r="C11" s="59">
         <v>6481.8</v>
       </c>
-      <c r="D11" s="69">
+      <c r="D11" s="67">
         <v>9952.9</v>
       </c>
-      <c r="E11" s="69">
+      <c r="E11" s="67">
         <v>13282.3</v>
       </c>
-      <c r="F11" s="14"/>
-[...6 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="F11" s="67">
+        <v>16446.099999999999</v>
+      </c>
+      <c r="G11" s="16"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="61">
+      <c r="B12" s="59">
         <v>5696</v>
       </c>
-      <c r="C12" s="61">
+      <c r="C12" s="59">
         <v>10689.6</v>
       </c>
-      <c r="D12" s="69">
+      <c r="D12" s="67">
         <v>16295</v>
       </c>
-      <c r="E12" s="69">
+      <c r="E12" s="67">
         <v>20385.599999999999</v>
       </c>
-      <c r="F12" s="14"/>
-[...6 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="F12" s="67">
+        <v>24621.5</v>
+      </c>
+      <c r="G12" s="16"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="61">
+      <c r="B13" s="59">
         <v>165.1</v>
       </c>
-      <c r="C13" s="61">
+      <c r="C13" s="59">
         <v>368.7</v>
       </c>
-      <c r="D13" s="69">
+      <c r="D13" s="67">
         <v>598.4</v>
       </c>
-      <c r="E13" s="69">
+      <c r="E13" s="67">
         <v>789.2</v>
       </c>
-      <c r="F13" s="14"/>
-[...6 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="F13" s="67">
+        <v>1034.8</v>
+      </c>
+      <c r="G13" s="16"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="63" t="s">
+      <c r="A14" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="61">
+      <c r="B14" s="59">
         <v>0.6</v>
       </c>
-      <c r="C14" s="61">
+      <c r="C14" s="59">
         <v>1.9</v>
       </c>
-      <c r="D14" s="69">
+      <c r="D14" s="67">
         <v>3.2</v>
       </c>
-      <c r="E14" s="69">
+      <c r="E14" s="67">
         <v>4.5</v>
       </c>
-      <c r="F14" s="14"/>
-[...6 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="F14" s="67">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G14" s="16"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="19"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="56"/>
-[...3 lines deleted...]
-      <c r="F15" s="12"/>
+      <c r="B15" s="54"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="14"/>
-      <c r="J15" s="22"/>
+      <c r="J15" s="20"/>
       <c r="K15" s="14"/>
-      <c r="L15" s="21"/>
-      <c r="M15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="18"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="60" t="s">
+      <c r="A16" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="61">
+      <c r="B16" s="59">
         <v>9920</v>
       </c>
-      <c r="C16" s="61">
+      <c r="C16" s="59">
         <v>18222.599999999999</v>
       </c>
-      <c r="D16" s="69">
+      <c r="D16" s="67">
         <v>27709.5</v>
       </c>
-      <c r="E16" s="69">
+      <c r="E16" s="67">
         <v>35385.300000000003</v>
       </c>
-      <c r="F16" s="14"/>
-[...6 lines deleted...]
-      <c r="M16" s="49"/>
+      <c r="F16" s="67">
+        <v>42981.1</v>
+      </c>
+      <c r="G16" s="16"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="62" t="s">
+      <c r="A17" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="61">
+      <c r="B17" s="59">
         <v>773.4</v>
       </c>
-      <c r="C17" s="61">
+      <c r="C17" s="59">
         <v>1378.3</v>
       </c>
-      <c r="D17" s="69">
+      <c r="D17" s="67">
         <v>1924.1</v>
       </c>
-      <c r="E17" s="69">
+      <c r="E17" s="67">
         <v>2334.9</v>
       </c>
-      <c r="F17" s="14"/>
-[...6 lines deleted...]
-      <c r="M17" s="49"/>
+      <c r="F17" s="67">
+        <v>2689.3</v>
+      </c>
+      <c r="G17" s="16"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="62" t="s">
+      <c r="A18" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="61">
+      <c r="B18" s="59">
         <v>3.7</v>
       </c>
-      <c r="C18" s="61">
+      <c r="C18" s="59">
         <v>14</v>
       </c>
-      <c r="D18" s="69">
+      <c r="D18" s="67">
         <v>39.6</v>
       </c>
-      <c r="E18" s="69">
+      <c r="E18" s="67">
         <v>78.8</v>
       </c>
-      <c r="F18" s="14"/>
-[...6 lines deleted...]
-      <c r="M18" s="49"/>
+      <c r="F18" s="67">
+        <v>108.1</v>
+      </c>
+      <c r="G18" s="16"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="62" t="s">
+      <c r="A19" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="61">
+      <c r="B19" s="59">
         <v>3.7</v>
       </c>
-      <c r="C19" s="61">
+      <c r="C19" s="59">
         <v>12.5</v>
       </c>
-      <c r="D19" s="69">
+      <c r="D19" s="67">
         <v>21.3</v>
       </c>
-      <c r="E19" s="69">
+      <c r="E19" s="67">
         <v>30.1</v>
       </c>
-      <c r="F19" s="14"/>
-[...6 lines deleted...]
-      <c r="M19" s="49"/>
+      <c r="F19" s="67">
+        <v>33</v>
+      </c>
+      <c r="G19" s="16"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="63" t="s">
+      <c r="A20" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="64" t="s">
+      <c r="B20" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="61">
+      <c r="C20" s="59">
         <v>16.600000000000001</v>
       </c>
-      <c r="D20" s="69">
+      <c r="D20" s="67">
         <v>33.200000000000003</v>
       </c>
-      <c r="E20" s="69">
+      <c r="E20" s="67">
         <v>49.8</v>
       </c>
-      <c r="F20" s="14"/>
-[...6 lines deleted...]
-      <c r="M20" s="49"/>
+      <c r="F20" s="67">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="G20" s="16"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="62" t="s">
+      <c r="A21" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="61">
+      <c r="B21" s="59">
         <v>3277.6</v>
       </c>
-      <c r="C21" s="61">
+      <c r="C21" s="59">
         <v>5741.1</v>
       </c>
-      <c r="D21" s="69">
+      <c r="D21" s="67">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E21" s="69">
+      <c r="E21" s="67">
         <v>11712.5</v>
       </c>
-      <c r="F21" s="14"/>
-[...6 lines deleted...]
-      <c r="M21" s="49"/>
+      <c r="F21" s="67">
+        <v>14423.8</v>
+      </c>
+      <c r="G21" s="16"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="62" t="s">
+      <c r="A22" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="61">
+      <c r="B22" s="59">
         <v>5696</v>
       </c>
-      <c r="C22" s="61">
+      <c r="C22" s="59">
         <v>10689.6</v>
       </c>
-      <c r="D22" s="69">
+      <c r="D22" s="67">
         <v>16295</v>
       </c>
-      <c r="E22" s="69">
+      <c r="E22" s="67">
         <v>20385.599999999999</v>
       </c>
-      <c r="F22" s="14"/>
-[...6 lines deleted...]
-      <c r="M22" s="49"/>
+      <c r="F22" s="67">
+        <v>24621.5</v>
+      </c>
+      <c r="G22" s="16"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="62" t="s">
+      <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="61">
+      <c r="B23" s="59">
         <v>165.1</v>
       </c>
-      <c r="C23" s="61">
+      <c r="C23" s="59">
         <v>368.7</v>
       </c>
-      <c r="D23" s="69">
+      <c r="D23" s="67">
         <v>598.4</v>
       </c>
-      <c r="E23" s="69">
+      <c r="E23" s="67">
         <v>789.2</v>
       </c>
-      <c r="F23" s="14"/>
-[...6 lines deleted...]
-      <c r="M23" s="49"/>
+      <c r="F23" s="67">
+        <v>1034.8</v>
+      </c>
+      <c r="G23" s="16"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="63" t="s">
+      <c r="A24" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="61">
+      <c r="B24" s="59">
         <v>0.6</v>
       </c>
-      <c r="C24" s="61">
+      <c r="C24" s="59">
         <v>1.9</v>
       </c>
-      <c r="D24" s="69">
+      <c r="D24" s="67">
         <v>3.2</v>
       </c>
-      <c r="E24" s="69">
+      <c r="E24" s="67">
         <v>4.5</v>
       </c>
-      <c r="F24" s="14"/>
-[...6 lines deleted...]
-      <c r="M24" s="49"/>
+      <c r="F24" s="67">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G24" s="16"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="56"/>
-[...3 lines deleted...]
-      <c r="F25" s="12"/>
+      <c r="B25" s="54"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
-      <c r="L25" s="50"/>
-      <c r="M25" s="20"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="18"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="65" t="s">
+      <c r="A26" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="61">
+      <c r="B26" s="59">
         <v>5246.6</v>
       </c>
-      <c r="C26" s="61">
+      <c r="C26" s="59">
         <v>12037.1</v>
       </c>
-      <c r="D26" s="69">
+      <c r="D26" s="67">
         <v>19708.099999999999</v>
       </c>
-      <c r="E26" s="69">
+      <c r="E26" s="67">
         <v>28342.7</v>
       </c>
-      <c r="F26" s="14"/>
-[...6 lines deleted...]
-      <c r="M26" s="49"/>
+      <c r="F26" s="67">
+        <v>37024.5</v>
+      </c>
+      <c r="G26" s="16"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="63" t="s">
+      <c r="A27" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="61">
+      <c r="B27" s="59">
         <v>397.2</v>
       </c>
-      <c r="C27" s="61">
+      <c r="C27" s="59">
         <v>756.2</v>
       </c>
-      <c r="D27" s="69">
+      <c r="D27" s="67">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E27" s="69">
+      <c r="E27" s="67">
         <v>1535.6</v>
       </c>
-      <c r="F27" s="14"/>
-[...6 lines deleted...]
-      <c r="M27" s="49"/>
+      <c r="F27" s="67">
+        <v>1931.3</v>
+      </c>
+      <c r="G27" s="16"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="63" t="s">
+      <c r="A28" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="61">
+      <c r="B28" s="59">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C28" s="61">
+      <c r="C28" s="59">
         <v>6274.8</v>
       </c>
-      <c r="D28" s="69">
+      <c r="D28" s="67">
         <v>10906.5</v>
       </c>
-      <c r="E28" s="69">
+      <c r="E28" s="67">
         <v>16543.099999999999</v>
       </c>
-      <c r="F28" s="14"/>
-[...6 lines deleted...]
-      <c r="M28" s="49"/>
+      <c r="F28" s="67">
+        <v>22141.1</v>
+      </c>
+      <c r="G28" s="16"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="63" t="s">
+      <c r="A29" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="61">
+      <c r="B29" s="59">
         <v>826.8</v>
       </c>
-      <c r="C29" s="61">
+      <c r="C29" s="59">
         <v>1808.4</v>
       </c>
-      <c r="D29" s="69">
+      <c r="D29" s="67">
         <v>2791.5</v>
       </c>
-      <c r="E29" s="69">
+      <c r="E29" s="67">
         <v>3793.1</v>
       </c>
-      <c r="F29" s="14"/>
-[...6 lines deleted...]
-      <c r="M29" s="49"/>
+      <c r="F29" s="67">
+        <v>4791.8</v>
+      </c>
+      <c r="G29" s="16"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="63" t="s">
+      <c r="A30" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="61">
+      <c r="B30" s="59">
         <v>1.3</v>
       </c>
-      <c r="C30" s="61">
+      <c r="C30" s="59">
         <v>2.4</v>
       </c>
-      <c r="D30" s="69">
+      <c r="D30" s="67">
         <v>3.6</v>
       </c>
-      <c r="E30" s="69">
+      <c r="E30" s="67">
         <v>4.7</v>
       </c>
-      <c r="F30" s="14"/>
-[...6 lines deleted...]
-      <c r="M30" s="49"/>
+      <c r="F30" s="67">
+        <v>5.8</v>
+      </c>
+      <c r="G30" s="16"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="63" t="s">
+      <c r="A31" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="61">
+      <c r="B31" s="59">
         <v>239.5</v>
       </c>
-      <c r="C31" s="61">
+      <c r="C31" s="59">
         <v>454</v>
       </c>
-      <c r="D31" s="69">
+      <c r="D31" s="67">
         <v>688</v>
       </c>
-      <c r="E31" s="69">
+      <c r="E31" s="67">
         <v>920.4</v>
       </c>
-      <c r="F31" s="14"/>
-[...6 lines deleted...]
-      <c r="M31" s="49"/>
+      <c r="F31" s="67">
+        <v>1156.5</v>
+      </c>
+      <c r="G31" s="16"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="63" t="s">
+      <c r="A32" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="59">
         <v>1446</v>
       </c>
-      <c r="C32" s="61">
+      <c r="C32" s="59">
         <v>2741.1</v>
       </c>
-      <c r="D32" s="69">
+      <c r="D32" s="67">
         <v>4166.8</v>
       </c>
-      <c r="E32" s="69">
+      <c r="E32" s="67">
         <v>5545.3</v>
       </c>
-      <c r="F32" s="14"/>
-[...6 lines deleted...]
-      <c r="M32" s="49"/>
+      <c r="F32" s="67">
+        <v>6997.4</v>
+      </c>
+      <c r="G32" s="16"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
     </row>
     <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="63" t="s">
+      <c r="A33" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="61">
+      <c r="B33" s="59">
         <v>0</v>
       </c>
-      <c r="C33" s="61">
+      <c r="C33" s="59">
         <v>0.2</v>
       </c>
-      <c r="D33" s="69">
+      <c r="D33" s="67">
         <v>0.4</v>
       </c>
-      <c r="E33" s="69">
+      <c r="E33" s="67">
         <v>0.5</v>
       </c>
-      <c r="F33" s="14"/>
-[...6 lines deleted...]
-      <c r="M33" s="49"/>
+      <c r="F33" s="67">
+        <v>0.5</v>
+      </c>
+      <c r="G33" s="16"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="47"/>
+      <c r="M33" s="47"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
     </row>
     <row r="34" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="56"/>
-[...3 lines deleted...]
-      <c r="F34" s="12"/>
+      <c r="B34" s="54"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="67"/>
+      <c r="F34" s="67"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="14"/>
-      <c r="J34" s="22"/>
+      <c r="J34" s="20"/>
       <c r="K34" s="14"/>
-      <c r="L34" s="21"/>
-      <c r="M34" s="20"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="18"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
     </row>
     <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="65" t="s">
+      <c r="A35" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="61">
+      <c r="B35" s="59">
         <v>3590.4</v>
       </c>
-      <c r="C35" s="61">
+      <c r="C35" s="59">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D35" s="69">
+      <c r="D35" s="67">
         <v>13493.9</v>
       </c>
-      <c r="E35" s="69">
+      <c r="E35" s="67">
         <v>19571.3</v>
       </c>
-      <c r="F35" s="14"/>
-[...6 lines deleted...]
-      <c r="M35" s="49"/>
+      <c r="F35" s="67">
+        <v>25279.8</v>
+      </c>
+      <c r="G35" s="16"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="47"/>
+      <c r="M35" s="47"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
     </row>
     <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="63" t="s">
+      <c r="A36" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="61">
+      <c r="B36" s="59">
         <v>398.7</v>
       </c>
-      <c r="C36" s="61">
+      <c r="C36" s="59">
         <v>757.3</v>
       </c>
-      <c r="D36" s="69">
+      <c r="D36" s="67">
         <v>1142.3</v>
       </c>
-      <c r="E36" s="69">
+      <c r="E36" s="67">
         <v>1523.2</v>
       </c>
-      <c r="F36" s="14"/>
-[...6 lines deleted...]
-      <c r="M36" s="49"/>
+      <c r="F36" s="67">
+        <v>1908</v>
+      </c>
+      <c r="G36" s="16"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
     </row>
     <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="63" t="s">
+      <c r="A37" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="61">
+      <c r="B37" s="59">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C37" s="61">
+      <c r="C37" s="59">
         <v>3296.3</v>
       </c>
-      <c r="D37" s="69">
+      <c r="D37" s="67">
         <v>5685.5</v>
       </c>
-      <c r="E37" s="69">
+      <c r="E37" s="67">
         <v>9068.5</v>
       </c>
-      <c r="F37" s="14"/>
-[...6 lines deleted...]
-      <c r="M37" s="49"/>
+      <c r="F37" s="67">
+        <v>12060</v>
+      </c>
+      <c r="G37" s="16"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="47"/>
+      <c r="M37" s="47"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
     </row>
     <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="63" t="s">
+      <c r="A38" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="61">
+      <c r="B38" s="59">
         <v>1711.5</v>
       </c>
-      <c r="C38" s="61">
+      <c r="C38" s="59">
         <v>3742.8</v>
       </c>
-      <c r="D38" s="69">
+      <c r="D38" s="67">
         <v>5789.4</v>
       </c>
-      <c r="E38" s="69">
+      <c r="E38" s="67">
         <v>7818.8</v>
       </c>
-      <c r="F38" s="14"/>
-[...6 lines deleted...]
-      <c r="M38" s="49"/>
+      <c r="F38" s="67">
+        <v>9853.7999999999993</v>
+      </c>
+      <c r="G38" s="16"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="47"/>
+      <c r="M38" s="47"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
     </row>
     <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="63" t="s">
+      <c r="A39" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="61">
+      <c r="B39" s="59">
         <v>29.9</v>
       </c>
-      <c r="C39" s="61">
+      <c r="C39" s="59">
         <v>56.4</v>
       </c>
-      <c r="D39" s="69">
+      <c r="D39" s="67">
         <v>84.5</v>
       </c>
-      <c r="E39" s="69">
+      <c r="E39" s="67">
         <v>112.9</v>
       </c>
-      <c r="F39" s="14"/>
-[...6 lines deleted...]
-      <c r="M39" s="49"/>
+      <c r="F39" s="67">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="G39" s="16"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="47"/>
+      <c r="M39" s="47"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
     </row>
     <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="63" t="s">
+      <c r="A40" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="61">
+      <c r="B40" s="59">
         <v>49.9</v>
       </c>
-      <c r="C40" s="61">
+      <c r="C40" s="59">
         <v>96.8</v>
       </c>
-      <c r="D40" s="69">
+      <c r="D40" s="67">
         <v>144.9</v>
       </c>
-      <c r="E40" s="69">
+      <c r="E40" s="67">
         <v>191.6</v>
       </c>
-      <c r="F40" s="14"/>
-[...6 lines deleted...]
-      <c r="M40" s="49"/>
+      <c r="F40" s="67">
+        <v>242.4</v>
+      </c>
+      <c r="G40" s="16"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="47"/>
+      <c r="M40" s="47"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
     </row>
     <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="63" t="s">
+      <c r="A41" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="61">
+      <c r="B41" s="59">
         <v>222.4</v>
       </c>
-      <c r="C41" s="61">
+      <c r="C41" s="59">
         <v>419.2</v>
       </c>
-      <c r="D41" s="69">
+      <c r="D41" s="67">
         <v>635.5</v>
       </c>
-      <c r="E41" s="69">
+      <c r="E41" s="67">
         <v>841</v>
       </c>
-      <c r="F41" s="14"/>
-[...6 lines deleted...]
-      <c r="M41" s="49"/>
+      <c r="F41" s="67">
+        <v>1052.8</v>
+      </c>
+      <c r="G41" s="16"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="47"/>
+      <c r="M41" s="47"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
     </row>
     <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="63" t="s">
+      <c r="A42" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="61">
+      <c r="B42" s="59">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C42" s="61">
+      <c r="C42" s="59">
         <v>8.4</v>
       </c>
-      <c r="D42" s="69">
+      <c r="D42" s="67">
         <v>11.9</v>
       </c>
-      <c r="E42" s="69">
+      <c r="E42" s="67">
         <v>15.3</v>
       </c>
-      <c r="F42" s="14"/>
-[...6 lines deleted...]
-      <c r="M42" s="49"/>
+      <c r="F42" s="67">
+        <v>19.5</v>
+      </c>
+      <c r="G42" s="16"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="47"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
     </row>
     <row r="43" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A43" s="55" t="s">
+      <c r="A43" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="56"/>
-[...3 lines deleted...]
-      <c r="F43" s="12"/>
+      <c r="B43" s="54"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="67"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="14"/>
-      <c r="J43" s="22"/>
+      <c r="J43" s="20"/>
       <c r="K43" s="14"/>
-      <c r="L43" s="21"/>
-      <c r="M43" s="20"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="18"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
     </row>
     <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="65" t="s">
+      <c r="A44" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B44" s="61">
+      <c r="B44" s="59">
         <v>1875</v>
       </c>
-      <c r="C44" s="61">
+      <c r="C44" s="59">
         <v>4050.2</v>
       </c>
-      <c r="D44" s="69">
+      <c r="D44" s="67">
         <v>6250.1</v>
       </c>
-      <c r="E44" s="69">
+      <c r="E44" s="67">
         <v>8421.4</v>
       </c>
-      <c r="F44" s="14"/>
-[...6 lines deleted...]
-      <c r="M44" s="49"/>
+      <c r="F44" s="67">
+        <v>10612.9</v>
+      </c>
+      <c r="G44" s="16"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="47"/>
+      <c r="M44" s="47"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
     </row>
     <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="63" t="s">
+      <c r="A45" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="61">
+      <c r="B45" s="59">
         <v>7.1</v>
       </c>
-      <c r="C45" s="61">
+      <c r="C45" s="59">
         <v>13.3</v>
       </c>
-      <c r="D45" s="69">
+      <c r="D45" s="67">
         <v>19.899999999999999</v>
       </c>
-      <c r="E45" s="69">
+      <c r="E45" s="67">
         <v>27</v>
       </c>
-      <c r="F45" s="14"/>
-[...6 lines deleted...]
-      <c r="M45" s="49"/>
+      <c r="F45" s="67">
+        <v>34.5</v>
+      </c>
+      <c r="G45" s="16"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="47"/>
+      <c r="M45" s="47"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
     </row>
     <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="63" t="s">
+      <c r="A46" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B46" s="61">
+      <c r="B46" s="59">
         <v>11.7</v>
       </c>
-      <c r="C46" s="61">
+      <c r="C46" s="59">
         <v>19</v>
       </c>
-      <c r="D46" s="69">
+      <c r="D46" s="67">
         <v>26.9</v>
       </c>
-      <c r="E46" s="69">
+      <c r="E46" s="67">
         <v>32.9</v>
       </c>
-      <c r="F46" s="12"/>
+      <c r="F46" s="67">
+        <v>47.3</v>
+      </c>
       <c r="G46" s="12"/>
       <c r="H46" s="12"/>
-      <c r="I46" s="20"/>
-[...3 lines deleted...]
-      <c r="M46" s="49"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="47"/>
+      <c r="M46" s="47"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
     </row>
     <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="63" t="s">
+      <c r="A47" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="61">
+      <c r="B47" s="59">
         <v>1707.5</v>
       </c>
-      <c r="C47" s="61">
+      <c r="C47" s="59">
         <v>3735.3</v>
       </c>
-      <c r="D47" s="69">
+      <c r="D47" s="67">
         <v>5777.8</v>
       </c>
-      <c r="E47" s="69">
+      <c r="E47" s="67">
         <v>7803.3</v>
       </c>
-      <c r="F47" s="14"/>
-[...6 lines deleted...]
-      <c r="M47" s="49"/>
+      <c r="F47" s="67">
+        <v>9834.2999999999993</v>
+      </c>
+      <c r="G47" s="16"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="47"/>
+      <c r="M47" s="47"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
     </row>
     <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="63" t="s">
+      <c r="A48" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="61">
+      <c r="B48" s="59">
         <v>29.9</v>
       </c>
-      <c r="C48" s="61">
+      <c r="C48" s="59">
         <v>56.4</v>
       </c>
-      <c r="D48" s="69">
+      <c r="D48" s="67">
         <v>84.5</v>
       </c>
-      <c r="E48" s="69">
+      <c r="E48" s="67">
         <v>112.9</v>
       </c>
-      <c r="F48" s="14"/>
-[...6 lines deleted...]
-      <c r="M48" s="49"/>
+      <c r="F48" s="67">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="G48" s="16"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
     </row>
     <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="63" t="s">
+      <c r="A49" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="61">
+      <c r="B49" s="59">
         <v>9.5</v>
       </c>
-      <c r="C49" s="61">
+      <c r="C49" s="59">
         <v>19</v>
       </c>
-      <c r="D49" s="69">
+      <c r="D49" s="67">
         <v>28.7</v>
       </c>
-      <c r="E49" s="69">
+      <c r="E49" s="67">
         <v>38.799999999999997</v>
       </c>
-      <c r="F49" s="14"/>
-[...6 lines deleted...]
-      <c r="M49" s="49"/>
+      <c r="F49" s="67">
+        <v>49</v>
+      </c>
+      <c r="G49" s="16"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
     </row>
     <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="63" t="s">
+      <c r="A50" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="61">
+      <c r="B50" s="59">
         <v>104.4</v>
       </c>
-      <c r="C50" s="61">
+      <c r="C50" s="59">
         <v>198.8</v>
       </c>
-      <c r="D50" s="69">
+      <c r="D50" s="67">
         <v>300.39999999999998</v>
       </c>
-      <c r="E50" s="69">
+      <c r="E50" s="67">
         <v>391.2</v>
       </c>
-      <c r="F50" s="14"/>
-[...6 lines deleted...]
-      <c r="M50" s="49"/>
+      <c r="F50" s="67">
+        <v>485</v>
+      </c>
+      <c r="G50" s="16"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="47"/>
+      <c r="M50" s="47"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
     </row>
     <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="63" t="s">
+      <c r="A51" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="61">
+      <c r="B51" s="59">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C51" s="61">
+      <c r="C51" s="59">
         <v>8.4</v>
       </c>
-      <c r="D51" s="69">
+      <c r="D51" s="67">
         <v>11.9</v>
       </c>
-      <c r="E51" s="69">
+      <c r="E51" s="67">
         <v>15.3</v>
       </c>
-      <c r="F51" s="14"/>
-[...6 lines deleted...]
-      <c r="M51" s="49"/>
+      <c r="F51" s="67">
+        <v>19.5</v>
+      </c>
+      <c r="G51" s="16"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="47"/>
+      <c r="M51" s="47"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
     </row>
     <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="55" t="s">
+      <c r="A52" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="56"/>
-[...3 lines deleted...]
-      <c r="F52" s="12"/>
+      <c r="B52" s="54"/>
+      <c r="C52" s="59"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="67"/>
+      <c r="F52" s="67"/>
       <c r="G52" s="12"/>
       <c r="H52" s="12"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
-      <c r="L52" s="21"/>
-      <c r="M52" s="20"/>
+      <c r="L52" s="19"/>
+      <c r="M52" s="18"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
     </row>
     <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="60" t="s">
+      <c r="A53" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="61">
+      <c r="B53" s="59">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C53" s="61">
+      <c r="C53" s="59">
         <v>5157.2</v>
       </c>
-      <c r="D53" s="69">
+      <c r="D53" s="67">
         <v>7811.8</v>
       </c>
-      <c r="E53" s="69">
+      <c r="E53" s="67">
         <v>10938.4</v>
       </c>
-      <c r="F53" s="14"/>
-[...6 lines deleted...]
-      <c r="M53" s="49"/>
+      <c r="F53" s="67">
+        <v>13800.4</v>
+      </c>
+      <c r="G53" s="16"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="47"/>
+      <c r="M53" s="47"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
     </row>
     <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="63" t="s">
+      <c r="A54" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="61">
+      <c r="B54" s="59">
         <v>190</v>
       </c>
-      <c r="C54" s="61">
+      <c r="C54" s="59">
         <v>343.2</v>
       </c>
-      <c r="D54" s="69">
+      <c r="D54" s="67">
         <v>533</v>
       </c>
-      <c r="E54" s="69">
+      <c r="E54" s="67">
         <v>663.6</v>
       </c>
-      <c r="F54" s="14"/>
-[...6 lines deleted...]
-      <c r="M54" s="49"/>
+      <c r="F54" s="67">
+        <v>745.9</v>
+      </c>
+      <c r="G54" s="16"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="19"/>
+      <c r="J54" s="19"/>
+      <c r="K54" s="19"/>
+      <c r="L54" s="47"/>
+      <c r="M54" s="47"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
     </row>
     <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="63" t="s">
+      <c r="A55" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="61">
+      <c r="B55" s="59">
         <v>250.1</v>
       </c>
-      <c r="C55" s="61">
+      <c r="C55" s="59">
         <v>683.5</v>
       </c>
-      <c r="D55" s="69">
+      <c r="D55" s="67">
         <v>940</v>
       </c>
-      <c r="E55" s="69">
+      <c r="E55" s="67">
         <v>1445.7</v>
       </c>
-      <c r="F55" s="14"/>
-[...6 lines deleted...]
-      <c r="M55" s="49"/>
+      <c r="F55" s="67">
+        <v>1739.8</v>
+      </c>
+      <c r="G55" s="16"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
     </row>
     <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="60" t="s">
+      <c r="A56" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="61">
+      <c r="B56" s="59">
         <v>1966.1</v>
       </c>
-      <c r="C56" s="61">
+      <c r="C56" s="59">
         <v>3784.8</v>
       </c>
-      <c r="D56" s="69">
+      <c r="D56" s="67">
         <v>5804.5</v>
       </c>
-      <c r="E56" s="69">
+      <c r="E56" s="67">
         <v>8101.5</v>
       </c>
-      <c r="F56" s="14"/>
-[...6 lines deleted...]
-      <c r="M56" s="49"/>
+      <c r="F56" s="67">
+        <v>10397.299999999999</v>
+      </c>
+      <c r="G56" s="16"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="47"/>
+      <c r="M56" s="47"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
     </row>
     <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="60" t="s">
+      <c r="A57" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="B57" s="64" t="s">
+      <c r="B57" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C57" s="61">
+      <c r="C57" s="59">
         <v>6.4</v>
       </c>
-      <c r="D57" s="69">
+      <c r="D57" s="67">
         <v>11.1</v>
       </c>
-      <c r="E57" s="69">
+      <c r="E57" s="67">
         <v>14</v>
       </c>
-      <c r="F57" s="14"/>
-[...6 lines deleted...]
-      <c r="M57" s="49"/>
+      <c r="F57" s="67">
+        <v>15.5</v>
+      </c>
+      <c r="G57" s="16"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="47"/>
+      <c r="M57" s="47"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
     </row>
     <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="66" t="s">
+      <c r="A58" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="61">
+      <c r="B58" s="59">
         <v>172.6</v>
       </c>
-      <c r="C58" s="61">
+      <c r="C58" s="59">
         <v>339.4</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>523.1</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>713.6</v>
       </c>
-      <c r="F58" s="14"/>
-[...6 lines deleted...]
-      <c r="M58" s="49"/>
+      <c r="F58" s="67">
+        <v>901.9</v>
+      </c>
+      <c r="G58" s="16"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="47"/>
+      <c r="M58" s="47"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
     </row>
     <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="55" t="s">
+      <c r="A59" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="56"/>
-[...10 lines deleted...]
-      <c r="M59" s="21"/>
+      <c r="B59" s="54"/>
+      <c r="C59" s="59"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="67"/>
+      <c r="F59" s="67"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="16"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="19"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
     </row>
     <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="60" t="s">
+      <c r="A60" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="61">
+      <c r="B60" s="59">
         <v>13046.5</v>
       </c>
-      <c r="C60" s="61">
+      <c r="C60" s="59">
         <v>25345.7</v>
       </c>
-      <c r="D60" s="69">
+      <c r="D60" s="67">
         <v>37738.300000000003</v>
       </c>
-      <c r="E60" s="69">
+      <c r="E60" s="67">
         <v>50820</v>
       </c>
-      <c r="F60" s="12"/>
+      <c r="F60" s="67">
+        <v>63632</v>
+      </c>
       <c r="G60" s="12"/>
       <c r="H60" s="12"/>
-      <c r="I60" s="22"/>
-      <c r="J60" s="22"/>
+      <c r="I60" s="20"/>
+      <c r="J60" s="20"/>
       <c r="K60" s="14"/>
-      <c r="L60" s="21"/>
-      <c r="M60" s="20"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="18"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
     </row>
     <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="62" t="s">
+      <c r="A61" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="61">
+      <c r="B61" s="59">
         <v>6591.1</v>
       </c>
-      <c r="C61" s="61">
+      <c r="C61" s="59">
         <v>13330.2</v>
       </c>
-      <c r="D61" s="69">
+      <c r="D61" s="67">
         <v>19647.099999999999</v>
       </c>
-      <c r="E61" s="69">
+      <c r="E61" s="67">
         <v>26225.3</v>
       </c>
-      <c r="F61" s="14"/>
-[...6 lines deleted...]
-      <c r="M61" s="49"/>
+      <c r="F61" s="67">
+        <v>32875</v>
+      </c>
+      <c r="G61" s="16"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="47"/>
+      <c r="M61" s="47"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
     </row>
     <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="62" t="s">
+      <c r="A62" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B62" s="64" t="s">
+      <c r="B62" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C62" s="61">
+      <c r="C62" s="59">
         <v>6.7</v>
       </c>
-      <c r="D62" s="69">
+      <c r="D62" s="67">
         <v>13.3</v>
       </c>
-      <c r="E62" s="69">
+      <c r="E62" s="67">
         <v>20</v>
       </c>
-      <c r="F62" s="14"/>
-[...6 lines deleted...]
-      <c r="M62" s="49"/>
+      <c r="F62" s="67">
+        <v>20</v>
+      </c>
+      <c r="G62" s="16"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
     </row>
     <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="62" t="s">
+      <c r="A63" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="61">
+      <c r="B63" s="59">
         <v>182.7</v>
       </c>
-      <c r="C63" s="61">
+      <c r="C63" s="59">
         <v>355.6</v>
       </c>
-      <c r="D63" s="69">
+      <c r="D63" s="67">
         <v>515.79999999999995</v>
       </c>
-      <c r="E63" s="69">
+      <c r="E63" s="67">
         <v>690.9</v>
       </c>
-      <c r="F63" s="14"/>
+      <c r="F63" s="67">
+        <v>822.7</v>
+      </c>
       <c r="G63" s="14"/>
-      <c r="H63" s="20"/>
-[...4 lines deleted...]
-      <c r="M63" s="49"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
     </row>
     <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="62" t="s">
+      <c r="A64" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="61">
+      <c r="B64" s="59">
         <v>102.8</v>
       </c>
-      <c r="C64" s="61">
+      <c r="C64" s="59">
         <v>153.19999999999999</v>
       </c>
-      <c r="D64" s="69">
+      <c r="D64" s="67">
         <v>254.3</v>
       </c>
-      <c r="E64" s="69">
+      <c r="E64" s="67">
         <v>404.2</v>
       </c>
-      <c r="F64" s="14"/>
-[...6 lines deleted...]
-      <c r="M64" s="49"/>
+      <c r="F64" s="67">
+        <v>458.9</v>
+      </c>
+      <c r="G64" s="16"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="47"/>
+      <c r="M64" s="47"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
     </row>
     <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="62" t="s">
+      <c r="A65" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B65" s="61">
+      <c r="B65" s="59">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C65" s="61">
+      <c r="C65" s="59">
         <v>2495.9</v>
       </c>
-      <c r="D65" s="69">
+      <c r="D65" s="67">
         <v>3783.3</v>
       </c>
-      <c r="E65" s="69">
+      <c r="E65" s="67">
         <v>5628.4</v>
       </c>
-      <c r="F65" s="14"/>
-[...6 lines deleted...]
-      <c r="M65" s="49"/>
+      <c r="F65" s="67">
+        <v>7413.9</v>
+      </c>
+      <c r="G65" s="16"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="47"/>
+      <c r="M65" s="47"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
     </row>
     <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="62" t="s">
+      <c r="A66" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="64" t="s">
+      <c r="B66" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C66" s="61">
+      <c r="C66" s="59">
         <v>16</v>
       </c>
-      <c r="D66" s="69">
+      <c r="D66" s="67">
         <v>16</v>
       </c>
-      <c r="E66" s="69">
+      <c r="E66" s="67">
         <v>16</v>
       </c>
-      <c r="F66" s="14"/>
-[...6 lines deleted...]
-      <c r="M66" s="49"/>
+      <c r="F66" s="67">
+        <v>46.8</v>
+      </c>
+      <c r="G66" s="16"/>
+      <c r="H66" s="19"/>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19"/>
+      <c r="K66" s="19"/>
+      <c r="L66" s="47"/>
+      <c r="M66" s="47"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
     </row>
     <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="62" t="s">
+      <c r="A67" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="61">
+      <c r="B67" s="59">
         <v>3163</v>
       </c>
-      <c r="C67" s="61">
+      <c r="C67" s="59">
         <v>5709</v>
       </c>
-      <c r="D67" s="69">
+      <c r="D67" s="67">
         <v>8427</v>
       </c>
-      <c r="E67" s="69">
+      <c r="E67" s="67">
         <v>11050.3</v>
       </c>
-      <c r="F67" s="14"/>
-[...6 lines deleted...]
-      <c r="M67" s="49"/>
+      <c r="F67" s="67">
+        <v>13412.3</v>
+      </c>
+      <c r="G67" s="16"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="47"/>
+      <c r="M67" s="47"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
     </row>
     <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="62" t="s">
+      <c r="A68" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="61">
+      <c r="B68" s="59">
         <v>1699.3</v>
       </c>
-      <c r="C68" s="61">
+      <c r="C68" s="59">
         <v>3226.1</v>
       </c>
-      <c r="D68" s="69">
+      <c r="D68" s="67">
         <v>4988.5</v>
       </c>
-      <c r="E68" s="69">
+      <c r="E68" s="67">
         <v>6651.9</v>
       </c>
-      <c r="F68" s="14"/>
-[...6 lines deleted...]
-      <c r="M68" s="49"/>
+      <c r="F68" s="67">
+        <v>8409.4</v>
+      </c>
+      <c r="G68" s="16"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="19"/>
+      <c r="J68" s="19"/>
+      <c r="K68" s="19"/>
+      <c r="L68" s="47"/>
+      <c r="M68" s="47"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
     </row>
     <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="62" t="s">
+      <c r="A69" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="B69" s="61">
+      <c r="B69" s="59">
         <v>20</v>
       </c>
-      <c r="C69" s="61">
+      <c r="C69" s="59">
         <v>53</v>
       </c>
-      <c r="D69" s="69">
+      <c r="D69" s="67">
         <v>93</v>
       </c>
-      <c r="E69" s="69">
+      <c r="E69" s="67">
         <v>133</v>
       </c>
-      <c r="F69" s="14"/>
-[...6 lines deleted...]
-      <c r="M69" s="49"/>
+      <c r="F69" s="67">
+        <v>173</v>
+      </c>
+      <c r="G69" s="16"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="47"/>
+      <c r="M69" s="47"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
     </row>
     <row r="70" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A70" s="55" t="s">
+      <c r="A70" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="56"/>
-[...10 lines deleted...]
-      <c r="M70" s="49"/>
+      <c r="B70" s="54"/>
+      <c r="C70" s="59"/>
+      <c r="D70" s="54"/>
+      <c r="E70" s="67"/>
+      <c r="F70" s="67"/>
+      <c r="G70" s="16"/>
+      <c r="H70" s="20"/>
+      <c r="I70" s="20"/>
+      <c r="J70" s="20"/>
+      <c r="K70" s="20"/>
+      <c r="L70" s="47"/>
+      <c r="M70" s="47"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
     </row>
     <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="65" t="s">
+      <c r="A71" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="61">
+      <c r="B71" s="59">
         <v>367.9</v>
       </c>
-      <c r="C71" s="61">
+      <c r="C71" s="59">
         <v>737.3</v>
       </c>
-      <c r="D71" s="69">
+      <c r="D71" s="67">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="69">
+      <c r="E71" s="67">
         <v>1247.3</v>
       </c>
-      <c r="F71" s="12"/>
+      <c r="F71" s="67">
+        <v>1584.2</v>
+      </c>
       <c r="G71" s="12"/>
       <c r="H71" s="12"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
-      <c r="L71" s="21"/>
-      <c r="M71" s="20"/>
+      <c r="L71" s="19"/>
+      <c r="M71" s="18"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
     </row>
     <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="60" t="s">
+      <c r="A72" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="61">
+      <c r="B72" s="59">
         <v>367.9</v>
       </c>
-      <c r="C72" s="61">
+      <c r="C72" s="59">
         <v>737.3</v>
       </c>
-      <c r="D72" s="69">
+      <c r="D72" s="67">
         <v>1029.7</v>
       </c>
-      <c r="E72" s="69">
+      <c r="E72" s="67">
         <v>1247.3</v>
       </c>
-      <c r="F72" s="14"/>
-[...6 lines deleted...]
-      <c r="M72" s="49"/>
+      <c r="F72" s="67">
+        <v>1584.2</v>
+      </c>
+      <c r="G72" s="16"/>
+      <c r="H72" s="19"/>
+      <c r="I72" s="45"/>
+      <c r="J72" s="45"/>
+      <c r="K72" s="45"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="47"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
     </row>
     <row r="73" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A73" s="55" t="s">
+      <c r="A73" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="57"/>
-[...10 lines deleted...]
-      <c r="M73" s="49"/>
+      <c r="B73" s="55"/>
+      <c r="C73" s="59"/>
+      <c r="D73" s="54"/>
+      <c r="E73" s="67"/>
+      <c r="F73" s="67"/>
+      <c r="G73" s="16"/>
+      <c r="H73" s="19"/>
+      <c r="I73" s="45"/>
+      <c r="J73" s="45"/>
+      <c r="K73" s="45"/>
+      <c r="L73" s="47"/>
+      <c r="M73" s="47"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
     </row>
     <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="65" t="s">
+      <c r="A74" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B74" s="61">
+      <c r="B74" s="59">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C74" s="61">
+      <c r="C74" s="59">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D74" s="69">
+      <c r="D74" s="67">
         <v>13.7</v>
       </c>
-      <c r="E74" s="69">
+      <c r="E74" s="67">
         <v>18.3</v>
       </c>
-      <c r="F74" s="12"/>
+      <c r="F74" s="67">
+        <v>21.7</v>
+      </c>
       <c r="G74" s="12"/>
       <c r="H74" s="12"/>
-      <c r="I74" s="22"/>
-      <c r="J74" s="22"/>
+      <c r="I74" s="20"/>
+      <c r="J74" s="20"/>
       <c r="K74" s="14"/>
-      <c r="L74" s="21"/>
-      <c r="M74" s="49"/>
+      <c r="L74" s="19"/>
+      <c r="M74" s="47"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
     </row>
     <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="63" t="s">
+      <c r="A75" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="61">
+      <c r="B75" s="59">
         <v>1.6</v>
       </c>
-      <c r="C75" s="61">
+      <c r="C75" s="59">
         <v>3.3</v>
       </c>
-      <c r="D75" s="69">
+      <c r="D75" s="67">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E75" s="69">
+      <c r="E75" s="67">
         <v>6.6</v>
       </c>
-      <c r="F75" s="14"/>
-[...6 lines deleted...]
-      <c r="M75" s="49"/>
+      <c r="F75" s="67">
+        <v>7.7</v>
+      </c>
+      <c r="G75" s="16"/>
+      <c r="H75" s="18"/>
+      <c r="I75" s="45"/>
+      <c r="J75" s="45"/>
+      <c r="K75" s="45"/>
+      <c r="L75" s="47"/>
+      <c r="M75" s="47"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
     </row>
     <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="66" t="s">
+      <c r="A76" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="61">
+      <c r="B76" s="59">
         <v>3.3</v>
       </c>
-      <c r="C76" s="61">
+      <c r="C76" s="59">
         <v>5.3</v>
       </c>
-      <c r="D76" s="69">
+      <c r="D76" s="67">
         <v>7.6</v>
       </c>
-      <c r="E76" s="69">
+      <c r="E76" s="67">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F76" s="14"/>
-[...6 lines deleted...]
-      <c r="M76" s="49"/>
+      <c r="F76" s="67">
+        <v>11.2</v>
+      </c>
+      <c r="G76" s="16"/>
+      <c r="H76" s="19"/>
+      <c r="I76" s="45"/>
+      <c r="J76" s="45"/>
+      <c r="K76" s="45"/>
+      <c r="L76" s="47"/>
+      <c r="M76" s="47"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
     </row>
     <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="63" t="s">
+      <c r="A77" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B77" s="61">
+      <c r="B77" s="59">
         <v>0.2</v>
       </c>
-      <c r="C77" s="61">
+      <c r="C77" s="59">
         <v>0.7</v>
       </c>
-      <c r="D77" s="69">
+      <c r="D77" s="67">
         <v>1.2</v>
       </c>
-      <c r="E77" s="69">
+      <c r="E77" s="67">
         <v>2</v>
       </c>
-      <c r="F77" s="14"/>
-[...6 lines deleted...]
-      <c r="M77" s="49"/>
+      <c r="F77" s="67">
+        <v>2.8</v>
+      </c>
+      <c r="G77" s="16"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="45"/>
+      <c r="J77" s="45"/>
+      <c r="K77" s="45"/>
+      <c r="L77" s="47"/>
+      <c r="M77" s="47"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
     </row>
     <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="55" t="s">
+      <c r="A78" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="56"/>
-[...10 lines deleted...]
-      <c r="M78" s="49"/>
+      <c r="B78" s="54"/>
+      <c r="C78" s="59"/>
+      <c r="D78" s="54"/>
+      <c r="E78" s="67"/>
+      <c r="F78" s="67"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="45"/>
+      <c r="J78" s="45"/>
+      <c r="K78" s="45"/>
+      <c r="L78" s="47"/>
+      <c r="M78" s="47"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
     </row>
     <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="65" t="s">
+      <c r="A79" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B79" s="61">
+      <c r="B79" s="59">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C79" s="61">
+      <c r="C79" s="59">
         <v>36.5</v>
       </c>
-      <c r="D79" s="69">
+      <c r="D79" s="67">
         <v>51.5</v>
       </c>
-      <c r="E79" s="69">
+      <c r="E79" s="67">
         <v>74.3</v>
       </c>
-      <c r="F79" s="16"/>
+      <c r="F79" s="67">
+        <v>83.4</v>
+      </c>
       <c r="G79" s="12"/>
       <c r="H79" s="12"/>
       <c r="I79" s="14"/>
-      <c r="J79" s="22"/>
+      <c r="J79" s="20"/>
       <c r="K79" s="14"/>
-      <c r="L79" s="21"/>
-      <c r="M79" s="20"/>
+      <c r="L79" s="19"/>
+      <c r="M79" s="18"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
     </row>
     <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="62" t="s">
+      <c r="A80" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B80" s="61">
+      <c r="B80" s="59">
         <v>0.1</v>
       </c>
-      <c r="C80" s="61">
+      <c r="C80" s="59">
         <v>3.5</v>
       </c>
-      <c r="D80" s="69">
+      <c r="D80" s="67">
         <v>6.8</v>
       </c>
-      <c r="E80" s="69">
+      <c r="E80" s="67">
         <v>10.1</v>
       </c>
-      <c r="F80" s="14"/>
-[...6 lines deleted...]
-      <c r="M80" s="49"/>
+      <c r="F80" s="67">
+        <v>13.1</v>
+      </c>
+      <c r="G80" s="16"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="45"/>
+      <c r="J80" s="45"/>
+      <c r="K80" s="45"/>
+      <c r="L80" s="47"/>
+      <c r="M80" s="47"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
     </row>
     <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="66" t="s">
+      <c r="A81" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B81" s="61">
+      <c r="B81" s="59">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C81" s="61">
+      <c r="C81" s="59">
         <v>33.1</v>
       </c>
-      <c r="D81" s="69">
+      <c r="D81" s="67">
         <v>44.7</v>
       </c>
-      <c r="E81" s="69">
+      <c r="E81" s="67">
         <v>64.2</v>
       </c>
-      <c r="F81" s="14"/>
-[...6 lines deleted...]
-      <c r="M81" s="49"/>
+      <c r="F81" s="67">
+        <v>70.3</v>
+      </c>
+      <c r="G81" s="16"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="45"/>
+      <c r="J81" s="45"/>
+      <c r="K81" s="45"/>
+      <c r="L81" s="47"/>
+      <c r="M81" s="47"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
     </row>
     <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="55" t="s">
+      <c r="A82" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="56"/>
-[...10 lines deleted...]
-      <c r="M82" s="49"/>
+      <c r="B82" s="54"/>
+      <c r="C82" s="59"/>
+      <c r="D82" s="54"/>
+      <c r="E82" s="67"/>
+      <c r="F82" s="67"/>
+      <c r="G82" s="16"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="45"/>
+      <c r="J82" s="45"/>
+      <c r="K82" s="45"/>
+      <c r="L82" s="47"/>
+      <c r="M82" s="47"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
     </row>
     <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="60" t="s">
+      <c r="A83" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B83" s="61">
+      <c r="B83" s="59">
         <v>581</v>
       </c>
-      <c r="C83" s="61">
+      <c r="C83" s="59">
         <v>1153</v>
       </c>
-      <c r="D83" s="69">
+      <c r="D83" s="67">
         <v>1685</v>
       </c>
-      <c r="E83" s="69">
+      <c r="E83" s="67">
         <v>2274</v>
       </c>
-      <c r="F83" s="12"/>
+      <c r="F83" s="67">
+        <v>2833</v>
+      </c>
       <c r="G83" s="12"/>
       <c r="H83" s="12"/>
-      <c r="I83" s="22"/>
-[...3 lines deleted...]
-      <c r="M83" s="49"/>
+      <c r="I83" s="20"/>
+      <c r="J83" s="20"/>
+      <c r="K83" s="20"/>
+      <c r="L83" s="19"/>
+      <c r="M83" s="47"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
     </row>
     <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="63" t="s">
+      <c r="A84" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B84" s="61">
+      <c r="B84" s="59">
         <v>581</v>
       </c>
-      <c r="C84" s="61">
+      <c r="C84" s="59">
         <v>1153</v>
       </c>
-      <c r="D84" s="69">
+      <c r="D84" s="67">
         <v>1685</v>
       </c>
-      <c r="E84" s="69">
+      <c r="E84" s="67">
         <v>2274</v>
       </c>
-      <c r="F84" s="14"/>
-[...6 lines deleted...]
-      <c r="M84" s="49"/>
+      <c r="F84" s="67">
+        <v>2833</v>
+      </c>
+      <c r="G84" s="16"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="45"/>
+      <c r="J84" s="45"/>
+      <c r="K84" s="45"/>
+      <c r="L84" s="47"/>
+      <c r="M84" s="47"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
     </row>
     <row r="85" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A85" s="55" t="s">
+      <c r="A85" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B85" s="52"/>
-[...10 lines deleted...]
-      <c r="M85" s="49"/>
+      <c r="B85" s="50"/>
+      <c r="C85" s="59"/>
+      <c r="D85" s="54"/>
+      <c r="E85" s="67"/>
+      <c r="F85" s="67"/>
+      <c r="G85" s="16"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="45"/>
+      <c r="J85" s="45"/>
+      <c r="K85" s="45"/>
+      <c r="L85" s="47"/>
+      <c r="M85" s="47"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
     </row>
     <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="60" t="s">
+      <c r="A86" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="61">
+      <c r="B86" s="59">
         <v>289.2</v>
       </c>
-      <c r="C86" s="61">
+      <c r="C86" s="59">
         <v>540.6</v>
       </c>
-      <c r="D86" s="69">
+      <c r="D86" s="67">
         <v>2491.9</v>
       </c>
-      <c r="E86" s="69">
+      <c r="E86" s="67">
         <v>1131.3</v>
       </c>
-      <c r="F86" s="12"/>
+      <c r="F86" s="67">
+        <v>1472.5</v>
+      </c>
       <c r="G86" s="12"/>
       <c r="H86" s="12"/>
-      <c r="I86" s="22"/>
-[...3 lines deleted...]
-      <c r="M86" s="49"/>
+      <c r="I86" s="20"/>
+      <c r="J86" s="20"/>
+      <c r="K86" s="20"/>
+      <c r="L86" s="19"/>
+      <c r="M86" s="47"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
     </row>
     <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="63" t="s">
+      <c r="A87" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B87" s="61">
+      <c r="B87" s="59">
         <v>289.2</v>
       </c>
-      <c r="C87" s="61">
+      <c r="C87" s="59">
         <v>540.6</v>
       </c>
-      <c r="D87" s="69">
+      <c r="D87" s="67">
         <v>2491.9</v>
       </c>
-      <c r="E87" s="69">
+      <c r="E87" s="67">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F87" s="14"/>
-[...6 lines deleted...]
-      <c r="M87" s="49"/>
+      <c r="F87" s="67">
+        <v>1462.7</v>
+      </c>
+      <c r="G87" s="16"/>
+      <c r="H87" s="18"/>
+      <c r="I87" s="45"/>
+      <c r="J87" s="45"/>
+      <c r="K87" s="45"/>
+      <c r="L87" s="47"/>
+      <c r="M87" s="47"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
     </row>
     <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="63" t="s">
+      <c r="A88" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B88" s="64" t="s">
+      <c r="B88" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="61" t="s">
+      <c r="C88" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="D88" s="56"/>
-      <c r="E88" s="69">
+      <c r="D88" s="54"/>
+      <c r="E88" s="67">
         <v>3.7</v>
       </c>
-      <c r="F88" s="14"/>
-[...6 lines deleted...]
-      <c r="M88" s="49"/>
+      <c r="F88" s="67">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G88" s="16"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="45"/>
+      <c r="J88" s="45"/>
+      <c r="K88" s="45"/>
+      <c r="L88" s="47"/>
+      <c r="M88" s="47"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
     </row>
     <row r="89" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A89" s="55" t="s">
+      <c r="A89" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="56"/>
-[...10 lines deleted...]
-      <c r="M89" s="49"/>
+      <c r="B89" s="54"/>
+      <c r="C89" s="59"/>
+      <c r="D89" s="54"/>
+      <c r="E89" s="67"/>
+      <c r="F89" s="67"/>
+      <c r="G89" s="16"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="45"/>
+      <c r="J89" s="45"/>
+      <c r="K89" s="45"/>
+      <c r="L89" s="47"/>
+      <c r="M89" s="47"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
     </row>
     <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="60" t="s">
+      <c r="A90" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B90" s="67">
+      <c r="B90" s="65">
         <v>72461</v>
       </c>
-      <c r="C90" s="61">
+      <c r="C90" s="59">
         <v>209303</v>
       </c>
-      <c r="D90" s="72">
+      <c r="D90" s="70">
         <v>295544</v>
       </c>
-      <c r="E90" s="69">
+      <c r="E90" s="67">
         <v>442253</v>
       </c>
-      <c r="F90" s="12"/>
+      <c r="F90" s="67">
+        <v>499117</v>
+      </c>
       <c r="G90" s="12"/>
       <c r="H90" s="12"/>
-      <c r="I90" s="22"/>
+      <c r="I90" s="20"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
-      <c r="L90" s="21"/>
-      <c r="M90" s="20"/>
+      <c r="L90" s="19"/>
+      <c r="M90" s="18"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
     </row>
     <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="62" t="s">
+      <c r="A91" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B91" s="64" t="s">
+      <c r="B91" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="61">
+      <c r="C91" s="59">
         <v>2000</v>
       </c>
-      <c r="D91" s="72">
+      <c r="D91" s="70">
         <v>4000</v>
       </c>
-      <c r="E91" s="69">
+      <c r="E91" s="67">
         <v>6000</v>
       </c>
-      <c r="F91" s="17"/>
-[...6 lines deleted...]
-      <c r="M91" s="51"/>
+      <c r="F91" s="67">
+        <v>6000</v>
+      </c>
+      <c r="G91" s="17"/>
+      <c r="H91" s="21"/>
+      <c r="I91" s="46"/>
+      <c r="J91" s="46"/>
+      <c r="K91" s="46"/>
+      <c r="L91" s="49"/>
+      <c r="M91" s="49"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
     </row>
     <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="62" t="s">
+      <c r="A92" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B92" s="67">
+      <c r="B92" s="65">
         <v>30124</v>
       </c>
-      <c r="C92" s="61">
+      <c r="C92" s="59">
         <v>51009</v>
       </c>
-      <c r="D92" s="72">
+      <c r="D92" s="70">
         <v>68023</v>
       </c>
-      <c r="E92" s="69">
+      <c r="E92" s="67">
         <v>85112</v>
       </c>
-      <c r="F92" s="17"/>
-[...6 lines deleted...]
-      <c r="M92" s="51"/>
+      <c r="F92" s="67">
+        <v>101469</v>
+      </c>
+      <c r="G92" s="17"/>
+      <c r="H92" s="21"/>
+      <c r="I92" s="46"/>
+      <c r="J92" s="46"/>
+      <c r="K92" s="46"/>
+      <c r="L92" s="49"/>
+      <c r="M92" s="49"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
     </row>
     <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="62" t="s">
+      <c r="A93" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="B93" s="67">
+      <c r="B93" s="65">
         <v>420</v>
       </c>
-      <c r="C93" s="61">
+      <c r="C93" s="59">
         <v>525</v>
       </c>
-      <c r="D93" s="72">
+      <c r="D93" s="70">
         <v>631</v>
       </c>
-      <c r="E93" s="69">
+      <c r="E93" s="67">
         <v>737</v>
       </c>
-      <c r="F93" s="17"/>
-[...6 lines deleted...]
-      <c r="M93" s="51"/>
+      <c r="F93" s="67">
+        <v>885</v>
+      </c>
+      <c r="G93" s="17"/>
+      <c r="H93" s="21"/>
+      <c r="I93" s="46"/>
+      <c r="J93" s="46"/>
+      <c r="K93" s="46"/>
+      <c r="L93" s="49"/>
+      <c r="M93" s="49"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
     </row>
     <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="62" t="s">
+      <c r="A94" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B94" s="67">
+      <c r="B94" s="65">
         <v>663</v>
       </c>
-      <c r="C94" s="61">
+      <c r="C94" s="59">
         <v>1247</v>
       </c>
-      <c r="D94" s="72">
+      <c r="D94" s="70">
         <v>1831</v>
       </c>
-      <c r="E94" s="69">
+      <c r="E94" s="67">
         <v>2414</v>
       </c>
-      <c r="F94" s="17"/>
-[...6 lines deleted...]
-      <c r="M94" s="51"/>
+      <c r="F94" s="67">
+        <v>3148</v>
+      </c>
+      <c r="G94" s="17"/>
+      <c r="H94" s="21"/>
+      <c r="I94" s="46"/>
+      <c r="J94" s="46"/>
+      <c r="K94" s="46"/>
+      <c r="L94" s="49"/>
+      <c r="M94" s="49"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
     </row>
     <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="62" t="s">
+      <c r="A95" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="67">
+      <c r="B95" s="65">
         <v>292</v>
       </c>
-      <c r="C95" s="61">
+      <c r="C95" s="59">
         <v>776</v>
       </c>
-      <c r="D95" s="72">
+      <c r="D95" s="70">
         <v>1261</v>
       </c>
-      <c r="E95" s="69">
+      <c r="E95" s="67">
         <v>1746</v>
       </c>
-      <c r="F95" s="17"/>
-[...6 lines deleted...]
-      <c r="M95" s="51"/>
+      <c r="F95" s="67">
+        <v>1746</v>
+      </c>
+      <c r="G95" s="17"/>
+      <c r="H95" s="21"/>
+      <c r="I95" s="46"/>
+      <c r="J95" s="46"/>
+      <c r="K95" s="46"/>
+      <c r="L95" s="49"/>
+      <c r="M95" s="49"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
     </row>
     <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="62" t="s">
+      <c r="A96" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="67">
+      <c r="B96" s="65">
         <v>8000</v>
       </c>
-      <c r="C96" s="61">
+      <c r="C96" s="59">
         <v>18333</v>
       </c>
-      <c r="D96" s="72">
+      <c r="D96" s="70">
         <v>25408</v>
       </c>
-      <c r="E96" s="69">
+      <c r="E96" s="67">
         <v>83183</v>
       </c>
-      <c r="F96" s="17"/>
-[...6 lines deleted...]
-      <c r="M96" s="51"/>
+      <c r="F96" s="67">
+        <v>88114</v>
+      </c>
+      <c r="G96" s="17"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="46"/>
+      <c r="J96" s="46"/>
+      <c r="K96" s="46"/>
+      <c r="L96" s="49"/>
+      <c r="M96" s="49"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
     </row>
     <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="62" t="s">
+      <c r="A97" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B97" s="64" t="s">
+      <c r="B97" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="C97" s="61">
+      <c r="C97" s="59">
         <v>824</v>
       </c>
-      <c r="D97" s="72">
+      <c r="D97" s="70">
         <v>1648</v>
       </c>
-      <c r="E97" s="69">
+      <c r="E97" s="67">
         <v>2472</v>
       </c>
-      <c r="F97" s="17"/>
-[...6 lines deleted...]
-      <c r="M97" s="51"/>
+      <c r="F97" s="67">
+        <v>2472</v>
+      </c>
+      <c r="G97" s="17"/>
+      <c r="H97" s="21"/>
+      <c r="I97" s="46"/>
+      <c r="J97" s="46"/>
+      <c r="K97" s="46"/>
+      <c r="L97" s="49"/>
+      <c r="M97" s="49"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
     </row>
     <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="62" t="s">
+      <c r="A98" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="67">
+      <c r="B98" s="65">
         <v>31698</v>
       </c>
-      <c r="C98" s="61">
+      <c r="C98" s="59">
         <v>118637</v>
       </c>
-      <c r="D98" s="72">
+      <c r="D98" s="70">
         <v>162103</v>
       </c>
-      <c r="E98" s="69">
+      <c r="E98" s="67">
         <v>215261</v>
       </c>
-      <c r="F98" s="17"/>
-[...6 lines deleted...]
-      <c r="M98" s="51"/>
+      <c r="F98" s="67">
+        <v>249516</v>
+      </c>
+      <c r="G98" s="17"/>
+      <c r="H98" s="21"/>
+      <c r="I98" s="46"/>
+      <c r="J98" s="46"/>
+      <c r="K98" s="46"/>
+      <c r="L98" s="49"/>
+      <c r="M98" s="49"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
     </row>
     <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="62" t="s">
+      <c r="A99" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="67">
+      <c r="B99" s="65">
         <v>33</v>
       </c>
-      <c r="C99" s="61">
+      <c r="C99" s="59">
         <v>61</v>
       </c>
-      <c r="D99" s="72">
+      <c r="D99" s="70">
         <v>89</v>
       </c>
-      <c r="E99" s="69">
+      <c r="E99" s="67">
         <v>117</v>
       </c>
-      <c r="F99" s="17"/>
-[...6 lines deleted...]
-      <c r="M99" s="51"/>
+      <c r="F99" s="67">
+        <v>124</v>
+      </c>
+      <c r="G99" s="17"/>
+      <c r="H99" s="21"/>
+      <c r="I99" s="46"/>
+      <c r="J99" s="46"/>
+      <c r="K99" s="46"/>
+      <c r="L99" s="49"/>
+      <c r="M99" s="49"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
     </row>
     <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="62" t="s">
+      <c r="A100" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B100" s="67">
+      <c r="B100" s="65">
         <v>1000</v>
       </c>
-      <c r="C100" s="61">
+      <c r="C100" s="59">
         <v>15493</v>
       </c>
-      <c r="D100" s="72">
+      <c r="D100" s="70">
         <v>29987</v>
       </c>
-      <c r="E100" s="69">
+      <c r="E100" s="67">
         <v>44480</v>
       </c>
-      <c r="F100" s="17"/>
-[...6 lines deleted...]
-      <c r="M100" s="51"/>
+      <c r="F100" s="67">
+        <v>44747</v>
+      </c>
+      <c r="G100" s="17"/>
+      <c r="H100" s="21"/>
+      <c r="I100" s="46"/>
+      <c r="J100" s="46"/>
+      <c r="K100" s="46"/>
+      <c r="L100" s="49"/>
+      <c r="M100" s="49"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
     </row>
     <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="62" t="s">
+      <c r="A101" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="B101" s="67">
+      <c r="B101" s="65">
         <v>230</v>
       </c>
-      <c r="C101" s="61">
+      <c r="C101" s="59">
         <v>397</v>
       </c>
-      <c r="D101" s="72">
+      <c r="D101" s="70">
         <v>564</v>
       </c>
-      <c r="E101" s="69">
+      <c r="E101" s="67">
         <v>730</v>
       </c>
-      <c r="F101" s="17"/>
-[...6 lines deleted...]
-      <c r="M101" s="51"/>
+      <c r="F101" s="67">
+        <v>897</v>
+      </c>
+      <c r="G101" s="17"/>
+      <c r="H101" s="21"/>
+      <c r="I101" s="46"/>
+      <c r="J101" s="46"/>
+      <c r="K101" s="46"/>
+      <c r="L101" s="49"/>
+      <c r="M101" s="49"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
     </row>
     <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="55" t="s">
+      <c r="A102" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B102" s="58"/>
-[...10 lines deleted...]
-      <c r="M102" s="51"/>
+      <c r="B102" s="56"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="54"/>
+      <c r="E102" s="67"/>
+      <c r="F102" s="67"/>
+      <c r="G102" s="17"/>
+      <c r="H102" s="21"/>
+      <c r="I102" s="46"/>
+      <c r="J102" s="46"/>
+      <c r="K102" s="46"/>
+      <c r="L102" s="49"/>
+      <c r="M102" s="49"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
     </row>
     <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="65" t="s">
+      <c r="A103" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B103" s="61">
+      <c r="B103" s="59">
         <v>21.1</v>
       </c>
-      <c r="C103" s="61">
+      <c r="C103" s="59">
         <v>41.6</v>
       </c>
-      <c r="D103" s="69">
+      <c r="D103" s="67">
         <v>59.7</v>
       </c>
-      <c r="E103" s="69">
+      <c r="E103" s="67">
         <v>77.8</v>
       </c>
-      <c r="F103" s="12"/>
+      <c r="F103" s="67">
+        <v>99.3</v>
+      </c>
       <c r="G103" s="12"/>
       <c r="H103" s="12"/>
-      <c r="I103" s="22"/>
-      <c r="J103" s="22"/>
+      <c r="I103" s="20"/>
+      <c r="J103" s="20"/>
       <c r="K103" s="14"/>
-      <c r="L103" s="21"/>
-      <c r="M103" s="51"/>
+      <c r="L103" s="19"/>
+      <c r="M103" s="49"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
     </row>
     <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="63" t="s">
+      <c r="A104" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="68">
+      <c r="B104" s="66">
         <v>21.1</v>
       </c>
-      <c r="C104" s="61">
+      <c r="C104" s="59">
         <v>41.6</v>
       </c>
-      <c r="D104" s="69">
+      <c r="D104" s="67">
         <v>59.7</v>
       </c>
-      <c r="E104" s="69">
+      <c r="E104" s="67">
         <v>77.8</v>
       </c>
-      <c r="F104" s="14"/>
-[...6 lines deleted...]
-      <c r="M104" s="49"/>
+      <c r="F104" s="67">
+        <v>99.3</v>
+      </c>
+      <c r="G104" s="16"/>
+      <c r="H104" s="22"/>
+      <c r="I104" s="45"/>
+      <c r="J104" s="45"/>
+      <c r="K104" s="45"/>
+      <c r="L104" s="47"/>
+      <c r="M104" s="47"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
     </row>
     <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="73" t="s">
+      <c r="A105" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="B105" s="73"/>
-[...6 lines deleted...]
-      <c r="I105" s="73"/>
+      <c r="B105" s="71"/>
+      <c r="C105" s="71"/>
+      <c r="D105" s="71"/>
+      <c r="E105" s="71"/>
+      <c r="F105" s="71"/>
+      <c r="G105" s="71"/>
+      <c r="H105" s="71"/>
+      <c r="I105" s="71"/>
       <c r="J105" s="4"/>
       <c r="K105" s="3"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
     </row>
     <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="74" t="s">
+      <c r="A106" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="B106" s="74"/>
-[...10 lines deleted...]
-      <c r="M106" s="75"/>
+      <c r="B106" s="72"/>
+      <c r="C106" s="72"/>
+      <c r="D106" s="72"/>
+      <c r="E106" s="72"/>
+      <c r="F106" s="72"/>
+      <c r="G106" s="72"/>
+      <c r="H106" s="73"/>
+      <c r="I106" s="73"/>
+      <c r="J106" s="73"/>
+      <c r="K106" s="73"/>
+      <c r="L106" s="73"/>
+      <c r="M106" s="73"/>
     </row>
     <row r="107" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A105:I105"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>