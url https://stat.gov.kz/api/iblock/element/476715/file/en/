--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -5,99 +5,99 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7185" yWindow="-15" windowWidth="3600" windowHeight="12840"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$U$4</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="94">
   <si>
     <t/>
   </si>
   <si>
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Natural gas in gaseous state ,  mln. cub.m</t>
   </si>
   <si>
     <t xml:space="preserve">Iron ore, thsd. tons   </t>
   </si>
   <si>
@@ -631,89 +631,86 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
@@ -1250,3648 +1247,3822 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="42.33203125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="25">
+      <c r="B2" s="24">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="25" t="s">
+      <c r="B3" s="24" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="26" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="26" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="26" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="27" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="26" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="26" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="27" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="B11" s="27"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="30" t="s">
+      <c r="B12" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="M12" s="29"/>
-[...2 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="M13" s="29"/>
-[...2 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="M14" s="29"/>
-[...2 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="M15" s="29"/>
-[...2 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="M15" s="28"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="33">
-[...5 lines deleted...]
-      <c r="A17" s="25" t="s">
+      <c r="B16" s="32">
+        <v>46157</v>
+      </c>
+      <c r="M16" s="33"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="33">
-[...5 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="B17" s="32">
+        <v>46188</v>
+      </c>
+      <c r="M17" s="34"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="M18" s="34"/>
-[...2 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="M18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="M19" s="35"/>
-[...2 lines deleted...]
-      <c r="A20" s="25" t="s">
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="35" t="s">
         <v>92</v>
       </c>
-      <c r="M20" s="34"/>
-[...2 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="M21" s="35"/>
-[...15 lines deleted...]
-      <c r="M26" s="34"/>
+      <c r="M21" s="34"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="37"/>
+      <c r="B22" s="38"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="34"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="34"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="41"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="B6" s="43" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="40"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="42"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="42"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="42" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="43" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="42" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="43" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="42" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="43" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="42" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="43" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="42"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="42" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="B15" s="44" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="43" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U107"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="9" width="9.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="12.109375" style="6" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" style="6" customWidth="1"/>
+    <col min="5" max="6" width="9.33203125" style="6" customWidth="1"/>
+    <col min="7" max="9" width="9.5546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="12" style="6" customWidth="1"/>
-    <col min="11" max="11" width="12.42578125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="15" width="9.140625" style="15" customWidth="1"/>
+    <col min="11" max="11" width="12.44140625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.88671875" style="6" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="6" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="15" customWidth="1"/>
     <col min="16" max="16" width="22" style="7" customWidth="1"/>
-    <col min="17" max="21" width="9.140625" style="7"/>
-    <col min="22" max="16384" width="9.140625" style="15"/>
+    <col min="17" max="21" width="9.109375" style="7"/>
+    <col min="22" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="A2" s="74" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="73"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+    </row>
+    <row r="2" spans="1:21" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="74"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+    </row>
+    <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="8"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
     </row>
-    <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51"/>
+    <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="50"/>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="52" t="s">
+      <c r="F4" s="51" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>42</v>
       </c>
       <c r="N4" s="11"/>
     </row>
-    <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="53" t="s">
+    <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="50" t="s">
+      <c r="B5" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="12"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66" t="s">
+        <v>0</v>
+      </c>
       <c r="H5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
-    <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="58" t="s">
+    <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="59">
+      <c r="B6" s="58">
         <v>10311.700000000001</v>
       </c>
-      <c r="C6" s="59">
+      <c r="C6" s="58">
         <v>18963.3</v>
       </c>
-      <c r="D6" s="67">
+      <c r="D6" s="66">
         <v>28867.599999999999</v>
       </c>
-      <c r="E6" s="67">
+      <c r="E6" s="66">
         <v>36955.1</v>
       </c>
-      <c r="F6" s="67">
+      <c r="F6" s="66">
         <v>45003.4</v>
       </c>
-      <c r="G6" s="16"/>
-[...5 lines deleted...]
-      <c r="M6" s="19"/>
+      <c r="G6" s="66">
+        <v>54128.9</v>
+      </c>
+      <c r="H6" s="17"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="60" t="s">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="59">
+      <c r="B7" s="58">
         <v>773.4</v>
       </c>
-      <c r="C7" s="59">
+      <c r="C7" s="58">
         <v>1378.3</v>
       </c>
-      <c r="D7" s="67">
+      <c r="D7" s="66">
         <v>1924.1</v>
       </c>
-      <c r="E7" s="67">
+      <c r="E7" s="66">
         <v>2334.9</v>
       </c>
-      <c r="F7" s="67">
+      <c r="F7" s="66">
         <v>2689.3</v>
       </c>
-      <c r="G7" s="16"/>
-[...5 lines deleted...]
-      <c r="M7" s="19"/>
+      <c r="G7" s="66">
+        <v>3096.1</v>
+      </c>
+      <c r="H7" s="17"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
-    <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="60" t="s">
+    <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="59">
+      <c r="B8" s="58">
         <v>3.7</v>
       </c>
-      <c r="C8" s="59">
+      <c r="C8" s="58">
         <v>14</v>
       </c>
-      <c r="D8" s="67">
+      <c r="D8" s="66">
         <v>39.6</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E8" s="66">
         <v>78.8</v>
       </c>
-      <c r="F8" s="67">
+      <c r="F8" s="66">
         <v>108.1</v>
       </c>
-      <c r="G8" s="16"/>
-[...5 lines deleted...]
-      <c r="M8" s="19"/>
+      <c r="G8" s="66">
+        <v>115.9</v>
+      </c>
+      <c r="H8" s="17"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
-    <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="59">
+      <c r="B9" s="58">
         <v>3.7</v>
       </c>
-      <c r="C9" s="59">
+      <c r="C9" s="58">
         <v>12.5</v>
       </c>
-      <c r="D9" s="67">
+      <c r="D9" s="66">
         <v>21.3</v>
       </c>
-      <c r="E9" s="67">
+      <c r="E9" s="66">
         <v>30.1</v>
       </c>
-      <c r="F9" s="67">
+      <c r="F9" s="66">
         <v>33</v>
       </c>
-      <c r="G9" s="16"/>
-[...5 lines deleted...]
-      <c r="M9" s="19"/>
+      <c r="G9" s="66">
+        <v>35.9</v>
+      </c>
+      <c r="H9" s="17"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
-    <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="61" t="s">
+    <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="62" t="s">
+      <c r="B10" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="59">
+      <c r="C10" s="58">
         <v>16.600000000000001</v>
       </c>
-      <c r="D10" s="67">
+      <c r="D10" s="66">
         <v>33.200000000000003</v>
       </c>
-      <c r="E10" s="67">
+      <c r="E10" s="66">
         <v>49.8</v>
       </c>
-      <c r="F10" s="67">
+      <c r="F10" s="66">
         <v>65.400000000000006</v>
       </c>
-      <c r="G10" s="16"/>
-[...5 lines deleted...]
-      <c r="M10" s="19"/>
+      <c r="G10" s="66">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="H10" s="17"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
-    <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="60" t="s">
+    <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="59">
+      <c r="B11" s="58">
         <v>3669.3</v>
       </c>
-      <c r="C11" s="59">
+      <c r="C11" s="58">
         <v>6481.8</v>
       </c>
-      <c r="D11" s="67">
+      <c r="D11" s="66">
         <v>9952.9</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="66">
         <v>13282.3</v>
       </c>
-      <c r="F11" s="67">
+      <c r="F11" s="66">
         <v>16446.099999999999</v>
       </c>
-      <c r="G11" s="16"/>
-[...5 lines deleted...]
-      <c r="M11" s="19"/>
+      <c r="G11" s="66">
+        <v>19555.5</v>
+      </c>
+      <c r="H11" s="17"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
-    <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60" t="s">
+    <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="59">
+      <c r="B12" s="58">
         <v>5696</v>
       </c>
-      <c r="C12" s="59">
+      <c r="C12" s="58">
         <v>10689.6</v>
       </c>
-      <c r="D12" s="67">
+      <c r="D12" s="66">
         <v>16295</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E12" s="66">
         <v>20385.599999999999</v>
       </c>
-      <c r="F12" s="67">
+      <c r="F12" s="66">
         <v>24621.5</v>
       </c>
-      <c r="G12" s="16"/>
-[...5 lines deleted...]
-      <c r="M12" s="19"/>
+      <c r="G12" s="66">
+        <v>29987.9</v>
+      </c>
+      <c r="H12" s="17"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
-    <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="60" t="s">
+    <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="59">
+      <c r="B13" s="58">
         <v>165.1</v>
       </c>
-      <c r="C13" s="59">
+      <c r="C13" s="58">
         <v>368.7</v>
       </c>
-      <c r="D13" s="67">
+      <c r="D13" s="66">
         <v>598.4</v>
       </c>
-      <c r="E13" s="67">
+      <c r="E13" s="66">
         <v>789.2</v>
       </c>
-      <c r="F13" s="67">
+      <c r="F13" s="66">
         <v>1034.8</v>
       </c>
-      <c r="G13" s="16"/>
-[...5 lines deleted...]
-      <c r="M13" s="19"/>
+      <c r="G13" s="66">
+        <v>1250.8</v>
+      </c>
+      <c r="H13" s="17"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
-    <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="61" t="s">
+    <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="59">
+      <c r="B14" s="58">
         <v>0.6</v>
       </c>
-      <c r="C14" s="59">
+      <c r="C14" s="58">
         <v>1.9</v>
       </c>
-      <c r="D14" s="67">
+      <c r="D14" s="66">
         <v>3.2</v>
       </c>
-      <c r="E14" s="67">
+      <c r="E14" s="66">
         <v>4.5</v>
       </c>
-      <c r="F14" s="67">
+      <c r="F14" s="66">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G14" s="16"/>
-[...5 lines deleted...]
-      <c r="M14" s="19"/>
+      <c r="G14" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="H14" s="17"/>
+      <c r="I14" s="44"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="18"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
-    <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="53" t="s">
+    <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="54"/>
-[...4 lines deleted...]
-      <c r="G15" s="12"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
       <c r="H15" s="12"/>
       <c r="I15" s="14"/>
-      <c r="J15" s="20"/>
+      <c r="J15" s="19"/>
       <c r="K15" s="14"/>
-      <c r="L15" s="19"/>
-      <c r="M15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="17"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
-    <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58" t="s">
+    <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="59">
+      <c r="B16" s="58">
         <v>9920</v>
       </c>
-      <c r="C16" s="59">
+      <c r="C16" s="58">
         <v>18222.599999999999</v>
       </c>
-      <c r="D16" s="67">
+      <c r="D16" s="66">
         <v>27709.5</v>
       </c>
-      <c r="E16" s="67">
+      <c r="E16" s="66">
         <v>35385.300000000003</v>
       </c>
-      <c r="F16" s="67">
+      <c r="F16" s="66">
         <v>42981.1</v>
       </c>
-      <c r="G16" s="16"/>
-[...5 lines deleted...]
-      <c r="M16" s="47"/>
+      <c r="G16" s="66">
+        <v>51708</v>
+      </c>
+      <c r="H16" s="17"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
-    <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="60" t="s">
+    <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="59">
+      <c r="B17" s="58">
         <v>773.4</v>
       </c>
-      <c r="C17" s="59">
+      <c r="C17" s="58">
         <v>1378.3</v>
       </c>
-      <c r="D17" s="67">
+      <c r="D17" s="66">
         <v>1924.1</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E17" s="66">
         <v>2334.9</v>
       </c>
-      <c r="F17" s="67">
+      <c r="F17" s="66">
         <v>2689.3</v>
       </c>
-      <c r="G17" s="16"/>
-[...5 lines deleted...]
-      <c r="M17" s="47"/>
+      <c r="G17" s="66">
+        <v>3096.1</v>
+      </c>
+      <c r="H17" s="17"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="46"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
-    <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="60" t="s">
+    <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="59">
+      <c r="B18" s="58">
         <v>3.7</v>
       </c>
-      <c r="C18" s="59">
+      <c r="C18" s="58">
         <v>14</v>
       </c>
-      <c r="D18" s="67">
+      <c r="D18" s="66">
         <v>39.6</v>
       </c>
-      <c r="E18" s="67">
+      <c r="E18" s="66">
         <v>78.8</v>
       </c>
-      <c r="F18" s="67">
+      <c r="F18" s="66">
         <v>108.1</v>
       </c>
-      <c r="G18" s="16"/>
-[...5 lines deleted...]
-      <c r="M18" s="47"/>
+      <c r="G18" s="66">
+        <v>115.9</v>
+      </c>
+      <c r="H18" s="17"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="46"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
-    <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="60" t="s">
+    <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="59">
+      <c r="B19" s="58">
         <v>3.7</v>
       </c>
-      <c r="C19" s="59">
+      <c r="C19" s="58">
         <v>12.5</v>
       </c>
-      <c r="D19" s="67">
+      <c r="D19" s="66">
         <v>21.3</v>
       </c>
-      <c r="E19" s="67">
+      <c r="E19" s="66">
         <v>30.1</v>
       </c>
-      <c r="F19" s="67">
+      <c r="F19" s="66">
         <v>33</v>
       </c>
-      <c r="G19" s="16"/>
-[...5 lines deleted...]
-      <c r="M19" s="47"/>
+      <c r="G19" s="66">
+        <v>35.9</v>
+      </c>
+      <c r="H19" s="17"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="46"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
-    <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="61" t="s">
+    <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="59">
+      <c r="C20" s="58">
         <v>16.600000000000001</v>
       </c>
-      <c r="D20" s="67">
+      <c r="D20" s="66">
         <v>33.200000000000003</v>
       </c>
-      <c r="E20" s="67">
+      <c r="E20" s="66">
         <v>49.8</v>
       </c>
-      <c r="F20" s="67">
+      <c r="F20" s="66">
         <v>65.400000000000006</v>
       </c>
-      <c r="G20" s="16"/>
-[...5 lines deleted...]
-      <c r="M20" s="47"/>
+      <c r="G20" s="66">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="H20" s="17"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="46"/>
+      <c r="M20" s="46"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
-    <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="60" t="s">
+    <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="59">
+      <c r="B21" s="58">
         <v>3277.6</v>
       </c>
-      <c r="C21" s="59">
+      <c r="C21" s="58">
         <v>5741.1</v>
       </c>
-      <c r="D21" s="67">
+      <c r="D21" s="66">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E21" s="67">
+      <c r="E21" s="66">
         <v>11712.5</v>
       </c>
-      <c r="F21" s="67">
+      <c r="F21" s="66">
         <v>14423.8</v>
       </c>
-      <c r="G21" s="16"/>
-[...5 lines deleted...]
-      <c r="M21" s="47"/>
+      <c r="G21" s="66">
+        <v>17134.599999999999</v>
+      </c>
+      <c r="H21" s="17"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
-    <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="60" t="s">
+    <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="59">
+      <c r="B22" s="58">
         <v>5696</v>
       </c>
-      <c r="C22" s="59">
+      <c r="C22" s="58">
         <v>10689.6</v>
       </c>
-      <c r="D22" s="67">
+      <c r="D22" s="66">
         <v>16295</v>
       </c>
-      <c r="E22" s="67">
+      <c r="E22" s="66">
         <v>20385.599999999999</v>
       </c>
-      <c r="F22" s="67">
+      <c r="F22" s="66">
         <v>24621.5</v>
       </c>
-      <c r="G22" s="16"/>
-[...5 lines deleted...]
-      <c r="M22" s="47"/>
+      <c r="G22" s="66">
+        <v>29987.9</v>
+      </c>
+      <c r="H22" s="17"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
-    <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="60" t="s">
+    <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="59">
+      <c r="B23" s="58">
         <v>165.1</v>
       </c>
-      <c r="C23" s="59">
+      <c r="C23" s="58">
         <v>368.7</v>
       </c>
-      <c r="D23" s="67">
+      <c r="D23" s="66">
         <v>598.4</v>
       </c>
-      <c r="E23" s="67">
+      <c r="E23" s="66">
         <v>789.2</v>
       </c>
-      <c r="F23" s="67">
+      <c r="F23" s="66">
         <v>1034.8</v>
       </c>
-      <c r="G23" s="16"/>
-[...5 lines deleted...]
-      <c r="M23" s="47"/>
+      <c r="G23" s="66">
+        <v>1250.8</v>
+      </c>
+      <c r="H23" s="17"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="46"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
-    <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="61" t="s">
+    <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="59">
+      <c r="B24" s="58">
         <v>0.6</v>
       </c>
-      <c r="C24" s="59">
+      <c r="C24" s="58">
         <v>1.9</v>
       </c>
-      <c r="D24" s="67">
+      <c r="D24" s="66">
         <v>3.2</v>
       </c>
-      <c r="E24" s="67">
+      <c r="E24" s="66">
         <v>4.5</v>
       </c>
-      <c r="F24" s="67">
+      <c r="F24" s="66">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G24" s="16"/>
-[...5 lines deleted...]
-      <c r="M24" s="47"/>
+      <c r="G24" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="H24" s="17"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="46"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
-    <row r="25" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="53" t="s">
+    <row r="25" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="54"/>
-[...4 lines deleted...]
-      <c r="G25" s="12"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
       <c r="H25" s="12"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
-      <c r="L25" s="48"/>
-      <c r="M25" s="18"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="17"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
-    <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="63" t="s">
+    <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="59">
+      <c r="B26" s="58">
         <v>5246.6</v>
       </c>
-      <c r="C26" s="59">
+      <c r="C26" s="58">
         <v>12037.1</v>
       </c>
-      <c r="D26" s="67">
+      <c r="D26" s="66">
         <v>19708.099999999999</v>
       </c>
-      <c r="E26" s="67">
+      <c r="E26" s="66">
         <v>28342.7</v>
       </c>
-      <c r="F26" s="67">
+      <c r="F26" s="66">
         <v>37024.5</v>
       </c>
-      <c r="G26" s="16"/>
-[...5 lines deleted...]
-      <c r="M26" s="47"/>
+      <c r="G26" s="66">
+        <v>45613.3</v>
+      </c>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="46"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
     </row>
-    <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="61" t="s">
+    <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="59">
+      <c r="B27" s="58">
         <v>397.2</v>
       </c>
-      <c r="C27" s="59">
+      <c r="C27" s="58">
         <v>756.2</v>
       </c>
-      <c r="D27" s="67">
+      <c r="D27" s="66">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E27" s="67">
+      <c r="E27" s="66">
         <v>1535.6</v>
       </c>
-      <c r="F27" s="67">
+      <c r="F27" s="66">
         <v>1931.3</v>
       </c>
-      <c r="G27" s="16"/>
-[...5 lines deleted...]
-      <c r="M27" s="47"/>
+      <c r="G27" s="66">
+        <v>2318.1</v>
+      </c>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
     </row>
-    <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="61" t="s">
+    <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="59">
+      <c r="B28" s="58">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C28" s="59">
+      <c r="C28" s="58">
         <v>6274.8</v>
       </c>
-      <c r="D28" s="67">
+      <c r="D28" s="66">
         <v>10906.5</v>
       </c>
-      <c r="E28" s="67">
+      <c r="E28" s="66">
         <v>16543.099999999999</v>
       </c>
-      <c r="F28" s="67">
+      <c r="F28" s="66">
         <v>22141.1</v>
       </c>
-      <c r="G28" s="16"/>
-[...5 lines deleted...]
-      <c r="M28" s="47"/>
+      <c r="G28" s="66">
+        <v>27681.1</v>
+      </c>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
     </row>
-    <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="61" t="s">
+    <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="59">
+      <c r="B29" s="58">
         <v>826.8</v>
       </c>
-      <c r="C29" s="59">
+      <c r="C29" s="58">
         <v>1808.4</v>
       </c>
-      <c r="D29" s="67">
+      <c r="D29" s="66">
         <v>2791.5</v>
       </c>
-      <c r="E29" s="67">
+      <c r="E29" s="66">
         <v>3793.1</v>
       </c>
-      <c r="F29" s="67">
+      <c r="F29" s="66">
         <v>4791.8</v>
       </c>
-      <c r="G29" s="16"/>
-[...5 lines deleted...]
-      <c r="M29" s="47"/>
+      <c r="G29" s="66">
+        <v>5808.8</v>
+      </c>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
     </row>
-    <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="61" t="s">
+    <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="59">
+      <c r="B30" s="58">
         <v>1.3</v>
       </c>
-      <c r="C30" s="59">
+      <c r="C30" s="58">
         <v>2.4</v>
       </c>
-      <c r="D30" s="67">
+      <c r="D30" s="66">
         <v>3.6</v>
       </c>
-      <c r="E30" s="67">
+      <c r="E30" s="66">
         <v>4.7</v>
       </c>
-      <c r="F30" s="67">
+      <c r="F30" s="66">
         <v>5.8</v>
       </c>
-      <c r="G30" s="16"/>
-[...5 lines deleted...]
-      <c r="M30" s="47"/>
+      <c r="G30" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="H30" s="17"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
     </row>
-    <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="61" t="s">
+    <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="59">
+      <c r="B31" s="58">
         <v>239.5</v>
       </c>
-      <c r="C31" s="59">
+      <c r="C31" s="58">
         <v>454</v>
       </c>
-      <c r="D31" s="67">
+      <c r="D31" s="66">
         <v>688</v>
       </c>
-      <c r="E31" s="67">
+      <c r="E31" s="66">
         <v>920.4</v>
       </c>
-      <c r="F31" s="67">
+      <c r="F31" s="66">
         <v>1156.5</v>
       </c>
-      <c r="G31" s="16"/>
-[...5 lines deleted...]
-      <c r="M31" s="47"/>
+      <c r="G31" s="66">
+        <v>1385.3</v>
+      </c>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="46"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
     </row>
-    <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="61" t="s">
+    <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="59">
+      <c r="B32" s="58">
         <v>1446</v>
       </c>
-      <c r="C32" s="59">
+      <c r="C32" s="58">
         <v>2741.1</v>
       </c>
-      <c r="D32" s="67">
+      <c r="D32" s="66">
         <v>4166.8</v>
       </c>
-      <c r="E32" s="67">
+      <c r="E32" s="66">
         <v>5545.3</v>
       </c>
-      <c r="F32" s="67">
+      <c r="F32" s="66">
         <v>6997.4</v>
       </c>
-      <c r="G32" s="16"/>
-[...5 lines deleted...]
-      <c r="M32" s="47"/>
+      <c r="G32" s="66">
+        <v>8412.6</v>
+      </c>
+      <c r="H32" s="17"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="46"/>
+      <c r="M32" s="46"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
     </row>
-    <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="61" t="s">
+    <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="59">
+      <c r="B33" s="58">
         <v>0</v>
       </c>
-      <c r="C33" s="59">
+      <c r="C33" s="58">
         <v>0.2</v>
       </c>
-      <c r="D33" s="67">
+      <c r="D33" s="66">
         <v>0.4</v>
       </c>
-      <c r="E33" s="67">
+      <c r="E33" s="66">
         <v>0.5</v>
       </c>
-      <c r="F33" s="67">
+      <c r="F33" s="66">
         <v>0.5</v>
       </c>
-      <c r="G33" s="16"/>
-[...5 lines deleted...]
-      <c r="M33" s="47"/>
+      <c r="G33" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="H33" s="17"/>
+      <c r="I33" s="17"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="46"/>
+      <c r="M33" s="46"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
     </row>
-    <row r="34" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A34" s="53" t="s">
+    <row r="34" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="54"/>
-[...4 lines deleted...]
-      <c r="G34" s="12"/>
+      <c r="B34" s="53"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="66"/>
       <c r="H34" s="12"/>
       <c r="I34" s="14"/>
-      <c r="J34" s="20"/>
+      <c r="J34" s="19"/>
       <c r="K34" s="14"/>
-      <c r="L34" s="19"/>
-      <c r="M34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="17"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
     </row>
-    <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="63" t="s">
+    <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="59">
+      <c r="B35" s="58">
         <v>3590.4</v>
       </c>
-      <c r="C35" s="59">
+      <c r="C35" s="58">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D35" s="67">
+      <c r="D35" s="66">
         <v>13493.9</v>
       </c>
-      <c r="E35" s="67">
+      <c r="E35" s="66">
         <v>19571.3</v>
       </c>
-      <c r="F35" s="67">
+      <c r="F35" s="66">
         <v>25279.8</v>
       </c>
-      <c r="G35" s="16"/>
-[...5 lines deleted...]
-      <c r="M35" s="47"/>
+      <c r="G35" s="66">
+        <v>31261.4</v>
+      </c>
+      <c r="H35" s="17"/>
+      <c r="I35" s="17"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
     </row>
-    <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="61" t="s">
+    <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="59">
+      <c r="B36" s="58">
         <v>398.7</v>
       </c>
-      <c r="C36" s="59">
+      <c r="C36" s="58">
         <v>757.3</v>
       </c>
-      <c r="D36" s="67">
+      <c r="D36" s="66">
         <v>1142.3</v>
       </c>
-      <c r="E36" s="67">
+      <c r="E36" s="66">
         <v>1523.2</v>
       </c>
-      <c r="F36" s="67">
+      <c r="F36" s="66">
         <v>1908</v>
       </c>
-      <c r="G36" s="16"/>
-[...5 lines deleted...]
-      <c r="M36" s="47"/>
+      <c r="G36" s="66">
+        <v>2297.9</v>
+      </c>
+      <c r="H36" s="17"/>
+      <c r="I36" s="17"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
     </row>
-    <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="61" t="s">
+    <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="59">
+      <c r="B37" s="58">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C37" s="59">
+      <c r="C37" s="58">
         <v>3296.3</v>
       </c>
-      <c r="D37" s="67">
+      <c r="D37" s="66">
         <v>5685.5</v>
       </c>
-      <c r="E37" s="67">
+      <c r="E37" s="66">
         <v>9068.5</v>
       </c>
-      <c r="F37" s="67">
+      <c r="F37" s="66">
         <v>12060</v>
       </c>
-      <c r="G37" s="16"/>
-[...5 lines deleted...]
-      <c r="M37" s="47"/>
+      <c r="G37" s="66">
+        <v>15262.6</v>
+      </c>
+      <c r="H37" s="17"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="46"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
     </row>
-    <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="61" t="s">
+    <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="59">
+      <c r="B38" s="58">
         <v>1711.5</v>
       </c>
-      <c r="C38" s="59">
+      <c r="C38" s="58">
         <v>3742.8</v>
       </c>
-      <c r="D38" s="67">
+      <c r="D38" s="66">
         <v>5789.4</v>
       </c>
-      <c r="E38" s="67">
+      <c r="E38" s="66">
         <v>7818.8</v>
       </c>
-      <c r="F38" s="67">
+      <c r="F38" s="66">
         <v>9853.7999999999993</v>
       </c>
-      <c r="G38" s="16"/>
-[...5 lines deleted...]
-      <c r="M38" s="47"/>
+      <c r="G38" s="66">
+        <v>11953.8</v>
+      </c>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
     </row>
-    <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="61" t="s">
+    <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="59">
+      <c r="B39" s="58">
         <v>29.9</v>
       </c>
-      <c r="C39" s="59">
+      <c r="C39" s="58">
         <v>56.4</v>
       </c>
-      <c r="D39" s="67">
+      <c r="D39" s="66">
         <v>84.5</v>
       </c>
-      <c r="E39" s="67">
+      <c r="E39" s="66">
         <v>112.9</v>
       </c>
-      <c r="F39" s="67">
+      <c r="F39" s="66">
         <v>143.30000000000001</v>
       </c>
-      <c r="G39" s="16"/>
-[...5 lines deleted...]
-      <c r="M39" s="47"/>
+      <c r="G39" s="66">
+        <v>173.7</v>
+      </c>
+      <c r="H39" s="17"/>
+      <c r="I39" s="17"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="46"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
     </row>
-    <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="61" t="s">
+    <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="59">
+      <c r="B40" s="58">
         <v>49.9</v>
       </c>
-      <c r="C40" s="59">
+      <c r="C40" s="58">
         <v>96.8</v>
       </c>
-      <c r="D40" s="67">
+      <c r="D40" s="66">
         <v>144.9</v>
       </c>
-      <c r="E40" s="67">
+      <c r="E40" s="66">
         <v>191.6</v>
       </c>
-      <c r="F40" s="67">
+      <c r="F40" s="66">
         <v>242.4</v>
       </c>
-      <c r="G40" s="16"/>
-[...5 lines deleted...]
-      <c r="M40" s="47"/>
+      <c r="G40" s="66">
+        <v>288.7</v>
+      </c>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="46"/>
+      <c r="M40" s="46"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
     </row>
-    <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="61" t="s">
+    <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="59">
+      <c r="B41" s="58">
         <v>222.4</v>
       </c>
-      <c r="C41" s="59">
+      <c r="C41" s="58">
         <v>419.2</v>
       </c>
-      <c r="D41" s="67">
+      <c r="D41" s="66">
         <v>635.5</v>
       </c>
-      <c r="E41" s="67">
+      <c r="E41" s="66">
         <v>841</v>
       </c>
-      <c r="F41" s="67">
+      <c r="F41" s="66">
         <v>1052.8</v>
       </c>
-      <c r="G41" s="16"/>
-[...5 lines deleted...]
-      <c r="M41" s="47"/>
+      <c r="G41" s="66">
+        <v>1261</v>
+      </c>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
     </row>
-    <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="61" t="s">
+    <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="59">
+      <c r="B42" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C42" s="59">
+      <c r="C42" s="58">
         <v>8.4</v>
       </c>
-      <c r="D42" s="67">
+      <c r="D42" s="66">
         <v>11.9</v>
       </c>
-      <c r="E42" s="67">
+      <c r="E42" s="66">
         <v>15.3</v>
       </c>
-      <c r="F42" s="67">
+      <c r="F42" s="66">
         <v>19.5</v>
       </c>
-      <c r="G42" s="16"/>
-[...5 lines deleted...]
-      <c r="M42" s="47"/>
+      <c r="G42" s="66">
+        <v>23.6</v>
+      </c>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="46"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
     </row>
-    <row r="43" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A43" s="53" t="s">
+    <row r="43" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="54"/>
-[...4 lines deleted...]
-      <c r="G43" s="12"/>
+      <c r="B43" s="53"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+      <c r="G43" s="66"/>
       <c r="H43" s="12"/>
       <c r="I43" s="14"/>
-      <c r="J43" s="20"/>
+      <c r="J43" s="19"/>
       <c r="K43" s="14"/>
-      <c r="L43" s="19"/>
-      <c r="M43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="17"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
     </row>
-    <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="63" t="s">
+    <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B44" s="59">
+      <c r="B44" s="58">
         <v>1875</v>
       </c>
-      <c r="C44" s="59">
+      <c r="C44" s="58">
         <v>4050.2</v>
       </c>
-      <c r="D44" s="67">
+      <c r="D44" s="66">
         <v>6250.1</v>
       </c>
-      <c r="E44" s="67">
+      <c r="E44" s="66">
         <v>8421.4</v>
       </c>
-      <c r="F44" s="67">
+      <c r="F44" s="66">
         <v>10612.9</v>
       </c>
-      <c r="G44" s="16"/>
-[...5 lines deleted...]
-      <c r="M44" s="47"/>
+      <c r="G44" s="66">
+        <v>12860</v>
+      </c>
+      <c r="H44" s="17"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="46"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
     </row>
-    <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="61" t="s">
+    <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="59">
+      <c r="B45" s="58">
         <v>7.1</v>
       </c>
-      <c r="C45" s="59">
+      <c r="C45" s="58">
         <v>13.3</v>
       </c>
-      <c r="D45" s="67">
+      <c r="D45" s="66">
         <v>19.899999999999999</v>
       </c>
-      <c r="E45" s="67">
+      <c r="E45" s="66">
         <v>27</v>
       </c>
-      <c r="F45" s="67">
+      <c r="F45" s="66">
         <v>34.5</v>
       </c>
-      <c r="G45" s="16"/>
-[...5 lines deleted...]
-      <c r="M45" s="47"/>
+      <c r="G45" s="66">
+        <v>41.7</v>
+      </c>
+      <c r="H45" s="17"/>
+      <c r="I45" s="17"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
     </row>
-    <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="61" t="s">
+    <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B46" s="59">
+      <c r="B46" s="58">
         <v>11.7</v>
       </c>
-      <c r="C46" s="59">
+      <c r="C46" s="58">
         <v>19</v>
       </c>
-      <c r="D46" s="67">
+      <c r="D46" s="66">
         <v>26.9</v>
       </c>
-      <c r="E46" s="67">
+      <c r="E46" s="66">
         <v>32.9</v>
       </c>
-      <c r="F46" s="67">
+      <c r="F46" s="66">
         <v>47.3</v>
       </c>
-      <c r="G46" s="12"/>
+      <c r="G46" s="66">
+        <v>59.9</v>
+      </c>
       <c r="H46" s="12"/>
-      <c r="I46" s="18"/>
-[...3 lines deleted...]
-      <c r="M46" s="47"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
     </row>
-    <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="61" t="s">
+    <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="59">
+      <c r="B47" s="58">
         <v>1707.5</v>
       </c>
-      <c r="C47" s="59">
+      <c r="C47" s="58">
         <v>3735.3</v>
       </c>
-      <c r="D47" s="67">
+      <c r="D47" s="66">
         <v>5777.8</v>
       </c>
-      <c r="E47" s="67">
+      <c r="E47" s="66">
         <v>7803.3</v>
       </c>
-      <c r="F47" s="67">
+      <c r="F47" s="66">
         <v>9834.2999999999993</v>
       </c>
-      <c r="G47" s="16"/>
-[...5 lines deleted...]
-      <c r="M47" s="47"/>
+      <c r="G47" s="66">
+        <v>11930.6</v>
+      </c>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="46"/>
+      <c r="M47" s="46"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
     </row>
-    <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="61" t="s">
+    <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="59">
+      <c r="B48" s="58">
         <v>29.9</v>
       </c>
-      <c r="C48" s="59">
+      <c r="C48" s="58">
         <v>56.4</v>
       </c>
-      <c r="D48" s="67">
+      <c r="D48" s="66">
         <v>84.5</v>
       </c>
-      <c r="E48" s="67">
+      <c r="E48" s="66">
         <v>112.9</v>
       </c>
-      <c r="F48" s="67">
+      <c r="F48" s="66">
         <v>143.30000000000001</v>
       </c>
-      <c r="G48" s="16"/>
-[...5 lines deleted...]
-      <c r="M48" s="47"/>
+      <c r="G48" s="66">
+        <v>173.7</v>
+      </c>
+      <c r="H48" s="17"/>
+      <c r="I48" s="17"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="46"/>
+      <c r="M48" s="46"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
     </row>
-    <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="61" t="s">
+    <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="59">
+      <c r="B49" s="58">
         <v>9.5</v>
       </c>
-      <c r="C49" s="59">
+      <c r="C49" s="58">
         <v>19</v>
       </c>
-      <c r="D49" s="67">
+      <c r="D49" s="66">
         <v>28.7</v>
       </c>
-      <c r="E49" s="67">
+      <c r="E49" s="66">
         <v>38.799999999999997</v>
       </c>
-      <c r="F49" s="67">
+      <c r="F49" s="66">
         <v>49</v>
       </c>
-      <c r="G49" s="16"/>
-[...5 lines deleted...]
-      <c r="M49" s="47"/>
+      <c r="G49" s="66">
+        <v>58.6</v>
+      </c>
+      <c r="H49" s="17"/>
+      <c r="I49" s="17"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="46"/>
+      <c r="M49" s="46"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
     </row>
-    <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="61" t="s">
+    <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="59">
+      <c r="B50" s="58">
         <v>104.4</v>
       </c>
-      <c r="C50" s="59">
+      <c r="C50" s="58">
         <v>198.8</v>
       </c>
-      <c r="D50" s="67">
+      <c r="D50" s="66">
         <v>300.39999999999998</v>
       </c>
-      <c r="E50" s="67">
+      <c r="E50" s="66">
         <v>391.2</v>
       </c>
-      <c r="F50" s="67">
+      <c r="F50" s="66">
         <v>485</v>
       </c>
-      <c r="G50" s="16"/>
-[...5 lines deleted...]
-      <c r="M50" s="47"/>
+      <c r="G50" s="66">
+        <v>571.9</v>
+      </c>
+      <c r="H50" s="17"/>
+      <c r="I50" s="17"/>
+      <c r="J50" s="17"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="46"/>
+      <c r="M50" s="46"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
     </row>
-    <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="61" t="s">
+    <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="59">
+      <c r="B51" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C51" s="59">
+      <c r="C51" s="58">
         <v>8.4</v>
       </c>
-      <c r="D51" s="67">
+      <c r="D51" s="66">
         <v>11.9</v>
       </c>
-      <c r="E51" s="67">
+      <c r="E51" s="66">
         <v>15.3</v>
       </c>
-      <c r="F51" s="67">
+      <c r="F51" s="66">
         <v>19.5</v>
       </c>
-      <c r="G51" s="16"/>
-[...5 lines deleted...]
-      <c r="M51" s="47"/>
+      <c r="G51" s="66">
+        <v>23.6</v>
+      </c>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="46"/>
+      <c r="M51" s="46"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
     </row>
-    <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="53" t="s">
+    <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="54"/>
-[...4 lines deleted...]
-      <c r="G52" s="12"/>
+      <c r="B52" s="53"/>
+      <c r="C52" s="58"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
+      <c r="G52" s="66"/>
       <c r="H52" s="12"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
-      <c r="L52" s="19"/>
-      <c r="M52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="17"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
     </row>
-    <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="58" t="s">
+    <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="59">
+      <c r="B53" s="58">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C53" s="59">
+      <c r="C53" s="58">
         <v>5157.2</v>
       </c>
-      <c r="D53" s="67">
+      <c r="D53" s="66">
         <v>7811.8</v>
       </c>
-      <c r="E53" s="67">
+      <c r="E53" s="66">
         <v>10938.4</v>
       </c>
-      <c r="F53" s="67">
+      <c r="F53" s="66">
         <v>13800.4</v>
       </c>
-      <c r="G53" s="16"/>
-[...5 lines deleted...]
-      <c r="M53" s="47"/>
+      <c r="G53" s="66">
+        <v>16752.599999999999</v>
+      </c>
+      <c r="H53" s="17"/>
+      <c r="I53" s="17"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="46"/>
+      <c r="M53" s="46"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
     </row>
-    <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="61" t="s">
+    <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="59">
+      <c r="B54" s="58">
         <v>190</v>
       </c>
-      <c r="C54" s="59">
+      <c r="C54" s="58">
         <v>343.2</v>
       </c>
-      <c r="D54" s="67">
+      <c r="D54" s="66">
         <v>533</v>
       </c>
-      <c r="E54" s="67">
+      <c r="E54" s="66">
         <v>663.6</v>
       </c>
-      <c r="F54" s="67">
+      <c r="F54" s="66">
         <v>745.9</v>
       </c>
-      <c r="G54" s="16"/>
-[...5 lines deleted...]
-      <c r="M54" s="47"/>
+      <c r="G54" s="66">
+        <v>845.9</v>
+      </c>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="46"/>
+      <c r="M54" s="46"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
     </row>
-    <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="61" t="s">
+    <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="59">
+      <c r="B55" s="58">
         <v>250.1</v>
       </c>
-      <c r="C55" s="59">
+      <c r="C55" s="58">
         <v>683.5</v>
       </c>
-      <c r="D55" s="67">
+      <c r="D55" s="66">
         <v>940</v>
       </c>
-      <c r="E55" s="67">
+      <c r="E55" s="66">
         <v>1445.7</v>
       </c>
-      <c r="F55" s="67">
+      <c r="F55" s="66">
         <v>1739.8</v>
       </c>
-      <c r="G55" s="16"/>
-[...5 lines deleted...]
-      <c r="M55" s="47"/>
+      <c r="G55" s="66">
+        <v>2333.1</v>
+      </c>
+      <c r="H55" s="17"/>
+      <c r="I55" s="17"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
     </row>
-    <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="58" t="s">
+    <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="59">
+      <c r="B56" s="58">
         <v>1966.1</v>
       </c>
-      <c r="C56" s="59">
+      <c r="C56" s="58">
         <v>3784.8</v>
       </c>
-      <c r="D56" s="67">
+      <c r="D56" s="66">
         <v>5804.5</v>
       </c>
-      <c r="E56" s="67">
+      <c r="E56" s="66">
         <v>8101.5</v>
       </c>
-      <c r="F56" s="67">
+      <c r="F56" s="66">
         <v>10397.299999999999</v>
       </c>
-      <c r="G56" s="16"/>
-[...5 lines deleted...]
-      <c r="M56" s="47"/>
+      <c r="G56" s="66">
+        <v>12475.7</v>
+      </c>
+      <c r="H56" s="17"/>
+      <c r="I56" s="17"/>
+      <c r="J56" s="17"/>
+      <c r="K56" s="17"/>
+      <c r="L56" s="46"/>
+      <c r="M56" s="46"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
     </row>
-    <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="58" t="s">
+    <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="B57" s="62" t="s">
+      <c r="B57" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C57" s="59">
+      <c r="C57" s="58">
         <v>6.4</v>
       </c>
-      <c r="D57" s="67">
+      <c r="D57" s="66">
         <v>11.1</v>
       </c>
-      <c r="E57" s="67">
+      <c r="E57" s="66">
         <v>14</v>
       </c>
-      <c r="F57" s="67">
+      <c r="F57" s="66">
         <v>15.5</v>
       </c>
-      <c r="G57" s="16"/>
-[...5 lines deleted...]
-      <c r="M57" s="47"/>
+      <c r="G57" s="66">
+        <v>20.5</v>
+      </c>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="46"/>
+      <c r="M57" s="46"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
     </row>
-    <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="64" t="s">
+    <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="59">
+      <c r="B58" s="58">
         <v>172.6</v>
       </c>
-      <c r="C58" s="59">
+      <c r="C58" s="58">
         <v>339.4</v>
       </c>
-      <c r="D58" s="67">
+      <c r="D58" s="66">
         <v>523.1</v>
       </c>
-      <c r="E58" s="67">
+      <c r="E58" s="66">
         <v>713.6</v>
       </c>
-      <c r="F58" s="67">
+      <c r="F58" s="66">
         <v>901.9</v>
       </c>
-      <c r="G58" s="16"/>
-[...5 lines deleted...]
-      <c r="M58" s="47"/>
+      <c r="G58" s="66">
+        <v>1077.4000000000001</v>
+      </c>
+      <c r="H58" s="17"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="46"/>
+      <c r="M58" s="46"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
     </row>
-    <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="53" t="s">
+    <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="54"/>
-[...4 lines deleted...]
-      <c r="G59" s="16"/>
+      <c r="B59" s="53"/>
+      <c r="C59" s="58"/>
+      <c r="D59" s="53"/>
+      <c r="E59" s="66"/>
+      <c r="F59" s="66"/>
+      <c r="G59" s="66"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
-      <c r="L59" s="19"/>
-      <c r="M59" s="19"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
     </row>
-    <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="58" t="s">
+    <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="59">
+      <c r="B60" s="58">
         <v>13046.5</v>
       </c>
-      <c r="C60" s="59">
+      <c r="C60" s="58">
         <v>25345.7</v>
       </c>
-      <c r="D60" s="67">
+      <c r="D60" s="66">
         <v>37738.300000000003</v>
       </c>
-      <c r="E60" s="67">
+      <c r="E60" s="66">
         <v>50820</v>
       </c>
-      <c r="F60" s="67">
+      <c r="F60" s="66">
         <v>63632</v>
       </c>
-      <c r="G60" s="12"/>
+      <c r="G60" s="66">
+        <v>76804.899999999994</v>
+      </c>
       <c r="H60" s="12"/>
-      <c r="I60" s="20"/>
-      <c r="J60" s="20"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
       <c r="K60" s="14"/>
-      <c r="L60" s="19"/>
-      <c r="M60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="17"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
     </row>
-    <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="60" t="s">
+    <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="59">
+      <c r="B61" s="58">
         <v>6591.1</v>
       </c>
-      <c r="C61" s="59">
+      <c r="C61" s="58">
         <v>13330.2</v>
       </c>
-      <c r="D61" s="67">
+      <c r="D61" s="66">
         <v>19647.099999999999</v>
       </c>
-      <c r="E61" s="67">
+      <c r="E61" s="66">
         <v>26225.3</v>
       </c>
-      <c r="F61" s="67">
+      <c r="F61" s="66">
         <v>32875</v>
       </c>
-      <c r="G61" s="16"/>
-[...5 lines deleted...]
-      <c r="M61" s="47"/>
+      <c r="G61" s="66">
+        <v>39676.300000000003</v>
+      </c>
+      <c r="H61" s="17"/>
+      <c r="I61" s="17"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="46"/>
+      <c r="M61" s="46"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
     </row>
-    <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="60" t="s">
+    <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B62" s="62" t="s">
+      <c r="B62" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C62" s="59">
+      <c r="C62" s="58">
         <v>6.7</v>
       </c>
-      <c r="D62" s="67">
+      <c r="D62" s="66">
         <v>13.3</v>
       </c>
-      <c r="E62" s="67">
+      <c r="E62" s="66">
         <v>20</v>
       </c>
-      <c r="F62" s="67">
+      <c r="F62" s="66">
         <v>20</v>
       </c>
-      <c r="G62" s="16"/>
-[...5 lines deleted...]
-      <c r="M62" s="47"/>
+      <c r="G62" s="66">
+        <v>20</v>
+      </c>
+      <c r="H62" s="17"/>
+      <c r="I62" s="17"/>
+      <c r="J62" s="17"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="46"/>
+      <c r="M62" s="46"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
     </row>
-    <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="60" t="s">
+    <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="59">
+      <c r="B63" s="58">
         <v>182.7</v>
       </c>
-      <c r="C63" s="59">
+      <c r="C63" s="58">
         <v>355.6</v>
       </c>
-      <c r="D63" s="67">
+      <c r="D63" s="66">
         <v>515.79999999999995</v>
       </c>
-      <c r="E63" s="67">
+      <c r="E63" s="66">
         <v>690.9</v>
       </c>
-      <c r="F63" s="67">
+      <c r="F63" s="66">
         <v>822.7</v>
       </c>
-      <c r="G63" s="14"/>
-[...5 lines deleted...]
-      <c r="M63" s="47"/>
+      <c r="G63" s="66">
+        <v>1033.2</v>
+      </c>
+      <c r="H63" s="17"/>
+      <c r="I63" s="17"/>
+      <c r="J63" s="17"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="46"/>
+      <c r="M63" s="46"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
     </row>
-    <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="60" t="s">
+    <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="59">
+      <c r="B64" s="58">
         <v>102.8</v>
       </c>
-      <c r="C64" s="59">
+      <c r="C64" s="58">
         <v>153.19999999999999</v>
       </c>
-      <c r="D64" s="67">
+      <c r="D64" s="66">
         <v>254.3</v>
       </c>
-      <c r="E64" s="67">
+      <c r="E64" s="66">
         <v>404.2</v>
       </c>
-      <c r="F64" s="67">
+      <c r="F64" s="66">
         <v>458.9</v>
       </c>
-      <c r="G64" s="16"/>
-[...5 lines deleted...]
-      <c r="M64" s="47"/>
+      <c r="G64" s="66">
+        <v>562.79999999999995</v>
+      </c>
+      <c r="H64" s="17"/>
+      <c r="I64" s="17"/>
+      <c r="J64" s="17"/>
+      <c r="K64" s="17"/>
+      <c r="L64" s="46"/>
+      <c r="M64" s="46"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
     </row>
-    <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="60" t="s">
+    <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B65" s="59">
+      <c r="B65" s="58">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C65" s="59">
+      <c r="C65" s="58">
         <v>2495.9</v>
       </c>
-      <c r="D65" s="67">
+      <c r="D65" s="66">
         <v>3783.3</v>
       </c>
-      <c r="E65" s="67">
+      <c r="E65" s="66">
         <v>5628.4</v>
       </c>
-      <c r="F65" s="67">
+      <c r="F65" s="66">
         <v>7413.9</v>
       </c>
-      <c r="G65" s="16"/>
-[...5 lines deleted...]
-      <c r="M65" s="47"/>
+      <c r="G65" s="66">
+        <v>9104.1</v>
+      </c>
+      <c r="H65" s="17"/>
+      <c r="I65" s="17"/>
+      <c r="J65" s="17"/>
+      <c r="K65" s="17"/>
+      <c r="L65" s="46"/>
+      <c r="M65" s="46"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
     </row>
-    <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="60" t="s">
+    <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="62" t="s">
+      <c r="B66" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C66" s="59">
+      <c r="C66" s="58">
         <v>16</v>
       </c>
-      <c r="D66" s="67">
+      <c r="D66" s="66">
         <v>16</v>
       </c>
-      <c r="E66" s="67">
+      <c r="E66" s="66">
         <v>16</v>
       </c>
-      <c r="F66" s="67">
+      <c r="F66" s="66">
         <v>46.8</v>
       </c>
-      <c r="G66" s="16"/>
-[...5 lines deleted...]
-      <c r="M66" s="47"/>
+      <c r="G66" s="66">
+        <v>65.8</v>
+      </c>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="46"/>
+      <c r="M66" s="46"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
     </row>
-    <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="60" t="s">
+    <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="59">
+      <c r="B67" s="58">
         <v>3163</v>
       </c>
-      <c r="C67" s="59">
+      <c r="C67" s="58">
         <v>5709</v>
       </c>
-      <c r="D67" s="67">
+      <c r="D67" s="66">
         <v>8427</v>
       </c>
-      <c r="E67" s="67">
+      <c r="E67" s="66">
         <v>11050.3</v>
       </c>
-      <c r="F67" s="67">
+      <c r="F67" s="66">
         <v>13412.3</v>
       </c>
-      <c r="G67" s="16"/>
-[...5 lines deleted...]
-      <c r="M67" s="47"/>
+      <c r="G67" s="66">
+        <v>16070.5</v>
+      </c>
+      <c r="H67" s="17"/>
+      <c r="I67" s="17"/>
+      <c r="J67" s="17"/>
+      <c r="K67" s="17"/>
+      <c r="L67" s="46"/>
+      <c r="M67" s="46"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
     </row>
-    <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="60" t="s">
+    <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="59">
+      <c r="B68" s="58">
         <v>1699.3</v>
       </c>
-      <c r="C68" s="59">
+      <c r="C68" s="58">
         <v>3226.1</v>
       </c>
-      <c r="D68" s="67">
+      <c r="D68" s="66">
         <v>4988.5</v>
       </c>
-      <c r="E68" s="67">
+      <c r="E68" s="66">
         <v>6651.9</v>
       </c>
-      <c r="F68" s="67">
+      <c r="F68" s="66">
         <v>8409.4</v>
       </c>
-      <c r="G68" s="16"/>
-[...5 lines deleted...]
-      <c r="M68" s="47"/>
+      <c r="G68" s="66">
+        <v>10059.200000000001</v>
+      </c>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="46"/>
+      <c r="M68" s="46"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
     </row>
-    <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="60" t="s">
+    <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="B69" s="59">
+      <c r="B69" s="58">
         <v>20</v>
       </c>
-      <c r="C69" s="59">
+      <c r="C69" s="58">
         <v>53</v>
       </c>
-      <c r="D69" s="67">
+      <c r="D69" s="66">
         <v>93</v>
       </c>
-      <c r="E69" s="67">
+      <c r="E69" s="66">
         <v>133</v>
       </c>
-      <c r="F69" s="67">
+      <c r="F69" s="66">
         <v>173</v>
       </c>
-      <c r="G69" s="16"/>
-[...5 lines deleted...]
-      <c r="M69" s="47"/>
+      <c r="G69" s="66">
+        <v>213</v>
+      </c>
+      <c r="H69" s="17"/>
+      <c r="I69" s="17"/>
+      <c r="J69" s="17"/>
+      <c r="K69" s="17"/>
+      <c r="L69" s="46"/>
+      <c r="M69" s="46"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
     </row>
-    <row r="70" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A70" s="53" t="s">
+    <row r="70" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="54"/>
-[...10 lines deleted...]
-      <c r="M70" s="47"/>
+      <c r="B70" s="53"/>
+      <c r="C70" s="58"/>
+      <c r="D70" s="53"/>
+      <c r="E70" s="66"/>
+      <c r="F70" s="66"/>
+      <c r="G70" s="66"/>
+      <c r="H70" s="19"/>
+      <c r="I70" s="19"/>
+      <c r="J70" s="19"/>
+      <c r="K70" s="19"/>
+      <c r="L70" s="46"/>
+      <c r="M70" s="46"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
     </row>
-    <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="63" t="s">
+    <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="59">
+      <c r="B71" s="58">
         <v>367.9</v>
       </c>
-      <c r="C71" s="59">
+      <c r="C71" s="58">
         <v>737.3</v>
       </c>
-      <c r="D71" s="67">
+      <c r="D71" s="66">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="67">
+      <c r="E71" s="66">
         <v>1247.3</v>
       </c>
-      <c r="F71" s="67">
+      <c r="F71" s="66">
         <v>1584.2</v>
       </c>
-      <c r="G71" s="12"/>
+      <c r="G71" s="66">
+        <v>1983.4</v>
+      </c>
       <c r="H71" s="12"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
-      <c r="L71" s="19"/>
-      <c r="M71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="17"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
     </row>
-    <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="58" t="s">
+    <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="59">
+      <c r="B72" s="58">
         <v>367.9</v>
       </c>
-      <c r="C72" s="59">
+      <c r="C72" s="58">
         <v>737.3</v>
       </c>
-      <c r="D72" s="67">
+      <c r="D72" s="66">
         <v>1029.7</v>
       </c>
-      <c r="E72" s="67">
+      <c r="E72" s="66">
         <v>1247.3</v>
       </c>
-      <c r="F72" s="67">
+      <c r="F72" s="66">
         <v>1584.2</v>
       </c>
-      <c r="G72" s="16"/>
-[...5 lines deleted...]
-      <c r="M72" s="47"/>
+      <c r="G72" s="66">
+        <v>1983.4</v>
+      </c>
+      <c r="H72" s="18"/>
+      <c r="I72" s="44"/>
+      <c r="J72" s="44"/>
+      <c r="K72" s="44"/>
+      <c r="L72" s="46"/>
+      <c r="M72" s="46"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
     </row>
-    <row r="73" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A73" s="53" t="s">
+    <row r="73" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="55"/>
-[...10 lines deleted...]
-      <c r="M73" s="47"/>
+      <c r="B73" s="54"/>
+      <c r="C73" s="58"/>
+      <c r="D73" s="53"/>
+      <c r="E73" s="66"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="66"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="44"/>
+      <c r="J73" s="44"/>
+      <c r="K73" s="44"/>
+      <c r="L73" s="46"/>
+      <c r="M73" s="46"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
     </row>
-    <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="63" t="s">
+    <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B74" s="59">
+      <c r="B74" s="58">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C74" s="59">
+      <c r="C74" s="58">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D74" s="67">
+      <c r="D74" s="66">
         <v>13.7</v>
       </c>
-      <c r="E74" s="67">
+      <c r="E74" s="66">
         <v>18.3</v>
       </c>
-      <c r="F74" s="67">
+      <c r="F74" s="66">
         <v>21.7</v>
       </c>
-      <c r="G74" s="12"/>
+      <c r="G74" s="66">
+        <v>24.7</v>
+      </c>
       <c r="H74" s="12"/>
-      <c r="I74" s="20"/>
-      <c r="J74" s="20"/>
+      <c r="I74" s="19"/>
+      <c r="J74" s="19"/>
       <c r="K74" s="14"/>
-      <c r="L74" s="19"/>
-      <c r="M74" s="47"/>
+      <c r="L74" s="18"/>
+      <c r="M74" s="46"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
     </row>
-    <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="61" t="s">
+    <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="59">
+      <c r="B75" s="58">
         <v>1.6</v>
       </c>
-      <c r="C75" s="59">
+      <c r="C75" s="58">
         <v>3.3</v>
       </c>
-      <c r="D75" s="67">
+      <c r="D75" s="66">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E75" s="67">
+      <c r="E75" s="66">
         <v>6.6</v>
       </c>
-      <c r="F75" s="67">
+      <c r="F75" s="66">
         <v>7.7</v>
       </c>
-      <c r="G75" s="16"/>
-[...5 lines deleted...]
-      <c r="M75" s="47"/>
+      <c r="G75" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H75" s="17"/>
+      <c r="I75" s="44"/>
+      <c r="J75" s="44"/>
+      <c r="K75" s="44"/>
+      <c r="L75" s="46"/>
+      <c r="M75" s="46"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
     </row>
-    <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="64" t="s">
+    <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="59">
+      <c r="B76" s="58">
         <v>3.3</v>
       </c>
-      <c r="C76" s="59">
+      <c r="C76" s="58">
         <v>5.3</v>
       </c>
-      <c r="D76" s="67">
+      <c r="D76" s="66">
         <v>7.6</v>
       </c>
-      <c r="E76" s="67">
+      <c r="E76" s="66">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F76" s="67">
+      <c r="F76" s="66">
         <v>11.2</v>
       </c>
-      <c r="G76" s="16"/>
-[...5 lines deleted...]
-      <c r="M76" s="47"/>
+      <c r="G76" s="66">
+        <v>12.4</v>
+      </c>
+      <c r="H76" s="18"/>
+      <c r="I76" s="44"/>
+      <c r="J76" s="44"/>
+      <c r="K76" s="44"/>
+      <c r="L76" s="46"/>
+      <c r="M76" s="46"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
     </row>
-    <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="61" t="s">
+    <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B77" s="59">
+      <c r="B77" s="58">
         <v>0.2</v>
       </c>
-      <c r="C77" s="59">
+      <c r="C77" s="58">
         <v>0.7</v>
       </c>
-      <c r="D77" s="67">
+      <c r="D77" s="66">
         <v>1.2</v>
       </c>
-      <c r="E77" s="67">
+      <c r="E77" s="66">
         <v>2</v>
       </c>
-      <c r="F77" s="67">
+      <c r="F77" s="66">
         <v>2.8</v>
       </c>
-      <c r="G77" s="16"/>
-[...5 lines deleted...]
-      <c r="M77" s="47"/>
+      <c r="G77" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="H77" s="18"/>
+      <c r="I77" s="44"/>
+      <c r="J77" s="44"/>
+      <c r="K77" s="44"/>
+      <c r="L77" s="46"/>
+      <c r="M77" s="46"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
     </row>
-    <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="53" t="s">
+    <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="54"/>
-[...10 lines deleted...]
-      <c r="M78" s="47"/>
+      <c r="B78" s="53"/>
+      <c r="C78" s="58"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="66"/>
+      <c r="F78" s="66"/>
+      <c r="G78" s="66"/>
+      <c r="H78" s="17"/>
+      <c r="I78" s="44"/>
+      <c r="J78" s="44"/>
+      <c r="K78" s="44"/>
+      <c r="L78" s="46"/>
+      <c r="M78" s="46"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
     </row>
-    <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="63" t="s">
+    <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B79" s="59">
+      <c r="B79" s="58">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C79" s="59">
+      <c r="C79" s="58">
         <v>36.5</v>
       </c>
-      <c r="D79" s="67">
+      <c r="D79" s="66">
         <v>51.5</v>
       </c>
-      <c r="E79" s="67">
+      <c r="E79" s="66">
         <v>74.3</v>
       </c>
-      <c r="F79" s="67">
+      <c r="F79" s="66">
         <v>83.4</v>
       </c>
-      <c r="G79" s="12"/>
+      <c r="G79" s="66">
+        <v>100.1</v>
+      </c>
       <c r="H79" s="12"/>
       <c r="I79" s="14"/>
-      <c r="J79" s="20"/>
+      <c r="J79" s="19"/>
       <c r="K79" s="14"/>
-      <c r="L79" s="19"/>
-      <c r="M79" s="18"/>
+      <c r="L79" s="18"/>
+      <c r="M79" s="17"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
     </row>
-    <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="60" t="s">
+    <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B80" s="59">
+      <c r="B80" s="58">
         <v>0.1</v>
       </c>
-      <c r="C80" s="59">
+      <c r="C80" s="58">
         <v>3.5</v>
       </c>
-      <c r="D80" s="67">
+      <c r="D80" s="66">
         <v>6.8</v>
       </c>
-      <c r="E80" s="67">
+      <c r="E80" s="66">
         <v>10.1</v>
       </c>
-      <c r="F80" s="67">
+      <c r="F80" s="66">
         <v>13.1</v>
       </c>
-      <c r="G80" s="16"/>
-[...5 lines deleted...]
-      <c r="M80" s="47"/>
+      <c r="G80" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H80" s="17"/>
+      <c r="I80" s="44"/>
+      <c r="J80" s="44"/>
+      <c r="K80" s="44"/>
+      <c r="L80" s="46"/>
+      <c r="M80" s="46"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
     </row>
-    <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="64" t="s">
+    <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B81" s="59">
+      <c r="B81" s="58">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C81" s="59">
+      <c r="C81" s="58">
         <v>33.1</v>
       </c>
-      <c r="D81" s="67">
+      <c r="D81" s="66">
         <v>44.7</v>
       </c>
-      <c r="E81" s="67">
+      <c r="E81" s="66">
         <v>64.2</v>
       </c>
-      <c r="F81" s="67">
+      <c r="F81" s="66">
         <v>70.3</v>
       </c>
-      <c r="G81" s="16"/>
-[...5 lines deleted...]
-      <c r="M81" s="47"/>
+      <c r="G81" s="66">
+        <v>84</v>
+      </c>
+      <c r="H81" s="17"/>
+      <c r="I81" s="44"/>
+      <c r="J81" s="44"/>
+      <c r="K81" s="44"/>
+      <c r="L81" s="46"/>
+      <c r="M81" s="46"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
     </row>
-    <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="53" t="s">
+    <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="54"/>
-[...10 lines deleted...]
-      <c r="M82" s="47"/>
+      <c r="B82" s="53"/>
+      <c r="C82" s="58"/>
+      <c r="D82" s="53"/>
+      <c r="E82" s="66"/>
+      <c r="F82" s="66"/>
+      <c r="G82" s="66"/>
+      <c r="H82" s="17"/>
+      <c r="I82" s="44"/>
+      <c r="J82" s="44"/>
+      <c r="K82" s="44"/>
+      <c r="L82" s="46"/>
+      <c r="M82" s="46"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
     </row>
-    <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="58" t="s">
+    <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B83" s="59">
+      <c r="B83" s="58">
         <v>581</v>
       </c>
-      <c r="C83" s="59">
+      <c r="C83" s="58">
         <v>1153</v>
       </c>
-      <c r="D83" s="67">
+      <c r="D83" s="66">
         <v>1685</v>
       </c>
-      <c r="E83" s="67">
+      <c r="E83" s="66">
         <v>2274</v>
       </c>
-      <c r="F83" s="67">
+      <c r="F83" s="66">
         <v>2833</v>
       </c>
-      <c r="G83" s="12"/>
+      <c r="G83" s="66">
+        <v>3453</v>
+      </c>
       <c r="H83" s="12"/>
-      <c r="I83" s="20"/>
-[...3 lines deleted...]
-      <c r="M83" s="47"/>
+      <c r="I83" s="19"/>
+      <c r="J83" s="19"/>
+      <c r="K83" s="19"/>
+      <c r="L83" s="18"/>
+      <c r="M83" s="46"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
     </row>
-    <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="61" t="s">
+    <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B84" s="59">
+      <c r="B84" s="58">
         <v>581</v>
       </c>
-      <c r="C84" s="59">
+      <c r="C84" s="58">
         <v>1153</v>
       </c>
-      <c r="D84" s="67">
+      <c r="D84" s="66">
         <v>1685</v>
       </c>
-      <c r="E84" s="67">
+      <c r="E84" s="66">
         <v>2274</v>
       </c>
-      <c r="F84" s="67">
+      <c r="F84" s="66">
         <v>2833</v>
       </c>
-      <c r="G84" s="16"/>
-[...5 lines deleted...]
-      <c r="M84" s="47"/>
+      <c r="G84" s="66">
+        <v>3453</v>
+      </c>
+      <c r="H84" s="17"/>
+      <c r="I84" s="44"/>
+      <c r="J84" s="44"/>
+      <c r="K84" s="44"/>
+      <c r="L84" s="46"/>
+      <c r="M84" s="46"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
     </row>
-    <row r="85" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A85" s="53" t="s">
+    <row r="85" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B85" s="50"/>
-[...10 lines deleted...]
-      <c r="M85" s="47"/>
+      <c r="B85" s="49"/>
+      <c r="C85" s="58"/>
+      <c r="D85" s="53"/>
+      <c r="E85" s="66"/>
+      <c r="F85" s="66"/>
+      <c r="G85" s="66"/>
+      <c r="H85" s="17"/>
+      <c r="I85" s="44"/>
+      <c r="J85" s="44"/>
+      <c r="K85" s="44"/>
+      <c r="L85" s="46"/>
+      <c r="M85" s="46"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
     </row>
-    <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="58" t="s">
+    <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="59">
+      <c r="B86" s="58">
         <v>289.2</v>
       </c>
-      <c r="C86" s="59">
+      <c r="C86" s="58">
         <v>540.6</v>
       </c>
-      <c r="D86" s="67">
+      <c r="D86" s="66">
         <v>2491.9</v>
       </c>
-      <c r="E86" s="67">
+      <c r="E86" s="66">
         <v>1131.3</v>
       </c>
-      <c r="F86" s="67">
+      <c r="F86" s="66">
         <v>1472.5</v>
       </c>
-      <c r="G86" s="12"/>
+      <c r="G86" s="66">
+        <v>1866.4</v>
+      </c>
       <c r="H86" s="12"/>
-      <c r="I86" s="20"/>
-[...3 lines deleted...]
-      <c r="M86" s="47"/>
+      <c r="I86" s="19"/>
+      <c r="J86" s="19"/>
+      <c r="K86" s="19"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="46"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
     </row>
-    <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="61" t="s">
+    <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B87" s="59">
+      <c r="B87" s="58">
         <v>289.2</v>
       </c>
-      <c r="C87" s="59">
+      <c r="C87" s="58">
         <v>540.6</v>
       </c>
-      <c r="D87" s="67">
+      <c r="D87" s="66">
         <v>2491.9</v>
       </c>
-      <c r="E87" s="67">
+      <c r="E87" s="66">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F87" s="67">
+      <c r="F87" s="66">
         <v>1462.7</v>
       </c>
-      <c r="G87" s="16"/>
-[...5 lines deleted...]
-      <c r="M87" s="47"/>
+      <c r="G87" s="66">
+        <v>1850.1</v>
+      </c>
+      <c r="H87" s="17"/>
+      <c r="I87" s="44"/>
+      <c r="J87" s="44"/>
+      <c r="K87" s="44"/>
+      <c r="L87" s="46"/>
+      <c r="M87" s="46"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
     </row>
-    <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="61" t="s">
+    <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B88" s="62" t="s">
+      <c r="B88" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="59" t="s">
+      <c r="C88" s="58" t="s">
         <v>90</v>
       </c>
-      <c r="D88" s="54"/>
-      <c r="E88" s="67">
+      <c r="D88" s="53"/>
+      <c r="E88" s="66">
         <v>3.7</v>
       </c>
-      <c r="F88" s="67">
+      <c r="F88" s="66">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G88" s="16"/>
-[...5 lines deleted...]
-      <c r="M88" s="47"/>
+      <c r="G88" s="66">
+        <v>16.3</v>
+      </c>
+      <c r="H88" s="17"/>
+      <c r="I88" s="44"/>
+      <c r="J88" s="44"/>
+      <c r="K88" s="44"/>
+      <c r="L88" s="46"/>
+      <c r="M88" s="46"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
     </row>
-    <row r="89" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A89" s="53" t="s">
+    <row r="89" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A89" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="54"/>
-[...10 lines deleted...]
-      <c r="M89" s="47"/>
+      <c r="B89" s="53"/>
+      <c r="C89" s="58"/>
+      <c r="D89" s="53"/>
+      <c r="E89" s="66"/>
+      <c r="F89" s="66"/>
+      <c r="G89" s="66"/>
+      <c r="H89" s="17"/>
+      <c r="I89" s="44"/>
+      <c r="J89" s="44"/>
+      <c r="K89" s="44"/>
+      <c r="L89" s="46"/>
+      <c r="M89" s="46"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
     </row>
-    <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="58" t="s">
+    <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B90" s="65">
+      <c r="B90" s="64">
         <v>72461</v>
       </c>
-      <c r="C90" s="59">
+      <c r="C90" s="58">
         <v>209303</v>
       </c>
-      <c r="D90" s="70">
+      <c r="D90" s="69">
         <v>295544</v>
       </c>
-      <c r="E90" s="67">
+      <c r="E90" s="66">
         <v>442253</v>
       </c>
-      <c r="F90" s="67">
+      <c r="F90" s="66">
         <v>499117</v>
       </c>
-      <c r="G90" s="12"/>
+      <c r="G90" s="66">
+        <v>824196</v>
+      </c>
       <c r="H90" s="12"/>
-      <c r="I90" s="20"/>
+      <c r="I90" s="19"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
-      <c r="L90" s="19"/>
-      <c r="M90" s="18"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="17"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
     </row>
-    <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="60" t="s">
+    <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B91" s="62" t="s">
+      <c r="B91" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="59">
+      <c r="C91" s="58">
         <v>2000</v>
       </c>
-      <c r="D91" s="70">
+      <c r="D91" s="69">
         <v>4000</v>
       </c>
-      <c r="E91" s="67">
+      <c r="E91" s="66">
         <v>6000</v>
       </c>
-      <c r="F91" s="67">
+      <c r="F91" s="66">
         <v>6000</v>
       </c>
-      <c r="G91" s="17"/>
-[...5 lines deleted...]
-      <c r="M91" s="49"/>
+      <c r="G91" s="66">
+        <v>6000</v>
+      </c>
+      <c r="H91" s="20"/>
+      <c r="I91" s="45"/>
+      <c r="J91" s="45"/>
+      <c r="K91" s="45"/>
+      <c r="L91" s="48"/>
+      <c r="M91" s="48"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
     </row>
-    <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="60" t="s">
+    <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B92" s="65">
+      <c r="B92" s="64">
         <v>30124</v>
       </c>
-      <c r="C92" s="59">
+      <c r="C92" s="58">
         <v>51009</v>
       </c>
-      <c r="D92" s="70">
+      <c r="D92" s="69">
         <v>68023</v>
       </c>
-      <c r="E92" s="67">
+      <c r="E92" s="66">
         <v>85112</v>
       </c>
-      <c r="F92" s="67">
+      <c r="F92" s="66">
         <v>101469</v>
       </c>
-      <c r="G92" s="17"/>
-[...5 lines deleted...]
-      <c r="M92" s="49"/>
+      <c r="G92" s="66">
+        <v>115219</v>
+      </c>
+      <c r="H92" s="20"/>
+      <c r="I92" s="45"/>
+      <c r="J92" s="45"/>
+      <c r="K92" s="45"/>
+      <c r="L92" s="48"/>
+      <c r="M92" s="48"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
     </row>
-    <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="60" t="s">
+    <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="59" t="s">
         <v>48</v>
       </c>
-      <c r="B93" s="65">
+      <c r="B93" s="64">
         <v>420</v>
       </c>
-      <c r="C93" s="59">
+      <c r="C93" s="58">
         <v>525</v>
       </c>
-      <c r="D93" s="70">
+      <c r="D93" s="69">
         <v>631</v>
       </c>
-      <c r="E93" s="67">
+      <c r="E93" s="66">
         <v>737</v>
       </c>
-      <c r="F93" s="67">
+      <c r="F93" s="66">
         <v>885</v>
       </c>
-      <c r="G93" s="17"/>
-[...5 lines deleted...]
-      <c r="M93" s="49"/>
+      <c r="G93" s="66">
+        <v>1033</v>
+      </c>
+      <c r="H93" s="20"/>
+      <c r="I93" s="45"/>
+      <c r="J93" s="45"/>
+      <c r="K93" s="45"/>
+      <c r="L93" s="48"/>
+      <c r="M93" s="48"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
     </row>
-    <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="60" t="s">
+    <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B94" s="65">
+      <c r="B94" s="64">
         <v>663</v>
       </c>
-      <c r="C94" s="59">
+      <c r="C94" s="58">
         <v>1247</v>
       </c>
-      <c r="D94" s="70">
+      <c r="D94" s="69">
         <v>1831</v>
       </c>
-      <c r="E94" s="67">
+      <c r="E94" s="66">
         <v>2414</v>
       </c>
-      <c r="F94" s="67">
+      <c r="F94" s="66">
         <v>3148</v>
       </c>
-      <c r="G94" s="17"/>
-[...5 lines deleted...]
-      <c r="M94" s="49"/>
+      <c r="G94" s="66">
+        <v>3882</v>
+      </c>
+      <c r="H94" s="20"/>
+      <c r="I94" s="45"/>
+      <c r="J94" s="45"/>
+      <c r="K94" s="45"/>
+      <c r="L94" s="48"/>
+      <c r="M94" s="48"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
     </row>
-    <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="60" t="s">
+    <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="65">
+      <c r="B95" s="64">
         <v>292</v>
       </c>
-      <c r="C95" s="59">
+      <c r="C95" s="58">
         <v>776</v>
       </c>
-      <c r="D95" s="70">
+      <c r="D95" s="69">
         <v>1261</v>
       </c>
-      <c r="E95" s="67">
+      <c r="E95" s="66">
         <v>1746</v>
       </c>
-      <c r="F95" s="67">
+      <c r="F95" s="66">
         <v>1746</v>
       </c>
-      <c r="G95" s="17"/>
-[...5 lines deleted...]
-      <c r="M95" s="49"/>
+      <c r="G95" s="66">
+        <v>1746</v>
+      </c>
+      <c r="H95" s="20"/>
+      <c r="I95" s="45"/>
+      <c r="J95" s="45"/>
+      <c r="K95" s="45"/>
+      <c r="L95" s="48"/>
+      <c r="M95" s="48"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
     </row>
-    <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="60" t="s">
+    <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="65">
+      <c r="B96" s="64">
         <v>8000</v>
       </c>
-      <c r="C96" s="59">
+      <c r="C96" s="58">
         <v>18333</v>
       </c>
-      <c r="D96" s="70">
+      <c r="D96" s="69">
         <v>25408</v>
       </c>
-      <c r="E96" s="67">
+      <c r="E96" s="66">
         <v>83183</v>
       </c>
-      <c r="F96" s="67">
+      <c r="F96" s="66">
         <v>88114</v>
       </c>
-      <c r="G96" s="17"/>
-[...5 lines deleted...]
-      <c r="M96" s="49"/>
+      <c r="G96" s="66">
+        <v>126997</v>
+      </c>
+      <c r="H96" s="20"/>
+      <c r="I96" s="45"/>
+      <c r="J96" s="45"/>
+      <c r="K96" s="45"/>
+      <c r="L96" s="48"/>
+      <c r="M96" s="48"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
     </row>
-    <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="60" t="s">
+    <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B97" s="62" t="s">
+      <c r="B97" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="C97" s="59">
+      <c r="C97" s="58">
         <v>824</v>
       </c>
-      <c r="D97" s="70">
+      <c r="D97" s="69">
         <v>1648</v>
       </c>
-      <c r="E97" s="67">
+      <c r="E97" s="66">
         <v>2472</v>
       </c>
-      <c r="F97" s="67">
+      <c r="F97" s="66">
         <v>2472</v>
       </c>
-      <c r="G97" s="17"/>
-[...5 lines deleted...]
-      <c r="M97" s="49"/>
+      <c r="G97" s="66">
+        <v>2472</v>
+      </c>
+      <c r="H97" s="20"/>
+      <c r="I97" s="45"/>
+      <c r="J97" s="45"/>
+      <c r="K97" s="45"/>
+      <c r="L97" s="48"/>
+      <c r="M97" s="48"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
     </row>
-    <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="60" t="s">
+    <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="65">
+      <c r="B98" s="64">
         <v>31698</v>
       </c>
-      <c r="C98" s="59">
+      <c r="C98" s="58">
         <v>118637</v>
       </c>
-      <c r="D98" s="70">
+      <c r="D98" s="69">
         <v>162103</v>
       </c>
-      <c r="E98" s="67">
+      <c r="E98" s="66">
         <v>215261</v>
       </c>
-      <c r="F98" s="67">
+      <c r="F98" s="66">
         <v>249516</v>
       </c>
-      <c r="G98" s="17"/>
-[...5 lines deleted...]
-      <c r="M98" s="49"/>
+      <c r="G98" s="66">
+        <v>482167</v>
+      </c>
+      <c r="H98" s="20"/>
+      <c r="I98" s="45"/>
+      <c r="J98" s="45"/>
+      <c r="K98" s="45"/>
+      <c r="L98" s="48"/>
+      <c r="M98" s="48"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
     </row>
-    <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="60" t="s">
+    <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="65">
+      <c r="B99" s="64">
         <v>33</v>
       </c>
-      <c r="C99" s="59">
+      <c r="C99" s="58">
         <v>61</v>
       </c>
-      <c r="D99" s="70">
+      <c r="D99" s="69">
         <v>89</v>
       </c>
-      <c r="E99" s="67">
+      <c r="E99" s="66">
         <v>117</v>
       </c>
-      <c r="F99" s="67">
+      <c r="F99" s="66">
         <v>124</v>
       </c>
-      <c r="G99" s="17"/>
-[...5 lines deleted...]
-      <c r="M99" s="49"/>
+      <c r="G99" s="66">
+        <v>131</v>
+      </c>
+      <c r="H99" s="20"/>
+      <c r="I99" s="45"/>
+      <c r="J99" s="45"/>
+      <c r="K99" s="45"/>
+      <c r="L99" s="48"/>
+      <c r="M99" s="48"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
     </row>
-    <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="60" t="s">
+    <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B100" s="65">
+      <c r="B100" s="64">
         <v>1000</v>
       </c>
-      <c r="C100" s="59">
+      <c r="C100" s="58">
         <v>15493</v>
       </c>
-      <c r="D100" s="70">
+      <c r="D100" s="69">
         <v>29987</v>
       </c>
-      <c r="E100" s="67">
+      <c r="E100" s="66">
         <v>44480</v>
       </c>
-      <c r="F100" s="67">
+      <c r="F100" s="66">
         <v>44747</v>
       </c>
-      <c r="G100" s="17"/>
-[...5 lines deleted...]
-      <c r="M100" s="49"/>
+      <c r="G100" s="66">
+        <v>83486</v>
+      </c>
+      <c r="H100" s="20"/>
+      <c r="I100" s="45"/>
+      <c r="J100" s="45"/>
+      <c r="K100" s="45"/>
+      <c r="L100" s="48"/>
+      <c r="M100" s="48"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
     </row>
-    <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="60" t="s">
+    <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="59" t="s">
         <v>50</v>
       </c>
-      <c r="B101" s="65">
+      <c r="B101" s="64">
         <v>230</v>
       </c>
-      <c r="C101" s="59">
+      <c r="C101" s="58">
         <v>397</v>
       </c>
-      <c r="D101" s="70">
+      <c r="D101" s="69">
         <v>564</v>
       </c>
-      <c r="E101" s="67">
+      <c r="E101" s="66">
         <v>730</v>
       </c>
-      <c r="F101" s="67">
+      <c r="F101" s="66">
         <v>897</v>
       </c>
-      <c r="G101" s="17"/>
-[...5 lines deleted...]
-      <c r="M101" s="49"/>
+      <c r="G101" s="66">
+        <v>1064</v>
+      </c>
+      <c r="H101" s="20"/>
+      <c r="I101" s="45"/>
+      <c r="J101" s="45"/>
+      <c r="K101" s="45"/>
+      <c r="L101" s="48"/>
+      <c r="M101" s="48"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
     </row>
-    <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="53" t="s">
+    <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B102" s="56"/>
-[...10 lines deleted...]
-      <c r="M102" s="49"/>
+      <c r="B102" s="55"/>
+      <c r="C102" s="58"/>
+      <c r="D102" s="53"/>
+      <c r="E102" s="66"/>
+      <c r="F102" s="66"/>
+      <c r="G102" s="66"/>
+      <c r="H102" s="20"/>
+      <c r="I102" s="45"/>
+      <c r="J102" s="45"/>
+      <c r="K102" s="45"/>
+      <c r="L102" s="48"/>
+      <c r="M102" s="48"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
     </row>
-    <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="63" t="s">
+    <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B103" s="59">
+      <c r="B103" s="58">
         <v>21.1</v>
       </c>
-      <c r="C103" s="59">
+      <c r="C103" s="58">
         <v>41.6</v>
       </c>
-      <c r="D103" s="67">
+      <c r="D103" s="66">
         <v>59.7</v>
       </c>
-      <c r="E103" s="67">
+      <c r="E103" s="66">
         <v>77.8</v>
       </c>
-      <c r="F103" s="67">
+      <c r="F103" s="66">
         <v>99.3</v>
       </c>
-      <c r="G103" s="12"/>
+      <c r="G103" s="66">
+        <v>121.4</v>
+      </c>
       <c r="H103" s="12"/>
-      <c r="I103" s="20"/>
-      <c r="J103" s="20"/>
+      <c r="I103" s="19"/>
+      <c r="J103" s="19"/>
       <c r="K103" s="14"/>
-      <c r="L103" s="19"/>
-      <c r="M103" s="49"/>
+      <c r="L103" s="18"/>
+      <c r="M103" s="48"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
     </row>
-    <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="61" t="s">
+    <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="66">
+      <c r="B104" s="65">
         <v>21.1</v>
       </c>
-      <c r="C104" s="59">
+      <c r="C104" s="58">
         <v>41.6</v>
       </c>
-      <c r="D104" s="67">
+      <c r="D104" s="66">
         <v>59.7</v>
       </c>
-      <c r="E104" s="67">
+      <c r="E104" s="66">
         <v>77.8</v>
       </c>
-      <c r="F104" s="67">
+      <c r="F104" s="66">
         <v>99.3</v>
       </c>
-      <c r="G104" s="16"/>
-[...5 lines deleted...]
-      <c r="M104" s="47"/>
+      <c r="G104" s="66">
+        <v>121.4</v>
+      </c>
+      <c r="H104" s="21"/>
+      <c r="I104" s="44"/>
+      <c r="J104" s="44"/>
+      <c r="K104" s="44"/>
+      <c r="L104" s="46"/>
+      <c r="M104" s="46"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
     </row>
-    <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="71" t="s">
+    <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="B105" s="71"/>
-[...6 lines deleted...]
-      <c r="I105" s="71"/>
+      <c r="B105" s="70"/>
+      <c r="C105" s="70"/>
+      <c r="D105" s="70"/>
+      <c r="E105" s="70"/>
+      <c r="F105" s="70"/>
+      <c r="G105" s="70"/>
+      <c r="H105" s="70"/>
+      <c r="I105" s="70"/>
       <c r="J105" s="4"/>
       <c r="K105" s="3"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
     </row>
-    <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="72" t="s">
+    <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="B106" s="72"/>
-[...12 lines deleted...]
-    <row r="107" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B106" s="71"/>
+      <c r="C106" s="71"/>
+      <c r="D106" s="71"/>
+      <c r="E106" s="71"/>
+      <c r="F106" s="71"/>
+      <c r="G106" s="71"/>
+      <c r="H106" s="72"/>
+      <c r="I106" s="72"/>
+      <c r="J106" s="72"/>
+      <c r="K106" s="72"/>
+      <c r="L106" s="72"/>
+      <c r="M106" s="72"/>
+    </row>
+    <row r="107" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A107" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A105:I105"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>