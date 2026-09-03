--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$U$4</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
@@ -631,101 +631,95 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1247,3822 +1241,3994 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="39" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="37" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="24">
+      <c r="B2" s="22">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="22" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+    <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="B4" s="24" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="24" t="s">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="24" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="22">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="24" t="s">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="25" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="24" t="s">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="24" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="25" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="25" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="27"/>
-[...3 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="B11" s="25"/>
+      <c r="M11" s="26"/>
+    </row>
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="M12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="M12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="M13" s="28"/>
-[...2 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="M13" s="26"/>
+    </row>
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="30" t="s">
+      <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="M14" s="28"/>
-[...2 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="M14" s="26"/>
+    </row>
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="B15" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="M15" s="28"/>
-[...2 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="M15" s="26"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="32">
-[...5 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B16" s="30">
+        <v>46219</v>
+      </c>
+      <c r="M16" s="31"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="32">
-[...5 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="B17" s="30">
+        <v>46252</v>
+      </c>
+      <c r="M17" s="32"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="M18" s="33"/>
-[...2 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="M18" s="31"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="24" t="s">
         <v>91</v>
       </c>
-      <c r="M19" s="34"/>
-[...2 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="M19" s="32"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="M20" s="33"/>
-[...2 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="M20" s="31"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="36" t="s">
+      <c r="B21" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="M21" s="34"/>
-[...15 lines deleted...]
-      <c r="M26" s="33"/>
+      <c r="M21" s="32"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="32"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="31"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="32"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="41"/>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B6" s="42" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="38"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="40"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="40"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="40" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="42" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="40" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="42" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="40" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="42" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="42" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="40"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="40" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B15" s="43" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="40"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="40"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="40"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="41" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U107"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.33203125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="9" width="9.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="6" customWidth="1"/>
+    <col min="5" max="6" width="9.28515625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="12" style="6" customWidth="1"/>
-    <col min="11" max="11" width="12.44140625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="15" width="9.109375" style="15" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.85546875" style="6" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="6" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="15" customWidth="1"/>
     <col min="16" max="16" width="22" style="7" customWidth="1"/>
-    <col min="17" max="21" width="9.109375" style="7"/>
-    <col min="22" max="16384" width="9.109375" style="15"/>
+    <col min="17" max="21" width="9.140625" style="7"/>
+    <col min="22" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A2" s="73" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="71"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+    </row>
+    <row r="2" spans="1:21" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="73"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+    </row>
+    <row r="3" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="8"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
     </row>
-    <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="50"/>
+    <row r="4" spans="1:21" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="51" t="s">
+      <c r="F4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>42</v>
       </c>
       <c r="N4" s="11"/>
     </row>
-    <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:21" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="56"/>
-[...3 lines deleted...]
-      <c r="G5" s="66" t="s">
+      <c r="C5" s="54"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
-    <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="58">
+      <c r="B6" s="56">
         <v>10311.700000000001</v>
       </c>
-      <c r="C6" s="58">
+      <c r="C6" s="56">
         <v>18963.3</v>
       </c>
-      <c r="D6" s="66">
+      <c r="D6" s="64">
         <v>28867.599999999999</v>
       </c>
-      <c r="E6" s="66">
+      <c r="E6" s="64">
         <v>36955.1</v>
       </c>
-      <c r="F6" s="66">
+      <c r="F6" s="64">
         <v>45003.4</v>
       </c>
-      <c r="G6" s="66">
+      <c r="G6" s="64">
         <v>54128.9</v>
       </c>
-      <c r="H6" s="17"/>
-      <c r="I6" s="44"/>
+      <c r="H6" s="64">
+        <v>63029</v>
+      </c>
+      <c r="I6" s="42"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="59" t="s">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="58">
+      <c r="B7" s="56">
         <v>773.4</v>
       </c>
-      <c r="C7" s="58">
+      <c r="C7" s="56">
         <v>1378.3</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="64">
         <v>1924.1</v>
       </c>
-      <c r="E7" s="66">
+      <c r="E7" s="64">
         <v>2334.9</v>
       </c>
-      <c r="F7" s="66">
+      <c r="F7" s="64">
         <v>2689.3</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="64">
         <v>3096.1</v>
       </c>
-      <c r="H7" s="17"/>
-      <c r="I7" s="44"/>
+      <c r="H7" s="64">
+        <v>3657.2</v>
+      </c>
+      <c r="I7" s="42"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
-    <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="58">
+      <c r="B8" s="56">
         <v>3.7</v>
       </c>
-      <c r="C8" s="58">
+      <c r="C8" s="56">
         <v>14</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="64">
         <v>39.6</v>
       </c>
-      <c r="E8" s="66">
+      <c r="E8" s="64">
         <v>78.8</v>
       </c>
-      <c r="F8" s="66">
+      <c r="F8" s="64">
         <v>108.1</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="64">
         <v>115.9</v>
       </c>
-      <c r="H8" s="17"/>
-      <c r="I8" s="44"/>
+      <c r="H8" s="64">
+        <v>184.5</v>
+      </c>
+      <c r="I8" s="42"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
-    <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="59" t="s">
+    <row r="9" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="58">
+      <c r="B9" s="56">
         <v>3.7</v>
       </c>
-      <c r="C9" s="58">
+      <c r="C9" s="56">
         <v>12.5</v>
       </c>
-      <c r="D9" s="66">
+      <c r="D9" s="64">
         <v>21.3</v>
       </c>
-      <c r="E9" s="66">
+      <c r="E9" s="64">
         <v>30.1</v>
       </c>
-      <c r="F9" s="66">
+      <c r="F9" s="64">
         <v>33</v>
       </c>
-      <c r="G9" s="66">
+      <c r="G9" s="64">
         <v>35.9</v>
       </c>
-      <c r="H9" s="17"/>
-      <c r="I9" s="44"/>
+      <c r="H9" s="64">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I9" s="42"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
-    <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="60" t="s">
+    <row r="10" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="58">
+      <c r="C10" s="56">
         <v>16.600000000000001</v>
       </c>
-      <c r="D10" s="66">
+      <c r="D10" s="64">
         <v>33.200000000000003</v>
       </c>
-      <c r="E10" s="66">
+      <c r="E10" s="64">
         <v>49.8</v>
       </c>
-      <c r="F10" s="66">
+      <c r="F10" s="64">
         <v>65.400000000000006</v>
       </c>
-      <c r="G10" s="66">
+      <c r="G10" s="64">
         <v>81.099999999999994</v>
       </c>
-      <c r="H10" s="17"/>
-      <c r="I10" s="44"/>
+      <c r="H10" s="64">
+        <v>96.7</v>
+      </c>
+      <c r="I10" s="42"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
-    <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="59" t="s">
+    <row r="11" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="58">
+      <c r="B11" s="56">
         <v>3669.3</v>
       </c>
-      <c r="C11" s="58">
+      <c r="C11" s="56">
         <v>6481.8</v>
       </c>
-      <c r="D11" s="66">
+      <c r="D11" s="64">
         <v>9952.9</v>
       </c>
-      <c r="E11" s="66">
+      <c r="E11" s="64">
         <v>13282.3</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="64">
         <v>16446.099999999999</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="64">
         <v>19555.5</v>
       </c>
-      <c r="H11" s="17"/>
-      <c r="I11" s="44"/>
+      <c r="H11" s="64">
+        <v>22694.5</v>
+      </c>
+      <c r="I11" s="42"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
-    <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="59" t="s">
+    <row r="12" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="58">
+      <c r="B12" s="56">
         <v>5696</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="56">
         <v>10689.6</v>
       </c>
-      <c r="D12" s="66">
+      <c r="D12" s="64">
         <v>16295</v>
       </c>
-      <c r="E12" s="66">
+      <c r="E12" s="64">
         <v>20385.599999999999</v>
       </c>
-      <c r="F12" s="66">
+      <c r="F12" s="64">
         <v>24621.5</v>
       </c>
-      <c r="G12" s="66">
+      <c r="G12" s="64">
         <v>29987.9</v>
       </c>
-      <c r="H12" s="17"/>
-      <c r="I12" s="44"/>
+      <c r="H12" s="64">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I12" s="42"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
-    <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="59" t="s">
+    <row r="13" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="58">
+      <c r="B13" s="56">
         <v>165.1</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="56">
         <v>368.7</v>
       </c>
-      <c r="D13" s="66">
+      <c r="D13" s="64">
         <v>598.4</v>
       </c>
-      <c r="E13" s="66">
+      <c r="E13" s="64">
         <v>789.2</v>
       </c>
-      <c r="F13" s="66">
+      <c r="F13" s="64">
         <v>1034.8</v>
       </c>
-      <c r="G13" s="66">
+      <c r="G13" s="64">
         <v>1250.8</v>
       </c>
-      <c r="H13" s="17"/>
-      <c r="I13" s="44"/>
+      <c r="H13" s="64">
+        <v>1475.2</v>
+      </c>
+      <c r="I13" s="42"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
-    <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="60" t="s">
+    <row r="14" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="58">
+      <c r="B14" s="56">
         <v>0.6</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="56">
         <v>1.9</v>
       </c>
-      <c r="D14" s="66">
+      <c r="D14" s="64">
         <v>3.2</v>
       </c>
-      <c r="E14" s="66">
+      <c r="E14" s="64">
         <v>4.5</v>
       </c>
-      <c r="F14" s="66">
+      <c r="F14" s="64">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G14" s="66">
+      <c r="G14" s="64">
         <v>5.7</v>
       </c>
-      <c r="H14" s="17"/>
-      <c r="I14" s="44"/>
+      <c r="H14" s="64">
+        <v>6.4</v>
+      </c>
+      <c r="I14" s="42"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
-      <c r="L14" s="46"/>
+      <c r="L14" s="44"/>
       <c r="M14" s="18"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
-    <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="52" t="s">
+    <row r="15" spans="1:21" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="53"/>
-[...5 lines deleted...]
-      <c r="H15" s="12"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="64"/>
       <c r="I15" s="14"/>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="18"/>
       <c r="M15" s="17"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
-    <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="57" t="s">
+    <row r="16" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="58">
+      <c r="B16" s="56">
         <v>9920</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="56">
         <v>18222.599999999999</v>
       </c>
-      <c r="D16" s="66">
+      <c r="D16" s="64">
         <v>27709.5</v>
       </c>
-      <c r="E16" s="66">
+      <c r="E16" s="64">
         <v>35385.300000000003</v>
       </c>
-      <c r="F16" s="66">
+      <c r="F16" s="64">
         <v>42981.1</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="64">
         <v>51708</v>
       </c>
-      <c r="H16" s="17"/>
-      <c r="I16" s="44"/>
+      <c r="H16" s="64">
+        <v>60269.5</v>
+      </c>
+      <c r="I16" s="42"/>
       <c r="J16" s="17"/>
-      <c r="K16" s="44"/>
-[...1 lines deleted...]
-      <c r="M16" s="46"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
-    <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="59" t="s">
+    <row r="17" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="58">
+      <c r="B17" s="56">
         <v>773.4</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="56">
         <v>1378.3</v>
       </c>
-      <c r="D17" s="66">
+      <c r="D17" s="64">
         <v>1924.1</v>
       </c>
-      <c r="E17" s="66">
+      <c r="E17" s="64">
         <v>2334.9</v>
       </c>
-      <c r="F17" s="66">
+      <c r="F17" s="64">
         <v>2689.3</v>
       </c>
-      <c r="G17" s="66">
+      <c r="G17" s="64">
         <v>3096.1</v>
       </c>
-      <c r="H17" s="17"/>
-      <c r="I17" s="44"/>
+      <c r="H17" s="64">
+        <v>3657.2</v>
+      </c>
+      <c r="I17" s="42"/>
       <c r="J17" s="17"/>
-      <c r="K17" s="44"/>
-[...1 lines deleted...]
-      <c r="M17" s="46"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="44"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
-    <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="59" t="s">
+    <row r="18" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="58">
+      <c r="B18" s="56">
         <v>3.7</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="56">
         <v>14</v>
       </c>
-      <c r="D18" s="66">
+      <c r="D18" s="64">
         <v>39.6</v>
       </c>
-      <c r="E18" s="66">
+      <c r="E18" s="64">
         <v>78.8</v>
       </c>
-      <c r="F18" s="66">
+      <c r="F18" s="64">
         <v>108.1</v>
       </c>
-      <c r="G18" s="66">
+      <c r="G18" s="64">
         <v>115.9</v>
       </c>
-      <c r="H18" s="17"/>
-      <c r="I18" s="44"/>
+      <c r="H18" s="64">
+        <v>184.5</v>
+      </c>
+      <c r="I18" s="42"/>
       <c r="J18" s="17"/>
-      <c r="K18" s="44"/>
-[...1 lines deleted...]
-      <c r="M18" s="46"/>
+      <c r="K18" s="42"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
-    <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+    <row r="19" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="58">
+      <c r="B19" s="56">
         <v>3.7</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="56">
         <v>12.5</v>
       </c>
-      <c r="D19" s="66">
+      <c r="D19" s="64">
         <v>21.3</v>
       </c>
-      <c r="E19" s="66">
+      <c r="E19" s="64">
         <v>30.1</v>
       </c>
-      <c r="F19" s="66">
+      <c r="F19" s="64">
         <v>33</v>
       </c>
-      <c r="G19" s="66">
+      <c r="G19" s="64">
         <v>35.9</v>
       </c>
-      <c r="H19" s="17"/>
-      <c r="I19" s="44"/>
+      <c r="H19" s="64">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I19" s="42"/>
       <c r="J19" s="17"/>
-      <c r="K19" s="44"/>
-[...1 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
-    <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="60" t="s">
+    <row r="20" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="61" t="s">
+      <c r="B20" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="56">
         <v>16.600000000000001</v>
       </c>
-      <c r="D20" s="66">
+      <c r="D20" s="64">
         <v>33.200000000000003</v>
       </c>
-      <c r="E20" s="66">
+      <c r="E20" s="64">
         <v>49.8</v>
       </c>
-      <c r="F20" s="66">
+      <c r="F20" s="64">
         <v>65.400000000000006</v>
       </c>
-      <c r="G20" s="66">
+      <c r="G20" s="64">
         <v>81.099999999999994</v>
       </c>
-      <c r="H20" s="17"/>
-      <c r="I20" s="44"/>
+      <c r="H20" s="64">
+        <v>96.7</v>
+      </c>
+      <c r="I20" s="42"/>
       <c r="J20" s="17"/>
-      <c r="K20" s="44"/>
-[...1 lines deleted...]
-      <c r="M20" s="46"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
-    <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="59" t="s">
+    <row r="21" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="58">
+      <c r="B21" s="56">
         <v>3277.6</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="56">
         <v>5741.1</v>
       </c>
-      <c r="D21" s="66">
+      <c r="D21" s="64">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E21" s="66">
+      <c r="E21" s="64">
         <v>11712.5</v>
       </c>
-      <c r="F21" s="66">
+      <c r="F21" s="64">
         <v>14423.8</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="64">
         <v>17134.599999999999</v>
       </c>
-      <c r="H21" s="17"/>
-      <c r="I21" s="44"/>
+      <c r="H21" s="64">
+        <v>19935</v>
+      </c>
+      <c r="I21" s="42"/>
       <c r="J21" s="17"/>
-      <c r="K21" s="44"/>
-[...1 lines deleted...]
-      <c r="M21" s="46"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
-    <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="59" t="s">
+    <row r="22" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="58">
+      <c r="B22" s="56">
         <v>5696</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="56">
         <v>10689.6</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="64">
         <v>16295</v>
       </c>
-      <c r="E22" s="66">
+      <c r="E22" s="64">
         <v>20385.599999999999</v>
       </c>
-      <c r="F22" s="66">
+      <c r="F22" s="64">
         <v>24621.5</v>
       </c>
-      <c r="G22" s="66">
+      <c r="G22" s="64">
         <v>29987.9</v>
       </c>
-      <c r="H22" s="17"/>
-      <c r="I22" s="44"/>
+      <c r="H22" s="64">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I22" s="42"/>
       <c r="J22" s="17"/>
-      <c r="K22" s="44"/>
-[...1 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
-    <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="59" t="s">
+    <row r="23" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="58">
+      <c r="B23" s="56">
         <v>165.1</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="56">
         <v>368.7</v>
       </c>
-      <c r="D23" s="66">
+      <c r="D23" s="64">
         <v>598.4</v>
       </c>
-      <c r="E23" s="66">
+      <c r="E23" s="64">
         <v>789.2</v>
       </c>
-      <c r="F23" s="66">
+      <c r="F23" s="64">
         <v>1034.8</v>
       </c>
-      <c r="G23" s="66">
+      <c r="G23" s="64">
         <v>1250.8</v>
       </c>
-      <c r="H23" s="17"/>
-      <c r="I23" s="44"/>
+      <c r="H23" s="64">
+        <v>1475.2</v>
+      </c>
+      <c r="I23" s="42"/>
       <c r="J23" s="17"/>
-      <c r="K23" s="44"/>
-[...1 lines deleted...]
-      <c r="M23" s="46"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
-    <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="60" t="s">
+    <row r="24" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="58">
+      <c r="B24" s="56">
         <v>0.6</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="56">
         <v>1.9</v>
       </c>
-      <c r="D24" s="66">
+      <c r="D24" s="64">
         <v>3.2</v>
       </c>
-      <c r="E24" s="66">
+      <c r="E24" s="64">
         <v>4.5</v>
       </c>
-      <c r="F24" s="66">
+      <c r="F24" s="64">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G24" s="66">
+      <c r="G24" s="64">
         <v>5.7</v>
       </c>
-      <c r="H24" s="17"/>
-      <c r="I24" s="44"/>
+      <c r="H24" s="64">
+        <v>6.4</v>
+      </c>
+      <c r="I24" s="42"/>
       <c r="J24" s="17"/>
-      <c r="K24" s="44"/>
-[...1 lines deleted...]
-      <c r="M24" s="46"/>
+      <c r="K24" s="42"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
-    <row r="25" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A25" s="52" t="s">
+    <row r="25" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="53"/>
-[...5 lines deleted...]
-      <c r="H25" s="12"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="64"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
-      <c r="L25" s="47"/>
+      <c r="L25" s="45"/>
       <c r="M25" s="17"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
-    <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="62" t="s">
+    <row r="26" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="58">
+      <c r="B26" s="56">
         <v>5246.6</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="56">
         <v>12037.1</v>
       </c>
-      <c r="D26" s="66">
+      <c r="D26" s="64">
         <v>19708.099999999999</v>
       </c>
-      <c r="E26" s="66">
+      <c r="E26" s="64">
         <v>28342.7</v>
       </c>
-      <c r="F26" s="66">
+      <c r="F26" s="64">
         <v>37024.5</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G26" s="64">
         <v>45613.3</v>
       </c>
-      <c r="H26" s="17"/>
+      <c r="H26" s="64">
+        <v>53208</v>
+      </c>
       <c r="I26" s="17"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
-      <c r="L26" s="46"/>
-      <c r="M26" s="46"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
     </row>
-    <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="60" t="s">
+    <row r="27" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="58">
+      <c r="B27" s="56">
         <v>397.2</v>
       </c>
-      <c r="C27" s="58">
+      <c r="C27" s="56">
         <v>756.2</v>
       </c>
-      <c r="D27" s="66">
+      <c r="D27" s="64">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E27" s="66">
+      <c r="E27" s="64">
         <v>1535.6</v>
       </c>
-      <c r="F27" s="66">
+      <c r="F27" s="64">
         <v>1931.3</v>
       </c>
-      <c r="G27" s="66">
+      <c r="G27" s="64">
         <v>2318.1</v>
       </c>
-      <c r="H27" s="17"/>
+      <c r="H27" s="64">
+        <v>2714.2</v>
+      </c>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
-      <c r="L27" s="46"/>
-      <c r="M27" s="46"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
     </row>
-    <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="60" t="s">
+    <row r="28" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="58">
+      <c r="B28" s="56">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C28" s="58">
+      <c r="C28" s="56">
         <v>6274.8</v>
       </c>
-      <c r="D28" s="66">
+      <c r="D28" s="64">
         <v>10906.5</v>
       </c>
-      <c r="E28" s="66">
+      <c r="E28" s="64">
         <v>16543.099999999999</v>
       </c>
-      <c r="F28" s="66">
+      <c r="F28" s="64">
         <v>22141.1</v>
       </c>
-      <c r="G28" s="66">
+      <c r="G28" s="64">
         <v>27681.1</v>
       </c>
-      <c r="H28" s="17"/>
+      <c r="H28" s="64">
+        <v>32314.799999999999</v>
+      </c>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
-      <c r="L28" s="46"/>
-      <c r="M28" s="46"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
     </row>
-    <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="60" t="s">
+    <row r="29" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="58">
+      <c r="B29" s="56">
         <v>826.8</v>
       </c>
-      <c r="C29" s="58">
+      <c r="C29" s="56">
         <v>1808.4</v>
       </c>
-      <c r="D29" s="66">
+      <c r="D29" s="64">
         <v>2791.5</v>
       </c>
-      <c r="E29" s="66">
+      <c r="E29" s="64">
         <v>3793.1</v>
       </c>
-      <c r="F29" s="66">
+      <c r="F29" s="64">
         <v>4791.8</v>
       </c>
-      <c r="G29" s="66">
+      <c r="G29" s="64">
         <v>5808.8</v>
       </c>
-      <c r="H29" s="17"/>
+      <c r="H29" s="64">
+        <v>6681.4</v>
+      </c>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
-      <c r="L29" s="46"/>
-      <c r="M29" s="46"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
     </row>
-    <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="60" t="s">
+    <row r="30" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="58">
+      <c r="B30" s="56">
         <v>1.3</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="56">
         <v>2.4</v>
       </c>
-      <c r="D30" s="66">
+      <c r="D30" s="64">
         <v>3.6</v>
       </c>
-      <c r="E30" s="66">
+      <c r="E30" s="64">
         <v>4.7</v>
       </c>
-      <c r="F30" s="66">
+      <c r="F30" s="64">
         <v>5.8</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="64">
         <v>6.9</v>
       </c>
-      <c r="H30" s="17"/>
+      <c r="H30" s="64">
+        <v>8</v>
+      </c>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
-      <c r="L30" s="46"/>
-      <c r="M30" s="46"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
     </row>
-    <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="60" t="s">
+    <row r="31" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="58">
+      <c r="B31" s="56">
         <v>239.5</v>
       </c>
-      <c r="C31" s="58">
+      <c r="C31" s="56">
         <v>454</v>
       </c>
-      <c r="D31" s="66">
+      <c r="D31" s="64">
         <v>688</v>
       </c>
-      <c r="E31" s="66">
+      <c r="E31" s="64">
         <v>920.4</v>
       </c>
-      <c r="F31" s="66">
+      <c r="F31" s="64">
         <v>1156.5</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="64">
         <v>1385.3</v>
       </c>
-      <c r="H31" s="17"/>
+      <c r="H31" s="64">
+        <v>1619.1</v>
+      </c>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
-      <c r="L31" s="46"/>
-      <c r="M31" s="46"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
     </row>
-    <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="60" t="s">
+    <row r="32" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="58">
+      <c r="B32" s="56">
         <v>1446</v>
       </c>
-      <c r="C32" s="58">
+      <c r="C32" s="56">
         <v>2741.1</v>
       </c>
-      <c r="D32" s="66">
+      <c r="D32" s="64">
         <v>4166.8</v>
       </c>
-      <c r="E32" s="66">
+      <c r="E32" s="64">
         <v>5545.3</v>
       </c>
-      <c r="F32" s="66">
+      <c r="F32" s="64">
         <v>6997.4</v>
       </c>
-      <c r="G32" s="66">
+      <c r="G32" s="64">
         <v>8412.6</v>
       </c>
-      <c r="H32" s="17"/>
+      <c r="H32" s="64">
+        <v>9870</v>
+      </c>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
-      <c r="L32" s="46"/>
-      <c r="M32" s="46"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="44"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
     </row>
-    <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="60" t="s">
+    <row r="33" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="58">
+      <c r="B33" s="56">
         <v>0</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="56">
         <v>0.2</v>
       </c>
-      <c r="D33" s="66">
+      <c r="D33" s="64">
         <v>0.4</v>
       </c>
-      <c r="E33" s="66">
+      <c r="E33" s="64">
         <v>0.5</v>
       </c>
-      <c r="F33" s="66">
+      <c r="F33" s="64">
         <v>0.5</v>
       </c>
-      <c r="G33" s="66">
+      <c r="G33" s="64">
         <v>0.5</v>
       </c>
-      <c r="H33" s="17"/>
+      <c r="H33" s="64">
+        <v>0.5</v>
+      </c>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
-      <c r="L33" s="46"/>
-      <c r="M33" s="46"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
     </row>
-    <row r="34" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A34" s="52" t="s">
+    <row r="34" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="53"/>
-[...5 lines deleted...]
-      <c r="H34" s="12"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="64"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="64"/>
       <c r="I34" s="14"/>
       <c r="J34" s="19"/>
       <c r="K34" s="14"/>
       <c r="L34" s="18"/>
       <c r="M34" s="17"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
     </row>
-    <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="62" t="s">
+    <row r="35" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="58">
+      <c r="B35" s="56">
         <v>3590.4</v>
       </c>
-      <c r="C35" s="58">
+      <c r="C35" s="56">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D35" s="66">
+      <c r="D35" s="64">
         <v>13493.9</v>
       </c>
-      <c r="E35" s="66">
+      <c r="E35" s="64">
         <v>19571.3</v>
       </c>
-      <c r="F35" s="66">
+      <c r="F35" s="64">
         <v>25279.8</v>
       </c>
-      <c r="G35" s="66">
+      <c r="G35" s="64">
         <v>31261.4</v>
       </c>
-      <c r="H35" s="17"/>
+      <c r="H35" s="64">
+        <v>36541.300000000003</v>
+      </c>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
-      <c r="L35" s="46"/>
-      <c r="M35" s="46"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
     </row>
-    <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="60" t="s">
+    <row r="36" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="58">
+      <c r="B36" s="56">
         <v>398.7</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="56">
         <v>757.3</v>
       </c>
-      <c r="D36" s="66">
+      <c r="D36" s="64">
         <v>1142.3</v>
       </c>
-      <c r="E36" s="66">
+      <c r="E36" s="64">
         <v>1523.2</v>
       </c>
-      <c r="F36" s="66">
+      <c r="F36" s="64">
         <v>1908</v>
       </c>
-      <c r="G36" s="66">
+      <c r="G36" s="64">
         <v>2297.9</v>
       </c>
-      <c r="H36" s="17"/>
+      <c r="H36" s="64">
+        <v>2691.4</v>
+      </c>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
-      <c r="L36" s="46"/>
-      <c r="M36" s="46"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
     </row>
-    <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="60" t="s">
+    <row r="37" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="58">
+      <c r="B37" s="56">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C37" s="58">
+      <c r="C37" s="56">
         <v>3296.3</v>
       </c>
-      <c r="D37" s="66">
+      <c r="D37" s="64">
         <v>5685.5</v>
       </c>
-      <c r="E37" s="66">
+      <c r="E37" s="64">
         <v>9068.5</v>
       </c>
-      <c r="F37" s="66">
+      <c r="F37" s="64">
         <v>12060</v>
       </c>
-      <c r="G37" s="66">
+      <c r="G37" s="64">
         <v>15262.6</v>
       </c>
-      <c r="H37" s="17"/>
+      <c r="H37" s="64">
+        <v>18078.5</v>
+      </c>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
-      <c r="L37" s="46"/>
-      <c r="M37" s="46"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
     </row>
-    <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="60" t="s">
+    <row r="38" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="58">
+      <c r="B38" s="56">
         <v>1711.5</v>
       </c>
-      <c r="C38" s="58">
+      <c r="C38" s="56">
         <v>3742.8</v>
       </c>
-      <c r="D38" s="66">
+      <c r="D38" s="64">
         <v>5789.4</v>
       </c>
-      <c r="E38" s="66">
+      <c r="E38" s="64">
         <v>7818.8</v>
       </c>
-      <c r="F38" s="66">
+      <c r="F38" s="64">
         <v>9853.7999999999993</v>
       </c>
-      <c r="G38" s="66">
+      <c r="G38" s="64">
         <v>11953.8</v>
       </c>
-      <c r="H38" s="17"/>
+      <c r="H38" s="64">
+        <v>13737.5</v>
+      </c>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
-      <c r="L38" s="46"/>
-      <c r="M38" s="46"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
     </row>
-    <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="60" t="s">
+    <row r="39" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="58">
+      <c r="B39" s="56">
         <v>29.9</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="56">
         <v>56.4</v>
       </c>
-      <c r="D39" s="66">
+      <c r="D39" s="64">
         <v>84.5</v>
       </c>
-      <c r="E39" s="66">
+      <c r="E39" s="64">
         <v>112.9</v>
       </c>
-      <c r="F39" s="66">
+      <c r="F39" s="64">
         <v>143.30000000000001</v>
       </c>
-      <c r="G39" s="66">
+      <c r="G39" s="64">
         <v>173.7</v>
       </c>
-      <c r="H39" s="17"/>
+      <c r="H39" s="64">
+        <v>205</v>
+      </c>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
-      <c r="L39" s="46"/>
-      <c r="M39" s="46"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="44"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
     </row>
-    <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="60" t="s">
+    <row r="40" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="58">
+      <c r="B40" s="56">
         <v>49.9</v>
       </c>
-      <c r="C40" s="58">
+      <c r="C40" s="56">
         <v>96.8</v>
       </c>
-      <c r="D40" s="66">
+      <c r="D40" s="64">
         <v>144.9</v>
       </c>
-      <c r="E40" s="66">
+      <c r="E40" s="64">
         <v>191.6</v>
       </c>
-      <c r="F40" s="66">
+      <c r="F40" s="64">
         <v>242.4</v>
       </c>
-      <c r="G40" s="66">
+      <c r="G40" s="64">
         <v>288.7</v>
       </c>
-      <c r="H40" s="17"/>
+      <c r="H40" s="64">
+        <v>334.6</v>
+      </c>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
-      <c r="L40" s="46"/>
-      <c r="M40" s="46"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
     </row>
-    <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="60" t="s">
+    <row r="41" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="58">
+      <c r="B41" s="56">
         <v>222.4</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="56">
         <v>419.2</v>
       </c>
-      <c r="D41" s="66">
+      <c r="D41" s="64">
         <v>635.5</v>
       </c>
-      <c r="E41" s="66">
+      <c r="E41" s="64">
         <v>841</v>
       </c>
-      <c r="F41" s="66">
+      <c r="F41" s="64">
         <v>1052.8</v>
       </c>
-      <c r="G41" s="66">
+      <c r="G41" s="64">
         <v>1261</v>
       </c>
-      <c r="H41" s="17"/>
+      <c r="H41" s="64">
+        <v>1466.6</v>
+      </c>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
-      <c r="L41" s="46"/>
-      <c r="M41" s="46"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
     </row>
-    <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="60" t="s">
+    <row r="42" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="58">
+      <c r="B42" s="56">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C42" s="58">
+      <c r="C42" s="56">
         <v>8.4</v>
       </c>
-      <c r="D42" s="66">
+      <c r="D42" s="64">
         <v>11.9</v>
       </c>
-      <c r="E42" s="66">
+      <c r="E42" s="64">
         <v>15.3</v>
       </c>
-      <c r="F42" s="66">
+      <c r="F42" s="64">
         <v>19.5</v>
       </c>
-      <c r="G42" s="66">
+      <c r="G42" s="64">
         <v>23.6</v>
       </c>
-      <c r="H42" s="17"/>
+      <c r="H42" s="64">
+        <v>27.7</v>
+      </c>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
-      <c r="L42" s="46"/>
-      <c r="M42" s="46"/>
+      <c r="L42" s="44"/>
+      <c r="M42" s="44"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
     </row>
-    <row r="43" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A43" s="52" t="s">
+    <row r="43" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A43" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="53"/>
-[...5 lines deleted...]
-      <c r="H43" s="12"/>
+      <c r="B43" s="51"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="H43" s="64"/>
       <c r="I43" s="14"/>
       <c r="J43" s="19"/>
       <c r="K43" s="14"/>
       <c r="L43" s="18"/>
       <c r="M43" s="17"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
     </row>
-    <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="62" t="s">
+    <row r="44" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B44" s="58">
+      <c r="B44" s="56">
         <v>1875</v>
       </c>
-      <c r="C44" s="58">
+      <c r="C44" s="56">
         <v>4050.2</v>
       </c>
-      <c r="D44" s="66">
+      <c r="D44" s="64">
         <v>6250.1</v>
       </c>
-      <c r="E44" s="66">
+      <c r="E44" s="64">
         <v>8421.4</v>
       </c>
-      <c r="F44" s="66">
+      <c r="F44" s="64">
         <v>10612.9</v>
       </c>
-      <c r="G44" s="66">
+      <c r="G44" s="64">
         <v>12860</v>
       </c>
-      <c r="H44" s="17"/>
+      <c r="H44" s="64">
+        <v>14787.5</v>
+      </c>
       <c r="I44" s="17"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
-      <c r="L44" s="46"/>
-      <c r="M44" s="46"/>
+      <c r="L44" s="44"/>
+      <c r="M44" s="44"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
     </row>
-    <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="60" t="s">
+    <row r="45" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="58">
+      <c r="B45" s="56">
         <v>7.1</v>
       </c>
-      <c r="C45" s="58">
+      <c r="C45" s="56">
         <v>13.3</v>
       </c>
-      <c r="D45" s="66">
+      <c r="D45" s="64">
         <v>19.899999999999999</v>
       </c>
-      <c r="E45" s="66">
+      <c r="E45" s="64">
         <v>27</v>
       </c>
-      <c r="F45" s="66">
+      <c r="F45" s="64">
         <v>34.5</v>
       </c>
-      <c r="G45" s="66">
+      <c r="G45" s="64">
         <v>41.7</v>
       </c>
-      <c r="H45" s="17"/>
+      <c r="H45" s="64">
+        <v>49.4</v>
+      </c>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
-      <c r="L45" s="46"/>
-      <c r="M45" s="46"/>
+      <c r="L45" s="44"/>
+      <c r="M45" s="44"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
     </row>
-    <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="60" t="s">
+    <row r="46" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B46" s="58">
+      <c r="B46" s="56">
         <v>11.7</v>
       </c>
-      <c r="C46" s="58">
+      <c r="C46" s="56">
         <v>19</v>
       </c>
-      <c r="D46" s="66">
+      <c r="D46" s="64">
         <v>26.9</v>
       </c>
-      <c r="E46" s="66">
+      <c r="E46" s="64">
         <v>32.9</v>
       </c>
-      <c r="F46" s="66">
+      <c r="F46" s="64">
         <v>47.3</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="64">
         <v>59.9</v>
       </c>
-      <c r="H46" s="12"/>
+      <c r="H46" s="64">
+        <v>73.7</v>
+      </c>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
-      <c r="L46" s="46"/>
-      <c r="M46" s="46"/>
+      <c r="L46" s="44"/>
+      <c r="M46" s="44"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
     </row>
-    <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="60" t="s">
+    <row r="47" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="58">
+      <c r="B47" s="56">
         <v>1707.5</v>
       </c>
-      <c r="C47" s="58">
+      <c r="C47" s="56">
         <v>3735.3</v>
       </c>
-      <c r="D47" s="66">
+      <c r="D47" s="64">
         <v>5777.8</v>
       </c>
-      <c r="E47" s="66">
+      <c r="E47" s="64">
         <v>7803.3</v>
       </c>
-      <c r="F47" s="66">
+      <c r="F47" s="64">
         <v>9834.2999999999993</v>
       </c>
-      <c r="G47" s="66">
+      <c r="G47" s="64">
         <v>11930.6</v>
       </c>
-      <c r="H47" s="17"/>
+      <c r="H47" s="64">
+        <v>13710.3</v>
+      </c>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
-      <c r="L47" s="46"/>
-      <c r="M47" s="46"/>
+      <c r="L47" s="44"/>
+      <c r="M47" s="44"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
     </row>
-    <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="60" t="s">
+    <row r="48" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="58">
+      <c r="B48" s="56">
         <v>29.9</v>
       </c>
-      <c r="C48" s="58">
+      <c r="C48" s="56">
         <v>56.4</v>
       </c>
-      <c r="D48" s="66">
+      <c r="D48" s="64">
         <v>84.5</v>
       </c>
-      <c r="E48" s="66">
+      <c r="E48" s="64">
         <v>112.9</v>
       </c>
-      <c r="F48" s="66">
+      <c r="F48" s="64">
         <v>143.30000000000001</v>
       </c>
-      <c r="G48" s="66">
+      <c r="G48" s="64">
         <v>173.7</v>
       </c>
-      <c r="H48" s="17"/>
+      <c r="H48" s="64">
+        <v>205</v>
+      </c>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
-      <c r="L48" s="46"/>
-      <c r="M48" s="46"/>
+      <c r="L48" s="44"/>
+      <c r="M48" s="44"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
     </row>
-    <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="60" t="s">
+    <row r="49" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="58">
+      <c r="B49" s="56">
         <v>9.5</v>
       </c>
-      <c r="C49" s="58">
+      <c r="C49" s="56">
         <v>19</v>
       </c>
-      <c r="D49" s="66">
+      <c r="D49" s="64">
         <v>28.7</v>
       </c>
-      <c r="E49" s="66">
+      <c r="E49" s="64">
         <v>38.799999999999997</v>
       </c>
-      <c r="F49" s="66">
+      <c r="F49" s="64">
         <v>49</v>
       </c>
-      <c r="G49" s="66">
+      <c r="G49" s="64">
         <v>58.6</v>
       </c>
-      <c r="H49" s="17"/>
+      <c r="H49" s="64">
+        <v>67.5</v>
+      </c>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
-      <c r="L49" s="46"/>
-      <c r="M49" s="46"/>
+      <c r="L49" s="44"/>
+      <c r="M49" s="44"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
     </row>
-    <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="60" t="s">
+    <row r="50" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="58">
+      <c r="B50" s="56">
         <v>104.4</v>
       </c>
-      <c r="C50" s="58">
+      <c r="C50" s="56">
         <v>198.8</v>
       </c>
-      <c r="D50" s="66">
+      <c r="D50" s="64">
         <v>300.39999999999998</v>
       </c>
-      <c r="E50" s="66">
+      <c r="E50" s="64">
         <v>391.2</v>
       </c>
-      <c r="F50" s="66">
+      <c r="F50" s="64">
         <v>485</v>
       </c>
-      <c r="G50" s="66">
+      <c r="G50" s="64">
         <v>571.9</v>
       </c>
-      <c r="H50" s="17"/>
+      <c r="H50" s="64">
+        <v>653.9</v>
+      </c>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
-      <c r="L50" s="46"/>
-      <c r="M50" s="46"/>
+      <c r="L50" s="44"/>
+      <c r="M50" s="44"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
     </row>
-    <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="60" t="s">
+    <row r="51" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="58">
+      <c r="B51" s="56">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C51" s="58">
+      <c r="C51" s="56">
         <v>8.4</v>
       </c>
-      <c r="D51" s="66">
+      <c r="D51" s="64">
         <v>11.9</v>
       </c>
-      <c r="E51" s="66">
+      <c r="E51" s="64">
         <v>15.3</v>
       </c>
-      <c r="F51" s="66">
+      <c r="F51" s="64">
         <v>19.5</v>
       </c>
-      <c r="G51" s="66">
+      <c r="G51" s="64">
         <v>23.6</v>
       </c>
-      <c r="H51" s="17"/>
+      <c r="H51" s="64">
+        <v>27.7</v>
+      </c>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
-      <c r="L51" s="46"/>
-      <c r="M51" s="46"/>
+      <c r="L51" s="44"/>
+      <c r="M51" s="44"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
     </row>
-    <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="52" t="s">
+    <row r="52" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="53"/>
-[...5 lines deleted...]
-      <c r="H52" s="12"/>
+      <c r="B52" s="51"/>
+      <c r="C52" s="56"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="18"/>
       <c r="M52" s="17"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
     </row>
-    <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="57" t="s">
+    <row r="53" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="58">
+      <c r="B53" s="56">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C53" s="58">
+      <c r="C53" s="56">
         <v>5157.2</v>
       </c>
-      <c r="D53" s="66">
+      <c r="D53" s="64">
         <v>7811.8</v>
       </c>
-      <c r="E53" s="66">
+      <c r="E53" s="64">
         <v>10938.4</v>
       </c>
-      <c r="F53" s="66">
+      <c r="F53" s="64">
         <v>13800.4</v>
       </c>
-      <c r="G53" s="66">
+      <c r="G53" s="64">
         <v>16752.599999999999</v>
       </c>
-      <c r="H53" s="17"/>
+      <c r="H53" s="64">
+        <v>19028.7</v>
+      </c>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
-      <c r="L53" s="46"/>
-      <c r="M53" s="46"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
     </row>
-    <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="60" t="s">
+    <row r="54" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="58">
+      <c r="B54" s="56">
         <v>190</v>
       </c>
-      <c r="C54" s="58">
+      <c r="C54" s="56">
         <v>343.2</v>
       </c>
-      <c r="D54" s="66">
+      <c r="D54" s="64">
         <v>533</v>
       </c>
-      <c r="E54" s="66">
+      <c r="E54" s="64">
         <v>663.6</v>
       </c>
-      <c r="F54" s="66">
+      <c r="F54" s="64">
         <v>745.9</v>
       </c>
-      <c r="G54" s="66">
+      <c r="G54" s="64">
         <v>845.9</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="64">
+        <v>993.7</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
-      <c r="L54" s="46"/>
-      <c r="M54" s="46"/>
+      <c r="L54" s="44"/>
+      <c r="M54" s="44"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
     </row>
-    <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="60" t="s">
+    <row r="55" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="58">
+      <c r="B55" s="56">
         <v>250.1</v>
       </c>
-      <c r="C55" s="58">
+      <c r="C55" s="56">
         <v>683.5</v>
       </c>
-      <c r="D55" s="66">
+      <c r="D55" s="64">
         <v>940</v>
       </c>
-      <c r="E55" s="66">
+      <c r="E55" s="64">
         <v>1445.7</v>
       </c>
-      <c r="F55" s="66">
+      <c r="F55" s="64">
         <v>1739.8</v>
       </c>
-      <c r="G55" s="66">
+      <c r="G55" s="64">
         <v>2333.1</v>
       </c>
-      <c r="H55" s="17"/>
+      <c r="H55" s="64">
+        <v>2673.6</v>
+      </c>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="17"/>
-      <c r="L55" s="46"/>
-      <c r="M55" s="46"/>
+      <c r="L55" s="44"/>
+      <c r="M55" s="44"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
     </row>
-    <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="57" t="s">
+    <row r="56" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="58">
+      <c r="B56" s="56">
         <v>1966.1</v>
       </c>
-      <c r="C56" s="58">
+      <c r="C56" s="56">
         <v>3784.8</v>
       </c>
-      <c r="D56" s="66">
+      <c r="D56" s="64">
         <v>5804.5</v>
       </c>
-      <c r="E56" s="66">
+      <c r="E56" s="64">
         <v>8101.5</v>
       </c>
-      <c r="F56" s="66">
+      <c r="F56" s="64">
         <v>10397.299999999999</v>
       </c>
-      <c r="G56" s="66">
+      <c r="G56" s="64">
         <v>12475.7</v>
       </c>
-      <c r="H56" s="17"/>
+      <c r="H56" s="64">
+        <v>14080.9</v>
+      </c>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
-      <c r="L56" s="46"/>
-      <c r="M56" s="46"/>
+      <c r="L56" s="44"/>
+      <c r="M56" s="44"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
     </row>
-    <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="57" t="s">
+    <row r="57" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="B57" s="61" t="s">
+      <c r="B57" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C57" s="58">
+      <c r="C57" s="56">
         <v>6.4</v>
       </c>
-      <c r="D57" s="66">
+      <c r="D57" s="64">
         <v>11.1</v>
       </c>
-      <c r="E57" s="66">
+      <c r="E57" s="64">
         <v>14</v>
       </c>
-      <c r="F57" s="66">
+      <c r="F57" s="64">
         <v>15.5</v>
       </c>
-      <c r="G57" s="66">
+      <c r="G57" s="64">
         <v>20.5</v>
       </c>
-      <c r="H57" s="17"/>
+      <c r="H57" s="64">
+        <v>26.1</v>
+      </c>
       <c r="I57" s="17"/>
       <c r="J57" s="17"/>
       <c r="K57" s="17"/>
-      <c r="L57" s="46"/>
-      <c r="M57" s="46"/>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
     </row>
-    <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="63" t="s">
+    <row r="58" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="58">
+      <c r="B58" s="56">
         <v>172.6</v>
       </c>
-      <c r="C58" s="58">
+      <c r="C58" s="56">
         <v>339.4</v>
       </c>
-      <c r="D58" s="66">
+      <c r="D58" s="64">
         <v>523.1</v>
       </c>
-      <c r="E58" s="66">
+      <c r="E58" s="64">
         <v>713.6</v>
       </c>
-      <c r="F58" s="66">
+      <c r="F58" s="64">
         <v>901.9</v>
       </c>
-      <c r="G58" s="66">
+      <c r="G58" s="64">
         <v>1077.4000000000001</v>
       </c>
-      <c r="H58" s="17"/>
+      <c r="H58" s="64">
+        <v>1254.4000000000001</v>
+      </c>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="17"/>
-      <c r="L58" s="46"/>
-      <c r="M58" s="46"/>
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
     </row>
-    <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="52" t="s">
+    <row r="59" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="53"/>
-[...5 lines deleted...]
-      <c r="H59" s="16"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="56"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="64"/>
+      <c r="F59" s="64"/>
+      <c r="G59" s="64"/>
+      <c r="H59" s="64"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
     </row>
-    <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="57" t="s">
+    <row r="60" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="58">
+      <c r="B60" s="56">
         <v>13046.5</v>
       </c>
-      <c r="C60" s="58">
+      <c r="C60" s="56">
         <v>25345.7</v>
       </c>
-      <c r="D60" s="66">
+      <c r="D60" s="64">
         <v>37738.300000000003</v>
       </c>
-      <c r="E60" s="66">
+      <c r="E60" s="64">
         <v>50820</v>
       </c>
-      <c r="F60" s="66">
+      <c r="F60" s="64">
         <v>63632</v>
       </c>
-      <c r="G60" s="66">
+      <c r="G60" s="64">
         <v>76804.899999999994</v>
       </c>
-      <c r="H60" s="12"/>
+      <c r="H60" s="64">
+        <v>89721.9</v>
+      </c>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="14"/>
       <c r="L60" s="18"/>
       <c r="M60" s="17"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
     </row>
-    <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="59" t="s">
+    <row r="61" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="58">
+      <c r="B61" s="56">
         <v>6591.1</v>
       </c>
-      <c r="C61" s="58">
+      <c r="C61" s="56">
         <v>13330.2</v>
       </c>
-      <c r="D61" s="66">
+      <c r="D61" s="64">
         <v>19647.099999999999</v>
       </c>
-      <c r="E61" s="66">
+      <c r="E61" s="64">
         <v>26225.3</v>
       </c>
-      <c r="F61" s="66">
+      <c r="F61" s="64">
         <v>32875</v>
       </c>
-      <c r="G61" s="66">
+      <c r="G61" s="64">
         <v>39676.300000000003</v>
       </c>
-      <c r="H61" s="17"/>
+      <c r="H61" s="64">
+        <v>45659.6</v>
+      </c>
       <c r="I61" s="17"/>
       <c r="J61" s="17"/>
       <c r="K61" s="17"/>
-      <c r="L61" s="46"/>
-      <c r="M61" s="46"/>
+      <c r="L61" s="44"/>
+      <c r="M61" s="44"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
     </row>
-    <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="59" t="s">
+    <row r="62" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B62" s="61" t="s">
+      <c r="B62" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C62" s="58">
+      <c r="C62" s="56">
         <v>6.7</v>
       </c>
-      <c r="D62" s="66">
+      <c r="D62" s="64">
         <v>13.3</v>
       </c>
-      <c r="E62" s="66">
+      <c r="E62" s="64">
         <v>20</v>
       </c>
-      <c r="F62" s="66">
+      <c r="F62" s="64">
         <v>20</v>
       </c>
-      <c r="G62" s="66">
+      <c r="G62" s="64">
         <v>20</v>
       </c>
-      <c r="H62" s="17"/>
+      <c r="H62" s="64">
+        <v>20</v>
+      </c>
       <c r="I62" s="17"/>
       <c r="J62" s="17"/>
       <c r="K62" s="17"/>
-      <c r="L62" s="46"/>
-      <c r="M62" s="46"/>
+      <c r="L62" s="44"/>
+      <c r="M62" s="44"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
     </row>
-    <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="59" t="s">
+    <row r="63" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="58">
+      <c r="B63" s="56">
         <v>182.7</v>
       </c>
-      <c r="C63" s="58">
+      <c r="C63" s="56">
         <v>355.6</v>
       </c>
-      <c r="D63" s="66">
+      <c r="D63" s="64">
         <v>515.79999999999995</v>
       </c>
-      <c r="E63" s="66">
+      <c r="E63" s="64">
         <v>690.9</v>
       </c>
-      <c r="F63" s="66">
+      <c r="F63" s="64">
         <v>822.7</v>
       </c>
-      <c r="G63" s="66">
+      <c r="G63" s="64">
         <v>1033.2</v>
       </c>
-      <c r="H63" s="17"/>
+      <c r="H63" s="64">
+        <v>1232</v>
+      </c>
       <c r="I63" s="17"/>
       <c r="J63" s="17"/>
       <c r="K63" s="17"/>
-      <c r="L63" s="46"/>
-      <c r="M63" s="46"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="44"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
     </row>
-    <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="59" t="s">
+    <row r="64" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="58">
+      <c r="B64" s="56">
         <v>102.8</v>
       </c>
-      <c r="C64" s="58">
+      <c r="C64" s="56">
         <v>153.19999999999999</v>
       </c>
-      <c r="D64" s="66">
+      <c r="D64" s="64">
         <v>254.3</v>
       </c>
-      <c r="E64" s="66">
+      <c r="E64" s="64">
         <v>404.2</v>
       </c>
-      <c r="F64" s="66">
+      <c r="F64" s="64">
         <v>458.9</v>
       </c>
-      <c r="G64" s="66">
+      <c r="G64" s="64">
         <v>562.79999999999995</v>
       </c>
-      <c r="H64" s="17"/>
+      <c r="H64" s="64">
+        <v>712.4</v>
+      </c>
       <c r="I64" s="17"/>
       <c r="J64" s="17"/>
       <c r="K64" s="17"/>
-      <c r="L64" s="46"/>
-      <c r="M64" s="46"/>
+      <c r="L64" s="44"/>
+      <c r="M64" s="44"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
     </row>
-    <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="59" t="s">
+    <row r="65" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B65" s="58">
+      <c r="B65" s="56">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C65" s="58">
+      <c r="C65" s="56">
         <v>2495.9</v>
       </c>
-      <c r="D65" s="66">
+      <c r="D65" s="64">
         <v>3783.3</v>
       </c>
-      <c r="E65" s="66">
+      <c r="E65" s="64">
         <v>5628.4</v>
       </c>
-      <c r="F65" s="66">
+      <c r="F65" s="64">
         <v>7413.9</v>
       </c>
-      <c r="G65" s="66">
+      <c r="G65" s="64">
         <v>9104.1</v>
       </c>
-      <c r="H65" s="17"/>
+      <c r="H65" s="64">
+        <v>10975.1</v>
+      </c>
       <c r="I65" s="17"/>
       <c r="J65" s="17"/>
       <c r="K65" s="17"/>
-      <c r="L65" s="46"/>
-      <c r="M65" s="46"/>
+      <c r="L65" s="44"/>
+      <c r="M65" s="44"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
     </row>
-    <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="59" t="s">
+    <row r="66" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="61" t="s">
+      <c r="B66" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C66" s="58">
+      <c r="C66" s="56">
         <v>16</v>
       </c>
-      <c r="D66" s="66">
+      <c r="D66" s="64">
         <v>16</v>
       </c>
-      <c r="E66" s="66">
+      <c r="E66" s="64">
         <v>16</v>
       </c>
-      <c r="F66" s="66">
+      <c r="F66" s="64">
         <v>46.8</v>
       </c>
-      <c r="G66" s="66">
+      <c r="G66" s="64">
         <v>65.8</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="64">
+        <v>97.8</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
-      <c r="L66" s="46"/>
-      <c r="M66" s="46"/>
+      <c r="L66" s="44"/>
+      <c r="M66" s="44"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
     </row>
-    <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="59" t="s">
+    <row r="67" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B67" s="58">
+      <c r="B67" s="56">
         <v>3163</v>
       </c>
-      <c r="C67" s="58">
+      <c r="C67" s="56">
         <v>5709</v>
       </c>
-      <c r="D67" s="66">
+      <c r="D67" s="64">
         <v>8427</v>
       </c>
-      <c r="E67" s="66">
+      <c r="E67" s="64">
         <v>11050.3</v>
       </c>
-      <c r="F67" s="66">
+      <c r="F67" s="64">
         <v>13412.3</v>
       </c>
-      <c r="G67" s="66">
+      <c r="G67" s="64">
         <v>16070.5</v>
       </c>
-      <c r="H67" s="17"/>
+      <c r="H67" s="64">
+        <v>19079.5</v>
+      </c>
       <c r="I67" s="17"/>
       <c r="J67" s="17"/>
       <c r="K67" s="17"/>
-      <c r="L67" s="46"/>
-      <c r="M67" s="46"/>
+      <c r="L67" s="44"/>
+      <c r="M67" s="44"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
     </row>
-    <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="59" t="s">
+    <row r="68" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="58">
+      <c r="B68" s="56">
         <v>1699.3</v>
       </c>
-      <c r="C68" s="58">
+      <c r="C68" s="56">
         <v>3226.1</v>
       </c>
-      <c r="D68" s="66">
+      <c r="D68" s="64">
         <v>4988.5</v>
       </c>
-      <c r="E68" s="66">
+      <c r="E68" s="64">
         <v>6651.9</v>
       </c>
-      <c r="F68" s="66">
+      <c r="F68" s="64">
         <v>8409.4</v>
       </c>
-      <c r="G68" s="66">
+      <c r="G68" s="64">
         <v>10059.200000000001</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="64">
+        <v>11702.5</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
-      <c r="L68" s="46"/>
-      <c r="M68" s="46"/>
+      <c r="L68" s="44"/>
+      <c r="M68" s="44"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
     </row>
-    <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="59" t="s">
+    <row r="69" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="B69" s="58">
+      <c r="B69" s="56">
         <v>20</v>
       </c>
-      <c r="C69" s="58">
+      <c r="C69" s="56">
         <v>53</v>
       </c>
-      <c r="D69" s="66">
+      <c r="D69" s="64">
         <v>93</v>
       </c>
-      <c r="E69" s="66">
+      <c r="E69" s="64">
         <v>133</v>
       </c>
-      <c r="F69" s="66">
+      <c r="F69" s="64">
         <v>173</v>
       </c>
-      <c r="G69" s="66">
+      <c r="G69" s="64">
         <v>213</v>
       </c>
-      <c r="H69" s="17"/>
+      <c r="H69" s="64">
+        <v>243</v>
+      </c>
       <c r="I69" s="17"/>
       <c r="J69" s="17"/>
       <c r="K69" s="17"/>
-      <c r="L69" s="46"/>
-      <c r="M69" s="46"/>
+      <c r="L69" s="44"/>
+      <c r="M69" s="44"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
     </row>
-    <row r="70" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A70" s="52" t="s">
+    <row r="70" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="53"/>
-[...5 lines deleted...]
-      <c r="H70" s="19"/>
+      <c r="B70" s="51"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="51"/>
+      <c r="E70" s="64"/>
+      <c r="F70" s="64"/>
+      <c r="G70" s="64"/>
+      <c r="H70" s="64"/>
       <c r="I70" s="19"/>
       <c r="J70" s="19"/>
       <c r="K70" s="19"/>
-      <c r="L70" s="46"/>
-      <c r="M70" s="46"/>
+      <c r="L70" s="44"/>
+      <c r="M70" s="44"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
     </row>
-    <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="62" t="s">
+    <row r="71" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="58">
+      <c r="B71" s="56">
         <v>367.9</v>
       </c>
-      <c r="C71" s="58">
+      <c r="C71" s="56">
         <v>737.3</v>
       </c>
-      <c r="D71" s="66">
+      <c r="D71" s="64">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="66">
+      <c r="E71" s="64">
         <v>1247.3</v>
       </c>
-      <c r="F71" s="66">
+      <c r="F71" s="64">
         <v>1584.2</v>
       </c>
-      <c r="G71" s="66">
+      <c r="G71" s="64">
         <v>1983.4</v>
       </c>
-      <c r="H71" s="12"/>
+      <c r="H71" s="64">
+        <v>2455.1</v>
+      </c>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="18"/>
       <c r="M71" s="17"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
     </row>
-    <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="57" t="s">
+    <row r="72" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="58">
+      <c r="B72" s="56">
         <v>367.9</v>
       </c>
-      <c r="C72" s="58">
+      <c r="C72" s="56">
         <v>737.3</v>
       </c>
-      <c r="D72" s="66">
+      <c r="D72" s="64">
         <v>1029.7</v>
       </c>
-      <c r="E72" s="66">
+      <c r="E72" s="64">
         <v>1247.3</v>
       </c>
-      <c r="F72" s="66">
+      <c r="F72" s="64">
         <v>1584.2</v>
       </c>
-      <c r="G72" s="66">
+      <c r="G72" s="64">
         <v>1983.4</v>
       </c>
-      <c r="H72" s="18"/>
-[...4 lines deleted...]
-      <c r="M72" s="46"/>
+      <c r="H72" s="64">
+        <v>2455.1</v>
+      </c>
+      <c r="I72" s="42"/>
+      <c r="J72" s="42"/>
+      <c r="K72" s="42"/>
+      <c r="L72" s="44"/>
+      <c r="M72" s="44"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
     </row>
-    <row r="73" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A73" s="52" t="s">
+    <row r="73" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="54"/>
-[...10 lines deleted...]
-      <c r="M73" s="46"/>
+      <c r="B73" s="52"/>
+      <c r="C73" s="56"/>
+      <c r="D73" s="51"/>
+      <c r="E73" s="64"/>
+      <c r="F73" s="64"/>
+      <c r="G73" s="64"/>
+      <c r="H73" s="64"/>
+      <c r="I73" s="42"/>
+      <c r="J73" s="42"/>
+      <c r="K73" s="42"/>
+      <c r="L73" s="44"/>
+      <c r="M73" s="44"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
     </row>
-    <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="62" t="s">
+    <row r="74" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B74" s="58">
+      <c r="B74" s="56">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C74" s="58">
+      <c r="C74" s="56">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D74" s="66">
+      <c r="D74" s="64">
         <v>13.7</v>
       </c>
-      <c r="E74" s="66">
+      <c r="E74" s="64">
         <v>18.3</v>
       </c>
-      <c r="F74" s="66">
+      <c r="F74" s="64">
         <v>21.7</v>
       </c>
-      <c r="G74" s="66">
+      <c r="G74" s="64">
         <v>24.7</v>
       </c>
-      <c r="H74" s="12"/>
+      <c r="H74" s="64">
+        <v>28.2</v>
+      </c>
       <c r="I74" s="19"/>
       <c r="J74" s="19"/>
       <c r="K74" s="14"/>
       <c r="L74" s="18"/>
-      <c r="M74" s="46"/>
+      <c r="M74" s="44"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
     </row>
-    <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="60" t="s">
+    <row r="75" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="58">
+      <c r="B75" s="56">
         <v>1.6</v>
       </c>
-      <c r="C75" s="58">
+      <c r="C75" s="56">
         <v>3.3</v>
       </c>
-      <c r="D75" s="66">
+      <c r="D75" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E75" s="66">
+      <c r="E75" s="64">
         <v>6.6</v>
       </c>
-      <c r="F75" s="66">
+      <c r="F75" s="64">
         <v>7.7</v>
       </c>
-      <c r="G75" s="66">
+      <c r="G75" s="64">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H75" s="17"/>
-[...4 lines deleted...]
-      <c r="M75" s="46"/>
+      <c r="H75" s="64">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I75" s="42"/>
+      <c r="J75" s="42"/>
+      <c r="K75" s="42"/>
+      <c r="L75" s="44"/>
+      <c r="M75" s="44"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
     </row>
-    <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="63" t="s">
+    <row r="76" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="58">
+      <c r="B76" s="56">
         <v>3.3</v>
       </c>
-      <c r="C76" s="58">
+      <c r="C76" s="56">
         <v>5.3</v>
       </c>
-      <c r="D76" s="66">
+      <c r="D76" s="64">
         <v>7.6</v>
       </c>
-      <c r="E76" s="66">
+      <c r="E76" s="64">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F76" s="66">
+      <c r="F76" s="64">
         <v>11.2</v>
       </c>
-      <c r="G76" s="66">
+      <c r="G76" s="64">
         <v>12.4</v>
       </c>
-      <c r="H76" s="18"/>
-[...4 lines deleted...]
-      <c r="M76" s="46"/>
+      <c r="H76" s="64">
+        <v>14.3</v>
+      </c>
+      <c r="I76" s="42"/>
+      <c r="J76" s="42"/>
+      <c r="K76" s="42"/>
+      <c r="L76" s="44"/>
+      <c r="M76" s="44"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
     </row>
-    <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="60" t="s">
+    <row r="77" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B77" s="58">
+      <c r="B77" s="56">
         <v>0.2</v>
       </c>
-      <c r="C77" s="58">
+      <c r="C77" s="56">
         <v>0.7</v>
       </c>
-      <c r="D77" s="66">
+      <c r="D77" s="64">
         <v>1.2</v>
       </c>
-      <c r="E77" s="66">
+      <c r="E77" s="64">
         <v>2</v>
       </c>
-      <c r="F77" s="66">
+      <c r="F77" s="64">
         <v>2.8</v>
       </c>
-      <c r="G77" s="66">
+      <c r="G77" s="64">
         <v>3.5</v>
       </c>
-      <c r="H77" s="18"/>
-[...4 lines deleted...]
-      <c r="M77" s="46"/>
+      <c r="H77" s="64">
+        <v>4.2</v>
+      </c>
+      <c r="I77" s="42"/>
+      <c r="J77" s="42"/>
+      <c r="K77" s="42"/>
+      <c r="L77" s="44"/>
+      <c r="M77" s="44"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
     </row>
-    <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="52" t="s">
+    <row r="78" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="53"/>
-[...10 lines deleted...]
-      <c r="M78" s="46"/>
+      <c r="B78" s="51"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="51"/>
+      <c r="E78" s="64"/>
+      <c r="F78" s="64"/>
+      <c r="G78" s="64"/>
+      <c r="H78" s="64"/>
+      <c r="I78" s="42"/>
+      <c r="J78" s="42"/>
+      <c r="K78" s="42"/>
+      <c r="L78" s="44"/>
+      <c r="M78" s="44"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
     </row>
-    <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="62" t="s">
+    <row r="79" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B79" s="58">
+      <c r="B79" s="56">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C79" s="58">
+      <c r="C79" s="56">
         <v>36.5</v>
       </c>
-      <c r="D79" s="66">
+      <c r="D79" s="64">
         <v>51.5</v>
       </c>
-      <c r="E79" s="66">
+      <c r="E79" s="64">
         <v>74.3</v>
       </c>
-      <c r="F79" s="66">
+      <c r="F79" s="64">
         <v>83.4</v>
       </c>
-      <c r="G79" s="66">
+      <c r="G79" s="64">
         <v>100.1</v>
       </c>
-      <c r="H79" s="12"/>
+      <c r="H79" s="64">
+        <v>123.2</v>
+      </c>
       <c r="I79" s="14"/>
       <c r="J79" s="19"/>
       <c r="K79" s="14"/>
       <c r="L79" s="18"/>
       <c r="M79" s="17"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
     </row>
-    <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="59" t="s">
+    <row r="80" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B80" s="58">
+      <c r="B80" s="56">
         <v>0.1</v>
       </c>
-      <c r="C80" s="58">
+      <c r="C80" s="56">
         <v>3.5</v>
       </c>
-      <c r="D80" s="66">
+      <c r="D80" s="64">
         <v>6.8</v>
       </c>
-      <c r="E80" s="66">
+      <c r="E80" s="64">
         <v>10.1</v>
       </c>
-      <c r="F80" s="66">
+      <c r="F80" s="64">
         <v>13.1</v>
       </c>
-      <c r="G80" s="66">
+      <c r="G80" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="H80" s="17"/>
-[...4 lines deleted...]
-      <c r="M80" s="46"/>
+      <c r="H80" s="64">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I80" s="42"/>
+      <c r="J80" s="42"/>
+      <c r="K80" s="42"/>
+      <c r="L80" s="44"/>
+      <c r="M80" s="44"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
     </row>
-    <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="63" t="s">
+    <row r="81" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B81" s="58">
+      <c r="B81" s="56">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C81" s="58">
+      <c r="C81" s="56">
         <v>33.1</v>
       </c>
-      <c r="D81" s="66">
+      <c r="D81" s="64">
         <v>44.7</v>
       </c>
-      <c r="E81" s="66">
+      <c r="E81" s="64">
         <v>64.2</v>
       </c>
-      <c r="F81" s="66">
+      <c r="F81" s="64">
         <v>70.3</v>
       </c>
-      <c r="G81" s="66">
+      <c r="G81" s="64">
         <v>84</v>
       </c>
-      <c r="H81" s="17"/>
-[...4 lines deleted...]
-      <c r="M81" s="46"/>
+      <c r="H81" s="64">
+        <v>104.1</v>
+      </c>
+      <c r="I81" s="42"/>
+      <c r="J81" s="42"/>
+      <c r="K81" s="42"/>
+      <c r="L81" s="44"/>
+      <c r="M81" s="44"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
     </row>
-    <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="52" t="s">
+    <row r="82" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="53"/>
-[...10 lines deleted...]
-      <c r="M82" s="46"/>
+      <c r="B82" s="51"/>
+      <c r="C82" s="56"/>
+      <c r="D82" s="51"/>
+      <c r="E82" s="64"/>
+      <c r="F82" s="64"/>
+      <c r="G82" s="64"/>
+      <c r="H82" s="64"/>
+      <c r="I82" s="42"/>
+      <c r="J82" s="42"/>
+      <c r="K82" s="42"/>
+      <c r="L82" s="44"/>
+      <c r="M82" s="44"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
     </row>
-    <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="57" t="s">
+    <row r="83" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B83" s="58">
+      <c r="B83" s="56">
         <v>581</v>
       </c>
-      <c r="C83" s="58">
+      <c r="C83" s="56">
         <v>1153</v>
       </c>
-      <c r="D83" s="66">
+      <c r="D83" s="64">
         <v>1685</v>
       </c>
-      <c r="E83" s="66">
+      <c r="E83" s="64">
         <v>2274</v>
       </c>
-      <c r="F83" s="66">
+      <c r="F83" s="64">
         <v>2833</v>
       </c>
-      <c r="G83" s="66">
+      <c r="G83" s="64">
         <v>3453</v>
       </c>
-      <c r="H83" s="12"/>
+      <c r="H83" s="64">
+        <v>4069</v>
+      </c>
       <c r="I83" s="19"/>
       <c r="J83" s="19"/>
       <c r="K83" s="19"/>
       <c r="L83" s="18"/>
-      <c r="M83" s="46"/>
+      <c r="M83" s="44"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
     </row>
-    <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="60" t="s">
+    <row r="84" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B84" s="58">
+      <c r="B84" s="56">
         <v>581</v>
       </c>
-      <c r="C84" s="58">
+      <c r="C84" s="56">
         <v>1153</v>
       </c>
-      <c r="D84" s="66">
+      <c r="D84" s="64">
         <v>1685</v>
       </c>
-      <c r="E84" s="66">
+      <c r="E84" s="64">
         <v>2274</v>
       </c>
-      <c r="F84" s="66">
+      <c r="F84" s="64">
         <v>2833</v>
       </c>
-      <c r="G84" s="66">
+      <c r="G84" s="64">
         <v>3453</v>
       </c>
-      <c r="H84" s="17"/>
-[...4 lines deleted...]
-      <c r="M84" s="46"/>
+      <c r="H84" s="64">
+        <v>4069</v>
+      </c>
+      <c r="I84" s="42"/>
+      <c r="J84" s="42"/>
+      <c r="K84" s="42"/>
+      <c r="L84" s="44"/>
+      <c r="M84" s="44"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
     </row>
-    <row r="85" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="52" t="s">
+    <row r="85" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B85" s="49"/>
-[...10 lines deleted...]
-      <c r="M85" s="46"/>
+      <c r="B85" s="47"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="51"/>
+      <c r="E85" s="64"/>
+      <c r="F85" s="64"/>
+      <c r="G85" s="64"/>
+      <c r="H85" s="64"/>
+      <c r="I85" s="42"/>
+      <c r="J85" s="42"/>
+      <c r="K85" s="42"/>
+      <c r="L85" s="44"/>
+      <c r="M85" s="44"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
     </row>
-    <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="57" t="s">
+    <row r="86" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="58">
+      <c r="B86" s="56">
         <v>289.2</v>
       </c>
-      <c r="C86" s="58">
+      <c r="C86" s="56">
         <v>540.6</v>
       </c>
-      <c r="D86" s="66">
+      <c r="D86" s="64">
         <v>2491.9</v>
       </c>
-      <c r="E86" s="66">
+      <c r="E86" s="64">
         <v>1131.3</v>
       </c>
-      <c r="F86" s="66">
+      <c r="F86" s="64">
         <v>1472.5</v>
       </c>
-      <c r="G86" s="66">
+      <c r="G86" s="64">
         <v>1866.4</v>
       </c>
-      <c r="H86" s="12"/>
+      <c r="H86" s="64">
+        <v>2247.5</v>
+      </c>
       <c r="I86" s="19"/>
       <c r="J86" s="19"/>
       <c r="K86" s="19"/>
       <c r="L86" s="18"/>
-      <c r="M86" s="46"/>
+      <c r="M86" s="44"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
     </row>
-    <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="60" t="s">
+    <row r="87" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B87" s="58">
+      <c r="B87" s="56">
         <v>289.2</v>
       </c>
-      <c r="C87" s="58">
+      <c r="C87" s="56">
         <v>540.6</v>
       </c>
-      <c r="D87" s="66">
+      <c r="D87" s="64">
         <v>2491.9</v>
       </c>
-      <c r="E87" s="66">
+      <c r="E87" s="64">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F87" s="66">
+      <c r="F87" s="64">
         <v>1462.7</v>
       </c>
-      <c r="G87" s="66">
+      <c r="G87" s="64">
         <v>1850.1</v>
       </c>
-      <c r="H87" s="17"/>
-[...4 lines deleted...]
-      <c r="M87" s="46"/>
+      <c r="H87" s="64">
+        <v>2225.6999999999998</v>
+      </c>
+      <c r="I87" s="42"/>
+      <c r="J87" s="42"/>
+      <c r="K87" s="42"/>
+      <c r="L87" s="44"/>
+      <c r="M87" s="44"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
     </row>
-    <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="60" t="s">
+    <row r="88" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B88" s="61" t="s">
+      <c r="B88" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="58" t="s">
+      <c r="C88" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="D88" s="53"/>
-      <c r="E88" s="66">
+      <c r="D88" s="51"/>
+      <c r="E88" s="64">
         <v>3.7</v>
       </c>
-      <c r="F88" s="66">
+      <c r="F88" s="64">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G88" s="66">
+      <c r="G88" s="64">
         <v>16.3</v>
       </c>
-      <c r="H88" s="17"/>
-[...4 lines deleted...]
-      <c r="M88" s="46"/>
+      <c r="H88" s="64">
+        <v>21.8</v>
+      </c>
+      <c r="I88" s="42"/>
+      <c r="J88" s="42"/>
+      <c r="K88" s="42"/>
+      <c r="L88" s="44"/>
+      <c r="M88" s="44"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
     </row>
-    <row r="89" spans="1:21" s="13" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
-      <c r="A89" s="52" t="s">
+    <row r="89" spans="1:21" s="13" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B89" s="53"/>
-[...10 lines deleted...]
-      <c r="M89" s="46"/>
+      <c r="B89" s="51"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="51"/>
+      <c r="E89" s="64"/>
+      <c r="F89" s="64"/>
+      <c r="G89" s="64"/>
+      <c r="H89" s="64"/>
+      <c r="I89" s="42"/>
+      <c r="J89" s="42"/>
+      <c r="K89" s="42"/>
+      <c r="L89" s="44"/>
+      <c r="M89" s="44"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
     </row>
-    <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="57" t="s">
+    <row r="90" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B90" s="64">
+      <c r="B90" s="62">
         <v>72461</v>
       </c>
-      <c r="C90" s="58">
+      <c r="C90" s="56">
         <v>209303</v>
       </c>
-      <c r="D90" s="69">
+      <c r="D90" s="67">
         <v>295544</v>
       </c>
-      <c r="E90" s="66">
+      <c r="E90" s="64">
         <v>442253</v>
       </c>
-      <c r="F90" s="66">
+      <c r="F90" s="64">
         <v>499117</v>
       </c>
-      <c r="G90" s="66">
+      <c r="G90" s="64">
         <v>824196</v>
       </c>
-      <c r="H90" s="12"/>
+      <c r="H90" s="64">
+        <v>1068696</v>
+      </c>
       <c r="I90" s="19"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
       <c r="L90" s="18"/>
       <c r="M90" s="17"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
     </row>
-    <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="59" t="s">
+    <row r="91" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B91" s="61" t="s">
+      <c r="B91" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="58">
+      <c r="C91" s="56">
         <v>2000</v>
       </c>
-      <c r="D91" s="69">
+      <c r="D91" s="67">
         <v>4000</v>
       </c>
-      <c r="E91" s="66">
+      <c r="E91" s="64">
         <v>6000</v>
       </c>
-      <c r="F91" s="66">
+      <c r="F91" s="64">
         <v>6000</v>
       </c>
-      <c r="G91" s="66">
+      <c r="G91" s="64">
         <v>6000</v>
       </c>
-      <c r="H91" s="20"/>
-[...4 lines deleted...]
-      <c r="M91" s="48"/>
+      <c r="H91" s="64">
+        <v>6000</v>
+      </c>
+      <c r="I91" s="43"/>
+      <c r="J91" s="43"/>
+      <c r="K91" s="43"/>
+      <c r="L91" s="46"/>
+      <c r="M91" s="46"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
     </row>
-    <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="59" t="s">
+    <row r="92" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B92" s="64">
+      <c r="B92" s="62">
         <v>30124</v>
       </c>
-      <c r="C92" s="58">
+      <c r="C92" s="56">
         <v>51009</v>
       </c>
-      <c r="D92" s="69">
+      <c r="D92" s="67">
         <v>68023</v>
       </c>
-      <c r="E92" s="66">
+      <c r="E92" s="64">
         <v>85112</v>
       </c>
-      <c r="F92" s="66">
+      <c r="F92" s="64">
         <v>101469</v>
       </c>
-      <c r="G92" s="66">
+      <c r="G92" s="64">
         <v>115219</v>
       </c>
-      <c r="H92" s="20"/>
-[...4 lines deleted...]
-      <c r="M92" s="48"/>
+      <c r="H92" s="64">
+        <v>131099</v>
+      </c>
+      <c r="I92" s="43"/>
+      <c r="J92" s="43"/>
+      <c r="K92" s="43"/>
+      <c r="L92" s="46"/>
+      <c r="M92" s="46"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
     </row>
-    <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="59" t="s">
+    <row r="93" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="B93" s="64">
+      <c r="B93" s="62">
         <v>420</v>
       </c>
-      <c r="C93" s="58">
+      <c r="C93" s="56">
         <v>525</v>
       </c>
-      <c r="D93" s="69">
+      <c r="D93" s="67">
         <v>631</v>
       </c>
-      <c r="E93" s="66">
+      <c r="E93" s="64">
         <v>737</v>
       </c>
-      <c r="F93" s="66">
+      <c r="F93" s="64">
         <v>885</v>
       </c>
-      <c r="G93" s="66">
+      <c r="G93" s="64">
         <v>1033</v>
       </c>
-      <c r="H93" s="20"/>
-[...4 lines deleted...]
-      <c r="M93" s="48"/>
+      <c r="H93" s="64">
+        <v>1181</v>
+      </c>
+      <c r="I93" s="43"/>
+      <c r="J93" s="43"/>
+      <c r="K93" s="43"/>
+      <c r="L93" s="46"/>
+      <c r="M93" s="46"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
     </row>
-    <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="59" t="s">
+    <row r="94" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B94" s="64">
+      <c r="B94" s="62">
         <v>663</v>
       </c>
-      <c r="C94" s="58">
+      <c r="C94" s="56">
         <v>1247</v>
       </c>
-      <c r="D94" s="69">
+      <c r="D94" s="67">
         <v>1831</v>
       </c>
-      <c r="E94" s="66">
+      <c r="E94" s="64">
         <v>2414</v>
       </c>
-      <c r="F94" s="66">
+      <c r="F94" s="64">
         <v>3148</v>
       </c>
-      <c r="G94" s="66">
+      <c r="G94" s="64">
         <v>3882</v>
       </c>
-      <c r="H94" s="20"/>
-[...4 lines deleted...]
-      <c r="M94" s="48"/>
+      <c r="H94" s="64">
+        <v>5407</v>
+      </c>
+      <c r="I94" s="43"/>
+      <c r="J94" s="43"/>
+      <c r="K94" s="43"/>
+      <c r="L94" s="46"/>
+      <c r="M94" s="46"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
     </row>
-    <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="59" t="s">
+    <row r="95" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="64">
+      <c r="B95" s="62">
         <v>292</v>
       </c>
-      <c r="C95" s="58">
+      <c r="C95" s="56">
         <v>776</v>
       </c>
-      <c r="D95" s="69">
+      <c r="D95" s="67">
         <v>1261</v>
       </c>
-      <c r="E95" s="66">
+      <c r="E95" s="64">
         <v>1746</v>
       </c>
-      <c r="F95" s="66">
+      <c r="F95" s="64">
         <v>1746</v>
       </c>
-      <c r="G95" s="66">
+      <c r="G95" s="64">
         <v>1746</v>
       </c>
-      <c r="H95" s="20"/>
-[...4 lines deleted...]
-      <c r="M95" s="48"/>
+      <c r="H95" s="64">
+        <v>1746</v>
+      </c>
+      <c r="I95" s="43"/>
+      <c r="J95" s="43"/>
+      <c r="K95" s="43"/>
+      <c r="L95" s="46"/>
+      <c r="M95" s="46"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
     </row>
-    <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="59" t="s">
+    <row r="96" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="64">
+      <c r="B96" s="62">
         <v>8000</v>
       </c>
-      <c r="C96" s="58">
+      <c r="C96" s="56">
         <v>18333</v>
       </c>
-      <c r="D96" s="69">
+      <c r="D96" s="67">
         <v>25408</v>
       </c>
-      <c r="E96" s="66">
+      <c r="E96" s="64">
         <v>83183</v>
       </c>
-      <c r="F96" s="66">
+      <c r="F96" s="64">
         <v>88114</v>
       </c>
-      <c r="G96" s="66">
+      <c r="G96" s="64">
         <v>126997</v>
       </c>
-      <c r="H96" s="20"/>
-[...4 lines deleted...]
-      <c r="M96" s="48"/>
+      <c r="H96" s="64">
+        <v>135247</v>
+      </c>
+      <c r="I96" s="43"/>
+      <c r="J96" s="43"/>
+      <c r="K96" s="43"/>
+      <c r="L96" s="46"/>
+      <c r="M96" s="46"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
     </row>
-    <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="59" t="s">
+    <row r="97" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B97" s="61" t="s">
+      <c r="B97" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="C97" s="58">
+      <c r="C97" s="56">
         <v>824</v>
       </c>
-      <c r="D97" s="69">
+      <c r="D97" s="67">
         <v>1648</v>
       </c>
-      <c r="E97" s="66">
+      <c r="E97" s="64">
         <v>2472</v>
       </c>
-      <c r="F97" s="66">
+      <c r="F97" s="64">
         <v>2472</v>
       </c>
-      <c r="G97" s="66">
+      <c r="G97" s="64">
         <v>2472</v>
       </c>
-      <c r="H97" s="20"/>
-[...4 lines deleted...]
-      <c r="M97" s="48"/>
+      <c r="H97" s="64">
+        <v>2472</v>
+      </c>
+      <c r="I97" s="43"/>
+      <c r="J97" s="43"/>
+      <c r="K97" s="43"/>
+      <c r="L97" s="46"/>
+      <c r="M97" s="46"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
     </row>
-    <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="59" t="s">
+    <row r="98" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="64">
+      <c r="B98" s="62">
         <v>31698</v>
       </c>
-      <c r="C98" s="58">
+      <c r="C98" s="56">
         <v>118637</v>
       </c>
-      <c r="D98" s="69">
+      <c r="D98" s="67">
         <v>162103</v>
       </c>
-      <c r="E98" s="66">
+      <c r="E98" s="64">
         <v>215261</v>
       </c>
-      <c r="F98" s="66">
+      <c r="F98" s="64">
         <v>249516</v>
       </c>
-      <c r="G98" s="66">
+      <c r="G98" s="64">
         <v>482167</v>
       </c>
-      <c r="H98" s="20"/>
-[...4 lines deleted...]
-      <c r="M98" s="48"/>
+      <c r="H98" s="64">
+        <v>664017</v>
+      </c>
+      <c r="I98" s="43"/>
+      <c r="J98" s="43"/>
+      <c r="K98" s="43"/>
+      <c r="L98" s="46"/>
+      <c r="M98" s="46"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
     </row>
-    <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A99" s="59" t="s">
+    <row r="99" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="64">
+      <c r="B99" s="62">
         <v>33</v>
       </c>
-      <c r="C99" s="58">
+      <c r="C99" s="56">
         <v>61</v>
       </c>
-      <c r="D99" s="69">
+      <c r="D99" s="67">
         <v>89</v>
       </c>
-      <c r="E99" s="66">
+      <c r="E99" s="64">
         <v>117</v>
       </c>
-      <c r="F99" s="66">
+      <c r="F99" s="64">
         <v>124</v>
       </c>
-      <c r="G99" s="66">
+      <c r="G99" s="64">
         <v>131</v>
       </c>
-      <c r="H99" s="20"/>
-[...4 lines deleted...]
-      <c r="M99" s="48"/>
+      <c r="H99" s="64">
+        <v>137</v>
+      </c>
+      <c r="I99" s="43"/>
+      <c r="J99" s="43"/>
+      <c r="K99" s="43"/>
+      <c r="L99" s="46"/>
+      <c r="M99" s="46"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
     </row>
-    <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="59" t="s">
+    <row r="100" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B100" s="64">
+      <c r="B100" s="62">
         <v>1000</v>
       </c>
-      <c r="C100" s="58">
+      <c r="C100" s="56">
         <v>15493</v>
       </c>
-      <c r="D100" s="69">
+      <c r="D100" s="67">
         <v>29987</v>
       </c>
-      <c r="E100" s="66">
+      <c r="E100" s="64">
         <v>44480</v>
       </c>
-      <c r="F100" s="66">
+      <c r="F100" s="64">
         <v>44747</v>
       </c>
-      <c r="G100" s="66">
+      <c r="G100" s="64">
         <v>83486</v>
       </c>
-      <c r="H100" s="20"/>
-[...4 lines deleted...]
-      <c r="M100" s="48"/>
+      <c r="H100" s="64">
+        <v>120160</v>
+      </c>
+      <c r="I100" s="43"/>
+      <c r="J100" s="43"/>
+      <c r="K100" s="43"/>
+      <c r="L100" s="46"/>
+      <c r="M100" s="46"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
     </row>
-    <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="59" t="s">
+    <row r="101" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="B101" s="64">
+      <c r="B101" s="62">
         <v>230</v>
       </c>
-      <c r="C101" s="58">
+      <c r="C101" s="56">
         <v>397</v>
       </c>
-      <c r="D101" s="69">
+      <c r="D101" s="67">
         <v>564</v>
       </c>
-      <c r="E101" s="66">
+      <c r="E101" s="64">
         <v>730</v>
       </c>
-      <c r="F101" s="66">
+      <c r="F101" s="64">
         <v>897</v>
       </c>
-      <c r="G101" s="66">
+      <c r="G101" s="64">
         <v>1064</v>
       </c>
-      <c r="H101" s="20"/>
-[...4 lines deleted...]
-      <c r="M101" s="48"/>
+      <c r="H101" s="64">
+        <v>1230</v>
+      </c>
+      <c r="I101" s="43"/>
+      <c r="J101" s="43"/>
+      <c r="K101" s="43"/>
+      <c r="L101" s="46"/>
+      <c r="M101" s="46"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
     </row>
-    <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="52" t="s">
+    <row r="102" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B102" s="55"/>
-[...10 lines deleted...]
-      <c r="M102" s="48"/>
+      <c r="B102" s="53"/>
+      <c r="C102" s="56"/>
+      <c r="D102" s="51"/>
+      <c r="E102" s="64"/>
+      <c r="F102" s="64"/>
+      <c r="G102" s="64"/>
+      <c r="H102" s="64"/>
+      <c r="I102" s="43"/>
+      <c r="J102" s="43"/>
+      <c r="K102" s="43"/>
+      <c r="L102" s="46"/>
+      <c r="M102" s="46"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
     </row>
-    <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="62" t="s">
+    <row r="103" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B103" s="58">
+      <c r="B103" s="56">
         <v>21.1</v>
       </c>
-      <c r="C103" s="58">
+      <c r="C103" s="56">
         <v>41.6</v>
       </c>
-      <c r="D103" s="66">
+      <c r="D103" s="64">
         <v>59.7</v>
       </c>
-      <c r="E103" s="66">
+      <c r="E103" s="64">
         <v>77.8</v>
       </c>
-      <c r="F103" s="66">
+      <c r="F103" s="64">
         <v>99.3</v>
       </c>
-      <c r="G103" s="66">
+      <c r="G103" s="64">
         <v>121.4</v>
       </c>
-      <c r="H103" s="12"/>
+      <c r="H103" s="64">
+        <v>142.4</v>
+      </c>
       <c r="I103" s="19"/>
       <c r="J103" s="19"/>
       <c r="K103" s="14"/>
       <c r="L103" s="18"/>
-      <c r="M103" s="48"/>
+      <c r="M103" s="46"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
     </row>
-    <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A104" s="60" t="s">
+    <row r="104" spans="1:21" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="65">
+      <c r="B104" s="63">
         <v>21.1</v>
       </c>
-      <c r="C104" s="58">
+      <c r="C104" s="56">
         <v>41.6</v>
       </c>
-      <c r="D104" s="66">
+      <c r="D104" s="64">
         <v>59.7</v>
       </c>
-      <c r="E104" s="66">
+      <c r="E104" s="64">
         <v>77.8</v>
       </c>
-      <c r="F104" s="66">
+      <c r="F104" s="64">
         <v>99.3</v>
       </c>
-      <c r="G104" s="66">
+      <c r="G104" s="64">
         <v>121.4</v>
       </c>
-      <c r="H104" s="21"/>
-[...4 lines deleted...]
-      <c r="M104" s="46"/>
+      <c r="H104" s="64">
+        <v>142.4</v>
+      </c>
+      <c r="I104" s="42"/>
+      <c r="J104" s="42"/>
+      <c r="K104" s="42"/>
+      <c r="L104" s="44"/>
+      <c r="M104" s="44"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
     </row>
-    <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="70" t="s">
+    <row r="105" spans="1:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="B105" s="70"/>
-[...6 lines deleted...]
-      <c r="I105" s="70"/>
+      <c r="B105" s="68"/>
+      <c r="C105" s="68"/>
+      <c r="D105" s="68"/>
+      <c r="E105" s="68"/>
+      <c r="F105" s="68"/>
+      <c r="G105" s="68"/>
+      <c r="H105" s="68"/>
+      <c r="I105" s="68"/>
       <c r="J105" s="4"/>
       <c r="K105" s="3"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
     </row>
-    <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="71" t="s">
+    <row r="106" spans="1:21" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="B106" s="71"/>
-[...12 lines deleted...]
-    <row r="107" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B106" s="69"/>
+      <c r="C106" s="69"/>
+      <c r="D106" s="69"/>
+      <c r="E106" s="69"/>
+      <c r="F106" s="69"/>
+      <c r="G106" s="69"/>
+      <c r="H106" s="70"/>
+      <c r="I106" s="70"/>
+      <c r="J106" s="70"/>
+      <c r="K106" s="70"/>
+      <c r="L106" s="70"/>
+      <c r="M106" s="70"/>
+    </row>
+    <row r="107" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A105:I105"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>