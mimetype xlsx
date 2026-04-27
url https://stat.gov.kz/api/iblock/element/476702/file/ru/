--- v0 (2026-04-04)
+++ v1 (2026-04-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="540" yWindow="330" windowWidth="16635" windowHeight="12345" activeTab="2"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="4800" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -209,125 +209,125 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Серікбаева Мөлдір Болатқызы</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
-    <t>+7 7172749571</t>
-[...1 lines deleted...]
-  <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">m.serikbaeva@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Водоснабжение сбор обработка и удаление отходов деятельн по ликвидац загрязнен в РК</t>
   </si>
   <si>
     <t xml:space="preserve">тыс.куб.м        </t>
   </si>
   <si>
     <t>Произведено продукции в натуральном выражении</t>
   </si>
   <si>
     <t>С 2000 года</t>
   </si>
   <si>
     <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Республике Казахстан за 2026 год</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
+  </si>
+  <si>
+    <t>Жұманазаров Дінмұхаммед Ерманханұлы</t>
+  </si>
+  <si>
+    <t>+7 7172 749314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.zhumanazarov@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -354,50 +354,51 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -442,50 +443,55 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -532,51 +538,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -699,50 +705,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1009,66 +1021,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.serikbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="22"/>
     <col min="257" max="257" width="42.28515625" style="22" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="22" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="22"/>
     <col min="513" max="513" width="42.28515625" style="22" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="22" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="22"/>
     <col min="769" max="769" width="42.28515625" style="22" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="22" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="22"/>
     <col min="1025" max="1025" width="42.28515625" style="22" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="22" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="22"/>
     <col min="1281" max="1281" width="42.28515625" style="22" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="22" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="22"/>
     <col min="1537" max="1537" width="42.28515625" style="22" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="22" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="22"/>
     <col min="1793" max="1793" width="42.28515625" style="22" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="22" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="22"/>
@@ -1220,260 +1232,260 @@
     <col min="14338" max="14338" width="97.7109375" style="22" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="22"/>
     <col min="14593" max="14593" width="42.28515625" style="22" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="22" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="22"/>
     <col min="14849" max="14849" width="42.28515625" style="22" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="22" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="22"/>
     <col min="15105" max="15105" width="42.28515625" style="22" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="22" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="22"/>
     <col min="15361" max="15361" width="42.28515625" style="22" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="22" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="22"/>
     <col min="15617" max="15617" width="42.28515625" style="22" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="22" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="22"/>
     <col min="15873" max="15873" width="42.28515625" style="22" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="22" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="22"/>
     <col min="16129" max="16129" width="42.28515625" style="22" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="22" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
-    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="24">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="26" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="25" customFormat="1">
+    <row r="10" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="25" customFormat="1" ht="18.75" customHeight="1">
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="29"/>
       <c r="M11" s="30"/>
     </row>
-    <row r="12" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="30"/>
     </row>
-    <row r="13" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1">
+    <row r="13" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="30"/>
     </row>
-    <row r="14" spans="1:13" s="25" customFormat="1" ht="34.5" customHeight="1">
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="30"/>
     </row>
-    <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M15" s="30"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
-        <v>46097</v>
+        <v>46129</v>
       </c>
       <c r="M16" s="36"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="M17" s="37"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="36"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="M19" s="37"/>
-[...2 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="B20" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="B20" s="38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="B21" s="39" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="M21" s="37"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="40"/>
       <c r="B22" s="41"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="43"/>
       <c r="M23" s="37"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="36"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="45"/>
     <col min="257" max="257" width="4.42578125" style="45" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="45" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="45"/>
     <col min="513" max="513" width="4.42578125" style="45" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="45" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="45"/>
     <col min="769" max="769" width="4.42578125" style="45" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="45" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="45"/>
     <col min="1025" max="1025" width="4.42578125" style="45" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="45" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="45"/>
     <col min="1281" max="1281" width="4.42578125" style="45" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="45" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="45"/>
     <col min="1537" max="1537" width="4.42578125" style="45" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="45" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="45"/>
     <col min="1793" max="1793" width="4.42578125" style="45" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="45" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="45"/>
@@ -1625,1574 +1637,1696 @@
     <col min="14338" max="14338" width="113.5703125" style="45" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="45"/>
     <col min="14593" max="14593" width="4.42578125" style="45" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="45" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="45"/>
     <col min="14849" max="14849" width="4.42578125" style="45" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="45" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="45"/>
     <col min="15105" max="15105" width="4.42578125" style="45" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="45" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="45"/>
     <col min="15361" max="15361" width="4.42578125" style="45" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="45" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="45"/>
     <col min="15617" max="15617" width="4.42578125" style="45" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="45" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="45"/>
     <col min="15873" max="15873" width="4.42578125" style="45" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="45" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="45"/>
     <col min="16129" max="16129" width="4.42578125" style="45" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="45" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="44"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="47" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="47" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="47" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="48" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="47" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="49" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A5" sqref="A5"/>
+      <selection pane="topRight" activeCell="E15" sqref="E15:E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="60" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
       <c r="J2" s="61"/>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="62"/>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1">
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="18"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11"/>
       <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="53" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="53" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="53" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="53" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1">
+    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="51"/>
       <c r="C5" s="54" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1">
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="56">
         <v>246875.6</v>
       </c>
       <c r="C6" s="58">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="17"/>
+      <c r="D6" s="63">
+        <v>647215.69999999995</v>
+      </c>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1">
+    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="56">
         <v>5669.7</v>
       </c>
       <c r="C7" s="58">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="17"/>
+      <c r="D7" s="63">
+        <v>16791.900000000001</v>
+      </c>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1">
+    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="56">
         <v>4748.3</v>
       </c>
       <c r="C8" s="58">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="17"/>
+      <c r="D8" s="63">
+        <v>13743.2</v>
+      </c>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1">
+    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="56">
         <v>5435.7</v>
       </c>
       <c r="C9" s="58">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="17"/>
+      <c r="D9" s="63">
+        <v>17152.599999999999</v>
+      </c>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1">
+    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="56">
         <v>4118.7</v>
       </c>
       <c r="C10" s="58">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="17"/>
+      <c r="D10" s="63">
+        <v>12858.3</v>
+      </c>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1">
+    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="56">
         <v>4757.2</v>
       </c>
       <c r="C11" s="58">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="17"/>
+      <c r="D11" s="63">
+        <v>14174.5</v>
+      </c>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1">
+    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="56">
         <v>3246</v>
       </c>
       <c r="C12" s="58">
         <v>7000</v>
       </c>
-      <c r="D12" s="17"/>
+      <c r="D12" s="63">
+        <v>11117.4</v>
+      </c>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="56">
         <v>3911.7</v>
       </c>
       <c r="C13" s="58">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="17"/>
+      <c r="D13" s="63">
+        <v>11452.8</v>
+      </c>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="56">
         <v>1541.1</v>
       </c>
       <c r="C14" s="58">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="17"/>
+      <c r="D14" s="63">
+        <v>5082.3999999999996</v>
+      </c>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1">
+    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="56">
         <v>27753.8</v>
       </c>
       <c r="C15" s="58">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="17"/>
+      <c r="D15" s="63">
+        <v>75708.399999999994</v>
+      </c>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" s="1" customFormat="1">
+    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="56">
         <v>4206.7</v>
       </c>
       <c r="C16" s="58">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="17"/>
+      <c r="D16" s="63">
+        <v>12636.1</v>
+      </c>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1">
+    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="56">
         <v>2298</v>
       </c>
       <c r="C17" s="58">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="17"/>
+      <c r="D17" s="63">
+        <v>6941.8</v>
+      </c>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1">
+    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="56">
         <v>106580.7</v>
       </c>
       <c r="C18" s="58">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="17"/>
+      <c r="D18" s="63">
+        <v>227734.5</v>
+      </c>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1">
+    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="56">
         <v>9168.1</v>
       </c>
       <c r="C19" s="58">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="17"/>
+      <c r="D19" s="63">
+        <v>26751.3</v>
+      </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1">
+    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="56">
         <v>2863.7</v>
       </c>
       <c r="C20" s="58">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="17"/>
+      <c r="D20" s="63">
+        <v>8720.5</v>
+      </c>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1">
+    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="56">
         <v>5148.5</v>
       </c>
       <c r="C21" s="58">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="17"/>
+      <c r="D21" s="63">
+        <v>18541.3</v>
+      </c>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1">
+    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="56">
         <v>4048.3</v>
       </c>
       <c r="C22" s="58">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="17"/>
+      <c r="D22" s="63">
+        <v>12174.3</v>
+      </c>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1">
+    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="56">
         <v>13593.9</v>
       </c>
       <c r="C23" s="58">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="17"/>
+      <c r="D23" s="63">
+        <v>43911.3</v>
+      </c>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13" s="1" customFormat="1">
+    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B24" s="56">
         <v>11652.9</v>
       </c>
       <c r="C24" s="58">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="17"/>
+      <c r="D24" s="63">
+        <v>34536.9</v>
+      </c>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1">
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="55" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B25" s="56">
         <v>21343.3</v>
       </c>
       <c r="C25" s="58">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="17"/>
+      <c r="D25" s="63">
+        <v>62979.6</v>
+      </c>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1">
+    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="55" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B26" s="56">
         <v>4789.3</v>
       </c>
       <c r="C26" s="58">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="17"/>
+      <c r="D26" s="63">
+        <v>14206.5</v>
+      </c>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1">
+    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="59"/>
-      <c r="D27" s="2"/>
+      <c r="D27" s="64"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="14"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
-    <row r="28" spans="1:13" s="1" customFormat="1">
+    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="56">
         <v>97297</v>
       </c>
       <c r="C28" s="58">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="17"/>
+      <c r="D28" s="63">
+        <v>295410.8</v>
+      </c>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1">
+    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="56">
         <v>2504.5</v>
       </c>
       <c r="C29" s="58">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="17"/>
+      <c r="D29" s="63">
+        <v>7587.8</v>
+      </c>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
-    <row r="30" spans="1:13" s="1" customFormat="1">
+    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="56">
         <v>2819</v>
       </c>
       <c r="C30" s="58">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="17"/>
+      <c r="D30" s="63">
+        <v>8653.1</v>
+      </c>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
-    <row r="31" spans="1:13" s="1" customFormat="1">
+    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="56">
         <v>4344.5</v>
       </c>
       <c r="C31" s="58">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="17"/>
+      <c r="D31" s="63">
+        <v>14258.7</v>
+      </c>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1">
+    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="56">
         <v>4118.7</v>
       </c>
       <c r="C32" s="58">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="17"/>
+      <c r="D32" s="63">
+        <v>12856.2</v>
+      </c>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1">
+    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="56">
         <v>2711.6</v>
       </c>
       <c r="C33" s="58">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="17"/>
+      <c r="D33" s="63">
+        <v>8151.7</v>
+      </c>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
     </row>
-    <row r="34" spans="1:13" s="1" customFormat="1">
+    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="56">
         <v>1762.4</v>
       </c>
       <c r="C34" s="58">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="17"/>
+      <c r="D34" s="63">
+        <v>5049.3999999999996</v>
+      </c>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
-    <row r="35" spans="1:13" s="1" customFormat="1">
+    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="56">
         <v>3911.7</v>
       </c>
       <c r="C35" s="58">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="17"/>
+      <c r="D35" s="63">
+        <v>11452.8</v>
+      </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
-    <row r="36" spans="1:13" s="1" customFormat="1">
+    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="56">
         <v>1521.1</v>
       </c>
       <c r="C36" s="58">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="17"/>
+      <c r="D36" s="63">
+        <v>5034.3999999999996</v>
+      </c>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
     </row>
-    <row r="37" spans="1:13" s="1" customFormat="1">
+    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="56">
         <v>9160</v>
       </c>
       <c r="C37" s="58">
         <v>18371</v>
       </c>
-      <c r="D37" s="17"/>
+      <c r="D37" s="63">
+        <v>27081.200000000001</v>
+      </c>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
     </row>
-    <row r="38" spans="1:13" s="1" customFormat="1">
+    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="56">
         <v>3855.9</v>
       </c>
       <c r="C38" s="58">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="17"/>
+      <c r="D38" s="63">
+        <v>11602</v>
+      </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
     </row>
-    <row r="39" spans="1:13" s="1" customFormat="1">
+    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="56">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="58">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="17"/>
+      <c r="D39" s="63">
+        <v>6660.2</v>
+      </c>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
     </row>
-    <row r="40" spans="1:13" s="1" customFormat="1">
+    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="56">
         <v>2408.5</v>
       </c>
       <c r="C40" s="58">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="17"/>
+      <c r="D40" s="63">
+        <v>7325.3</v>
+      </c>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
     </row>
-    <row r="41" spans="1:13" s="1" customFormat="1">
+    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="56">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="58">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="17"/>
+      <c r="D41" s="63">
+        <v>13361.4</v>
+      </c>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
-    <row r="42" spans="1:13" s="1" customFormat="1">
+    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="56">
         <v>2863.7</v>
       </c>
       <c r="C42" s="58">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="17"/>
+      <c r="D42" s="63">
+        <v>8720.5</v>
+      </c>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
     </row>
-    <row r="43" spans="1:13" s="1" customFormat="1">
+    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="56">
         <v>5104.5</v>
       </c>
       <c r="C43" s="58">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="17"/>
+      <c r="D43" s="63">
+        <v>18414.8</v>
+      </c>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
-    <row r="44" spans="1:13" s="1" customFormat="1">
+    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="56">
         <v>2337.4</v>
       </c>
       <c r="C44" s="58">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="17"/>
+      <c r="D44" s="63">
+        <v>7127.2</v>
+      </c>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:13" s="1" customFormat="1">
+    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="56">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="58">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="17"/>
+      <c r="D45" s="63">
+        <v>14985</v>
+      </c>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
-    <row r="46" spans="1:13" s="1" customFormat="1">
+    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="55" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B46" s="56">
         <v>10710.1</v>
       </c>
       <c r="C46" s="58">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="17"/>
+      <c r="D46" s="63">
+        <v>31878.1</v>
+      </c>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
     </row>
-    <row r="47" spans="1:13" s="1" customFormat="1">
+    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="55" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B47" s="56">
         <v>20787.5</v>
       </c>
       <c r="C47" s="58">
         <v>42064</v>
       </c>
-      <c r="D47" s="17"/>
+      <c r="D47" s="63">
+        <v>61394.6</v>
+      </c>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
     </row>
-    <row r="48" spans="1:13" s="1" customFormat="1">
+    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="55" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B48" s="56">
         <v>4789.3</v>
       </c>
       <c r="C48" s="58">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="17"/>
+      <c r="D48" s="63">
+        <v>13816.5</v>
+      </c>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
     </row>
-    <row r="49" spans="1:13" s="1" customFormat="1">
+    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="51"/>
       <c r="C49" s="59"/>
-      <c r="D49" s="2"/>
+      <c r="D49" s="64"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="14"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
-    <row r="50" spans="1:13" s="1" customFormat="1">
+    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="56">
         <v>149578.6</v>
       </c>
       <c r="C50" s="58">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="17"/>
+      <c r="D50" s="63">
+        <v>351804.9</v>
+      </c>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
     </row>
-    <row r="51" spans="1:13" s="1" customFormat="1">
+    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="56">
         <v>3165.2</v>
       </c>
       <c r="C51" s="58">
         <v>6345</v>
       </c>
-      <c r="D51" s="17"/>
+      <c r="D51" s="63">
+        <v>9204.1</v>
+      </c>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
     </row>
-    <row r="52" spans="1:13" s="1" customFormat="1">
+    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="56">
         <v>1929.3</v>
       </c>
       <c r="C52" s="58">
         <v>3625</v>
       </c>
-      <c r="D52" s="17"/>
+      <c r="D52" s="63">
+        <v>5090.1000000000004</v>
+      </c>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
     </row>
-    <row r="53" spans="1:13" s="1" customFormat="1">
+    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="56">
         <v>1091.2</v>
       </c>
       <c r="C53" s="58">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="17"/>
+      <c r="D53" s="63">
+        <v>2893.9</v>
+      </c>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
     </row>
-    <row r="54" spans="1:13" s="1" customFormat="1">
+    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="56">
         <v>0</v>
       </c>
       <c r="C54" s="58">
         <v>0.1</v>
       </c>
-      <c r="D54" s="17"/>
+      <c r="D54" s="63">
+        <v>2.1</v>
+      </c>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
-    <row r="55" spans="1:13" s="1" customFormat="1">
+    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="56">
         <v>2045.7</v>
       </c>
       <c r="C55" s="58">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="17"/>
+      <c r="D55" s="63">
+        <v>6022.9</v>
+      </c>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
     </row>
-    <row r="56" spans="1:13" s="1" customFormat="1">
+    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="56">
         <v>1483.7</v>
       </c>
       <c r="C56" s="58">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="17"/>
+      <c r="D56" s="63">
+        <v>6068</v>
+      </c>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
     </row>
-    <row r="57" spans="1:13" s="1" customFormat="1">
+    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="56">
         <v>20</v>
       </c>
       <c r="C57" s="58">
         <v>33</v>
       </c>
-      <c r="D57" s="17"/>
+      <c r="D57" s="63">
+        <v>48</v>
+      </c>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="I57" s="10"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
     </row>
-    <row r="58" spans="1:13" s="1" customFormat="1">
+    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="56">
         <v>18593.8</v>
       </c>
       <c r="C58" s="58">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="17"/>
+      <c r="D58" s="63">
+        <v>48627.3</v>
+      </c>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
     </row>
-    <row r="59" spans="1:13" s="1" customFormat="1">
+    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B59" s="56">
         <v>350.8</v>
       </c>
       <c r="C59" s="58">
         <v>683.5</v>
       </c>
-      <c r="D59" s="17"/>
+      <c r="D59" s="63">
+        <v>1034.0999999999999</v>
+      </c>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
     </row>
-    <row r="60" spans="1:13" s="1" customFormat="1">
+    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="56">
         <v>99.7</v>
       </c>
       <c r="C60" s="58">
         <v>185.1</v>
       </c>
-      <c r="D60" s="17"/>
+      <c r="D60" s="63">
+        <v>281.7</v>
+      </c>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
     </row>
-    <row r="61" spans="1:13" s="1" customFormat="1">
+    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B61" s="56">
         <v>104172.2</v>
       </c>
       <c r="C61" s="58">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="17"/>
+      <c r="D61" s="63">
+        <v>220409.2</v>
+      </c>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
     </row>
-    <row r="62" spans="1:13" s="1" customFormat="1">
+    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="56">
         <v>4704.7</v>
       </c>
       <c r="C62" s="58">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="17"/>
+      <c r="D62" s="63">
+        <v>13389.9</v>
+      </c>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
     </row>
-    <row r="63" spans="1:13" s="1" customFormat="1">
+    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="56">
         <v>44</v>
       </c>
       <c r="C63" s="58">
         <v>88.9</v>
       </c>
-      <c r="D63" s="17"/>
+      <c r="D63" s="63">
+        <v>126.5</v>
+      </c>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
     </row>
-    <row r="64" spans="1:13" s="1" customFormat="1">
+    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="56">
         <v>1710.9</v>
       </c>
       <c r="C64" s="58">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="17"/>
+      <c r="D64" s="63">
+        <v>5047.1000000000004</v>
+      </c>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
     </row>
-    <row r="65" spans="1:27" s="1" customFormat="1">
+    <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="56">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="58">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="17"/>
+      <c r="D65" s="63">
+        <v>28926.3</v>
+      </c>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
     </row>
-    <row r="66" spans="1:27" s="13" customFormat="1">
+    <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="55" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="56">
         <v>942.8</v>
       </c>
       <c r="C66" s="58">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="17"/>
+      <c r="D66" s="63">
+        <v>2658.8</v>
+      </c>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
     </row>
-    <row r="67" spans="1:27" s="13" customFormat="1">
+    <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B67" s="56">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="58">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="17"/>
+      <c r="D67" s="63">
+        <v>1585</v>
+      </c>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="12"/>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
     </row>
-    <row r="68" spans="1:27" s="13" customFormat="1">
+    <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B68" s="57" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C68" s="58">
         <v>195</v>
       </c>
-      <c r="D68" s="20"/>
+      <c r="D68" s="63">
+        <v>390</v>
+      </c>
       <c r="E68" s="20"/>
       <c r="F68" s="20"/>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
-    <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75">
+    <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="50" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="6"/>
       <c r="U69" s="7"/>
       <c r="V69" s="6"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="7"/>
       <c r="AA69" s="8"/>
     </row>
-    <row r="70" spans="1:27" s="4" customFormat="1" ht="12.75">
+    <row r="70" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="5"/>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="6"/>
       <c r="T70" s="7"/>
       <c r="U70" s="6"/>
       <c r="V70" s="7"/>
       <c r="W70" s="7"/>
       <c r="X70" s="8"/>
       <c r="Y70" s="7"/>