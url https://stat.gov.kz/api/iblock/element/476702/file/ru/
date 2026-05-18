--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="4800" windowHeight="12525"/>
+    <workbookView xWindow="23985" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -538,51 +538,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -697,64 +697,61 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1032,52 +1029,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="22"/>
     <col min="257" max="257" width="42.28515625" style="22" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="22" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="22"/>
     <col min="513" max="513" width="42.28515625" style="22" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="22" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="22"/>
     <col min="769" max="769" width="42.28515625" style="22" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="22" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="22"/>
     <col min="1025" max="1025" width="42.28515625" style="22" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="22" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="22"/>
     <col min="1281" max="1281" width="42.28515625" style="22" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="22" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="22"/>
     <col min="1537" max="1537" width="42.28515625" style="22" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="22" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="22"/>
@@ -1356,60 +1353,60 @@
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13" s="25" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
-        <v>46129</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
-        <v>46157</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>63</v>
       </c>
@@ -1684,86 +1681,86 @@
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="47"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="48" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="49" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA70"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E15" sqref="E15:E16"/>
+      <selection pane="topRight" activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="61"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="18"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11"/>
       <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="53" t="s">
@@ -1783,1509 +1780,1631 @@
       </c>
       <c r="I4" s="53" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="53" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="51"/>
       <c r="C5" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="60" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="56">
         <v>246875.6</v>
       </c>
       <c r="C6" s="58">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="60">
         <v>647215.69999999995</v>
       </c>
-      <c r="E6" s="17"/>
+      <c r="E6" s="60">
+        <v>903837.5</v>
+      </c>
       <c r="F6" s="17"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="56">
         <v>5669.7</v>
       </c>
       <c r="C7" s="58">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="63">
+      <c r="D7" s="60">
         <v>16791.900000000001</v>
       </c>
-      <c r="E7" s="17"/>
+      <c r="E7" s="60">
+        <v>22722.2</v>
+      </c>
       <c r="F7" s="17"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="56">
         <v>4748.3</v>
       </c>
       <c r="C8" s="58">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="60">
         <v>13743.2</v>
       </c>
-      <c r="E8" s="17"/>
+      <c r="E8" s="60">
+        <v>18272.8</v>
+      </c>
       <c r="F8" s="17"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="56">
         <v>5435.7</v>
       </c>
       <c r="C9" s="58">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="60">
         <v>17152.599999999999</v>
       </c>
-      <c r="E9" s="17"/>
+      <c r="E9" s="60">
+        <v>22429.4</v>
+      </c>
       <c r="F9" s="17"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="56">
         <v>4118.7</v>
       </c>
       <c r="C10" s="58">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="60">
         <v>12858.3</v>
       </c>
-      <c r="E10" s="17"/>
+      <c r="E10" s="60">
+        <v>17305</v>
+      </c>
       <c r="F10" s="17"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="56">
         <v>4757.2</v>
       </c>
       <c r="C11" s="58">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="63">
+      <c r="D11" s="60">
         <v>14174.5</v>
       </c>
-      <c r="E11" s="17"/>
+      <c r="E11" s="60">
+        <v>19235.2</v>
+      </c>
       <c r="F11" s="17"/>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="56">
         <v>3246</v>
       </c>
       <c r="C12" s="58">
         <v>7000</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="60">
         <v>11117.4</v>
       </c>
-      <c r="E12" s="17"/>
+      <c r="E12" s="60">
+        <v>14197.7</v>
+      </c>
       <c r="F12" s="17"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="56">
         <v>3911.7</v>
       </c>
       <c r="C13" s="58">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="60">
         <v>11452.8</v>
       </c>
-      <c r="E13" s="17"/>
+      <c r="E13" s="60">
+        <v>15361.2</v>
+      </c>
       <c r="F13" s="17"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="56">
         <v>1541.1</v>
       </c>
       <c r="C14" s="58">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="63">
+      <c r="D14" s="60">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E14" s="17"/>
+      <c r="E14" s="60">
+        <v>7239.4</v>
+      </c>
       <c r="F14" s="17"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="56">
         <v>27753.8</v>
       </c>
       <c r="C15" s="58">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="63">
+      <c r="D15" s="60">
         <v>75708.399999999994</v>
       </c>
-      <c r="E15" s="17"/>
+      <c r="E15" s="60">
+        <v>103710</v>
+      </c>
       <c r="F15" s="17"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="56">
         <v>4206.7</v>
       </c>
       <c r="C16" s="58">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="60">
         <v>12636.1</v>
       </c>
-      <c r="E16" s="17"/>
+      <c r="E16" s="60">
+        <v>16937.7</v>
+      </c>
       <c r="F16" s="17"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="56">
         <v>2298</v>
       </c>
       <c r="C17" s="58">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="60">
         <v>6941.8</v>
       </c>
-      <c r="E17" s="17"/>
+      <c r="E17" s="60">
+        <v>9707.7999999999993</v>
+      </c>
       <c r="F17" s="17"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="56">
         <v>106580.7</v>
       </c>
       <c r="C18" s="58">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="60">
         <v>227734.5</v>
       </c>
-      <c r="E18" s="17"/>
+      <c r="E18" s="60">
+        <v>335229.3</v>
+      </c>
       <c r="F18" s="17"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="56">
         <v>9168.1</v>
       </c>
       <c r="C19" s="58">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="60">
         <v>26751.3</v>
       </c>
-      <c r="E19" s="17"/>
+      <c r="E19" s="60">
+        <v>35982.800000000003</v>
+      </c>
       <c r="F19" s="17"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="56">
         <v>2863.7</v>
       </c>
       <c r="C20" s="58">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="60">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="17"/>
+      <c r="E20" s="60">
+        <v>11663.1</v>
+      </c>
       <c r="F20" s="17"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="56">
         <v>5148.5</v>
       </c>
       <c r="C21" s="58">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="60">
         <v>18541.3</v>
       </c>
-      <c r="E21" s="17"/>
+      <c r="E21" s="60">
+        <v>25510.5</v>
+      </c>
       <c r="F21" s="17"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="56">
         <v>4048.3</v>
       </c>
       <c r="C22" s="58">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="60">
         <v>12174.3</v>
       </c>
-      <c r="E22" s="17"/>
+      <c r="E22" s="60">
+        <v>16406.7</v>
+      </c>
       <c r="F22" s="17"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="56">
         <v>13593.9</v>
       </c>
       <c r="C23" s="58">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="63">
+      <c r="D23" s="60">
         <v>43911.3</v>
       </c>
-      <c r="E23" s="17"/>
+      <c r="E23" s="60">
+        <v>61479.5</v>
+      </c>
       <c r="F23" s="17"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="56">
         <v>11652.9</v>
       </c>
       <c r="C24" s="58">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="63">
+      <c r="D24" s="60">
         <v>34536.9</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="60">
+        <v>46623.199999999997</v>
+      </c>
       <c r="F24" s="17"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="55" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="56">
         <v>21343.3</v>
       </c>
       <c r="C25" s="58">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="63">
+      <c r="D25" s="60">
         <v>62979.6</v>
       </c>
-      <c r="E25" s="17"/>
+      <c r="E25" s="60">
+        <v>84673.9</v>
+      </c>
       <c r="F25" s="17"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="56">
         <v>4789.3</v>
       </c>
       <c r="C26" s="58">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="60">
         <v>14206.5</v>
       </c>
-      <c r="E26" s="17"/>
+      <c r="E26" s="60">
+        <v>19150.3</v>
+      </c>
       <c r="F26" s="17"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="59"/>
-      <c r="D27" s="64"/>
-      <c r="E27" s="2"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="14"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="56">
         <v>97297</v>
       </c>
       <c r="C28" s="58">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="60">
         <v>295410.8</v>
       </c>
-      <c r="E28" s="17"/>
+      <c r="E28" s="60">
+        <v>398222.4</v>
+      </c>
       <c r="F28" s="17"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="56">
         <v>2504.5</v>
       </c>
       <c r="C29" s="58">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="60">
         <v>7587.8</v>
       </c>
-      <c r="E29" s="17"/>
+      <c r="E29" s="60">
+        <v>10311.799999999999</v>
+      </c>
       <c r="F29" s="17"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="56">
         <v>2819</v>
       </c>
       <c r="C30" s="58">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="60">
         <v>8653.1</v>
       </c>
-      <c r="E30" s="17"/>
+      <c r="E30" s="60">
+        <v>11695.1</v>
+      </c>
       <c r="F30" s="17"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="56">
         <v>4344.5</v>
       </c>
       <c r="C31" s="58">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="60">
         <v>14258.7</v>
       </c>
-      <c r="E31" s="17"/>
+      <c r="E31" s="60">
+        <v>18904.8</v>
+      </c>
       <c r="F31" s="17"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="56">
         <v>4118.7</v>
       </c>
       <c r="C32" s="58">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="60">
         <v>12856.2</v>
       </c>
-      <c r="E32" s="17"/>
+      <c r="E32" s="60">
+        <v>17301.099999999999</v>
+      </c>
       <c r="F32" s="17"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="56">
         <v>2711.6</v>
       </c>
       <c r="C33" s="58">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="60">
         <v>8151.7</v>
       </c>
-      <c r="E33" s="17"/>
+      <c r="E33" s="60">
+        <v>11169.7</v>
+      </c>
       <c r="F33" s="17"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="56">
         <v>1762.4</v>
       </c>
       <c r="C34" s="58">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="60">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E34" s="17"/>
+      <c r="E34" s="60">
+        <v>6710</v>
+      </c>
       <c r="F34" s="17"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="56">
         <v>3911.7</v>
       </c>
       <c r="C35" s="58">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="60">
         <v>11452.8</v>
       </c>
-      <c r="E35" s="17"/>
+      <c r="E35" s="60">
+        <v>15361.2</v>
+      </c>
       <c r="F35" s="17"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="56">
         <v>1521.1</v>
       </c>
       <c r="C36" s="58">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="60">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E36" s="17"/>
+      <c r="E36" s="60">
+        <v>7006.4</v>
+      </c>
       <c r="F36" s="17"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="56">
         <v>9160</v>
       </c>
       <c r="C37" s="58">
         <v>18371</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="60">
         <v>27081.200000000001</v>
       </c>
-      <c r="E37" s="17"/>
+      <c r="E37" s="60">
+        <v>36481.699999999997</v>
+      </c>
       <c r="F37" s="17"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="56">
         <v>3855.9</v>
       </c>
       <c r="C38" s="58">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="60">
         <v>11602</v>
       </c>
-      <c r="E38" s="17"/>
+      <c r="E38" s="60">
+        <v>15533.1</v>
+      </c>
       <c r="F38" s="17"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="56">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="58">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="60">
         <v>6660.2</v>
       </c>
-      <c r="E39" s="17"/>
+      <c r="E39" s="60">
+        <v>9324.5</v>
+      </c>
       <c r="F39" s="17"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="56">
         <v>2408.5</v>
       </c>
       <c r="C40" s="58">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="63">
+      <c r="D40" s="60">
         <v>7325.3</v>
       </c>
-      <c r="E40" s="17"/>
+      <c r="E40" s="60">
+        <v>9895</v>
+      </c>
       <c r="F40" s="17"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="56">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="58">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="63">
+      <c r="D41" s="60">
         <v>13361.4</v>
       </c>
-      <c r="E41" s="17"/>
+      <c r="E41" s="60">
+        <v>17694.400000000001</v>
+      </c>
       <c r="F41" s="17"/>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="56">
         <v>2863.7</v>
       </c>
       <c r="C42" s="58">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="60">
         <v>8720.5</v>
       </c>
-      <c r="E42" s="17"/>
+      <c r="E42" s="60">
+        <v>11663.1</v>
+      </c>
       <c r="F42" s="17"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="56">
         <v>5104.5</v>
       </c>
       <c r="C43" s="58">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="63">
+      <c r="D43" s="60">
         <v>18414.8</v>
       </c>
-      <c r="E43" s="17"/>
+      <c r="E43" s="60">
+        <v>25337.8</v>
+      </c>
       <c r="F43" s="17"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="56">
         <v>2337.4</v>
       </c>
       <c r="C44" s="58">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="63">
+      <c r="D44" s="60">
         <v>7127.2</v>
       </c>
-      <c r="E44" s="17"/>
+      <c r="E44" s="60">
+        <v>9609.1</v>
+      </c>
       <c r="F44" s="17"/>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="56">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="58">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="63">
+      <c r="D45" s="60">
         <v>14985</v>
       </c>
-      <c r="E45" s="17"/>
+      <c r="E45" s="60">
+        <v>19972.8</v>
+      </c>
       <c r="F45" s="17"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="56">
         <v>10710.1</v>
       </c>
       <c r="C46" s="58">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="63">
+      <c r="D46" s="60">
         <v>31878.1</v>
       </c>
-      <c r="E46" s="17"/>
+      <c r="E46" s="60">
+        <v>43009.3</v>
+      </c>
       <c r="F46" s="17"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="55" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="56">
         <v>20787.5</v>
       </c>
       <c r="C47" s="58">
         <v>42064</v>
       </c>
-      <c r="D47" s="63">
+      <c r="D47" s="60">
         <v>61394.6</v>
       </c>
-      <c r="E47" s="17"/>
+      <c r="E47" s="60">
+        <v>82676.100000000006</v>
+      </c>
       <c r="F47" s="17"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="56">
         <v>4789.3</v>
       </c>
       <c r="C48" s="58">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="63">
+      <c r="D48" s="60">
         <v>13816.5</v>
       </c>
-      <c r="E48" s="17"/>
+      <c r="E48" s="60">
+        <v>18565.3</v>
+      </c>
       <c r="F48" s="17"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="51"/>
       <c r="C49" s="59"/>
-      <c r="D49" s="64"/>
-      <c r="E49" s="2"/>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="14"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="56">
         <v>149578.6</v>
       </c>
       <c r="C50" s="58">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="63">
+      <c r="D50" s="60">
         <v>351804.9</v>
       </c>
-      <c r="E50" s="17"/>
+      <c r="E50" s="60">
+        <v>505615.2</v>
+      </c>
       <c r="F50" s="17"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="56">
         <v>3165.2</v>
       </c>
       <c r="C51" s="58">
         <v>6345</v>
       </c>
-      <c r="D51" s="63">
+      <c r="D51" s="60">
         <v>9204.1</v>
       </c>
-      <c r="E51" s="17"/>
+      <c r="E51" s="60">
+        <v>12410.4</v>
+      </c>
       <c r="F51" s="17"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="56">
         <v>1929.3</v>
       </c>
       <c r="C52" s="58">
         <v>3625</v>
       </c>
-      <c r="D52" s="63">
+      <c r="D52" s="60">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E52" s="17"/>
+      <c r="E52" s="60">
+        <v>6577.7</v>
+      </c>
       <c r="F52" s="17"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="56">
         <v>1091.2</v>
       </c>
       <c r="C53" s="58">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="63">
+      <c r="D53" s="60">
         <v>2893.9</v>
       </c>
-      <c r="E53" s="17"/>
+      <c r="E53" s="60">
+        <v>3524.6</v>
+      </c>
       <c r="F53" s="17"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="56">
         <v>0</v>
       </c>
       <c r="C54" s="58">
         <v>0.1</v>
       </c>
-      <c r="D54" s="63">
+      <c r="D54" s="60">
         <v>2.1</v>
       </c>
-      <c r="E54" s="17"/>
+      <c r="E54" s="60">
+        <v>3.8</v>
+      </c>
       <c r="F54" s="17"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="56">
         <v>2045.7</v>
       </c>
       <c r="C55" s="58">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="63">
+      <c r="D55" s="60">
         <v>6022.9</v>
       </c>
-      <c r="E55" s="17"/>
+      <c r="E55" s="60">
+        <v>8065.5</v>
+      </c>
       <c r="F55" s="17"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="56">
         <v>1483.7</v>
       </c>
       <c r="C56" s="58">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="63">
+      <c r="D56" s="60">
         <v>6068</v>
       </c>
-      <c r="E56" s="17"/>
+      <c r="E56" s="60">
+        <v>7487.7</v>
+      </c>
       <c r="F56" s="17"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="56">
         <v>20</v>
       </c>
       <c r="C57" s="58">
         <v>33</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="60">
         <v>48</v>
       </c>
-      <c r="E57" s="17"/>
+      <c r="E57" s="60">
+        <v>233</v>
+      </c>
       <c r="F57" s="17"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="I57" s="10"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="56">
         <v>18593.8</v>
       </c>
       <c r="C58" s="58">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="63">
+      <c r="D58" s="60">
         <v>48627.3</v>
       </c>
-      <c r="E58" s="17"/>
+      <c r="E58" s="60">
+        <v>67228.3</v>
+      </c>
       <c r="F58" s="17"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B59" s="56">
         <v>350.8</v>
       </c>
       <c r="C59" s="58">
         <v>683.5</v>
       </c>
-      <c r="D59" s="63">
+      <c r="D59" s="60">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E59" s="17"/>
+      <c r="E59" s="60">
+        <v>1404.6</v>
+      </c>
       <c r="F59" s="17"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="56">
         <v>99.7</v>
       </c>
       <c r="C60" s="58">
         <v>185.1</v>
       </c>
-      <c r="D60" s="63">
+      <c r="D60" s="60">
         <v>281.7</v>
       </c>
-      <c r="E60" s="17"/>
+      <c r="E60" s="60">
+        <v>383.3</v>
+      </c>
       <c r="F60" s="17"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B61" s="56">
         <v>104172.2</v>
       </c>
       <c r="C61" s="58">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="63">
+      <c r="D61" s="60">
         <v>220409.2</v>
       </c>
-      <c r="E61" s="17"/>
+      <c r="E61" s="60">
+        <v>325334.3</v>
+      </c>
       <c r="F61" s="17"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="56">
         <v>4704.7</v>
       </c>
       <c r="C62" s="58">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="63">
+      <c r="D62" s="60">
         <v>13389.9</v>
       </c>
-      <c r="E62" s="17"/>
+      <c r="E62" s="60">
+        <v>18288.400000000001</v>
+      </c>
       <c r="F62" s="17"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="56">
         <v>44</v>
       </c>
       <c r="C63" s="58">
         <v>88.9</v>
       </c>
-      <c r="D63" s="63">
+      <c r="D63" s="60">
         <v>126.5</v>
       </c>
-      <c r="E63" s="17"/>
+      <c r="E63" s="60">
+        <v>172.7</v>
+      </c>
       <c r="F63" s="17"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="56">
         <v>1710.9</v>
       </c>
       <c r="C64" s="58">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="63">
+      <c r="D64" s="60">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E64" s="17"/>
+      <c r="E64" s="60">
+        <v>6797.6</v>
+      </c>
       <c r="F64" s="17"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
     </row>
     <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="56">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="58">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="63">
+      <c r="D65" s="60">
         <v>28926.3</v>
       </c>
-      <c r="E65" s="17"/>
+      <c r="E65" s="60">
+        <v>41506.6</v>
+      </c>
       <c r="F65" s="17"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
     </row>
     <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="55" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="56">
         <v>942.8</v>
       </c>
       <c r="C66" s="58">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="63">
+      <c r="D66" s="60">
         <v>2658.8</v>
       </c>
-      <c r="E66" s="17"/>
+      <c r="E66" s="60">
+        <v>3613.9</v>
+      </c>
       <c r="F66" s="17"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
     </row>
     <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B67" s="56">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="58">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="63">
+      <c r="D67" s="60">
         <v>1585</v>
       </c>
-      <c r="E67" s="17"/>
+      <c r="E67" s="60">
+        <v>1997.8</v>
+      </c>
       <c r="F67" s="17"/>
       <c r="G67" s="12"/>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
     </row>
     <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B68" s="57" t="s">
         <v>78</v>
       </c>
       <c r="C68" s="58">
         <v>195</v>
       </c>
-      <c r="D68" s="63">
+      <c r="D68" s="60">
         <v>390</v>
       </c>
-      <c r="E68" s="20"/>
+      <c r="E68" s="60">
+        <v>585</v>
+      </c>
       <c r="F68" s="20"/>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
     <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="50" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>