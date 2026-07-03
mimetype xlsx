--- v2 (2026-05-18)
+++ v3 (2026-07-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="23985" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="4095" yWindow="-15" windowWidth="4110" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -538,104 +538,98 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1035,2387 +1029,2509 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="20"/>
+    <col min="257" max="257" width="42.28515625" style="20" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="20" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="20"/>
+    <col min="513" max="513" width="42.28515625" style="20" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="20" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="20"/>
+    <col min="769" max="769" width="42.28515625" style="20" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="20" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="20"/>
+    <col min="1025" max="1025" width="42.28515625" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="20"/>
+    <col min="1281" max="1281" width="42.28515625" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="20"/>
+    <col min="1537" max="1537" width="42.28515625" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="20"/>
+    <col min="1793" max="1793" width="42.28515625" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="20"/>
+    <col min="2049" max="2049" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="20" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="20"/>
+    <col min="2305" max="2305" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="20" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="20"/>
+    <col min="2561" max="2561" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="20" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="20"/>
+    <col min="2817" max="2817" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="20" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="20"/>
+    <col min="3073" max="3073" width="42.28515625" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="20" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="20"/>
+    <col min="3329" max="3329" width="42.28515625" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="20" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="20"/>
+    <col min="3585" max="3585" width="42.28515625" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="20" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="20"/>
+    <col min="3841" max="3841" width="42.28515625" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="20" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="20"/>
+    <col min="4097" max="4097" width="42.28515625" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="20" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="20"/>
+    <col min="4353" max="4353" width="42.28515625" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="20" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="20"/>
+    <col min="4609" max="4609" width="42.28515625" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="20" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="20"/>
+    <col min="4865" max="4865" width="42.28515625" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="20" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="20"/>
+    <col min="5121" max="5121" width="42.28515625" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="20" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="20"/>
+    <col min="5377" max="5377" width="42.28515625" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="20" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="20"/>
+    <col min="5633" max="5633" width="42.28515625" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="20" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="20"/>
+    <col min="5889" max="5889" width="42.28515625" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="20" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="20"/>
+    <col min="6145" max="6145" width="42.28515625" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="20" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="20"/>
+    <col min="6401" max="6401" width="42.28515625" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="20" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="20"/>
+    <col min="6657" max="6657" width="42.28515625" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="20" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="20"/>
+    <col min="6913" max="6913" width="42.28515625" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="20" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="20"/>
+    <col min="7169" max="7169" width="42.28515625" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="20" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="20"/>
+    <col min="7425" max="7425" width="42.28515625" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="20" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="20"/>
+    <col min="7681" max="7681" width="42.28515625" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="20" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="20"/>
+    <col min="7937" max="7937" width="42.28515625" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="20" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="20"/>
+    <col min="8193" max="8193" width="42.28515625" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="20" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="20"/>
+    <col min="8449" max="8449" width="42.28515625" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="20" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="20"/>
+    <col min="8705" max="8705" width="42.28515625" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="20" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="20"/>
+    <col min="8961" max="8961" width="42.28515625" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="20" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="20"/>
+    <col min="9217" max="9217" width="42.28515625" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="20" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="20"/>
+    <col min="9473" max="9473" width="42.28515625" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="20" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="20"/>
+    <col min="9729" max="9729" width="42.28515625" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="20" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="20"/>
+    <col min="9985" max="9985" width="42.28515625" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="20" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="20"/>
+    <col min="10241" max="10241" width="42.28515625" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="20" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="20"/>
+    <col min="10497" max="10497" width="42.28515625" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="20" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="20"/>
+    <col min="10753" max="10753" width="42.28515625" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="20" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="20"/>
+    <col min="11009" max="11009" width="42.28515625" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="20" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="20"/>
+    <col min="11265" max="11265" width="42.28515625" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="20" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="20"/>
+    <col min="11521" max="11521" width="42.28515625" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="20" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="20"/>
+    <col min="11777" max="11777" width="42.28515625" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="20" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="20"/>
+    <col min="12033" max="12033" width="42.28515625" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="20" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="20"/>
+    <col min="12289" max="12289" width="42.28515625" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="20" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="20"/>
+    <col min="12545" max="12545" width="42.28515625" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="20" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="20"/>
+    <col min="12801" max="12801" width="42.28515625" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="20" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="20"/>
+    <col min="13057" max="13057" width="42.28515625" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="20" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="20"/>
+    <col min="13313" max="13313" width="42.28515625" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="20" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="20"/>
+    <col min="13569" max="13569" width="42.28515625" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="20" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="20"/>
+    <col min="13825" max="13825" width="42.28515625" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="20" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="20"/>
+    <col min="14081" max="14081" width="42.28515625" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="20" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="20"/>
+    <col min="14337" max="14337" width="42.28515625" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="20" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="20"/>
+    <col min="14593" max="14593" width="42.28515625" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="20" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="20"/>
+    <col min="14849" max="14849" width="42.28515625" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="20" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="20"/>
+    <col min="15105" max="15105" width="42.28515625" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="20" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="20"/>
+    <col min="15361" max="15361" width="42.28515625" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="20" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="20"/>
+    <col min="15617" max="15617" width="42.28515625" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="20" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="20"/>
+    <col min="15873" max="15873" width="42.28515625" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="20" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="20"/>
+    <col min="16129" max="16129" width="42.28515625" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="20" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="21"/>
-[...3 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="24">
+      <c r="B2" s="22">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="22" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="B4" s="24" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="27" t="s">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="22" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="22" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="26" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="24" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="26" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="26" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="25" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="29"/>
-[...3 lines deleted...]
-      <c r="A12" s="23" t="s">
+      <c r="B11" s="27"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="M12" s="30"/>
-[...2 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="M13" s="30"/>
-[...2 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="M14" s="30"/>
-[...2 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="M15" s="30"/>
+      <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="35">
-[...2 lines deleted...]
-      <c r="M16" s="36"/>
+      <c r="B16" s="33">
+        <v>46190</v>
+      </c>
+      <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="35">
-[...2 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="B17" s="33">
+        <v>46219</v>
+      </c>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="M18" s="36"/>
+      <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="M19" s="37"/>
+      <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="M20" s="36"/>
+      <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="M21" s="37"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="40"/>
-      <c r="B22" s="41"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B23" s="43"/>
-      <c r="M23" s="37"/>
+      <c r="B23" s="41"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="36"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="37"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="36"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="45"/>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.42578125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="43" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.42578125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="43" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.42578125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="43" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.42578125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="43" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="44"/>
+      <c r="B2" s="42"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="44" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="45" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="47"/>
+      <c r="B10" s="45"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="48" t="s">
+      <c r="B11" s="46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="47" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA70"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B35" sqref="B35"/>
+      <selection pane="topRight" activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
-    <col min="3" max="3" width="14" style="19" customWidth="1"/>
+    <col min="3" max="3" width="14" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="59" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
-      <c r="C3" s="18"/>
+      <c r="C3" s="17"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11"/>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="53" t="s">
+      <c r="I4" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="53" t="s">
+      <c r="J4" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="53" t="s">
+      <c r="K4" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="53" t="s">
+      <c r="L4" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="53" t="s">
+      <c r="M4" s="51" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="54" t="s">
+      <c r="B5" s="49"/>
+      <c r="C5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="58" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="56">
+      <c r="B6" s="54">
         <v>246875.6</v>
       </c>
-      <c r="C6" s="58">
+      <c r="C6" s="56">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="60">
+      <c r="D6" s="58">
         <v>647215.69999999995</v>
       </c>
-      <c r="E6" s="60">
+      <c r="E6" s="58">
         <v>903837.5</v>
       </c>
-      <c r="F6" s="17"/>
+      <c r="F6" s="58">
+        <v>1151898.8999999999</v>
+      </c>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="56">
+      <c r="B7" s="54">
         <v>5669.7</v>
       </c>
-      <c r="C7" s="58">
+      <c r="C7" s="56">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="60">
+      <c r="D7" s="58">
         <v>16791.900000000001</v>
       </c>
-      <c r="E7" s="60">
+      <c r="E7" s="58">
         <v>22722.2</v>
       </c>
-      <c r="F7" s="17"/>
+      <c r="F7" s="58">
+        <v>27973.599999999999</v>
+      </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="56">
+      <c r="B8" s="54">
         <v>4748.3</v>
       </c>
-      <c r="C8" s="58">
+      <c r="C8" s="56">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="60">
+      <c r="D8" s="58">
         <v>13743.2</v>
       </c>
-      <c r="E8" s="60">
+      <c r="E8" s="58">
         <v>18272.8</v>
       </c>
-      <c r="F8" s="17"/>
+      <c r="F8" s="58">
+        <v>22612.5</v>
+      </c>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="55" t="s">
+      <c r="A9" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="56">
+      <c r="B9" s="54">
         <v>5435.7</v>
       </c>
-      <c r="C9" s="58">
+      <c r="C9" s="56">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="60">
+      <c r="D9" s="58">
         <v>17152.599999999999</v>
       </c>
-      <c r="E9" s="60">
+      <c r="E9" s="58">
         <v>22429.4</v>
       </c>
-      <c r="F9" s="17"/>
+      <c r="F9" s="58">
+        <v>27363.3</v>
+      </c>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="55" t="s">
+      <c r="A10" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="56">
+      <c r="B10" s="54">
         <v>4118.7</v>
       </c>
-      <c r="C10" s="58">
+      <c r="C10" s="56">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D10" s="58">
         <v>12858.3</v>
       </c>
-      <c r="E10" s="60">
+      <c r="E10" s="58">
         <v>17305</v>
       </c>
-      <c r="F10" s="17"/>
+      <c r="F10" s="58">
+        <v>21382.400000000001</v>
+      </c>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="56">
+      <c r="B11" s="54">
         <v>4757.2</v>
       </c>
-      <c r="C11" s="58">
+      <c r="C11" s="56">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="60">
+      <c r="D11" s="58">
         <v>14174.5</v>
       </c>
-      <c r="E11" s="60">
+      <c r="E11" s="58">
         <v>19235.2</v>
       </c>
-      <c r="F11" s="17"/>
+      <c r="F11" s="58">
+        <v>23363.4</v>
+      </c>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="56">
+      <c r="B12" s="54">
         <v>3246</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="56">
         <v>7000</v>
       </c>
-      <c r="D12" s="60">
+      <c r="D12" s="58">
         <v>11117.4</v>
       </c>
-      <c r="E12" s="60">
+      <c r="E12" s="58">
         <v>14197.7</v>
       </c>
-      <c r="F12" s="17"/>
+      <c r="F12" s="58">
+        <v>16972.5</v>
+      </c>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="56">
+      <c r="B13" s="54">
         <v>3911.7</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="56">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="60">
+      <c r="D13" s="58">
         <v>11452.8</v>
       </c>
-      <c r="E13" s="60">
+      <c r="E13" s="58">
         <v>15361.2</v>
       </c>
-      <c r="F13" s="17"/>
+      <c r="F13" s="58">
+        <v>19476.099999999999</v>
+      </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="55" t="s">
+      <c r="A14" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="56">
+      <c r="B14" s="54">
         <v>1541.1</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="56">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="60">
+      <c r="D14" s="58">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E14" s="60">
+      <c r="E14" s="58">
         <v>7239.4</v>
       </c>
-      <c r="F14" s="17"/>
+      <c r="F14" s="58">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="56">
+      <c r="B15" s="54">
         <v>27753.8</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="56">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="60">
+      <c r="D15" s="58">
         <v>75708.399999999994</v>
       </c>
-      <c r="E15" s="60">
+      <c r="E15" s="58">
         <v>103710</v>
       </c>
-      <c r="F15" s="17"/>
+      <c r="F15" s="58">
+        <v>133181</v>
+      </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="56">
+      <c r="B16" s="54">
         <v>4206.7</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="56">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="60">
+      <c r="D16" s="58">
         <v>12636.1</v>
       </c>
-      <c r="E16" s="60">
+      <c r="E16" s="58">
         <v>16937.7</v>
       </c>
-      <c r="F16" s="17"/>
+      <c r="F16" s="58">
+        <v>21289.9</v>
+      </c>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="56">
+      <c r="B17" s="54">
         <v>2298</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="56">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="60">
+      <c r="D17" s="58">
         <v>6941.8</v>
       </c>
-      <c r="E17" s="60">
+      <c r="E17" s="58">
         <v>9707.7999999999993</v>
       </c>
-      <c r="F17" s="17"/>
+      <c r="F17" s="58">
+        <v>12889</v>
+      </c>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="54">
         <v>106580.7</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="56">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="60">
+      <c r="D18" s="58">
         <v>227734.5</v>
       </c>
-      <c r="E18" s="60">
+      <c r="E18" s="58">
         <v>335229.3</v>
       </c>
-      <c r="F18" s="17"/>
+      <c r="F18" s="58">
+        <v>433276.8</v>
+      </c>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="54">
         <v>9168.1</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="56">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="60">
+      <c r="D19" s="58">
         <v>26751.3</v>
       </c>
-      <c r="E19" s="60">
+      <c r="E19" s="58">
         <v>35982.800000000003</v>
       </c>
-      <c r="F19" s="17"/>
+      <c r="F19" s="58">
+        <v>45413.599999999999</v>
+      </c>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="55" t="s">
+      <c r="A20" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="56">
+      <c r="B20" s="54">
         <v>2863.7</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="56">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="60">
+      <c r="D20" s="58">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="60">
+      <c r="E20" s="58">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="17"/>
+      <c r="F20" s="58">
+        <v>14701</v>
+      </c>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="55" t="s">
+      <c r="A21" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="56">
+      <c r="B21" s="54">
         <v>5148.5</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="56">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="60">
+      <c r="D21" s="58">
         <v>18541.3</v>
       </c>
-      <c r="E21" s="60">
+      <c r="E21" s="58">
         <v>25510.5</v>
       </c>
-      <c r="F21" s="17"/>
+      <c r="F21" s="58">
+        <v>33060.300000000003</v>
+      </c>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="56">
+      <c r="B22" s="54">
         <v>4048.3</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="56">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="60">
+      <c r="D22" s="58">
         <v>12174.3</v>
       </c>
-      <c r="E22" s="60">
+      <c r="E22" s="58">
         <v>16406.7</v>
       </c>
-      <c r="F22" s="17"/>
+      <c r="F22" s="58">
+        <v>20290.900000000001</v>
+      </c>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="55" t="s">
+      <c r="A23" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="56">
+      <c r="B23" s="54">
         <v>13593.9</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="56">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="60">
+      <c r="D23" s="58">
         <v>43911.3</v>
       </c>
-      <c r="E23" s="60">
+      <c r="E23" s="58">
         <v>61479.5</v>
       </c>
-      <c r="F23" s="17"/>
+      <c r="F23" s="58">
+        <v>77850.3</v>
+      </c>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="55" t="s">
+      <c r="A24" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="54">
         <v>11652.9</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="56">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="60">
+      <c r="D24" s="58">
         <v>34536.9</v>
       </c>
-      <c r="E24" s="60">
+      <c r="E24" s="58">
         <v>46623.199999999997</v>
       </c>
-      <c r="F24" s="17"/>
+      <c r="F24" s="58">
+        <v>58769.8</v>
+      </c>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="56">
+      <c r="B25" s="54">
         <v>21343.3</v>
       </c>
-      <c r="C25" s="58">
+      <c r="C25" s="56">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="60">
+      <c r="D25" s="58">
         <v>62979.6</v>
       </c>
-      <c r="E25" s="60">
+      <c r="E25" s="58">
         <v>84673.9</v>
       </c>
-      <c r="F25" s="17"/>
+      <c r="F25" s="58">
+        <v>107279.5</v>
+      </c>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="55" t="s">
+      <c r="A26" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="56">
+      <c r="B26" s="54">
         <v>4789.3</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="56">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="60">
+      <c r="D26" s="58">
         <v>14206.5</v>
       </c>
-      <c r="E26" s="60">
+      <c r="E26" s="58">
         <v>19150.3</v>
       </c>
-      <c r="F26" s="17"/>
+      <c r="F26" s="58">
+        <v>25062.1</v>
+      </c>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="53" t="s">
+      <c r="A27" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="52"/>
-[...3 lines deleted...]
-      <c r="F27" s="2"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="14"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="55" t="s">
+      <c r="A28" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="56">
+      <c r="B28" s="54">
         <v>97297</v>
       </c>
-      <c r="C28" s="58">
+      <c r="C28" s="56">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="60">
+      <c r="D28" s="58">
         <v>295410.8</v>
       </c>
-      <c r="E28" s="60">
+      <c r="E28" s="58">
         <v>398222.4</v>
       </c>
-      <c r="F28" s="17"/>
+      <c r="F28" s="58">
+        <v>502393.5</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="55" t="s">
+      <c r="A29" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="56">
+      <c r="B29" s="54">
         <v>2504.5</v>
       </c>
-      <c r="C29" s="58">
+      <c r="C29" s="56">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="60">
+      <c r="D29" s="58">
         <v>7587.8</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="58">
         <v>10311.799999999999</v>
       </c>
-      <c r="F29" s="17"/>
+      <c r="F29" s="58">
+        <v>12891.6</v>
+      </c>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="55" t="s">
+      <c r="A30" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="56">
+      <c r="B30" s="54">
         <v>2819</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="56">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="60">
+      <c r="D30" s="58">
         <v>8653.1</v>
       </c>
-      <c r="E30" s="60">
+      <c r="E30" s="58">
         <v>11695.1</v>
       </c>
-      <c r="F30" s="17"/>
+      <c r="F30" s="58">
+        <v>14782.8</v>
+      </c>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="56">
+      <c r="B31" s="54">
         <v>4344.5</v>
       </c>
-      <c r="C31" s="58">
+      <c r="C31" s="56">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="60">
+      <c r="D31" s="58">
         <v>14258.7</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="58">
         <v>18904.8</v>
       </c>
-      <c r="F31" s="17"/>
+      <c r="F31" s="58">
+        <v>23154.799999999999</v>
+      </c>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="55" t="s">
+      <c r="A32" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="56">
+      <c r="B32" s="54">
         <v>4118.7</v>
       </c>
-      <c r="C32" s="58">
+      <c r="C32" s="56">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="60">
+      <c r="D32" s="58">
         <v>12856.2</v>
       </c>
-      <c r="E32" s="60">
+      <c r="E32" s="58">
         <v>17301.099999999999</v>
       </c>
-      <c r="F32" s="17"/>
+      <c r="F32" s="58">
+        <v>21372.7</v>
+      </c>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="56">
+      <c r="B33" s="54">
         <v>2711.6</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="56">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="60">
+      <c r="D33" s="58">
         <v>8151.7</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="58">
         <v>11169.7</v>
       </c>
-      <c r="F33" s="17"/>
+      <c r="F33" s="58">
+        <v>13263.3</v>
+      </c>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="56">
+      <c r="B34" s="54">
         <v>1762.4</v>
       </c>
-      <c r="C34" s="58">
+      <c r="C34" s="56">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="60">
+      <c r="D34" s="58">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E34" s="60">
+      <c r="E34" s="58">
         <v>6710</v>
       </c>
-      <c r="F34" s="17"/>
+      <c r="F34" s="58">
+        <v>8426.9</v>
+      </c>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="55" t="s">
+      <c r="A35" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="56">
+      <c r="B35" s="54">
         <v>3911.7</v>
       </c>
-      <c r="C35" s="58">
+      <c r="C35" s="56">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="60">
+      <c r="D35" s="58">
         <v>11452.8</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="58">
         <v>15361.2</v>
       </c>
-      <c r="F35" s="17"/>
+      <c r="F35" s="58">
+        <v>19476.099999999999</v>
+      </c>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="55" t="s">
+      <c r="A36" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="56">
+      <c r="B36" s="54">
         <v>1521.1</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="56">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="60">
+      <c r="D36" s="58">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="58">
         <v>7006.4</v>
       </c>
-      <c r="F36" s="17"/>
+      <c r="F36" s="58">
+        <v>9042.7000000000007</v>
+      </c>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="55" t="s">
+      <c r="A37" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="56">
+      <c r="B37" s="54">
         <v>9160</v>
       </c>
-      <c r="C37" s="58">
+      <c r="C37" s="56">
         <v>18371</v>
       </c>
-      <c r="D37" s="60">
+      <c r="D37" s="58">
         <v>27081.200000000001</v>
       </c>
-      <c r="E37" s="60">
+      <c r="E37" s="58">
         <v>36481.699999999997</v>
       </c>
-      <c r="F37" s="17"/>
+      <c r="F37" s="58">
+        <v>45908.6</v>
+      </c>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="55" t="s">
+      <c r="A38" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B38" s="56">
+      <c r="B38" s="54">
         <v>3855.9</v>
       </c>
-      <c r="C38" s="58">
+      <c r="C38" s="56">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="60">
+      <c r="D38" s="58">
         <v>11602</v>
       </c>
-      <c r="E38" s="60">
+      <c r="E38" s="58">
         <v>15533.1</v>
       </c>
-      <c r="F38" s="17"/>
+      <c r="F38" s="58">
+        <v>19379.5</v>
+      </c>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="55" t="s">
+      <c r="A39" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="56">
+      <c r="B39" s="54">
         <v>2198.1999999999998</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="56">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="60">
+      <c r="D39" s="58">
         <v>6660.2</v>
       </c>
-      <c r="E39" s="60">
+      <c r="E39" s="58">
         <v>9324.5</v>
       </c>
-      <c r="F39" s="17"/>
+      <c r="F39" s="58">
+        <v>12399</v>
+      </c>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="55" t="s">
+      <c r="A40" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="56">
+      <c r="B40" s="54">
         <v>2408.5</v>
       </c>
-      <c r="C40" s="58">
+      <c r="C40" s="56">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="60">
+      <c r="D40" s="58">
         <v>7325.3</v>
       </c>
-      <c r="E40" s="60">
+      <c r="E40" s="58">
         <v>9895</v>
       </c>
-      <c r="F40" s="17"/>
+      <c r="F40" s="58">
+        <v>12533.6</v>
+      </c>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="55" t="s">
+      <c r="A41" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="56">
+      <c r="B41" s="54">
         <v>4463.3999999999996</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="56">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="60">
+      <c r="D41" s="58">
         <v>13361.4</v>
       </c>
-      <c r="E41" s="60">
+      <c r="E41" s="58">
         <v>17694.400000000001</v>
       </c>
-      <c r="F41" s="17"/>
+      <c r="F41" s="58">
+        <v>22175.5</v>
+      </c>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="55" t="s">
+      <c r="A42" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B42" s="56">
+      <c r="B42" s="54">
         <v>2863.7</v>
       </c>
-      <c r="C42" s="58">
+      <c r="C42" s="56">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="60">
+      <c r="D42" s="58">
         <v>8720.5</v>
       </c>
-      <c r="E42" s="60">
+      <c r="E42" s="58">
         <v>11663.1</v>
       </c>
-      <c r="F42" s="17"/>
+      <c r="F42" s="58">
+        <v>14701</v>
+      </c>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="55" t="s">
+      <c r="A43" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="56">
+      <c r="B43" s="54">
         <v>5104.5</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="56">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="60">
+      <c r="D43" s="58">
         <v>18414.8</v>
       </c>
-      <c r="E43" s="60">
+      <c r="E43" s="58">
         <v>25337.8</v>
       </c>
-      <c r="F43" s="17"/>
+      <c r="F43" s="58">
+        <v>32834.5</v>
+      </c>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="55" t="s">
+      <c r="A44" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="56">
+      <c r="B44" s="54">
         <v>2337.4</v>
       </c>
-      <c r="C44" s="58">
+      <c r="C44" s="56">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="60">
+      <c r="D44" s="58">
         <v>7127.2</v>
       </c>
-      <c r="E44" s="60">
+      <c r="E44" s="58">
         <v>9609.1</v>
       </c>
-      <c r="F44" s="17"/>
+      <c r="F44" s="58">
+        <v>11775.8</v>
+      </c>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="55" t="s">
+      <c r="A45" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="56">
+      <c r="B45" s="54">
         <v>4925.1000000000004</v>
       </c>
-      <c r="C45" s="58">
+      <c r="C45" s="56">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="60">
+      <c r="D45" s="58">
         <v>14985</v>
       </c>
-      <c r="E45" s="60">
+      <c r="E45" s="58">
         <v>19972.8</v>
       </c>
-      <c r="F45" s="17"/>
+      <c r="F45" s="58">
+        <v>24759.7</v>
+      </c>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="55" t="s">
+      <c r="A46" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="56">
+      <c r="B46" s="54">
         <v>10710.1</v>
       </c>
-      <c r="C46" s="58">
+      <c r="C46" s="56">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="60">
+      <c r="D46" s="58">
         <v>31878.1</v>
       </c>
-      <c r="E46" s="60">
+      <c r="E46" s="58">
         <v>43009.3</v>
       </c>
-      <c r="F46" s="17"/>
+      <c r="F46" s="58">
+        <v>54158.6</v>
+      </c>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="55" t="s">
+      <c r="A47" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="56">
+      <c r="B47" s="54">
         <v>20787.5</v>
       </c>
-      <c r="C47" s="58">
+      <c r="C47" s="56">
         <v>42064</v>
       </c>
-      <c r="D47" s="60">
+      <c r="D47" s="58">
         <v>61394.6</v>
       </c>
-      <c r="E47" s="60">
+      <c r="E47" s="58">
         <v>82676.100000000006</v>
       </c>
-      <c r="F47" s="17"/>
+      <c r="F47" s="58">
+        <v>104879.6</v>
+      </c>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="55" t="s">
+      <c r="A48" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="56">
+      <c r="B48" s="54">
         <v>4789.3</v>
       </c>
-      <c r="C48" s="58">
+      <c r="C48" s="56">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="60">
+      <c r="D48" s="58">
         <v>13816.5</v>
       </c>
-      <c r="E48" s="60">
+      <c r="E48" s="58">
         <v>18565.3</v>
       </c>
-      <c r="F48" s="17"/>
+      <c r="F48" s="58">
+        <v>24477.1</v>
+      </c>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="53" t="s">
+      <c r="A49" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="51"/>
-[...3 lines deleted...]
-      <c r="F49" s="2"/>
+      <c r="B49" s="49"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="58"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="14"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="55" t="s">
+      <c r="A50" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B50" s="56">
+      <c r="B50" s="54">
         <v>149578.6</v>
       </c>
-      <c r="C50" s="58">
+      <c r="C50" s="56">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="60">
+      <c r="D50" s="58">
         <v>351804.9</v>
       </c>
-      <c r="E50" s="60">
+      <c r="E50" s="58">
         <v>505615.2</v>
       </c>
-      <c r="F50" s="17"/>
+      <c r="F50" s="58">
+        <v>649505.4</v>
+      </c>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="55" t="s">
+      <c r="A51" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B51" s="56">
+      <c r="B51" s="54">
         <v>3165.2</v>
       </c>
-      <c r="C51" s="58">
+      <c r="C51" s="56">
         <v>6345</v>
       </c>
-      <c r="D51" s="60">
+      <c r="D51" s="58">
         <v>9204.1</v>
       </c>
-      <c r="E51" s="60">
+      <c r="E51" s="58">
         <v>12410.4</v>
       </c>
-      <c r="F51" s="17"/>
+      <c r="F51" s="58">
+        <v>15082</v>
+      </c>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="55" t="s">
+      <c r="A52" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="56">
+      <c r="B52" s="54">
         <v>1929.3</v>
       </c>
-      <c r="C52" s="58">
+      <c r="C52" s="56">
         <v>3625</v>
       </c>
-      <c r="D52" s="60">
+      <c r="D52" s="58">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E52" s="60">
+      <c r="E52" s="58">
         <v>6577.7</v>
       </c>
-      <c r="F52" s="17"/>
+      <c r="F52" s="58">
+        <v>7829.7</v>
+      </c>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="55" t="s">
+      <c r="A53" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="56">
+      <c r="B53" s="54">
         <v>1091.2</v>
       </c>
-      <c r="C53" s="58">
+      <c r="C53" s="56">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="60">
+      <c r="D53" s="58">
         <v>2893.9</v>
       </c>
-      <c r="E53" s="60">
+      <c r="E53" s="58">
         <v>3524.6</v>
       </c>
-      <c r="F53" s="17"/>
+      <c r="F53" s="58">
+        <v>4208.5</v>
+      </c>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="55" t="s">
+      <c r="A54" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B54" s="56">
+      <c r="B54" s="54">
         <v>0</v>
       </c>
-      <c r="C54" s="58">
+      <c r="C54" s="56">
         <v>0.1</v>
       </c>
-      <c r="D54" s="60">
+      <c r="D54" s="58">
         <v>2.1</v>
       </c>
-      <c r="E54" s="60">
+      <c r="E54" s="58">
         <v>3.8</v>
       </c>
-      <c r="F54" s="17"/>
+      <c r="F54" s="58">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="55" t="s">
+      <c r="A55" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B55" s="56">
+      <c r="B55" s="54">
         <v>2045.7</v>
       </c>
-      <c r="C55" s="58">
+      <c r="C55" s="56">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="60">
+      <c r="D55" s="58">
         <v>6022.9</v>
       </c>
-      <c r="E55" s="60">
+      <c r="E55" s="58">
         <v>8065.5</v>
       </c>
-      <c r="F55" s="17"/>
+      <c r="F55" s="58">
+        <v>10100.1</v>
+      </c>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="55" t="s">
+      <c r="A56" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B56" s="56">
+      <c r="B56" s="54">
         <v>1483.7</v>
       </c>
-      <c r="C56" s="58">
+      <c r="C56" s="56">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="60">
+      <c r="D56" s="58">
         <v>6068</v>
       </c>
-      <c r="E56" s="60">
+      <c r="E56" s="58">
         <v>7487.7</v>
       </c>
-      <c r="F56" s="17"/>
+      <c r="F56" s="58">
+        <v>8545.6</v>
+      </c>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="55" t="s">
+      <c r="A57" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="56">
+      <c r="B57" s="54">
         <v>20</v>
       </c>
-      <c r="C57" s="58">
+      <c r="C57" s="56">
         <v>33</v>
       </c>
-      <c r="D57" s="60">
+      <c r="D57" s="58">
         <v>48</v>
       </c>
-      <c r="E57" s="60">
+      <c r="E57" s="58">
         <v>233</v>
       </c>
-      <c r="F57" s="17"/>
+      <c r="F57" s="58">
+        <v>648</v>
+      </c>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="I57" s="10"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="55" t="s">
+      <c r="A58" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B58" s="56">
+      <c r="B58" s="54">
         <v>18593.8</v>
       </c>
-      <c r="C58" s="58">
+      <c r="C58" s="56">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="60">
+      <c r="D58" s="58">
         <v>48627.3</v>
       </c>
-      <c r="E58" s="60">
+      <c r="E58" s="58">
         <v>67228.3</v>
       </c>
-      <c r="F58" s="17"/>
+      <c r="F58" s="58">
+        <v>87272.4</v>
+      </c>
       <c r="G58" s="15"/>
       <c r="H58" s="15"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="55" t="s">
+      <c r="A59" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="56">
+      <c r="B59" s="54">
         <v>350.8</v>
       </c>
-      <c r="C59" s="58">
+      <c r="C59" s="56">
         <v>683.5</v>
       </c>
-      <c r="D59" s="60">
+      <c r="D59" s="58">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E59" s="60">
+      <c r="E59" s="58">
         <v>1404.6</v>
       </c>
-      <c r="F59" s="17"/>
+      <c r="F59" s="58">
+        <v>1910.4</v>
+      </c>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="55" t="s">
+      <c r="A60" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="56">
+      <c r="B60" s="54">
         <v>99.7</v>
       </c>
-      <c r="C60" s="58">
+      <c r="C60" s="56">
         <v>185.1</v>
       </c>
-      <c r="D60" s="60">
+      <c r="D60" s="58">
         <v>281.7</v>
       </c>
-      <c r="E60" s="60">
+      <c r="E60" s="58">
         <v>383.3</v>
       </c>
-      <c r="F60" s="17"/>
+      <c r="F60" s="58">
+        <v>490</v>
+      </c>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="55" t="s">
+      <c r="A61" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="56">
+      <c r="B61" s="54">
         <v>104172.2</v>
       </c>
-      <c r="C61" s="58">
+      <c r="C61" s="56">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="60">
+      <c r="D61" s="58">
         <v>220409.2</v>
       </c>
-      <c r="E61" s="60">
+      <c r="E61" s="58">
         <v>325334.3</v>
       </c>
-      <c r="F61" s="17"/>
+      <c r="F61" s="58">
+        <v>420743.2</v>
+      </c>
       <c r="G61" s="15"/>
       <c r="H61" s="15"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="55" t="s">
+      <c r="A62" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B62" s="56">
+      <c r="B62" s="54">
         <v>4704.7</v>
       </c>
-      <c r="C62" s="58">
+      <c r="C62" s="56">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="60">
+      <c r="D62" s="58">
         <v>13389.9</v>
       </c>
-      <c r="E62" s="60">
+      <c r="E62" s="58">
         <v>18288.400000000001</v>
       </c>
-      <c r="F62" s="17"/>
+      <c r="F62" s="58">
+        <v>23238.1</v>
+      </c>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="55" t="s">
+      <c r="A63" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="56">
+      <c r="B63" s="54">
         <v>44</v>
       </c>
-      <c r="C63" s="58">
+      <c r="C63" s="56">
         <v>88.9</v>
       </c>
-      <c r="D63" s="60">
+      <c r="D63" s="58">
         <v>126.5</v>
       </c>
-      <c r="E63" s="60">
+      <c r="E63" s="58">
         <v>172.7</v>
       </c>
-      <c r="F63" s="17"/>
+      <c r="F63" s="58">
+        <v>225.8</v>
+      </c>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="55" t="s">
+      <c r="A64" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B64" s="56">
+      <c r="B64" s="54">
         <v>1710.9</v>
       </c>
-      <c r="C64" s="58">
+      <c r="C64" s="56">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="60">
+      <c r="D64" s="58">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E64" s="60">
+      <c r="E64" s="58">
         <v>6797.6</v>
       </c>
-      <c r="F64" s="17"/>
+      <c r="F64" s="58">
+        <v>8515.1</v>
+      </c>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
     </row>
     <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="55" t="s">
+      <c r="A65" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="56">
+      <c r="B65" s="54">
         <v>8668.7999999999993</v>
       </c>
-      <c r="C65" s="58">
+      <c r="C65" s="56">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="60">
+      <c r="D65" s="58">
         <v>28926.3</v>
       </c>
-      <c r="E65" s="60">
+      <c r="E65" s="58">
         <v>41506.6</v>
       </c>
-      <c r="F65" s="17"/>
+      <c r="F65" s="58">
+        <v>53090.6</v>
+      </c>
       <c r="G65" s="15"/>
       <c r="H65" s="15"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
     </row>
     <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="55" t="s">
+      <c r="A66" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="56">
+      <c r="B66" s="54">
         <v>942.8</v>
       </c>
-      <c r="C66" s="58">
+      <c r="C66" s="56">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="60">
+      <c r="D66" s="58">
         <v>2658.8</v>
       </c>
-      <c r="E66" s="60">
+      <c r="E66" s="58">
         <v>3613.9</v>
       </c>
-      <c r="F66" s="17"/>
+      <c r="F66" s="58">
+        <v>4611.2</v>
+      </c>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
     </row>
     <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="55" t="s">
+      <c r="A67" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B67" s="56">
+      <c r="B67" s="54">
         <v>555.79999999999995</v>
       </c>
-      <c r="C67" s="58">
+      <c r="C67" s="56">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="60">
+      <c r="D67" s="58">
         <v>1585</v>
       </c>
-      <c r="E67" s="60">
+      <c r="E67" s="58">
         <v>1997.8</v>
       </c>
-      <c r="F67" s="17"/>
+      <c r="F67" s="58">
+        <v>2399.9</v>
+      </c>
       <c r="G67" s="12"/>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
     </row>
     <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="55" t="s">
+      <c r="A68" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B68" s="57" t="s">
+      <c r="B68" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="C68" s="58">
+      <c r="C68" s="56">
         <v>195</v>
       </c>
-      <c r="D68" s="60">
+      <c r="D68" s="58">
         <v>390</v>
       </c>
-      <c r="E68" s="60">
+      <c r="E68" s="58">
         <v>585</v>
       </c>
-      <c r="F68" s="20"/>
+      <c r="F68" s="58">
+        <v>585</v>
+      </c>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
     <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A69" s="50" t="s">
+      <c r="A69" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="6"/>
       <c r="U69" s="7"/>
       <c r="V69" s="6"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>