--- v3 (2026-07-03)
+++ v4 (2026-07-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4095" yWindow="-15" windowWidth="4110" windowHeight="12840"/>
+    <workbookView xWindow="8328" yWindow="-204" windowWidth="14088" windowHeight="9780"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -1024,2544 +1024,2666 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="42.33203125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="40" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="20"/>
+    <col min="257" max="257" width="42.33203125" style="20" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="20" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="20"/>
+    <col min="513" max="513" width="42.33203125" style="20" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="20" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="20"/>
+    <col min="769" max="769" width="42.33203125" style="20" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="20" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="20"/>
+    <col min="1025" max="1025" width="42.33203125" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="20"/>
+    <col min="1281" max="1281" width="42.33203125" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="20"/>
+    <col min="1537" max="1537" width="42.33203125" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="20"/>
+    <col min="1793" max="1793" width="42.33203125" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="20"/>
+    <col min="2049" max="2049" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="20" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="20"/>
+    <col min="2305" max="2305" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="20" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="20"/>
+    <col min="2561" max="2561" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="20" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="20"/>
+    <col min="2817" max="2817" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="20" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="20"/>
+    <col min="3073" max="3073" width="42.33203125" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="20" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="20"/>
+    <col min="3329" max="3329" width="42.33203125" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="20" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="20"/>
+    <col min="3585" max="3585" width="42.33203125" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="20" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="20"/>
+    <col min="3841" max="3841" width="42.33203125" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="20" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="20"/>
+    <col min="4097" max="4097" width="42.33203125" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="20" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="20"/>
+    <col min="4353" max="4353" width="42.33203125" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="20" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="20"/>
+    <col min="4609" max="4609" width="42.33203125" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="20" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="20"/>
+    <col min="4865" max="4865" width="42.33203125" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="20" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="20"/>
+    <col min="5121" max="5121" width="42.33203125" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="20" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="20"/>
+    <col min="5377" max="5377" width="42.33203125" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="20" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="20"/>
+    <col min="5633" max="5633" width="42.33203125" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="20" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="20"/>
+    <col min="5889" max="5889" width="42.33203125" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="20" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="20"/>
+    <col min="6145" max="6145" width="42.33203125" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="20" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="20"/>
+    <col min="6401" max="6401" width="42.33203125" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="20" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="20"/>
+    <col min="6657" max="6657" width="42.33203125" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="20" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="20"/>
+    <col min="6913" max="6913" width="42.33203125" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="20" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="20"/>
+    <col min="7169" max="7169" width="42.33203125" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="20" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="20"/>
+    <col min="7425" max="7425" width="42.33203125" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="20" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="20"/>
+    <col min="7681" max="7681" width="42.33203125" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="20" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="20"/>
+    <col min="7937" max="7937" width="42.33203125" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="20" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="20"/>
+    <col min="8193" max="8193" width="42.33203125" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="20" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="20"/>
+    <col min="8449" max="8449" width="42.33203125" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="20" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="20"/>
+    <col min="8705" max="8705" width="42.33203125" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="20" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="20"/>
+    <col min="8961" max="8961" width="42.33203125" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="20" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="20"/>
+    <col min="9217" max="9217" width="42.33203125" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="20" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="20"/>
+    <col min="9473" max="9473" width="42.33203125" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="20" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="20"/>
+    <col min="9729" max="9729" width="42.33203125" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="20" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="20"/>
+    <col min="9985" max="9985" width="42.33203125" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="20" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="20"/>
+    <col min="10241" max="10241" width="42.33203125" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="20" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="20"/>
+    <col min="10497" max="10497" width="42.33203125" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="20" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="20"/>
+    <col min="10753" max="10753" width="42.33203125" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="20" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="20"/>
+    <col min="11009" max="11009" width="42.33203125" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="20" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="20"/>
+    <col min="11265" max="11265" width="42.33203125" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="20" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="20"/>
+    <col min="11521" max="11521" width="42.33203125" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="20" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="20"/>
+    <col min="11777" max="11777" width="42.33203125" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="20" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="20"/>
+    <col min="12033" max="12033" width="42.33203125" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="20" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="20"/>
+    <col min="12289" max="12289" width="42.33203125" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="20" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="20"/>
+    <col min="12545" max="12545" width="42.33203125" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="20" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="20"/>
+    <col min="12801" max="12801" width="42.33203125" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="20" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="20"/>
+    <col min="13057" max="13057" width="42.33203125" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="20" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="20"/>
+    <col min="13313" max="13313" width="42.33203125" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="20" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="20"/>
+    <col min="13569" max="13569" width="42.33203125" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="20" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="20"/>
+    <col min="13825" max="13825" width="42.33203125" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="20" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="20"/>
+    <col min="14081" max="14081" width="42.33203125" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="20" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="20"/>
+    <col min="14337" max="14337" width="42.33203125" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="20" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="20"/>
+    <col min="14593" max="14593" width="42.33203125" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="20" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="20"/>
+    <col min="14849" max="14849" width="42.33203125" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="20" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="20"/>
+    <col min="15105" max="15105" width="42.33203125" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="20" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="20"/>
+    <col min="15361" max="15361" width="42.33203125" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="20" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="20"/>
+    <col min="15617" max="15617" width="42.33203125" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="20" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="20"/>
+    <col min="15873" max="15873" width="42.33203125" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="20" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="20"/>
+    <col min="16129" max="16129" width="42.33203125" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="20" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
-    <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="22">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="27"/>
       <c r="M11" s="28"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="28"/>
     </row>
-    <row r="13" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="28"/>
     </row>
-    <row r="14" spans="1:13" s="23" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="28"/>
     </row>
-    <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="28"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="33">
-        <v>46190</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="34"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="33">
-        <v>46219</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="35"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="34"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="35"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>83</v>
       </c>
       <c r="M20" s="34"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>84</v>
       </c>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B23" s="41"/>
       <c r="M23" s="35"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="34"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="35"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="4.44140625" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="43" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="43"/>
+    <col min="257" max="257" width="4.44140625" style="43" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="43" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="43"/>
+    <col min="513" max="513" width="4.44140625" style="43" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="43" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="43"/>
+    <col min="769" max="769" width="4.44140625" style="43" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="43" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="43"/>
+    <col min="1025" max="1025" width="4.44140625" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="43" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="43"/>
+    <col min="1281" max="1281" width="4.44140625" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="43" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="43"/>
+    <col min="1537" max="1537" width="4.44140625" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="43" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="43"/>
+    <col min="1793" max="1793" width="4.44140625" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="43" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="43"/>
+    <col min="2049" max="2049" width="4.44140625" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="43" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="43"/>
+    <col min="2305" max="2305" width="4.44140625" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="43" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="43"/>
+    <col min="2561" max="2561" width="4.44140625" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="43" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="43"/>
+    <col min="2817" max="2817" width="4.44140625" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="43" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="43"/>
+    <col min="3073" max="3073" width="4.44140625" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="43" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="43"/>
+    <col min="3329" max="3329" width="4.44140625" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="43" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="43"/>
+    <col min="3585" max="3585" width="4.44140625" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="43" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="43"/>
+    <col min="3841" max="3841" width="4.44140625" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="43" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="43"/>
+    <col min="4097" max="4097" width="4.44140625" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="43" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="43"/>
+    <col min="4353" max="4353" width="4.44140625" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="43" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="43"/>
+    <col min="4609" max="4609" width="4.44140625" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="43" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="43"/>
+    <col min="4865" max="4865" width="4.44140625" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="43" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="43"/>
+    <col min="5121" max="5121" width="4.44140625" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="43" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="43"/>
+    <col min="5377" max="5377" width="4.44140625" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="43" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="43"/>
+    <col min="5633" max="5633" width="4.44140625" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="43" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="43"/>
+    <col min="5889" max="5889" width="4.44140625" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="43" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="43"/>
+    <col min="6145" max="6145" width="4.44140625" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="43" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="43"/>
+    <col min="6401" max="6401" width="4.44140625" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="43" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="43"/>
+    <col min="6657" max="6657" width="4.44140625" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="43" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="43"/>
+    <col min="6913" max="6913" width="4.44140625" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="43" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="43"/>
+    <col min="7169" max="7169" width="4.44140625" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="43" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="43"/>
+    <col min="7425" max="7425" width="4.44140625" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="43" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="43"/>
+    <col min="7681" max="7681" width="4.44140625" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="43" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="43"/>
+    <col min="7937" max="7937" width="4.44140625" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="43" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="43"/>
+    <col min="8193" max="8193" width="4.44140625" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="43" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="43"/>
+    <col min="8449" max="8449" width="4.44140625" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="43" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="43"/>
+    <col min="8705" max="8705" width="4.44140625" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="43" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="43"/>
+    <col min="8961" max="8961" width="4.44140625" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="43" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="43"/>
+    <col min="9217" max="9217" width="4.44140625" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="43" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="43"/>
+    <col min="9473" max="9473" width="4.44140625" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="43" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="43"/>
+    <col min="9729" max="9729" width="4.44140625" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="43" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="43"/>
+    <col min="9985" max="9985" width="4.44140625" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="43" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="43"/>
+    <col min="10241" max="10241" width="4.44140625" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="43" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="43"/>
+    <col min="10497" max="10497" width="4.44140625" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="43" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="43"/>
+    <col min="10753" max="10753" width="4.44140625" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="43" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="43"/>
+    <col min="11009" max="11009" width="4.44140625" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="43" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="43"/>
+    <col min="11265" max="11265" width="4.44140625" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="43" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="43"/>
+    <col min="11521" max="11521" width="4.44140625" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="43" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="43"/>
+    <col min="11777" max="11777" width="4.44140625" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="43" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="43"/>
+    <col min="12033" max="12033" width="4.44140625" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="43" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="43"/>
+    <col min="12289" max="12289" width="4.44140625" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="43" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="43"/>
+    <col min="12545" max="12545" width="4.44140625" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="43" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="43"/>
+    <col min="12801" max="12801" width="4.44140625" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="43" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="43"/>
+    <col min="13057" max="13057" width="4.44140625" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="43" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="43"/>
+    <col min="13313" max="13313" width="4.44140625" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="43" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="43"/>
+    <col min="13569" max="13569" width="4.44140625" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="43" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="43"/>
+    <col min="13825" max="13825" width="4.44140625" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="43" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="43"/>
+    <col min="14081" max="14081" width="4.44140625" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="43" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="43"/>
+    <col min="14337" max="14337" width="4.44140625" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="43" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="43"/>
+    <col min="14593" max="14593" width="4.44140625" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="43" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="43"/>
+    <col min="14849" max="14849" width="4.44140625" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="43" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="43"/>
+    <col min="15105" max="15105" width="4.44140625" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="43" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="43"/>
+    <col min="15361" max="15361" width="4.44140625" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="43" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="43"/>
+    <col min="15617" max="15617" width="4.44140625" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="43" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="43"/>
+    <col min="15873" max="15873" width="4.44140625" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="43" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="43"/>
+    <col min="16129" max="16129" width="4.44140625" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="43" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="43"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="42"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="44" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="45" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="45" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="45" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="45"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
       <c r="B11" s="46" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="47" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA70"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C13" sqref="C13"/>
+      <selection pane="topRight" activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="42.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="18" customWidth="1"/>
-    <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.44140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.5546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
-    <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="59" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="61"/>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="17"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11"/>
       <c r="B4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="51" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="51" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="51" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="51" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="51" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="51" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="49"/>
       <c r="C5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="58" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="54">
         <v>246875.6</v>
       </c>
       <c r="C6" s="56">
         <v>487930.5</v>
       </c>
       <c r="D6" s="58">
         <v>647215.69999999995</v>
       </c>
       <c r="E6" s="58">
         <v>903837.5</v>
       </c>
       <c r="F6" s="58">
         <v>1151898.8999999999</v>
       </c>
-      <c r="G6" s="14"/>
+      <c r="G6" s="58">
+        <v>1423634.8</v>
+      </c>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="54">
         <v>5669.7</v>
       </c>
       <c r="C7" s="56">
         <v>11461.7</v>
       </c>
       <c r="D7" s="58">
         <v>16791.900000000001</v>
       </c>
       <c r="E7" s="58">
         <v>22722.2</v>
       </c>
       <c r="F7" s="58">
         <v>27973.599999999999</v>
       </c>
-      <c r="G7" s="14"/>
+      <c r="G7" s="58">
+        <v>33439.4</v>
+      </c>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="54">
         <v>4748.3</v>
       </c>
       <c r="C8" s="56">
         <v>9357.5</v>
       </c>
       <c r="D8" s="58">
         <v>13743.2</v>
       </c>
       <c r="E8" s="58">
         <v>18272.8</v>
       </c>
       <c r="F8" s="58">
         <v>22612.5</v>
       </c>
-      <c r="G8" s="14"/>
+      <c r="G8" s="58">
+        <v>27275.200000000001</v>
+      </c>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="54">
         <v>5435.7</v>
       </c>
       <c r="C9" s="56">
         <v>11689.9</v>
       </c>
       <c r="D9" s="58">
         <v>17152.599999999999</v>
       </c>
       <c r="E9" s="58">
         <v>22429.4</v>
       </c>
       <c r="F9" s="58">
         <v>27363.3</v>
       </c>
-      <c r="G9" s="14"/>
+      <c r="G9" s="58">
+        <v>32453.5</v>
+      </c>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="54">
         <v>4118.7</v>
       </c>
       <c r="C10" s="56">
         <v>8395.7000000000007</v>
       </c>
       <c r="D10" s="58">
         <v>12858.3</v>
       </c>
       <c r="E10" s="58">
         <v>17305</v>
       </c>
       <c r="F10" s="58">
         <v>21382.400000000001</v>
       </c>
-      <c r="G10" s="14"/>
+      <c r="G10" s="58">
+        <v>26430.7</v>
+      </c>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="54">
         <v>4757.2</v>
       </c>
       <c r="C11" s="56">
         <v>9410.1</v>
       </c>
       <c r="D11" s="58">
         <v>14174.5</v>
       </c>
       <c r="E11" s="58">
         <v>19235.2</v>
       </c>
       <c r="F11" s="58">
         <v>23363.4</v>
       </c>
-      <c r="G11" s="14"/>
+      <c r="G11" s="58">
+        <v>27807.5</v>
+      </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="54">
         <v>3246</v>
       </c>
       <c r="C12" s="56">
         <v>7000</v>
       </c>
       <c r="D12" s="58">
         <v>11117.4</v>
       </c>
       <c r="E12" s="58">
         <v>14197.7</v>
       </c>
       <c r="F12" s="58">
         <v>16972.5</v>
       </c>
-      <c r="G12" s="14"/>
+      <c r="G12" s="58">
+        <v>19504.599999999999</v>
+      </c>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="54">
         <v>3911.7</v>
       </c>
       <c r="C13" s="56">
         <v>7674.4</v>
       </c>
       <c r="D13" s="58">
         <v>11452.8</v>
       </c>
       <c r="E13" s="58">
         <v>15361.2</v>
       </c>
       <c r="F13" s="58">
         <v>19476.099999999999</v>
       </c>
-      <c r="G13" s="14"/>
+      <c r="G13" s="58">
+        <v>23969.3</v>
+      </c>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="54">
         <v>1541.1</v>
       </c>
       <c r="C14" s="56">
         <v>3231.4</v>
       </c>
       <c r="D14" s="58">
         <v>5082.3999999999996</v>
       </c>
       <c r="E14" s="58">
         <v>7239.4</v>
       </c>
       <c r="F14" s="58">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G14" s="14"/>
+      <c r="G14" s="58">
+        <v>12083.4</v>
+      </c>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="54">
         <v>27753.8</v>
       </c>
       <c r="C15" s="56">
         <v>53061.5</v>
       </c>
       <c r="D15" s="58">
         <v>75708.399999999994</v>
       </c>
       <c r="E15" s="58">
         <v>103710</v>
       </c>
       <c r="F15" s="58">
         <v>133181</v>
       </c>
-      <c r="G15" s="14"/>
+      <c r="G15" s="58">
+        <v>161870.5</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="54">
         <v>4206.7</v>
       </c>
       <c r="C16" s="56">
         <v>8459.2999999999993</v>
       </c>
       <c r="D16" s="58">
         <v>12636.1</v>
       </c>
       <c r="E16" s="58">
         <v>16937.7</v>
       </c>
       <c r="F16" s="58">
         <v>21289.9</v>
       </c>
-      <c r="G16" s="14"/>
+      <c r="G16" s="58">
+        <v>25988.3</v>
+      </c>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="54">
         <v>2298</v>
       </c>
       <c r="C17" s="56">
         <v>4514.6000000000004</v>
       </c>
       <c r="D17" s="58">
         <v>6941.8</v>
       </c>
       <c r="E17" s="58">
         <v>9707.7999999999993</v>
       </c>
       <c r="F17" s="58">
         <v>12889</v>
       </c>
-      <c r="G17" s="14"/>
+      <c r="G17" s="58">
+        <v>16243.3</v>
+      </c>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="54">
         <v>106580.7</v>
       </c>
       <c r="C18" s="56">
         <v>206565.1</v>
       </c>
       <c r="D18" s="58">
         <v>227734.5</v>
       </c>
       <c r="E18" s="58">
         <v>335229.3</v>
       </c>
       <c r="F18" s="58">
         <v>433276.8</v>
       </c>
-      <c r="G18" s="14"/>
+      <c r="G18" s="58">
+        <v>552106.4</v>
+      </c>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="54">
         <v>9168.1</v>
       </c>
       <c r="C19" s="56">
         <v>17740.3</v>
       </c>
       <c r="D19" s="58">
         <v>26751.3</v>
       </c>
       <c r="E19" s="58">
         <v>35982.800000000003</v>
       </c>
       <c r="F19" s="58">
         <v>45413.599999999999</v>
       </c>
-      <c r="G19" s="14"/>
+      <c r="G19" s="58">
+        <v>55653.3</v>
+      </c>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A20" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="54">
         <v>2863.7</v>
       </c>
       <c r="C20" s="56">
         <v>5862.4</v>
       </c>
       <c r="D20" s="58">
         <v>8720.5</v>
       </c>
       <c r="E20" s="58">
         <v>11663.1</v>
       </c>
       <c r="F20" s="58">
         <v>14701</v>
       </c>
-      <c r="G20" s="14"/>
+      <c r="G20" s="58">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="54">
         <v>5148.5</v>
       </c>
       <c r="C21" s="56">
         <v>11631.1</v>
       </c>
       <c r="D21" s="58">
         <v>18541.3</v>
       </c>
       <c r="E21" s="58">
         <v>25510.5</v>
       </c>
       <c r="F21" s="58">
         <v>33060.300000000003</v>
       </c>
-      <c r="G21" s="14"/>
+      <c r="G21" s="58">
+        <v>40078</v>
+      </c>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="54">
         <v>4048.3</v>
       </c>
       <c r="C22" s="56">
         <v>8143.7</v>
       </c>
       <c r="D22" s="58">
         <v>12174.3</v>
       </c>
       <c r="E22" s="58">
         <v>16406.7</v>
       </c>
       <c r="F22" s="58">
         <v>20290.900000000001</v>
       </c>
-      <c r="G22" s="14"/>
+      <c r="G22" s="58">
+        <v>24603</v>
+      </c>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="54">
         <v>13593.9</v>
       </c>
       <c r="C23" s="56">
         <v>27294.400000000001</v>
       </c>
       <c r="D23" s="58">
         <v>43911.3</v>
       </c>
       <c r="E23" s="58">
         <v>61479.5</v>
       </c>
       <c r="F23" s="58">
         <v>77850.3</v>
       </c>
-      <c r="G23" s="14"/>
+      <c r="G23" s="58">
+        <v>92578.5</v>
+      </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="53" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="54">
         <v>11652.9</v>
       </c>
       <c r="C24" s="56">
         <v>23683.8</v>
       </c>
       <c r="D24" s="58">
         <v>34536.9</v>
       </c>
       <c r="E24" s="58">
         <v>46623.199999999997</v>
       </c>
       <c r="F24" s="58">
         <v>58769.8</v>
       </c>
-      <c r="G24" s="14"/>
+      <c r="G24" s="58">
+        <v>71430.7</v>
+      </c>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="53" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="54">
         <v>21343.3</v>
       </c>
       <c r="C25" s="56">
         <v>43100.5</v>
       </c>
       <c r="D25" s="58">
         <v>62979.6</v>
       </c>
       <c r="E25" s="58">
         <v>84673.9</v>
       </c>
       <c r="F25" s="58">
         <v>107279.5</v>
       </c>
-      <c r="G25" s="14"/>
+      <c r="G25" s="58">
+        <v>130519.9</v>
+      </c>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="54">
         <v>4789.3</v>
       </c>
       <c r="C26" s="56">
         <v>9653.2000000000007</v>
       </c>
       <c r="D26" s="58">
         <v>14206.5</v>
       </c>
       <c r="E26" s="58">
         <v>19150.3</v>
       </c>
       <c r="F26" s="58">
         <v>25062.1</v>
       </c>
-      <c r="G26" s="14"/>
+      <c r="G26" s="58">
+        <v>31714.6</v>
+      </c>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="50"/>
       <c r="C27" s="57"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
-      <c r="G27" s="2"/>
+      <c r="G27" s="58"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="14"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
-    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="54">
         <v>97297</v>
       </c>
       <c r="C28" s="56">
         <v>198419.6</v>
       </c>
       <c r="D28" s="58">
         <v>295410.8</v>
       </c>
       <c r="E28" s="58">
         <v>398222.4</v>
       </c>
       <c r="F28" s="58">
         <v>502393.5</v>
       </c>
-      <c r="G28" s="14"/>
+      <c r="G28" s="58">
+        <v>611782.19999999995</v>
+      </c>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="54">
         <v>2504.5</v>
       </c>
       <c r="C29" s="56">
         <v>5116.8</v>
       </c>
       <c r="D29" s="58">
         <v>7587.8</v>
       </c>
       <c r="E29" s="58">
         <v>10311.799999999999</v>
       </c>
       <c r="F29" s="58">
         <v>12891.6</v>
       </c>
-      <c r="G29" s="14"/>
+      <c r="G29" s="58">
+        <v>15116.4</v>
+      </c>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
-    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="54">
         <v>2819</v>
       </c>
       <c r="C30" s="56">
         <v>5732.5</v>
       </c>
       <c r="D30" s="58">
         <v>8653.1</v>
       </c>
       <c r="E30" s="58">
         <v>11695.1</v>
       </c>
       <c r="F30" s="58">
         <v>14782.8</v>
       </c>
-      <c r="G30" s="14"/>
+      <c r="G30" s="58">
+        <v>17897.2</v>
+      </c>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
-    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="54">
         <v>4344.5</v>
       </c>
       <c r="C31" s="56">
         <v>9736.5</v>
       </c>
       <c r="D31" s="58">
         <v>14258.7</v>
       </c>
       <c r="E31" s="58">
         <v>18904.8</v>
       </c>
       <c r="F31" s="58">
         <v>23154.799999999999</v>
       </c>
-      <c r="G31" s="14"/>
+      <c r="G31" s="58">
+        <v>27553.599999999999</v>
+      </c>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="54">
         <v>4118.7</v>
       </c>
       <c r="C32" s="56">
         <v>8395.7000000000007</v>
       </c>
       <c r="D32" s="58">
         <v>12856.2</v>
       </c>
       <c r="E32" s="58">
         <v>17301.099999999999</v>
       </c>
       <c r="F32" s="58">
         <v>21372.7</v>
       </c>
-      <c r="G32" s="14"/>
+      <c r="G32" s="58">
+        <v>26415.8</v>
+      </c>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="54">
         <v>2711.6</v>
       </c>
       <c r="C33" s="56">
         <v>5368.8</v>
       </c>
       <c r="D33" s="58">
         <v>8151.7</v>
       </c>
       <c r="E33" s="58">
         <v>11169.7</v>
       </c>
       <c r="F33" s="58">
         <v>13263.3</v>
       </c>
-      <c r="G33" s="14"/>
+      <c r="G33" s="58">
+        <v>15677</v>
+      </c>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
     </row>
-    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A34" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="54">
         <v>1762.4</v>
       </c>
       <c r="C34" s="56">
         <v>3436.6</v>
       </c>
       <c r="D34" s="58">
         <v>5049.3999999999996</v>
       </c>
       <c r="E34" s="58">
         <v>6710</v>
       </c>
       <c r="F34" s="58">
         <v>8426.9</v>
       </c>
-      <c r="G34" s="14"/>
+      <c r="G34" s="58">
+        <v>10137.700000000001</v>
+      </c>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
-    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="54">
         <v>3911.7</v>
       </c>
       <c r="C35" s="56">
         <v>7674.4</v>
       </c>
       <c r="D35" s="58">
         <v>11452.8</v>
       </c>
       <c r="E35" s="58">
         <v>15361.2</v>
       </c>
       <c r="F35" s="58">
         <v>19476.099999999999</v>
       </c>
-      <c r="G35" s="14"/>
+      <c r="G35" s="58">
+        <v>23969.3</v>
+      </c>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
-    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="54">
         <v>1521.1</v>
       </c>
       <c r="C36" s="56">
         <v>3198.4</v>
       </c>
       <c r="D36" s="58">
         <v>5034.3999999999996</v>
       </c>
       <c r="E36" s="58">
         <v>7006.4</v>
       </c>
       <c r="F36" s="58">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G36" s="14"/>
+      <c r="G36" s="58">
+        <v>11189.4</v>
+      </c>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
     </row>
-    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="54">
         <v>9160</v>
       </c>
       <c r="C37" s="56">
         <v>18371</v>
       </c>
       <c r="D37" s="58">
         <v>27081.200000000001</v>
       </c>
       <c r="E37" s="58">
         <v>36481.699999999997</v>
       </c>
       <c r="F37" s="58">
         <v>45908.6</v>
       </c>
-      <c r="G37" s="14"/>
+      <c r="G37" s="58">
+        <v>55871.8</v>
+      </c>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
     </row>
-    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A38" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="54">
         <v>3855.9</v>
       </c>
       <c r="C38" s="56">
         <v>7775.8</v>
       </c>
       <c r="D38" s="58">
         <v>11602</v>
       </c>
       <c r="E38" s="58">
         <v>15533.1</v>
       </c>
       <c r="F38" s="58">
         <v>19379.5</v>
       </c>
-      <c r="G38" s="14"/>
+      <c r="G38" s="58">
+        <v>23521.4</v>
+      </c>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
     </row>
-    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="54">
         <v>2198.1999999999998</v>
       </c>
       <c r="C39" s="56">
         <v>4329.5</v>
       </c>
       <c r="D39" s="58">
         <v>6660.2</v>
       </c>
       <c r="E39" s="58">
         <v>9324.5</v>
       </c>
       <c r="F39" s="58">
         <v>12399</v>
       </c>
-      <c r="G39" s="14"/>
+      <c r="G39" s="58">
+        <v>15653.2</v>
+      </c>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
     </row>
-    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="54">
         <v>2408.5</v>
       </c>
       <c r="C40" s="56">
         <v>4865.8999999999996</v>
       </c>
       <c r="D40" s="58">
         <v>7325.3</v>
       </c>
       <c r="E40" s="58">
         <v>9895</v>
       </c>
       <c r="F40" s="58">
         <v>12533.6</v>
       </c>
-      <c r="G40" s="14"/>
+      <c r="G40" s="58">
+        <v>15471.2</v>
+      </c>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
     </row>
-    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="54">
         <v>4463.3999999999996</v>
       </c>
       <c r="C41" s="56">
         <v>8772.7999999999993</v>
       </c>
       <c r="D41" s="58">
         <v>13361.4</v>
       </c>
       <c r="E41" s="58">
         <v>17694.400000000001</v>
       </c>
       <c r="F41" s="58">
         <v>22175.5</v>
       </c>
-      <c r="G41" s="14"/>
+      <c r="G41" s="58">
+        <v>27163.200000000001</v>
+      </c>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
-    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="54">
         <v>2863.7</v>
       </c>
       <c r="C42" s="56">
         <v>5862.4</v>
       </c>
       <c r="D42" s="58">
         <v>8720.5</v>
       </c>
       <c r="E42" s="58">
         <v>11663.1</v>
       </c>
       <c r="F42" s="58">
         <v>14701</v>
       </c>
-      <c r="G42" s="14"/>
+      <c r="G42" s="58">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
     </row>
-    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="54">
         <v>5104.5</v>
       </c>
       <c r="C43" s="56">
         <v>11542.2</v>
       </c>
       <c r="D43" s="58">
         <v>18414.8</v>
       </c>
       <c r="E43" s="58">
         <v>25337.8</v>
       </c>
       <c r="F43" s="58">
         <v>32834.5</v>
       </c>
-      <c r="G43" s="14"/>
+      <c r="G43" s="58">
+        <v>39796.5</v>
+      </c>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
-    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="54">
         <v>2337.4</v>
       </c>
       <c r="C44" s="56">
         <v>4716.2</v>
       </c>
       <c r="D44" s="58">
         <v>7127.2</v>
       </c>
       <c r="E44" s="58">
         <v>9609.1</v>
       </c>
       <c r="F44" s="58">
         <v>11775.8</v>
       </c>
-      <c r="G44" s="14"/>
+      <c r="G44" s="58">
+        <v>14105.4</v>
+      </c>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="54">
         <v>4925.1000000000004</v>
       </c>
       <c r="C45" s="56">
         <v>10155.799999999999</v>
       </c>
       <c r="D45" s="58">
         <v>14985</v>
       </c>
       <c r="E45" s="58">
         <v>19972.8</v>
       </c>
       <c r="F45" s="58">
         <v>24759.7</v>
       </c>
-      <c r="G45" s="14"/>
+      <c r="G45" s="58">
+        <v>29759.7</v>
+      </c>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
-    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="53" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="54">
         <v>10710.1</v>
       </c>
       <c r="C46" s="56">
         <v>21846.3</v>
       </c>
       <c r="D46" s="58">
         <v>31878.1</v>
       </c>
       <c r="E46" s="58">
         <v>43009.3</v>
       </c>
       <c r="F46" s="58">
         <v>54158.6</v>
       </c>
-      <c r="G46" s="14"/>
+      <c r="G46" s="58">
+        <v>65841.100000000006</v>
+      </c>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
     </row>
-    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="53" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="54">
         <v>20787.5</v>
       </c>
       <c r="C47" s="56">
         <v>42064</v>
       </c>
       <c r="D47" s="58">
         <v>61394.6</v>
       </c>
       <c r="E47" s="58">
         <v>82676.100000000006</v>
       </c>
       <c r="F47" s="58">
         <v>104879.6</v>
       </c>
-      <c r="G47" s="14"/>
+      <c r="G47" s="58">
+        <v>127627.9</v>
+      </c>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
     </row>
-    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="53" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="54">
         <v>4789.3</v>
       </c>
       <c r="C48" s="56">
         <v>9458.2000000000007</v>
       </c>
       <c r="D48" s="58">
         <v>13816.5</v>
       </c>
       <c r="E48" s="58">
         <v>18565.3</v>
       </c>
       <c r="F48" s="58">
         <v>24477.1</v>
       </c>
-      <c r="G48" s="14"/>
+      <c r="G48" s="58">
+        <v>31129.599999999999</v>
+      </c>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
     </row>
-    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="49"/>
       <c r="C49" s="57"/>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
-      <c r="G49" s="2"/>
+      <c r="G49" s="58"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="14"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
-    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A50" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="54">
         <v>149578.6</v>
       </c>
       <c r="C50" s="56">
         <v>289510.8</v>
       </c>
       <c r="D50" s="58">
         <v>351804.9</v>
       </c>
       <c r="E50" s="58">
         <v>505615.2</v>
       </c>
       <c r="F50" s="58">
         <v>649505.4</v>
       </c>
-      <c r="G50" s="15"/>
+      <c r="G50" s="58">
+        <v>811852.6</v>
+      </c>
       <c r="H50" s="15"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
     </row>
-    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A51" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="54">
         <v>3165.2</v>
       </c>
       <c r="C51" s="56">
         <v>6345</v>
       </c>
       <c r="D51" s="58">
         <v>9204.1</v>
       </c>
       <c r="E51" s="58">
         <v>12410.4</v>
       </c>
       <c r="F51" s="58">
         <v>15082</v>
       </c>
-      <c r="G51" s="15"/>
+      <c r="G51" s="58">
+        <v>18323.099999999999</v>
+      </c>
       <c r="H51" s="15"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
     </row>
-    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A52" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="54">
         <v>1929.3</v>
       </c>
       <c r="C52" s="56">
         <v>3625</v>
       </c>
       <c r="D52" s="58">
         <v>5090.1000000000004</v>
       </c>
       <c r="E52" s="58">
         <v>6577.7</v>
       </c>
       <c r="F52" s="58">
         <v>7829.7</v>
       </c>
-      <c r="G52" s="15"/>
+      <c r="G52" s="58">
+        <v>9377.9</v>
+      </c>
       <c r="H52" s="15"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
     </row>
-    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A53" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="54">
         <v>1091.2</v>
       </c>
       <c r="C53" s="56">
         <v>1953.4</v>
       </c>
       <c r="D53" s="58">
         <v>2893.9</v>
       </c>
       <c r="E53" s="58">
         <v>3524.6</v>
       </c>
       <c r="F53" s="58">
         <v>4208.5</v>
       </c>
-      <c r="G53" s="15"/>
+      <c r="G53" s="58">
+        <v>4899.8999999999996</v>
+      </c>
       <c r="H53" s="15"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
     </row>
-    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A54" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="54">
         <v>0</v>
       </c>
       <c r="C54" s="56">
         <v>0.1</v>
       </c>
       <c r="D54" s="58">
         <v>2.1</v>
       </c>
       <c r="E54" s="58">
         <v>3.8</v>
       </c>
       <c r="F54" s="58">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G54" s="15"/>
+      <c r="G54" s="58">
+        <v>14.9</v>
+      </c>
       <c r="H54" s="15"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
-    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="54">
         <v>2045.7</v>
       </c>
       <c r="C55" s="56">
         <v>4041.3</v>
       </c>
       <c r="D55" s="58">
         <v>6022.9</v>
       </c>
       <c r="E55" s="58">
         <v>8065.5</v>
       </c>
       <c r="F55" s="58">
         <v>10100.1</v>
       </c>
-      <c r="G55" s="15"/>
+      <c r="G55" s="58">
+        <v>12130.5</v>
+      </c>
       <c r="H55" s="15"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
     </row>
-    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A56" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="54">
         <v>1483.7</v>
       </c>
       <c r="C56" s="56">
         <v>3563.3</v>
       </c>
       <c r="D56" s="58">
         <v>6068</v>
       </c>
       <c r="E56" s="58">
         <v>7487.7</v>
       </c>
       <c r="F56" s="58">
         <v>8545.6</v>
       </c>
-      <c r="G56" s="10"/>
+      <c r="G56" s="58">
+        <v>9366.9</v>
+      </c>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
     </row>
-    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A57" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="54">
         <v>20</v>
       </c>
       <c r="C57" s="56">
         <v>33</v>
       </c>
       <c r="D57" s="58">
         <v>48</v>
       </c>
       <c r="E57" s="58">
         <v>233</v>
       </c>
       <c r="F57" s="58">
         <v>648</v>
       </c>
-      <c r="G57" s="10"/>
+      <c r="G57" s="58">
+        <v>894</v>
+      </c>
       <c r="H57" s="10"/>
       <c r="I57" s="10"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
     </row>
-    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="54">
         <v>18593.8</v>
       </c>
       <c r="C58" s="56">
         <v>34690.5</v>
       </c>
       <c r="D58" s="58">
         <v>48627.3</v>
       </c>
       <c r="E58" s="58">
         <v>67228.3</v>
       </c>
       <c r="F58" s="58">
         <v>87272.4</v>
       </c>
-      <c r="G58" s="15"/>
+      <c r="G58" s="58">
+        <v>105998.7</v>
+      </c>
       <c r="H58" s="15"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
     </row>
-    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A59" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B59" s="54">
         <v>350.8</v>
       </c>
       <c r="C59" s="56">
         <v>683.5</v>
       </c>
       <c r="D59" s="58">
         <v>1034.0999999999999</v>
       </c>
       <c r="E59" s="58">
         <v>1404.6</v>
       </c>
       <c r="F59" s="58">
         <v>1910.4</v>
       </c>
-      <c r="G59" s="15"/>
+      <c r="G59" s="58">
+        <v>2466.9</v>
+      </c>
       <c r="H59" s="15"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
     </row>
-    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="54">
         <v>99.7</v>
       </c>
       <c r="C60" s="56">
         <v>185.1</v>
       </c>
       <c r="D60" s="58">
         <v>281.7</v>
       </c>
       <c r="E60" s="58">
         <v>383.3</v>
       </c>
       <c r="F60" s="58">
         <v>490</v>
       </c>
-      <c r="G60" s="15"/>
+      <c r="G60" s="58">
+        <v>590.1</v>
+      </c>
       <c r="H60" s="15"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
     </row>
-    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A61" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B61" s="54">
         <v>104172.2</v>
       </c>
       <c r="C61" s="56">
         <v>201699.20000000001</v>
       </c>
       <c r="D61" s="58">
         <v>220409.2</v>
       </c>
       <c r="E61" s="58">
         <v>325334.3</v>
       </c>
       <c r="F61" s="58">
         <v>420743.2</v>
       </c>
-      <c r="G61" s="15"/>
+      <c r="G61" s="58">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H61" s="15"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
     </row>
-    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A62" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="54">
         <v>4704.7</v>
       </c>
       <c r="C62" s="56">
         <v>8967.5</v>
       </c>
       <c r="D62" s="58">
         <v>13389.9</v>
       </c>
       <c r="E62" s="58">
         <v>18288.400000000001</v>
       </c>
       <c r="F62" s="58">
         <v>23238.1</v>
       </c>
-      <c r="G62" s="15"/>
+      <c r="G62" s="58">
+        <v>28490.1</v>
+      </c>
       <c r="H62" s="15"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
     </row>
-    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A63" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="54">
         <v>44</v>
       </c>
       <c r="C63" s="56">
         <v>88.9</v>
       </c>
       <c r="D63" s="58">
         <v>126.5</v>
       </c>
       <c r="E63" s="58">
         <v>172.7</v>
       </c>
       <c r="F63" s="58">
         <v>225.8</v>
       </c>
-      <c r="G63" s="15"/>
+      <c r="G63" s="58">
+        <v>281.5</v>
+      </c>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
     </row>
-    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A64" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="54">
         <v>1710.9</v>
       </c>
       <c r="C64" s="56">
         <v>3427.5</v>
       </c>
       <c r="D64" s="58">
         <v>5047.1000000000004</v>
       </c>
       <c r="E64" s="58">
         <v>6797.6</v>
       </c>
       <c r="F64" s="58">
         <v>8515.1</v>
       </c>
-      <c r="G64" s="15"/>
+      <c r="G64" s="58">
+        <v>10497.5</v>
+      </c>
       <c r="H64" s="15"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
     </row>
-    <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="54">
         <v>8668.7999999999993</v>
       </c>
       <c r="C65" s="56">
         <v>17138.599999999999</v>
       </c>
       <c r="D65" s="58">
         <v>28926.3</v>
       </c>
       <c r="E65" s="58">
         <v>41506.6</v>
       </c>
       <c r="F65" s="58">
         <v>53090.6</v>
       </c>
-      <c r="G65" s="15"/>
+      <c r="G65" s="58">
+        <v>62818.8</v>
+      </c>
       <c r="H65" s="15"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
     </row>
-    <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A66" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="54">
         <v>942.8</v>
       </c>
       <c r="C66" s="56">
         <v>1837.5</v>
       </c>
       <c r="D66" s="58">
         <v>2658.8</v>
       </c>
       <c r="E66" s="58">
         <v>3613.9</v>
       </c>
       <c r="F66" s="58">
         <v>4611.2</v>
       </c>
-      <c r="G66" s="12"/>
+      <c r="G66" s="58">
+        <v>5589.6</v>
+      </c>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
     </row>
-    <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A67" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B67" s="54">
         <v>555.79999999999995</v>
       </c>
       <c r="C67" s="56">
         <v>1036.5</v>
       </c>
       <c r="D67" s="58">
         <v>1585</v>
       </c>
       <c r="E67" s="58">
         <v>1997.8</v>
       </c>
       <c r="F67" s="58">
         <v>2399.9</v>
       </c>
-      <c r="G67" s="12"/>
+      <c r="G67" s="58">
+        <v>2892</v>
+      </c>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
     </row>
-    <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A68" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B68" s="55" t="s">
         <v>78</v>
       </c>
       <c r="C68" s="56">
         <v>195</v>
       </c>
       <c r="D68" s="58">
         <v>390</v>
       </c>
       <c r="E68" s="58">
         <v>585</v>
       </c>
       <c r="F68" s="58">
         <v>585</v>
       </c>
-      <c r="G68" s="16"/>
+      <c r="G68" s="58">
+        <v>585</v>
+      </c>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
-    <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:27" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A69" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="6"/>
       <c r="U69" s="7"/>
       <c r="V69" s="6"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="7"/>
       <c r="AA69" s="8"/>
     </row>
-    <row r="70" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:27" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A70" s="5"/>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="6"/>
       <c r="T70" s="7"/>
       <c r="U70" s="6"/>
       <c r="V70" s="7"/>
       <c r="W70" s="7"/>
       <c r="X70" s="8"/>
       <c r="Y70" s="7"/>