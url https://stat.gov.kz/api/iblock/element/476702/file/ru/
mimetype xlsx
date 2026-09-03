--- v4 (2026-07-24)
+++ v5 (2026-09-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8328" yWindow="-204" windowWidth="14088" windowHeight="9780"/>
+    <workbookView xWindow="8325" yWindow="-210" windowWidth="14085" windowHeight="9780"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -576,53 +576,50 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -693,50 +690,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1024,2666 +1024,2788 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="40" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="20"/>
+    <col min="1" max="1" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="42.28515625" style="19" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="19" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="42.28515625" style="19" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="19" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="42.28515625" style="19" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="19" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="42.28515625" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="42.28515625" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="42.28515625" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="42.28515625" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="19" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="19" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="19" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="19" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="42.28515625" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="42.28515625" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="42.28515625" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="42.28515625" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="42.28515625" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="19" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="42.28515625" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="19" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="42.28515625" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="19" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="42.28515625" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="19" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="42.28515625" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="19" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="42.28515625" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="19" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="42.28515625" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="19" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="42.28515625" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="19" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="42.28515625" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="19" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="42.28515625" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="19" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="42.28515625" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="19" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="42.28515625" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="19" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="42.28515625" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="19" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="42.28515625" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="19" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="42.28515625" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="19" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="42.28515625" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="19" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="42.28515625" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="19" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="42.28515625" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="19" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="42.28515625" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="19" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="42.28515625" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="19" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="42.28515625" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="19" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="42.28515625" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="19" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="42.28515625" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="19" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="42.28515625" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="19" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="42.28515625" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="19" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="42.28515625" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="19" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="42.28515625" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="19" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="42.28515625" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="19" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="42.28515625" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="19" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="42.28515625" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="19" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="42.28515625" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="19" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="42.28515625" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="19" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="42.28515625" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="19" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="42.28515625" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="19" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="42.28515625" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="19" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="42.28515625" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="19" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="42.28515625" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="19" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="42.28515625" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="19" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="42.28515625" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="19" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="42.28515625" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="19" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="42.28515625" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="19" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="42.28515625" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="19" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="42.28515625" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="19" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="42.28515625" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="19" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="42.28515625" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="19" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="42.28515625" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="19" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="42.28515625" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="19" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="42.28515625" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="19" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="21" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="22">
+      <c r="B2" s="21">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="21" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="21" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="25" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="25" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:13" s="22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="26" t="s">
+      <c r="B10" s="25" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="27"/>
-[...3 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B11" s="26"/>
+      <c r="M11" s="27"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="M12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="M12" s="27"/>
+    </row>
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="M13" s="28"/>
-[...2 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="M13" s="27"/>
+    </row>
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="M14" s="28"/>
-[...2 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="M15" s="28"/>
-[...2 lines deleted...]
-      <c r="A16" s="21" t="s">
+      <c r="M15" s="27"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="33">
-[...5 lines deleted...]
-      <c r="A17" s="21" t="s">
+      <c r="B16" s="32">
+        <v>46219</v>
+      </c>
+      <c r="M16" s="33"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="33">
-[...5 lines deleted...]
-      <c r="A18" s="21" t="s">
+      <c r="B17" s="32">
+        <v>46252</v>
+      </c>
+      <c r="M17" s="34"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="24" t="s">
+      <c r="B18" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="M18" s="34"/>
-[...2 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="M18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="23" t="s">
         <v>82</v>
       </c>
-      <c r="M19" s="35"/>
-[...2 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="M20" s="34"/>
-[...2 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="M21" s="35"/>
-[...16 lines deleted...]
-      <c r="M26" s="34"/>
+      <c r="M21" s="34"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="37"/>
+      <c r="B22" s="38"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B23" s="40"/>
+      <c r="M23" s="34"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="34"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="43" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="43"/>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="42"/>
+    <col min="257" max="257" width="4.42578125" style="42" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="42" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="42"/>
+    <col min="513" max="513" width="4.42578125" style="42" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="42" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="42"/>
+    <col min="769" max="769" width="4.42578125" style="42" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="42" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="42"/>
+    <col min="1025" max="1025" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="42" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="42"/>
+    <col min="1281" max="1281" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="42" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="42"/>
+    <col min="1537" max="1537" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="42" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="42"/>
+    <col min="1793" max="1793" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="42" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="42"/>
+    <col min="2049" max="2049" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="42" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="42"/>
+    <col min="2305" max="2305" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="42" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="42"/>
+    <col min="2561" max="2561" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="42" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="42"/>
+    <col min="2817" max="2817" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="42" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="42"/>
+    <col min="3073" max="3073" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="42"/>
+    <col min="3329" max="3329" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="42"/>
+    <col min="3585" max="3585" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="42"/>
+    <col min="3841" max="3841" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="42"/>
+    <col min="4097" max="4097" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="42" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="42"/>
+    <col min="4353" max="4353" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="42" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="42"/>
+    <col min="4609" max="4609" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="42" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="42"/>
+    <col min="4865" max="4865" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="42" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="42"/>
+    <col min="5121" max="5121" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="42" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="42"/>
+    <col min="5377" max="5377" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="42" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="42"/>
+    <col min="5633" max="5633" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="42" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="42"/>
+    <col min="5889" max="5889" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="42" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="42"/>
+    <col min="6145" max="6145" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="42" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="42"/>
+    <col min="6401" max="6401" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="42" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="42"/>
+    <col min="6657" max="6657" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="42" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="42"/>
+    <col min="6913" max="6913" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="42" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="42"/>
+    <col min="7169" max="7169" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="42" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="42"/>
+    <col min="7425" max="7425" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="42" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="42"/>
+    <col min="7681" max="7681" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="42" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="42"/>
+    <col min="7937" max="7937" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="42" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="42"/>
+    <col min="8193" max="8193" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="42" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="42"/>
+    <col min="8449" max="8449" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="42" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="42"/>
+    <col min="8705" max="8705" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="42" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="42"/>
+    <col min="8961" max="8961" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="42" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="42"/>
+    <col min="9217" max="9217" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="42" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="42"/>
+    <col min="9473" max="9473" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="42" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="42"/>
+    <col min="9729" max="9729" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="42" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="42"/>
+    <col min="9985" max="9985" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="42" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="42"/>
+    <col min="10241" max="10241" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="42" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="42"/>
+    <col min="10497" max="10497" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="42" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="42"/>
+    <col min="10753" max="10753" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="42" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="42"/>
+    <col min="11009" max="11009" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="42" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="42"/>
+    <col min="11265" max="11265" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="42" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="42"/>
+    <col min="11521" max="11521" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="42" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="42"/>
+    <col min="11777" max="11777" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="42" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="42"/>
+    <col min="12033" max="12033" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="42" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="42"/>
+    <col min="12289" max="12289" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="42" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="42"/>
+    <col min="12545" max="12545" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="42" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="42"/>
+    <col min="12801" max="12801" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="42" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="42"/>
+    <col min="13057" max="13057" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="42" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="42"/>
+    <col min="13313" max="13313" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="42" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="42"/>
+    <col min="13569" max="13569" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="42" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="42"/>
+    <col min="13825" max="13825" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="42" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="42"/>
+    <col min="14081" max="14081" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="42" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="42"/>
+    <col min="14337" max="14337" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="42" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="42"/>
+    <col min="14593" max="14593" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="42" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="42"/>
+    <col min="14849" max="14849" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="42" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="42"/>
+    <col min="15105" max="15105" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="42" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="42"/>
+    <col min="15361" max="15361" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="42" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="42"/>
+    <col min="15617" max="15617" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="42" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="42"/>
+    <col min="15873" max="15873" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="42" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="42"/>
+    <col min="16129" max="16129" width="4.42578125" style="42" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="42" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="44" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="41"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="43" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="45" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="44" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="45" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="44" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="45" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="44" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="46" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="44"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="45" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B14" s="47" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="46" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA70"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E12" sqref="E12"/>
+      <selection pane="topRight" activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.6640625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14" style="17" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
-    <col min="12" max="12" width="11.88671875" style="3" customWidth="1"/>
-    <col min="13" max="13" width="13.44140625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="59" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="61"/>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
-      <c r="C3" s="17"/>
+      <c r="C3" s="16"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11"/>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="51" t="s">
+      <c r="D4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="E4" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="51" t="s">
+      <c r="F4" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="51" t="s">
+      <c r="G4" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="51" t="s">
+      <c r="H4" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="51" t="s">
+      <c r="I4" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="51" t="s">
+      <c r="J4" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="51" t="s">
+      <c r="K4" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="51" t="s">
+      <c r="L4" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="51" t="s">
+      <c r="M4" s="58" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="51" t="s">
+    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="49"/>
-      <c r="C5" s="52" t="s">
+      <c r="B5" s="48"/>
+      <c r="C5" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="58" t="s">
+      <c r="G5" s="57" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="53" t="s">
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="54">
+      <c r="B6" s="53">
         <v>246875.6</v>
       </c>
-      <c r="C6" s="56">
+      <c r="C6" s="55">
         <v>487930.5</v>
       </c>
-      <c r="D6" s="58">
+      <c r="D6" s="57">
         <v>647215.69999999995</v>
       </c>
-      <c r="E6" s="58">
+      <c r="E6" s="57">
         <v>903837.5</v>
       </c>
-      <c r="F6" s="58">
+      <c r="F6" s="57">
         <v>1151898.8999999999</v>
       </c>
-      <c r="G6" s="58">
+      <c r="G6" s="57">
         <v>1423634.8</v>
       </c>
-      <c r="H6" s="14"/>
+      <c r="H6" s="57">
+        <v>1689571</v>
+      </c>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="53" t="s">
+    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="54">
+      <c r="B7" s="53">
         <v>5669.7</v>
       </c>
-      <c r="C7" s="56">
+      <c r="C7" s="55">
         <v>11461.7</v>
       </c>
-      <c r="D7" s="58">
+      <c r="D7" s="57">
         <v>16791.900000000001</v>
       </c>
-      <c r="E7" s="58">
+      <c r="E7" s="57">
         <v>22722.2</v>
       </c>
-      <c r="F7" s="58">
+      <c r="F7" s="57">
         <v>27973.599999999999</v>
       </c>
-      <c r="G7" s="58">
+      <c r="G7" s="57">
         <v>33439.4</v>
       </c>
-      <c r="H7" s="14"/>
+      <c r="H7" s="57">
+        <v>39488.5</v>
+      </c>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="53" t="s">
+    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="54">
+      <c r="B8" s="53">
         <v>4748.3</v>
       </c>
-      <c r="C8" s="56">
+      <c r="C8" s="55">
         <v>9357.5</v>
       </c>
-      <c r="D8" s="58">
+      <c r="D8" s="57">
         <v>13743.2</v>
       </c>
-      <c r="E8" s="58">
+      <c r="E8" s="57">
         <v>18272.8</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="57">
         <v>22612.5</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="57">
         <v>27275.200000000001</v>
       </c>
-      <c r="H8" s="14"/>
+      <c r="H8" s="57">
+        <v>32228.9</v>
+      </c>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="53" t="s">
+    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="54">
+      <c r="B9" s="53">
         <v>5435.7</v>
       </c>
-      <c r="C9" s="56">
+      <c r="C9" s="55">
         <v>11689.9</v>
       </c>
-      <c r="D9" s="58">
+      <c r="D9" s="57">
         <v>17152.599999999999</v>
       </c>
-      <c r="E9" s="58">
+      <c r="E9" s="57">
         <v>22429.4</v>
       </c>
-      <c r="F9" s="58">
+      <c r="F9" s="57">
         <v>27363.3</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="57">
         <v>32453.5</v>
       </c>
-      <c r="H9" s="14"/>
+      <c r="H9" s="57">
+        <v>37833.4</v>
+      </c>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="54">
+      <c r="B10" s="53">
         <v>4118.7</v>
       </c>
-      <c r="C10" s="56">
+      <c r="C10" s="55">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D10" s="58">
+      <c r="D10" s="57">
         <v>12858.3</v>
       </c>
-      <c r="E10" s="58">
+      <c r="E10" s="57">
         <v>17305</v>
       </c>
-      <c r="F10" s="58">
+      <c r="F10" s="57">
         <v>21382.400000000001</v>
       </c>
-      <c r="G10" s="58">
+      <c r="G10" s="57">
         <v>26430.7</v>
       </c>
-      <c r="H10" s="14"/>
+      <c r="H10" s="57">
+        <v>32048</v>
+      </c>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="53" t="s">
+    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="54">
+      <c r="B11" s="53">
         <v>4757.2</v>
       </c>
-      <c r="C11" s="56">
+      <c r="C11" s="55">
         <v>9410.1</v>
       </c>
-      <c r="D11" s="58">
+      <c r="D11" s="57">
         <v>14174.5</v>
       </c>
-      <c r="E11" s="58">
+      <c r="E11" s="57">
         <v>19235.2</v>
       </c>
-      <c r="F11" s="58">
+      <c r="F11" s="57">
         <v>23363.4</v>
       </c>
-      <c r="G11" s="58">
+      <c r="G11" s="57">
         <v>27807.5</v>
       </c>
-      <c r="H11" s="14"/>
+      <c r="H11" s="57">
+        <v>32280.400000000001</v>
+      </c>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="53" t="s">
+    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="54">
+      <c r="B12" s="53">
         <v>3246</v>
       </c>
-      <c r="C12" s="56">
+      <c r="C12" s="55">
         <v>7000</v>
       </c>
-      <c r="D12" s="58">
+      <c r="D12" s="57">
         <v>11117.4</v>
       </c>
-      <c r="E12" s="58">
+      <c r="E12" s="57">
         <v>14197.7</v>
       </c>
-      <c r="F12" s="58">
+      <c r="F12" s="57">
         <v>16972.5</v>
       </c>
-      <c r="G12" s="58">
+      <c r="G12" s="57">
         <v>19504.599999999999</v>
       </c>
-      <c r="H12" s="14"/>
+      <c r="H12" s="57">
+        <v>22400.3</v>
+      </c>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="53" t="s">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="53">
         <v>3911.7</v>
       </c>
-      <c r="C13" s="56">
+      <c r="C13" s="55">
         <v>7674.4</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="57">
         <v>11452.8</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="57">
         <v>15361.2</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="57">
         <v>19476.099999999999</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="57">
         <v>23969.3</v>
       </c>
-      <c r="H13" s="14"/>
+      <c r="H13" s="57">
+        <v>28407.9</v>
+      </c>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="53" t="s">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="54">
+      <c r="B14" s="53">
         <v>1541.1</v>
       </c>
-      <c r="C14" s="56">
+      <c r="C14" s="55">
         <v>3231.4</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="57">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="57">
         <v>7239.4</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="57">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="57">
         <v>12083.4</v>
       </c>
-      <c r="H14" s="14"/>
+      <c r="H14" s="57">
+        <v>14334.7</v>
+      </c>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="53" t="s">
+    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="54">
+      <c r="B15" s="53">
         <v>27753.8</v>
       </c>
-      <c r="C15" s="56">
+      <c r="C15" s="55">
         <v>53061.5</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="57">
         <v>75708.399999999994</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="57">
         <v>103710</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="57">
         <v>133181</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="57">
         <v>161870.5</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="57">
+        <v>190557.7</v>
+      </c>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="53" t="s">
+    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="54">
+      <c r="B16" s="53">
         <v>4206.7</v>
       </c>
-      <c r="C16" s="56">
+      <c r="C16" s="55">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D16" s="58">
+      <c r="D16" s="57">
         <v>12636.1</v>
       </c>
-      <c r="E16" s="58">
+      <c r="E16" s="57">
         <v>16937.7</v>
       </c>
-      <c r="F16" s="58">
+      <c r="F16" s="57">
         <v>21289.9</v>
       </c>
-      <c r="G16" s="58">
+      <c r="G16" s="57">
         <v>25988.3</v>
       </c>
-      <c r="H16" s="14"/>
+      <c r="H16" s="57">
+        <v>30388.3</v>
+      </c>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="53" t="s">
+    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="53">
         <v>2298</v>
       </c>
-      <c r="C17" s="56">
+      <c r="C17" s="55">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D17" s="58">
+      <c r="D17" s="57">
         <v>6941.8</v>
       </c>
-      <c r="E17" s="58">
+      <c r="E17" s="57">
         <v>9707.7999999999993</v>
       </c>
-      <c r="F17" s="58">
+      <c r="F17" s="57">
         <v>12889</v>
       </c>
-      <c r="G17" s="58">
+      <c r="G17" s="57">
         <v>16243.3</v>
       </c>
-      <c r="H17" s="14"/>
+      <c r="H17" s="57">
+        <v>19857.5</v>
+      </c>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="53" t="s">
+    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="54">
+      <c r="B18" s="53">
         <v>106580.7</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="55">
         <v>206565.1</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="57">
         <v>227734.5</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="57">
         <v>335229.3</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="57">
         <v>433276.8</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="57">
         <v>552106.4</v>
       </c>
-      <c r="H18" s="14"/>
+      <c r="H18" s="57">
+        <v>658280.69999999995</v>
+      </c>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="53" t="s">
+    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="54">
+      <c r="B19" s="53">
         <v>9168.1</v>
       </c>
-      <c r="C19" s="56">
+      <c r="C19" s="55">
         <v>17740.3</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="57">
         <v>26751.3</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="57">
         <v>35982.800000000003</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="57">
         <v>45413.599999999999</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="57">
         <v>55653.3</v>
       </c>
-      <c r="H19" s="14"/>
+      <c r="H19" s="57">
+        <v>69921.5</v>
+      </c>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="53" t="s">
+    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="54">
+      <c r="B20" s="53">
         <v>2863.7</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="55">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="57">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="58">
+      <c r="E20" s="57">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="57">
         <v>14701</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="57">
         <v>17884.900000000001</v>
       </c>
-      <c r="H20" s="14"/>
+      <c r="H20" s="57">
+        <v>21086.9</v>
+      </c>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="53" t="s">
+    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="53">
         <v>5148.5</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="55">
         <v>11631.1</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="57">
         <v>18541.3</v>
       </c>
-      <c r="E21" s="58">
+      <c r="E21" s="57">
         <v>25510.5</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="57">
         <v>33060.300000000003</v>
       </c>
-      <c r="G21" s="58">
+      <c r="G21" s="57">
         <v>40078</v>
       </c>
-      <c r="H21" s="14"/>
+      <c r="H21" s="57">
+        <v>47349.8</v>
+      </c>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="53" t="s">
+    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="54">
+      <c r="B22" s="53">
         <v>4048.3</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="55">
         <v>8143.7</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D22" s="57">
         <v>12174.3</v>
       </c>
-      <c r="E22" s="58">
+      <c r="E22" s="57">
         <v>16406.7</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F22" s="57">
         <v>20290.900000000001</v>
       </c>
-      <c r="G22" s="58">
+      <c r="G22" s="57">
         <v>24603</v>
       </c>
-      <c r="H22" s="14"/>
+      <c r="H22" s="57">
+        <v>28535.200000000001</v>
+      </c>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="53" t="s">
+    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="54">
+      <c r="B23" s="53">
         <v>13593.9</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="55">
         <v>27294.400000000001</v>
       </c>
-      <c r="D23" s="58">
+      <c r="D23" s="57">
         <v>43911.3</v>
       </c>
-      <c r="E23" s="58">
+      <c r="E23" s="57">
         <v>61479.5</v>
       </c>
-      <c r="F23" s="58">
+      <c r="F23" s="57">
         <v>77850.3</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="57">
         <v>92578.5</v>
       </c>
-      <c r="H23" s="14"/>
+      <c r="H23" s="57">
+        <v>106945</v>
+      </c>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="53" t="s">
+    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="54">
+      <c r="B24" s="53">
         <v>11652.9</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="55">
         <v>23683.8</v>
       </c>
-      <c r="D24" s="58">
+      <c r="D24" s="57">
         <v>34536.9</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="57">
         <v>46623.199999999997</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="57">
         <v>58769.8</v>
       </c>
-      <c r="G24" s="58">
+      <c r="G24" s="57">
         <v>71430.7</v>
       </c>
-      <c r="H24" s="14"/>
+      <c r="H24" s="57">
+        <v>84541.8</v>
+      </c>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="53" t="s">
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="54">
+      <c r="B25" s="53">
         <v>21343.3</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="55">
         <v>43100.5</v>
       </c>
-      <c r="D25" s="58">
+      <c r="D25" s="57">
         <v>62979.6</v>
       </c>
-      <c r="E25" s="58">
+      <c r="E25" s="57">
         <v>84673.9</v>
       </c>
-      <c r="F25" s="58">
+      <c r="F25" s="57">
         <v>107279.5</v>
       </c>
-      <c r="G25" s="58">
+      <c r="G25" s="57">
         <v>130519.9</v>
       </c>
-      <c r="H25" s="14"/>
+      <c r="H25" s="57">
+        <v>155074.6</v>
+      </c>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="53" t="s">
+    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="54">
+      <c r="B26" s="53">
         <v>4789.3</v>
       </c>
-      <c r="C26" s="56">
+      <c r="C26" s="55">
         <v>9653.2000000000007</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="57">
         <v>14206.5</v>
       </c>
-      <c r="E26" s="58">
+      <c r="E26" s="57">
         <v>19150.3</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="57">
         <v>25062.1</v>
       </c>
-      <c r="G26" s="58">
+      <c r="G26" s="57">
         <v>31714.6</v>
       </c>
-      <c r="H26" s="14"/>
+      <c r="H26" s="57">
+        <v>38010</v>
+      </c>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="51" t="s">
+    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="50"/>
-[...5 lines deleted...]
-      <c r="H27" s="2"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
       <c r="I27" s="2"/>
       <c r="J27" s="14"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
-    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="53" t="s">
+    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="54">
+      <c r="B28" s="53">
         <v>97297</v>
       </c>
-      <c r="C28" s="56">
+      <c r="C28" s="55">
         <v>198419.6</v>
       </c>
-      <c r="D28" s="58">
+      <c r="D28" s="57">
         <v>295410.8</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="57">
         <v>398222.4</v>
       </c>
-      <c r="F28" s="58">
+      <c r="F28" s="57">
         <v>502393.5</v>
       </c>
-      <c r="G28" s="58">
+      <c r="G28" s="57">
         <v>611782.19999999995</v>
       </c>
-      <c r="H28" s="14"/>
+      <c r="H28" s="57">
+        <v>725244.3</v>
+      </c>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="53" t="s">
+    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="54">
+      <c r="B29" s="53">
         <v>2504.5</v>
       </c>
-      <c r="C29" s="56">
+      <c r="C29" s="55">
         <v>5116.8</v>
       </c>
-      <c r="D29" s="58">
+      <c r="D29" s="57">
         <v>7587.8</v>
       </c>
-      <c r="E29" s="58">
+      <c r="E29" s="57">
         <v>10311.799999999999</v>
       </c>
-      <c r="F29" s="58">
+      <c r="F29" s="57">
         <v>12891.6</v>
       </c>
-      <c r="G29" s="58">
+      <c r="G29" s="57">
         <v>15116.4</v>
       </c>
-      <c r="H29" s="14"/>
+      <c r="H29" s="57">
+        <v>17679.3</v>
+      </c>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
-    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="53" t="s">
+    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="54">
+      <c r="B30" s="53">
         <v>2819</v>
       </c>
-      <c r="C30" s="56">
+      <c r="C30" s="55">
         <v>5732.5</v>
       </c>
-      <c r="D30" s="58">
+      <c r="D30" s="57">
         <v>8653.1</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="57">
         <v>11695.1</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="57">
         <v>14782.8</v>
       </c>
-      <c r="G30" s="58">
+      <c r="G30" s="57">
         <v>17897.2</v>
       </c>
-      <c r="H30" s="14"/>
+      <c r="H30" s="57">
+        <v>21215.3</v>
+      </c>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
-    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="53" t="s">
+    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="54">
+      <c r="B31" s="53">
         <v>4344.5</v>
       </c>
-      <c r="C31" s="56">
+      <c r="C31" s="55">
         <v>9736.5</v>
       </c>
-      <c r="D31" s="58">
+      <c r="D31" s="57">
         <v>14258.7</v>
       </c>
-      <c r="E31" s="58">
+      <c r="E31" s="57">
         <v>18904.8</v>
       </c>
-      <c r="F31" s="58">
+      <c r="F31" s="57">
         <v>23154.799999999999</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="57">
         <v>27553.599999999999</v>
       </c>
-      <c r="H31" s="14"/>
+      <c r="H31" s="57">
+        <v>32206.2</v>
+      </c>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="53" t="s">
+    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="54">
+      <c r="B32" s="53">
         <v>4118.7</v>
       </c>
-      <c r="C32" s="56">
+      <c r="C32" s="55">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D32" s="58">
+      <c r="D32" s="57">
         <v>12856.2</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="57">
         <v>17301.099999999999</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="57">
         <v>21372.7</v>
       </c>
-      <c r="G32" s="58">
+      <c r="G32" s="57">
         <v>26415.8</v>
       </c>
-      <c r="H32" s="14"/>
+      <c r="H32" s="57">
+        <v>32030.400000000001</v>
+      </c>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="53" t="s">
+    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="54">
+      <c r="B33" s="53">
         <v>2711.6</v>
       </c>
-      <c r="C33" s="56">
+      <c r="C33" s="55">
         <v>5368.8</v>
       </c>
-      <c r="D33" s="58">
+      <c r="D33" s="57">
         <v>8151.7</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="57">
         <v>11169.7</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="57">
         <v>13263.3</v>
       </c>
-      <c r="G33" s="58">
+      <c r="G33" s="57">
         <v>15677</v>
       </c>
-      <c r="H33" s="14"/>
+      <c r="H33" s="57">
+        <v>18069.8</v>
+      </c>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
     </row>
-    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="53" t="s">
+    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="54">
+      <c r="B34" s="53">
         <v>1762.4</v>
       </c>
-      <c r="C34" s="56">
+      <c r="C34" s="55">
         <v>3436.6</v>
       </c>
-      <c r="D34" s="58">
+      <c r="D34" s="57">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="57">
         <v>6710</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>8426.9</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="57">
         <v>10137.700000000001</v>
       </c>
-      <c r="H34" s="14"/>
+      <c r="H34" s="57">
+        <v>11986.4</v>
+      </c>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
-    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="53" t="s">
+    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="54">
+      <c r="B35" s="53">
         <v>3911.7</v>
       </c>
-      <c r="C35" s="56">
+      <c r="C35" s="55">
         <v>7674.4</v>
       </c>
-      <c r="D35" s="58">
+      <c r="D35" s="57">
         <v>11452.8</v>
       </c>
-      <c r="E35" s="58">
+      <c r="E35" s="57">
         <v>15361.2</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="57">
         <v>19476.099999999999</v>
       </c>
-      <c r="G35" s="58">
+      <c r="G35" s="57">
         <v>23969.3</v>
       </c>
-      <c r="H35" s="14"/>
+      <c r="H35" s="57">
+        <v>28407.9</v>
+      </c>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
-    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="53" t="s">
+    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="54">
+      <c r="B36" s="53">
         <v>1521.1</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="55">
         <v>3198.4</v>
       </c>
-      <c r="D36" s="58">
+      <c r="D36" s="57">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E36" s="58">
+      <c r="E36" s="57">
         <v>7006.4</v>
       </c>
-      <c r="F36" s="58">
+      <c r="F36" s="57">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G36" s="58">
+      <c r="G36" s="57">
         <v>11189.4</v>
       </c>
-      <c r="H36" s="14"/>
+      <c r="H36" s="57">
+        <v>13315.7</v>
+      </c>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
     </row>
-    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="53" t="s">
+    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="54">
+      <c r="B37" s="53">
         <v>9160</v>
       </c>
-      <c r="C37" s="56">
+      <c r="C37" s="55">
         <v>18371</v>
       </c>
-      <c r="D37" s="58">
+      <c r="D37" s="57">
         <v>27081.200000000001</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="57">
         <v>36481.699999999997</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="57">
         <v>45908.6</v>
       </c>
-      <c r="G37" s="58">
+      <c r="G37" s="57">
         <v>55871.8</v>
       </c>
-      <c r="H37" s="14"/>
+      <c r="H37" s="57">
+        <v>65739</v>
+      </c>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
     </row>
-    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="53" t="s">
+    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B38" s="54">
+      <c r="B38" s="53">
         <v>3855.9</v>
       </c>
-      <c r="C38" s="56">
+      <c r="C38" s="55">
         <v>7775.8</v>
       </c>
-      <c r="D38" s="58">
+      <c r="D38" s="57">
         <v>11602</v>
       </c>
-      <c r="E38" s="58">
+      <c r="E38" s="57">
         <v>15533.1</v>
       </c>
-      <c r="F38" s="58">
+      <c r="F38" s="57">
         <v>19379.5</v>
       </c>
-      <c r="G38" s="58">
+      <c r="G38" s="57">
         <v>23521.4</v>
       </c>
-      <c r="H38" s="14"/>
+      <c r="H38" s="57">
+        <v>27476.400000000001</v>
+      </c>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
     </row>
-    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="53" t="s">
+    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="54">
+      <c r="B39" s="53">
         <v>2198.1999999999998</v>
       </c>
-      <c r="C39" s="56">
+      <c r="C39" s="55">
         <v>4329.5</v>
       </c>
-      <c r="D39" s="58">
+      <c r="D39" s="57">
         <v>6660.2</v>
       </c>
-      <c r="E39" s="58">
+      <c r="E39" s="57">
         <v>9324.5</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="57">
         <v>12399</v>
       </c>
-      <c r="G39" s="58">
+      <c r="G39" s="57">
         <v>15653.2</v>
       </c>
-      <c r="H39" s="14"/>
+      <c r="H39" s="57">
+        <v>19165</v>
+      </c>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
     </row>
-    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="53" t="s">
+    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="54">
+      <c r="B40" s="53">
         <v>2408.5</v>
       </c>
-      <c r="C40" s="56">
+      <c r="C40" s="55">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D40" s="58">
+      <c r="D40" s="57">
         <v>7325.3</v>
       </c>
-      <c r="E40" s="58">
+      <c r="E40" s="57">
         <v>9895</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="57">
         <v>12533.6</v>
       </c>
-      <c r="G40" s="58">
+      <c r="G40" s="57">
         <v>15471.2</v>
       </c>
-      <c r="H40" s="14"/>
+      <c r="H40" s="57">
+        <v>18655.5</v>
+      </c>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
     </row>
-    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="53" t="s">
+    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="54">
+      <c r="B41" s="53">
         <v>4463.3999999999996</v>
       </c>
-      <c r="C41" s="56">
+      <c r="C41" s="55">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="57">
         <v>13361.4</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="57">
         <v>17694.400000000001</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="57">
         <v>22175.5</v>
       </c>
-      <c r="G41" s="58">
+      <c r="G41" s="57">
         <v>27163.200000000001</v>
       </c>
-      <c r="H41" s="14"/>
+      <c r="H41" s="57">
+        <v>32545.1</v>
+      </c>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
     </row>
-    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="53" t="s">
+    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B42" s="54">
+      <c r="B42" s="53">
         <v>2863.7</v>
       </c>
-      <c r="C42" s="56">
+      <c r="C42" s="55">
         <v>5862.4</v>
       </c>
-      <c r="D42" s="58">
+      <c r="D42" s="57">
         <v>8720.5</v>
       </c>
-      <c r="E42" s="58">
+      <c r="E42" s="57">
         <v>11663.1</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="57">
         <v>14701</v>
       </c>
-      <c r="G42" s="58">
+      <c r="G42" s="57">
         <v>17884.900000000001</v>
       </c>
-      <c r="H42" s="14"/>
+      <c r="H42" s="57">
+        <v>21086.9</v>
+      </c>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
     </row>
-    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="53" t="s">
+    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="54">
+      <c r="B43" s="53">
         <v>5104.5</v>
       </c>
-      <c r="C43" s="56">
+      <c r="C43" s="55">
         <v>11542.2</v>
       </c>
-      <c r="D43" s="58">
+      <c r="D43" s="57">
         <v>18414.8</v>
       </c>
-      <c r="E43" s="58">
+      <c r="E43" s="57">
         <v>25337.8</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="57">
         <v>32834.5</v>
       </c>
-      <c r="G43" s="58">
+      <c r="G43" s="57">
         <v>39796.5</v>
       </c>
-      <c r="H43" s="14"/>
+      <c r="H43" s="57">
+        <v>47014.8</v>
+      </c>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
-    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="53" t="s">
+    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="54">
+      <c r="B44" s="53">
         <v>2337.4</v>
       </c>
-      <c r="C44" s="56">
+      <c r="C44" s="55">
         <v>4716.2</v>
       </c>
-      <c r="D44" s="58">
+      <c r="D44" s="57">
         <v>7127.2</v>
       </c>
-      <c r="E44" s="58">
+      <c r="E44" s="57">
         <v>9609.1</v>
       </c>
-      <c r="F44" s="58">
+      <c r="F44" s="57">
         <v>11775.8</v>
       </c>
-      <c r="G44" s="58">
+      <c r="G44" s="57">
         <v>14105.4</v>
       </c>
-      <c r="H44" s="14"/>
+      <c r="H44" s="57">
+        <v>16638.099999999999</v>
+      </c>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="53" t="s">
+    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="54">
+      <c r="B45" s="53">
         <v>4925.1000000000004</v>
       </c>
-      <c r="C45" s="56">
+      <c r="C45" s="55">
         <v>10155.799999999999</v>
       </c>
-      <c r="D45" s="58">
+      <c r="D45" s="57">
         <v>14985</v>
       </c>
-      <c r="E45" s="58">
+      <c r="E45" s="57">
         <v>19972.8</v>
       </c>
-      <c r="F45" s="58">
+      <c r="F45" s="57">
         <v>24759.7</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="57">
         <v>29759.7</v>
       </c>
-      <c r="H45" s="14"/>
+      <c r="H45" s="57">
+        <v>34906.6</v>
+      </c>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
-    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="53" t="s">
+    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="54">
+      <c r="B46" s="53">
         <v>10710.1</v>
       </c>
-      <c r="C46" s="56">
+      <c r="C46" s="55">
         <v>21846.3</v>
       </c>
-      <c r="D46" s="58">
+      <c r="D46" s="57">
         <v>31878.1</v>
       </c>
-      <c r="E46" s="58">
+      <c r="E46" s="57">
         <v>43009.3</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="57">
         <v>54158.6</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="57">
         <v>65841.100000000006</v>
       </c>
-      <c r="H46" s="14"/>
+      <c r="H46" s="57">
+        <v>78094.5</v>
+      </c>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
     </row>
-    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="53" t="s">
+    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="54">
+      <c r="B47" s="53">
         <v>20787.5</v>
       </c>
-      <c r="C47" s="56">
+      <c r="C47" s="55">
         <v>42064</v>
       </c>
-      <c r="D47" s="58">
+      <c r="D47" s="57">
         <v>61394.6</v>
       </c>
-      <c r="E47" s="58">
+      <c r="E47" s="57">
         <v>82676.100000000006</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="57">
         <v>104879.6</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="57">
         <v>127627.9</v>
       </c>
-      <c r="H47" s="14"/>
+      <c r="H47" s="57">
+        <v>151586.6</v>
+      </c>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
     </row>
-    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="53" t="s">
+    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="54">
+      <c r="B48" s="53">
         <v>4789.3</v>
       </c>
-      <c r="C48" s="56">
+      <c r="C48" s="55">
         <v>9458.2000000000007</v>
       </c>
-      <c r="D48" s="58">
+      <c r="D48" s="57">
         <v>13816.5</v>
       </c>
-      <c r="E48" s="58">
+      <c r="E48" s="57">
         <v>18565.3</v>
       </c>
-      <c r="F48" s="58">
+      <c r="F48" s="57">
         <v>24477.1</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="57">
         <v>31129.599999999999</v>
       </c>
-      <c r="H48" s="14"/>
+      <c r="H48" s="57">
+        <v>37425</v>
+      </c>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
     </row>
-    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="51" t="s">
+    <row r="49" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="49"/>
-[...5 lines deleted...]
-      <c r="H49" s="2"/>
+      <c r="B49" s="48"/>
+      <c r="C49" s="56"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
       <c r="I49" s="2"/>
       <c r="J49" s="14"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
-    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="53" t="s">
+    <row r="50" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B50" s="54">
+      <c r="B50" s="53">
         <v>149578.6</v>
       </c>
-      <c r="C50" s="56">
+      <c r="C50" s="55">
         <v>289510.8</v>
       </c>
-      <c r="D50" s="58">
+      <c r="D50" s="57">
         <v>351804.9</v>
       </c>
-      <c r="E50" s="58">
+      <c r="E50" s="57">
         <v>505615.2</v>
       </c>
-      <c r="F50" s="58">
+      <c r="F50" s="57">
         <v>649505.4</v>
       </c>
-      <c r="G50" s="58">
+      <c r="G50" s="57">
         <v>811852.6</v>
       </c>
-      <c r="H50" s="15"/>
+      <c r="H50" s="57">
+        <v>964326.7</v>
+      </c>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
     </row>
-    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="53" t="s">
+    <row r="51" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B51" s="54">
+      <c r="B51" s="53">
         <v>3165.2</v>
       </c>
-      <c r="C51" s="56">
+      <c r="C51" s="55">
         <v>6345</v>
       </c>
-      <c r="D51" s="58">
+      <c r="D51" s="57">
         <v>9204.1</v>
       </c>
-      <c r="E51" s="58">
+      <c r="E51" s="57">
         <v>12410.4</v>
       </c>
-      <c r="F51" s="58">
+      <c r="F51" s="57">
         <v>15082</v>
       </c>
-      <c r="G51" s="58">
+      <c r="G51" s="57">
         <v>18323.099999999999</v>
       </c>
-      <c r="H51" s="15"/>
+      <c r="H51" s="57">
+        <v>21809.200000000001</v>
+      </c>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
     </row>
-    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="53" t="s">
+    <row r="52" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="54">
+      <c r="B52" s="53">
         <v>1929.3</v>
       </c>
-      <c r="C52" s="56">
+      <c r="C52" s="55">
         <v>3625</v>
       </c>
-      <c r="D52" s="58">
+      <c r="D52" s="57">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E52" s="58">
+      <c r="E52" s="57">
         <v>6577.7</v>
       </c>
-      <c r="F52" s="58">
+      <c r="F52" s="57">
         <v>7829.7</v>
       </c>
-      <c r="G52" s="58">
+      <c r="G52" s="57">
         <v>9377.9</v>
       </c>
-      <c r="H52" s="15"/>
+      <c r="H52" s="57">
+        <v>11013.5</v>
+      </c>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
     </row>
-    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="53" t="s">
+    <row r="53" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="54">
+      <c r="B53" s="53">
         <v>1091.2</v>
       </c>
-      <c r="C53" s="56">
+      <c r="C53" s="55">
         <v>1953.4</v>
       </c>
-      <c r="D53" s="58">
+      <c r="D53" s="57">
         <v>2893.9</v>
       </c>
-      <c r="E53" s="58">
+      <c r="E53" s="57">
         <v>3524.6</v>
       </c>
-      <c r="F53" s="58">
+      <c r="F53" s="57">
         <v>4208.5</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="57">
         <v>4899.8999999999996</v>
       </c>
-      <c r="H53" s="15"/>
+      <c r="H53" s="57">
+        <v>5627.2</v>
+      </c>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
     </row>
-    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="53" t="s">
+    <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B54" s="54">
+      <c r="B54" s="53">
         <v>0</v>
       </c>
-      <c r="C54" s="56">
+      <c r="C54" s="55">
         <v>0.1</v>
       </c>
-      <c r="D54" s="58">
+      <c r="D54" s="57">
         <v>2.1</v>
       </c>
-      <c r="E54" s="58">
+      <c r="E54" s="57">
         <v>3.8</v>
       </c>
-      <c r="F54" s="58">
+      <c r="F54" s="57">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="57">
         <v>14.9</v>
       </c>
-      <c r="H54" s="15"/>
+      <c r="H54" s="57">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
-    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="53" t="s">
+    <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B55" s="54">
+      <c r="B55" s="53">
         <v>2045.7</v>
       </c>
-      <c r="C55" s="56">
+      <c r="C55" s="55">
         <v>4041.3</v>
       </c>
-      <c r="D55" s="58">
+      <c r="D55" s="57">
         <v>6022.9</v>
       </c>
-      <c r="E55" s="58">
+      <c r="E55" s="57">
         <v>8065.5</v>
       </c>
-      <c r="F55" s="58">
+      <c r="F55" s="57">
         <v>10100.1</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="57">
         <v>12130.5</v>
       </c>
-      <c r="H55" s="15"/>
+      <c r="H55" s="57">
+        <v>14210.7</v>
+      </c>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
     </row>
-    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="53" t="s">
+    <row r="56" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B56" s="54">
+      <c r="B56" s="53">
         <v>1483.7</v>
       </c>
-      <c r="C56" s="56">
+      <c r="C56" s="55">
         <v>3563.3</v>
       </c>
-      <c r="D56" s="58">
+      <c r="D56" s="57">
         <v>6068</v>
       </c>
-      <c r="E56" s="58">
+      <c r="E56" s="57">
         <v>7487.7</v>
       </c>
-      <c r="F56" s="58">
+      <c r="F56" s="57">
         <v>8545.6</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="57">
         <v>9366.9</v>
       </c>
-      <c r="H56" s="10"/>
+      <c r="H56" s="57">
+        <v>10413.9</v>
+      </c>
       <c r="I56" s="10"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
     </row>
-    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="53" t="s">
+    <row r="57" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="54">
+      <c r="B57" s="53">
         <v>20</v>
       </c>
-      <c r="C57" s="56">
+      <c r="C57" s="55">
         <v>33</v>
       </c>
-      <c r="D57" s="58">
+      <c r="D57" s="57">
         <v>48</v>
       </c>
-      <c r="E57" s="58">
+      <c r="E57" s="57">
         <v>233</v>
       </c>
-      <c r="F57" s="58">
+      <c r="F57" s="57">
         <v>648</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="57">
         <v>894</v>
       </c>
-      <c r="H57" s="10"/>
+      <c r="H57" s="57">
+        <v>1019</v>
+      </c>
       <c r="I57" s="10"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
     </row>
-    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="53" t="s">
+    <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B58" s="54">
+      <c r="B58" s="53">
         <v>18593.8</v>
       </c>
-      <c r="C58" s="56">
+      <c r="C58" s="55">
         <v>34690.5</v>
       </c>
-      <c r="D58" s="58">
+      <c r="D58" s="57">
         <v>48627.3</v>
       </c>
-      <c r="E58" s="58">
+      <c r="E58" s="57">
         <v>67228.3</v>
       </c>
-      <c r="F58" s="58">
+      <c r="F58" s="57">
         <v>87272.4</v>
       </c>
-      <c r="G58" s="58">
+      <c r="G58" s="57">
         <v>105998.7</v>
       </c>
-      <c r="H58" s="15"/>
+      <c r="H58" s="57">
+        <v>124818.7</v>
+      </c>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
     </row>
-    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="53" t="s">
+    <row r="59" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="54">
+      <c r="B59" s="53">
         <v>350.8</v>
       </c>
-      <c r="C59" s="56">
+      <c r="C59" s="55">
         <v>683.5</v>
       </c>
-      <c r="D59" s="58">
+      <c r="D59" s="57">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E59" s="58">
+      <c r="E59" s="57">
         <v>1404.6</v>
       </c>
-      <c r="F59" s="58">
+      <c r="F59" s="57">
         <v>1910.4</v>
       </c>
-      <c r="G59" s="58">
+      <c r="G59" s="57">
         <v>2466.9</v>
       </c>
-      <c r="H59" s="15"/>
+      <c r="H59" s="57">
+        <v>2911.9</v>
+      </c>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
     </row>
-    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="53" t="s">
+    <row r="60" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="54">
+      <c r="B60" s="53">
         <v>99.7</v>
       </c>
-      <c r="C60" s="56">
+      <c r="C60" s="55">
         <v>185.1</v>
       </c>
-      <c r="D60" s="58">
+      <c r="D60" s="57">
         <v>281.7</v>
       </c>
-      <c r="E60" s="58">
+      <c r="E60" s="57">
         <v>383.3</v>
       </c>
-      <c r="F60" s="58">
+      <c r="F60" s="57">
         <v>490</v>
       </c>
-      <c r="G60" s="58">
+      <c r="G60" s="57">
         <v>590.1</v>
       </c>
-      <c r="H60" s="15"/>
+      <c r="H60" s="57">
+        <v>692.5</v>
+      </c>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
     </row>
-    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="53" t="s">
+    <row r="61" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="54">
+      <c r="B61" s="53">
         <v>104172.2</v>
       </c>
-      <c r="C61" s="56">
+      <c r="C61" s="55">
         <v>201699.20000000001</v>
       </c>
-      <c r="D61" s="58">
+      <c r="D61" s="57">
         <v>220409.2</v>
       </c>
-      <c r="E61" s="58">
+      <c r="E61" s="57">
         <v>325334.3</v>
       </c>
-      <c r="F61" s="58">
+      <c r="F61" s="57">
         <v>420743.2</v>
       </c>
-      <c r="G61" s="58">
+      <c r="G61" s="57">
         <v>536635.19999999995</v>
       </c>
-      <c r="H61" s="15"/>
+      <c r="H61" s="57">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
     </row>
-    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="53" t="s">
+    <row r="62" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B62" s="54">
+      <c r="B62" s="53">
         <v>4704.7</v>
       </c>
-      <c r="C62" s="56">
+      <c r="C62" s="55">
         <v>8967.5</v>
       </c>
-      <c r="D62" s="58">
+      <c r="D62" s="57">
         <v>13389.9</v>
       </c>
-      <c r="E62" s="58">
+      <c r="E62" s="57">
         <v>18288.400000000001</v>
       </c>
-      <c r="F62" s="58">
+      <c r="F62" s="57">
         <v>23238.1</v>
       </c>
-      <c r="G62" s="58">
+      <c r="G62" s="57">
         <v>28490.1</v>
       </c>
-      <c r="H62" s="15"/>
+      <c r="H62" s="57">
+        <v>37376.400000000001</v>
+      </c>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
     </row>
-    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="53" t="s">
+    <row r="63" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="54">
+      <c r="B63" s="53">
         <v>44</v>
       </c>
-      <c r="C63" s="56">
+      <c r="C63" s="55">
         <v>88.9</v>
       </c>
-      <c r="D63" s="58">
+      <c r="D63" s="57">
         <v>126.5</v>
       </c>
-      <c r="E63" s="58">
+      <c r="E63" s="57">
         <v>172.7</v>
       </c>
-      <c r="F63" s="58">
+      <c r="F63" s="57">
         <v>225.8</v>
       </c>
-      <c r="G63" s="58">
+      <c r="G63" s="57">
         <v>281.5</v>
       </c>
-      <c r="H63" s="15"/>
+      <c r="H63" s="57">
+        <v>335</v>
+      </c>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
     </row>
-    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="53" t="s">
+    <row r="64" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B64" s="54">
+      <c r="B64" s="53">
         <v>1710.9</v>
       </c>
-      <c r="C64" s="56">
+      <c r="C64" s="55">
         <v>3427.5</v>
       </c>
-      <c r="D64" s="58">
+      <c r="D64" s="57">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E64" s="58">
+      <c r="E64" s="57">
         <v>6797.6</v>
       </c>
-      <c r="F64" s="58">
+      <c r="F64" s="57">
         <v>8515.1</v>
       </c>
-      <c r="G64" s="58">
+      <c r="G64" s="57">
         <v>10497.5</v>
       </c>
-      <c r="H64" s="15"/>
+      <c r="H64" s="57">
+        <v>11897.1</v>
+      </c>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
     </row>
-    <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="53" t="s">
+    <row r="65" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="54">
+      <c r="B65" s="53">
         <v>8668.7999999999993</v>
       </c>
-      <c r="C65" s="56">
+      <c r="C65" s="55">
         <v>17138.599999999999</v>
       </c>
-      <c r="D65" s="58">
+      <c r="D65" s="57">
         <v>28926.3</v>
       </c>
-      <c r="E65" s="58">
+      <c r="E65" s="57">
         <v>41506.6</v>
       </c>
-      <c r="F65" s="58">
+      <c r="F65" s="57">
         <v>53090.6</v>
       </c>
-      <c r="G65" s="58">
+      <c r="G65" s="57">
         <v>62818.8</v>
       </c>
-      <c r="H65" s="15"/>
+      <c r="H65" s="57">
+        <v>72038.399999999994</v>
+      </c>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
     </row>
-    <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="53" t="s">
+    <row r="66" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="54">
+      <c r="B66" s="53">
         <v>942.8</v>
       </c>
-      <c r="C66" s="56">
+      <c r="C66" s="55">
         <v>1837.5</v>
       </c>
-      <c r="D66" s="58">
+      <c r="D66" s="57">
         <v>2658.8</v>
       </c>
-      <c r="E66" s="58">
+      <c r="E66" s="57">
         <v>3613.9</v>
       </c>
-      <c r="F66" s="58">
+      <c r="F66" s="57">
         <v>4611.2</v>
       </c>
-      <c r="G66" s="58">
+      <c r="G66" s="57">
         <v>5589.6</v>
       </c>
-      <c r="H66" s="12"/>
+      <c r="H66" s="57">
+        <v>6447.3</v>
+      </c>
       <c r="I66" s="12"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
     </row>
-    <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="53" t="s">
+    <row r="67" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="B67" s="54">
+      <c r="B67" s="53">
         <v>555.79999999999995</v>
       </c>
-      <c r="C67" s="56">
+      <c r="C67" s="55">
         <v>1036.5</v>
       </c>
-      <c r="D67" s="58">
+      <c r="D67" s="57">
         <v>1585</v>
       </c>
-      <c r="E67" s="58">
+      <c r="E67" s="57">
         <v>1997.8</v>
       </c>
-      <c r="F67" s="58">
+      <c r="F67" s="57">
         <v>2399.9</v>
       </c>
-      <c r="G67" s="58">
+      <c r="G67" s="57">
         <v>2892</v>
       </c>
-      <c r="H67" s="12"/>
+      <c r="H67" s="57">
+        <v>3488</v>
+      </c>
       <c r="I67" s="12"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
     </row>
-    <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="53" t="s">
+    <row r="68" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B68" s="55" t="s">
+      <c r="B68" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="C68" s="56">
+      <c r="C68" s="55">
         <v>195</v>
       </c>
-      <c r="D68" s="58">
+      <c r="D68" s="57">
         <v>390</v>
       </c>
-      <c r="E68" s="58">
+      <c r="E68" s="57">
         <v>585</v>
       </c>
-      <c r="F68" s="58">
+      <c r="F68" s="57">
         <v>585</v>
       </c>
-      <c r="G68" s="58">
+      <c r="G68" s="57">
         <v>585</v>
       </c>
-      <c r="H68" s="16"/>
-[...7 lines deleted...]
-      <c r="A69" s="48" t="s">
+      <c r="H68" s="57">
+        <v>585</v>
+      </c>
+      <c r="I68" s="15"/>
+      <c r="J68" s="15"/>
+      <c r="K68" s="15"/>
+      <c r="L68" s="15"/>
+      <c r="M68" s="15"/>
+    </row>
+    <row r="69" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="6"/>
       <c r="U69" s="7"/>
       <c r="V69" s="6"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="7"/>
       <c r="AA69" s="8"/>
     </row>
-    <row r="70" spans="1:27" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:27" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="5"/>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="6"/>
       <c r="T70" s="7"/>
       <c r="U70" s="6"/>
       <c r="V70" s="7"/>
       <c r="W70" s="7"/>
       <c r="X70" s="8"/>
       <c r="Y70" s="7"/>