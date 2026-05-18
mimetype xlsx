--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="555" yWindow="480" windowWidth="9135" windowHeight="12825"/>
+    <workbookView xWindow="4785" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="79">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -628,61 +628,61 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -962,52 +962,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="26" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="6"/>
     <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="6"/>
     <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="6"/>
     <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="6"/>
     <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="6"/>
     <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="6"/>
     <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="6"/>
@@ -1286,60 +1286,60 @@
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="19">
-        <v>46129</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="19">
-        <v>46157</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>65</v>
       </c>
@@ -1612,87 +1612,87 @@
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="31"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="33" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M49"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6:D48"/>
+    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="55" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="53"/>
-[...10 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="36"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="37"/>
       <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="39" t="s">
@@ -1717,1077 +1717,1161 @@
         <v>8</v>
       </c>
       <c r="K4" s="40" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="40" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="45" t="s">
+      <c r="E5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="47">
         <v>11811944.6</v>
       </c>
       <c r="C6" s="47">
         <v>22431180.399999999</v>
       </c>
-      <c r="D6" s="54">
+      <c r="D6" s="52">
         <v>33552333.800000001</v>
       </c>
-      <c r="E6" s="46"/>
+      <c r="E6" s="52">
+        <v>43569269</v>
+      </c>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="47">
         <v>157580.4</v>
       </c>
       <c r="C7" s="47">
         <v>303568.8</v>
       </c>
-      <c r="D7" s="54">
+      <c r="D7" s="52">
         <v>457519</v>
       </c>
-      <c r="E7" s="46"/>
+      <c r="E7" s="52">
+        <v>835009.5</v>
+      </c>
       <c r="F7" s="46"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="47">
         <v>213410.8</v>
       </c>
       <c r="C8" s="47">
         <v>422190.9</v>
       </c>
-      <c r="D8" s="54">
+      <c r="D8" s="52">
         <v>640068.30000000005</v>
       </c>
-      <c r="E8" s="46"/>
+      <c r="E8" s="52">
+        <v>804785.3</v>
+      </c>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="47">
         <v>427065.4</v>
       </c>
       <c r="C9" s="47">
         <v>818918.2</v>
       </c>
-      <c r="D9" s="54">
+      <c r="D9" s="52">
         <v>1235034.7</v>
       </c>
-      <c r="E9" s="46"/>
+      <c r="E9" s="52">
+        <v>1544109.6</v>
+      </c>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47">
         <v>292040.3</v>
       </c>
       <c r="C10" s="47">
         <v>544387.69999999995</v>
       </c>
-      <c r="D10" s="54">
+      <c r="D10" s="52">
         <v>801008.7</v>
       </c>
-      <c r="E10" s="46"/>
+      <c r="E10" s="52">
+        <v>1038706.3</v>
+      </c>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="47">
         <v>728221.3</v>
       </c>
       <c r="C11" s="47">
         <v>1456645.3</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="52">
         <v>2337811.7000000002</v>
       </c>
-      <c r="E11" s="46"/>
+      <c r="E11" s="52">
+        <v>3264858.5</v>
+      </c>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="47">
         <v>199621.7</v>
       </c>
       <c r="C12" s="47">
         <v>402118</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D12" s="52">
         <v>637661.4</v>
       </c>
-      <c r="E12" s="46"/>
+      <c r="E12" s="52">
+        <v>814341</v>
+      </c>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="47">
         <v>558032.69999999995</v>
       </c>
       <c r="C13" s="47">
         <v>1053423.3</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="52">
         <v>1596978</v>
       </c>
-      <c r="E13" s="46"/>
+      <c r="E13" s="52">
+        <v>1956174.7</v>
+      </c>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="47">
         <v>84454.399999999994</v>
       </c>
       <c r="C14" s="47">
         <v>168804.6</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="52">
         <v>257526.39999999999</v>
       </c>
-      <c r="E14" s="46"/>
+      <c r="E14" s="52">
+        <v>370429.2</v>
+      </c>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="46"/>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="47">
         <v>1224846.3</v>
       </c>
       <c r="C15" s="47">
         <v>2363087.5</v>
       </c>
-      <c r="D15" s="54">
+      <c r="D15" s="52">
         <v>3637824.6</v>
       </c>
-      <c r="E15" s="46"/>
+      <c r="E15" s="52">
+        <v>4812063.9000000004</v>
+      </c>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>115136</v>
       </c>
       <c r="C16" s="47">
         <v>228951.6</v>
       </c>
-      <c r="D16" s="54">
+      <c r="D16" s="52">
         <v>352352.9</v>
       </c>
-      <c r="E16" s="46"/>
+      <c r="E16" s="52">
+        <v>471163.2</v>
+      </c>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="47">
         <v>156718.70000000001</v>
       </c>
       <c r="C17" s="47">
         <v>300764.5</v>
       </c>
-      <c r="D17" s="54">
+      <c r="D17" s="52">
         <v>450064.7</v>
       </c>
-      <c r="E17" s="46"/>
+      <c r="E17" s="52">
+        <v>567674.4</v>
+      </c>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="47">
         <v>501651.5</v>
       </c>
       <c r="C18" s="47">
         <v>1009657.4</v>
       </c>
-      <c r="D18" s="54">
+      <c r="D18" s="52">
         <v>1492362.2</v>
       </c>
-      <c r="E18" s="46"/>
+      <c r="E18" s="52">
+        <v>1984654.6</v>
+      </c>
       <c r="F18" s="46"/>
       <c r="G18" s="46"/>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="46"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
       <c r="M18" s="46"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="47">
         <v>5085624.3</v>
       </c>
       <c r="C19" s="47">
         <v>9457272.4000000004</v>
       </c>
-      <c r="D19" s="54">
+      <c r="D19" s="52">
         <v>13799362.300000001</v>
       </c>
-      <c r="E19" s="46"/>
+      <c r="E19" s="52">
+        <v>17455108.800000001</v>
+      </c>
       <c r="F19" s="46"/>
       <c r="G19" s="46"/>
       <c r="H19" s="46"/>
       <c r="I19" s="46"/>
       <c r="J19" s="46"/>
       <c r="K19" s="46"/>
       <c r="L19" s="46"/>
       <c r="M19" s="46"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="47">
         <v>247571.5</v>
       </c>
       <c r="C20" s="47">
         <v>500195.7</v>
       </c>
-      <c r="D20" s="54">
+      <c r="D20" s="52">
         <v>717829.8</v>
       </c>
-      <c r="E20" s="46"/>
+      <c r="E20" s="52">
+        <v>950034</v>
+      </c>
       <c r="F20" s="46"/>
       <c r="G20" s="46"/>
       <c r="H20" s="46"/>
       <c r="I20" s="46"/>
       <c r="J20" s="46"/>
       <c r="K20" s="46"/>
       <c r="L20" s="46"/>
       <c r="M20" s="46"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="47">
         <v>80460.399999999994</v>
       </c>
       <c r="C21" s="47">
         <v>150288.20000000001</v>
       </c>
-      <c r="D21" s="54">
+      <c r="D21" s="52">
         <v>266044.3</v>
       </c>
-      <c r="E21" s="46"/>
+      <c r="E21" s="52">
+        <v>335537.40000000002</v>
+      </c>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="46"/>
       <c r="M21" s="46"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="47">
         <v>136303.6</v>
       </c>
       <c r="C22" s="47">
         <v>283014.59999999998</v>
       </c>
-      <c r="D22" s="54">
+      <c r="D22" s="52">
         <v>437219.9</v>
       </c>
-      <c r="E22" s="46"/>
+      <c r="E22" s="52">
+        <v>575490.6</v>
+      </c>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="47">
         <v>678878.3</v>
       </c>
       <c r="C23" s="47">
         <v>1209605.6000000001</v>
       </c>
-      <c r="D23" s="54">
+      <c r="D23" s="52">
         <v>1799486.9</v>
       </c>
-      <c r="E23" s="46"/>
+      <c r="E23" s="52">
+        <v>2557196.7999999998</v>
+      </c>
       <c r="F23" s="46"/>
       <c r="G23" s="46"/>
       <c r="H23" s="46"/>
       <c r="I23" s="46"/>
       <c r="J23" s="46"/>
       <c r="K23" s="46"/>
       <c r="L23" s="46"/>
       <c r="M23" s="46"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="47">
         <v>424222</v>
       </c>
       <c r="C24" s="47">
         <v>802830</v>
       </c>
-      <c r="D24" s="54">
+      <c r="D24" s="52">
         <v>1233467</v>
       </c>
-      <c r="E24" s="46"/>
+      <c r="E24" s="52">
+        <v>1557006</v>
+      </c>
       <c r="F24" s="46"/>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="47">
         <v>393765.8</v>
       </c>
       <c r="C25" s="47">
         <v>752529.8</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="52">
         <v>1103591.3</v>
       </c>
-      <c r="E25" s="46"/>
+      <c r="E25" s="52">
+        <v>1320707.8</v>
+      </c>
       <c r="F25" s="46"/>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="47">
         <v>106339.1</v>
       </c>
       <c r="C26" s="47">
         <v>202926.3</v>
       </c>
-      <c r="D26" s="54">
+      <c r="D26" s="52">
         <v>299119.59999999998</v>
       </c>
-      <c r="E26" s="46"/>
+      <c r="E26" s="52">
+        <v>354217.3</v>
+      </c>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
-      <c r="D27" s="55" t="s">
+      <c r="D27" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="E27" s="46"/>
+      <c r="E27" s="52"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46"/>
       <c r="L27" s="46"/>
       <c r="M27" s="46"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="47">
         <v>14151.2</v>
       </c>
       <c r="C28" s="47">
         <v>27276.400000000001</v>
       </c>
-      <c r="D28" s="54">
+      <c r="D28" s="52">
         <v>39223</v>
       </c>
-      <c r="E28" s="46"/>
+      <c r="E28" s="52">
+        <v>46812</v>
+      </c>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="47">
         <v>380.4</v>
       </c>
       <c r="C29" s="47">
         <v>760.9</v>
       </c>
-      <c r="D29" s="54">
+      <c r="D29" s="52">
         <v>1079.2</v>
       </c>
-      <c r="E29" s="46"/>
+      <c r="E29" s="52">
+        <v>1325.9</v>
+      </c>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
       <c r="K29" s="46"/>
       <c r="L29" s="46"/>
       <c r="M29" s="46"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="47">
         <v>587.79999999999995</v>
       </c>
       <c r="C30" s="47">
         <v>1177.5</v>
       </c>
-      <c r="D30" s="54">
+      <c r="D30" s="52">
         <v>1698.8</v>
       </c>
-      <c r="E30" s="46"/>
+      <c r="E30" s="52">
+        <v>2069.6999999999998</v>
+      </c>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="47">
         <v>716.3</v>
       </c>
       <c r="C31" s="47">
         <v>1343.8</v>
       </c>
-      <c r="D31" s="54">
+      <c r="D31" s="52">
         <v>1937</v>
       </c>
-      <c r="E31" s="46"/>
+      <c r="E31" s="52">
+        <v>2345.1999999999998</v>
+      </c>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="46"/>
       <c r="J31" s="46"/>
       <c r="K31" s="46"/>
       <c r="L31" s="46"/>
       <c r="M31" s="46"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="47">
         <v>161.6</v>
       </c>
       <c r="C32" s="47">
         <v>303.3</v>
       </c>
-      <c r="D32" s="54">
+      <c r="D32" s="52">
         <v>441.4</v>
       </c>
-      <c r="E32" s="46"/>
+      <c r="E32" s="52">
+        <v>509</v>
+      </c>
       <c r="F32" s="46"/>
       <c r="G32" s="46"/>
       <c r="H32" s="46"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
       <c r="K32" s="46"/>
       <c r="L32" s="46"/>
       <c r="M32" s="46"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="47">
         <v>1156.4000000000001</v>
       </c>
       <c r="C33" s="47">
         <v>2525.6</v>
       </c>
-      <c r="D33" s="54">
+      <c r="D33" s="52">
         <v>3888</v>
       </c>
-      <c r="E33" s="46"/>
+      <c r="E33" s="52">
+        <v>5305.8</v>
+      </c>
       <c r="F33" s="46"/>
       <c r="G33" s="46"/>
       <c r="H33" s="46"/>
       <c r="I33" s="46"/>
       <c r="J33" s="46"/>
       <c r="K33" s="46"/>
       <c r="L33" s="46"/>
       <c r="M33" s="46"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="47">
         <v>295.60000000000002</v>
       </c>
       <c r="C34" s="47">
         <v>574</v>
       </c>
-      <c r="D34" s="54">
+      <c r="D34" s="52">
         <v>828.5</v>
       </c>
-      <c r="E34" s="46"/>
+      <c r="E34" s="52">
+        <v>975.7</v>
+      </c>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
       <c r="H34" s="46"/>
       <c r="I34" s="46"/>
       <c r="J34" s="46"/>
       <c r="K34" s="46"/>
       <c r="L34" s="46"/>
       <c r="M34" s="46"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="47">
         <v>303.10000000000002</v>
       </c>
       <c r="C35" s="47">
         <v>554.9</v>
       </c>
-      <c r="D35" s="54">
+      <c r="D35" s="52">
         <v>813.3</v>
       </c>
-      <c r="E35" s="46"/>
+      <c r="E35" s="52">
+        <v>915.6</v>
+      </c>
       <c r="F35" s="46"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="47">
         <v>220.4</v>
       </c>
       <c r="C36" s="47">
         <v>423.6</v>
       </c>
-      <c r="D36" s="54">
+      <c r="D36" s="52">
         <v>592.70000000000005</v>
       </c>
-      <c r="E36" s="46"/>
+      <c r="E36" s="52">
+        <v>674.1</v>
+      </c>
       <c r="F36" s="46"/>
       <c r="G36" s="46"/>
       <c r="H36" s="46"/>
       <c r="I36" s="46"/>
       <c r="J36" s="46"/>
       <c r="K36" s="46"/>
       <c r="L36" s="46"/>
       <c r="M36" s="46"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="47">
         <v>1638.4</v>
       </c>
       <c r="C37" s="47">
         <v>3113.9</v>
       </c>
-      <c r="D37" s="54">
+      <c r="D37" s="52">
         <v>4451.5</v>
       </c>
-      <c r="E37" s="46"/>
+      <c r="E37" s="52">
+        <v>5120</v>
+      </c>
       <c r="F37" s="46"/>
       <c r="G37" s="46"/>
       <c r="H37" s="46"/>
       <c r="I37" s="46"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="46"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="47">
         <v>672.9</v>
       </c>
       <c r="C38" s="47">
         <v>1291.8</v>
       </c>
-      <c r="D38" s="54">
+      <c r="D38" s="52">
         <v>1828.7</v>
       </c>
-      <c r="E38" s="46"/>
+      <c r="E38" s="52">
+        <v>2173.1999999999998</v>
+      </c>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47">
         <v>111.3</v>
       </c>
       <c r="C39" s="47">
         <v>237.8</v>
       </c>
-      <c r="D39" s="54">
+      <c r="D39" s="52">
         <v>348</v>
       </c>
-      <c r="E39" s="46"/>
+      <c r="E39" s="52">
+        <v>363.7</v>
+      </c>
       <c r="F39" s="46"/>
       <c r="G39" s="46"/>
       <c r="H39" s="46"/>
       <c r="I39" s="46"/>
       <c r="J39" s="46"/>
       <c r="K39" s="46"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="47">
         <v>600</v>
       </c>
       <c r="C40" s="47">
         <v>1230.3</v>
       </c>
-      <c r="D40" s="54">
+      <c r="D40" s="52">
         <v>1782.5</v>
       </c>
-      <c r="E40" s="46"/>
+      <c r="E40" s="52">
+        <v>2322.9</v>
+      </c>
       <c r="F40" s="46"/>
       <c r="G40" s="46"/>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
       <c r="K40" s="46"/>
       <c r="L40" s="46"/>
       <c r="M40" s="46"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="47">
         <v>1915.1</v>
       </c>
       <c r="C41" s="47">
         <v>3576.5</v>
       </c>
-      <c r="D41" s="54">
+      <c r="D41" s="52">
         <v>5135.1000000000004</v>
       </c>
-      <c r="E41" s="46"/>
+      <c r="E41" s="52">
+        <v>6095.1</v>
+      </c>
       <c r="F41" s="46"/>
       <c r="G41" s="46"/>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
       <c r="M41" s="46"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="47">
         <v>366.3</v>
       </c>
       <c r="C42" s="47">
         <v>752.8</v>
       </c>
-      <c r="D42" s="54">
+      <c r="D42" s="52">
         <v>1087.5</v>
       </c>
-      <c r="E42" s="46"/>
+      <c r="E42" s="52">
+        <v>1380.1</v>
+      </c>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
       <c r="H42" s="46"/>
       <c r="I42" s="46"/>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="47">
         <v>99.3</v>
       </c>
       <c r="C43" s="47">
         <v>185.8</v>
       </c>
-      <c r="D43" s="54">
+      <c r="D43" s="52">
         <v>273.39999999999998</v>
       </c>
-      <c r="E43" s="46"/>
+      <c r="E43" s="52">
+        <v>304.8</v>
+      </c>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
       <c r="M43" s="46"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="47">
         <v>361.8</v>
       </c>
       <c r="C44" s="47">
         <v>703.1</v>
       </c>
-      <c r="D44" s="54">
+      <c r="D44" s="52">
         <v>999</v>
       </c>
-      <c r="E44" s="46"/>
+      <c r="E44" s="52">
+        <v>1190.0999999999999</v>
+      </c>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
       <c r="H44" s="46"/>
       <c r="I44" s="46"/>
       <c r="J44" s="46"/>
       <c r="K44" s="46"/>
       <c r="L44" s="46"/>
       <c r="M44" s="46"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="47">
         <v>831.3</v>
       </c>
       <c r="C45" s="47">
         <v>1590.4</v>
       </c>
-      <c r="D45" s="54">
+      <c r="D45" s="52">
         <v>2256.4</v>
       </c>
-      <c r="E45" s="46"/>
+      <c r="E45" s="52">
+        <v>2663.7</v>
+      </c>
       <c r="F45" s="46"/>
       <c r="G45" s="46"/>
       <c r="H45" s="46"/>
       <c r="I45" s="46"/>
       <c r="J45" s="46"/>
       <c r="K45" s="46"/>
       <c r="L45" s="46"/>
       <c r="M45" s="46"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="47">
         <v>2002.4</v>
       </c>
       <c r="C46" s="47">
         <v>3749.3</v>
       </c>
-      <c r="D46" s="54">
+      <c r="D46" s="52">
         <v>5168.3</v>
       </c>
-      <c r="E46" s="46"/>
+      <c r="E46" s="52">
+        <v>5858.9</v>
+      </c>
       <c r="F46" s="46"/>
       <c r="G46" s="46"/>
       <c r="H46" s="46"/>
       <c r="I46" s="46"/>
       <c r="J46" s="46"/>
       <c r="K46" s="46"/>
       <c r="L46" s="46"/>
       <c r="M46" s="46"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="47">
         <v>1408.5</v>
       </c>
       <c r="C47" s="47">
         <v>2573.8000000000002</v>
       </c>
-      <c r="D47" s="54">
+      <c r="D47" s="52">
         <v>3743.3</v>
       </c>
-      <c r="E47" s="46"/>
+      <c r="E47" s="52">
+        <v>4291.3</v>
+      </c>
       <c r="F47" s="46"/>
       <c r="G47" s="46"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="46"/>
       <c r="K47" s="46"/>
       <c r="L47" s="46"/>
       <c r="M47" s="46"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>322.10000000000002</v>
       </c>
       <c r="C48" s="50">
         <v>607.29999999999995</v>
       </c>
-      <c r="D48" s="54">
+      <c r="D48" s="52">
         <v>870.4</v>
       </c>
-      <c r="E48" s="34"/>
+      <c r="E48" s="52">
+        <v>927.2</v>
+      </c>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A49" s="52"/>
-[...11 lines deleted...]
-      <c r="M49" s="52"/>
+      <c r="A49" s="54"/>
+      <c r="B49" s="54"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="54"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="54"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="54"/>
+      <c r="M49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>