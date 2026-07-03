--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4785" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="8205" yWindow="-15" windowWidth="4110" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="79">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -1286,60 +1286,60 @@
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="19">
-        <v>46157</v>
+        <v>46190</v>
       </c>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="19">
-        <v>46188</v>
+        <v>46219</v>
       </c>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>65</v>
       </c>
@@ -1612,52 +1612,52 @@
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="31"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="33" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M49"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+    <sheetView topLeftCell="D1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5:F48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
@@ -1720,1136 +1720,1220 @@
         <v>9</v>
       </c>
       <c r="L4" s="40" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="45" t="s">
+      <c r="F5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="47">
         <v>11811944.6</v>
       </c>
       <c r="C6" s="47">
         <v>22431180.399999999</v>
       </c>
       <c r="D6" s="52">
         <v>33552333.800000001</v>
       </c>
       <c r="E6" s="52">
         <v>43569269</v>
       </c>
-      <c r="F6" s="46"/>
+      <c r="F6" s="52">
+        <v>53239607.799999997</v>
+      </c>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="47">
         <v>157580.4</v>
       </c>
       <c r="C7" s="47">
         <v>303568.8</v>
       </c>
       <c r="D7" s="52">
         <v>457519</v>
       </c>
       <c r="E7" s="52">
         <v>835009.5</v>
       </c>
-      <c r="F7" s="46"/>
+      <c r="F7" s="52">
+        <v>997997.5</v>
+      </c>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="47">
         <v>213410.8</v>
       </c>
       <c r="C8" s="47">
         <v>422190.9</v>
       </c>
       <c r="D8" s="52">
         <v>640068.30000000005</v>
       </c>
       <c r="E8" s="52">
         <v>804785.3</v>
       </c>
-      <c r="F8" s="46"/>
+      <c r="F8" s="52">
+        <v>990737.9</v>
+      </c>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="47">
         <v>427065.4</v>
       </c>
       <c r="C9" s="47">
         <v>818918.2</v>
       </c>
       <c r="D9" s="52">
         <v>1235034.7</v>
       </c>
       <c r="E9" s="52">
         <v>1544109.6</v>
       </c>
-      <c r="F9" s="46"/>
+      <c r="F9" s="52">
+        <v>1913056.9</v>
+      </c>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47">
         <v>292040.3</v>
       </c>
       <c r="C10" s="47">
         <v>544387.69999999995</v>
       </c>
       <c r="D10" s="52">
         <v>801008.7</v>
       </c>
       <c r="E10" s="52">
         <v>1038706.3</v>
       </c>
-      <c r="F10" s="46"/>
+      <c r="F10" s="52">
+        <v>1393917.1</v>
+      </c>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="47">
         <v>728221.3</v>
       </c>
       <c r="C11" s="47">
         <v>1456645.3</v>
       </c>
       <c r="D11" s="52">
         <v>2337811.7000000002</v>
       </c>
       <c r="E11" s="52">
         <v>3264858.5</v>
       </c>
-      <c r="F11" s="46"/>
+      <c r="F11" s="52">
+        <v>4177058.3</v>
+      </c>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="47">
         <v>199621.7</v>
       </c>
       <c r="C12" s="47">
         <v>402118</v>
       </c>
       <c r="D12" s="52">
         <v>637661.4</v>
       </c>
       <c r="E12" s="52">
         <v>814341</v>
       </c>
-      <c r="F12" s="46"/>
+      <c r="F12" s="52">
+        <v>1017449.9</v>
+      </c>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="47">
         <v>558032.69999999995</v>
       </c>
       <c r="C13" s="47">
         <v>1053423.3</v>
       </c>
       <c r="D13" s="52">
         <v>1596978</v>
       </c>
       <c r="E13" s="52">
         <v>1956174.7</v>
       </c>
-      <c r="F13" s="46"/>
+      <c r="F13" s="52">
+        <v>2396533.2999999998</v>
+      </c>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="47">
         <v>84454.399999999994</v>
       </c>
       <c r="C14" s="47">
         <v>168804.6</v>
       </c>
       <c r="D14" s="52">
         <v>257526.39999999999</v>
       </c>
       <c r="E14" s="52">
         <v>370429.2</v>
       </c>
-      <c r="F14" s="46"/>
+      <c r="F14" s="52">
+        <v>483843.1</v>
+      </c>
       <c r="G14" s="46"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="46"/>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="47">
         <v>1224846.3</v>
       </c>
       <c r="C15" s="47">
         <v>2363087.5</v>
       </c>
       <c r="D15" s="52">
         <v>3637824.6</v>
       </c>
       <c r="E15" s="52">
         <v>4812063.9000000004</v>
       </c>
-      <c r="F15" s="46"/>
+      <c r="F15" s="52">
+        <v>5989873.9000000004</v>
+      </c>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>115136</v>
       </c>
       <c r="C16" s="47">
         <v>228951.6</v>
       </c>
       <c r="D16" s="52">
         <v>352352.9</v>
       </c>
       <c r="E16" s="52">
         <v>471163.2</v>
       </c>
-      <c r="F16" s="46"/>
+      <c r="F16" s="52">
+        <v>572662.69999999995</v>
+      </c>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="47">
         <v>156718.70000000001</v>
       </c>
       <c r="C17" s="47">
         <v>300764.5</v>
       </c>
       <c r="D17" s="52">
         <v>450064.7</v>
       </c>
       <c r="E17" s="52">
         <v>567674.4</v>
       </c>
-      <c r="F17" s="46"/>
+      <c r="F17" s="52">
+        <v>719330.9</v>
+      </c>
       <c r="G17" s="46"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="47">
         <v>501651.5</v>
       </c>
       <c r="C18" s="47">
         <v>1009657.4</v>
       </c>
       <c r="D18" s="52">
         <v>1492362.2</v>
       </c>
       <c r="E18" s="52">
         <v>1984654.6</v>
       </c>
-      <c r="F18" s="46"/>
+      <c r="F18" s="52">
+        <v>2441157.2999999998</v>
+      </c>
       <c r="G18" s="46"/>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="46"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
       <c r="M18" s="46"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="47">
         <v>5085624.3</v>
       </c>
       <c r="C19" s="47">
         <v>9457272.4000000004</v>
       </c>
       <c r="D19" s="52">
         <v>13799362.300000001</v>
       </c>
       <c r="E19" s="52">
         <v>17455108.800000001</v>
       </c>
-      <c r="F19" s="46"/>
+      <c r="F19" s="52">
+        <v>21026216.699999999</v>
+      </c>
       <c r="G19" s="46"/>
       <c r="H19" s="46"/>
       <c r="I19" s="46"/>
       <c r="J19" s="46"/>
       <c r="K19" s="46"/>
       <c r="L19" s="46"/>
       <c r="M19" s="46"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="47">
         <v>247571.5</v>
       </c>
       <c r="C20" s="47">
         <v>500195.7</v>
       </c>
       <c r="D20" s="52">
         <v>717829.8</v>
       </c>
       <c r="E20" s="52">
         <v>950034</v>
       </c>
-      <c r="F20" s="46"/>
+      <c r="F20" s="52">
+        <v>1127481.3</v>
+      </c>
       <c r="G20" s="46"/>
       <c r="H20" s="46"/>
       <c r="I20" s="46"/>
       <c r="J20" s="46"/>
       <c r="K20" s="46"/>
       <c r="L20" s="46"/>
       <c r="M20" s="46"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="47">
         <v>80460.399999999994</v>
       </c>
       <c r="C21" s="47">
         <v>150288.20000000001</v>
       </c>
       <c r="D21" s="52">
         <v>266044.3</v>
       </c>
       <c r="E21" s="52">
         <v>335537.40000000002</v>
       </c>
-      <c r="F21" s="46"/>
+      <c r="F21" s="52">
+        <v>443240.2</v>
+      </c>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="46"/>
       <c r="M21" s="46"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="47">
         <v>136303.6</v>
       </c>
       <c r="C22" s="47">
         <v>283014.59999999998</v>
       </c>
       <c r="D22" s="52">
         <v>437219.9</v>
       </c>
       <c r="E22" s="52">
         <v>575490.6</v>
       </c>
-      <c r="F22" s="46"/>
+      <c r="F22" s="52">
+        <v>715801.3</v>
+      </c>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="47">
         <v>678878.3</v>
       </c>
       <c r="C23" s="47">
         <v>1209605.6000000001</v>
       </c>
       <c r="D23" s="52">
         <v>1799486.9</v>
       </c>
       <c r="E23" s="52">
         <v>2557196.7999999998</v>
       </c>
-      <c r="F23" s="46"/>
+      <c r="F23" s="52">
+        <v>3124858.4</v>
+      </c>
       <c r="G23" s="46"/>
       <c r="H23" s="46"/>
       <c r="I23" s="46"/>
       <c r="J23" s="46"/>
       <c r="K23" s="46"/>
       <c r="L23" s="46"/>
       <c r="M23" s="46"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="47">
         <v>424222</v>
       </c>
       <c r="C24" s="47">
         <v>802830</v>
       </c>
       <c r="D24" s="52">
         <v>1233467</v>
       </c>
       <c r="E24" s="52">
         <v>1557006</v>
       </c>
-      <c r="F24" s="46"/>
+      <c r="F24" s="52">
+        <v>1789391</v>
+      </c>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="47">
         <v>393765.8</v>
       </c>
       <c r="C25" s="47">
         <v>752529.8</v>
       </c>
       <c r="D25" s="52">
         <v>1103591.3</v>
       </c>
       <c r="E25" s="52">
         <v>1320707.8</v>
       </c>
-      <c r="F25" s="46"/>
+      <c r="F25" s="52">
+        <v>1506855.9</v>
+      </c>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="47">
         <v>106339.1</v>
       </c>
       <c r="C26" s="47">
         <v>202926.3</v>
       </c>
       <c r="D26" s="52">
         <v>299119.59999999998</v>
       </c>
       <c r="E26" s="52">
         <v>354217.3</v>
       </c>
-      <c r="F26" s="46"/>
+      <c r="F26" s="52">
+        <v>412143.9</v>
+      </c>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="53" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="52"/>
-      <c r="F27" s="46"/>
+      <c r="F27" s="52"/>
       <c r="G27" s="46"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46"/>
       <c r="L27" s="46"/>
       <c r="M27" s="46"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="47">
         <v>14151.2</v>
       </c>
       <c r="C28" s="47">
         <v>27276.400000000001</v>
       </c>
       <c r="D28" s="52">
         <v>39223</v>
       </c>
       <c r="E28" s="52">
         <v>46812</v>
       </c>
-      <c r="F28" s="46"/>
+      <c r="F28" s="52">
+        <v>51591.199999999997</v>
+      </c>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="47">
         <v>380.4</v>
       </c>
       <c r="C29" s="47">
         <v>760.9</v>
       </c>
       <c r="D29" s="52">
         <v>1079.2</v>
       </c>
       <c r="E29" s="52">
         <v>1325.9</v>
       </c>
-      <c r="F29" s="46"/>
+      <c r="F29" s="52">
+        <v>1404.7</v>
+      </c>
       <c r="G29" s="46"/>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
       <c r="K29" s="46"/>
       <c r="L29" s="46"/>
       <c r="M29" s="46"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="47">
         <v>587.79999999999995</v>
       </c>
       <c r="C30" s="47">
         <v>1177.5</v>
       </c>
       <c r="D30" s="52">
         <v>1698.8</v>
       </c>
       <c r="E30" s="52">
         <v>2069.6999999999998</v>
       </c>
-      <c r="F30" s="46"/>
+      <c r="F30" s="52">
+        <v>2259.1</v>
+      </c>
       <c r="G30" s="46"/>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="47">
         <v>716.3</v>
       </c>
       <c r="C31" s="47">
         <v>1343.8</v>
       </c>
       <c r="D31" s="52">
         <v>1937</v>
       </c>
       <c r="E31" s="52">
         <v>2345.1999999999998</v>
       </c>
-      <c r="F31" s="46"/>
+      <c r="F31" s="52">
+        <v>2634.3</v>
+      </c>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="46"/>
       <c r="J31" s="46"/>
       <c r="K31" s="46"/>
       <c r="L31" s="46"/>
       <c r="M31" s="46"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="47">
         <v>161.6</v>
       </c>
       <c r="C32" s="47">
         <v>303.3</v>
       </c>
       <c r="D32" s="52">
         <v>441.4</v>
       </c>
       <c r="E32" s="52">
         <v>509</v>
       </c>
-      <c r="F32" s="46"/>
+      <c r="F32" s="52">
+        <v>566</v>
+      </c>
       <c r="G32" s="46"/>
       <c r="H32" s="46"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
       <c r="K32" s="46"/>
       <c r="L32" s="46"/>
       <c r="M32" s="46"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="47">
         <v>1156.4000000000001</v>
       </c>
       <c r="C33" s="47">
         <v>2525.6</v>
       </c>
       <c r="D33" s="52">
         <v>3888</v>
       </c>
       <c r="E33" s="52">
         <v>5305.8</v>
       </c>
-      <c r="F33" s="46"/>
+      <c r="F33" s="52">
+        <v>6687.1</v>
+      </c>
       <c r="G33" s="46"/>
       <c r="H33" s="46"/>
       <c r="I33" s="46"/>
       <c r="J33" s="46"/>
       <c r="K33" s="46"/>
       <c r="L33" s="46"/>
       <c r="M33" s="46"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="47">
         <v>295.60000000000002</v>
       </c>
       <c r="C34" s="47">
         <v>574</v>
       </c>
       <c r="D34" s="52">
         <v>828.5</v>
       </c>
       <c r="E34" s="52">
         <v>975.7</v>
       </c>
-      <c r="F34" s="46"/>
+      <c r="F34" s="52">
+        <v>1073.9000000000001</v>
+      </c>
       <c r="G34" s="46"/>
       <c r="H34" s="46"/>
       <c r="I34" s="46"/>
       <c r="J34" s="46"/>
       <c r="K34" s="46"/>
       <c r="L34" s="46"/>
       <c r="M34" s="46"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="47">
         <v>303.10000000000002</v>
       </c>
       <c r="C35" s="47">
         <v>554.9</v>
       </c>
       <c r="D35" s="52">
         <v>813.3</v>
       </c>
       <c r="E35" s="52">
         <v>915.6</v>
       </c>
-      <c r="F35" s="46"/>
+      <c r="F35" s="52">
+        <v>1013.1</v>
+      </c>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="47">
         <v>220.4</v>
       </c>
       <c r="C36" s="47">
         <v>423.6</v>
       </c>
       <c r="D36" s="52">
         <v>592.70000000000005</v>
       </c>
       <c r="E36" s="52">
         <v>674.1</v>
       </c>
-      <c r="F36" s="46"/>
+      <c r="F36" s="52">
+        <v>739.3</v>
+      </c>
       <c r="G36" s="46"/>
       <c r="H36" s="46"/>
       <c r="I36" s="46"/>
       <c r="J36" s="46"/>
       <c r="K36" s="46"/>
       <c r="L36" s="46"/>
       <c r="M36" s="46"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="47">
         <v>1638.4</v>
       </c>
       <c r="C37" s="47">
         <v>3113.9</v>
       </c>
       <c r="D37" s="52">
         <v>4451.5</v>
       </c>
       <c r="E37" s="52">
         <v>5120</v>
       </c>
-      <c r="F37" s="46"/>
+      <c r="F37" s="52">
+        <v>5367.9</v>
+      </c>
       <c r="G37" s="46"/>
       <c r="H37" s="46"/>
       <c r="I37" s="46"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="46"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="47">
         <v>672.9</v>
       </c>
       <c r="C38" s="47">
         <v>1291.8</v>
       </c>
       <c r="D38" s="52">
         <v>1828.7</v>
       </c>
       <c r="E38" s="52">
         <v>2173.1999999999998</v>
       </c>
-      <c r="F38" s="46"/>
+      <c r="F38" s="52">
+        <v>2282.6</v>
+      </c>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47">
         <v>111.3</v>
       </c>
       <c r="C39" s="47">
         <v>237.8</v>
       </c>
       <c r="D39" s="52">
         <v>348</v>
       </c>
       <c r="E39" s="52">
         <v>363.7</v>
       </c>
-      <c r="F39" s="46"/>
+      <c r="F39" s="52">
+        <v>379.6</v>
+      </c>
       <c r="G39" s="46"/>
       <c r="H39" s="46"/>
       <c r="I39" s="46"/>
       <c r="J39" s="46"/>
       <c r="K39" s="46"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="47">
         <v>600</v>
       </c>
       <c r="C40" s="47">
         <v>1230.3</v>
       </c>
       <c r="D40" s="52">
         <v>1782.5</v>
       </c>
       <c r="E40" s="52">
         <v>2322.9</v>
       </c>
-      <c r="F40" s="46"/>
+      <c r="F40" s="52">
+        <v>2667.9</v>
+      </c>
       <c r="G40" s="46"/>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
       <c r="K40" s="46"/>
       <c r="L40" s="46"/>
       <c r="M40" s="46"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="47">
         <v>1915.1</v>
       </c>
       <c r="C41" s="47">
         <v>3576.5</v>
       </c>
       <c r="D41" s="52">
         <v>5135.1000000000004</v>
       </c>
       <c r="E41" s="52">
         <v>6095.1</v>
       </c>
-      <c r="F41" s="46"/>
+      <c r="F41" s="52">
+        <v>6719.8</v>
+      </c>
       <c r="G41" s="46"/>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
       <c r="M41" s="46"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="47">
         <v>366.3</v>
       </c>
       <c r="C42" s="47">
         <v>752.8</v>
       </c>
       <c r="D42" s="52">
         <v>1087.5</v>
       </c>
       <c r="E42" s="52">
         <v>1380.1</v>
       </c>
-      <c r="F42" s="46"/>
+      <c r="F42" s="52">
+        <v>1585.8</v>
+      </c>
       <c r="G42" s="46"/>
       <c r="H42" s="46"/>
       <c r="I42" s="46"/>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="47">
         <v>99.3</v>
       </c>
       <c r="C43" s="47">
         <v>185.8</v>
       </c>
       <c r="D43" s="52">
         <v>273.39999999999998</v>
       </c>
       <c r="E43" s="52">
         <v>304.8</v>
       </c>
-      <c r="F43" s="46"/>
+      <c r="F43" s="52">
+        <v>345.4</v>
+      </c>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
       <c r="M43" s="46"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="47">
         <v>361.8</v>
       </c>
       <c r="C44" s="47">
         <v>703.1</v>
       </c>
       <c r="D44" s="52">
         <v>999</v>
       </c>
       <c r="E44" s="52">
         <v>1190.0999999999999</v>
       </c>
-      <c r="F44" s="46"/>
+      <c r="F44" s="52">
+        <v>1243.9000000000001</v>
+      </c>
       <c r="G44" s="46"/>
       <c r="H44" s="46"/>
       <c r="I44" s="46"/>
       <c r="J44" s="46"/>
       <c r="K44" s="46"/>
       <c r="L44" s="46"/>
       <c r="M44" s="46"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="47">
         <v>831.3</v>
       </c>
       <c r="C45" s="47">
         <v>1590.4</v>
       </c>
       <c r="D45" s="52">
         <v>2256.4</v>
       </c>
       <c r="E45" s="52">
         <v>2663.7</v>
       </c>
-      <c r="F45" s="46"/>
+      <c r="F45" s="52">
+        <v>2839</v>
+      </c>
       <c r="G45" s="46"/>
       <c r="H45" s="46"/>
       <c r="I45" s="46"/>
       <c r="J45" s="46"/>
       <c r="K45" s="46"/>
       <c r="L45" s="46"/>
       <c r="M45" s="46"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="47">
         <v>2002.4</v>
       </c>
       <c r="C46" s="47">
         <v>3749.3</v>
       </c>
       <c r="D46" s="52">
         <v>5168.3</v>
       </c>
       <c r="E46" s="52">
         <v>5858.9</v>
       </c>
-      <c r="F46" s="46"/>
+      <c r="F46" s="52">
+        <v>6121.2</v>
+      </c>
       <c r="G46" s="46"/>
       <c r="H46" s="46"/>
       <c r="I46" s="46"/>
       <c r="J46" s="46"/>
       <c r="K46" s="46"/>
       <c r="L46" s="46"/>
       <c r="M46" s="46"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="47">
         <v>1408.5</v>
       </c>
       <c r="C47" s="47">
         <v>2573.8000000000002</v>
       </c>
       <c r="D47" s="52">
         <v>3743.3</v>
       </c>
       <c r="E47" s="52">
         <v>4291.3</v>
       </c>
-      <c r="F47" s="46"/>
+      <c r="F47" s="52">
+        <v>4627.8999999999996</v>
+      </c>
       <c r="G47" s="46"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="46"/>
       <c r="K47" s="46"/>
       <c r="L47" s="46"/>
       <c r="M47" s="46"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>322.10000000000002</v>
       </c>
       <c r="C48" s="50">
         <v>607.29999999999995</v>
       </c>
       <c r="D48" s="52">
         <v>870.4</v>
       </c>
       <c r="E48" s="52">
         <v>927.2</v>
       </c>
-      <c r="F48" s="34"/>
+      <c r="F48" s="52">
+        <v>1032.8</v>
+      </c>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="54"/>
       <c r="B49" s="54"/>
       <c r="C49" s="54"/>
       <c r="D49" s="54"/>
       <c r="E49" s="54"/>
       <c r="F49" s="54"/>
       <c r="G49" s="54"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
       <c r="J49" s="54"/>
       <c r="K49" s="54"/>
       <c r="L49" s="54"/>
       <c r="M49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">