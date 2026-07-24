--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8205" yWindow="-15" windowWidth="4110" windowHeight="12840"/>
+    <workbookView xWindow="11448" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="79">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -962,1987 +962,2071 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="26" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="42.33203125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="26" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="6"/>
+    <col min="257" max="257" width="42.33203125" style="6" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="6" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="6"/>
+    <col min="513" max="513" width="42.33203125" style="6" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="6" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="6"/>
+    <col min="769" max="769" width="42.33203125" style="6" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="6" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="6"/>
+    <col min="1025" max="1025" width="42.33203125" style="6" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="6" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="6"/>
+    <col min="1281" max="1281" width="42.33203125" style="6" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="6" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="6"/>
+    <col min="1537" max="1537" width="42.33203125" style="6" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="6" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="6"/>
+    <col min="1793" max="1793" width="42.33203125" style="6" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="6" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="6"/>
+    <col min="2049" max="2049" width="42.33203125" style="6" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="6" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="6"/>
+    <col min="2305" max="2305" width="42.33203125" style="6" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="6" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="6"/>
+    <col min="2561" max="2561" width="42.33203125" style="6" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="6" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="6"/>
+    <col min="2817" max="2817" width="42.33203125" style="6" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="6" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="6"/>
+    <col min="3073" max="3073" width="42.33203125" style="6" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="6" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="6"/>
+    <col min="3329" max="3329" width="42.33203125" style="6" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="6" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="6"/>
+    <col min="3585" max="3585" width="42.33203125" style="6" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="6" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="6"/>
+    <col min="3841" max="3841" width="42.33203125" style="6" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="6" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="6"/>
+    <col min="4097" max="4097" width="42.33203125" style="6" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="6" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="6"/>
+    <col min="4353" max="4353" width="42.33203125" style="6" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="6" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="6"/>
+    <col min="4609" max="4609" width="42.33203125" style="6" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="6" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="6"/>
+    <col min="4865" max="4865" width="42.33203125" style="6" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="6" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="6"/>
+    <col min="5121" max="5121" width="42.33203125" style="6" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="6" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="6"/>
+    <col min="5377" max="5377" width="42.33203125" style="6" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="6" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="6"/>
+    <col min="5633" max="5633" width="42.33203125" style="6" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="6" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="6"/>
+    <col min="5889" max="5889" width="42.33203125" style="6" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="6" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="6"/>
+    <col min="6145" max="6145" width="42.33203125" style="6" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="6" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="6"/>
+    <col min="6401" max="6401" width="42.33203125" style="6" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="6" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="6"/>
+    <col min="6657" max="6657" width="42.33203125" style="6" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="6" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="6"/>
+    <col min="6913" max="6913" width="42.33203125" style="6" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="6" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="6"/>
+    <col min="7169" max="7169" width="42.33203125" style="6" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="6" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="6"/>
+    <col min="7425" max="7425" width="42.33203125" style="6" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="6" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="6"/>
+    <col min="7681" max="7681" width="42.33203125" style="6" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="6" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="6"/>
+    <col min="7937" max="7937" width="42.33203125" style="6" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="6" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="6"/>
+    <col min="8193" max="8193" width="42.33203125" style="6" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="6" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="6"/>
+    <col min="8449" max="8449" width="42.33203125" style="6" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="6" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="6"/>
+    <col min="8705" max="8705" width="42.33203125" style="6" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="6" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="6"/>
+    <col min="8961" max="8961" width="42.33203125" style="6" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="6" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="6"/>
+    <col min="9217" max="9217" width="42.33203125" style="6" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="6" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="6"/>
+    <col min="9473" max="9473" width="42.33203125" style="6" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="6" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="6"/>
+    <col min="9729" max="9729" width="42.33203125" style="6" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="6" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="6"/>
+    <col min="9985" max="9985" width="42.33203125" style="6" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="6" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="6"/>
+    <col min="10241" max="10241" width="42.33203125" style="6" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="6" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="6"/>
+    <col min="10497" max="10497" width="42.33203125" style="6" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="6" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="6"/>
+    <col min="10753" max="10753" width="42.33203125" style="6" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="6" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="6"/>
+    <col min="11009" max="11009" width="42.33203125" style="6" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="6" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="6"/>
+    <col min="11265" max="11265" width="42.33203125" style="6" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="6" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="6"/>
+    <col min="11521" max="11521" width="42.33203125" style="6" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="6" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="6"/>
+    <col min="11777" max="11777" width="42.33203125" style="6" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="6" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="6"/>
+    <col min="12033" max="12033" width="42.33203125" style="6" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="6" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="6"/>
+    <col min="12289" max="12289" width="42.33203125" style="6" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="6" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="6"/>
+    <col min="12545" max="12545" width="42.33203125" style="6" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="6" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="6"/>
+    <col min="12801" max="12801" width="42.33203125" style="6" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="6" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="6"/>
+    <col min="13057" max="13057" width="42.33203125" style="6" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="6" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="6"/>
+    <col min="13313" max="13313" width="42.33203125" style="6" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="6" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="6"/>
+    <col min="13569" max="13569" width="42.33203125" style="6" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="6" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="6"/>
+    <col min="13825" max="13825" width="42.33203125" style="6" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="6" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="6"/>
+    <col min="14081" max="14081" width="42.33203125" style="6" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="6" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="6"/>
+    <col min="14337" max="14337" width="42.33203125" style="6" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="6" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="6"/>
+    <col min="14593" max="14593" width="42.33203125" style="6" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="6" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="6"/>
+    <col min="14849" max="14849" width="42.33203125" style="6" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="6" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="6"/>
+    <col min="15105" max="15105" width="42.33203125" style="6" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="6" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="6"/>
+    <col min="15361" max="15361" width="42.33203125" style="6" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="6" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="6"/>
+    <col min="15617" max="15617" width="42.33203125" style="6" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="6" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="6"/>
+    <col min="15873" max="15873" width="42.33203125" style="6" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="6" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="6"/>
+    <col min="16129" max="16129" width="42.33203125" style="6" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="6" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
     </row>
-    <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="9" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="9" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="9" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="9" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="13"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>54</v>
       </c>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="19">
-        <v>46190</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="19">
-        <v>46219</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="21"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="21"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>77</v>
       </c>
       <c r="M20" s="20"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="21"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="24"/>
       <c r="B22" s="25"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B23" s="27"/>
       <c r="M23" s="21"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="20"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="21"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="29" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="29"/>
+    <col min="257" max="257" width="4.44140625" style="29" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="29" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="29"/>
+    <col min="513" max="513" width="4.44140625" style="29" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="29" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="29"/>
+    <col min="769" max="769" width="4.44140625" style="29" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="29" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="29"/>
+    <col min="1025" max="1025" width="4.44140625" style="29" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="29" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="29"/>
+    <col min="1281" max="1281" width="4.44140625" style="29" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="29" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="29"/>
+    <col min="1537" max="1537" width="4.44140625" style="29" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="29" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="29"/>
+    <col min="1793" max="1793" width="4.44140625" style="29" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="29" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="29"/>
+    <col min="2049" max="2049" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="29" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="29"/>
+    <col min="2305" max="2305" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="29" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="29"/>
+    <col min="2561" max="2561" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="29" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="29"/>
+    <col min="2817" max="2817" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="29" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="29"/>
+    <col min="3073" max="3073" width="4.44140625" style="29" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="29"/>
+    <col min="3329" max="3329" width="4.44140625" style="29" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="29"/>
+    <col min="3585" max="3585" width="4.44140625" style="29" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="29"/>
+    <col min="3841" max="3841" width="4.44140625" style="29" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="29"/>
+    <col min="4097" max="4097" width="4.44140625" style="29" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="29" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="29"/>
+    <col min="4353" max="4353" width="4.44140625" style="29" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="29" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="29"/>
+    <col min="4609" max="4609" width="4.44140625" style="29" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="29" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="29"/>
+    <col min="4865" max="4865" width="4.44140625" style="29" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="29" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="29"/>
+    <col min="5121" max="5121" width="4.44140625" style="29" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="29" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="29"/>
+    <col min="5377" max="5377" width="4.44140625" style="29" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="29" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="29"/>
+    <col min="5633" max="5633" width="4.44140625" style="29" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="29" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="29"/>
+    <col min="5889" max="5889" width="4.44140625" style="29" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="29" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="29"/>
+    <col min="6145" max="6145" width="4.44140625" style="29" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="29" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="29"/>
+    <col min="6401" max="6401" width="4.44140625" style="29" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="29" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="29"/>
+    <col min="6657" max="6657" width="4.44140625" style="29" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="29" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="29"/>
+    <col min="6913" max="6913" width="4.44140625" style="29" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="29" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="29"/>
+    <col min="7169" max="7169" width="4.44140625" style="29" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="29" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="29"/>
+    <col min="7425" max="7425" width="4.44140625" style="29" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="29" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="29"/>
+    <col min="7681" max="7681" width="4.44140625" style="29" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="29" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="29"/>
+    <col min="7937" max="7937" width="4.44140625" style="29" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="29" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="29"/>
+    <col min="8193" max="8193" width="4.44140625" style="29" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="29" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="29"/>
+    <col min="8449" max="8449" width="4.44140625" style="29" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="29" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="29"/>
+    <col min="8705" max="8705" width="4.44140625" style="29" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="29" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="29"/>
+    <col min="8961" max="8961" width="4.44140625" style="29" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="29" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="29"/>
+    <col min="9217" max="9217" width="4.44140625" style="29" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="29" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="29"/>
+    <col min="9473" max="9473" width="4.44140625" style="29" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="29" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="29"/>
+    <col min="9729" max="9729" width="4.44140625" style="29" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="29" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="29"/>
+    <col min="9985" max="9985" width="4.44140625" style="29" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="29" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="29"/>
+    <col min="10241" max="10241" width="4.44140625" style="29" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="29" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="29"/>
+    <col min="10497" max="10497" width="4.44140625" style="29" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="29" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="29"/>
+    <col min="10753" max="10753" width="4.44140625" style="29" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="29" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="29"/>
+    <col min="11009" max="11009" width="4.44140625" style="29" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="29" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="29"/>
+    <col min="11265" max="11265" width="4.44140625" style="29" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="29" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="29"/>
+    <col min="11521" max="11521" width="4.44140625" style="29" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="29" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="29"/>
+    <col min="11777" max="11777" width="4.44140625" style="29" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="29" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="29"/>
+    <col min="12033" max="12033" width="4.44140625" style="29" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="29" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="29"/>
+    <col min="12289" max="12289" width="4.44140625" style="29" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="29" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="29"/>
+    <col min="12545" max="12545" width="4.44140625" style="29" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="29" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="29"/>
+    <col min="12801" max="12801" width="4.44140625" style="29" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="29" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="29"/>
+    <col min="13057" max="13057" width="4.44140625" style="29" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="29" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="29"/>
+    <col min="13313" max="13313" width="4.44140625" style="29" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="29" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="29"/>
+    <col min="13569" max="13569" width="4.44140625" style="29" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="29" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="29"/>
+    <col min="13825" max="13825" width="4.44140625" style="29" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="29" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="29"/>
+    <col min="14081" max="14081" width="4.44140625" style="29" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="29" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="29"/>
+    <col min="14337" max="14337" width="4.44140625" style="29" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="29" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="29"/>
+    <col min="14593" max="14593" width="4.44140625" style="29" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="29" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="29"/>
+    <col min="14849" max="14849" width="4.44140625" style="29" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="29" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="29"/>
+    <col min="15105" max="15105" width="4.44140625" style="29" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="29" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="29"/>
+    <col min="15361" max="15361" width="4.44140625" style="29" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="29" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="29"/>
+    <col min="15617" max="15617" width="4.44140625" style="29" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="29" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="29"/>
+    <col min="15873" max="15873" width="4.44140625" style="29" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="29" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="29"/>
+    <col min="16129" max="16129" width="4.44140625" style="29" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="29" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="29"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="28"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="30" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="31" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="31" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="31" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="31"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
       <c r="B11" s="32" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M49"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5:F48"/>
+    <sheetView topLeftCell="A34" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="A63" sqref="A63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.85546875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="34.88671875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
-    <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="14.33203125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="14.44140625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="36"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="37"/>
       <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="40" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="40" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="41" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="40" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="40" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="45" t="s">
+      <c r="G5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="45" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="47">
         <v>11811944.6</v>
       </c>
       <c r="C6" s="47">
         <v>22431180.399999999</v>
       </c>
       <c r="D6" s="52">
         <v>33552333.800000001</v>
       </c>
       <c r="E6" s="52">
         <v>43569269</v>
       </c>
       <c r="F6" s="52">
         <v>53239607.799999997</v>
       </c>
-      <c r="G6" s="46"/>
+      <c r="G6" s="52">
+        <v>62752822.5</v>
+      </c>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="47">
         <v>157580.4</v>
       </c>
       <c r="C7" s="47">
         <v>303568.8</v>
       </c>
       <c r="D7" s="52">
         <v>457519</v>
       </c>
       <c r="E7" s="52">
         <v>835009.5</v>
       </c>
       <c r="F7" s="52">
         <v>997997.5</v>
       </c>
-      <c r="G7" s="46"/>
+      <c r="G7" s="52">
+        <v>1155488.6000000001</v>
+      </c>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="47">
         <v>213410.8</v>
       </c>
       <c r="C8" s="47">
         <v>422190.9</v>
       </c>
       <c r="D8" s="52">
         <v>640068.30000000005</v>
       </c>
       <c r="E8" s="52">
         <v>804785.3</v>
       </c>
       <c r="F8" s="52">
         <v>990737.9</v>
       </c>
-      <c r="G8" s="46"/>
+      <c r="G8" s="52">
+        <v>1129893.2</v>
+      </c>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="47">
         <v>427065.4</v>
       </c>
       <c r="C9" s="47">
         <v>818918.2</v>
       </c>
       <c r="D9" s="52">
         <v>1235034.7</v>
       </c>
       <c r="E9" s="52">
         <v>1544109.6</v>
       </c>
       <c r="F9" s="52">
         <v>1913056.9</v>
       </c>
-      <c r="G9" s="46"/>
+      <c r="G9" s="52">
+        <v>2284513.2000000002</v>
+      </c>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47">
         <v>292040.3</v>
       </c>
       <c r="C10" s="47">
         <v>544387.69999999995</v>
       </c>
       <c r="D10" s="52">
         <v>801008.7</v>
       </c>
       <c r="E10" s="52">
         <v>1038706.3</v>
       </c>
       <c r="F10" s="52">
         <v>1393917.1</v>
       </c>
-      <c r="G10" s="46"/>
+      <c r="G10" s="52">
+        <v>1755701.7</v>
+      </c>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="47">
         <v>728221.3</v>
       </c>
       <c r="C11" s="47">
         <v>1456645.3</v>
       </c>
       <c r="D11" s="52">
         <v>2337811.7000000002</v>
       </c>
       <c r="E11" s="52">
         <v>3264858.5</v>
       </c>
       <c r="F11" s="52">
         <v>4177058.3</v>
       </c>
-      <c r="G11" s="46"/>
+      <c r="G11" s="52">
+        <v>5078253.4000000004</v>
+      </c>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="47">
         <v>199621.7</v>
       </c>
       <c r="C12" s="47">
         <v>402118</v>
       </c>
       <c r="D12" s="52">
         <v>637661.4</v>
       </c>
       <c r="E12" s="52">
         <v>814341</v>
       </c>
       <c r="F12" s="52">
         <v>1017449.9</v>
       </c>
-      <c r="G12" s="46"/>
+      <c r="G12" s="52">
+        <v>1221512.8</v>
+      </c>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="47">
         <v>558032.69999999995</v>
       </c>
       <c r="C13" s="47">
         <v>1053423.3</v>
       </c>
       <c r="D13" s="52">
         <v>1596978</v>
       </c>
       <c r="E13" s="52">
         <v>1956174.7</v>
       </c>
       <c r="F13" s="52">
         <v>2396533.2999999998</v>
       </c>
-      <c r="G13" s="46"/>
+      <c r="G13" s="52">
+        <v>2847420</v>
+      </c>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="47">
         <v>84454.399999999994</v>
       </c>
       <c r="C14" s="47">
         <v>168804.6</v>
       </c>
       <c r="D14" s="52">
         <v>257526.39999999999</v>
       </c>
       <c r="E14" s="52">
         <v>370429.2</v>
       </c>
       <c r="F14" s="52">
         <v>483843.1</v>
       </c>
-      <c r="G14" s="46"/>
+      <c r="G14" s="52">
+        <v>575168</v>
+      </c>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="46"/>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="47">
         <v>1224846.3</v>
       </c>
       <c r="C15" s="47">
         <v>2363087.5</v>
       </c>
       <c r="D15" s="52">
         <v>3637824.6</v>
       </c>
       <c r="E15" s="52">
         <v>4812063.9000000004</v>
       </c>
       <c r="F15" s="52">
         <v>5989873.9000000004</v>
       </c>
-      <c r="G15" s="46"/>
+      <c r="G15" s="52">
+        <v>7017712.2999999998</v>
+      </c>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>115136</v>
       </c>
       <c r="C16" s="47">
         <v>228951.6</v>
       </c>
       <c r="D16" s="52">
         <v>352352.9</v>
       </c>
       <c r="E16" s="52">
         <v>471163.2</v>
       </c>
       <c r="F16" s="52">
         <v>572662.69999999995</v>
       </c>
-      <c r="G16" s="46"/>
+      <c r="G16" s="52">
+        <v>656427.19999999995</v>
+      </c>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="47">
         <v>156718.70000000001</v>
       </c>
       <c r="C17" s="47">
         <v>300764.5</v>
       </c>
       <c r="D17" s="52">
         <v>450064.7</v>
       </c>
       <c r="E17" s="52">
         <v>567674.4</v>
       </c>
       <c r="F17" s="52">
         <v>719330.9</v>
       </c>
-      <c r="G17" s="46"/>
+      <c r="G17" s="52">
+        <v>868758.6</v>
+      </c>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="47">
         <v>501651.5</v>
       </c>
       <c r="C18" s="47">
         <v>1009657.4</v>
       </c>
       <c r="D18" s="52">
         <v>1492362.2</v>
       </c>
       <c r="E18" s="52">
         <v>1984654.6</v>
       </c>
       <c r="F18" s="52">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G18" s="46"/>
+      <c r="G18" s="52">
+        <v>2890009.8</v>
+      </c>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="46"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
       <c r="M18" s="46"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="47">
         <v>5085624.3</v>
       </c>
       <c r="C19" s="47">
         <v>9457272.4000000004</v>
       </c>
       <c r="D19" s="52">
         <v>13799362.300000001</v>
       </c>
       <c r="E19" s="52">
         <v>17455108.800000001</v>
       </c>
       <c r="F19" s="52">
         <v>21026216.699999999</v>
       </c>
-      <c r="G19" s="46"/>
+      <c r="G19" s="52">
+        <v>24731472.300000001</v>
+      </c>
       <c r="H19" s="46"/>
       <c r="I19" s="46"/>
       <c r="J19" s="46"/>
       <c r="K19" s="46"/>
       <c r="L19" s="46"/>
       <c r="M19" s="46"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A20" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="47">
         <v>247571.5</v>
       </c>
       <c r="C20" s="47">
         <v>500195.7</v>
       </c>
       <c r="D20" s="52">
         <v>717829.8</v>
       </c>
       <c r="E20" s="52">
         <v>950034</v>
       </c>
       <c r="F20" s="52">
         <v>1127481.3</v>
       </c>
-      <c r="G20" s="46"/>
+      <c r="G20" s="52">
+        <v>1273383.7</v>
+      </c>
       <c r="H20" s="46"/>
       <c r="I20" s="46"/>
       <c r="J20" s="46"/>
       <c r="K20" s="46"/>
       <c r="L20" s="46"/>
       <c r="M20" s="46"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="47">
         <v>80460.399999999994</v>
       </c>
       <c r="C21" s="47">
         <v>150288.20000000001</v>
       </c>
       <c r="D21" s="52">
         <v>266044.3</v>
       </c>
       <c r="E21" s="52">
         <v>335537.40000000002</v>
       </c>
       <c r="F21" s="52">
         <v>443240.2</v>
       </c>
-      <c r="G21" s="46"/>
+      <c r="G21" s="52">
+        <v>557499.9</v>
+      </c>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="46"/>
       <c r="M21" s="46"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="47">
         <v>136303.6</v>
       </c>
       <c r="C22" s="47">
         <v>283014.59999999998</v>
       </c>
       <c r="D22" s="52">
         <v>437219.9</v>
       </c>
       <c r="E22" s="52">
         <v>575490.6</v>
       </c>
       <c r="F22" s="52">
         <v>715801.3</v>
       </c>
-      <c r="G22" s="46"/>
+      <c r="G22" s="52">
+        <v>860919.4</v>
+      </c>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="47">
         <v>678878.3</v>
       </c>
       <c r="C23" s="47">
         <v>1209605.6000000001</v>
       </c>
       <c r="D23" s="52">
         <v>1799486.9</v>
       </c>
       <c r="E23" s="52">
         <v>2557196.7999999998</v>
       </c>
       <c r="F23" s="52">
         <v>3124858.4</v>
       </c>
-      <c r="G23" s="46"/>
+      <c r="G23" s="52">
+        <v>3710298.4</v>
+      </c>
       <c r="H23" s="46"/>
       <c r="I23" s="46"/>
       <c r="J23" s="46"/>
       <c r="K23" s="46"/>
       <c r="L23" s="46"/>
       <c r="M23" s="46"/>
     </row>
-    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="47">
         <v>424222</v>
       </c>
       <c r="C24" s="47">
         <v>802830</v>
       </c>
       <c r="D24" s="52">
         <v>1233467</v>
       </c>
       <c r="E24" s="52">
         <v>1557006</v>
       </c>
       <c r="F24" s="52">
         <v>1789391</v>
       </c>
-      <c r="G24" s="46"/>
+      <c r="G24" s="52">
+        <v>2004209</v>
+      </c>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="47">
         <v>393765.8</v>
       </c>
       <c r="C25" s="47">
         <v>752529.8</v>
       </c>
       <c r="D25" s="52">
         <v>1103591.3</v>
       </c>
       <c r="E25" s="52">
         <v>1320707.8</v>
       </c>
       <c r="F25" s="52">
         <v>1506855.9</v>
       </c>
-      <c r="G25" s="46"/>
+      <c r="G25" s="52">
+        <v>1667646.9</v>
+      </c>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="47">
         <v>106339.1</v>
       </c>
       <c r="C26" s="47">
         <v>202926.3</v>
       </c>
       <c r="D26" s="52">
         <v>299119.59999999998</v>
       </c>
       <c r="E26" s="52">
         <v>354217.3</v>
       </c>
       <c r="F26" s="52">
         <v>412143.9</v>
       </c>
-      <c r="G26" s="46"/>
+      <c r="G26" s="52">
+        <v>466534</v>
+      </c>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="53" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
-      <c r="G27" s="46"/>
+      <c r="G27" s="52"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46"/>
       <c r="L27" s="46"/>
       <c r="M27" s="46"/>
     </row>
-    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="47">
         <v>14151.2</v>
       </c>
       <c r="C28" s="47">
         <v>27276.400000000001</v>
       </c>
       <c r="D28" s="52">
         <v>39223</v>
       </c>
       <c r="E28" s="52">
         <v>46812</v>
       </c>
       <c r="F28" s="52">
         <v>51591.199999999997</v>
       </c>
-      <c r="G28" s="46"/>
+      <c r="G28" s="52">
+        <v>55869.9</v>
+      </c>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="47">
         <v>380.4</v>
       </c>
       <c r="C29" s="47">
         <v>760.9</v>
       </c>
       <c r="D29" s="52">
         <v>1079.2</v>
       </c>
       <c r="E29" s="52">
         <v>1325.9</v>
       </c>
       <c r="F29" s="52">
         <v>1404.7</v>
       </c>
-      <c r="G29" s="46"/>
+      <c r="G29" s="52">
+        <v>1482.4</v>
+      </c>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
       <c r="K29" s="46"/>
       <c r="L29" s="46"/>
       <c r="M29" s="46"/>
     </row>
-    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="47">
         <v>587.79999999999995</v>
       </c>
       <c r="C30" s="47">
         <v>1177.5</v>
       </c>
       <c r="D30" s="52">
         <v>1698.8</v>
       </c>
       <c r="E30" s="52">
         <v>2069.6999999999998</v>
       </c>
       <c r="F30" s="52">
         <v>2259.1</v>
       </c>
-      <c r="G30" s="46"/>
+      <c r="G30" s="52">
+        <v>2440.4</v>
+      </c>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
     </row>
-    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="47">
         <v>716.3</v>
       </c>
       <c r="C31" s="47">
         <v>1343.8</v>
       </c>
       <c r="D31" s="52">
         <v>1937</v>
       </c>
       <c r="E31" s="52">
         <v>2345.1999999999998</v>
       </c>
       <c r="F31" s="52">
         <v>2634.3</v>
       </c>
-      <c r="G31" s="46"/>
+      <c r="G31" s="52">
+        <v>2916.9</v>
+      </c>
       <c r="H31" s="46"/>
       <c r="I31" s="46"/>
       <c r="J31" s="46"/>
       <c r="K31" s="46"/>
       <c r="L31" s="46"/>
       <c r="M31" s="46"/>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="47">
         <v>161.6</v>
       </c>
       <c r="C32" s="47">
         <v>303.3</v>
       </c>
       <c r="D32" s="52">
         <v>441.4</v>
       </c>
       <c r="E32" s="52">
         <v>509</v>
       </c>
       <c r="F32" s="52">
         <v>566</v>
       </c>
-      <c r="G32" s="46"/>
+      <c r="G32" s="52">
+        <v>623.70000000000005</v>
+      </c>
       <c r="H32" s="46"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
       <c r="K32" s="46"/>
       <c r="L32" s="46"/>
       <c r="M32" s="46"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="47">
         <v>1156.4000000000001</v>
       </c>
       <c r="C33" s="47">
         <v>2525.6</v>
       </c>
       <c r="D33" s="52">
         <v>3888</v>
       </c>
       <c r="E33" s="52">
         <v>5305.8</v>
       </c>
       <c r="F33" s="52">
         <v>6687.1</v>
       </c>
-      <c r="G33" s="46"/>
+      <c r="G33" s="52">
+        <v>8055.4</v>
+      </c>
       <c r="H33" s="46"/>
       <c r="I33" s="46"/>
       <c r="J33" s="46"/>
       <c r="K33" s="46"/>
       <c r="L33" s="46"/>
       <c r="M33" s="46"/>
     </row>
-    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A34" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="47">
         <v>295.60000000000002</v>
       </c>
       <c r="C34" s="47">
         <v>574</v>
       </c>
       <c r="D34" s="52">
         <v>828.5</v>
       </c>
       <c r="E34" s="52">
         <v>975.7</v>
       </c>
       <c r="F34" s="52">
         <v>1073.9000000000001</v>
       </c>
-      <c r="G34" s="46"/>
+      <c r="G34" s="52">
+        <v>1163.2</v>
+      </c>
       <c r="H34" s="46"/>
       <c r="I34" s="46"/>
       <c r="J34" s="46"/>
       <c r="K34" s="46"/>
       <c r="L34" s="46"/>
       <c r="M34" s="46"/>
     </row>
-    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="47">
         <v>303.10000000000002</v>
       </c>
       <c r="C35" s="47">
         <v>554.9</v>
       </c>
       <c r="D35" s="52">
         <v>813.3</v>
       </c>
       <c r="E35" s="52">
         <v>915.6</v>
       </c>
       <c r="F35" s="52">
         <v>1013.1</v>
       </c>
-      <c r="G35" s="46"/>
+      <c r="G35" s="52">
+        <v>1111.5999999999999</v>
+      </c>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="K35" s="46"/>
       <c r="L35" s="46"/>
       <c r="M35" s="46"/>
     </row>
-    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="47">
         <v>220.4</v>
       </c>
       <c r="C36" s="47">
         <v>423.6</v>
       </c>
       <c r="D36" s="52">
         <v>592.70000000000005</v>
       </c>
       <c r="E36" s="52">
         <v>674.1</v>
       </c>
       <c r="F36" s="52">
         <v>739.3</v>
       </c>
-      <c r="G36" s="46"/>
+      <c r="G36" s="52">
+        <v>806.2</v>
+      </c>
       <c r="H36" s="46"/>
       <c r="I36" s="46"/>
       <c r="J36" s="46"/>
       <c r="K36" s="46"/>
       <c r="L36" s="46"/>
       <c r="M36" s="46"/>
     </row>
-    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="47">
         <v>1638.4</v>
       </c>
       <c r="C37" s="47">
         <v>3113.9</v>
       </c>
       <c r="D37" s="52">
         <v>4451.5</v>
       </c>
       <c r="E37" s="52">
         <v>5120</v>
       </c>
       <c r="F37" s="52">
         <v>5367.9</v>
       </c>
-      <c r="G37" s="46"/>
+      <c r="G37" s="52">
+        <v>5579.8</v>
+      </c>
       <c r="H37" s="46"/>
       <c r="I37" s="46"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="46"/>
     </row>
-    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A38" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="47">
         <v>672.9</v>
       </c>
       <c r="C38" s="47">
         <v>1291.8</v>
       </c>
       <c r="D38" s="52">
         <v>1828.7</v>
       </c>
       <c r="E38" s="52">
         <v>2173.1999999999998</v>
       </c>
       <c r="F38" s="52">
         <v>2282.6</v>
       </c>
-      <c r="G38" s="46"/>
+      <c r="G38" s="52">
+        <v>2386</v>
+      </c>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
     </row>
-    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47">
         <v>111.3</v>
       </c>
       <c r="C39" s="47">
         <v>237.8</v>
       </c>
       <c r="D39" s="52">
         <v>348</v>
       </c>
       <c r="E39" s="52">
         <v>363.7</v>
       </c>
       <c r="F39" s="52">
         <v>379.6</v>
       </c>
-      <c r="G39" s="46"/>
+      <c r="G39" s="52">
+        <v>394.8</v>
+      </c>
       <c r="H39" s="46"/>
       <c r="I39" s="46"/>
       <c r="J39" s="46"/>
       <c r="K39" s="46"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
     </row>
-    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="47">
         <v>600</v>
       </c>
       <c r="C40" s="47">
         <v>1230.3</v>
       </c>
       <c r="D40" s="52">
         <v>1782.5</v>
       </c>
       <c r="E40" s="52">
         <v>2322.9</v>
       </c>
       <c r="F40" s="52">
         <v>2667.9</v>
       </c>
-      <c r="G40" s="46"/>
+      <c r="G40" s="52">
+        <v>2916.8</v>
+      </c>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
       <c r="K40" s="46"/>
       <c r="L40" s="46"/>
       <c r="M40" s="46"/>
     </row>
-    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="47">
         <v>1915.1</v>
       </c>
       <c r="C41" s="47">
         <v>3576.5</v>
       </c>
       <c r="D41" s="52">
         <v>5135.1000000000004</v>
       </c>
       <c r="E41" s="52">
         <v>6095.1</v>
       </c>
       <c r="F41" s="52">
         <v>6719.8</v>
       </c>
-      <c r="G41" s="46"/>
+      <c r="G41" s="52">
+        <v>7303.3</v>
+      </c>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
       <c r="M41" s="46"/>
     </row>
-    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="47">
         <v>366.3</v>
       </c>
       <c r="C42" s="47">
         <v>752.8</v>
       </c>
       <c r="D42" s="52">
         <v>1087.5</v>
       </c>
       <c r="E42" s="52">
         <v>1380.1</v>
       </c>
       <c r="F42" s="52">
         <v>1585.8</v>
       </c>
-      <c r="G42" s="46"/>
+      <c r="G42" s="52">
+        <v>1680.4</v>
+      </c>
       <c r="H42" s="46"/>
       <c r="I42" s="46"/>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
     </row>
-    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="47">
         <v>99.3</v>
       </c>
       <c r="C43" s="47">
         <v>185.8</v>
       </c>
       <c r="D43" s="52">
         <v>273.39999999999998</v>
       </c>
       <c r="E43" s="52">
         <v>304.8</v>
       </c>
       <c r="F43" s="52">
         <v>345.4</v>
       </c>
-      <c r="G43" s="46"/>
+      <c r="G43" s="52">
+        <v>386</v>
+      </c>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
       <c r="M43" s="46"/>
     </row>
-    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="47">
         <v>361.8</v>
       </c>
       <c r="C44" s="47">
         <v>703.1</v>
       </c>
       <c r="D44" s="52">
         <v>999</v>
       </c>
       <c r="E44" s="52">
         <v>1190.0999999999999</v>
       </c>
       <c r="F44" s="52">
         <v>1243.9000000000001</v>
       </c>
-      <c r="G44" s="46"/>
+      <c r="G44" s="52">
+        <v>1285.7</v>
+      </c>
       <c r="H44" s="46"/>
       <c r="I44" s="46"/>
       <c r="J44" s="46"/>
       <c r="K44" s="46"/>
       <c r="L44" s="46"/>
       <c r="M44" s="46"/>
     </row>
-    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="47">
         <v>831.3</v>
       </c>
       <c r="C45" s="47">
         <v>1590.4</v>
       </c>
       <c r="D45" s="52">
         <v>2256.4</v>
       </c>
       <c r="E45" s="52">
         <v>2663.7</v>
       </c>
       <c r="F45" s="52">
         <v>2839</v>
       </c>
-      <c r="G45" s="46"/>
+      <c r="G45" s="52">
+        <v>2985.1</v>
+      </c>
       <c r="H45" s="46"/>
       <c r="I45" s="46"/>
       <c r="J45" s="46"/>
       <c r="K45" s="46"/>
       <c r="L45" s="46"/>
       <c r="M45" s="46"/>
     </row>
-    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="47">
         <v>2002.4</v>
       </c>
       <c r="C46" s="47">
         <v>3749.3</v>
       </c>
       <c r="D46" s="52">
         <v>5168.3</v>
       </c>
       <c r="E46" s="52">
         <v>5858.9</v>
       </c>
       <c r="F46" s="52">
         <v>6121.2</v>
       </c>
-      <c r="G46" s="46"/>
+      <c r="G46" s="52">
+        <v>6338.9</v>
+      </c>
       <c r="H46" s="46"/>
       <c r="I46" s="46"/>
       <c r="J46" s="46"/>
       <c r="K46" s="46"/>
       <c r="L46" s="46"/>
       <c r="M46" s="46"/>
     </row>
-    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="47">
         <v>1408.5</v>
       </c>
       <c r="C47" s="47">
         <v>2573.8000000000002</v>
       </c>
       <c r="D47" s="52">
         <v>3743.3</v>
       </c>
       <c r="E47" s="52">
         <v>4291.3</v>
       </c>
       <c r="F47" s="52">
         <v>4627.8999999999996</v>
       </c>
-      <c r="G47" s="46"/>
+      <c r="G47" s="52">
+        <v>4915</v>
+      </c>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="46"/>
       <c r="K47" s="46"/>
       <c r="L47" s="46"/>
       <c r="M47" s="46"/>
     </row>
-    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>322.10000000000002</v>
       </c>
       <c r="C48" s="50">
         <v>607.29999999999995</v>
       </c>
       <c r="D48" s="52">
         <v>870.4</v>
       </c>
       <c r="E48" s="52">
         <v>927.2</v>
       </c>
       <c r="F48" s="52">
         <v>1032.8</v>
       </c>
-      <c r="G48" s="34"/>
+      <c r="G48" s="52">
+        <v>1098.3</v>
+      </c>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" s="54"/>
       <c r="B49" s="54"/>
       <c r="C49" s="54"/>
       <c r="D49" s="54"/>
       <c r="E49" s="54"/>
       <c r="F49" s="54"/>
       <c r="G49" s="54"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
       <c r="J49" s="54"/>
       <c r="K49" s="54"/>
       <c r="L49" s="54"/>
       <c r="M49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 