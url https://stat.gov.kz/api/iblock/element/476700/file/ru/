--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11448" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="9660" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="79">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -962,2089 +962,2846 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="26" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="26" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="6"/>
+    <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="6"/>
+    <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="6"/>
+    <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="6"/>
+    <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="6"/>
+    <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="6"/>
+    <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="6"/>
+    <col min="1793" max="1793" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="6"/>
+    <col min="2049" max="2049" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="6"/>
+    <col min="2305" max="2305" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="6"/>
+    <col min="2561" max="2561" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="6"/>
+    <col min="2817" max="2817" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="6"/>
+    <col min="3073" max="3073" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="6"/>
+    <col min="3329" max="3329" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="6"/>
+    <col min="3585" max="3585" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="6"/>
+    <col min="3841" max="3841" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="6"/>
+    <col min="4097" max="4097" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="6"/>
+    <col min="4353" max="4353" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="6"/>
+    <col min="4609" max="4609" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="6"/>
+    <col min="4865" max="4865" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="6"/>
+    <col min="5121" max="5121" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="6"/>
+    <col min="5377" max="5377" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="6"/>
+    <col min="5633" max="5633" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="6"/>
+    <col min="5889" max="5889" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="6"/>
+    <col min="6145" max="6145" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="6"/>
+    <col min="6401" max="6401" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="6"/>
+    <col min="6657" max="6657" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="6"/>
+    <col min="6913" max="6913" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="6"/>
+    <col min="7169" max="7169" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="6"/>
+    <col min="7425" max="7425" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="6"/>
+    <col min="7681" max="7681" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="6"/>
+    <col min="7937" max="7937" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="6"/>
+    <col min="8193" max="8193" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="6"/>
+    <col min="8449" max="8449" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="6"/>
+    <col min="8705" max="8705" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="6"/>
+    <col min="8961" max="8961" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="6"/>
+    <col min="9217" max="9217" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="6"/>
+    <col min="9473" max="9473" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="6"/>
+    <col min="9729" max="9729" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="6"/>
+    <col min="9985" max="9985" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="6"/>
+    <col min="10241" max="10241" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="6"/>
+    <col min="10497" max="10497" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="6"/>
+    <col min="10753" max="10753" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="6"/>
+    <col min="11009" max="11009" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="6"/>
+    <col min="11265" max="11265" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="6"/>
+    <col min="11521" max="11521" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="6"/>
+    <col min="11777" max="11777" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="6"/>
+    <col min="12033" max="12033" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="6"/>
+    <col min="12289" max="12289" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="6"/>
+    <col min="12545" max="12545" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="6"/>
+    <col min="12801" max="12801" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="6"/>
+    <col min="13057" max="13057" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="6"/>
+    <col min="13313" max="13313" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="6"/>
+    <col min="13569" max="13569" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="6"/>
+    <col min="13825" max="13825" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="6"/>
+    <col min="14081" max="14081" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="6"/>
+    <col min="14337" max="14337" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="6"/>
+    <col min="14593" max="14593" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="6"/>
+    <col min="14849" max="14849" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="6"/>
+    <col min="15105" max="15105" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="6"/>
+    <col min="15361" max="15361" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="6"/>
+    <col min="15617" max="15617" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="6"/>
+    <col min="15873" max="15873" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="6"/>
+    <col min="16129" max="16129" width="42.28515625" style="6" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="6" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
     </row>
-    <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="9" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="9" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="9" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="9" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="9" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="13"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>54</v>
       </c>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="9" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="9" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="19">
-        <v>46157</v>
+        <v>46219</v>
       </c>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="19">
-        <v>46188</v>
+        <v>46252</v>
       </c>
       <c r="M17" s="21"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="21"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>77</v>
       </c>
       <c r="M20" s="20"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="21"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="24"/>
       <c r="B22" s="25"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="27"/>
       <c r="M23" s="21"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="20"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="21"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="29" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="29"/>
+    <col min="1" max="1" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="29" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="29"/>
+    <col min="257" max="257" width="4.42578125" style="29" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="29" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="29"/>
+    <col min="513" max="513" width="4.42578125" style="29" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="29" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="29"/>
+    <col min="769" max="769" width="4.42578125" style="29" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="29" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="29"/>
+    <col min="1025" max="1025" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="29" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="29"/>
+    <col min="1281" max="1281" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="29" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="29"/>
+    <col min="1537" max="1537" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="29" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="29"/>
+    <col min="1793" max="1793" width="4.42578125" style="29" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="29" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="29"/>
+    <col min="2049" max="2049" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="29" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="29"/>
+    <col min="2305" max="2305" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="29" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="29"/>
+    <col min="2561" max="2561" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="29" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="29"/>
+    <col min="2817" max="2817" width="4.42578125" style="29" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="29" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="29"/>
+    <col min="3073" max="3073" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="29" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="29"/>
+    <col min="3329" max="3329" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="29" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="29"/>
+    <col min="3585" max="3585" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="29" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="29"/>
+    <col min="3841" max="3841" width="4.42578125" style="29" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="29" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="29"/>
+    <col min="4097" max="4097" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="29" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="29"/>
+    <col min="4353" max="4353" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="29" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="29"/>
+    <col min="4609" max="4609" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="29" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="29"/>
+    <col min="4865" max="4865" width="4.42578125" style="29" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="29" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="29"/>
+    <col min="5121" max="5121" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="29" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="29"/>
+    <col min="5377" max="5377" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="29" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="29"/>
+    <col min="5633" max="5633" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="29" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="29"/>
+    <col min="5889" max="5889" width="4.42578125" style="29" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="29" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="29"/>
+    <col min="6145" max="6145" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="29" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="29"/>
+    <col min="6401" max="6401" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="29" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="29"/>
+    <col min="6657" max="6657" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="29" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="29"/>
+    <col min="6913" max="6913" width="4.42578125" style="29" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="29" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="29"/>
+    <col min="7169" max="7169" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="29" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="29"/>
+    <col min="7425" max="7425" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="29" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="29"/>
+    <col min="7681" max="7681" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="29" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="29"/>
+    <col min="7937" max="7937" width="4.42578125" style="29" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="29" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="29"/>
+    <col min="8193" max="8193" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="29" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="29"/>
+    <col min="8449" max="8449" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="29" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="29"/>
+    <col min="8705" max="8705" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="29" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="29"/>
+    <col min="8961" max="8961" width="4.42578125" style="29" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="29" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="29"/>
+    <col min="9217" max="9217" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="29" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="29"/>
+    <col min="9473" max="9473" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="29" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="29"/>
+    <col min="9729" max="9729" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="29" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="29"/>
+    <col min="9985" max="9985" width="4.42578125" style="29" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="29" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="29"/>
+    <col min="10241" max="10241" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="29" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="29"/>
+    <col min="10497" max="10497" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="29" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="29"/>
+    <col min="10753" max="10753" width="4.42578125" style="29" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="29" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="29"/>
+    <col min="11009" max="11009" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="29" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="29"/>
+    <col min="11265" max="11265" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="29" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="29"/>
+    <col min="11521" max="11521" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="29" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="29"/>
+    <col min="11777" max="11777" width="4.42578125" style="29" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="29" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="29"/>
+    <col min="12033" max="12033" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="29" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="29"/>
+    <col min="12289" max="12289" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="29" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="29"/>
+    <col min="12545" max="12545" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="29" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="29"/>
+    <col min="12801" max="12801" width="4.42578125" style="29" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="29" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="29"/>
+    <col min="13057" max="13057" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="29" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="29"/>
+    <col min="13313" max="13313" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="29" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="29"/>
+    <col min="13569" max="13569" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="29" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="29"/>
+    <col min="13825" max="13825" width="4.42578125" style="29" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="29" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="29"/>
+    <col min="14081" max="14081" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="29" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="29"/>
+    <col min="14337" max="14337" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="29" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="29"/>
+    <col min="14593" max="14593" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="29" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="29"/>
+    <col min="14849" max="14849" width="4.42578125" style="29" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="29" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="29"/>
+    <col min="15105" max="15105" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="29" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="29"/>
+    <col min="15361" max="15361" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="29" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="29"/>
+    <col min="15617" max="15617" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="29" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="29"/>
+    <col min="15873" max="15873" width="4.42578125" style="29" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="29" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="29"/>
+    <col min="16129" max="16129" width="4.42578125" style="29" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="29" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="28"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="30" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="31" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="31" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="31"/>
     </row>
-    <row r="11" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="32" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="33" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M49"/>
+  <dimension ref="A2:R49"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="A63" sqref="A63"/>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.88671875" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="34.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="11" width="12.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.5703125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="13.42578125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="14.28515625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="14.42578125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
-    </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="36"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
-    </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="37"/>
       <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="I4" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="J4" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="38" t="s">
+      <c r="M4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="40" t="s">
+      <c r="N4" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="41" t="s">
+      <c r="O4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="40" t="s">
+      <c r="P4" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="40" t="s">
+      <c r="Q4" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="42" t="s">
+      <c r="R4" s="42" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="52" t="s">
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="45" t="s">
+      <c r="M5" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="45" t="s">
+      <c r="N5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="45" t="s">
+      <c r="O5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="45" t="s">
+      <c r="P5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="45" t="s">
+      <c r="Q5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="45" t="s">
+      <c r="R5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="47">
         <v>11811944.6</v>
       </c>
       <c r="C6" s="47">
         <v>22431180.399999999</v>
       </c>
       <c r="D6" s="52">
         <v>33552333.800000001</v>
       </c>
       <c r="E6" s="52">
         <v>43569269</v>
       </c>
       <c r="F6" s="52">
         <v>53239607.799999997</v>
       </c>
       <c r="G6" s="52">
+        <v>11811944.6</v>
+      </c>
+      <c r="H6" s="52">
+        <v>22431180.399999999</v>
+      </c>
+      <c r="I6" s="52">
+        <v>33552333.800000001</v>
+      </c>
+      <c r="J6" s="52">
+        <v>43569269</v>
+      </c>
+      <c r="K6" s="52">
+        <v>53239607.799999997</v>
+      </c>
+      <c r="L6" s="52">
         <v>62752822.5</v>
       </c>
-      <c r="H6" s="46"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M6" s="52">
+        <v>72491091.299999997</v>
+      </c>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+    </row>
+    <row r="7" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="47">
         <v>157580.4</v>
       </c>
       <c r="C7" s="47">
         <v>303568.8</v>
       </c>
       <c r="D7" s="52">
         <v>457519</v>
       </c>
       <c r="E7" s="52">
         <v>835009.5</v>
       </c>
       <c r="F7" s="52">
         <v>997997.5</v>
       </c>
       <c r="G7" s="52">
+        <v>157580.4</v>
+      </c>
+      <c r="H7" s="52">
+        <v>303568.8</v>
+      </c>
+      <c r="I7" s="52">
+        <v>457519</v>
+      </c>
+      <c r="J7" s="52">
+        <v>835009.5</v>
+      </c>
+      <c r="K7" s="52">
+        <v>997997.5</v>
+      </c>
+      <c r="L7" s="52">
         <v>1155488.6000000001</v>
       </c>
-      <c r="H7" s="46"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M7" s="52">
+        <v>1322224.1000000001</v>
+      </c>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+    </row>
+    <row r="8" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="47">
         <v>213410.8</v>
       </c>
       <c r="C8" s="47">
         <v>422190.9</v>
       </c>
       <c r="D8" s="52">
         <v>640068.30000000005</v>
       </c>
       <c r="E8" s="52">
         <v>804785.3</v>
       </c>
       <c r="F8" s="52">
         <v>990737.9</v>
       </c>
       <c r="G8" s="52">
+        <v>213410.8</v>
+      </c>
+      <c r="H8" s="52">
+        <v>422190.9</v>
+      </c>
+      <c r="I8" s="52">
+        <v>640068.30000000005</v>
+      </c>
+      <c r="J8" s="52">
+        <v>804785.3</v>
+      </c>
+      <c r="K8" s="52">
+        <v>990737.9</v>
+      </c>
+      <c r="L8" s="52">
         <v>1129893.2</v>
       </c>
-      <c r="H8" s="46"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M8" s="52">
+        <v>1265028.5</v>
+      </c>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+    </row>
+    <row r="9" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="47">
         <v>427065.4</v>
       </c>
       <c r="C9" s="47">
         <v>818918.2</v>
       </c>
       <c r="D9" s="52">
         <v>1235034.7</v>
       </c>
       <c r="E9" s="52">
         <v>1544109.6</v>
       </c>
       <c r="F9" s="52">
         <v>1913056.9</v>
       </c>
       <c r="G9" s="52">
+        <v>427065.4</v>
+      </c>
+      <c r="H9" s="52">
+        <v>818918.2</v>
+      </c>
+      <c r="I9" s="52">
+        <v>1235034.7</v>
+      </c>
+      <c r="J9" s="52">
+        <v>1544109.6</v>
+      </c>
+      <c r="K9" s="52">
+        <v>1913056.9</v>
+      </c>
+      <c r="L9" s="52">
         <v>2284513.2000000002</v>
       </c>
-      <c r="H9" s="46"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M9" s="52">
+        <v>2664415.7000000002</v>
+      </c>
+      <c r="N9" s="46"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+    </row>
+    <row r="10" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47">
         <v>292040.3</v>
       </c>
       <c r="C10" s="47">
         <v>544387.69999999995</v>
       </c>
       <c r="D10" s="52">
         <v>801008.7</v>
       </c>
       <c r="E10" s="52">
         <v>1038706.3</v>
       </c>
       <c r="F10" s="52">
         <v>1393917.1</v>
       </c>
       <c r="G10" s="52">
+        <v>292040.3</v>
+      </c>
+      <c r="H10" s="52">
+        <v>544387.69999999995</v>
+      </c>
+      <c r="I10" s="52">
+        <v>801008.7</v>
+      </c>
+      <c r="J10" s="52">
+        <v>1038706.3</v>
+      </c>
+      <c r="K10" s="52">
+        <v>1393917.1</v>
+      </c>
+      <c r="L10" s="52">
         <v>1755701.7</v>
       </c>
-      <c r="H10" s="46"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M10" s="52">
+        <v>2140467.1</v>
+      </c>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+    </row>
+    <row r="11" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="47">
         <v>728221.3</v>
       </c>
       <c r="C11" s="47">
         <v>1456645.3</v>
       </c>
       <c r="D11" s="52">
         <v>2337811.7000000002</v>
       </c>
       <c r="E11" s="52">
         <v>3264858.5</v>
       </c>
       <c r="F11" s="52">
         <v>4177058.3</v>
       </c>
       <c r="G11" s="52">
+        <v>728221.3</v>
+      </c>
+      <c r="H11" s="52">
+        <v>1456645.3</v>
+      </c>
+      <c r="I11" s="52">
+        <v>2337811.7000000002</v>
+      </c>
+      <c r="J11" s="52">
+        <v>3264858.5</v>
+      </c>
+      <c r="K11" s="52">
+        <v>4177058.3</v>
+      </c>
+      <c r="L11" s="52">
         <v>5078253.4000000004</v>
       </c>
-      <c r="H11" s="46"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M11" s="52">
+        <v>5971711.7999999998</v>
+      </c>
+      <c r="N11" s="46"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="46"/>
+      <c r="Q11" s="46"/>
+      <c r="R11" s="46"/>
+    </row>
+    <row r="12" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="47">
         <v>199621.7</v>
       </c>
       <c r="C12" s="47">
         <v>402118</v>
       </c>
       <c r="D12" s="52">
         <v>637661.4</v>
       </c>
       <c r="E12" s="52">
         <v>814341</v>
       </c>
       <c r="F12" s="52">
         <v>1017449.9</v>
       </c>
       <c r="G12" s="52">
+        <v>199621.7</v>
+      </c>
+      <c r="H12" s="52">
+        <v>402118</v>
+      </c>
+      <c r="I12" s="52">
+        <v>637661.4</v>
+      </c>
+      <c r="J12" s="52">
+        <v>814341</v>
+      </c>
+      <c r="K12" s="52">
+        <v>1017449.9</v>
+      </c>
+      <c r="L12" s="52">
         <v>1221512.8</v>
       </c>
-      <c r="H12" s="46"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M12" s="52">
+        <v>1414714.7</v>
+      </c>
+      <c r="N12" s="46"/>
+      <c r="O12" s="46"/>
+      <c r="P12" s="46"/>
+      <c r="Q12" s="46"/>
+      <c r="R12" s="46"/>
+    </row>
+    <row r="13" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="47">
         <v>558032.69999999995</v>
       </c>
       <c r="C13" s="47">
         <v>1053423.3</v>
       </c>
       <c r="D13" s="52">
         <v>1596978</v>
       </c>
       <c r="E13" s="52">
         <v>1956174.7</v>
       </c>
       <c r="F13" s="52">
         <v>2396533.2999999998</v>
       </c>
       <c r="G13" s="52">
+        <v>558032.69999999995</v>
+      </c>
+      <c r="H13" s="52">
+        <v>1053423.3</v>
+      </c>
+      <c r="I13" s="52">
+        <v>1596978</v>
+      </c>
+      <c r="J13" s="52">
+        <v>1956174.7</v>
+      </c>
+      <c r="K13" s="52">
+        <v>2396533.2999999998</v>
+      </c>
+      <c r="L13" s="52">
         <v>2847420</v>
       </c>
-      <c r="H13" s="46"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M13" s="52">
+        <v>3305580.7</v>
+      </c>
+      <c r="N13" s="46"/>
+      <c r="O13" s="46"/>
+      <c r="P13" s="46"/>
+      <c r="Q13" s="46"/>
+      <c r="R13" s="46"/>
+    </row>
+    <row r="14" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="47">
         <v>84454.399999999994</v>
       </c>
       <c r="C14" s="47">
         <v>168804.6</v>
       </c>
       <c r="D14" s="52">
         <v>257526.39999999999</v>
       </c>
       <c r="E14" s="52">
         <v>370429.2</v>
       </c>
       <c r="F14" s="52">
         <v>483843.1</v>
       </c>
       <c r="G14" s="52">
+        <v>84454.399999999994</v>
+      </c>
+      <c r="H14" s="52">
+        <v>168804.6</v>
+      </c>
+      <c r="I14" s="52">
+        <v>257526.39999999999</v>
+      </c>
+      <c r="J14" s="52">
+        <v>370429.2</v>
+      </c>
+      <c r="K14" s="52">
+        <v>483843.1</v>
+      </c>
+      <c r="L14" s="52">
         <v>575168</v>
       </c>
-      <c r="H14" s="46"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M14" s="52">
+        <v>669134.6</v>
+      </c>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+    </row>
+    <row r="15" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="47">
         <v>1224846.3</v>
       </c>
       <c r="C15" s="47">
         <v>2363087.5</v>
       </c>
       <c r="D15" s="52">
         <v>3637824.6</v>
       </c>
       <c r="E15" s="52">
         <v>4812063.9000000004</v>
       </c>
       <c r="F15" s="52">
         <v>5989873.9000000004</v>
       </c>
       <c r="G15" s="52">
+        <v>1224846.3</v>
+      </c>
+      <c r="H15" s="52">
+        <v>2363087.5</v>
+      </c>
+      <c r="I15" s="52">
+        <v>3637824.6</v>
+      </c>
+      <c r="J15" s="52">
+        <v>4812063.9000000004</v>
+      </c>
+      <c r="K15" s="52">
+        <v>5989873.9000000004</v>
+      </c>
+      <c r="L15" s="52">
         <v>7017712.2999999998</v>
       </c>
-      <c r="H15" s="46"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M15" s="52">
+        <v>8054681.7000000002</v>
+      </c>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+    </row>
+    <row r="16" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>115136</v>
       </c>
       <c r="C16" s="47">
         <v>228951.6</v>
       </c>
       <c r="D16" s="52">
         <v>352352.9</v>
       </c>
       <c r="E16" s="52">
         <v>471163.2</v>
       </c>
       <c r="F16" s="52">
         <v>572662.69999999995</v>
       </c>
       <c r="G16" s="52">
+        <v>115136</v>
+      </c>
+      <c r="H16" s="52">
+        <v>228951.6</v>
+      </c>
+      <c r="I16" s="52">
+        <v>352352.9</v>
+      </c>
+      <c r="J16" s="52">
+        <v>471163.2</v>
+      </c>
+      <c r="K16" s="52">
+        <v>572662.69999999995</v>
+      </c>
+      <c r="L16" s="52">
         <v>656427.19999999995</v>
       </c>
-      <c r="H16" s="46"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M16" s="52">
+        <v>739069.3</v>
+      </c>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="47">
         <v>156718.70000000001</v>
       </c>
       <c r="C17" s="47">
         <v>300764.5</v>
       </c>
       <c r="D17" s="52">
         <v>450064.7</v>
       </c>
       <c r="E17" s="52">
         <v>567674.4</v>
       </c>
       <c r="F17" s="52">
         <v>719330.9</v>
       </c>
       <c r="G17" s="52">
+        <v>156718.70000000001</v>
+      </c>
+      <c r="H17" s="52">
+        <v>300764.5</v>
+      </c>
+      <c r="I17" s="52">
+        <v>450064.7</v>
+      </c>
+      <c r="J17" s="52">
+        <v>567674.4</v>
+      </c>
+      <c r="K17" s="52">
+        <v>719330.9</v>
+      </c>
+      <c r="L17" s="52">
         <v>868758.6</v>
       </c>
-      <c r="H17" s="46"/>
-[...6 lines deleted...]
-    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M17" s="52">
+        <v>1009418.7</v>
+      </c>
+      <c r="N17" s="46"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="46"/>
+      <c r="Q17" s="46"/>
+      <c r="R17" s="46"/>
+    </row>
+    <row r="18" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="47">
         <v>501651.5</v>
       </c>
       <c r="C18" s="47">
         <v>1009657.4</v>
       </c>
       <c r="D18" s="52">
         <v>1492362.2</v>
       </c>
       <c r="E18" s="52">
         <v>1984654.6</v>
       </c>
       <c r="F18" s="52">
         <v>2441157.2999999998</v>
       </c>
       <c r="G18" s="52">
+        <v>501651.5</v>
+      </c>
+      <c r="H18" s="52">
+        <v>1009657.4</v>
+      </c>
+      <c r="I18" s="52">
+        <v>1492362.2</v>
+      </c>
+      <c r="J18" s="52">
+        <v>1984654.6</v>
+      </c>
+      <c r="K18" s="52">
+        <v>2441157.2999999998</v>
+      </c>
+      <c r="L18" s="52">
         <v>2890009.8</v>
       </c>
-      <c r="H18" s="46"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M18" s="52">
+        <v>3308378.2</v>
+      </c>
+      <c r="N18" s="46"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="46"/>
+    </row>
+    <row r="19" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="47">
         <v>5085624.3</v>
       </c>
       <c r="C19" s="47">
         <v>9457272.4000000004</v>
       </c>
       <c r="D19" s="52">
         <v>13799362.300000001</v>
       </c>
       <c r="E19" s="52">
         <v>17455108.800000001</v>
       </c>
       <c r="F19" s="52">
         <v>21026216.699999999</v>
       </c>
       <c r="G19" s="52">
+        <v>5085624.3</v>
+      </c>
+      <c r="H19" s="52">
+        <v>9457272.4000000004</v>
+      </c>
+      <c r="I19" s="52">
+        <v>13799362.300000001</v>
+      </c>
+      <c r="J19" s="52">
+        <v>17455108.800000001</v>
+      </c>
+      <c r="K19" s="52">
+        <v>21026216.699999999</v>
+      </c>
+      <c r="L19" s="52">
         <v>24731472.300000001</v>
       </c>
-      <c r="H19" s="46"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M19" s="52">
+        <v>28624135.199999999</v>
+      </c>
+      <c r="N19" s="46"/>
+      <c r="O19" s="46"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="46"/>
+      <c r="R19" s="46"/>
+    </row>
+    <row r="20" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="47">
         <v>247571.5</v>
       </c>
       <c r="C20" s="47">
         <v>500195.7</v>
       </c>
       <c r="D20" s="52">
         <v>717829.8</v>
       </c>
       <c r="E20" s="52">
         <v>950034</v>
       </c>
       <c r="F20" s="52">
         <v>1127481.3</v>
       </c>
       <c r="G20" s="52">
+        <v>247571.5</v>
+      </c>
+      <c r="H20" s="52">
+        <v>500195.7</v>
+      </c>
+      <c r="I20" s="52">
+        <v>717829.8</v>
+      </c>
+      <c r="J20" s="52">
+        <v>950034</v>
+      </c>
+      <c r="K20" s="52">
+        <v>1127481.3</v>
+      </c>
+      <c r="L20" s="52">
         <v>1273383.7</v>
       </c>
-      <c r="H20" s="46"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M20" s="52">
+        <v>1415588</v>
+      </c>
+      <c r="N20" s="46"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46"/>
+    </row>
+    <row r="21" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="47">
         <v>80460.399999999994</v>
       </c>
       <c r="C21" s="47">
         <v>150288.20000000001</v>
       </c>
       <c r="D21" s="52">
         <v>266044.3</v>
       </c>
       <c r="E21" s="52">
         <v>335537.40000000002</v>
       </c>
       <c r="F21" s="52">
         <v>443240.2</v>
       </c>
       <c r="G21" s="52">
+        <v>80460.399999999994</v>
+      </c>
+      <c r="H21" s="52">
+        <v>150288.20000000001</v>
+      </c>
+      <c r="I21" s="52">
+        <v>266044.3</v>
+      </c>
+      <c r="J21" s="52">
+        <v>335537.40000000002</v>
+      </c>
+      <c r="K21" s="52">
+        <v>443240.2</v>
+      </c>
+      <c r="L21" s="52">
         <v>557499.9</v>
       </c>
-      <c r="H21" s="46"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M21" s="52">
+        <v>694190.7</v>
+      </c>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="47">
         <v>136303.6</v>
       </c>
       <c r="C22" s="47">
         <v>283014.59999999998</v>
       </c>
       <c r="D22" s="52">
         <v>437219.9</v>
       </c>
       <c r="E22" s="52">
         <v>575490.6</v>
       </c>
       <c r="F22" s="52">
         <v>715801.3</v>
       </c>
       <c r="G22" s="52">
+        <v>136303.6</v>
+      </c>
+      <c r="H22" s="52">
+        <v>283014.59999999998</v>
+      </c>
+      <c r="I22" s="52">
+        <v>437219.9</v>
+      </c>
+      <c r="J22" s="52">
+        <v>575490.6</v>
+      </c>
+      <c r="K22" s="52">
+        <v>715801.3</v>
+      </c>
+      <c r="L22" s="52">
         <v>860919.4</v>
       </c>
-      <c r="H22" s="46"/>
-[...6 lines deleted...]
-    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M22" s="52">
+        <v>1002274.1</v>
+      </c>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+    </row>
+    <row r="23" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="47">
         <v>678878.3</v>
       </c>
       <c r="C23" s="47">
         <v>1209605.6000000001</v>
       </c>
       <c r="D23" s="52">
         <v>1799486.9</v>
       </c>
       <c r="E23" s="52">
         <v>2557196.7999999998</v>
       </c>
       <c r="F23" s="52">
         <v>3124858.4</v>
       </c>
       <c r="G23" s="52">
+        <v>678878.3</v>
+      </c>
+      <c r="H23" s="52">
+        <v>1209605.6000000001</v>
+      </c>
+      <c r="I23" s="52">
+        <v>1799486.9</v>
+      </c>
+      <c r="J23" s="52">
+        <v>2557196.7999999998</v>
+      </c>
+      <c r="K23" s="52">
+        <v>3124858.4</v>
+      </c>
+      <c r="L23" s="52">
         <v>3710298.4</v>
       </c>
-      <c r="H23" s="46"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M23" s="52">
+        <v>4300670.0999999996</v>
+      </c>
+      <c r="N23" s="46"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+    </row>
+    <row r="24" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="47">
         <v>424222</v>
       </c>
       <c r="C24" s="47">
         <v>802830</v>
       </c>
       <c r="D24" s="52">
         <v>1233467</v>
       </c>
       <c r="E24" s="52">
         <v>1557006</v>
       </c>
       <c r="F24" s="52">
         <v>1789391</v>
       </c>
       <c r="G24" s="52">
+        <v>424222</v>
+      </c>
+      <c r="H24" s="52">
+        <v>802830</v>
+      </c>
+      <c r="I24" s="52">
+        <v>1233467</v>
+      </c>
+      <c r="J24" s="52">
+        <v>1557006</v>
+      </c>
+      <c r="K24" s="52">
+        <v>1789391</v>
+      </c>
+      <c r="L24" s="52">
         <v>2004209</v>
       </c>
-      <c r="H24" s="46"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M24" s="52">
+        <v>2221257</v>
+      </c>
+      <c r="N24" s="46"/>
+      <c r="O24" s="46"/>
+      <c r="P24" s="46"/>
+      <c r="Q24" s="46"/>
+      <c r="R24" s="46"/>
+    </row>
+    <row r="25" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="47">
         <v>393765.8</v>
       </c>
       <c r="C25" s="47">
         <v>752529.8</v>
       </c>
       <c r="D25" s="52">
         <v>1103591.3</v>
       </c>
       <c r="E25" s="52">
         <v>1320707.8</v>
       </c>
       <c r="F25" s="52">
         <v>1506855.9</v>
       </c>
       <c r="G25" s="52">
+        <v>393765.8</v>
+      </c>
+      <c r="H25" s="52">
+        <v>752529.8</v>
+      </c>
+      <c r="I25" s="52">
+        <v>1103591.3</v>
+      </c>
+      <c r="J25" s="52">
+        <v>1320707.8</v>
+      </c>
+      <c r="K25" s="52">
+        <v>1506855.9</v>
+      </c>
+      <c r="L25" s="52">
         <v>1667646.9</v>
       </c>
-      <c r="H25" s="46"/>
-[...6 lines deleted...]
-    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M25" s="52">
+        <v>1839893.1</v>
+      </c>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="46"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="46"/>
+    </row>
+    <row r="26" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="47">
         <v>106339.1</v>
       </c>
       <c r="C26" s="47">
         <v>202926.3</v>
       </c>
       <c r="D26" s="52">
         <v>299119.59999999998</v>
       </c>
       <c r="E26" s="52">
         <v>354217.3</v>
       </c>
       <c r="F26" s="52">
         <v>412143.9</v>
       </c>
       <c r="G26" s="52">
+        <v>106339.1</v>
+      </c>
+      <c r="H26" s="52">
+        <v>202926.3</v>
+      </c>
+      <c r="I26" s="52">
+        <v>299119.59999999998</v>
+      </c>
+      <c r="J26" s="52">
+        <v>354217.3</v>
+      </c>
+      <c r="K26" s="52">
+        <v>412143.9</v>
+      </c>
+      <c r="L26" s="52">
         <v>466534</v>
       </c>
-      <c r="H26" s="46"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M26" s="52">
+        <v>528257.9</v>
+      </c>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="46"/>
+    </row>
+    <row r="27" spans="1:18" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="53" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
-      <c r="H27" s="46"/>
-[...6 lines deleted...]
-    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="H27" s="52"/>
+      <c r="I27" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="52"/>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+    </row>
+    <row r="28" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="47">
         <v>14151.2</v>
       </c>
       <c r="C28" s="47">
         <v>27276.400000000001</v>
       </c>
       <c r="D28" s="52">
         <v>39223</v>
       </c>
       <c r="E28" s="52">
         <v>46812</v>
       </c>
       <c r="F28" s="52">
         <v>51591.199999999997</v>
       </c>
       <c r="G28" s="52">
+        <v>14151.2</v>
+      </c>
+      <c r="H28" s="52">
+        <v>27276.400000000001</v>
+      </c>
+      <c r="I28" s="52">
+        <v>39223</v>
+      </c>
+      <c r="J28" s="52">
+        <v>46812</v>
+      </c>
+      <c r="K28" s="52">
+        <v>51591.199999999997</v>
+      </c>
+      <c r="L28" s="52">
         <v>55869.9</v>
       </c>
-      <c r="H28" s="46"/>
-[...6 lines deleted...]
-    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M28" s="52">
+        <v>59950.3</v>
+      </c>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+    </row>
+    <row r="29" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="47">
         <v>380.4</v>
       </c>
       <c r="C29" s="47">
         <v>760.9</v>
       </c>
       <c r="D29" s="52">
         <v>1079.2</v>
       </c>
       <c r="E29" s="52">
         <v>1325.9</v>
       </c>
       <c r="F29" s="52">
         <v>1404.7</v>
       </c>
       <c r="G29" s="52">
+        <v>380.4</v>
+      </c>
+      <c r="H29" s="52">
+        <v>760.9</v>
+      </c>
+      <c r="I29" s="52">
+        <v>1079.2</v>
+      </c>
+      <c r="J29" s="52">
+        <v>1325.9</v>
+      </c>
+      <c r="K29" s="52">
+        <v>1404.7</v>
+      </c>
+      <c r="L29" s="52">
         <v>1482.4</v>
       </c>
-      <c r="H29" s="46"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M29" s="52">
+        <v>1554.9</v>
+      </c>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46"/>
+    </row>
+    <row r="30" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="47">
         <v>587.79999999999995</v>
       </c>
       <c r="C30" s="47">
         <v>1177.5</v>
       </c>
       <c r="D30" s="52">
         <v>1698.8</v>
       </c>
       <c r="E30" s="52">
         <v>2069.6999999999998</v>
       </c>
       <c r="F30" s="52">
         <v>2259.1</v>
       </c>
       <c r="G30" s="52">
+        <v>587.79999999999995</v>
+      </c>
+      <c r="H30" s="52">
+        <v>1177.5</v>
+      </c>
+      <c r="I30" s="52">
+        <v>1698.8</v>
+      </c>
+      <c r="J30" s="52">
+        <v>2069.6999999999998</v>
+      </c>
+      <c r="K30" s="52">
+        <v>2259.1</v>
+      </c>
+      <c r="L30" s="52">
         <v>2440.4</v>
       </c>
-      <c r="H30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M30" s="52">
+        <v>2615.6999999999998</v>
+      </c>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+    </row>
+    <row r="31" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="47">
         <v>716.3</v>
       </c>
       <c r="C31" s="47">
         <v>1343.8</v>
       </c>
       <c r="D31" s="52">
         <v>1937</v>
       </c>
       <c r="E31" s="52">
         <v>2345.1999999999998</v>
       </c>
       <c r="F31" s="52">
         <v>2634.3</v>
       </c>
       <c r="G31" s="52">
+        <v>716.3</v>
+      </c>
+      <c r="H31" s="52">
+        <v>1343.8</v>
+      </c>
+      <c r="I31" s="52">
+        <v>1937</v>
+      </c>
+      <c r="J31" s="52">
+        <v>2345.1999999999998</v>
+      </c>
+      <c r="K31" s="52">
+        <v>2634.3</v>
+      </c>
+      <c r="L31" s="52">
         <v>2916.9</v>
       </c>
-      <c r="H31" s="46"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M31" s="52">
+        <v>3166.9</v>
+      </c>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="46"/>
+    </row>
+    <row r="32" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="47">
         <v>161.6</v>
       </c>
       <c r="C32" s="47">
         <v>303.3</v>
       </c>
       <c r="D32" s="52">
         <v>441.4</v>
       </c>
       <c r="E32" s="52">
         <v>509</v>
       </c>
       <c r="F32" s="52">
         <v>566</v>
       </c>
       <c r="G32" s="52">
+        <v>161.6</v>
+      </c>
+      <c r="H32" s="52">
+        <v>303.3</v>
+      </c>
+      <c r="I32" s="52">
+        <v>441.4</v>
+      </c>
+      <c r="J32" s="52">
+        <v>509</v>
+      </c>
+      <c r="K32" s="52">
+        <v>566</v>
+      </c>
+      <c r="L32" s="52">
         <v>623.70000000000005</v>
       </c>
-      <c r="H32" s="46"/>
-[...6 lines deleted...]
-    <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M32" s="52">
+        <v>677.3</v>
+      </c>
+      <c r="N32" s="46"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="46"/>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="46"/>
+    </row>
+    <row r="33" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="47">
         <v>1156.4000000000001</v>
       </c>
       <c r="C33" s="47">
         <v>2525.6</v>
       </c>
       <c r="D33" s="52">
         <v>3888</v>
       </c>
       <c r="E33" s="52">
         <v>5305.8</v>
       </c>
       <c r="F33" s="52">
         <v>6687.1</v>
       </c>
       <c r="G33" s="52">
+        <v>1156.4000000000001</v>
+      </c>
+      <c r="H33" s="52">
+        <v>2525.6</v>
+      </c>
+      <c r="I33" s="52">
+        <v>3888</v>
+      </c>
+      <c r="J33" s="52">
+        <v>5305.8</v>
+      </c>
+      <c r="K33" s="52">
+        <v>6687.1</v>
+      </c>
+      <c r="L33" s="52">
         <v>8055.4</v>
       </c>
-      <c r="H33" s="46"/>
-[...6 lines deleted...]
-    <row r="34" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M33" s="52">
+        <v>9330.9</v>
+      </c>
+      <c r="N33" s="46"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="46"/>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="46"/>
+    </row>
+    <row r="34" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="47">
         <v>295.60000000000002</v>
       </c>
       <c r="C34" s="47">
         <v>574</v>
       </c>
       <c r="D34" s="52">
         <v>828.5</v>
       </c>
       <c r="E34" s="52">
         <v>975.7</v>
       </c>
       <c r="F34" s="52">
         <v>1073.9000000000001</v>
       </c>
       <c r="G34" s="52">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="H34" s="52">
+        <v>574</v>
+      </c>
+      <c r="I34" s="52">
+        <v>828.5</v>
+      </c>
+      <c r="J34" s="52">
+        <v>975.7</v>
+      </c>
+      <c r="K34" s="52">
+        <v>1073.9000000000001</v>
+      </c>
+      <c r="L34" s="52">
         <v>1163.2</v>
       </c>
-      <c r="H34" s="46"/>
-[...6 lines deleted...]
-    <row r="35" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M34" s="52">
+        <v>1252.2</v>
+      </c>
+      <c r="N34" s="46"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="46"/>
+    </row>
+    <row r="35" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="47">
         <v>303.10000000000002</v>
       </c>
       <c r="C35" s="47">
         <v>554.9</v>
       </c>
       <c r="D35" s="52">
         <v>813.3</v>
       </c>
       <c r="E35" s="52">
         <v>915.6</v>
       </c>
       <c r="F35" s="52">
         <v>1013.1</v>
       </c>
       <c r="G35" s="52">
+        <v>303.10000000000002</v>
+      </c>
+      <c r="H35" s="52">
+        <v>554.9</v>
+      </c>
+      <c r="I35" s="52">
+        <v>813.3</v>
+      </c>
+      <c r="J35" s="52">
+        <v>915.6</v>
+      </c>
+      <c r="K35" s="52">
+        <v>1013.1</v>
+      </c>
+      <c r="L35" s="52">
         <v>1111.5999999999999</v>
       </c>
-      <c r="H35" s="46"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M35" s="52">
+        <v>1201.4000000000001</v>
+      </c>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+    </row>
+    <row r="36" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="47">
         <v>220.4</v>
       </c>
       <c r="C36" s="47">
         <v>423.6</v>
       </c>
       <c r="D36" s="52">
         <v>592.70000000000005</v>
       </c>
       <c r="E36" s="52">
         <v>674.1</v>
       </c>
       <c r="F36" s="52">
         <v>739.3</v>
       </c>
       <c r="G36" s="52">
+        <v>220.4</v>
+      </c>
+      <c r="H36" s="52">
+        <v>423.6</v>
+      </c>
+      <c r="I36" s="52">
+        <v>592.70000000000005</v>
+      </c>
+      <c r="J36" s="52">
+        <v>674.1</v>
+      </c>
+      <c r="K36" s="52">
+        <v>739.3</v>
+      </c>
+      <c r="L36" s="52">
         <v>806.2</v>
       </c>
-      <c r="H36" s="46"/>
-[...6 lines deleted...]
-    <row r="37" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M36" s="52">
+        <v>862.7</v>
+      </c>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+    </row>
+    <row r="37" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="47">
         <v>1638.4</v>
       </c>
       <c r="C37" s="47">
         <v>3113.9</v>
       </c>
       <c r="D37" s="52">
         <v>4451.5</v>
       </c>
       <c r="E37" s="52">
         <v>5120</v>
       </c>
       <c r="F37" s="52">
         <v>5367.9</v>
       </c>
       <c r="G37" s="52">
+        <v>1638.4</v>
+      </c>
+      <c r="H37" s="52">
+        <v>3113.9</v>
+      </c>
+      <c r="I37" s="52">
+        <v>4451.5</v>
+      </c>
+      <c r="J37" s="52">
+        <v>5120</v>
+      </c>
+      <c r="K37" s="52">
+        <v>5367.9</v>
+      </c>
+      <c r="L37" s="52">
         <v>5579.8</v>
       </c>
-      <c r="H37" s="46"/>
-[...6 lines deleted...]
-    <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M37" s="52">
+        <v>5783.5</v>
+      </c>
+      <c r="N37" s="46"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+    </row>
+    <row r="38" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="47">
         <v>672.9</v>
       </c>
       <c r="C38" s="47">
         <v>1291.8</v>
       </c>
       <c r="D38" s="52">
         <v>1828.7</v>
       </c>
       <c r="E38" s="52">
         <v>2173.1999999999998</v>
       </c>
       <c r="F38" s="52">
         <v>2282.6</v>
       </c>
       <c r="G38" s="52">
+        <v>672.9</v>
+      </c>
+      <c r="H38" s="52">
+        <v>1291.8</v>
+      </c>
+      <c r="I38" s="52">
+        <v>1828.7</v>
+      </c>
+      <c r="J38" s="52">
+        <v>2173.1999999999998</v>
+      </c>
+      <c r="K38" s="52">
+        <v>2282.6</v>
+      </c>
+      <c r="L38" s="52">
         <v>2386</v>
       </c>
-      <c r="H38" s="46"/>
-[...6 lines deleted...]
-    <row r="39" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M38" s="52">
+        <v>2486.1999999999998</v>
+      </c>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+    </row>
+    <row r="39" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47">
         <v>111.3</v>
       </c>
       <c r="C39" s="47">
         <v>237.8</v>
       </c>
       <c r="D39" s="52">
         <v>348</v>
       </c>
       <c r="E39" s="52">
         <v>363.7</v>
       </c>
       <c r="F39" s="52">
         <v>379.6</v>
       </c>
       <c r="G39" s="52">
+        <v>111.3</v>
+      </c>
+      <c r="H39" s="52">
+        <v>237.8</v>
+      </c>
+      <c r="I39" s="52">
+        <v>348</v>
+      </c>
+      <c r="J39" s="52">
+        <v>363.7</v>
+      </c>
+      <c r="K39" s="52">
+        <v>379.6</v>
+      </c>
+      <c r="L39" s="52">
         <v>394.8</v>
       </c>
-      <c r="H39" s="46"/>
-[...6 lines deleted...]
-    <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M39" s="52">
+        <v>410.4</v>
+      </c>
+      <c r="N39" s="46"/>
+      <c r="O39" s="46"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="46"/>
+      <c r="R39" s="46"/>
+    </row>
+    <row r="40" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="47">
         <v>600</v>
       </c>
       <c r="C40" s="47">
         <v>1230.3</v>
       </c>
       <c r="D40" s="52">
         <v>1782.5</v>
       </c>
       <c r="E40" s="52">
         <v>2322.9</v>
       </c>
       <c r="F40" s="52">
         <v>2667.9</v>
       </c>
       <c r="G40" s="52">
+        <v>600</v>
+      </c>
+      <c r="H40" s="52">
+        <v>1230.3</v>
+      </c>
+      <c r="I40" s="52">
+        <v>1782.5</v>
+      </c>
+      <c r="J40" s="52">
+        <v>2322.9</v>
+      </c>
+      <c r="K40" s="52">
+        <v>2667.9</v>
+      </c>
+      <c r="L40" s="52">
         <v>2916.8</v>
       </c>
-      <c r="H40" s="46"/>
-[...6 lines deleted...]
-    <row r="41" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M40" s="52">
+        <v>3167.9</v>
+      </c>
+      <c r="N40" s="46"/>
+      <c r="O40" s="46"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
+      <c r="R40" s="46"/>
+    </row>
+    <row r="41" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="47">
         <v>1915.1</v>
       </c>
       <c r="C41" s="47">
         <v>3576.5</v>
       </c>
       <c r="D41" s="52">
         <v>5135.1000000000004</v>
       </c>
       <c r="E41" s="52">
         <v>6095.1</v>
       </c>
       <c r="F41" s="52">
         <v>6719.8</v>
       </c>
       <c r="G41" s="52">
+        <v>1915.1</v>
+      </c>
+      <c r="H41" s="52">
+        <v>3576.5</v>
+      </c>
+      <c r="I41" s="52">
+        <v>5135.1000000000004</v>
+      </c>
+      <c r="J41" s="52">
+        <v>6095.1</v>
+      </c>
+      <c r="K41" s="52">
+        <v>6719.8</v>
+      </c>
+      <c r="L41" s="52">
         <v>7303.3</v>
       </c>
-      <c r="H41" s="46"/>
-[...6 lines deleted...]
-    <row r="42" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M41" s="52">
+        <v>7891.6</v>
+      </c>
+      <c r="N41" s="46"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+    </row>
+    <row r="42" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="47">
         <v>366.3</v>
       </c>
       <c r="C42" s="47">
         <v>752.8</v>
       </c>
       <c r="D42" s="52">
         <v>1087.5</v>
       </c>
       <c r="E42" s="52">
         <v>1380.1</v>
       </c>
       <c r="F42" s="52">
         <v>1585.8</v>
       </c>
       <c r="G42" s="52">
+        <v>366.3</v>
+      </c>
+      <c r="H42" s="52">
+        <v>752.8</v>
+      </c>
+      <c r="I42" s="52">
+        <v>1087.5</v>
+      </c>
+      <c r="J42" s="52">
+        <v>1380.1</v>
+      </c>
+      <c r="K42" s="52">
+        <v>1585.8</v>
+      </c>
+      <c r="L42" s="52">
         <v>1680.4</v>
       </c>
-      <c r="H42" s="46"/>
-[...6 lines deleted...]
-    <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M42" s="52">
+        <v>1750.8</v>
+      </c>
+      <c r="N42" s="46"/>
+      <c r="O42" s="46"/>
+      <c r="P42" s="46"/>
+      <c r="Q42" s="46"/>
+      <c r="R42" s="46"/>
+    </row>
+    <row r="43" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="47">
         <v>99.3</v>
       </c>
       <c r="C43" s="47">
         <v>185.8</v>
       </c>
       <c r="D43" s="52">
         <v>273.39999999999998</v>
       </c>
       <c r="E43" s="52">
         <v>304.8</v>
       </c>
       <c r="F43" s="52">
         <v>345.4</v>
       </c>
       <c r="G43" s="52">
+        <v>99.3</v>
+      </c>
+      <c r="H43" s="52">
+        <v>185.8</v>
+      </c>
+      <c r="I43" s="52">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="J43" s="52">
+        <v>304.8</v>
+      </c>
+      <c r="K43" s="52">
+        <v>345.4</v>
+      </c>
+      <c r="L43" s="52">
         <v>386</v>
       </c>
-      <c r="H43" s="46"/>
-[...6 lines deleted...]
-    <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M43" s="52">
+        <v>426.6</v>
+      </c>
+      <c r="N43" s="46"/>
+      <c r="O43" s="46"/>
+      <c r="P43" s="46"/>
+      <c r="Q43" s="46"/>
+      <c r="R43" s="46"/>
+    </row>
+    <row r="44" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="47">
         <v>361.8</v>
       </c>
       <c r="C44" s="47">
         <v>703.1</v>
       </c>
       <c r="D44" s="52">
         <v>999</v>
       </c>
       <c r="E44" s="52">
         <v>1190.0999999999999</v>
       </c>
       <c r="F44" s="52">
         <v>1243.9000000000001</v>
       </c>
       <c r="G44" s="52">
+        <v>361.8</v>
+      </c>
+      <c r="H44" s="52">
+        <v>703.1</v>
+      </c>
+      <c r="I44" s="52">
+        <v>999</v>
+      </c>
+      <c r="J44" s="52">
+        <v>1190.0999999999999</v>
+      </c>
+      <c r="K44" s="52">
+        <v>1243.9000000000001</v>
+      </c>
+      <c r="L44" s="52">
         <v>1285.7</v>
       </c>
-      <c r="H44" s="46"/>
-[...6 lines deleted...]
-    <row r="45" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M44" s="52">
+        <v>1325.1</v>
+      </c>
+      <c r="N44" s="46"/>
+      <c r="O44" s="46"/>
+      <c r="P44" s="46"/>
+      <c r="Q44" s="46"/>
+      <c r="R44" s="46"/>
+    </row>
+    <row r="45" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="47">
         <v>831.3</v>
       </c>
       <c r="C45" s="47">
         <v>1590.4</v>
       </c>
       <c r="D45" s="52">
         <v>2256.4</v>
       </c>
       <c r="E45" s="52">
         <v>2663.7</v>
       </c>
       <c r="F45" s="52">
         <v>2839</v>
       </c>
       <c r="G45" s="52">
+        <v>831.3</v>
+      </c>
+      <c r="H45" s="52">
+        <v>1590.4</v>
+      </c>
+      <c r="I45" s="52">
+        <v>2256.4</v>
+      </c>
+      <c r="J45" s="52">
+        <v>2663.7</v>
+      </c>
+      <c r="K45" s="52">
+        <v>2839</v>
+      </c>
+      <c r="L45" s="52">
         <v>2985.1</v>
       </c>
-      <c r="H45" s="46"/>
-[...6 lines deleted...]
-    <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M45" s="52">
+        <v>3114.9</v>
+      </c>
+      <c r="N45" s="46"/>
+      <c r="O45" s="46"/>
+      <c r="P45" s="46"/>
+      <c r="Q45" s="46"/>
+      <c r="R45" s="46"/>
+    </row>
+    <row r="46" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="47">
         <v>2002.4</v>
       </c>
       <c r="C46" s="47">
         <v>3749.3</v>
       </c>
       <c r="D46" s="52">
         <v>5168.3</v>
       </c>
       <c r="E46" s="52">
         <v>5858.9</v>
       </c>
       <c r="F46" s="52">
         <v>6121.2</v>
       </c>
       <c r="G46" s="52">
+        <v>2002.4</v>
+      </c>
+      <c r="H46" s="52">
+        <v>3749.3</v>
+      </c>
+      <c r="I46" s="52">
+        <v>5168.3</v>
+      </c>
+      <c r="J46" s="52">
+        <v>5858.9</v>
+      </c>
+      <c r="K46" s="52">
+        <v>6121.2</v>
+      </c>
+      <c r="L46" s="52">
         <v>6338.9</v>
       </c>
-      <c r="H46" s="46"/>
-[...6 lines deleted...]
-    <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M46" s="52">
+        <v>6552.2</v>
+      </c>
+      <c r="N46" s="46"/>
+      <c r="O46" s="46"/>
+      <c r="P46" s="46"/>
+      <c r="Q46" s="46"/>
+      <c r="R46" s="46"/>
+    </row>
+    <row r="47" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="47">
         <v>1408.5</v>
       </c>
       <c r="C47" s="47">
         <v>2573.8000000000002</v>
       </c>
       <c r="D47" s="52">
         <v>3743.3</v>
       </c>
       <c r="E47" s="52">
         <v>4291.3</v>
       </c>
       <c r="F47" s="52">
         <v>4627.8999999999996</v>
       </c>
       <c r="G47" s="52">
+        <v>1408.5</v>
+      </c>
+      <c r="H47" s="52">
+        <v>2573.8000000000002</v>
+      </c>
+      <c r="I47" s="52">
+        <v>3743.3</v>
+      </c>
+      <c r="J47" s="52">
+        <v>4291.3</v>
+      </c>
+      <c r="K47" s="52">
+        <v>4627.8999999999996</v>
+      </c>
+      <c r="L47" s="52">
         <v>4915</v>
       </c>
-      <c r="H47" s="46"/>
-[...6 lines deleted...]
-    <row r="48" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M47" s="52">
+        <v>5223.1000000000004</v>
+      </c>
+      <c r="N47" s="46"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="46"/>
+      <c r="Q47" s="46"/>
+      <c r="R47" s="46"/>
+    </row>
+    <row r="48" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>322.10000000000002</v>
       </c>
       <c r="C48" s="50">
         <v>607.29999999999995</v>
       </c>
       <c r="D48" s="52">
         <v>870.4</v>
       </c>
       <c r="E48" s="52">
         <v>927.2</v>
       </c>
       <c r="F48" s="52">
         <v>1032.8</v>
       </c>
       <c r="G48" s="52">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="H48" s="52">
+        <v>607.29999999999995</v>
+      </c>
+      <c r="I48" s="52">
+        <v>870.4</v>
+      </c>
+      <c r="J48" s="52">
+        <v>927.2</v>
+      </c>
+      <c r="K48" s="52">
+        <v>1032.8</v>
+      </c>
+      <c r="L48" s="52">
         <v>1098.3</v>
       </c>
-      <c r="H48" s="34"/>
-[...6 lines deleted...]
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M48" s="52">
+        <v>1156</v>
+      </c>
+      <c r="N48" s="34"/>
+      <c r="O48" s="34"/>
+      <c r="P48" s="34"/>
+      <c r="Q48" s="34"/>
+      <c r="R48" s="34"/>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="54"/>
       <c r="B49" s="54"/>
       <c r="C49" s="54"/>
       <c r="D49" s="54"/>
       <c r="E49" s="54"/>
       <c r="F49" s="54"/>
       <c r="G49" s="54"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
       <c r="J49" s="54"/>
       <c r="K49" s="54"/>
       <c r="L49" s="54"/>
       <c r="M49" s="54"/>
+      <c r="N49" s="54"/>
+      <c r="O49" s="54"/>
+      <c r="P49" s="54"/>
+      <c r="Q49" s="54"/>
+      <c r="R49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A49:M49"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A49:R49"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>