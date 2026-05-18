--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="8610" windowHeight="12540"/>
+    <workbookView xWindow="19185" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$3:$Q$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="88">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -533,51 +533,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -687,97 +687,70 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1057,52 +1030,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="42.28515625" style="24" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="24" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="42.28515625" style="24" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="24" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="24"/>
     <col min="769" max="769" width="42.28515625" style="24" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="24" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="24"/>
     <col min="1025" max="1025" width="42.28515625" style="24" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="24" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="24"/>
     <col min="1281" max="1281" width="42.28515625" style="24" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="24" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="24"/>
     <col min="1537" max="1537" width="42.28515625" style="24" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="24" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="24"/>
@@ -1381,60 +1354,60 @@
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13" s="27" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="37">
-        <v>46129</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="37">
-        <v>46157</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>64</v>
       </c>
@@ -1707,2628 +1680,2810 @@
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="49"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="50" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="51" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q106"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A93" sqref="A93"/>
+    <sheetView topLeftCell="A2" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E103" sqref="E5:E103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="15" customWidth="1"/>
     <col min="4" max="7" width="10.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="65" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="70"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="6"/>
       <c r="C2" s="14"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="61" t="s">
+      <c r="C3" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="61" t="s">
+      <c r="D3" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="61" t="s">
+      <c r="E3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="61" t="s">
+      <c r="F3" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="61" t="s">
+      <c r="G3" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="61" t="s">
+      <c r="H3" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="61" t="s">
+      <c r="I3" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="61" t="s">
+      <c r="J3" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="61" t="s">
+      <c r="K3" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="61" t="s">
+      <c r="L3" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="61" t="s">
+      <c r="M3" s="60" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:17" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="58" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="59" t="s">
+      <c r="B4" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="63"/>
-[...1 lines deleted...]
-      <c r="E4" s="18"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64" t="s">
+      <c r="A5" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="62">
+      <c r="B5" s="64">
         <v>10311.700000000001</v>
       </c>
-      <c r="C5" s="62">
+      <c r="C5" s="64">
         <v>18963.3</v>
       </c>
-      <c r="D5" s="71">
+      <c r="D5" s="64">
         <v>28867.599999999999</v>
       </c>
-      <c r="E5" s="19"/>
+      <c r="E5" s="64">
+        <v>36955.1</v>
+      </c>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="53"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="O5" s="16"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
     </row>
     <row r="6" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="62">
+      <c r="B6" s="64">
         <v>773.4</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C6" s="64">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="71">
+      <c r="D6" s="64">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="19"/>
+      <c r="E6" s="64">
+        <v>2334.9</v>
+      </c>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="53"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="O6" s="16"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
     </row>
     <row r="7" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="62">
+      <c r="B7" s="64">
         <v>3.7</v>
       </c>
-      <c r="C7" s="62">
+      <c r="C7" s="64">
         <v>14</v>
       </c>
-      <c r="D7" s="71">
+      <c r="D7" s="64">
         <v>39.6</v>
       </c>
-      <c r="E7" s="19"/>
+      <c r="E7" s="64">
+        <v>78.8</v>
+      </c>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="53"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="O7" s="16"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
     </row>
     <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="64" t="s">
+      <c r="A8" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="64">
         <v>3.7</v>
       </c>
-      <c r="C8" s="62">
+      <c r="C8" s="64">
         <v>12.5</v>
       </c>
-      <c r="D8" s="71">
+      <c r="D8" s="64">
         <v>21.3</v>
       </c>
-      <c r="E8" s="19"/>
+      <c r="E8" s="64">
+        <v>30.1</v>
+      </c>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="53"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="O8" s="16"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
     </row>
     <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="64" t="s">
+      <c r="A9" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C9" s="64">
         <v>16.600000000000001</v>
       </c>
-      <c r="D9" s="71">
+      <c r="D9" s="64">
         <v>33.200000000000003</v>
       </c>
-      <c r="E9" s="19"/>
+      <c r="E9" s="64">
+        <v>49.8</v>
+      </c>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="53"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="O9" s="16"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="64" t="s">
+      <c r="A10" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="62">
+      <c r="B10" s="64">
         <v>3669.3</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C10" s="64">
         <v>6481.8</v>
       </c>
-      <c r="D10" s="71">
+      <c r="D10" s="64">
         <v>9952.9</v>
       </c>
-      <c r="E10" s="19"/>
+      <c r="E10" s="64">
+        <v>13282.3</v>
+      </c>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="53"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="O10" s="16"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
     </row>
     <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="64" t="s">
+      <c r="A11" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B11" s="64">
         <v>5696</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C11" s="64">
         <v>10689.6</v>
       </c>
-      <c r="D11" s="71">
+      <c r="D11" s="64">
         <v>16295</v>
       </c>
-      <c r="E11" s="19"/>
+      <c r="E11" s="64">
+        <v>20385.599999999999</v>
+      </c>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="53"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="O11" s="16"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
     </row>
     <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="64" t="s">
+      <c r="A12" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B12" s="64">
         <v>165.1</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C12" s="64">
         <v>368.7</v>
       </c>
-      <c r="D12" s="71">
+      <c r="D12" s="64">
         <v>598.4</v>
       </c>
-      <c r="E12" s="19"/>
+      <c r="E12" s="64">
+        <v>789.2</v>
+      </c>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="53"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="O12" s="16"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
     </row>
     <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="64" t="s">
+      <c r="A13" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B13" s="64">
         <v>0.6</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C13" s="64">
         <v>1.9</v>
       </c>
-      <c r="D13" s="71">
+      <c r="D13" s="64">
         <v>3.2</v>
       </c>
-      <c r="E13" s="19"/>
+      <c r="E13" s="64">
+        <v>4.5</v>
+      </c>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="53"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="53"/>
       <c r="M13" s="19"/>
       <c r="O13" s="16"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
     </row>
     <row r="14" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="58" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="59"/>
-[...2 lines deleted...]
-      <c r="E14" s="18"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
       <c r="F14" s="18"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="19"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="64" t="s">
+      <c r="A15" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="62">
+      <c r="B15" s="64">
         <v>9920</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C15" s="64">
         <v>18222.599999999999</v>
       </c>
-      <c r="D15" s="71">
+      <c r="D15" s="64">
         <v>27709.5</v>
       </c>
-      <c r="E15" s="19"/>
+      <c r="E15" s="64">
+        <v>35385.300000000003</v>
+      </c>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="53"/>
       <c r="J15" s="19"/>
       <c r="K15" s="53"/>
       <c r="L15" s="53"/>
       <c r="M15" s="53"/>
       <c r="O15" s="16"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="64" t="s">
+      <c r="A16" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="62">
+      <c r="B16" s="64">
         <v>773.4</v>
       </c>
-      <c r="C16" s="62">
+      <c r="C16" s="64">
         <v>1378.3</v>
       </c>
-      <c r="D16" s="71">
+      <c r="D16" s="64">
         <v>1924.1</v>
       </c>
-      <c r="E16" s="19"/>
+      <c r="E16" s="64">
+        <v>2334.9</v>
+      </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="53"/>
       <c r="J16" s="19"/>
       <c r="K16" s="53"/>
       <c r="L16" s="53"/>
       <c r="M16" s="53"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="64" t="s">
+      <c r="A17" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="62">
+      <c r="B17" s="64">
         <v>3.7</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C17" s="64">
         <v>14</v>
       </c>
-      <c r="D17" s="71">
+      <c r="D17" s="64">
         <v>39.6</v>
       </c>
-      <c r="E17" s="19"/>
+      <c r="E17" s="64">
+        <v>78.8</v>
+      </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="53"/>
       <c r="J17" s="19"/>
       <c r="K17" s="53"/>
       <c r="L17" s="53"/>
       <c r="M17" s="53"/>
       <c r="O17" s="16"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="64" t="s">
+      <c r="A18" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="62">
+      <c r="B18" s="64">
         <v>3.7</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C18" s="64">
         <v>12.5</v>
       </c>
-      <c r="D18" s="71">
+      <c r="D18" s="64">
         <v>21.3</v>
       </c>
-      <c r="E18" s="19"/>
+      <c r="E18" s="64">
+        <v>30.1</v>
+      </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="53"/>
       <c r="J18" s="19"/>
       <c r="K18" s="53"/>
       <c r="L18" s="53"/>
       <c r="M18" s="53"/>
       <c r="O18" s="16"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="64" t="s">
+      <c r="A19" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C19" s="62">
+      <c r="C19" s="64">
         <v>16.600000000000001</v>
       </c>
-      <c r="D19" s="71">
+      <c r="D19" s="64">
         <v>33.200000000000003</v>
       </c>
-      <c r="E19" s="19"/>
+      <c r="E19" s="64">
+        <v>49.8</v>
+      </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="53"/>
       <c r="J19" s="19"/>
       <c r="K19" s="53"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="O19" s="16"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="62">
+      <c r="B20" s="64">
         <v>3277.6</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C20" s="64">
         <v>5741.1</v>
       </c>
-      <c r="D20" s="71">
+      <c r="D20" s="64">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E20" s="19"/>
+      <c r="E20" s="64">
+        <v>11712.5</v>
+      </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="53"/>
       <c r="J20" s="19"/>
       <c r="K20" s="53"/>
       <c r="L20" s="53"/>
       <c r="M20" s="53"/>
       <c r="O20" s="16"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="64" t="s">
+      <c r="A21" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="62">
+      <c r="B21" s="64">
         <v>5696</v>
       </c>
-      <c r="C21" s="62">
+      <c r="C21" s="64">
         <v>10689.6</v>
       </c>
-      <c r="D21" s="71">
+      <c r="D21" s="64">
         <v>16295</v>
       </c>
-      <c r="E21" s="19"/>
+      <c r="E21" s="64">
+        <v>20385.599999999999</v>
+      </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="53"/>
       <c r="J21" s="19"/>
       <c r="K21" s="53"/>
       <c r="L21" s="53"/>
       <c r="M21" s="53"/>
       <c r="O21" s="16"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="64">
         <v>165.1</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="64">
         <v>368.7</v>
       </c>
-      <c r="D22" s="71">
+      <c r="D22" s="64">
         <v>598.4</v>
       </c>
-      <c r="E22" s="19"/>
+      <c r="E22" s="64">
+        <v>789.2</v>
+      </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="53"/>
       <c r="J22" s="19"/>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="53"/>
       <c r="O22" s="16"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="64" t="s">
+      <c r="A23" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="62">
+      <c r="B23" s="64">
         <v>0.6</v>
       </c>
-      <c r="C23" s="62">
+      <c r="C23" s="64">
         <v>1.9</v>
       </c>
-      <c r="D23" s="71">
+      <c r="D23" s="64">
         <v>3.2</v>
       </c>
-      <c r="E23" s="19"/>
+      <c r="E23" s="64">
+        <v>4.5</v>
+      </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="53"/>
       <c r="J23" s="19"/>
       <c r="K23" s="53"/>
       <c r="L23" s="53"/>
       <c r="M23" s="53"/>
       <c r="O23" s="16"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A24" s="58" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="59"/>
-[...2 lines deleted...]
-      <c r="E24" s="18"/>
+      <c r="B24" s="64"/>
+      <c r="C24" s="64"/>
+      <c r="D24" s="64"/>
+      <c r="E24" s="64"/>
       <c r="F24" s="18"/>
       <c r="G24" s="19"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="54"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="64" t="s">
+      <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="62">
+      <c r="B25" s="64">
         <v>5246.6</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C25" s="64">
         <v>12037.1</v>
       </c>
-      <c r="D25" s="71">
+      <c r="D25" s="64">
         <v>19708.099999999999</v>
       </c>
-      <c r="E25" s="19"/>
+      <c r="E25" s="64">
+        <v>28342.7</v>
+      </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="O25" s="16"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="64" t="s">
+      <c r="A26" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="62">
+      <c r="B26" s="64">
         <v>397.2</v>
       </c>
-      <c r="C26" s="62">
+      <c r="C26" s="64">
         <v>756.2</v>
       </c>
-      <c r="D26" s="71">
+      <c r="D26" s="64">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E26" s="19"/>
+      <c r="E26" s="64">
+        <v>1535.6</v>
+      </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="53"/>
       <c r="M26" s="53"/>
       <c r="O26" s="16"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="64" t="s">
+      <c r="A27" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="62">
+      <c r="B27" s="64">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C27" s="62">
+      <c r="C27" s="64">
         <v>6274.8</v>
       </c>
-      <c r="D27" s="71">
+      <c r="D27" s="64">
         <v>10906.5</v>
       </c>
-      <c r="E27" s="19"/>
+      <c r="E27" s="64">
+        <v>16543.099999999999</v>
+      </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="53"/>
       <c r="M27" s="53"/>
       <c r="O27" s="16"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="62">
+      <c r="B28" s="64">
         <v>826.8</v>
       </c>
-      <c r="C28" s="62">
+      <c r="C28" s="64">
         <v>1808.4</v>
       </c>
-      <c r="D28" s="71">
+      <c r="D28" s="64">
         <v>2791.5</v>
       </c>
-      <c r="E28" s="19"/>
+      <c r="E28" s="64">
+        <v>3793.1</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="53"/>
       <c r="M28" s="53"/>
       <c r="O28" s="16"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="62">
+      <c r="B29" s="64">
         <v>1.3</v>
       </c>
-      <c r="C29" s="62">
+      <c r="C29" s="64">
         <v>2.4</v>
       </c>
-      <c r="D29" s="71">
+      <c r="D29" s="64">
         <v>3.6</v>
       </c>
-      <c r="E29" s="19"/>
+      <c r="E29" s="64">
+        <v>4.7</v>
+      </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="53"/>
       <c r="M29" s="53"/>
       <c r="O29" s="16"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="64" t="s">
+      <c r="A30" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="62">
+      <c r="B30" s="64">
         <v>239.5</v>
       </c>
-      <c r="C30" s="62">
+      <c r="C30" s="64">
         <v>454</v>
       </c>
-      <c r="D30" s="71">
+      <c r="D30" s="64">
         <v>688</v>
       </c>
-      <c r="E30" s="19"/>
+      <c r="E30" s="64">
+        <v>920.4</v>
+      </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="53"/>
       <c r="M30" s="53"/>
       <c r="O30" s="16"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="64" t="s">
+      <c r="A31" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="62">
+      <c r="B31" s="64">
         <v>1446</v>
       </c>
-      <c r="C31" s="62">
+      <c r="C31" s="64">
         <v>2741.1</v>
       </c>
-      <c r="D31" s="71">
+      <c r="D31" s="64">
         <v>4166.8</v>
       </c>
-      <c r="E31" s="19"/>
+      <c r="E31" s="64">
+        <v>5545.3</v>
+      </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="53"/>
       <c r="M31" s="53"/>
       <c r="O31" s="16"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="64" t="s">
+      <c r="A32" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="62">
+      <c r="B32" s="64">
         <v>0</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="64">
         <v>0.2</v>
       </c>
-      <c r="D32" s="71">
+      <c r="D32" s="64">
         <v>0.4</v>
       </c>
-      <c r="E32" s="19"/>
+      <c r="E32" s="64">
+        <v>0.5</v>
+      </c>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="53"/>
       <c r="M32" s="53"/>
       <c r="O32" s="16"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="9"/>
     </row>
     <row r="33" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="62"/>
-[...2 lines deleted...]
-      <c r="E33" s="18"/>
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
       <c r="F33" s="18"/>
       <c r="G33" s="19"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="19"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="64" t="s">
+      <c r="A34" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="62">
+      <c r="B34" s="64">
         <v>3590.4</v>
       </c>
-      <c r="C34" s="62">
+      <c r="C34" s="64">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D34" s="71">
+      <c r="D34" s="64">
         <v>13493.9</v>
       </c>
-      <c r="E34" s="19"/>
+      <c r="E34" s="64">
+        <v>19571.3</v>
+      </c>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="53"/>
       <c r="M34" s="53"/>
       <c r="O34" s="16"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
     </row>
     <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="64" t="s">
+      <c r="A35" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="62">
+      <c r="B35" s="64">
         <v>398.7</v>
       </c>
-      <c r="C35" s="62">
+      <c r="C35" s="64">
         <v>757.3</v>
       </c>
-      <c r="D35" s="71">
+      <c r="D35" s="64">
         <v>1142.3</v>
       </c>
-      <c r="E35" s="19"/>
+      <c r="E35" s="64">
+        <v>1523.2</v>
+      </c>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="53"/>
       <c r="M35" s="53"/>
       <c r="O35" s="16"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
     </row>
     <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="64" t="s">
+      <c r="A36" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="62">
+      <c r="B36" s="64">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C36" s="62">
+      <c r="C36" s="64">
         <v>3296.3</v>
       </c>
-      <c r="D36" s="71">
+      <c r="D36" s="64">
         <v>5685.5</v>
       </c>
-      <c r="E36" s="19"/>
+      <c r="E36" s="64">
+        <v>9068.5</v>
+      </c>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="53"/>
       <c r="M36" s="53"/>
       <c r="O36" s="16"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
     </row>
     <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="64" t="s">
+      <c r="A37" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="62">
+      <c r="B37" s="64">
         <v>1711.5</v>
       </c>
-      <c r="C37" s="62">
+      <c r="C37" s="64">
         <v>3742.8</v>
       </c>
-      <c r="D37" s="71">
+      <c r="D37" s="64">
         <v>5789.4</v>
       </c>
-      <c r="E37" s="19"/>
+      <c r="E37" s="64">
+        <v>7818.8</v>
+      </c>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="53"/>
       <c r="M37" s="53"/>
       <c r="O37" s="16"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="64" t="s">
+      <c r="A38" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="62">
+      <c r="B38" s="64">
         <v>29.9</v>
       </c>
-      <c r="C38" s="62">
+      <c r="C38" s="64">
         <v>56.4</v>
       </c>
-      <c r="D38" s="71">
+      <c r="D38" s="64">
         <v>84.5</v>
       </c>
-      <c r="E38" s="19"/>
+      <c r="E38" s="64">
+        <v>112.9</v>
+      </c>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
       <c r="O38" s="16"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
     </row>
     <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="64" t="s">
+      <c r="A39" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="62">
+      <c r="B39" s="64">
         <v>49.9</v>
       </c>
-      <c r="C39" s="62">
+      <c r="C39" s="64">
         <v>96.8</v>
       </c>
-      <c r="D39" s="71">
+      <c r="D39" s="64">
         <v>144.9</v>
       </c>
-      <c r="E39" s="19"/>
+      <c r="E39" s="64">
+        <v>191.6</v>
+      </c>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="53"/>
       <c r="M39" s="53"/>
       <c r="O39" s="16"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
     </row>
     <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
+      <c r="A40" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="62">
+      <c r="B40" s="64">
         <v>222.4</v>
       </c>
-      <c r="C40" s="62">
+      <c r="C40" s="64">
         <v>419.2</v>
       </c>
-      <c r="D40" s="71">
+      <c r="D40" s="64">
         <v>635.5</v>
       </c>
-      <c r="E40" s="19"/>
+      <c r="E40" s="64">
+        <v>841</v>
+      </c>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="53"/>
       <c r="M40" s="53"/>
       <c r="O40" s="16"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
     </row>
     <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="64" t="s">
+      <c r="A41" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="62">
+      <c r="B41" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C41" s="62">
+      <c r="C41" s="64">
         <v>8.4</v>
       </c>
-      <c r="D41" s="71">
+      <c r="D41" s="64">
         <v>11.9</v>
       </c>
-      <c r="E41" s="19"/>
+      <c r="E41" s="64">
+        <v>15.3</v>
+      </c>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="53"/>
       <c r="M41" s="53"/>
       <c r="O41" s="16"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
     </row>
     <row r="42" spans="1:17" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="59"/>
-[...2 lines deleted...]
-      <c r="E42" s="18"/>
+      <c r="B42" s="64"/>
+      <c r="C42" s="64"/>
+      <c r="D42" s="64"/>
+      <c r="E42" s="64"/>
       <c r="F42" s="18"/>
       <c r="G42" s="19"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="19"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="66" t="s">
+      <c r="A43" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="62">
+      <c r="B43" s="64">
         <v>1875</v>
       </c>
-      <c r="C43" s="62">
+      <c r="C43" s="64">
         <v>4050.2</v>
       </c>
-      <c r="D43" s="71">
+      <c r="D43" s="64">
         <v>6250.1</v>
+      </c>
+      <c r="E43" s="64">
+        <v>8421.4</v>
       </c>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="53"/>
       <c r="M43" s="53"/>
       <c r="O43" s="16"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
     </row>
     <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="66" t="s">
+      <c r="A44" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="62">
+      <c r="B44" s="64">
         <v>7.1</v>
       </c>
-      <c r="C44" s="62">
+      <c r="C44" s="64">
         <v>13.3</v>
       </c>
-      <c r="D44" s="71">
+      <c r="D44" s="64">
         <v>19.899999999999999</v>
+      </c>
+      <c r="E44" s="64">
+        <v>27</v>
       </c>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="53"/>
       <c r="M44" s="53"/>
       <c r="O44" s="16"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
     </row>
     <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="66" t="s">
+      <c r="A45" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="62">
+      <c r="B45" s="64">
         <v>11.7</v>
       </c>
-      <c r="C45" s="62">
+      <c r="C45" s="64">
         <v>19</v>
       </c>
-      <c r="D45" s="71">
+      <c r="D45" s="64">
         <v>26.9</v>
+      </c>
+      <c r="E45" s="64">
+        <v>32.9</v>
       </c>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
       <c r="L45" s="53"/>
       <c r="M45" s="53"/>
       <c r="O45" s="16"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
     </row>
     <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="66" t="s">
+      <c r="A46" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="62">
+      <c r="B46" s="64">
         <v>1707.5</v>
       </c>
-      <c r="C46" s="62">
+      <c r="C46" s="64">
         <v>3735.3</v>
       </c>
-      <c r="D46" s="71">
+      <c r="D46" s="64">
         <v>5777.8</v>
+      </c>
+      <c r="E46" s="64">
+        <v>7803.3</v>
       </c>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="53"/>
       <c r="M46" s="53"/>
       <c r="O46" s="16"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
     </row>
     <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="66" t="s">
+      <c r="A47" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B47" s="62">
+      <c r="B47" s="64">
         <v>29.9</v>
       </c>
-      <c r="C47" s="62">
+      <c r="C47" s="64">
         <v>56.4</v>
       </c>
-      <c r="D47" s="71">
+      <c r="D47" s="64">
         <v>84.5</v>
+      </c>
+      <c r="E47" s="64">
+        <v>112.9</v>
       </c>
       <c r="F47" s="19"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
       <c r="L47" s="53"/>
       <c r="M47" s="53"/>
       <c r="O47" s="16"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
     </row>
     <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="66" t="s">
+      <c r="A48" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="62">
+      <c r="B48" s="64">
         <v>9.5</v>
       </c>
-      <c r="C48" s="62">
+      <c r="C48" s="64">
         <v>19</v>
       </c>
-      <c r="D48" s="71">
+      <c r="D48" s="64">
         <v>28.7</v>
+      </c>
+      <c r="E48" s="64">
+        <v>38.799999999999997</v>
       </c>
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
       <c r="L48" s="53"/>
       <c r="M48" s="53"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
     </row>
     <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="66" t="s">
+      <c r="A49" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="62">
+      <c r="B49" s="64">
         <v>104.4</v>
       </c>
-      <c r="C49" s="62">
+      <c r="C49" s="64">
         <v>198.8</v>
       </c>
-      <c r="D49" s="71">
+      <c r="D49" s="64">
         <v>300.39999999999998</v>
+      </c>
+      <c r="E49" s="64">
+        <v>391.2</v>
       </c>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="53"/>
       <c r="M49" s="53"/>
       <c r="O49" s="16"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="66" t="s">
+      <c r="A50" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="62">
+      <c r="B50" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C50" s="62">
+      <c r="C50" s="64">
         <v>8.4</v>
       </c>
-      <c r="D50" s="71">
+      <c r="D50" s="64">
         <v>11.9</v>
+      </c>
+      <c r="E50" s="64">
+        <v>15.3</v>
       </c>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="53"/>
       <c r="M50" s="53"/>
       <c r="O50" s="16"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B51" s="59"/>
-[...2 lines deleted...]
-      <c r="E51" s="18"/>
+      <c r="B51" s="64"/>
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
       <c r="F51" s="18"/>
       <c r="G51" s="19"/>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
       <c r="J51" s="18"/>
       <c r="K51" s="18"/>
       <c r="L51" s="19"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="64" t="s">
+      <c r="A52" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="62">
+      <c r="B52" s="64">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C52" s="62">
+      <c r="C52" s="64">
         <v>5157.2</v>
       </c>
-      <c r="D52" s="71">
+      <c r="D52" s="64">
         <v>7811.8</v>
       </c>
-      <c r="E52" s="19"/>
+      <c r="E52" s="64">
+        <v>10938.4</v>
+      </c>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="53"/>
       <c r="M52" s="53"/>
       <c r="O52" s="16"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
     </row>
     <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="64" t="s">
+      <c r="A53" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="62">
+      <c r="B53" s="64">
         <v>190</v>
       </c>
-      <c r="C53" s="62">
+      <c r="C53" s="64">
         <v>343.2</v>
       </c>
-      <c r="D53" s="71">
+      <c r="D53" s="64">
         <v>533</v>
       </c>
-      <c r="E53" s="19"/>
+      <c r="E53" s="64">
+        <v>663.6</v>
+      </c>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="53"/>
       <c r="M53" s="53"/>
       <c r="O53" s="16"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
     </row>
     <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="64" t="s">
+      <c r="A54" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="62">
+      <c r="B54" s="64">
         <v>250.1</v>
       </c>
-      <c r="C54" s="62">
+      <c r="C54" s="64">
         <v>683.5</v>
       </c>
-      <c r="D54" s="71">
+      <c r="D54" s="64">
         <v>940</v>
       </c>
-      <c r="E54" s="19"/>
+      <c r="E54" s="64">
+        <v>1445.7</v>
+      </c>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="53"/>
       <c r="M54" s="53"/>
       <c r="O54" s="16"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
     </row>
     <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="64" t="s">
+      <c r="A55" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="62">
+      <c r="B55" s="64">
         <v>1966.1</v>
       </c>
-      <c r="C55" s="62">
+      <c r="C55" s="64">
         <v>3784.8</v>
       </c>
-      <c r="D55" s="71">
+      <c r="D55" s="64">
         <v>5804.5</v>
       </c>
-      <c r="E55" s="19"/>
+      <c r="E55" s="64">
+        <v>8101.5</v>
+      </c>
       <c r="F55" s="19"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
       <c r="L55" s="53"/>
       <c r="M55" s="53"/>
       <c r="O55" s="16"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
     </row>
     <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="64" t="s">
+      <c r="A56" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C56" s="62">
+      <c r="C56" s="64">
         <v>6.4</v>
       </c>
-      <c r="D56" s="71">
+      <c r="D56" s="64">
         <v>11.1</v>
       </c>
-      <c r="E56" s="19"/>
+      <c r="E56" s="64">
+        <v>14</v>
+      </c>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
       <c r="L56" s="53"/>
       <c r="M56" s="53"/>
       <c r="O56" s="16"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="64" t="s">
+      <c r="A57" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="62">
+      <c r="B57" s="64">
         <v>172.6</v>
       </c>
-      <c r="C57" s="62">
+      <c r="C57" s="64">
         <v>339.4</v>
       </c>
-      <c r="D57" s="71">
+      <c r="D57" s="64">
         <v>523.1</v>
       </c>
-      <c r="E57" s="19"/>
+      <c r="E57" s="64">
+        <v>713.6</v>
+      </c>
       <c r="F57" s="19"/>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
       <c r="L57" s="53"/>
       <c r="M57" s="53"/>
       <c r="O57" s="16"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="B58" s="59"/>
-[...2 lines deleted...]
-      <c r="E58" s="18"/>
+      <c r="B58" s="64"/>
+      <c r="C58" s="64"/>
+      <c r="D58" s="64"/>
+      <c r="E58" s="64"/>
       <c r="F58" s="52"/>
       <c r="G58" s="19"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="19"/>
       <c r="M58" s="20"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="64" t="s">
+      <c r="A59" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B59" s="62">
+      <c r="B59" s="64">
         <v>13046.5</v>
       </c>
-      <c r="C59" s="62">
+      <c r="C59" s="64">
         <v>25345.7</v>
       </c>
-      <c r="D59" s="71">
+      <c r="D59" s="64">
         <v>37738.300000000003</v>
       </c>
-      <c r="E59" s="19"/>
+      <c r="E59" s="64">
+        <v>50820</v>
+      </c>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
       <c r="L59" s="53"/>
       <c r="M59" s="53"/>
       <c r="O59" s="16"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
     </row>
     <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="64" t="s">
+      <c r="A60" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="62">
+      <c r="B60" s="64">
         <v>6591.1</v>
       </c>
-      <c r="C60" s="62">
+      <c r="C60" s="64">
         <v>13330.2</v>
       </c>
-      <c r="D60" s="71">
+      <c r="D60" s="64">
         <v>19647.099999999999</v>
       </c>
-      <c r="E60" s="19"/>
+      <c r="E60" s="64">
+        <v>26225.3</v>
+      </c>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
       <c r="L60" s="53"/>
       <c r="M60" s="53"/>
       <c r="O60" s="16"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
     </row>
     <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="64" t="s">
+      <c r="A61" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="65" t="s">
+      <c r="B61" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C61" s="62">
+      <c r="C61" s="64">
         <v>6.7</v>
       </c>
-      <c r="D61" s="71">
+      <c r="D61" s="64">
         <v>13.3</v>
       </c>
-      <c r="E61" s="19"/>
+      <c r="E61" s="64">
+        <v>20</v>
+      </c>
       <c r="F61" s="19"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
       <c r="L61" s="53"/>
       <c r="M61" s="53"/>
       <c r="O61" s="16"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
     </row>
     <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="64" t="s">
+      <c r="A62" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="62">
+      <c r="B62" s="64">
         <v>182.7</v>
       </c>
-      <c r="C62" s="62">
+      <c r="C62" s="64">
         <v>355.6</v>
       </c>
-      <c r="D62" s="71">
+      <c r="D62" s="64">
         <v>515.79999999999995</v>
       </c>
-      <c r="E62" s="19"/>
+      <c r="E62" s="64">
+        <v>690.9</v>
+      </c>
       <c r="F62" s="19"/>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
       <c r="L62" s="53"/>
       <c r="M62" s="53"/>
       <c r="O62" s="16"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
     </row>
     <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="64" t="s">
+      <c r="A63" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="62">
+      <c r="B63" s="64">
         <v>102.8</v>
       </c>
-      <c r="C63" s="62">
+      <c r="C63" s="64">
         <v>153.19999999999999</v>
       </c>
-      <c r="D63" s="71">
+      <c r="D63" s="64">
         <v>254.3</v>
       </c>
-      <c r="E63" s="19"/>
+      <c r="E63" s="64">
+        <v>404.2</v>
+      </c>
       <c r="F63" s="19"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
       <c r="L63" s="53"/>
       <c r="M63" s="53"/>
       <c r="O63" s="16"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
     </row>
     <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="64" t="s">
+      <c r="A64" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="62">
+      <c r="B64" s="64">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C64" s="62">
+      <c r="C64" s="64">
         <v>2495.9</v>
       </c>
-      <c r="D64" s="71">
+      <c r="D64" s="64">
         <v>3783.3</v>
       </c>
-      <c r="E64" s="19"/>
+      <c r="E64" s="64">
+        <v>5628.4</v>
+      </c>
       <c r="F64" s="19"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
       <c r="L64" s="53"/>
       <c r="M64" s="53"/>
       <c r="O64" s="16"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
     </row>
     <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="64" t="s">
+      <c r="A65" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C65" s="62">
+      <c r="C65" s="64">
         <v>16</v>
       </c>
-      <c r="D65" s="71">
+      <c r="D65" s="64">
         <v>16</v>
       </c>
-      <c r="E65" s="19"/>
+      <c r="E65" s="64">
+        <v>16</v>
+      </c>
       <c r="F65" s="19"/>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="53"/>
       <c r="M65" s="53"/>
       <c r="O65" s="16"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
     </row>
     <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="64" t="s">
+      <c r="A66" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B66" s="62">
+      <c r="B66" s="64">
         <v>3163</v>
       </c>
-      <c r="C66" s="62">
+      <c r="C66" s="64">
         <v>5709</v>
       </c>
-      <c r="D66" s="71">
+      <c r="D66" s="64">
         <v>8427</v>
       </c>
-      <c r="E66" s="19"/>
+      <c r="E66" s="64">
+        <v>11050.3</v>
+      </c>
       <c r="F66" s="19"/>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
       <c r="L66" s="53"/>
       <c r="M66" s="53"/>
       <c r="O66" s="16"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
     </row>
     <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="64" t="s">
+      <c r="A67" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B67" s="62">
+      <c r="B67" s="64">
         <v>1699.3</v>
       </c>
-      <c r="C67" s="62">
+      <c r="C67" s="64">
         <v>3226.1</v>
       </c>
-      <c r="D67" s="71">
+      <c r="D67" s="64">
         <v>4988.5</v>
       </c>
-      <c r="E67" s="19"/>
+      <c r="E67" s="64">
+        <v>6651.9</v>
+      </c>
       <c r="F67" s="19"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="53"/>
       <c r="M67" s="53"/>
       <c r="O67" s="16"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="9"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="64" t="s">
+      <c r="A68" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="62">
+      <c r="B68" s="64">
         <v>20</v>
       </c>
-      <c r="C68" s="62">
+      <c r="C68" s="64">
         <v>53</v>
       </c>
-      <c r="D68" s="71">
+      <c r="D68" s="64">
         <v>93</v>
       </c>
-      <c r="E68" s="19"/>
+      <c r="E68" s="64">
+        <v>133</v>
+      </c>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="53"/>
       <c r="M68" s="53"/>
       <c r="O68" s="16"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
     </row>
     <row r="69" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A69" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="B69" s="59"/>
-[...2 lines deleted...]
-      <c r="E69" s="18"/>
+      <c r="B69" s="64"/>
+      <c r="C69" s="64"/>
+      <c r="D69" s="64"/>
+      <c r="E69" s="64"/>
       <c r="F69" s="18"/>
       <c r="G69" s="19"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="19"/>
       <c r="M69" s="20"/>
     </row>
     <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="64" t="s">
+      <c r="A70" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="62">
+      <c r="B70" s="64">
         <v>367.9</v>
       </c>
-      <c r="C70" s="62">
+      <c r="C70" s="64">
         <v>737.3</v>
       </c>
-      <c r="D70" s="71">
+      <c r="D70" s="64">
         <v>1029.7</v>
       </c>
-      <c r="E70" s="19"/>
+      <c r="E70" s="64">
+        <v>1247.3</v>
+      </c>
       <c r="F70" s="19"/>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
       <c r="I70" s="53"/>
       <c r="J70" s="53"/>
       <c r="K70" s="53"/>
       <c r="L70" s="53"/>
       <c r="M70" s="53"/>
       <c r="O70" s="16"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
     </row>
     <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="64" t="s">
+      <c r="A71" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="62">
+      <c r="B71" s="64">
         <v>367.9</v>
       </c>
-      <c r="C71" s="62">
+      <c r="C71" s="64">
         <v>737.3</v>
       </c>
-      <c r="D71" s="71">
+      <c r="D71" s="64">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="19"/>
+      <c r="E71" s="64">
+        <v>1247.3</v>
+      </c>
       <c r="F71" s="19"/>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
       <c r="I71" s="53"/>
       <c r="J71" s="53"/>
       <c r="K71" s="53"/>
       <c r="L71" s="53"/>
       <c r="M71" s="53"/>
       <c r="O71" s="16"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
     </row>
     <row r="72" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A72" s="58" t="s">
         <v>84</v>
       </c>
-      <c r="B72" s="62"/>
-[...2 lines deleted...]
-      <c r="E72" s="18"/>
+      <c r="B72" s="64"/>
+      <c r="C72" s="64"/>
+      <c r="D72" s="64"/>
+      <c r="E72" s="64"/>
       <c r="F72" s="18"/>
       <c r="G72" s="19"/>
       <c r="H72" s="18"/>
       <c r="I72" s="18"/>
       <c r="J72" s="18"/>
       <c r="K72" s="18"/>
       <c r="L72" s="19"/>
       <c r="M72" s="53"/>
     </row>
     <row r="73" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="64" t="s">
+      <c r="A73" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="62">
+      <c r="B73" s="64">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C73" s="62">
+      <c r="C73" s="64">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D73" s="71">
+      <c r="D73" s="64">
         <v>13.7</v>
       </c>
-      <c r="E73" s="19"/>
+      <c r="E73" s="64">
+        <v>18.3</v>
+      </c>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="53"/>
       <c r="J73" s="53"/>
       <c r="K73" s="53"/>
       <c r="L73" s="53"/>
       <c r="M73" s="53"/>
       <c r="O73" s="16"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="64" t="s">
+      <c r="A74" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B74" s="62">
+      <c r="B74" s="64">
         <v>1.6</v>
       </c>
-      <c r="C74" s="62">
+      <c r="C74" s="64">
         <v>3.3</v>
       </c>
-      <c r="D74" s="71">
+      <c r="D74" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E74" s="19"/>
+      <c r="E74" s="64">
+        <v>6.6</v>
+      </c>
       <c r="F74" s="19"/>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="53"/>
       <c r="J74" s="53"/>
       <c r="K74" s="53"/>
       <c r="L74" s="53"/>
       <c r="M74" s="53"/>
       <c r="O74" s="16"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="64" t="s">
+      <c r="A75" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B75" s="62">
+      <c r="B75" s="64">
         <v>3.3</v>
       </c>
-      <c r="C75" s="62">
+      <c r="C75" s="64">
         <v>5.3</v>
       </c>
-      <c r="D75" s="71">
+      <c r="D75" s="64">
         <v>7.6</v>
       </c>
-      <c r="E75" s="19"/>
+      <c r="E75" s="64">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="F75" s="19"/>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
       <c r="I75" s="53"/>
       <c r="J75" s="53"/>
       <c r="K75" s="53"/>
       <c r="L75" s="53"/>
       <c r="M75" s="53"/>
       <c r="O75" s="16"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
     </row>
     <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="64" t="s">
+      <c r="A76" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="62">
+      <c r="B76" s="64">
         <v>0.2</v>
       </c>
-      <c r="C76" s="62">
+      <c r="C76" s="64">
         <v>0.7</v>
       </c>
-      <c r="D76" s="71">
+      <c r="D76" s="64">
         <v>1.2</v>
       </c>
-      <c r="E76" s="19"/>
+      <c r="E76" s="64">
+        <v>2</v>
+      </c>
       <c r="F76" s="19"/>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
       <c r="I76" s="53"/>
       <c r="J76" s="53"/>
       <c r="K76" s="53"/>
       <c r="L76" s="53"/>
       <c r="M76" s="53"/>
       <c r="O76" s="16"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
     </row>
     <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="58" t="s">
         <v>85</v>
       </c>
-      <c r="B77" s="59"/>
-[...2 lines deleted...]
-      <c r="E77" s="18"/>
+      <c r="B77" s="64"/>
+      <c r="C77" s="64"/>
+      <c r="D77" s="64"/>
+      <c r="E77" s="64"/>
       <c r="F77" s="52"/>
       <c r="G77" s="19"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="19"/>
       <c r="M77" s="20"/>
     </row>
     <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="64" t="s">
+      <c r="A78" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B78" s="62">
+      <c r="B78" s="64">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C78" s="62">
+      <c r="C78" s="64">
         <v>36.5</v>
       </c>
-      <c r="D78" s="71">
+      <c r="D78" s="64">
         <v>51.5</v>
       </c>
-      <c r="E78" s="19"/>
+      <c r="E78" s="64">
+        <v>74.3</v>
+      </c>
       <c r="F78" s="19"/>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
       <c r="I78" s="53"/>
       <c r="J78" s="53"/>
       <c r="K78" s="53"/>
       <c r="L78" s="53"/>
       <c r="M78" s="53"/>
       <c r="O78" s="16"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
     <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="62">
+      <c r="B79" s="64">
         <v>0.1</v>
       </c>
-      <c r="C79" s="62">
+      <c r="C79" s="64">
         <v>3.5</v>
       </c>
-      <c r="D79" s="71">
+      <c r="D79" s="64">
         <v>6.8</v>
       </c>
-      <c r="E79" s="19"/>
+      <c r="E79" s="64">
+        <v>10.1</v>
+      </c>
       <c r="F79" s="19"/>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
       <c r="I79" s="53"/>
       <c r="J79" s="53"/>
       <c r="K79" s="53"/>
       <c r="L79" s="53"/>
       <c r="M79" s="53"/>
       <c r="O79" s="16"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
     </row>
     <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="64" t="s">
+      <c r="A80" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B80" s="62">
+      <c r="B80" s="64">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C80" s="62">
+      <c r="C80" s="64">
         <v>33.1</v>
       </c>
-      <c r="D80" s="71">
+      <c r="D80" s="64">
         <v>44.7</v>
       </c>
-      <c r="E80" s="19"/>
+      <c r="E80" s="64">
+        <v>64.2</v>
+      </c>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
       <c r="I80" s="53"/>
       <c r="J80" s="53"/>
       <c r="K80" s="53"/>
       <c r="L80" s="53"/>
       <c r="M80" s="53"/>
       <c r="O80" s="16"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
     </row>
     <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="58" t="s">
         <v>86</v>
       </c>
-      <c r="B81" s="59"/>
-[...2 lines deleted...]
-      <c r="E81" s="18"/>
+      <c r="B81" s="64"/>
+      <c r="C81" s="64"/>
+      <c r="D81" s="64"/>
+      <c r="E81" s="64"/>
       <c r="F81" s="18"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="19"/>
       <c r="M81" s="53"/>
     </row>
     <row r="82" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="64" t="s">
+      <c r="A82" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="62">
+      <c r="B82" s="64">
         <v>581</v>
       </c>
-      <c r="C82" s="62">
+      <c r="C82" s="64">
         <v>1153</v>
       </c>
-      <c r="D82" s="71">
+      <c r="D82" s="64">
         <v>1685</v>
       </c>
-      <c r="E82" s="19"/>
+      <c r="E82" s="64">
+        <v>2274</v>
+      </c>
       <c r="F82" s="19"/>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
       <c r="I82" s="53"/>
       <c r="J82" s="53"/>
       <c r="K82" s="53"/>
       <c r="L82" s="53"/>
       <c r="M82" s="53"/>
       <c r="O82" s="16"/>
       <c r="P82" s="9"/>
       <c r="Q82" s="9"/>
     </row>
     <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="64" t="s">
+      <c r="A83" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="62">
+      <c r="B83" s="64">
         <v>581</v>
       </c>
-      <c r="C83" s="62">
+      <c r="C83" s="64">
         <v>1153</v>
       </c>
-      <c r="D83" s="71">
+      <c r="D83" s="64">
         <v>1685</v>
       </c>
-      <c r="E83" s="19"/>
+      <c r="E83" s="64">
+        <v>2274</v>
+      </c>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
       <c r="I83" s="53"/>
       <c r="J83" s="53"/>
       <c r="K83" s="53"/>
       <c r="L83" s="53"/>
       <c r="M83" s="53"/>
       <c r="O83" s="16"/>
       <c r="P83" s="9"/>
       <c r="Q83" s="9"/>
     </row>
     <row r="84" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B84" s="59"/>
-[...2 lines deleted...]
-      <c r="E84" s="18"/>
+      <c r="B84" s="64"/>
+      <c r="C84" s="64"/>
+      <c r="D84" s="64"/>
+      <c r="E84" s="64"/>
       <c r="F84" s="18"/>
       <c r="G84" s="19"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="19"/>
       <c r="M84" s="53"/>
     </row>
     <row r="85" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="64" t="s">
+      <c r="A85" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B85" s="62">
+      <c r="B85" s="64">
         <v>289.2</v>
       </c>
-      <c r="C85" s="62">
+      <c r="C85" s="64">
         <v>540.6</v>
       </c>
-      <c r="D85" s="71">
-[...2 lines deleted...]
-      <c r="E85" s="19"/>
+      <c r="D85" s="64">
+        <v>806.9</v>
+      </c>
+      <c r="E85" s="64">
+        <v>1131.3</v>
+      </c>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="53"/>
       <c r="J85" s="53"/>
       <c r="K85" s="53"/>
       <c r="L85" s="53"/>
       <c r="M85" s="53"/>
       <c r="O85" s="16"/>
       <c r="P85" s="9"/>
       <c r="Q85" s="9"/>
     </row>
     <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="64" t="s">
+      <c r="A86" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="62">
+      <c r="B86" s="64">
         <v>289.2</v>
       </c>
-      <c r="C86" s="62">
+      <c r="C86" s="64">
         <v>540.6</v>
       </c>
-      <c r="D86" s="71">
-[...2 lines deleted...]
-      <c r="E86" s="19"/>
+      <c r="D86" s="64">
+        <v>806.9</v>
+      </c>
+      <c r="E86" s="64">
+        <v>1127.5999999999999</v>
+      </c>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
       <c r="I86" s="53"/>
       <c r="J86" s="53"/>
       <c r="K86" s="53"/>
       <c r="L86" s="53"/>
       <c r="M86" s="53"/>
       <c r="O86" s="16"/>
       <c r="P86" s="9"/>
       <c r="Q86" s="9"/>
     </row>
     <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="64" t="s">
+      <c r="A87" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B87" s="65" t="s">
+      <c r="B87" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C87" s="62" t="s">
+      <c r="C87" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="D87" s="63"/>
-      <c r="E87" s="19"/>
+      <c r="D87" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="E87" s="64">
+        <v>3.7</v>
+      </c>
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
       <c r="I87" s="53"/>
       <c r="J87" s="53"/>
       <c r="K87" s="53"/>
       <c r="L87" s="53"/>
       <c r="M87" s="53"/>
       <c r="O87" s="16"/>
       <c r="P87" s="9"/>
       <c r="Q87" s="9"/>
     </row>
     <row r="88" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A88" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B88" s="59"/>
-[...2 lines deleted...]
-      <c r="E88" s="18"/>
+      <c r="B88" s="64"/>
+      <c r="C88" s="64"/>
+      <c r="D88" s="64"/>
+      <c r="E88" s="64"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="19"/>
       <c r="M88" s="20"/>
     </row>
     <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="64" t="s">
+      <c r="A89" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="67">
+      <c r="B89" s="64">
         <v>72461</v>
       </c>
-      <c r="C89" s="62">
+      <c r="C89" s="64">
         <v>209303</v>
       </c>
-      <c r="D89" s="74">
+      <c r="D89" s="64">
         <v>295544</v>
       </c>
-      <c r="E89" s="18"/>
+      <c r="E89" s="64">
+        <v>442253</v>
+      </c>
       <c r="F89" s="18"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="19"/>
       <c r="M89" s="20"/>
     </row>
     <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="64" t="s">
+      <c r="A90" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B90" s="65" t="s">
+      <c r="B90" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C90" s="62">
+      <c r="C90" s="64">
         <v>2000</v>
       </c>
-      <c r="D90" s="74">
+      <c r="D90" s="64">
         <v>4000</v>
       </c>
-      <c r="E90" s="18"/>
+      <c r="E90" s="64">
+        <v>6000</v>
+      </c>
       <c r="F90" s="18"/>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="19"/>
       <c r="M90" s="20"/>
     </row>
     <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="64" t="s">
+      <c r="A91" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="67">
+      <c r="B91" s="64">
         <v>30124</v>
       </c>
-      <c r="C91" s="62">
+      <c r="C91" s="64">
         <v>51009</v>
       </c>
-      <c r="D91" s="74">
+      <c r="D91" s="64">
         <v>68023</v>
       </c>
-      <c r="E91" s="55"/>
+      <c r="E91" s="64">
+        <v>85112</v>
+      </c>
       <c r="F91" s="55"/>
       <c r="G91" s="55"/>
       <c r="H91" s="55"/>
       <c r="I91" s="56"/>
       <c r="J91" s="56"/>
       <c r="K91" s="56"/>
       <c r="L91" s="56"/>
       <c r="M91" s="56"/>
       <c r="O91" s="16"/>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
     <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="64" t="s">
+      <c r="A92" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B92" s="67">
+      <c r="B92" s="64">
         <v>420</v>
       </c>
-      <c r="C92" s="62">
+      <c r="C92" s="64">
         <v>525</v>
       </c>
-      <c r="D92" s="74">
+      <c r="D92" s="64">
         <v>631</v>
       </c>
-      <c r="E92" s="55"/>
+      <c r="E92" s="64">
+        <v>737</v>
+      </c>
       <c r="F92" s="55"/>
       <c r="G92" s="55"/>
       <c r="H92" s="55"/>
       <c r="I92" s="56"/>
       <c r="J92" s="56"/>
       <c r="K92" s="56"/>
       <c r="L92" s="56"/>
       <c r="M92" s="56"/>
       <c r="O92" s="16"/>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
     <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="64" t="s">
+      <c r="A93" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B93" s="67">
+      <c r="B93" s="64">
         <v>663</v>
       </c>
-      <c r="C93" s="62">
+      <c r="C93" s="64">
         <v>1247</v>
       </c>
-      <c r="D93" s="74">
+      <c r="D93" s="64">
         <v>1831</v>
       </c>
-      <c r="E93" s="55"/>
+      <c r="E93" s="64">
+        <v>2414</v>
+      </c>
       <c r="F93" s="55"/>
       <c r="G93" s="55"/>
       <c r="H93" s="55"/>
       <c r="I93" s="56"/>
       <c r="J93" s="56"/>
       <c r="K93" s="56"/>
       <c r="L93" s="56"/>
       <c r="M93" s="56"/>
       <c r="O93" s="16"/>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
     <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="64" t="s">
+      <c r="A94" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B94" s="67">
+      <c r="B94" s="64">
         <v>292</v>
       </c>
-      <c r="C94" s="62">
+      <c r="C94" s="64">
         <v>776</v>
       </c>
-      <c r="D94" s="74">
+      <c r="D94" s="64">
         <v>1261</v>
       </c>
-      <c r="E94" s="55"/>
+      <c r="E94" s="64">
+        <v>1746</v>
+      </c>
       <c r="F94" s="55"/>
       <c r="G94" s="55"/>
       <c r="H94" s="55"/>
       <c r="I94" s="56"/>
       <c r="J94" s="56"/>
       <c r="K94" s="56"/>
       <c r="L94" s="56"/>
       <c r="M94" s="56"/>
       <c r="O94" s="16"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
     <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="64" t="s">
+      <c r="A95" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B95" s="67">
+      <c r="B95" s="64">
         <v>8000</v>
       </c>
-      <c r="C95" s="62">
+      <c r="C95" s="64">
         <v>18333</v>
       </c>
-      <c r="D95" s="74">
+      <c r="D95" s="64">
         <v>25408</v>
       </c>
-      <c r="E95" s="55"/>
+      <c r="E95" s="64">
+        <v>83183</v>
+      </c>
       <c r="F95" s="55"/>
       <c r="G95" s="55"/>
       <c r="H95" s="55"/>
       <c r="I95" s="56"/>
       <c r="J95" s="56"/>
       <c r="K95" s="56"/>
       <c r="L95" s="56"/>
       <c r="M95" s="56"/>
       <c r="O95" s="16"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
     <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="64" t="s">
+      <c r="A96" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="65" t="s">
+      <c r="B96" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C96" s="62">
+      <c r="C96" s="64">
         <v>824</v>
       </c>
-      <c r="D96" s="74">
+      <c r="D96" s="64">
         <v>1648</v>
       </c>
-      <c r="E96" s="55"/>
+      <c r="E96" s="64">
+        <v>2472</v>
+      </c>
       <c r="F96" s="55"/>
       <c r="G96" s="55"/>
       <c r="H96" s="55"/>
       <c r="I96" s="56"/>
       <c r="J96" s="56"/>
       <c r="K96" s="56"/>
       <c r="L96" s="56"/>
       <c r="M96" s="56"/>
       <c r="O96" s="16"/>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
     <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="64" t="s">
+      <c r="A97" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B97" s="67">
+      <c r="B97" s="64">
         <v>31698</v>
       </c>
-      <c r="C97" s="62">
+      <c r="C97" s="64">
         <v>118637</v>
       </c>
-      <c r="D97" s="74">
+      <c r="D97" s="64">
         <v>162103</v>
       </c>
-      <c r="E97" s="55"/>
+      <c r="E97" s="64">
+        <v>215261</v>
+      </c>
       <c r="F97" s="55"/>
       <c r="G97" s="55"/>
       <c r="H97" s="55"/>
       <c r="I97" s="56"/>
       <c r="J97" s="56"/>
       <c r="K97" s="56"/>
       <c r="L97" s="56"/>
       <c r="M97" s="56"/>
       <c r="O97" s="16"/>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
     <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="64" t="s">
+      <c r="A98" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="67">
+      <c r="B98" s="64">
         <v>33</v>
       </c>
-      <c r="C98" s="62">
+      <c r="C98" s="64">
         <v>61</v>
       </c>
-      <c r="D98" s="74">
+      <c r="D98" s="64">
         <v>89</v>
       </c>
-      <c r="E98" s="55"/>
+      <c r="E98" s="64">
+        <v>117</v>
+      </c>
       <c r="F98" s="55"/>
       <c r="G98" s="55"/>
       <c r="H98" s="55"/>
       <c r="I98" s="56"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
       <c r="O98" s="16"/>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
     <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="64" t="s">
+      <c r="A99" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B99" s="67">
+      <c r="B99" s="64">
         <v>1000</v>
       </c>
-      <c r="C99" s="62">
+      <c r="C99" s="64">
         <v>15493</v>
       </c>
-      <c r="D99" s="74">
+      <c r="D99" s="64">
         <v>29987</v>
       </c>
-      <c r="E99" s="55"/>
+      <c r="E99" s="64">
+        <v>44480</v>
+      </c>
       <c r="F99" s="55"/>
       <c r="G99" s="55"/>
       <c r="H99" s="55"/>
       <c r="I99" s="56"/>
       <c r="J99" s="56"/>
       <c r="K99" s="56"/>
       <c r="L99" s="56"/>
       <c r="M99" s="56"/>
       <c r="O99" s="16"/>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
     <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="64" t="s">
+      <c r="A100" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B100" s="67">
+      <c r="B100" s="64">
         <v>230</v>
       </c>
-      <c r="C100" s="62">
+      <c r="C100" s="64">
         <v>397</v>
       </c>
-      <c r="D100" s="74">
+      <c r="D100" s="64">
         <v>564</v>
       </c>
-      <c r="E100" s="55"/>
+      <c r="E100" s="64">
+        <v>730</v>
+      </c>
       <c r="F100" s="55"/>
       <c r="G100" s="55"/>
       <c r="H100" s="55"/>
       <c r="I100" s="56"/>
       <c r="J100" s="56"/>
       <c r="K100" s="56"/>
       <c r="L100" s="56"/>
       <c r="M100" s="56"/>
       <c r="O100" s="16"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
     <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="58" t="s">
         <v>87</v>
       </c>
-      <c r="B101" s="67"/>
-[...2 lines deleted...]
-      <c r="E101" s="18"/>
+      <c r="B101" s="64"/>
+      <c r="C101" s="64"/>
+      <c r="D101" s="64"/>
+      <c r="E101" s="64"/>
       <c r="F101" s="18"/>
       <c r="G101" s="18"/>
       <c r="H101" s="18"/>
       <c r="I101" s="18"/>
       <c r="J101" s="18"/>
       <c r="K101" s="18"/>
       <c r="L101" s="19"/>
       <c r="M101" s="56"/>
     </row>
     <row r="102" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="64" t="s">
+      <c r="A102" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B102" s="62">
+      <c r="B102" s="64">
         <v>21.1</v>
       </c>
-      <c r="C102" s="62">
+      <c r="C102" s="64">
         <v>41.6</v>
       </c>
-      <c r="D102" s="71">
+      <c r="D102" s="64">
         <v>59.7</v>
       </c>
-      <c r="E102" s="19"/>
+      <c r="E102" s="64">
+        <v>77.8</v>
+      </c>
       <c r="F102" s="19"/>
       <c r="G102" s="19"/>
       <c r="H102" s="21"/>
       <c r="I102" s="53"/>
       <c r="J102" s="53"/>
       <c r="K102" s="53"/>
       <c r="L102" s="53"/>
       <c r="M102" s="53"/>
       <c r="O102" s="16"/>
       <c r="P102" s="9"/>
       <c r="Q102" s="9"/>
     </row>
     <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="64" t="s">
+      <c r="A103" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B103" s="68">
+      <c r="B103" s="64">
         <v>21.1</v>
       </c>
-      <c r="C103" s="62">
+      <c r="C103" s="64">
         <v>41.6</v>
       </c>
-      <c r="D103" s="71">
+      <c r="D103" s="64">
         <v>59.7</v>
       </c>
-      <c r="E103" s="22"/>
+      <c r="E103" s="64">
+        <v>77.8</v>
+      </c>
       <c r="F103" s="22"/>
       <c r="G103" s="22"/>
       <c r="H103" s="22"/>
       <c r="I103" s="57"/>
       <c r="J103" s="57"/>
       <c r="K103" s="57"/>
       <c r="L103" s="57"/>
       <c r="M103" s="57"/>
       <c r="O103" s="16"/>
       <c r="P103" s="9"/>
       <c r="Q103" s="9"/>
     </row>
     <row r="104" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A104" s="69" t="s">
+      <c r="A104" s="63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="105" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A105" s="69" t="s">
+      <c r="A105" s="63" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A106" s="69" t="s">
+      <c r="A106" s="63" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>