--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="16425" yWindow="-15" windowWidth="4110" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$3:$Q$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="88">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
@@ -293,51 +293,51 @@
   </si>
   <si>
     <t>Руды алюминиевые (бокситы), тыс.тонн</t>
   </si>
   <si>
     <t>Свинец в свинцовом концентрате, тыс.тонн</t>
   </si>
   <si>
     <t>Руды марганцевые, тыс.тонн</t>
   </si>
   <si>
     <t>Руды хромовые, тыс.тонн</t>
   </si>
   <si>
     <t>Асбест, тыс.тонн</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -432,57 +432,50 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
@@ -533,51 +526,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -666,90 +659,87 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1354,60 +1344,60 @@
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13" s="27" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="37">
-        <v>46157</v>
+        <v>46190</v>
       </c>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="37">
-        <v>46188</v>
+        <v>46219</v>
       </c>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>64</v>
       </c>
@@ -1678,2814 +1668,2995 @@
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="49" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="49"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="50" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="51" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q106"/>
+  <dimension ref="A1:Q117"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E103" sqref="E5:E103"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="15" customWidth="1"/>
     <col min="4" max="7" width="10.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="64" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="65"/>
-[...10 lines deleted...]
-      <c r="M1" s="65"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="6"/>
       <c r="C2" s="14"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
-      <c r="B3" s="59" t="s">
+      <c r="B3" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="60" t="s">
+      <c r="C3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="60" t="s">
+      <c r="D3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="60" t="s">
+      <c r="E3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="60" t="s">
+      <c r="F3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="60" t="s">
+      <c r="G3" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="60" t="s">
+      <c r="H3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="60" t="s">
+      <c r="I3" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="60" t="s">
+      <c r="J3" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="60" t="s">
+      <c r="K3" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="60" t="s">
+      <c r="L3" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="60" t="s">
+      <c r="M3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:17" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="57" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="64" t="s">
+      <c r="B4" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="64"/>
-[...2 lines deleted...]
-      <c r="F4" s="18"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
       <c r="G4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="64">
+      <c r="B5" s="63">
         <v>10311.700000000001</v>
       </c>
-      <c r="C5" s="64">
+      <c r="C5" s="63">
         <v>18963.3</v>
       </c>
-      <c r="D5" s="64">
+      <c r="D5" s="63">
         <v>28867.599999999999</v>
       </c>
-      <c r="E5" s="64">
+      <c r="E5" s="63">
         <v>36955.1</v>
       </c>
-      <c r="F5" s="19"/>
+      <c r="F5" s="63">
+        <v>45003.4</v>
+      </c>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
-      <c r="I5" s="53"/>
+      <c r="I5" s="52"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="O5" s="16"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
     </row>
     <row r="6" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="64">
+      <c r="B6" s="63">
         <v>773.4</v>
       </c>
-      <c r="C6" s="64">
+      <c r="C6" s="63">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="64">
+      <c r="D6" s="63">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="64">
+      <c r="E6" s="63">
         <v>2334.9</v>
       </c>
-      <c r="F6" s="19"/>
+      <c r="F6" s="63">
+        <v>2689.3</v>
+      </c>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
-      <c r="I6" s="53"/>
+      <c r="I6" s="52"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="O6" s="16"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
     </row>
     <row r="7" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="61" t="s">
+      <c r="A7" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="64">
+      <c r="B7" s="63">
         <v>3.7</v>
       </c>
-      <c r="C7" s="64">
+      <c r="C7" s="63">
         <v>14</v>
       </c>
-      <c r="D7" s="64">
+      <c r="D7" s="63">
         <v>39.6</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="63">
         <v>78.8</v>
       </c>
-      <c r="F7" s="19"/>
+      <c r="F7" s="63">
+        <v>108.1</v>
+      </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
-      <c r="I7" s="53"/>
+      <c r="I7" s="52"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="O7" s="16"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
     </row>
     <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="64">
+      <c r="B8" s="63">
         <v>3.7</v>
       </c>
-      <c r="C8" s="64">
+      <c r="C8" s="63">
         <v>12.5</v>
       </c>
-      <c r="D8" s="64">
+      <c r="D8" s="63">
         <v>21.3</v>
       </c>
-      <c r="E8" s="64">
+      <c r="E8" s="63">
         <v>30.1</v>
       </c>
-      <c r="F8" s="19"/>
+      <c r="F8" s="63">
+        <v>33</v>
+      </c>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
-      <c r="I8" s="53"/>
+      <c r="I8" s="52"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="O8" s="16"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
     </row>
     <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="64" t="s">
+      <c r="B9" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="64">
+      <c r="C9" s="63">
         <v>16.600000000000001</v>
       </c>
-      <c r="D9" s="64">
+      <c r="D9" s="63">
         <v>33.200000000000003</v>
       </c>
-      <c r="E9" s="64">
+      <c r="E9" s="63">
         <v>49.8</v>
       </c>
-      <c r="F9" s="19"/>
+      <c r="F9" s="63">
+        <v>65.400000000000006</v>
+      </c>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
-      <c r="I9" s="53"/>
+      <c r="I9" s="52"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="O9" s="16"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="61" t="s">
+      <c r="A10" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="64">
+      <c r="B10" s="63">
         <v>3669.3</v>
       </c>
-      <c r="C10" s="64">
+      <c r="C10" s="63">
         <v>6481.8</v>
       </c>
-      <c r="D10" s="64">
+      <c r="D10" s="63">
         <v>9952.9</v>
       </c>
-      <c r="E10" s="64">
+      <c r="E10" s="63">
         <v>13282.3</v>
       </c>
-      <c r="F10" s="19"/>
+      <c r="F10" s="63">
+        <v>16446.099999999999</v>
+      </c>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
-      <c r="I10" s="53"/>
+      <c r="I10" s="52"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="O10" s="16"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
     </row>
     <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="61" t="s">
+      <c r="A11" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="64">
+      <c r="B11" s="63">
         <v>5696</v>
       </c>
-      <c r="C11" s="64">
+      <c r="C11" s="63">
         <v>10689.6</v>
       </c>
-      <c r="D11" s="64">
+      <c r="D11" s="63">
         <v>16295</v>
       </c>
-      <c r="E11" s="64">
+      <c r="E11" s="63">
         <v>20385.599999999999</v>
       </c>
-      <c r="F11" s="19"/>
+      <c r="F11" s="63">
+        <v>24621.5</v>
+      </c>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
-      <c r="I11" s="53"/>
+      <c r="I11" s="52"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="O11" s="16"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
     </row>
     <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="61" t="s">
+      <c r="A12" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="64">
+      <c r="B12" s="63">
         <v>165.1</v>
       </c>
-      <c r="C12" s="64">
+      <c r="C12" s="63">
         <v>368.7</v>
       </c>
-      <c r="D12" s="64">
+      <c r="D12" s="63">
         <v>598.4</v>
       </c>
-      <c r="E12" s="64">
+      <c r="E12" s="63">
         <v>789.2</v>
       </c>
-      <c r="F12" s="19"/>
+      <c r="F12" s="63">
+        <v>1034.8</v>
+      </c>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
-      <c r="I12" s="53"/>
+      <c r="I12" s="52"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="O12" s="16"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
     </row>
     <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="64">
+      <c r="B13" s="63">
         <v>0.6</v>
       </c>
-      <c r="C13" s="64">
+      <c r="C13" s="63">
         <v>1.9</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="63">
         <v>3.2</v>
       </c>
-      <c r="E13" s="64">
+      <c r="E13" s="63">
         <v>4.5</v>
       </c>
-      <c r="F13" s="19"/>
+      <c r="F13" s="63">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
-      <c r="I13" s="53"/>
+      <c r="I13" s="52"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
-      <c r="L13" s="53"/>
+      <c r="L13" s="52"/>
       <c r="M13" s="19"/>
       <c r="O13" s="16"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
     </row>
     <row r="14" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="58" t="s">
+      <c r="A14" s="57" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="64"/>
-[...3 lines deleted...]
-      <c r="F14" s="18"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="19"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="61" t="s">
+      <c r="A15" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="64">
+      <c r="B15" s="63">
         <v>9920</v>
       </c>
-      <c r="C15" s="64">
+      <c r="C15" s="63">
         <v>18222.599999999999</v>
       </c>
-      <c r="D15" s="64">
+      <c r="D15" s="63">
         <v>27709.5</v>
       </c>
-      <c r="E15" s="64">
+      <c r="E15" s="63">
         <v>35385.300000000003</v>
       </c>
-      <c r="F15" s="19"/>
+      <c r="F15" s="63">
+        <v>42981.1</v>
+      </c>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
-      <c r="I15" s="53"/>
+      <c r="I15" s="52"/>
       <c r="J15" s="19"/>
-      <c r="K15" s="53"/>
-[...1 lines deleted...]
-      <c r="M15" s="53"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
       <c r="O15" s="16"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="61" t="s">
+      <c r="A16" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="64">
+      <c r="B16" s="63">
         <v>773.4</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="63">
         <v>1378.3</v>
       </c>
-      <c r="D16" s="64">
+      <c r="D16" s="63">
         <v>1924.1</v>
       </c>
-      <c r="E16" s="64">
+      <c r="E16" s="63">
         <v>2334.9</v>
       </c>
-      <c r="F16" s="19"/>
+      <c r="F16" s="63">
+        <v>2689.3</v>
+      </c>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
-      <c r="I16" s="53"/>
+      <c r="I16" s="52"/>
       <c r="J16" s="19"/>
-      <c r="K16" s="53"/>
-[...1 lines deleted...]
-      <c r="M16" s="53"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="61" t="s">
+      <c r="A17" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="64">
+      <c r="B17" s="63">
         <v>3.7</v>
       </c>
-      <c r="C17" s="64">
+      <c r="C17" s="63">
         <v>14</v>
       </c>
-      <c r="D17" s="64">
+      <c r="D17" s="63">
         <v>39.6</v>
       </c>
-      <c r="E17" s="64">
+      <c r="E17" s="63">
         <v>78.8</v>
       </c>
-      <c r="F17" s="19"/>
+      <c r="F17" s="63">
+        <v>108.1</v>
+      </c>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
-      <c r="I17" s="53"/>
+      <c r="I17" s="52"/>
       <c r="J17" s="19"/>
-      <c r="K17" s="53"/>
-[...1 lines deleted...]
-      <c r="M17" s="53"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
       <c r="O17" s="16"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="61" t="s">
+      <c r="A18" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="64">
+      <c r="B18" s="63">
         <v>3.7</v>
       </c>
-      <c r="C18" s="64">
+      <c r="C18" s="63">
         <v>12.5</v>
       </c>
-      <c r="D18" s="64">
+      <c r="D18" s="63">
         <v>21.3</v>
       </c>
-      <c r="E18" s="64">
+      <c r="E18" s="63">
         <v>30.1</v>
       </c>
-      <c r="F18" s="19"/>
+      <c r="F18" s="63">
+        <v>33</v>
+      </c>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
-      <c r="I18" s="53"/>
+      <c r="I18" s="52"/>
       <c r="J18" s="19"/>
-      <c r="K18" s="53"/>
-[...1 lines deleted...]
-      <c r="M18" s="53"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
       <c r="O18" s="16"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="61" t="s">
+      <c r="A19" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="64" t="s">
+      <c r="B19" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C19" s="64">
+      <c r="C19" s="63">
         <v>16.600000000000001</v>
       </c>
-      <c r="D19" s="64">
+      <c r="D19" s="63">
         <v>33.200000000000003</v>
       </c>
-      <c r="E19" s="64">
+      <c r="E19" s="63">
         <v>49.8</v>
       </c>
-      <c r="F19" s="19"/>
+      <c r="F19" s="63">
+        <v>65.400000000000006</v>
+      </c>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
-      <c r="I19" s="53"/>
+      <c r="I19" s="52"/>
       <c r="J19" s="19"/>
-      <c r="K19" s="53"/>
-[...1 lines deleted...]
-      <c r="M19" s="53"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52"/>
       <c r="O19" s="16"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="61" t="s">
+      <c r="A20" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="64">
+      <c r="B20" s="63">
         <v>3277.6</v>
       </c>
-      <c r="C20" s="64">
+      <c r="C20" s="63">
         <v>5741.1</v>
       </c>
-      <c r="D20" s="64">
+      <c r="D20" s="63">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E20" s="64">
+      <c r="E20" s="63">
         <v>11712.5</v>
       </c>
-      <c r="F20" s="19"/>
+      <c r="F20" s="63">
+        <v>14423.8</v>
+      </c>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
-      <c r="I20" s="53"/>
+      <c r="I20" s="52"/>
       <c r="J20" s="19"/>
-      <c r="K20" s="53"/>
-[...1 lines deleted...]
-      <c r="M20" s="53"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
       <c r="O20" s="16"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="61" t="s">
+      <c r="A21" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="64">
+      <c r="B21" s="63">
         <v>5696</v>
       </c>
-      <c r="C21" s="64">
+      <c r="C21" s="63">
         <v>10689.6</v>
       </c>
-      <c r="D21" s="64">
+      <c r="D21" s="63">
         <v>16295</v>
       </c>
-      <c r="E21" s="64">
+      <c r="E21" s="63">
         <v>20385.599999999999</v>
       </c>
-      <c r="F21" s="19"/>
+      <c r="F21" s="63">
+        <v>24621.5</v>
+      </c>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
-      <c r="I21" s="53"/>
+      <c r="I21" s="52"/>
       <c r="J21" s="19"/>
-      <c r="K21" s="53"/>
-[...1 lines deleted...]
-      <c r="M21" s="53"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
       <c r="O21" s="16"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="64">
+      <c r="B22" s="63">
         <v>165.1</v>
       </c>
-      <c r="C22" s="64">
+      <c r="C22" s="63">
         <v>368.7</v>
       </c>
-      <c r="D22" s="64">
+      <c r="D22" s="63">
         <v>598.4</v>
       </c>
-      <c r="E22" s="64">
+      <c r="E22" s="63">
         <v>789.2</v>
       </c>
-      <c r="F22" s="19"/>
+      <c r="F22" s="63">
+        <v>1034.8</v>
+      </c>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
-      <c r="I22" s="53"/>
+      <c r="I22" s="52"/>
       <c r="J22" s="19"/>
-      <c r="K22" s="53"/>
-[...1 lines deleted...]
-      <c r="M22" s="53"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
       <c r="O22" s="16"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="61" t="s">
+      <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="64">
+      <c r="B23" s="63">
         <v>0.6</v>
       </c>
-      <c r="C23" s="64">
+      <c r="C23" s="63">
         <v>1.9</v>
       </c>
-      <c r="D23" s="64">
+      <c r="D23" s="63">
         <v>3.2</v>
       </c>
-      <c r="E23" s="64">
+      <c r="E23" s="63">
         <v>4.5</v>
       </c>
-      <c r="F23" s="19"/>
+      <c r="F23" s="63">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
-      <c r="I23" s="53"/>
+      <c r="I23" s="52"/>
       <c r="J23" s="19"/>
-      <c r="K23" s="53"/>
-[...1 lines deleted...]
-      <c r="M23" s="53"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
       <c r="O23" s="16"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="58" t="s">
+      <c r="A24" s="57" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="64"/>
-[...3 lines deleted...]
-      <c r="F24" s="18"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
       <c r="G24" s="19"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
-      <c r="L24" s="54"/>
+      <c r="L24" s="53"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="64">
+      <c r="B25" s="63">
         <v>5246.6</v>
       </c>
-      <c r="C25" s="64">
+      <c r="C25" s="63">
         <v>12037.1</v>
       </c>
-      <c r="D25" s="64">
+      <c r="D25" s="63">
         <v>19708.099999999999</v>
       </c>
-      <c r="E25" s="64">
+      <c r="E25" s="63">
         <v>28342.7</v>
       </c>
-      <c r="F25" s="19"/>
+      <c r="F25" s="63">
+        <v>37024.5</v>
+      </c>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
-      <c r="L25" s="53"/>
-      <c r="M25" s="53"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
       <c r="O25" s="16"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="61" t="s">
+      <c r="A26" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="64">
+      <c r="B26" s="63">
         <v>397.2</v>
       </c>
-      <c r="C26" s="64">
+      <c r="C26" s="63">
         <v>756.2</v>
       </c>
-      <c r="D26" s="64">
+      <c r="D26" s="63">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E26" s="64">
+      <c r="E26" s="63">
         <v>1535.6</v>
       </c>
-      <c r="F26" s="19"/>
+      <c r="F26" s="63">
+        <v>1931.3</v>
+      </c>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
-      <c r="L26" s="53"/>
-      <c r="M26" s="53"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
       <c r="O26" s="16"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="61" t="s">
+      <c r="A27" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="64">
+      <c r="B27" s="63">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C27" s="64">
+      <c r="C27" s="63">
         <v>6274.8</v>
       </c>
-      <c r="D27" s="64">
+      <c r="D27" s="63">
         <v>10906.5</v>
       </c>
-      <c r="E27" s="64">
+      <c r="E27" s="63">
         <v>16543.099999999999</v>
       </c>
-      <c r="F27" s="19"/>
+      <c r="F27" s="63">
+        <v>22141.1</v>
+      </c>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
-      <c r="L27" s="53"/>
-      <c r="M27" s="53"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
       <c r="O27" s="16"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="61" t="s">
+      <c r="A28" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="64">
+      <c r="B28" s="63">
         <v>826.8</v>
       </c>
-      <c r="C28" s="64">
+      <c r="C28" s="63">
         <v>1808.4</v>
       </c>
-      <c r="D28" s="64">
+      <c r="D28" s="63">
         <v>2791.5</v>
       </c>
-      <c r="E28" s="64">
+      <c r="E28" s="63">
         <v>3793.1</v>
       </c>
-      <c r="F28" s="19"/>
+      <c r="F28" s="63">
+        <v>4791.8</v>
+      </c>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
-      <c r="L28" s="53"/>
-      <c r="M28" s="53"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
       <c r="O28" s="16"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="64">
+      <c r="B29" s="63">
         <v>1.3</v>
       </c>
-      <c r="C29" s="64">
+      <c r="C29" s="63">
         <v>2.4</v>
       </c>
-      <c r="D29" s="64">
+      <c r="D29" s="63">
         <v>3.6</v>
       </c>
-      <c r="E29" s="64">
+      <c r="E29" s="63">
         <v>4.7</v>
       </c>
-      <c r="F29" s="19"/>
+      <c r="F29" s="63">
+        <v>5.8</v>
+      </c>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
-      <c r="L29" s="53"/>
-      <c r="M29" s="53"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
       <c r="O29" s="16"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="61" t="s">
+      <c r="A30" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="63">
         <v>239.5</v>
       </c>
-      <c r="C30" s="64">
+      <c r="C30" s="63">
         <v>454</v>
       </c>
-      <c r="D30" s="64">
+      <c r="D30" s="63">
         <v>688</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="63">
         <v>920.4</v>
       </c>
-      <c r="F30" s="19"/>
+      <c r="F30" s="63">
+        <v>1156.5</v>
+      </c>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
-      <c r="L30" s="53"/>
-      <c r="M30" s="53"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="52"/>
       <c r="O30" s="16"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="61" t="s">
+      <c r="A31" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="64">
+      <c r="B31" s="63">
         <v>1446</v>
       </c>
-      <c r="C31" s="64">
+      <c r="C31" s="63">
         <v>2741.1</v>
       </c>
-      <c r="D31" s="64">
+      <c r="D31" s="63">
         <v>4166.8</v>
       </c>
-      <c r="E31" s="64">
+      <c r="E31" s="63">
         <v>5545.3</v>
       </c>
-      <c r="F31" s="19"/>
+      <c r="F31" s="63">
+        <v>6997.4</v>
+      </c>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
-      <c r="L31" s="53"/>
-      <c r="M31" s="53"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
       <c r="O31" s="16"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="61" t="s">
+      <c r="A32" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="63">
         <v>0</v>
       </c>
-      <c r="C32" s="64">
+      <c r="C32" s="63">
         <v>0.2</v>
       </c>
-      <c r="D32" s="64">
+      <c r="D32" s="63">
         <v>0.4</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="63">
         <v>0.5</v>
       </c>
-      <c r="F32" s="19"/>
+      <c r="F32" s="63">
+        <v>0.5</v>
+      </c>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
-      <c r="L32" s="53"/>
-      <c r="M32" s="53"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
       <c r="O32" s="16"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="9"/>
     </row>
     <row r="33" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="58" t="s">
+      <c r="A33" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="64"/>
-[...3 lines deleted...]
-      <c r="F33" s="18"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
       <c r="G33" s="19"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="19"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="61" t="s">
+      <c r="A34" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="64">
+      <c r="B34" s="63">
         <v>3590.4</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="63">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D34" s="64">
+      <c r="D34" s="63">
         <v>13493.9</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="63">
         <v>19571.3</v>
       </c>
-      <c r="F34" s="19"/>
+      <c r="F34" s="63">
+        <v>25279.8</v>
+      </c>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
-      <c r="L34" s="53"/>
-      <c r="M34" s="53"/>
+      <c r="L34" s="52"/>
+      <c r="M34" s="52"/>
       <c r="O34" s="16"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
     </row>
     <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="61" t="s">
+      <c r="A35" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="64">
+      <c r="B35" s="63">
         <v>398.7</v>
       </c>
-      <c r="C35" s="64">
+      <c r="C35" s="63">
         <v>757.3</v>
       </c>
-      <c r="D35" s="64">
+      <c r="D35" s="63">
         <v>1142.3</v>
       </c>
-      <c r="E35" s="64">
+      <c r="E35" s="63">
         <v>1523.2</v>
       </c>
-      <c r="F35" s="19"/>
+      <c r="F35" s="63">
+        <v>1908</v>
+      </c>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
-      <c r="L35" s="53"/>
-      <c r="M35" s="53"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
       <c r="O35" s="16"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
     </row>
     <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="61" t="s">
+      <c r="A36" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="64">
+      <c r="B36" s="63">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C36" s="64">
+      <c r="C36" s="63">
         <v>3296.3</v>
       </c>
-      <c r="D36" s="64">
+      <c r="D36" s="63">
         <v>5685.5</v>
       </c>
-      <c r="E36" s="64">
+      <c r="E36" s="63">
         <v>9068.5</v>
       </c>
-      <c r="F36" s="19"/>
+      <c r="F36" s="63">
+        <v>12060</v>
+      </c>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
-      <c r="L36" s="53"/>
-      <c r="M36" s="53"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
       <c r="O36" s="16"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
     </row>
     <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="61" t="s">
+      <c r="A37" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="64">
+      <c r="B37" s="63">
         <v>1711.5</v>
       </c>
-      <c r="C37" s="64">
+      <c r="C37" s="63">
         <v>3742.8</v>
       </c>
-      <c r="D37" s="64">
+      <c r="D37" s="63">
         <v>5789.4</v>
       </c>
-      <c r="E37" s="64">
+      <c r="E37" s="63">
         <v>7818.8</v>
       </c>
-      <c r="F37" s="19"/>
+      <c r="F37" s="63">
+        <v>9853.7999999999993</v>
+      </c>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
-      <c r="L37" s="53"/>
-      <c r="M37" s="53"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
       <c r="O37" s="16"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="61" t="s">
+      <c r="A38" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="64">
+      <c r="B38" s="63">
         <v>29.9</v>
       </c>
-      <c r="C38" s="64">
+      <c r="C38" s="63">
         <v>56.4</v>
       </c>
-      <c r="D38" s="64">
+      <c r="D38" s="63">
         <v>84.5</v>
       </c>
-      <c r="E38" s="64">
+      <c r="E38" s="63">
         <v>112.9</v>
       </c>
-      <c r="F38" s="19"/>
+      <c r="F38" s="63">
+        <v>143.30000000000001</v>
+      </c>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
-      <c r="L38" s="53"/>
-      <c r="M38" s="53"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
       <c r="O38" s="16"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
     </row>
     <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="61" t="s">
+      <c r="A39" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="64">
+      <c r="B39" s="63">
         <v>49.9</v>
       </c>
-      <c r="C39" s="64">
+      <c r="C39" s="63">
         <v>96.8</v>
       </c>
-      <c r="D39" s="64">
+      <c r="D39" s="63">
         <v>144.9</v>
       </c>
-      <c r="E39" s="64">
+      <c r="E39" s="63">
         <v>191.6</v>
       </c>
-      <c r="F39" s="19"/>
+      <c r="F39" s="63">
+        <v>242.4</v>
+      </c>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
-      <c r="L39" s="53"/>
-      <c r="M39" s="53"/>
+      <c r="L39" s="52"/>
+      <c r="M39" s="52"/>
       <c r="O39" s="16"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
     </row>
     <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="61" t="s">
+      <c r="A40" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="64">
+      <c r="B40" s="63">
         <v>222.4</v>
       </c>
-      <c r="C40" s="64">
+      <c r="C40" s="63">
         <v>419.2</v>
       </c>
-      <c r="D40" s="64">
+      <c r="D40" s="63">
         <v>635.5</v>
       </c>
-      <c r="E40" s="64">
+      <c r="E40" s="63">
         <v>841</v>
       </c>
-      <c r="F40" s="19"/>
+      <c r="F40" s="63">
+        <v>1052.8</v>
+      </c>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
-      <c r="L40" s="53"/>
-      <c r="M40" s="53"/>
+      <c r="L40" s="52"/>
+      <c r="M40" s="52"/>
       <c r="O40" s="16"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
     </row>
     <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="61" t="s">
+      <c r="A41" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="64">
+      <c r="B41" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C41" s="64">
+      <c r="C41" s="63">
         <v>8.4</v>
       </c>
-      <c r="D41" s="64">
+      <c r="D41" s="63">
         <v>11.9</v>
       </c>
-      <c r="E41" s="64">
+      <c r="E41" s="63">
         <v>15.3</v>
       </c>
-      <c r="F41" s="19"/>
+      <c r="F41" s="63">
+        <v>19.5</v>
+      </c>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
-      <c r="L41" s="53"/>
-      <c r="M41" s="53"/>
+      <c r="L41" s="52"/>
+      <c r="M41" s="52"/>
       <c r="O41" s="16"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
     </row>
     <row r="42" spans="1:17" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="58" t="s">
+      <c r="A42" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="64"/>
-[...3 lines deleted...]
-      <c r="F42" s="18"/>
+      <c r="B42" s="63"/>
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
       <c r="G42" s="19"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="19"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="62" t="s">
+      <c r="A43" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="64">
+      <c r="B43" s="63">
         <v>1875</v>
       </c>
-      <c r="C43" s="64">
+      <c r="C43" s="63">
         <v>4050.2</v>
       </c>
-      <c r="D43" s="64">
+      <c r="D43" s="63">
         <v>6250.1</v>
       </c>
-      <c r="E43" s="64">
+      <c r="E43" s="63">
         <v>8421.4</v>
       </c>
-      <c r="F43" s="19"/>
+      <c r="F43" s="63">
+        <v>10612.9</v>
+      </c>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
-      <c r="L43" s="53"/>
-      <c r="M43" s="53"/>
+      <c r="L43" s="52"/>
+      <c r="M43" s="52"/>
       <c r="O43" s="16"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
     </row>
     <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="62" t="s">
+      <c r="A44" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="64">
+      <c r="B44" s="63">
         <v>7.1</v>
       </c>
-      <c r="C44" s="64">
+      <c r="C44" s="63">
         <v>13.3</v>
       </c>
-      <c r="D44" s="64">
+      <c r="D44" s="63">
         <v>19.899999999999999</v>
       </c>
-      <c r="E44" s="64">
+      <c r="E44" s="63">
         <v>27</v>
       </c>
-      <c r="F44" s="19"/>
+      <c r="F44" s="63">
+        <v>34.5</v>
+      </c>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
-      <c r="L44" s="53"/>
-      <c r="M44" s="53"/>
+      <c r="L44" s="52"/>
+      <c r="M44" s="52"/>
       <c r="O44" s="16"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
     </row>
     <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="62" t="s">
+      <c r="A45" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="64">
+      <c r="B45" s="63">
         <v>11.7</v>
       </c>
-      <c r="C45" s="64">
+      <c r="C45" s="63">
         <v>19</v>
       </c>
-      <c r="D45" s="64">
+      <c r="D45" s="63">
         <v>26.9</v>
       </c>
-      <c r="E45" s="64">
+      <c r="E45" s="63">
         <v>32.9</v>
       </c>
-      <c r="F45" s="18"/>
+      <c r="F45" s="63">
+        <v>47.3</v>
+      </c>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
-      <c r="L45" s="53"/>
-      <c r="M45" s="53"/>
+      <c r="L45" s="52"/>
+      <c r="M45" s="52"/>
       <c r="O45" s="16"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
     </row>
     <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="62" t="s">
+      <c r="A46" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="64">
+      <c r="B46" s="63">
         <v>1707.5</v>
       </c>
-      <c r="C46" s="64">
+      <c r="C46" s="63">
         <v>3735.3</v>
       </c>
-      <c r="D46" s="64">
+      <c r="D46" s="63">
         <v>5777.8</v>
       </c>
-      <c r="E46" s="64">
+      <c r="E46" s="63">
         <v>7803.3</v>
       </c>
-      <c r="F46" s="19"/>
+      <c r="F46" s="63">
+        <v>9834.2999999999993</v>
+      </c>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
-      <c r="L46" s="53"/>
-      <c r="M46" s="53"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
       <c r="O46" s="16"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
     </row>
     <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="62" t="s">
+      <c r="A47" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B47" s="64">
+      <c r="B47" s="63">
         <v>29.9</v>
       </c>
-      <c r="C47" s="64">
+      <c r="C47" s="63">
         <v>56.4</v>
       </c>
-      <c r="D47" s="64">
+      <c r="D47" s="63">
         <v>84.5</v>
       </c>
-      <c r="E47" s="64">
+      <c r="E47" s="63">
         <v>112.9</v>
       </c>
-      <c r="F47" s="19"/>
+      <c r="F47" s="63">
+        <v>143.30000000000001</v>
+      </c>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
-      <c r="L47" s="53"/>
-      <c r="M47" s="53"/>
+      <c r="L47" s="52"/>
+      <c r="M47" s="52"/>
       <c r="O47" s="16"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
     </row>
     <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="62" t="s">
+      <c r="A48" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="64">
+      <c r="B48" s="63">
         <v>9.5</v>
       </c>
-      <c r="C48" s="64">
+      <c r="C48" s="63">
         <v>19</v>
       </c>
-      <c r="D48" s="64">
+      <c r="D48" s="63">
         <v>28.7</v>
       </c>
-      <c r="E48" s="64">
+      <c r="E48" s="63">
         <v>38.799999999999997</v>
       </c>
-      <c r="F48" s="19"/>
+      <c r="F48" s="63">
+        <v>49</v>
+      </c>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
-      <c r="L48" s="53"/>
-      <c r="M48" s="53"/>
+      <c r="L48" s="52"/>
+      <c r="M48" s="52"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
     </row>
     <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="62" t="s">
+      <c r="A49" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="64">
+      <c r="B49" s="63">
         <v>104.4</v>
       </c>
-      <c r="C49" s="64">
+      <c r="C49" s="63">
         <v>198.8</v>
       </c>
-      <c r="D49" s="64">
+      <c r="D49" s="63">
         <v>300.39999999999998</v>
       </c>
-      <c r="E49" s="64">
+      <c r="E49" s="63">
         <v>391.2</v>
       </c>
-      <c r="F49" s="19"/>
+      <c r="F49" s="63">
+        <v>485</v>
+      </c>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
-      <c r="L49" s="53"/>
-      <c r="M49" s="53"/>
+      <c r="L49" s="52"/>
+      <c r="M49" s="52"/>
       <c r="O49" s="16"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="62" t="s">
+      <c r="A50" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="64">
+      <c r="B50" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C50" s="64">
+      <c r="C50" s="63">
         <v>8.4</v>
       </c>
-      <c r="D50" s="64">
+      <c r="D50" s="63">
         <v>11.9</v>
       </c>
-      <c r="E50" s="64">
+      <c r="E50" s="63">
         <v>15.3</v>
       </c>
-      <c r="F50" s="19"/>
+      <c r="F50" s="63">
+        <v>19.5</v>
+      </c>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
-      <c r="L50" s="53"/>
-      <c r="M50" s="53"/>
+      <c r="L50" s="52"/>
+      <c r="M50" s="52"/>
       <c r="O50" s="16"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="58" t="s">
+      <c r="A51" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="B51" s="64"/>
-[...3 lines deleted...]
-      <c r="F51" s="18"/>
+      <c r="B51" s="63"/>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
       <c r="G51" s="19"/>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
       <c r="J51" s="18"/>
       <c r="K51" s="18"/>
       <c r="L51" s="19"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="61" t="s">
+      <c r="A52" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="64">
+      <c r="B52" s="63">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C52" s="64">
+      <c r="C52" s="63">
         <v>5157.2</v>
       </c>
-      <c r="D52" s="64">
+      <c r="D52" s="63">
         <v>7811.8</v>
       </c>
-      <c r="E52" s="64">
+      <c r="E52" s="63">
         <v>10938.4</v>
       </c>
-      <c r="F52" s="19"/>
+      <c r="F52" s="63">
+        <v>13800.4</v>
+      </c>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
-      <c r="L52" s="53"/>
-      <c r="M52" s="53"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
       <c r="O52" s="16"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
     </row>
     <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="61" t="s">
+      <c r="A53" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="64">
+      <c r="B53" s="63">
         <v>190</v>
       </c>
-      <c r="C53" s="64">
+      <c r="C53" s="63">
         <v>343.2</v>
       </c>
-      <c r="D53" s="64">
+      <c r="D53" s="63">
         <v>533</v>
       </c>
-      <c r="E53" s="64">
+      <c r="E53" s="63">
         <v>663.6</v>
       </c>
-      <c r="F53" s="19"/>
+      <c r="F53" s="63">
+        <v>745.9</v>
+      </c>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
-      <c r="L53" s="53"/>
-      <c r="M53" s="53"/>
+      <c r="L53" s="52"/>
+      <c r="M53" s="52"/>
       <c r="O53" s="16"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
     </row>
     <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="61" t="s">
+      <c r="A54" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="64">
+      <c r="B54" s="63">
         <v>250.1</v>
       </c>
-      <c r="C54" s="64">
+      <c r="C54" s="63">
         <v>683.5</v>
       </c>
-      <c r="D54" s="64">
+      <c r="D54" s="63">
         <v>940</v>
       </c>
-      <c r="E54" s="64">
+      <c r="E54" s="63">
         <v>1445.7</v>
       </c>
-      <c r="F54" s="19"/>
+      <c r="F54" s="63">
+        <v>1739.8</v>
+      </c>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
-      <c r="L54" s="53"/>
-      <c r="M54" s="53"/>
+      <c r="L54" s="52"/>
+      <c r="M54" s="52"/>
       <c r="O54" s="16"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
     </row>
     <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="61" t="s">
+      <c r="A55" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="64">
+      <c r="B55" s="63">
         <v>1966.1</v>
       </c>
-      <c r="C55" s="64">
+      <c r="C55" s="63">
         <v>3784.8</v>
       </c>
-      <c r="D55" s="64">
+      <c r="D55" s="63">
         <v>5804.5</v>
       </c>
-      <c r="E55" s="64">
+      <c r="E55" s="63">
         <v>8101.5</v>
       </c>
-      <c r="F55" s="19"/>
+      <c r="F55" s="63">
+        <v>10397.299999999999</v>
+      </c>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
-      <c r="L55" s="53"/>
-      <c r="M55" s="53"/>
+      <c r="L55" s="52"/>
+      <c r="M55" s="52"/>
       <c r="O55" s="16"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
     </row>
     <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="61" t="s">
+      <c r="A56" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="64" t="s">
+      <c r="B56" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C56" s="64">
+      <c r="C56" s="63">
         <v>6.4</v>
       </c>
-      <c r="D56" s="64">
+      <c r="D56" s="63">
         <v>11.1</v>
       </c>
-      <c r="E56" s="64">
+      <c r="E56" s="63">
         <v>14</v>
       </c>
-      <c r="F56" s="19"/>
+      <c r="F56" s="63">
+        <v>15.5</v>
+      </c>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
-      <c r="L56" s="53"/>
-      <c r="M56" s="53"/>
+      <c r="L56" s="52"/>
+      <c r="M56" s="52"/>
       <c r="O56" s="16"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="61" t="s">
+      <c r="A57" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="64">
+      <c r="B57" s="63">
         <v>172.6</v>
       </c>
-      <c r="C57" s="64">
+      <c r="C57" s="63">
         <v>339.4</v>
       </c>
-      <c r="D57" s="64">
+      <c r="D57" s="63">
         <v>523.1</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="63">
         <v>713.6</v>
       </c>
-      <c r="F57" s="19"/>
+      <c r="F57" s="63">
+        <v>901.9</v>
+      </c>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
-      <c r="L57" s="53"/>
-      <c r="M57" s="53"/>
+      <c r="L57" s="52"/>
+      <c r="M57" s="52"/>
       <c r="O57" s="16"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="58" t="s">
+      <c r="A58" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="B58" s="64"/>
-[...3 lines deleted...]
-      <c r="F58" s="52"/>
+      <c r="B58" s="63"/>
+      <c r="C58" s="63"/>
+      <c r="D58" s="63"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="63"/>
       <c r="G58" s="19"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="19"/>
       <c r="M58" s="20"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="61" t="s">
+      <c r="A59" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B59" s="64">
+      <c r="B59" s="63">
         <v>13046.5</v>
       </c>
-      <c r="C59" s="64">
+      <c r="C59" s="63">
         <v>25345.7</v>
       </c>
-      <c r="D59" s="64">
+      <c r="D59" s="63">
         <v>37738.300000000003</v>
       </c>
-      <c r="E59" s="64">
+      <c r="E59" s="63">
         <v>50820</v>
       </c>
-      <c r="F59" s="19"/>
+      <c r="F59" s="63">
+        <v>63632</v>
+      </c>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
-      <c r="L59" s="53"/>
-      <c r="M59" s="53"/>
+      <c r="L59" s="52"/>
+      <c r="M59" s="52"/>
       <c r="O59" s="16"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
     </row>
     <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="61" t="s">
+      <c r="A60" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="64">
+      <c r="B60" s="63">
         <v>6591.1</v>
       </c>
-      <c r="C60" s="64">
+      <c r="C60" s="63">
         <v>13330.2</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>19647.099999999999</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>26225.3</v>
       </c>
-      <c r="F60" s="19"/>
+      <c r="F60" s="63">
+        <v>32875</v>
+      </c>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
-      <c r="L60" s="53"/>
-      <c r="M60" s="53"/>
+      <c r="L60" s="52"/>
+      <c r="M60" s="52"/>
       <c r="O60" s="16"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
     </row>
     <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="61" t="s">
+      <c r="A61" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="64" t="s">
+      <c r="B61" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C61" s="64">
+      <c r="C61" s="63">
         <v>6.7</v>
       </c>
-      <c r="D61" s="64">
+      <c r="D61" s="63">
         <v>13.3</v>
       </c>
-      <c r="E61" s="64">
+      <c r="E61" s="63">
         <v>20</v>
       </c>
-      <c r="F61" s="19"/>
+      <c r="F61" s="63">
+        <v>20</v>
+      </c>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
-      <c r="L61" s="53"/>
-      <c r="M61" s="53"/>
+      <c r="L61" s="52"/>
+      <c r="M61" s="52"/>
       <c r="O61" s="16"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
     </row>
     <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="61" t="s">
+      <c r="A62" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="64">
+      <c r="B62" s="63">
         <v>182.7</v>
       </c>
-      <c r="C62" s="64">
+      <c r="C62" s="63">
         <v>355.6</v>
       </c>
-      <c r="D62" s="64">
+      <c r="D62" s="63">
         <v>515.79999999999995</v>
       </c>
-      <c r="E62" s="64">
+      <c r="E62" s="63">
         <v>690.9</v>
       </c>
-      <c r="F62" s="19"/>
+      <c r="F62" s="63">
+        <v>822.7</v>
+      </c>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
-      <c r="L62" s="53"/>
-      <c r="M62" s="53"/>
+      <c r="L62" s="52"/>
+      <c r="M62" s="52"/>
       <c r="O62" s="16"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
     </row>
     <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="61" t="s">
+      <c r="A63" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="64">
+      <c r="B63" s="63">
         <v>102.8</v>
       </c>
-      <c r="C63" s="64">
+      <c r="C63" s="63">
         <v>153.19999999999999</v>
       </c>
-      <c r="D63" s="64">
+      <c r="D63" s="63">
         <v>254.3</v>
       </c>
-      <c r="E63" s="64">
+      <c r="E63" s="63">
         <v>404.2</v>
       </c>
-      <c r="F63" s="19"/>
+      <c r="F63" s="63">
+        <v>458.9</v>
+      </c>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
-      <c r="L63" s="53"/>
-      <c r="M63" s="53"/>
+      <c r="L63" s="52"/>
+      <c r="M63" s="52"/>
       <c r="O63" s="16"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
     </row>
     <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="61" t="s">
+      <c r="A64" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="64">
+      <c r="B64" s="63">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C64" s="64">
+      <c r="C64" s="63">
         <v>2495.9</v>
       </c>
-      <c r="D64" s="64">
+      <c r="D64" s="63">
         <v>3783.3</v>
       </c>
-      <c r="E64" s="64">
+      <c r="E64" s="63">
         <v>5628.4</v>
       </c>
-      <c r="F64" s="19"/>
+      <c r="F64" s="63">
+        <v>7413.9</v>
+      </c>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
-      <c r="L64" s="53"/>
-      <c r="M64" s="53"/>
+      <c r="L64" s="52"/>
+      <c r="M64" s="52"/>
       <c r="O64" s="16"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
     </row>
     <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="61" t="s">
+      <c r="A65" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="64" t="s">
+      <c r="B65" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C65" s="64">
+      <c r="C65" s="63">
         <v>16</v>
       </c>
-      <c r="D65" s="64">
+      <c r="D65" s="63">
         <v>16</v>
       </c>
-      <c r="E65" s="64">
+      <c r="E65" s="63">
         <v>16</v>
       </c>
-      <c r="F65" s="19"/>
+      <c r="F65" s="63">
+        <v>46.8</v>
+      </c>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
-      <c r="L65" s="53"/>
-      <c r="M65" s="53"/>
+      <c r="L65" s="52"/>
+      <c r="M65" s="52"/>
       <c r="O65" s="16"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
     </row>
     <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="61" t="s">
+      <c r="A66" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B66" s="64">
+      <c r="B66" s="63">
         <v>3163</v>
       </c>
-      <c r="C66" s="64">
+      <c r="C66" s="63">
         <v>5709</v>
       </c>
-      <c r="D66" s="64">
+      <c r="D66" s="63">
         <v>8427</v>
       </c>
-      <c r="E66" s="64">
+      <c r="E66" s="63">
         <v>11050.3</v>
       </c>
-      <c r="F66" s="19"/>
+      <c r="F66" s="63">
+        <v>13412.3</v>
+      </c>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
-      <c r="L66" s="53"/>
-      <c r="M66" s="53"/>
+      <c r="L66" s="52"/>
+      <c r="M66" s="52"/>
       <c r="O66" s="16"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
     </row>
     <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="61" t="s">
+      <c r="A67" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B67" s="64">
+      <c r="B67" s="63">
         <v>1699.3</v>
       </c>
-      <c r="C67" s="64">
+      <c r="C67" s="63">
         <v>3226.1</v>
       </c>
-      <c r="D67" s="64">
+      <c r="D67" s="63">
         <v>4988.5</v>
       </c>
-      <c r="E67" s="64">
+      <c r="E67" s="63">
         <v>6651.9</v>
       </c>
-      <c r="F67" s="19"/>
+      <c r="F67" s="63">
+        <v>8409.4</v>
+      </c>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
-      <c r="L67" s="53"/>
-      <c r="M67" s="53"/>
+      <c r="L67" s="52"/>
+      <c r="M67" s="52"/>
       <c r="O67" s="16"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="9"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="61" t="s">
+      <c r="A68" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="64">
+      <c r="B68" s="63">
         <v>20</v>
       </c>
-      <c r="C68" s="64">
+      <c r="C68" s="63">
         <v>53</v>
       </c>
-      <c r="D68" s="64">
+      <c r="D68" s="63">
         <v>93</v>
       </c>
-      <c r="E68" s="64">
+      <c r="E68" s="63">
         <v>133</v>
       </c>
-      <c r="F68" s="19"/>
+      <c r="F68" s="63">
+        <v>173</v>
+      </c>
       <c r="G68" s="19"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
-      <c r="L68" s="53"/>
-      <c r="M68" s="53"/>
+      <c r="L68" s="52"/>
+      <c r="M68" s="52"/>
       <c r="O68" s="16"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
     </row>
     <row r="69" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A69" s="58" t="s">
+      <c r="A69" s="57" t="s">
         <v>83</v>
       </c>
-      <c r="B69" s="64"/>
-[...3 lines deleted...]
-      <c r="F69" s="18"/>
+      <c r="B69" s="63"/>
+      <c r="C69" s="63"/>
+      <c r="D69" s="63"/>
+      <c r="E69" s="63"/>
+      <c r="F69" s="63"/>
       <c r="G69" s="19"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="19"/>
       <c r="M69" s="20"/>
     </row>
     <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="61" t="s">
+      <c r="A70" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="64">
+      <c r="B70" s="63">
         <v>367.9</v>
       </c>
-      <c r="C70" s="64">
+      <c r="C70" s="63">
         <v>737.3</v>
       </c>
-      <c r="D70" s="64">
+      <c r="D70" s="63">
         <v>1029.7</v>
       </c>
-      <c r="E70" s="64">
+      <c r="E70" s="63">
         <v>1247.3</v>
       </c>
-      <c r="F70" s="19"/>
+      <c r="F70" s="63">
+        <v>1584.2</v>
+      </c>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
-      <c r="I70" s="53"/>
-[...3 lines deleted...]
-      <c r="M70" s="53"/>
+      <c r="I70" s="52"/>
+      <c r="J70" s="52"/>
+      <c r="K70" s="52"/>
+      <c r="L70" s="52"/>
+      <c r="M70" s="52"/>
       <c r="O70" s="16"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
     </row>
     <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="61" t="s">
+      <c r="A71" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="64">
+      <c r="B71" s="63">
         <v>367.9</v>
       </c>
-      <c r="C71" s="64">
+      <c r="C71" s="63">
         <v>737.3</v>
       </c>
-      <c r="D71" s="64">
+      <c r="D71" s="63">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="64">
+      <c r="E71" s="63">
         <v>1247.3</v>
       </c>
-      <c r="F71" s="19"/>
+      <c r="F71" s="63">
+        <v>1584.2</v>
+      </c>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
-      <c r="I71" s="53"/>
-[...3 lines deleted...]
-      <c r="M71" s="53"/>
+      <c r="I71" s="52"/>
+      <c r="J71" s="52"/>
+      <c r="K71" s="52"/>
+      <c r="L71" s="52"/>
+      <c r="M71" s="52"/>
       <c r="O71" s="16"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
     </row>
     <row r="72" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A72" s="58" t="s">
+      <c r="A72" s="57" t="s">
         <v>84</v>
       </c>
-      <c r="B72" s="64"/>
-[...3 lines deleted...]
-      <c r="F72" s="18"/>
+      <c r="B72" s="63"/>
+      <c r="C72" s="63"/>
+      <c r="D72" s="63"/>
+      <c r="E72" s="63"/>
+      <c r="F72" s="63"/>
       <c r="G72" s="19"/>
       <c r="H72" s="18"/>
       <c r="I72" s="18"/>
       <c r="J72" s="18"/>
       <c r="K72" s="18"/>
       <c r="L72" s="19"/>
-      <c r="M72" s="53"/>
+      <c r="M72" s="52"/>
     </row>
     <row r="73" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="61" t="s">
+      <c r="A73" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="64">
+      <c r="B73" s="63">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C73" s="64">
+      <c r="C73" s="63">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D73" s="64">
+      <c r="D73" s="63">
         <v>13.7</v>
       </c>
-      <c r="E73" s="64">
+      <c r="E73" s="63">
         <v>18.3</v>
       </c>
-      <c r="F73" s="19"/>
+      <c r="F73" s="63">
+        <v>21.7</v>
+      </c>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
-      <c r="I73" s="53"/>
-[...3 lines deleted...]
-      <c r="M73" s="53"/>
+      <c r="I73" s="52"/>
+      <c r="J73" s="52"/>
+      <c r="K73" s="52"/>
+      <c r="L73" s="52"/>
+      <c r="M73" s="52"/>
       <c r="O73" s="16"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="61" t="s">
+      <c r="A74" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B74" s="64">
+      <c r="B74" s="63">
         <v>1.6</v>
       </c>
-      <c r="C74" s="64">
+      <c r="C74" s="63">
         <v>3.3</v>
       </c>
-      <c r="D74" s="64">
+      <c r="D74" s="63">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E74" s="64">
+      <c r="E74" s="63">
         <v>6.6</v>
       </c>
-      <c r="F74" s="19"/>
+      <c r="F74" s="63">
+        <v>7.7</v>
+      </c>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
-      <c r="I74" s="53"/>
-[...3 lines deleted...]
-      <c r="M74" s="53"/>
+      <c r="I74" s="52"/>
+      <c r="J74" s="52"/>
+      <c r="K74" s="52"/>
+      <c r="L74" s="52"/>
+      <c r="M74" s="52"/>
       <c r="O74" s="16"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="61" t="s">
+      <c r="A75" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B75" s="64">
+      <c r="B75" s="63">
         <v>3.3</v>
       </c>
-      <c r="C75" s="64">
+      <c r="C75" s="63">
         <v>5.3</v>
       </c>
-      <c r="D75" s="64">
+      <c r="D75" s="63">
         <v>7.6</v>
       </c>
-      <c r="E75" s="64">
+      <c r="E75" s="63">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F75" s="19"/>
+      <c r="F75" s="63">
+        <v>11.2</v>
+      </c>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
-      <c r="I75" s="53"/>
-[...3 lines deleted...]
-      <c r="M75" s="53"/>
+      <c r="I75" s="52"/>
+      <c r="J75" s="52"/>
+      <c r="K75" s="52"/>
+      <c r="L75" s="52"/>
+      <c r="M75" s="52"/>
       <c r="O75" s="16"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
     </row>
     <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="61" t="s">
+      <c r="A76" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="64">
+      <c r="B76" s="63">
         <v>0.2</v>
       </c>
-      <c r="C76" s="64">
+      <c r="C76" s="63">
         <v>0.7</v>
       </c>
-      <c r="D76" s="64">
+      <c r="D76" s="63">
         <v>1.2</v>
       </c>
-      <c r="E76" s="64">
+      <c r="E76" s="63">
         <v>2</v>
       </c>
-      <c r="F76" s="19"/>
+      <c r="F76" s="63">
+        <v>2.8</v>
+      </c>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
-      <c r="I76" s="53"/>
-[...3 lines deleted...]
-      <c r="M76" s="53"/>
+      <c r="I76" s="52"/>
+      <c r="J76" s="52"/>
+      <c r="K76" s="52"/>
+      <c r="L76" s="52"/>
+      <c r="M76" s="52"/>
       <c r="O76" s="16"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
     </row>
     <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="58" t="s">
+      <c r="A77" s="57" t="s">
         <v>85</v>
       </c>
-      <c r="B77" s="64"/>
-[...3 lines deleted...]
-      <c r="F77" s="52"/>
+      <c r="B77" s="63"/>
+      <c r="C77" s="63"/>
+      <c r="D77" s="63"/>
+      <c r="E77" s="63"/>
+      <c r="F77" s="63"/>
       <c r="G77" s="19"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="19"/>
       <c r="M77" s="20"/>
     </row>
     <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="61" t="s">
+      <c r="A78" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B78" s="64">
+      <c r="B78" s="63">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C78" s="64">
+      <c r="C78" s="63">
         <v>36.5</v>
       </c>
-      <c r="D78" s="64">
+      <c r="D78" s="63">
         <v>51.5</v>
       </c>
-      <c r="E78" s="64">
+      <c r="E78" s="63">
         <v>74.3</v>
       </c>
-      <c r="F78" s="19"/>
+      <c r="F78" s="63">
+        <v>83.4</v>
+      </c>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
-      <c r="I78" s="53"/>
-[...3 lines deleted...]
-      <c r="M78" s="53"/>
+      <c r="I78" s="52"/>
+      <c r="J78" s="52"/>
+      <c r="K78" s="52"/>
+      <c r="L78" s="52"/>
+      <c r="M78" s="52"/>
       <c r="O78" s="16"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
     <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="61" t="s">
+      <c r="A79" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="64">
+      <c r="B79" s="63">
         <v>0.1</v>
       </c>
-      <c r="C79" s="64">
+      <c r="C79" s="63">
         <v>3.5</v>
       </c>
-      <c r="D79" s="64">
+      <c r="D79" s="63">
         <v>6.8</v>
       </c>
-      <c r="E79" s="64">
+      <c r="E79" s="63">
         <v>10.1</v>
       </c>
-      <c r="F79" s="19"/>
+      <c r="F79" s="63">
+        <v>13.1</v>
+      </c>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
-      <c r="I79" s="53"/>
-[...3 lines deleted...]
-      <c r="M79" s="53"/>
+      <c r="I79" s="52"/>
+      <c r="J79" s="52"/>
+      <c r="K79" s="52"/>
+      <c r="L79" s="52"/>
+      <c r="M79" s="52"/>
       <c r="O79" s="16"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
     </row>
     <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="61" t="s">
+      <c r="A80" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B80" s="64">
+      <c r="B80" s="63">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C80" s="64">
+      <c r="C80" s="63">
         <v>33.1</v>
       </c>
-      <c r="D80" s="64">
+      <c r="D80" s="63">
         <v>44.7</v>
       </c>
-      <c r="E80" s="64">
+      <c r="E80" s="63">
         <v>64.2</v>
       </c>
-      <c r="F80" s="19"/>
+      <c r="F80" s="63">
+        <v>70.3</v>
+      </c>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
-      <c r="I80" s="53"/>
-[...3 lines deleted...]
-      <c r="M80" s="53"/>
+      <c r="I80" s="52"/>
+      <c r="J80" s="52"/>
+      <c r="K80" s="52"/>
+      <c r="L80" s="52"/>
+      <c r="M80" s="52"/>
       <c r="O80" s="16"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
     </row>
     <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="58" t="s">
+      <c r="A81" s="57" t="s">
         <v>86</v>
       </c>
-      <c r="B81" s="64"/>
-[...3 lines deleted...]
-      <c r="F81" s="18"/>
+      <c r="B81" s="63"/>
+      <c r="C81" s="63"/>
+      <c r="D81" s="63"/>
+      <c r="E81" s="63"/>
+      <c r="F81" s="63"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="19"/>
-      <c r="M81" s="53"/>
+      <c r="M81" s="52"/>
     </row>
     <row r="82" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="61" t="s">
+      <c r="A82" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="64">
+      <c r="B82" s="63">
         <v>581</v>
       </c>
-      <c r="C82" s="64">
+      <c r="C82" s="63">
         <v>1153</v>
       </c>
-      <c r="D82" s="64">
+      <c r="D82" s="63">
         <v>1685</v>
       </c>
-      <c r="E82" s="64">
+      <c r="E82" s="63">
         <v>2274</v>
       </c>
-      <c r="F82" s="19"/>
+      <c r="F82" s="63">
+        <v>2833</v>
+      </c>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
-      <c r="I82" s="53"/>
-[...3 lines deleted...]
-      <c r="M82" s="53"/>
+      <c r="I82" s="52"/>
+      <c r="J82" s="52"/>
+      <c r="K82" s="52"/>
+      <c r="L82" s="52"/>
+      <c r="M82" s="52"/>
       <c r="O82" s="16"/>
       <c r="P82" s="9"/>
       <c r="Q82" s="9"/>
     </row>
     <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="61" t="s">
+      <c r="A83" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="64">
+      <c r="B83" s="63">
         <v>581</v>
       </c>
-      <c r="C83" s="64">
+      <c r="C83" s="63">
         <v>1153</v>
       </c>
-      <c r="D83" s="64">
+      <c r="D83" s="63">
         <v>1685</v>
       </c>
-      <c r="E83" s="64">
+      <c r="E83" s="63">
         <v>2274</v>
       </c>
-      <c r="F83" s="19"/>
+      <c r="F83" s="63">
+        <v>2833</v>
+      </c>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
-      <c r="I83" s="53"/>
-[...3 lines deleted...]
-      <c r="M83" s="53"/>
+      <c r="I83" s="52"/>
+      <c r="J83" s="52"/>
+      <c r="K83" s="52"/>
+      <c r="L83" s="52"/>
+      <c r="M83" s="52"/>
       <c r="O83" s="16"/>
       <c r="P83" s="9"/>
       <c r="Q83" s="9"/>
     </row>
     <row r="84" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="58" t="s">
+      <c r="A84" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B84" s="64"/>
-[...3 lines deleted...]
-      <c r="F84" s="18"/>
+      <c r="B84" s="63"/>
+      <c r="C84" s="63"/>
+      <c r="D84" s="63"/>
+      <c r="E84" s="63"/>
+      <c r="F84" s="63"/>
       <c r="G84" s="19"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="19"/>
-      <c r="M84" s="53"/>
+      <c r="M84" s="52"/>
     </row>
     <row r="85" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="61" t="s">
+      <c r="A85" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B85" s="64">
+      <c r="B85" s="63">
         <v>289.2</v>
       </c>
-      <c r="C85" s="64">
+      <c r="C85" s="63">
         <v>540.6</v>
       </c>
-      <c r="D85" s="64">
+      <c r="D85" s="63">
         <v>806.9</v>
       </c>
-      <c r="E85" s="64">
+      <c r="E85" s="63">
         <v>1131.3</v>
       </c>
-      <c r="F85" s="19"/>
+      <c r="F85" s="63">
+        <v>1472.5</v>
+      </c>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
-      <c r="I85" s="53"/>
-[...3 lines deleted...]
-      <c r="M85" s="53"/>
+      <c r="I85" s="52"/>
+      <c r="J85" s="52"/>
+      <c r="K85" s="52"/>
+      <c r="L85" s="52"/>
+      <c r="M85" s="52"/>
       <c r="O85" s="16"/>
       <c r="P85" s="9"/>
       <c r="Q85" s="9"/>
     </row>
     <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="61" t="s">
+      <c r="A86" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="64">
+      <c r="B86" s="63">
         <v>289.2</v>
       </c>
-      <c r="C86" s="64">
+      <c r="C86" s="63">
         <v>540.6</v>
       </c>
-      <c r="D86" s="64">
+      <c r="D86" s="63">
         <v>806.9</v>
       </c>
-      <c r="E86" s="64">
+      <c r="E86" s="63">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F86" s="19"/>
+      <c r="F86" s="63">
+        <v>1462.7</v>
+      </c>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
-      <c r="I86" s="53"/>
-[...3 lines deleted...]
-      <c r="M86" s="53"/>
+      <c r="I86" s="52"/>
+      <c r="J86" s="52"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="52"/>
+      <c r="M86" s="52"/>
       <c r="O86" s="16"/>
       <c r="P86" s="9"/>
       <c r="Q86" s="9"/>
     </row>
     <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="61" t="s">
+      <c r="A87" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B87" s="64" t="s">
+      <c r="B87" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C87" s="64" t="s">
+      <c r="C87" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="D87" s="64" t="s">
+      <c r="D87" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="E87" s="64">
+      <c r="E87" s="63">
         <v>3.7</v>
       </c>
-      <c r="F87" s="19"/>
+      <c r="F87" s="63">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
-      <c r="I87" s="53"/>
-[...3 lines deleted...]
-      <c r="M87" s="53"/>
+      <c r="I87" s="52"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="52"/>
+      <c r="M87" s="52"/>
       <c r="O87" s="16"/>
       <c r="P87" s="9"/>
       <c r="Q87" s="9"/>
     </row>
     <row r="88" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A88" s="58" t="s">
+      <c r="A88" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B88" s="64"/>
-[...3 lines deleted...]
-      <c r="F88" s="18"/>
+      <c r="B88" s="63"/>
+      <c r="C88" s="63"/>
+      <c r="D88" s="63"/>
+      <c r="E88" s="63"/>
+      <c r="F88" s="63"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="19"/>
       <c r="M88" s="20"/>
     </row>
     <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="61" t="s">
+      <c r="A89" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="64">
+      <c r="B89" s="63">
         <v>72461</v>
       </c>
-      <c r="C89" s="64">
+      <c r="C89" s="63">
         <v>209303</v>
       </c>
-      <c r="D89" s="64">
+      <c r="D89" s="63">
         <v>295544</v>
       </c>
-      <c r="E89" s="64">
+      <c r="E89" s="63">
         <v>442253</v>
       </c>
-      <c r="F89" s="18"/>
+      <c r="F89" s="63">
+        <v>499117</v>
+      </c>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="19"/>
       <c r="M89" s="20"/>
     </row>
     <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="61" t="s">
+      <c r="A90" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B90" s="64" t="s">
+      <c r="B90" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C90" s="64">
+      <c r="C90" s="63">
         <v>2000</v>
       </c>
-      <c r="D90" s="64">
+      <c r="D90" s="63">
         <v>4000</v>
       </c>
-      <c r="E90" s="64">
+      <c r="E90" s="63">
         <v>6000</v>
       </c>
-      <c r="F90" s="18"/>
+      <c r="F90" s="63">
+        <v>6000</v>
+      </c>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="19"/>
       <c r="M90" s="20"/>
     </row>
     <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="61" t="s">
+      <c r="A91" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="64">
+      <c r="B91" s="63">
         <v>30124</v>
       </c>
-      <c r="C91" s="64">
+      <c r="C91" s="63">
         <v>51009</v>
       </c>
-      <c r="D91" s="64">
+      <c r="D91" s="63">
         <v>68023</v>
       </c>
-      <c r="E91" s="64">
+      <c r="E91" s="63">
         <v>85112</v>
       </c>
-      <c r="F91" s="55"/>
-[...6 lines deleted...]
-      <c r="M91" s="56"/>
+      <c r="F91" s="63">
+        <v>101469</v>
+      </c>
+      <c r="G91" s="54"/>
+      <c r="H91" s="54"/>
+      <c r="I91" s="55"/>
+      <c r="J91" s="55"/>
+      <c r="K91" s="55"/>
+      <c r="L91" s="55"/>
+      <c r="M91" s="55"/>
       <c r="O91" s="16"/>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
     <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="61" t="s">
+      <c r="A92" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B92" s="64">
+      <c r="B92" s="63">
         <v>420</v>
       </c>
-      <c r="C92" s="64">
+      <c r="C92" s="63">
         <v>525</v>
       </c>
-      <c r="D92" s="64">
+      <c r="D92" s="63">
         <v>631</v>
       </c>
-      <c r="E92" s="64">
+      <c r="E92" s="63">
         <v>737</v>
       </c>
-      <c r="F92" s="55"/>
-[...6 lines deleted...]
-      <c r="M92" s="56"/>
+      <c r="F92" s="63">
+        <v>885</v>
+      </c>
+      <c r="G92" s="54"/>
+      <c r="H92" s="54"/>
+      <c r="I92" s="55"/>
+      <c r="J92" s="55"/>
+      <c r="K92" s="55"/>
+      <c r="L92" s="55"/>
+      <c r="M92" s="55"/>
       <c r="O92" s="16"/>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
     <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="61" t="s">
+      <c r="A93" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B93" s="64">
+      <c r="B93" s="63">
         <v>663</v>
       </c>
-      <c r="C93" s="64">
+      <c r="C93" s="63">
         <v>1247</v>
       </c>
-      <c r="D93" s="64">
+      <c r="D93" s="63">
         <v>1831</v>
       </c>
-      <c r="E93" s="64">
+      <c r="E93" s="63">
         <v>2414</v>
       </c>
-      <c r="F93" s="55"/>
-[...6 lines deleted...]
-      <c r="M93" s="56"/>
+      <c r="F93" s="63">
+        <v>3148</v>
+      </c>
+      <c r="G93" s="54"/>
+      <c r="H93" s="54"/>
+      <c r="I93" s="55"/>
+      <c r="J93" s="55"/>
+      <c r="K93" s="55"/>
+      <c r="L93" s="55"/>
+      <c r="M93" s="55"/>
       <c r="O93" s="16"/>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
     <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="61" t="s">
+      <c r="A94" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B94" s="64">
+      <c r="B94" s="63">
         <v>292</v>
       </c>
-      <c r="C94" s="64">
+      <c r="C94" s="63">
         <v>776</v>
       </c>
-      <c r="D94" s="64">
+      <c r="D94" s="63">
         <v>1261</v>
       </c>
-      <c r="E94" s="64">
+      <c r="E94" s="63">
         <v>1746</v>
       </c>
-      <c r="F94" s="55"/>
-[...6 lines deleted...]
-      <c r="M94" s="56"/>
+      <c r="F94" s="63">
+        <v>1746</v>
+      </c>
+      <c r="G94" s="54"/>
+      <c r="H94" s="54"/>
+      <c r="I94" s="55"/>
+      <c r="J94" s="55"/>
+      <c r="K94" s="55"/>
+      <c r="L94" s="55"/>
+      <c r="M94" s="55"/>
       <c r="O94" s="16"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
     <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="61" t="s">
+      <c r="A95" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B95" s="64">
+      <c r="B95" s="63">
         <v>8000</v>
       </c>
-      <c r="C95" s="64">
+      <c r="C95" s="63">
         <v>18333</v>
       </c>
-      <c r="D95" s="64">
+      <c r="D95" s="63">
         <v>25408</v>
       </c>
-      <c r="E95" s="64">
+      <c r="E95" s="63">
         <v>83183</v>
       </c>
-      <c r="F95" s="55"/>
-[...6 lines deleted...]
-      <c r="M95" s="56"/>
+      <c r="F95" s="63">
+        <v>88114</v>
+      </c>
+      <c r="G95" s="54"/>
+      <c r="H95" s="54"/>
+      <c r="I95" s="55"/>
+      <c r="J95" s="55"/>
+      <c r="K95" s="55"/>
+      <c r="L95" s="55"/>
+      <c r="M95" s="55"/>
       <c r="O95" s="16"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
     <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="61" t="s">
+      <c r="A96" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="64" t="s">
+      <c r="B96" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C96" s="64">
+      <c r="C96" s="63">
         <v>824</v>
       </c>
-      <c r="D96" s="64">
+      <c r="D96" s="63">
         <v>1648</v>
       </c>
-      <c r="E96" s="64">
+      <c r="E96" s="63">
         <v>2472</v>
       </c>
-      <c r="F96" s="55"/>
-[...6 lines deleted...]
-      <c r="M96" s="56"/>
+      <c r="F96" s="63">
+        <v>2472</v>
+      </c>
+      <c r="G96" s="54"/>
+      <c r="H96" s="54"/>
+      <c r="I96" s="55"/>
+      <c r="J96" s="55"/>
+      <c r="K96" s="55"/>
+      <c r="L96" s="55"/>
+      <c r="M96" s="55"/>
       <c r="O96" s="16"/>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
     <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="61" t="s">
+      <c r="A97" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B97" s="64">
+      <c r="B97" s="63">
         <v>31698</v>
       </c>
-      <c r="C97" s="64">
+      <c r="C97" s="63">
         <v>118637</v>
       </c>
-      <c r="D97" s="64">
+      <c r="D97" s="63">
         <v>162103</v>
       </c>
-      <c r="E97" s="64">
+      <c r="E97" s="63">
         <v>215261</v>
       </c>
-      <c r="F97" s="55"/>
-[...6 lines deleted...]
-      <c r="M97" s="56"/>
+      <c r="F97" s="63">
+        <v>249516</v>
+      </c>
+      <c r="G97" s="54"/>
+      <c r="H97" s="54"/>
+      <c r="I97" s="55"/>
+      <c r="J97" s="55"/>
+      <c r="K97" s="55"/>
+      <c r="L97" s="55"/>
+      <c r="M97" s="55"/>
       <c r="O97" s="16"/>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
     <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="61" t="s">
+      <c r="A98" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="64">
+      <c r="B98" s="63">
         <v>33</v>
       </c>
-      <c r="C98" s="64">
+      <c r="C98" s="63">
         <v>61</v>
       </c>
-      <c r="D98" s="64">
+      <c r="D98" s="63">
         <v>89</v>
       </c>
-      <c r="E98" s="64">
+      <c r="E98" s="63">
         <v>117</v>
       </c>
-      <c r="F98" s="55"/>
-[...6 lines deleted...]
-      <c r="M98" s="56"/>
+      <c r="F98" s="63">
+        <v>124</v>
+      </c>
+      <c r="G98" s="54"/>
+      <c r="H98" s="54"/>
+      <c r="I98" s="55"/>
+      <c r="J98" s="55"/>
+      <c r="K98" s="55"/>
+      <c r="L98" s="55"/>
+      <c r="M98" s="55"/>
       <c r="O98" s="16"/>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
     <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="61" t="s">
+      <c r="A99" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B99" s="64">
+      <c r="B99" s="63">
         <v>1000</v>
       </c>
-      <c r="C99" s="64">
+      <c r="C99" s="63">
         <v>15493</v>
       </c>
-      <c r="D99" s="64">
+      <c r="D99" s="63">
         <v>29987</v>
       </c>
-      <c r="E99" s="64">
+      <c r="E99" s="63">
         <v>44480</v>
       </c>
-      <c r="F99" s="55"/>
-[...6 lines deleted...]
-      <c r="M99" s="56"/>
+      <c r="F99" s="63">
+        <v>44747</v>
+      </c>
+      <c r="G99" s="54"/>
+      <c r="H99" s="54"/>
+      <c r="I99" s="55"/>
+      <c r="J99" s="55"/>
+      <c r="K99" s="55"/>
+      <c r="L99" s="55"/>
+      <c r="M99" s="55"/>
       <c r="O99" s="16"/>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
     <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="61" t="s">
+      <c r="A100" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B100" s="64">
+      <c r="B100" s="63">
         <v>230</v>
       </c>
-      <c r="C100" s="64">
+      <c r="C100" s="63">
         <v>397</v>
       </c>
-      <c r="D100" s="64">
+      <c r="D100" s="63">
         <v>564</v>
       </c>
-      <c r="E100" s="64">
+      <c r="E100" s="63">
         <v>730</v>
       </c>
-      <c r="F100" s="55"/>
-[...6 lines deleted...]
-      <c r="M100" s="56"/>
+      <c r="F100" s="63">
+        <v>897</v>
+      </c>
+      <c r="G100" s="54"/>
+      <c r="H100" s="54"/>
+      <c r="I100" s="55"/>
+      <c r="J100" s="55"/>
+      <c r="K100" s="55"/>
+      <c r="L100" s="55"/>
+      <c r="M100" s="55"/>
       <c r="O100" s="16"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
     <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="58" t="s">
+      <c r="A101" s="57" t="s">
         <v>87</v>
       </c>
-      <c r="B101" s="64"/>
-[...3 lines deleted...]
-      <c r="F101" s="18"/>
+      <c r="B101" s="63"/>
+      <c r="C101" s="63"/>
+      <c r="D101" s="63"/>
+      <c r="E101" s="63"/>
+      <c r="F101" s="63"/>
       <c r="G101" s="18"/>
       <c r="H101" s="18"/>
       <c r="I101" s="18"/>
       <c r="J101" s="18"/>
       <c r="K101" s="18"/>
       <c r="L101" s="19"/>
-      <c r="M101" s="56"/>
+      <c r="M101" s="55"/>
     </row>
     <row r="102" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="61" t="s">
+      <c r="A102" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B102" s="64">
+      <c r="B102" s="63">
         <v>21.1</v>
       </c>
-      <c r="C102" s="64">
+      <c r="C102" s="63">
         <v>41.6</v>
       </c>
-      <c r="D102" s="64">
+      <c r="D102" s="63">
         <v>59.7</v>
       </c>
-      <c r="E102" s="64">
+      <c r="E102" s="63">
         <v>77.8</v>
       </c>
-      <c r="F102" s="19"/>
+      <c r="F102" s="63">
+        <v>99.3</v>
+      </c>
       <c r="G102" s="19"/>
       <c r="H102" s="21"/>
-      <c r="I102" s="53"/>
-[...3 lines deleted...]
-      <c r="M102" s="53"/>
+      <c r="I102" s="52"/>
+      <c r="J102" s="52"/>
+      <c r="K102" s="52"/>
+      <c r="L102" s="52"/>
+      <c r="M102" s="52"/>
       <c r="O102" s="16"/>
       <c r="P102" s="9"/>
       <c r="Q102" s="9"/>
     </row>
     <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="61" t="s">
+      <c r="A103" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B103" s="64">
+      <c r="B103" s="63">
         <v>21.1</v>
       </c>
-      <c r="C103" s="64">
+      <c r="C103" s="63">
         <v>41.6</v>
       </c>
-      <c r="D103" s="64">
+      <c r="D103" s="63">
         <v>59.7</v>
       </c>
-      <c r="E103" s="64">
+      <c r="E103" s="63">
         <v>77.8</v>
       </c>
-      <c r="F103" s="22"/>
+      <c r="F103" s="63">
+        <v>99.3</v>
+      </c>
       <c r="G103" s="22"/>
       <c r="H103" s="22"/>
-      <c r="I103" s="57"/>
-[...3 lines deleted...]
-      <c r="M103" s="57"/>
+      <c r="I103" s="56"/>
+      <c r="J103" s="56"/>
+      <c r="K103" s="56"/>
+      <c r="L103" s="56"/>
+      <c r="M103" s="56"/>
       <c r="O103" s="16"/>
       <c r="P103" s="9"/>
       <c r="Q103" s="9"/>
     </row>
     <row r="104" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A104" s="63" t="s">
+      <c r="A104" s="62" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="105" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A105" s="63" t="s">
+      <c r="A105" s="62" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A106" s="63" t="s">
+      <c r="A106" s="62" t="s">
         <v>69</v>
       </c>
+    </row>
+    <row r="115" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F115" s="10"/>
+    </row>
+    <row r="116" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F116" s="9"/>
+    </row>
+    <row r="117" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F117" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>