--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="16425" yWindow="-15" windowWidth="4110" windowHeight="12825"/>
+    <workbookView xWindow="22908" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$3:$Q$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="88">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
@@ -1024,3638 +1024,3810 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="42.33203125" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="44" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="24"/>
+    <col min="257" max="257" width="42.33203125" style="24" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="24" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="24"/>
+    <col min="513" max="513" width="42.33203125" style="24" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="24" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="24"/>
+    <col min="769" max="769" width="42.33203125" style="24" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="24" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="24"/>
+    <col min="1025" max="1025" width="42.33203125" style="24" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="24" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="24"/>
+    <col min="1281" max="1281" width="42.33203125" style="24" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="24" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="24"/>
+    <col min="1537" max="1537" width="42.33203125" style="24" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="24" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="24"/>
+    <col min="1793" max="1793" width="42.33203125" style="24" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="24" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="24"/>
+    <col min="2049" max="2049" width="42.33203125" style="24" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="24" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="24"/>
+    <col min="2305" max="2305" width="42.33203125" style="24" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="24" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="24"/>
+    <col min="2561" max="2561" width="42.33203125" style="24" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="24" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="24"/>
+    <col min="2817" max="2817" width="42.33203125" style="24" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="24" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="24"/>
+    <col min="3073" max="3073" width="42.33203125" style="24" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="24" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="24"/>
+    <col min="3329" max="3329" width="42.33203125" style="24" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="24" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="24"/>
+    <col min="3585" max="3585" width="42.33203125" style="24" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="24" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="24"/>
+    <col min="3841" max="3841" width="42.33203125" style="24" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="24" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="24"/>
+    <col min="4097" max="4097" width="42.33203125" style="24" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="24" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="24"/>
+    <col min="4353" max="4353" width="42.33203125" style="24" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="24" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="24"/>
+    <col min="4609" max="4609" width="42.33203125" style="24" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="24" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="24"/>
+    <col min="4865" max="4865" width="42.33203125" style="24" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="24" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="24"/>
+    <col min="5121" max="5121" width="42.33203125" style="24" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="24" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="24"/>
+    <col min="5377" max="5377" width="42.33203125" style="24" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="24" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="24"/>
+    <col min="5633" max="5633" width="42.33203125" style="24" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="24" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="24"/>
+    <col min="5889" max="5889" width="42.33203125" style="24" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="24" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="24"/>
+    <col min="6145" max="6145" width="42.33203125" style="24" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="24" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="24"/>
+    <col min="6401" max="6401" width="42.33203125" style="24" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="24" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="24"/>
+    <col min="6657" max="6657" width="42.33203125" style="24" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="24" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="24"/>
+    <col min="6913" max="6913" width="42.33203125" style="24" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="24" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="24"/>
+    <col min="7169" max="7169" width="42.33203125" style="24" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="24" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="24"/>
+    <col min="7425" max="7425" width="42.33203125" style="24" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="24" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="24"/>
+    <col min="7681" max="7681" width="42.33203125" style="24" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="24" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="24"/>
+    <col min="7937" max="7937" width="42.33203125" style="24" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="24" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="24"/>
+    <col min="8193" max="8193" width="42.33203125" style="24" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="24" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="24"/>
+    <col min="8449" max="8449" width="42.33203125" style="24" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="24" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="24"/>
+    <col min="8705" max="8705" width="42.33203125" style="24" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="24" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="24"/>
+    <col min="8961" max="8961" width="42.33203125" style="24" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="24" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="24"/>
+    <col min="9217" max="9217" width="42.33203125" style="24" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="24" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="24"/>
+    <col min="9473" max="9473" width="42.33203125" style="24" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="24" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="24"/>
+    <col min="9729" max="9729" width="42.33203125" style="24" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="24" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="24"/>
+    <col min="9985" max="9985" width="42.33203125" style="24" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="24" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="24"/>
+    <col min="10241" max="10241" width="42.33203125" style="24" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="24" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="24"/>
+    <col min="10497" max="10497" width="42.33203125" style="24" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="24" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="24"/>
+    <col min="10753" max="10753" width="42.33203125" style="24" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="24" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="24"/>
+    <col min="11009" max="11009" width="42.33203125" style="24" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="24" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="24"/>
+    <col min="11265" max="11265" width="42.33203125" style="24" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="24" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="24"/>
+    <col min="11521" max="11521" width="42.33203125" style="24" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="24" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="24"/>
+    <col min="11777" max="11777" width="42.33203125" style="24" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="24" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="24"/>
+    <col min="12033" max="12033" width="42.33203125" style="24" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="24" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="24"/>
+    <col min="12289" max="12289" width="42.33203125" style="24" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="24" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="24"/>
+    <col min="12545" max="12545" width="42.33203125" style="24" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="24" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="24"/>
+    <col min="12801" max="12801" width="42.33203125" style="24" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="24" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="24"/>
+    <col min="13057" max="13057" width="42.33203125" style="24" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="24" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="24"/>
+    <col min="13313" max="13313" width="42.33203125" style="24" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="24" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="24"/>
+    <col min="13569" max="13569" width="42.33203125" style="24" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="24" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="24"/>
+    <col min="13825" max="13825" width="42.33203125" style="24" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="24" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="24"/>
+    <col min="14081" max="14081" width="42.33203125" style="24" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="24" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="24"/>
+    <col min="14337" max="14337" width="42.33203125" style="24" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="24" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="24"/>
+    <col min="14593" max="14593" width="42.33203125" style="24" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="24" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="24"/>
+    <col min="14849" max="14849" width="42.33203125" style="24" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="24" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="24"/>
+    <col min="15105" max="15105" width="42.33203125" style="24" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="24" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="24"/>
+    <col min="15361" max="15361" width="42.33203125" style="24" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="24" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="24"/>
+    <col min="15617" max="15617" width="42.33203125" style="24" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="24" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="24"/>
+    <col min="15873" max="15873" width="42.33203125" style="24" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="24" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="24"/>
+    <col min="16129" max="16129" width="42.33203125" style="24" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="24" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
-    <row r="2" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="26">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="27" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="27" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="31"/>
       <c r="M11" s="32"/>
     </row>
-    <row r="12" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="32"/>
     </row>
-    <row r="13" spans="1:13" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="32"/>
     </row>
-    <row r="14" spans="1:13" s="27" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="32"/>
     </row>
-    <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="32"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="37">
-        <v>46190</v>
+        <v>46157</v>
       </c>
       <c r="M16" s="38"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="37">
-        <v>46219</v>
+        <v>46188</v>
       </c>
       <c r="M17" s="39"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="38"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="39"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="38"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>79</v>
       </c>
       <c r="M21" s="39"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="42"/>
       <c r="B22" s="43"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B23" s="45"/>
       <c r="M23" s="39"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="38"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="39"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="47" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="4.44140625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="47" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="47"/>
+    <col min="257" max="257" width="4.44140625" style="47" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="47" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="47"/>
+    <col min="513" max="513" width="4.44140625" style="47" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="47" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="47"/>
+    <col min="769" max="769" width="4.44140625" style="47" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="47" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="47"/>
+    <col min="1025" max="1025" width="4.44140625" style="47" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="47" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="47"/>
+    <col min="1281" max="1281" width="4.44140625" style="47" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="47" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="47"/>
+    <col min="1537" max="1537" width="4.44140625" style="47" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="47" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="47"/>
+    <col min="1793" max="1793" width="4.44140625" style="47" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="47" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="47"/>
+    <col min="2049" max="2049" width="4.44140625" style="47" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="47" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="47"/>
+    <col min="2305" max="2305" width="4.44140625" style="47" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="47" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="47"/>
+    <col min="2561" max="2561" width="4.44140625" style="47" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="47" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="47"/>
+    <col min="2817" max="2817" width="4.44140625" style="47" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="47" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="47"/>
+    <col min="3073" max="3073" width="4.44140625" style="47" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="47" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="47"/>
+    <col min="3329" max="3329" width="4.44140625" style="47" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="47" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="47"/>
+    <col min="3585" max="3585" width="4.44140625" style="47" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="47" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="47"/>
+    <col min="3841" max="3841" width="4.44140625" style="47" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="47" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="47"/>
+    <col min="4097" max="4097" width="4.44140625" style="47" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="47" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="47"/>
+    <col min="4353" max="4353" width="4.44140625" style="47" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="47" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="47"/>
+    <col min="4609" max="4609" width="4.44140625" style="47" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="47" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="47"/>
+    <col min="4865" max="4865" width="4.44140625" style="47" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="47" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="47"/>
+    <col min="5121" max="5121" width="4.44140625" style="47" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="47" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="47"/>
+    <col min="5377" max="5377" width="4.44140625" style="47" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="47" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="47"/>
+    <col min="5633" max="5633" width="4.44140625" style="47" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="47" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="47"/>
+    <col min="5889" max="5889" width="4.44140625" style="47" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="47" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="47"/>
+    <col min="6145" max="6145" width="4.44140625" style="47" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="47" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="47"/>
+    <col min="6401" max="6401" width="4.44140625" style="47" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="47" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="47"/>
+    <col min="6657" max="6657" width="4.44140625" style="47" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="47" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="47"/>
+    <col min="6913" max="6913" width="4.44140625" style="47" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="47" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="47"/>
+    <col min="7169" max="7169" width="4.44140625" style="47" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="47" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="47"/>
+    <col min="7425" max="7425" width="4.44140625" style="47" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="47" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="47"/>
+    <col min="7681" max="7681" width="4.44140625" style="47" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="47" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="47"/>
+    <col min="7937" max="7937" width="4.44140625" style="47" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="47" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="47"/>
+    <col min="8193" max="8193" width="4.44140625" style="47" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="47" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="47"/>
+    <col min="8449" max="8449" width="4.44140625" style="47" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="47" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="47"/>
+    <col min="8705" max="8705" width="4.44140625" style="47" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="47" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="47"/>
+    <col min="8961" max="8961" width="4.44140625" style="47" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="47" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="47"/>
+    <col min="9217" max="9217" width="4.44140625" style="47" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="47" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="47"/>
+    <col min="9473" max="9473" width="4.44140625" style="47" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="47" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="47"/>
+    <col min="9729" max="9729" width="4.44140625" style="47" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="47" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="47"/>
+    <col min="9985" max="9985" width="4.44140625" style="47" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="47" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="47"/>
+    <col min="10241" max="10241" width="4.44140625" style="47" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="47" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="47"/>
+    <col min="10497" max="10497" width="4.44140625" style="47" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="47" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="47"/>
+    <col min="10753" max="10753" width="4.44140625" style="47" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="47" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="47"/>
+    <col min="11009" max="11009" width="4.44140625" style="47" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="47" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="47"/>
+    <col min="11265" max="11265" width="4.44140625" style="47" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="47" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="47"/>
+    <col min="11521" max="11521" width="4.44140625" style="47" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="47" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="47"/>
+    <col min="11777" max="11777" width="4.44140625" style="47" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="47" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="47"/>
+    <col min="12033" max="12033" width="4.44140625" style="47" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="47" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="47"/>
+    <col min="12289" max="12289" width="4.44140625" style="47" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="47" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="47"/>
+    <col min="12545" max="12545" width="4.44140625" style="47" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="47" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="47"/>
+    <col min="12801" max="12801" width="4.44140625" style="47" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="47" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="47"/>
+    <col min="13057" max="13057" width="4.44140625" style="47" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="47" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="47"/>
+    <col min="13313" max="13313" width="4.44140625" style="47" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="47" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="47"/>
+    <col min="13569" max="13569" width="4.44140625" style="47" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="47" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="47"/>
+    <col min="13825" max="13825" width="4.44140625" style="47" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="47" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="47"/>
+    <col min="14081" max="14081" width="4.44140625" style="47" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="47" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="47"/>
+    <col min="14337" max="14337" width="4.44140625" style="47" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="47" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="47"/>
+    <col min="14593" max="14593" width="4.44140625" style="47" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="47" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="47"/>
+    <col min="14849" max="14849" width="4.44140625" style="47" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="47" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="47"/>
+    <col min="15105" max="15105" width="4.44140625" style="47" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="47" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="47"/>
+    <col min="15361" max="15361" width="4.44140625" style="47" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="47" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="47"/>
+    <col min="15617" max="15617" width="4.44140625" style="47" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="47" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="47"/>
+    <col min="15873" max="15873" width="4.44140625" style="47" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="47" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="47"/>
+    <col min="16129" max="16129" width="4.44140625" style="47" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="47" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="47"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="46"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="48" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="49" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="49" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="49"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
       <c r="B11" s="50" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="51" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q117"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView topLeftCell="C75" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E98" sqref="E97:I98"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
-    <col min="2" max="2" width="10.5703125" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="15" customWidth="1"/>
+    <col min="4" max="7" width="10.5546875" style="7" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" style="7" customWidth="1"/>
+    <col min="9" max="9" width="9.44140625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="12.44140625" style="7" customWidth="1"/>
     <col min="12" max="12" width="12" style="7" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="19.28515625" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" customWidth="1"/>
+    <col min="15" max="15" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
     </row>
-    <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="12"/>
       <c r="B2" s="6"/>
       <c r="C2" s="14"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17"/>
       <c r="B3" s="58" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="59" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="59" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="59" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="59" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="59" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
-    <row r="4" spans="1:17" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="57" t="s">
         <v>80</v>
       </c>
       <c r="B4" s="63" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="63"/>
       <c r="D4" s="63"/>
       <c r="E4" s="63"/>
       <c r="F4" s="63"/>
-      <c r="G4" s="18" t="s">
+      <c r="G4" s="63" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="18"/>
     </row>
-    <row r="5" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="63">
         <v>10311.700000000001</v>
       </c>
       <c r="C5" s="63">
         <v>18963.3</v>
       </c>
       <c r="D5" s="63">
         <v>28867.599999999999</v>
       </c>
       <c r="E5" s="63">
         <v>36955.1</v>
       </c>
       <c r="F5" s="63">
         <v>45003.4</v>
       </c>
-      <c r="G5" s="19"/>
+      <c r="G5" s="63">
+        <v>54128.9</v>
+      </c>
       <c r="H5" s="19"/>
       <c r="I5" s="52"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="O5" s="16"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
     </row>
-    <row r="6" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="63">
         <v>773.4</v>
       </c>
       <c r="C6" s="63">
         <v>1378.3</v>
       </c>
       <c r="D6" s="63">
         <v>1924.1</v>
       </c>
       <c r="E6" s="63">
         <v>2334.9</v>
       </c>
       <c r="F6" s="63">
         <v>2689.3</v>
       </c>
-      <c r="G6" s="19"/>
+      <c r="G6" s="63">
+        <v>3096.1</v>
+      </c>
       <c r="H6" s="19"/>
       <c r="I6" s="52"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="O6" s="16"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
     </row>
-    <row r="7" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="63">
         <v>3.7</v>
       </c>
       <c r="C7" s="63">
         <v>14</v>
       </c>
       <c r="D7" s="63">
         <v>39.6</v>
       </c>
       <c r="E7" s="63">
         <v>78.8</v>
       </c>
       <c r="F7" s="63">
         <v>108.1</v>
       </c>
-      <c r="G7" s="19"/>
+      <c r="G7" s="63">
+        <v>115.9</v>
+      </c>
       <c r="H7" s="19"/>
       <c r="I7" s="52"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="O7" s="16"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
     </row>
-    <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="60" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="63">
         <v>3.7</v>
       </c>
       <c r="C8" s="63">
         <v>12.5</v>
       </c>
       <c r="D8" s="63">
         <v>21.3</v>
       </c>
       <c r="E8" s="63">
         <v>30.1</v>
       </c>
       <c r="F8" s="63">
         <v>33</v>
       </c>
-      <c r="G8" s="19"/>
+      <c r="G8" s="63">
+        <v>35.9</v>
+      </c>
       <c r="H8" s="19"/>
       <c r="I8" s="52"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="O8" s="16"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
     </row>
-    <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="63">
         <v>16.600000000000001</v>
       </c>
       <c r="D9" s="63">
         <v>33.200000000000003</v>
       </c>
       <c r="E9" s="63">
         <v>49.8</v>
       </c>
       <c r="F9" s="63">
         <v>65.400000000000006</v>
       </c>
-      <c r="G9" s="19"/>
+      <c r="G9" s="63">
+        <v>81.099999999999994</v>
+      </c>
       <c r="H9" s="19"/>
       <c r="I9" s="52"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="O9" s="16"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
     </row>
-    <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="63">
         <v>3669.3</v>
       </c>
       <c r="C10" s="63">
         <v>6481.8</v>
       </c>
       <c r="D10" s="63">
         <v>9952.9</v>
       </c>
       <c r="E10" s="63">
         <v>13282.3</v>
       </c>
       <c r="F10" s="63">
         <v>16446.099999999999</v>
       </c>
-      <c r="G10" s="19"/>
+      <c r="G10" s="63">
+        <v>19555.5</v>
+      </c>
       <c r="H10" s="19"/>
       <c r="I10" s="52"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="O10" s="16"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
     </row>
-    <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="63">
         <v>5696</v>
       </c>
       <c r="C11" s="63">
         <v>10689.6</v>
       </c>
       <c r="D11" s="63">
         <v>16295</v>
       </c>
       <c r="E11" s="63">
         <v>20385.599999999999</v>
       </c>
       <c r="F11" s="63">
         <v>24621.5</v>
       </c>
-      <c r="G11" s="19"/>
+      <c r="G11" s="63">
+        <v>29987.9</v>
+      </c>
       <c r="H11" s="19"/>
       <c r="I11" s="52"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="O11" s="16"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
     </row>
-    <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="63">
         <v>165.1</v>
       </c>
       <c r="C12" s="63">
         <v>368.7</v>
       </c>
       <c r="D12" s="63">
         <v>598.4</v>
       </c>
       <c r="E12" s="63">
         <v>789.2</v>
       </c>
       <c r="F12" s="63">
         <v>1034.8</v>
       </c>
-      <c r="G12" s="19"/>
+      <c r="G12" s="63">
+        <v>1250.8</v>
+      </c>
       <c r="H12" s="19"/>
       <c r="I12" s="52"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="O12" s="16"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
     </row>
-    <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="63">
         <v>0.6</v>
       </c>
       <c r="C13" s="63">
         <v>1.9</v>
       </c>
       <c r="D13" s="63">
         <v>3.2</v>
       </c>
       <c r="E13" s="63">
         <v>4.5</v>
       </c>
       <c r="F13" s="63">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G13" s="19"/>
+      <c r="G13" s="63">
+        <v>5.7</v>
+      </c>
       <c r="H13" s="19"/>
       <c r="I13" s="52"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="52"/>
       <c r="M13" s="19"/>
       <c r="O13" s="16"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
     </row>
-    <row r="14" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="57" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="63"/>
       <c r="C14" s="63"/>
       <c r="D14" s="63"/>
       <c r="E14" s="63"/>
       <c r="F14" s="63"/>
-      <c r="G14" s="19"/>
+      <c r="G14" s="63"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="19"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="63">
         <v>9920</v>
       </c>
       <c r="C15" s="63">
         <v>18222.599999999999</v>
       </c>
       <c r="D15" s="63">
         <v>27709.5</v>
       </c>
       <c r="E15" s="63">
         <v>35385.300000000003</v>
       </c>
       <c r="F15" s="63">
         <v>42981.1</v>
       </c>
-      <c r="G15" s="19"/>
+      <c r="G15" s="63">
+        <v>51708</v>
+      </c>
       <c r="H15" s="19"/>
       <c r="I15" s="52"/>
       <c r="J15" s="19"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="O15" s="16"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
-    <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="63">
         <v>773.4</v>
       </c>
       <c r="C16" s="63">
         <v>1378.3</v>
       </c>
       <c r="D16" s="63">
         <v>1924.1</v>
       </c>
       <c r="E16" s="63">
         <v>2334.9</v>
       </c>
       <c r="F16" s="63">
         <v>2689.3</v>
       </c>
-      <c r="G16" s="19"/>
+      <c r="G16" s="63">
+        <v>3096.1</v>
+      </c>
       <c r="H16" s="19"/>
       <c r="I16" s="52"/>
       <c r="J16" s="19"/>
       <c r="K16" s="52"/>
       <c r="L16" s="52"/>
       <c r="M16" s="52"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
     </row>
-    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="63">
         <v>3.7</v>
       </c>
       <c r="C17" s="63">
         <v>14</v>
       </c>
       <c r="D17" s="63">
         <v>39.6</v>
       </c>
       <c r="E17" s="63">
         <v>78.8</v>
       </c>
       <c r="F17" s="63">
         <v>108.1</v>
       </c>
-      <c r="G17" s="19"/>
+      <c r="G17" s="63">
+        <v>115.9</v>
+      </c>
       <c r="H17" s="19"/>
       <c r="I17" s="52"/>
       <c r="J17" s="19"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="O17" s="16"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
     </row>
-    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="60" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="63">
         <v>3.7</v>
       </c>
       <c r="C18" s="63">
         <v>12.5</v>
       </c>
       <c r="D18" s="63">
         <v>21.3</v>
       </c>
       <c r="E18" s="63">
         <v>30.1</v>
       </c>
       <c r="F18" s="63">
         <v>33</v>
       </c>
-      <c r="G18" s="19"/>
+      <c r="G18" s="63">
+        <v>35.9</v>
+      </c>
       <c r="H18" s="19"/>
       <c r="I18" s="52"/>
       <c r="J18" s="19"/>
       <c r="K18" s="52"/>
       <c r="L18" s="52"/>
       <c r="M18" s="52"/>
       <c r="O18" s="16"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
     </row>
-    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="63">
         <v>16.600000000000001</v>
       </c>
       <c r="D19" s="63">
         <v>33.200000000000003</v>
       </c>
       <c r="E19" s="63">
         <v>49.8</v>
       </c>
       <c r="F19" s="63">
         <v>65.400000000000006</v>
       </c>
-      <c r="G19" s="19"/>
+      <c r="G19" s="63">
+        <v>81.099999999999994</v>
+      </c>
       <c r="H19" s="19"/>
       <c r="I19" s="52"/>
       <c r="J19" s="19"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="O19" s="16"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
-    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A20" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="63">
         <v>3277.6</v>
       </c>
       <c r="C20" s="63">
         <v>5741.1</v>
       </c>
       <c r="D20" s="63">
         <v>8794.7999999999993</v>
       </c>
       <c r="E20" s="63">
         <v>11712.5</v>
       </c>
       <c r="F20" s="63">
         <v>14423.8</v>
       </c>
-      <c r="G20" s="19"/>
+      <c r="G20" s="63">
+        <v>17134.599999999999</v>
+      </c>
       <c r="H20" s="19"/>
       <c r="I20" s="52"/>
       <c r="J20" s="19"/>
       <c r="K20" s="52"/>
       <c r="L20" s="52"/>
       <c r="M20" s="52"/>
       <c r="O20" s="16"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
     </row>
-    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="63">
         <v>5696</v>
       </c>
       <c r="C21" s="63">
         <v>10689.6</v>
       </c>
       <c r="D21" s="63">
         <v>16295</v>
       </c>
       <c r="E21" s="63">
         <v>20385.599999999999</v>
       </c>
       <c r="F21" s="63">
         <v>24621.5</v>
       </c>
-      <c r="G21" s="19"/>
+      <c r="G21" s="63">
+        <v>29987.9</v>
+      </c>
       <c r="H21" s="19"/>
       <c r="I21" s="52"/>
       <c r="J21" s="19"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="O21" s="16"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
     </row>
-    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="63">
         <v>165.1</v>
       </c>
       <c r="C22" s="63">
         <v>368.7</v>
       </c>
       <c r="D22" s="63">
         <v>598.4</v>
       </c>
       <c r="E22" s="63">
         <v>789.2</v>
       </c>
       <c r="F22" s="63">
         <v>1034.8</v>
       </c>
-      <c r="G22" s="19"/>
+      <c r="G22" s="63">
+        <v>1250.8</v>
+      </c>
       <c r="H22" s="19"/>
       <c r="I22" s="52"/>
       <c r="J22" s="19"/>
       <c r="K22" s="52"/>
       <c r="L22" s="52"/>
       <c r="M22" s="52"/>
       <c r="O22" s="16"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
-    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
         <v>0.6</v>
       </c>
       <c r="C23" s="63">
         <v>1.9</v>
       </c>
       <c r="D23" s="63">
         <v>3.2</v>
       </c>
       <c r="E23" s="63">
         <v>4.5</v>
       </c>
       <c r="F23" s="63">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G23" s="19"/>
+      <c r="G23" s="63">
+        <v>5.7</v>
+      </c>
       <c r="H23" s="19"/>
       <c r="I23" s="52"/>
       <c r="J23" s="19"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="O23" s="16"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
     </row>
-    <row r="24" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A24" s="57" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="63"/>
       <c r="C24" s="63"/>
       <c r="D24" s="63"/>
       <c r="E24" s="63"/>
       <c r="F24" s="63"/>
-      <c r="G24" s="19"/>
+      <c r="G24" s="63"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="53"/>
       <c r="M24" s="20"/>
     </row>
-    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="63">
         <v>5246.6</v>
       </c>
       <c r="C25" s="63">
         <v>12037.1</v>
       </c>
       <c r="D25" s="63">
         <v>19708.099999999999</v>
       </c>
       <c r="E25" s="63">
         <v>28342.7</v>
       </c>
       <c r="F25" s="63">
         <v>37024.5</v>
       </c>
-      <c r="G25" s="19"/>
+      <c r="G25" s="63">
+        <v>45613.3</v>
+      </c>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="O25" s="16"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
     </row>
-    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="63">
         <v>397.2</v>
       </c>
       <c r="C26" s="63">
         <v>756.2</v>
       </c>
       <c r="D26" s="63">
         <v>1151.4000000000001</v>
       </c>
       <c r="E26" s="63">
         <v>1535.6</v>
       </c>
       <c r="F26" s="63">
         <v>1931.3</v>
       </c>
-      <c r="G26" s="19"/>
+      <c r="G26" s="63">
+        <v>2318.1</v>
+      </c>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="52"/>
       <c r="M26" s="52"/>
       <c r="O26" s="16"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
     </row>
-    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="63">
         <v>2335.8000000000002</v>
       </c>
       <c r="C27" s="63">
         <v>6274.8</v>
       </c>
       <c r="D27" s="63">
         <v>10906.5</v>
       </c>
       <c r="E27" s="63">
         <v>16543.099999999999</v>
       </c>
       <c r="F27" s="63">
         <v>22141.1</v>
       </c>
-      <c r="G27" s="19"/>
+      <c r="G27" s="63">
+        <v>27681.1</v>
+      </c>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="O27" s="16"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
     </row>
-    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="63">
         <v>826.8</v>
       </c>
       <c r="C28" s="63">
         <v>1808.4</v>
       </c>
       <c r="D28" s="63">
         <v>2791.5</v>
       </c>
       <c r="E28" s="63">
         <v>3793.1</v>
       </c>
       <c r="F28" s="63">
         <v>4791.8</v>
       </c>
-      <c r="G28" s="19"/>
+      <c r="G28" s="63">
+        <v>5808.8</v>
+      </c>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="52"/>
       <c r="M28" s="52"/>
       <c r="O28" s="16"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
     </row>
-    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="63">
         <v>1.3</v>
       </c>
       <c r="C29" s="63">
         <v>2.4</v>
       </c>
       <c r="D29" s="63">
         <v>3.6</v>
       </c>
       <c r="E29" s="63">
         <v>4.7</v>
       </c>
       <c r="F29" s="63">
         <v>5.8</v>
       </c>
-      <c r="G29" s="19"/>
+      <c r="G29" s="63">
+        <v>6.9</v>
+      </c>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="O29" s="16"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
     </row>
-    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="63">
         <v>239.5</v>
       </c>
       <c r="C30" s="63">
         <v>454</v>
       </c>
       <c r="D30" s="63">
         <v>688</v>
       </c>
       <c r="E30" s="63">
         <v>920.4</v>
       </c>
       <c r="F30" s="63">
         <v>1156.5</v>
       </c>
-      <c r="G30" s="19"/>
+      <c r="G30" s="63">
+        <v>1385.3</v>
+      </c>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="52"/>
       <c r="M30" s="52"/>
       <c r="O30" s="16"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
     </row>
-    <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="63">
         <v>1446</v>
       </c>
       <c r="C31" s="63">
         <v>2741.1</v>
       </c>
       <c r="D31" s="63">
         <v>4166.8</v>
       </c>
       <c r="E31" s="63">
         <v>5545.3</v>
       </c>
       <c r="F31" s="63">
         <v>6997.4</v>
       </c>
-      <c r="G31" s="19"/>
+      <c r="G31" s="63">
+        <v>8412.6</v>
+      </c>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="O31" s="16"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
     </row>
-    <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="63">
         <v>0</v>
       </c>
       <c r="C32" s="63">
         <v>0.2</v>
       </c>
       <c r="D32" s="63">
         <v>0.4</v>
       </c>
       <c r="E32" s="63">
         <v>0.5</v>
       </c>
       <c r="F32" s="63">
         <v>0.5</v>
       </c>
-      <c r="G32" s="19"/>
+      <c r="G32" s="63">
+        <v>0.5</v>
+      </c>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="O32" s="16"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="9"/>
     </row>
-    <row r="33" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="63"/>
       <c r="C33" s="63"/>
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
-      <c r="G33" s="19"/>
+      <c r="G33" s="63"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="19"/>
       <c r="M33" s="20"/>
     </row>
-    <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A34" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="63">
         <v>3590.4</v>
       </c>
       <c r="C34" s="63">
         <v>8377.2000000000007</v>
       </c>
       <c r="D34" s="63">
         <v>13493.9</v>
       </c>
       <c r="E34" s="63">
         <v>19571.3</v>
       </c>
       <c r="F34" s="63">
         <v>25279.8</v>
       </c>
-      <c r="G34" s="19"/>
+      <c r="G34" s="63">
+        <v>31261.4</v>
+      </c>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="O34" s="16"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
     </row>
-    <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="63">
         <v>398.7</v>
       </c>
       <c r="C35" s="63">
         <v>757.3</v>
       </c>
       <c r="D35" s="63">
         <v>1142.3</v>
       </c>
       <c r="E35" s="63">
         <v>1523.2</v>
       </c>
       <c r="F35" s="63">
         <v>1908</v>
       </c>
-      <c r="G35" s="19"/>
+      <c r="G35" s="63">
+        <v>2297.9</v>
+      </c>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="O35" s="16"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
     </row>
-    <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="63">
         <v>1173.0999999999999</v>
       </c>
       <c r="C36" s="63">
         <v>3296.3</v>
       </c>
       <c r="D36" s="63">
         <v>5685.5</v>
       </c>
       <c r="E36" s="63">
         <v>9068.5</v>
       </c>
       <c r="F36" s="63">
         <v>12060</v>
       </c>
-      <c r="G36" s="19"/>
+      <c r="G36" s="63">
+        <v>15262.6</v>
+      </c>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="52"/>
       <c r="M36" s="52"/>
       <c r="O36" s="16"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
     </row>
-    <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="63">
         <v>1711.5</v>
       </c>
       <c r="C37" s="63">
         <v>3742.8</v>
       </c>
       <c r="D37" s="63">
         <v>5789.4</v>
       </c>
       <c r="E37" s="63">
         <v>7818.8</v>
       </c>
       <c r="F37" s="63">
         <v>9853.7999999999993</v>
       </c>
-      <c r="G37" s="19"/>
+      <c r="G37" s="63">
+        <v>11953.8</v>
+      </c>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="O37" s="16"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
     </row>
-    <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A38" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="63">
         <v>29.9</v>
       </c>
       <c r="C38" s="63">
         <v>56.4</v>
       </c>
       <c r="D38" s="63">
         <v>84.5</v>
       </c>
       <c r="E38" s="63">
         <v>112.9</v>
       </c>
       <c r="F38" s="63">
         <v>143.30000000000001</v>
       </c>
-      <c r="G38" s="19"/>
+      <c r="G38" s="63">
+        <v>173.7</v>
+      </c>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="52"/>
       <c r="M38" s="52"/>
       <c r="O38" s="16"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
     </row>
-    <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="63">
         <v>49.9</v>
       </c>
       <c r="C39" s="63">
         <v>96.8</v>
       </c>
       <c r="D39" s="63">
         <v>144.9</v>
       </c>
       <c r="E39" s="63">
         <v>191.6</v>
       </c>
       <c r="F39" s="63">
         <v>242.4</v>
       </c>
-      <c r="G39" s="19"/>
+      <c r="G39" s="63">
+        <v>288.7</v>
+      </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="52"/>
       <c r="M39" s="52"/>
       <c r="O39" s="16"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
     </row>
-    <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="63">
         <v>222.4</v>
       </c>
       <c r="C40" s="63">
         <v>419.2</v>
       </c>
       <c r="D40" s="63">
         <v>635.5</v>
       </c>
       <c r="E40" s="63">
         <v>841</v>
       </c>
       <c r="F40" s="63">
         <v>1052.8</v>
       </c>
-      <c r="G40" s="19"/>
+      <c r="G40" s="63">
+        <v>1261</v>
+      </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="52"/>
       <c r="M40" s="52"/>
       <c r="O40" s="16"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
     </row>
-    <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="63">
         <v>4.9000000000000004</v>
       </c>
       <c r="C41" s="63">
         <v>8.4</v>
       </c>
       <c r="D41" s="63">
         <v>11.9</v>
       </c>
       <c r="E41" s="63">
         <v>15.3</v>
       </c>
       <c r="F41" s="63">
         <v>19.5</v>
       </c>
-      <c r="G41" s="19"/>
+      <c r="G41" s="63">
+        <v>23.6</v>
+      </c>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="52"/>
       <c r="M41" s="52"/>
       <c r="O41" s="16"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
     </row>
-    <row r="42" spans="1:17" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="63"/>
       <c r="C42" s="63"/>
       <c r="D42" s="63"/>
       <c r="E42" s="63"/>
       <c r="F42" s="63"/>
-      <c r="G42" s="19"/>
+      <c r="G42" s="63"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="19"/>
       <c r="M42" s="20"/>
     </row>
-    <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="63">
         <v>1875</v>
       </c>
       <c r="C43" s="63">
         <v>4050.2</v>
       </c>
       <c r="D43" s="63">
         <v>6250.1</v>
       </c>
       <c r="E43" s="63">
         <v>8421.4</v>
       </c>
       <c r="F43" s="63">
         <v>10612.9</v>
       </c>
-      <c r="G43" s="19"/>
+      <c r="G43" s="63">
+        <v>12860</v>
+      </c>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="52"/>
       <c r="M43" s="52"/>
       <c r="O43" s="16"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
     </row>
-    <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="61" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="63">
         <v>7.1</v>
       </c>
       <c r="C44" s="63">
         <v>13.3</v>
       </c>
       <c r="D44" s="63">
         <v>19.899999999999999</v>
       </c>
       <c r="E44" s="63">
         <v>27</v>
       </c>
       <c r="F44" s="63">
         <v>34.5</v>
       </c>
-      <c r="G44" s="19"/>
+      <c r="G44" s="63">
+        <v>41.7</v>
+      </c>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="52"/>
       <c r="M44" s="52"/>
       <c r="O44" s="16"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
     </row>
-    <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="63">
         <v>11.7</v>
       </c>
       <c r="C45" s="63">
         <v>19</v>
       </c>
       <c r="D45" s="63">
         <v>26.9</v>
       </c>
       <c r="E45" s="63">
         <v>32.9</v>
       </c>
       <c r="F45" s="63">
         <v>47.3</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="63">
+        <v>59.9</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
       <c r="L45" s="52"/>
       <c r="M45" s="52"/>
       <c r="O45" s="16"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
     </row>
-    <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="61" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="63">
         <v>1707.5</v>
       </c>
       <c r="C46" s="63">
         <v>3735.3</v>
       </c>
       <c r="D46" s="63">
         <v>5777.8</v>
       </c>
       <c r="E46" s="63">
         <v>7803.3</v>
       </c>
       <c r="F46" s="63">
         <v>9834.2999999999993</v>
       </c>
-      <c r="G46" s="19"/>
+      <c r="G46" s="63">
+        <v>11930.6</v>
+      </c>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="52"/>
       <c r="M46" s="52"/>
       <c r="O46" s="16"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
     </row>
-    <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="61" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="63">
         <v>29.9</v>
       </c>
       <c r="C47" s="63">
         <v>56.4</v>
       </c>
       <c r="D47" s="63">
         <v>84.5</v>
       </c>
       <c r="E47" s="63">
         <v>112.9</v>
       </c>
       <c r="F47" s="63">
         <v>143.30000000000001</v>
       </c>
-      <c r="G47" s="19"/>
+      <c r="G47" s="63">
+        <v>173.7</v>
+      </c>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
       <c r="L47" s="52"/>
       <c r="M47" s="52"/>
       <c r="O47" s="16"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
     </row>
-    <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="61" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="63">
         <v>9.5</v>
       </c>
       <c r="C48" s="63">
         <v>19</v>
       </c>
       <c r="D48" s="63">
         <v>28.7</v>
       </c>
       <c r="E48" s="63">
         <v>38.799999999999997</v>
       </c>
       <c r="F48" s="63">
         <v>49</v>
       </c>
-      <c r="G48" s="19"/>
+      <c r="G48" s="63">
+        <v>58.6</v>
+      </c>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
       <c r="L48" s="52"/>
       <c r="M48" s="52"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
     </row>
-    <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="63">
         <v>104.4</v>
       </c>
       <c r="C49" s="63">
         <v>198.8</v>
       </c>
       <c r="D49" s="63">
         <v>300.39999999999998</v>
       </c>
       <c r="E49" s="63">
         <v>391.2</v>
       </c>
       <c r="F49" s="63">
         <v>485</v>
       </c>
-      <c r="G49" s="19"/>
+      <c r="G49" s="63">
+        <v>571.9</v>
+      </c>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="52"/>
       <c r="M49" s="52"/>
       <c r="O49" s="16"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
     </row>
-    <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A50" s="61" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="63">
         <v>4.9000000000000004</v>
       </c>
       <c r="C50" s="63">
         <v>8.4</v>
       </c>
       <c r="D50" s="63">
         <v>11.9</v>
       </c>
       <c r="E50" s="63">
         <v>15.3</v>
       </c>
       <c r="F50" s="63">
         <v>19.5</v>
       </c>
-      <c r="G50" s="19"/>
+      <c r="G50" s="63">
+        <v>23.6</v>
+      </c>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="52"/>
       <c r="M50" s="52"/>
       <c r="O50" s="16"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
     </row>
-    <row r="51" spans="1:17" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="63"/>
       <c r="C51" s="63"/>
       <c r="D51" s="63"/>
       <c r="E51" s="63"/>
       <c r="F51" s="63"/>
-      <c r="G51" s="19"/>
+      <c r="G51" s="63"/>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
       <c r="J51" s="18"/>
       <c r="K51" s="18"/>
       <c r="L51" s="19"/>
       <c r="M51" s="20"/>
     </row>
-    <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A52" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="63">
         <v>2578.8000000000002</v>
       </c>
       <c r="C52" s="63">
         <v>5157.2</v>
       </c>
       <c r="D52" s="63">
         <v>7811.8</v>
       </c>
       <c r="E52" s="63">
         <v>10938.4</v>
       </c>
       <c r="F52" s="63">
         <v>13800.4</v>
       </c>
-      <c r="G52" s="19"/>
+      <c r="G52" s="63">
+        <v>16752.599999999999</v>
+      </c>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="52"/>
       <c r="M52" s="52"/>
       <c r="O52" s="16"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
     </row>
-    <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A53" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="63">
         <v>190</v>
       </c>
       <c r="C53" s="63">
         <v>343.2</v>
       </c>
       <c r="D53" s="63">
         <v>533</v>
       </c>
       <c r="E53" s="63">
         <v>663.6</v>
       </c>
       <c r="F53" s="63">
         <v>745.9</v>
       </c>
-      <c r="G53" s="19"/>
+      <c r="G53" s="63">
+        <v>845.9</v>
+      </c>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="52"/>
       <c r="M53" s="52"/>
       <c r="O53" s="16"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
     </row>
-    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A54" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="63">
         <v>250.1</v>
       </c>
       <c r="C54" s="63">
         <v>683.5</v>
       </c>
       <c r="D54" s="63">
         <v>940</v>
       </c>
       <c r="E54" s="63">
         <v>1445.7</v>
       </c>
       <c r="F54" s="63">
         <v>1739.8</v>
       </c>
-      <c r="G54" s="19"/>
+      <c r="G54" s="63">
+        <v>2333.1</v>
+      </c>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="52"/>
       <c r="M54" s="52"/>
       <c r="O54" s="16"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
     </row>
-    <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="63">
         <v>1966.1</v>
       </c>
       <c r="C55" s="63">
         <v>3784.8</v>
       </c>
       <c r="D55" s="63">
         <v>5804.5</v>
       </c>
       <c r="E55" s="63">
         <v>8101.5</v>
       </c>
       <c r="F55" s="63">
         <v>10397.299999999999</v>
       </c>
-      <c r="G55" s="19"/>
+      <c r="G55" s="63">
+        <v>12475.7</v>
+      </c>
       <c r="H55" s="19"/>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
       <c r="L55" s="52"/>
       <c r="M55" s="52"/>
       <c r="O55" s="16"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
     </row>
-    <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A56" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C56" s="63">
         <v>6.4</v>
       </c>
       <c r="D56" s="63">
         <v>11.1</v>
       </c>
       <c r="E56" s="63">
         <v>14</v>
       </c>
       <c r="F56" s="63">
         <v>15.5</v>
       </c>
-      <c r="G56" s="19"/>
+      <c r="G56" s="63">
+        <v>20.5</v>
+      </c>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
       <c r="L56" s="52"/>
       <c r="M56" s="52"/>
       <c r="O56" s="16"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
     </row>
-    <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A57" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="63">
         <v>172.6</v>
       </c>
       <c r="C57" s="63">
         <v>339.4</v>
       </c>
       <c r="D57" s="63">
         <v>523.1</v>
       </c>
       <c r="E57" s="63">
         <v>713.6</v>
       </c>
       <c r="F57" s="63">
         <v>901.9</v>
       </c>
-      <c r="G57" s="19"/>
+      <c r="G57" s="63">
+        <v>1077.4000000000001</v>
+      </c>
       <c r="H57" s="19"/>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
       <c r="L57" s="52"/>
       <c r="M57" s="52"/>
       <c r="O57" s="16"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
     </row>
-    <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="63"/>
       <c r="C58" s="63"/>
       <c r="D58" s="63"/>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
-      <c r="G58" s="19"/>
+      <c r="G58" s="63"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="19"/>
       <c r="M58" s="20"/>
     </row>
-    <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A59" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B59" s="63">
         <v>13046.5</v>
       </c>
       <c r="C59" s="63">
         <v>25345.7</v>
       </c>
       <c r="D59" s="63">
         <v>37738.300000000003</v>
       </c>
       <c r="E59" s="63">
         <v>50820</v>
       </c>
       <c r="F59" s="63">
         <v>63632</v>
       </c>
-      <c r="G59" s="19"/>
+      <c r="G59" s="63">
+        <v>76804.899999999994</v>
+      </c>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
       <c r="L59" s="52"/>
       <c r="M59" s="52"/>
       <c r="O59" s="16"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
     </row>
-    <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="63">
         <v>6591.1</v>
       </c>
       <c r="C60" s="63">
         <v>13330.2</v>
       </c>
       <c r="D60" s="63">
         <v>19647.099999999999</v>
       </c>
       <c r="E60" s="63">
         <v>26225.3</v>
       </c>
       <c r="F60" s="63">
         <v>32875</v>
       </c>
-      <c r="G60" s="19"/>
+      <c r="G60" s="63">
+        <v>39676.300000000003</v>
+      </c>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
       <c r="L60" s="52"/>
       <c r="M60" s="52"/>
       <c r="O60" s="16"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
     </row>
-    <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A61" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="63">
         <v>6.7</v>
       </c>
       <c r="D61" s="63">
         <v>13.3</v>
       </c>
       <c r="E61" s="63">
         <v>20</v>
       </c>
       <c r="F61" s="63">
         <v>20</v>
       </c>
-      <c r="G61" s="19"/>
+      <c r="G61" s="63">
+        <v>20</v>
+      </c>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
       <c r="L61" s="52"/>
       <c r="M61" s="52"/>
       <c r="O61" s="16"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
     </row>
-    <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A62" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="63">
         <v>182.7</v>
       </c>
       <c r="C62" s="63">
         <v>355.6</v>
       </c>
       <c r="D62" s="63">
         <v>515.79999999999995</v>
       </c>
       <c r="E62" s="63">
         <v>690.9</v>
       </c>
       <c r="F62" s="63">
         <v>822.7</v>
       </c>
-      <c r="G62" s="19"/>
+      <c r="G62" s="63">
+        <v>1033.2</v>
+      </c>
       <c r="H62" s="19"/>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
       <c r="L62" s="52"/>
       <c r="M62" s="52"/>
       <c r="O62" s="16"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
     </row>
-    <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A63" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="63">
         <v>102.8</v>
       </c>
       <c r="C63" s="63">
         <v>153.19999999999999</v>
       </c>
       <c r="D63" s="63">
         <v>254.3</v>
       </c>
       <c r="E63" s="63">
         <v>404.2</v>
       </c>
       <c r="F63" s="63">
         <v>458.9</v>
       </c>
-      <c r="G63" s="19"/>
+      <c r="G63" s="63">
+        <v>562.79999999999995</v>
+      </c>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
       <c r="L63" s="52"/>
       <c r="M63" s="52"/>
       <c r="O63" s="16"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
     </row>
-    <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A64" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="63">
         <v>1287.5999999999999</v>
       </c>
       <c r="C64" s="63">
         <v>2495.9</v>
       </c>
       <c r="D64" s="63">
         <v>3783.3</v>
       </c>
       <c r="E64" s="63">
         <v>5628.4</v>
       </c>
       <c r="F64" s="63">
         <v>7413.9</v>
       </c>
-      <c r="G64" s="19"/>
+      <c r="G64" s="63">
+        <v>9104.1</v>
+      </c>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
       <c r="L64" s="52"/>
       <c r="M64" s="52"/>
       <c r="O64" s="16"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
     </row>
-    <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="63">
         <v>16</v>
       </c>
       <c r="D65" s="63">
         <v>16</v>
       </c>
       <c r="E65" s="63">
         <v>16</v>
       </c>
       <c r="F65" s="63">
         <v>46.8</v>
       </c>
-      <c r="G65" s="19"/>
+      <c r="G65" s="63">
+        <v>65.8</v>
+      </c>
       <c r="H65" s="19"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="52"/>
       <c r="M65" s="52"/>
       <c r="O65" s="16"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
     </row>
-    <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A66" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="63">
         <v>3163</v>
       </c>
       <c r="C66" s="63">
         <v>5709</v>
       </c>
       <c r="D66" s="63">
         <v>8427</v>
       </c>
       <c r="E66" s="63">
         <v>11050.3</v>
       </c>
       <c r="F66" s="63">
         <v>13412.3</v>
       </c>
-      <c r="G66" s="19"/>
+      <c r="G66" s="63">
+        <v>16070.5</v>
+      </c>
       <c r="H66" s="19"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
       <c r="L66" s="52"/>
       <c r="M66" s="52"/>
       <c r="O66" s="16"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
     </row>
-    <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A67" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="63">
         <v>1699.3</v>
       </c>
       <c r="C67" s="63">
         <v>3226.1</v>
       </c>
       <c r="D67" s="63">
         <v>4988.5</v>
       </c>
       <c r="E67" s="63">
         <v>6651.9</v>
       </c>
       <c r="F67" s="63">
         <v>8409.4</v>
       </c>
-      <c r="G67" s="19"/>
+      <c r="G67" s="63">
+        <v>10059.200000000001</v>
+      </c>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="52"/>
       <c r="M67" s="52"/>
       <c r="O67" s="16"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="9"/>
     </row>
-    <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A68" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="63">
         <v>20</v>
       </c>
       <c r="C68" s="63">
         <v>53</v>
       </c>
       <c r="D68" s="63">
         <v>93</v>
       </c>
       <c r="E68" s="63">
         <v>133</v>
       </c>
       <c r="F68" s="63">
         <v>173</v>
       </c>
-      <c r="G68" s="19"/>
+      <c r="G68" s="63">
+        <v>213</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="52"/>
       <c r="M68" s="52"/>
       <c r="O68" s="16"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
     </row>
-    <row r="69" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A69" s="57" t="s">
         <v>83</v>
       </c>
       <c r="B69" s="63"/>
       <c r="C69" s="63"/>
       <c r="D69" s="63"/>
       <c r="E69" s="63"/>
       <c r="F69" s="63"/>
-      <c r="G69" s="19"/>
+      <c r="G69" s="63"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="19"/>
       <c r="M69" s="20"/>
     </row>
-    <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A70" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="63">
         <v>367.9</v>
       </c>
       <c r="C70" s="63">
         <v>737.3</v>
       </c>
       <c r="D70" s="63">
         <v>1029.7</v>
       </c>
       <c r="E70" s="63">
         <v>1247.3</v>
       </c>
       <c r="F70" s="63">
         <v>1584.2</v>
       </c>
-      <c r="G70" s="19"/>
+      <c r="G70" s="63">
+        <v>1983.4</v>
+      </c>
       <c r="H70" s="19"/>
       <c r="I70" s="52"/>
       <c r="J70" s="52"/>
       <c r="K70" s="52"/>
       <c r="L70" s="52"/>
       <c r="M70" s="52"/>
       <c r="O70" s="16"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
     </row>
-    <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A71" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="63">
         <v>367.9</v>
       </c>
       <c r="C71" s="63">
         <v>737.3</v>
       </c>
       <c r="D71" s="63">
         <v>1029.7</v>
       </c>
       <c r="E71" s="63">
         <v>1247.3</v>
       </c>
       <c r="F71" s="63">
         <v>1584.2</v>
       </c>
-      <c r="G71" s="19"/>
+      <c r="G71" s="63">
+        <v>1983.4</v>
+      </c>
       <c r="H71" s="19"/>
       <c r="I71" s="52"/>
       <c r="J71" s="52"/>
       <c r="K71" s="52"/>
       <c r="L71" s="52"/>
       <c r="M71" s="52"/>
       <c r="O71" s="16"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
     </row>
-    <row r="72" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A72" s="57" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="63"/>
       <c r="C72" s="63"/>
       <c r="D72" s="63"/>
       <c r="E72" s="63"/>
       <c r="F72" s="63"/>
-      <c r="G72" s="19"/>
+      <c r="G72" s="63"/>
       <c r="H72" s="18"/>
       <c r="I72" s="18"/>
       <c r="J72" s="18"/>
       <c r="K72" s="18"/>
       <c r="L72" s="19"/>
       <c r="M72" s="52"/>
     </row>
-    <row r="73" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A73" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="63">
         <v>5.0999999999999996</v>
       </c>
       <c r="C73" s="63">
         <v>9.3000000000000007</v>
       </c>
       <c r="D73" s="63">
         <v>13.7</v>
       </c>
       <c r="E73" s="63">
         <v>18.3</v>
       </c>
       <c r="F73" s="63">
         <v>21.7</v>
       </c>
-      <c r="G73" s="19"/>
+      <c r="G73" s="63">
+        <v>24.7</v>
+      </c>
       <c r="H73" s="19"/>
       <c r="I73" s="52"/>
       <c r="J73" s="52"/>
       <c r="K73" s="52"/>
       <c r="L73" s="52"/>
       <c r="M73" s="52"/>
       <c r="O73" s="16"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
     </row>
-    <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A74" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B74" s="63">
         <v>1.6</v>
       </c>
       <c r="C74" s="63">
         <v>3.3</v>
       </c>
       <c r="D74" s="63">
         <v>4.9000000000000004</v>
       </c>
       <c r="E74" s="63">
         <v>6.6</v>
       </c>
       <c r="F74" s="63">
         <v>7.7</v>
       </c>
-      <c r="G74" s="19"/>
+      <c r="G74" s="63">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H74" s="19"/>
       <c r="I74" s="52"/>
       <c r="J74" s="52"/>
       <c r="K74" s="52"/>
       <c r="L74" s="52"/>
       <c r="M74" s="52"/>
       <c r="O74" s="16"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
     </row>
-    <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A75" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="63">
         <v>3.3</v>
       </c>
       <c r="C75" s="63">
         <v>5.3</v>
       </c>
       <c r="D75" s="63">
         <v>7.6</v>
       </c>
       <c r="E75" s="63">
         <v>9.6999999999999993</v>
       </c>
       <c r="F75" s="63">
         <v>11.2</v>
       </c>
-      <c r="G75" s="19"/>
+      <c r="G75" s="63">
+        <v>12.4</v>
+      </c>
       <c r="H75" s="19"/>
       <c r="I75" s="52"/>
       <c r="J75" s="52"/>
       <c r="K75" s="52"/>
       <c r="L75" s="52"/>
       <c r="M75" s="52"/>
       <c r="O75" s="16"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
     </row>
-    <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="63">
         <v>0.2</v>
       </c>
       <c r="C76" s="63">
         <v>0.7</v>
       </c>
       <c r="D76" s="63">
         <v>1.2</v>
       </c>
       <c r="E76" s="63">
         <v>2</v>
       </c>
       <c r="F76" s="63">
         <v>2.8</v>
       </c>
-      <c r="G76" s="19"/>
+      <c r="G76" s="63">
+        <v>3.5</v>
+      </c>
       <c r="H76" s="19"/>
       <c r="I76" s="52"/>
       <c r="J76" s="52"/>
       <c r="K76" s="52"/>
       <c r="L76" s="52"/>
       <c r="M76" s="52"/>
       <c r="O76" s="16"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
     </row>
-    <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A77" s="57" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="63"/>
       <c r="C77" s="63"/>
       <c r="D77" s="63"/>
       <c r="E77" s="63"/>
       <c r="F77" s="63"/>
-      <c r="G77" s="19"/>
+      <c r="G77" s="63"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="19"/>
       <c r="M77" s="20"/>
     </row>
-    <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A78" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="63">
         <v>9.3000000000000007</v>
       </c>
       <c r="C78" s="63">
         <v>36.5</v>
       </c>
       <c r="D78" s="63">
         <v>51.5</v>
       </c>
       <c r="E78" s="63">
         <v>74.3</v>
       </c>
       <c r="F78" s="63">
         <v>83.4</v>
       </c>
-      <c r="G78" s="19"/>
+      <c r="G78" s="63">
+        <v>100.1</v>
+      </c>
       <c r="H78" s="19"/>
       <c r="I78" s="52"/>
       <c r="J78" s="52"/>
       <c r="K78" s="52"/>
       <c r="L78" s="52"/>
       <c r="M78" s="52"/>
       <c r="O78" s="16"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
-    <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A79" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="63">
         <v>0.1</v>
       </c>
       <c r="C79" s="63">
         <v>3.5</v>
       </c>
       <c r="D79" s="63">
         <v>6.8</v>
       </c>
       <c r="E79" s="63">
         <v>10.1</v>
       </c>
       <c r="F79" s="63">
         <v>13.1</v>
       </c>
-      <c r="G79" s="19"/>
+      <c r="G79" s="63">
+        <v>16.100000000000001</v>
+      </c>
       <c r="H79" s="19"/>
       <c r="I79" s="52"/>
       <c r="J79" s="52"/>
       <c r="K79" s="52"/>
       <c r="L79" s="52"/>
       <c r="M79" s="52"/>
       <c r="O79" s="16"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
     </row>
-    <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="63">
         <v>9.1999999999999993</v>
       </c>
       <c r="C80" s="63">
         <v>33.1</v>
       </c>
       <c r="D80" s="63">
         <v>44.7</v>
       </c>
       <c r="E80" s="63">
         <v>64.2</v>
       </c>
       <c r="F80" s="63">
         <v>70.3</v>
       </c>
-      <c r="G80" s="19"/>
+      <c r="G80" s="63">
+        <v>84</v>
+      </c>
       <c r="H80" s="19"/>
       <c r="I80" s="52"/>
       <c r="J80" s="52"/>
       <c r="K80" s="52"/>
       <c r="L80" s="52"/>
       <c r="M80" s="52"/>
       <c r="O80" s="16"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
     </row>
-    <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A81" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="63"/>
       <c r="C81" s="63"/>
       <c r="D81" s="63"/>
       <c r="E81" s="63"/>
       <c r="F81" s="63"/>
-      <c r="G81" s="18"/>
+      <c r="G81" s="63"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="19"/>
       <c r="M81" s="52"/>
     </row>
-    <row r="82" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A82" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="63">
         <v>581</v>
       </c>
       <c r="C82" s="63">
         <v>1153</v>
       </c>
       <c r="D82" s="63">
         <v>1685</v>
       </c>
       <c r="E82" s="63">
         <v>2274</v>
       </c>
       <c r="F82" s="63">
         <v>2833</v>
       </c>
-      <c r="G82" s="19"/>
+      <c r="G82" s="63">
+        <v>3453</v>
+      </c>
       <c r="H82" s="19"/>
       <c r="I82" s="52"/>
       <c r="J82" s="52"/>
       <c r="K82" s="52"/>
       <c r="L82" s="52"/>
       <c r="M82" s="52"/>
       <c r="O82" s="16"/>
       <c r="P82" s="9"/>
       <c r="Q82" s="9"/>
     </row>
-    <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="63">
         <v>581</v>
       </c>
       <c r="C83" s="63">
         <v>1153</v>
       </c>
       <c r="D83" s="63">
         <v>1685</v>
       </c>
       <c r="E83" s="63">
         <v>2274</v>
       </c>
       <c r="F83" s="63">
         <v>2833</v>
       </c>
-      <c r="G83" s="19"/>
+      <c r="G83" s="63">
+        <v>3453</v>
+      </c>
       <c r="H83" s="19"/>
       <c r="I83" s="52"/>
       <c r="J83" s="52"/>
       <c r="K83" s="52"/>
       <c r="L83" s="52"/>
       <c r="M83" s="52"/>
       <c r="O83" s="16"/>
       <c r="P83" s="9"/>
       <c r="Q83" s="9"/>
     </row>
-    <row r="84" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B84" s="63"/>
       <c r="C84" s="63"/>
       <c r="D84" s="63"/>
       <c r="E84" s="63"/>
       <c r="F84" s="63"/>
-      <c r="G84" s="19"/>
+      <c r="G84" s="63"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="19"/>
       <c r="M84" s="52"/>
     </row>
-    <row r="85" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B85" s="63">
         <v>289.2</v>
       </c>
       <c r="C85" s="63">
         <v>540.6</v>
       </c>
       <c r="D85" s="63">
         <v>806.9</v>
       </c>
       <c r="E85" s="63">
         <v>1131.3</v>
       </c>
       <c r="F85" s="63">
         <v>1472.5</v>
       </c>
-      <c r="G85" s="19"/>
+      <c r="G85" s="63">
+        <v>1866.4</v>
+      </c>
       <c r="H85" s="19"/>
       <c r="I85" s="52"/>
       <c r="J85" s="52"/>
       <c r="K85" s="52"/>
       <c r="L85" s="52"/>
       <c r="M85" s="52"/>
       <c r="O85" s="16"/>
       <c r="P85" s="9"/>
       <c r="Q85" s="9"/>
     </row>
-    <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="63">
         <v>289.2</v>
       </c>
       <c r="C86" s="63">
         <v>540.6</v>
       </c>
       <c r="D86" s="63">
         <v>806.9</v>
       </c>
       <c r="E86" s="63">
         <v>1127.5999999999999</v>
       </c>
       <c r="F86" s="63">
         <v>1462.7</v>
       </c>
-      <c r="G86" s="19"/>
+      <c r="G86" s="63">
+        <v>1850.1</v>
+      </c>
       <c r="H86" s="19"/>
       <c r="I86" s="52"/>
       <c r="J86" s="52"/>
       <c r="K86" s="52"/>
       <c r="L86" s="52"/>
       <c r="M86" s="52"/>
       <c r="O86" s="16"/>
       <c r="P86" s="9"/>
       <c r="Q86" s="9"/>
     </row>
-    <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C87" s="63" t="s">
         <v>76</v>
       </c>
       <c r="D87" s="63" t="s">
         <v>76</v>
       </c>
       <c r="E87" s="63">
         <v>3.7</v>
       </c>
       <c r="F87" s="63">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G87" s="19"/>
+      <c r="G87" s="63">
+        <v>16.3</v>
+      </c>
       <c r="H87" s="19"/>
       <c r="I87" s="52"/>
       <c r="J87" s="52"/>
       <c r="K87" s="52"/>
       <c r="L87" s="52"/>
       <c r="M87" s="52"/>
       <c r="O87" s="16"/>
       <c r="P87" s="9"/>
       <c r="Q87" s="9"/>
     </row>
-    <row r="88" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A88" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="63"/>
       <c r="C88" s="63"/>
       <c r="D88" s="63"/>
       <c r="E88" s="63"/>
       <c r="F88" s="63"/>
-      <c r="G88" s="18"/>
+      <c r="G88" s="63"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="19"/>
       <c r="M88" s="20"/>
     </row>
-    <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A89" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="63">
         <v>72461</v>
       </c>
       <c r="C89" s="63">
         <v>209303</v>
       </c>
       <c r="D89" s="63">
         <v>295544</v>
       </c>
       <c r="E89" s="63">
         <v>442253</v>
       </c>
       <c r="F89" s="63">
         <v>499117</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="63">
+        <v>824196</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="19"/>
       <c r="M89" s="20"/>
     </row>
-    <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A90" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B90" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C90" s="63">
         <v>2000</v>
       </c>
       <c r="D90" s="63">
         <v>4000</v>
       </c>
       <c r="E90" s="63">
         <v>6000</v>
       </c>
       <c r="F90" s="63">
         <v>6000</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="63">
+        <v>6000</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="19"/>
       <c r="M90" s="20"/>
     </row>
-    <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="63">
         <v>30124</v>
       </c>
       <c r="C91" s="63">
         <v>51009</v>
       </c>
       <c r="D91" s="63">
         <v>68023</v>
       </c>
       <c r="E91" s="63">
         <v>85112</v>
       </c>
       <c r="F91" s="63">
         <v>101469</v>
       </c>
-      <c r="G91" s="54"/>
+      <c r="G91" s="63">
+        <v>115219</v>
+      </c>
       <c r="H91" s="54"/>
       <c r="I91" s="55"/>
       <c r="J91" s="55"/>
       <c r="K91" s="55"/>
       <c r="L91" s="55"/>
       <c r="M91" s="55"/>
       <c r="O91" s="16"/>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
-    <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A92" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B92" s="63">
         <v>420</v>
       </c>
       <c r="C92" s="63">
         <v>525</v>
       </c>
       <c r="D92" s="63">
         <v>631</v>
       </c>
       <c r="E92" s="63">
         <v>737</v>
       </c>
       <c r="F92" s="63">
         <v>885</v>
       </c>
-      <c r="G92" s="54"/>
+      <c r="G92" s="63">
+        <v>1033</v>
+      </c>
       <c r="H92" s="54"/>
       <c r="I92" s="55"/>
       <c r="J92" s="55"/>
       <c r="K92" s="55"/>
       <c r="L92" s="55"/>
       <c r="M92" s="55"/>
       <c r="O92" s="16"/>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
-    <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A93" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B93" s="63">
         <v>663</v>
       </c>
       <c r="C93" s="63">
         <v>1247</v>
       </c>
       <c r="D93" s="63">
         <v>1831</v>
       </c>
       <c r="E93" s="63">
         <v>2414</v>
       </c>
       <c r="F93" s="63">
         <v>3148</v>
       </c>
-      <c r="G93" s="54"/>
+      <c r="G93" s="63">
+        <v>3882</v>
+      </c>
       <c r="H93" s="54"/>
       <c r="I93" s="55"/>
       <c r="J93" s="55"/>
       <c r="K93" s="55"/>
       <c r="L93" s="55"/>
       <c r="M93" s="55"/>
       <c r="O93" s="16"/>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
-    <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="60" t="s">
         <v>33</v>
       </c>
       <c r="B94" s="63">
         <v>292</v>
       </c>
       <c r="C94" s="63">
         <v>776</v>
       </c>
       <c r="D94" s="63">
         <v>1261</v>
       </c>
       <c r="E94" s="63">
         <v>1746</v>
       </c>
       <c r="F94" s="63">
         <v>1746</v>
       </c>
-      <c r="G94" s="54"/>
+      <c r="G94" s="63">
+        <v>1746</v>
+      </c>
       <c r="H94" s="54"/>
       <c r="I94" s="55"/>
       <c r="J94" s="55"/>
       <c r="K94" s="55"/>
       <c r="L94" s="55"/>
       <c r="M94" s="55"/>
       <c r="O94" s="16"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
-    <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B95" s="63">
         <v>8000</v>
       </c>
       <c r="C95" s="63">
         <v>18333</v>
       </c>
       <c r="D95" s="63">
         <v>25408</v>
       </c>
       <c r="E95" s="63">
         <v>83183</v>
       </c>
       <c r="F95" s="63">
         <v>88114</v>
       </c>
-      <c r="G95" s="54"/>
+      <c r="G95" s="63">
+        <v>126997</v>
+      </c>
       <c r="H95" s="54"/>
       <c r="I95" s="55"/>
       <c r="J95" s="55"/>
       <c r="K95" s="55"/>
       <c r="L95" s="55"/>
       <c r="M95" s="55"/>
       <c r="O95" s="16"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
-    <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B96" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C96" s="63">
         <v>824</v>
       </c>
       <c r="D96" s="63">
         <v>1648</v>
       </c>
       <c r="E96" s="63">
         <v>2472</v>
       </c>
       <c r="F96" s="63">
         <v>2472</v>
       </c>
-      <c r="G96" s="54"/>
+      <c r="G96" s="63">
+        <v>2472</v>
+      </c>
       <c r="H96" s="54"/>
       <c r="I96" s="55"/>
       <c r="J96" s="55"/>
       <c r="K96" s="55"/>
       <c r="L96" s="55"/>
       <c r="M96" s="55"/>
       <c r="O96" s="16"/>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
-    <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="63">
         <v>31698</v>
       </c>
       <c r="C97" s="63">
         <v>118637</v>
       </c>
       <c r="D97" s="63">
         <v>162103</v>
       </c>
       <c r="E97" s="63">
         <v>215261</v>
       </c>
       <c r="F97" s="63">
         <v>249516</v>
       </c>
-      <c r="G97" s="54"/>
+      <c r="G97" s="63">
+        <v>482167</v>
+      </c>
       <c r="H97" s="54"/>
       <c r="I97" s="55"/>
       <c r="J97" s="55"/>
       <c r="K97" s="55"/>
       <c r="L97" s="55"/>
       <c r="M97" s="55"/>
       <c r="O97" s="16"/>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
-    <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="63">
         <v>33</v>
       </c>
       <c r="C98" s="63">
         <v>61</v>
       </c>
       <c r="D98" s="63">
         <v>89</v>
       </c>
       <c r="E98" s="63">
         <v>117</v>
       </c>
       <c r="F98" s="63">
         <v>124</v>
       </c>
-      <c r="G98" s="54"/>
+      <c r="G98" s="63">
+        <v>131</v>
+      </c>
       <c r="H98" s="54"/>
       <c r="I98" s="55"/>
       <c r="J98" s="55"/>
       <c r="K98" s="55"/>
       <c r="L98" s="55"/>
       <c r="M98" s="55"/>
       <c r="O98" s="16"/>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
-    <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B99" s="63">
         <v>1000</v>
       </c>
       <c r="C99" s="63">
         <v>15493</v>
       </c>
       <c r="D99" s="63">
         <v>29987</v>
       </c>
       <c r="E99" s="63">
         <v>44480</v>
       </c>
       <c r="F99" s="63">
         <v>44747</v>
       </c>
-      <c r="G99" s="54"/>
+      <c r="G99" s="63">
+        <v>83486</v>
+      </c>
       <c r="H99" s="54"/>
       <c r="I99" s="55"/>
       <c r="J99" s="55"/>
       <c r="K99" s="55"/>
       <c r="L99" s="55"/>
       <c r="M99" s="55"/>
       <c r="O99" s="16"/>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
-    <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A100" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B100" s="63">
         <v>230</v>
       </c>
       <c r="C100" s="63">
         <v>397</v>
       </c>
       <c r="D100" s="63">
         <v>564</v>
       </c>
       <c r="E100" s="63">
         <v>730</v>
       </c>
       <c r="F100" s="63">
         <v>897</v>
       </c>
-      <c r="G100" s="54"/>
+      <c r="G100" s="63">
+        <v>1064</v>
+      </c>
       <c r="H100" s="54"/>
       <c r="I100" s="55"/>
       <c r="J100" s="55"/>
       <c r="K100" s="55"/>
       <c r="L100" s="55"/>
       <c r="M100" s="55"/>
       <c r="O100" s="16"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
-    <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A101" s="57" t="s">
         <v>87</v>
       </c>
       <c r="B101" s="63"/>
       <c r="C101" s="63"/>
       <c r="D101" s="63"/>
       <c r="E101" s="63"/>
       <c r="F101" s="63"/>
-      <c r="G101" s="18"/>
+      <c r="G101" s="63"/>
       <c r="H101" s="18"/>
       <c r="I101" s="18"/>
       <c r="J101" s="18"/>
       <c r="K101" s="18"/>
       <c r="L101" s="19"/>
       <c r="M101" s="55"/>
     </row>
-    <row r="102" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A102" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="63">
         <v>21.1</v>
       </c>
       <c r="C102" s="63">
         <v>41.6</v>
       </c>
       <c r="D102" s="63">
         <v>59.7</v>
       </c>
       <c r="E102" s="63">
         <v>77.8</v>
       </c>
       <c r="F102" s="63">
         <v>99.3</v>
       </c>
-      <c r="G102" s="19"/>
+      <c r="G102" s="63">
+        <v>121.4</v>
+      </c>
       <c r="H102" s="21"/>
       <c r="I102" s="52"/>
       <c r="J102" s="52"/>
       <c r="K102" s="52"/>
       <c r="L102" s="52"/>
       <c r="M102" s="52"/>
       <c r="O102" s="16"/>
       <c r="P102" s="9"/>
       <c r="Q102" s="9"/>
     </row>
-    <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A103" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B103" s="63">
         <v>21.1</v>
       </c>
       <c r="C103" s="63">
         <v>41.6</v>
       </c>
       <c r="D103" s="63">
         <v>59.7</v>
       </c>
       <c r="E103" s="63">
         <v>77.8</v>
       </c>
       <c r="F103" s="63">
         <v>99.3</v>
       </c>
-      <c r="G103" s="22"/>
+      <c r="G103" s="63">
+        <v>121.4</v>
+      </c>
       <c r="H103" s="22"/>
       <c r="I103" s="56"/>
       <c r="J103" s="56"/>
       <c r="K103" s="56"/>
       <c r="L103" s="56"/>
       <c r="M103" s="56"/>
       <c r="O103" s="16"/>
       <c r="P103" s="9"/>
       <c r="Q103" s="9"/>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A104" s="62" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A105" s="62" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A106" s="62" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="115" spans="6:6" x14ac:dyDescent="0.25">
+    <row r="115" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F115" s="10"/>
     </row>
-    <row r="116" spans="6:6" x14ac:dyDescent="0.25">
+    <row r="116" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F116" s="9"/>
     </row>
-    <row r="117" spans="6:6" x14ac:dyDescent="0.25">
+    <row r="117" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F117" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>