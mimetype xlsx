--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -3,59 +3,59 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="22908" yWindow="-12" windowWidth="11460" windowHeight="9540"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="11610" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$3:$Q$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$3:$Q$106</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="88">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
@@ -526,106 +526,100 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -665,79 +659,79 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1021,3813 +1015,3985 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="44" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="24"/>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="42.28515625" style="22" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="22" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="42.28515625" style="22" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="22" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="42.28515625" style="22" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="22" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="42.28515625" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="22" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="42.28515625" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="22" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="42.28515625" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="22" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="42.28515625" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="22" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="22" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="22" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="22" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="22" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="42.28515625" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="22" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="42.28515625" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="22" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="42.28515625" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="22" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="42.28515625" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="22" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="42.28515625" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="22" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="42.28515625" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="22" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="42.28515625" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="22" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="42.28515625" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="22" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="42.28515625" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="22" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="42.28515625" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="22" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="42.28515625" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="22" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="42.28515625" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="22" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="42.28515625" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="22" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="42.28515625" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="22" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="42.28515625" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="22" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="42.28515625" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="22" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="42.28515625" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="22" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="42.28515625" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="22" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="42.28515625" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="22" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="42.28515625" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="22" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="42.28515625" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="22" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="42.28515625" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="22" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="42.28515625" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="22" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="42.28515625" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="22" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="42.28515625" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="22" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="42.28515625" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="22" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="42.28515625" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="22" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="42.28515625" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="22" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="42.28515625" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="22" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="42.28515625" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="22" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="42.28515625" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="22" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="42.28515625" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="22" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="42.28515625" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="22" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="42.28515625" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="22" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="42.28515625" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="22" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="42.28515625" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="22" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="42.28515625" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="22" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="42.28515625" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="22" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="42.28515625" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="22" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="42.28515625" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="22" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="42.28515625" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="22" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="42.28515625" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="22" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="42.28515625" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="22" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="42.28515625" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="22" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="42.28515625" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="22" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="42.28515625" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="22" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="42.28515625" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="22" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="42.28515625" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="22" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="42.28515625" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="22" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="42.28515625" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="22" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="42.28515625" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="22" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="42.28515625" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="22" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+    </row>
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="26">
+      <c r="B2" s="24">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="24" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="26" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="24" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="27" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="28" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="26" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="27" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="28" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="31"/>
-[...3 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="B11" s="29"/>
+      <c r="M11" s="30"/>
+    </row>
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="M12" s="32"/>
-[...2 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="M13" s="32"/>
-[...2 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="M14" s="32"/>
-[...2 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="36" t="s">
+      <c r="B15" s="34" t="s">
         <v>74</v>
       </c>
-      <c r="M15" s="32"/>
-[...2 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="37">
-[...5 lines deleted...]
-      <c r="A17" s="25" t="s">
+      <c r="B16" s="35">
+        <v>46219</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="37">
-[...5 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="B17" s="35">
+        <v>46252</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="M18" s="38"/>
-[...2 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B19" s="28" t="s">
+      <c r="B19" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="M19" s="39"/>
-[...2 lines deleted...]
-      <c r="A20" s="25" t="s">
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="M20" s="38"/>
-[...2 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="M21" s="39"/>
-[...16 lines deleted...]
-      <c r="M26" s="38"/>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B23" s="43"/>
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="36"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="47" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="47"/>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="45"/>
+    <col min="257" max="257" width="4.42578125" style="45" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="45" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="45"/>
+    <col min="513" max="513" width="4.42578125" style="45" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="45" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="45"/>
+    <col min="769" max="769" width="4.42578125" style="45" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="45" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="45"/>
+    <col min="1025" max="1025" width="4.42578125" style="45" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="45" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="45"/>
+    <col min="1281" max="1281" width="4.42578125" style="45" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="45" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="45"/>
+    <col min="1537" max="1537" width="4.42578125" style="45" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="45" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="45"/>
+    <col min="1793" max="1793" width="4.42578125" style="45" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="45" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="45"/>
+    <col min="2049" max="2049" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="45" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="45"/>
+    <col min="2305" max="2305" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="45" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="45"/>
+    <col min="2561" max="2561" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="45" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="45"/>
+    <col min="2817" max="2817" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="45" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="45"/>
+    <col min="3073" max="3073" width="4.42578125" style="45" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="45"/>
+    <col min="3329" max="3329" width="4.42578125" style="45" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="45"/>
+    <col min="3585" max="3585" width="4.42578125" style="45" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="45"/>
+    <col min="3841" max="3841" width="4.42578125" style="45" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="45"/>
+    <col min="4097" max="4097" width="4.42578125" style="45" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="45" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="45"/>
+    <col min="4353" max="4353" width="4.42578125" style="45" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="45" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="45"/>
+    <col min="4609" max="4609" width="4.42578125" style="45" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="45" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="45"/>
+    <col min="4865" max="4865" width="4.42578125" style="45" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="45" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="45"/>
+    <col min="5121" max="5121" width="4.42578125" style="45" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="45" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="45"/>
+    <col min="5377" max="5377" width="4.42578125" style="45" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="45" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="45"/>
+    <col min="5633" max="5633" width="4.42578125" style="45" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="45" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="45"/>
+    <col min="5889" max="5889" width="4.42578125" style="45" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="45" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="45"/>
+    <col min="6145" max="6145" width="4.42578125" style="45" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="45" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="45"/>
+    <col min="6401" max="6401" width="4.42578125" style="45" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="45" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="45"/>
+    <col min="6657" max="6657" width="4.42578125" style="45" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="45" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="45"/>
+    <col min="6913" max="6913" width="4.42578125" style="45" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="45" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="45"/>
+    <col min="7169" max="7169" width="4.42578125" style="45" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="45" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="45"/>
+    <col min="7425" max="7425" width="4.42578125" style="45" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="45" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="45"/>
+    <col min="7681" max="7681" width="4.42578125" style="45" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="45" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="45"/>
+    <col min="7937" max="7937" width="4.42578125" style="45" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="45" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="45"/>
+    <col min="8193" max="8193" width="4.42578125" style="45" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="45" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="45"/>
+    <col min="8449" max="8449" width="4.42578125" style="45" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="45" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="45"/>
+    <col min="8705" max="8705" width="4.42578125" style="45" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="45" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="45"/>
+    <col min="8961" max="8961" width="4.42578125" style="45" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="45" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="45"/>
+    <col min="9217" max="9217" width="4.42578125" style="45" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="45" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="45"/>
+    <col min="9473" max="9473" width="4.42578125" style="45" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="45" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="45"/>
+    <col min="9729" max="9729" width="4.42578125" style="45" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="45" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="45"/>
+    <col min="9985" max="9985" width="4.42578125" style="45" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="45" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="45"/>
+    <col min="10241" max="10241" width="4.42578125" style="45" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="45" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="45"/>
+    <col min="10497" max="10497" width="4.42578125" style="45" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="45" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="45"/>
+    <col min="10753" max="10753" width="4.42578125" style="45" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="45" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="45"/>
+    <col min="11009" max="11009" width="4.42578125" style="45" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="45" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="45"/>
+    <col min="11265" max="11265" width="4.42578125" style="45" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="45" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="45"/>
+    <col min="11521" max="11521" width="4.42578125" style="45" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="45" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="45"/>
+    <col min="11777" max="11777" width="4.42578125" style="45" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="45" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="45"/>
+    <col min="12033" max="12033" width="4.42578125" style="45" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="45" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="45"/>
+    <col min="12289" max="12289" width="4.42578125" style="45" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="45" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="45"/>
+    <col min="12545" max="12545" width="4.42578125" style="45" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="45" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="45"/>
+    <col min="12801" max="12801" width="4.42578125" style="45" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="45" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="45"/>
+    <col min="13057" max="13057" width="4.42578125" style="45" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="45" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="45"/>
+    <col min="13313" max="13313" width="4.42578125" style="45" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="45" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="45"/>
+    <col min="13569" max="13569" width="4.42578125" style="45" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="45" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="45"/>
+    <col min="13825" max="13825" width="4.42578125" style="45" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="45" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="45"/>
+    <col min="14081" max="14081" width="4.42578125" style="45" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="45" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="45"/>
+    <col min="14337" max="14337" width="4.42578125" style="45" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="45" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="45"/>
+    <col min="14593" max="14593" width="4.42578125" style="45" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="45" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="45"/>
+    <col min="14849" max="14849" width="4.42578125" style="45" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="45" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="45"/>
+    <col min="15105" max="15105" width="4.42578125" style="45" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="45" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="45"/>
+    <col min="15361" max="15361" width="4.42578125" style="45" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="45" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="45"/>
+    <col min="15617" max="15617" width="4.42578125" style="45" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="45" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="45"/>
+    <col min="15873" max="15873" width="4.42578125" style="45" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="45" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="45"/>
+    <col min="16129" max="16129" width="4.42578125" style="45" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="45" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="48" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="44"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="49" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="47" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="49" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="47" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="49" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="47" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="50" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="48" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B14" s="51" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="49" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q117"/>
   <sheetViews>
-    <sheetView topLeftCell="C75" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E98" sqref="E97:I98"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
-    <col min="2" max="2" width="10.5546875" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="12.44140625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="15" customWidth="1"/>
+    <col min="4" max="7" width="10.5703125" style="7" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" style="7" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="7" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12" style="7" customWidth="1"/>
-    <col min="13" max="13" width="13.44140625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="19.33203125" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="64"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="6"/>
       <c r="C2" s="14"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="59" t="s">
+      <c r="C3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="59" t="s">
+      <c r="D3" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="59" t="s">
+      <c r="E3" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="59" t="s">
+      <c r="F3" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="59" t="s">
+      <c r="G3" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="59" t="s">
+      <c r="H3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="59" t="s">
+      <c r="I3" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="59" t="s">
+      <c r="J3" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="59" t="s">
+      <c r="K3" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="59" t="s">
+      <c r="L3" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="59" t="s">
+      <c r="M3" s="56" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
-    <row r="4" spans="1:17" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:17" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="63"/>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="18"/>
     </row>
-    <row r="5" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="63">
+      <c r="B5" s="60">
         <v>10311.700000000001</v>
       </c>
-      <c r="C5" s="63">
+      <c r="C5" s="60">
         <v>18963.3</v>
       </c>
-      <c r="D5" s="63">
+      <c r="D5" s="60">
         <v>28867.599999999999</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="60">
         <v>36955.1</v>
       </c>
-      <c r="F5" s="63">
+      <c r="F5" s="60">
         <v>45003.4</v>
       </c>
-      <c r="G5" s="63">
+      <c r="G5" s="60">
         <v>54128.9</v>
       </c>
-      <c r="H5" s="19"/>
-      <c r="I5" s="52"/>
+      <c r="H5" s="60">
+        <v>63029</v>
+      </c>
+      <c r="I5" s="50"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="O5" s="16"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
     </row>
-    <row r="6" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="60" t="s">
+    <row r="6" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="63">
+      <c r="B6" s="60">
         <v>773.4</v>
       </c>
-      <c r="C6" s="63">
+      <c r="C6" s="60">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="60">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="60">
         <v>2334.9</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="60">
         <v>2689.3</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="60">
         <v>3096.1</v>
       </c>
-      <c r="H6" s="19"/>
-      <c r="I6" s="52"/>
+      <c r="H6" s="60">
+        <v>3657.2</v>
+      </c>
+      <c r="I6" s="50"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="O6" s="16"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
     </row>
-    <row r="7" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="60" t="s">
+    <row r="7" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="63">
+      <c r="B7" s="60">
         <v>3.7</v>
       </c>
-      <c r="C7" s="63">
+      <c r="C7" s="60">
         <v>14</v>
       </c>
-      <c r="D7" s="63">
+      <c r="D7" s="60">
         <v>39.6</v>
       </c>
-      <c r="E7" s="63">
+      <c r="E7" s="60">
         <v>78.8</v>
       </c>
-      <c r="F7" s="63">
+      <c r="F7" s="60">
         <v>108.1</v>
       </c>
-      <c r="G7" s="63">
+      <c r="G7" s="60">
         <v>115.9</v>
       </c>
-      <c r="H7" s="19"/>
-      <c r="I7" s="52"/>
+      <c r="H7" s="60">
+        <v>184.5</v>
+      </c>
+      <c r="I7" s="50"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="O7" s="16"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
     </row>
-    <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="60" t="s">
+    <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="63">
+      <c r="B8" s="61">
         <v>3.7</v>
       </c>
-      <c r="C8" s="63">
+      <c r="C8" s="60">
         <v>12.5</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="60">
         <v>21.3</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="60">
         <v>30.1</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="60">
         <v>33</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="60">
         <v>35.9</v>
       </c>
-      <c r="H8" s="19"/>
-      <c r="I8" s="52"/>
+      <c r="H8" s="60">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I8" s="50"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="O8" s="16"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
     </row>
-    <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="63">
+      <c r="C9" s="60">
         <v>16.600000000000001</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="60">
         <v>33.200000000000003</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="60">
         <v>49.8</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="60">
         <v>65.400000000000006</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="60">
         <v>81.099999999999994</v>
       </c>
-      <c r="H9" s="19"/>
-      <c r="I9" s="52"/>
+      <c r="H9" s="60">
+        <v>96.7</v>
+      </c>
+      <c r="I9" s="50"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="O9" s="16"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
     </row>
-    <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="60" t="s">
+    <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="63">
+      <c r="B10" s="60">
         <v>3669.3</v>
       </c>
-      <c r="C10" s="63">
+      <c r="C10" s="60">
         <v>6481.8</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="60">
         <v>9952.9</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="60">
         <v>13282.3</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="60">
         <v>16446.099999999999</v>
       </c>
-      <c r="G10" s="63">
+      <c r="G10" s="60">
         <v>19555.5</v>
       </c>
-      <c r="H10" s="19"/>
-      <c r="I10" s="52"/>
+      <c r="H10" s="60">
+        <v>22694.5</v>
+      </c>
+      <c r="I10" s="50"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="O10" s="16"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
     </row>
-    <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="60" t="s">
+    <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="63">
+      <c r="B11" s="60">
         <v>5696</v>
       </c>
-      <c r="C11" s="63">
+      <c r="C11" s="60">
         <v>10689.6</v>
       </c>
-      <c r="D11" s="63">
+      <c r="D11" s="60">
         <v>16295</v>
       </c>
-      <c r="E11" s="63">
+      <c r="E11" s="60">
         <v>20385.599999999999</v>
       </c>
-      <c r="F11" s="63">
+      <c r="F11" s="60">
         <v>24621.5</v>
       </c>
-      <c r="G11" s="63">
+      <c r="G11" s="60">
         <v>29987.9</v>
       </c>
-      <c r="H11" s="19"/>
-      <c r="I11" s="52"/>
+      <c r="H11" s="60">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I11" s="50"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="O11" s="16"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
     </row>
-    <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="60" t="s">
+    <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="63">
+      <c r="B12" s="60">
         <v>165.1</v>
       </c>
-      <c r="C12" s="63">
+      <c r="C12" s="60">
         <v>368.7</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="60">
         <v>598.4</v>
       </c>
-      <c r="E12" s="63">
+      <c r="E12" s="60">
         <v>789.2</v>
       </c>
-      <c r="F12" s="63">
+      <c r="F12" s="60">
         <v>1034.8</v>
       </c>
-      <c r="G12" s="63">
+      <c r="G12" s="60">
         <v>1250.8</v>
       </c>
-      <c r="H12" s="19"/>
-      <c r="I12" s="52"/>
+      <c r="H12" s="60">
+        <v>1475.2</v>
+      </c>
+      <c r="I12" s="50"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="O12" s="16"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
     </row>
-    <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="60" t="s">
+    <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="63">
+      <c r="B13" s="60">
         <v>0.6</v>
       </c>
-      <c r="C13" s="63">
+      <c r="C13" s="60">
         <v>1.9</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="60">
         <v>3.2</v>
       </c>
-      <c r="E13" s="63">
+      <c r="E13" s="60">
         <v>4.5</v>
       </c>
-      <c r="F13" s="63">
+      <c r="F13" s="60">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G13" s="63">
+      <c r="G13" s="60">
         <v>5.7</v>
       </c>
-      <c r="H13" s="19"/>
-      <c r="I13" s="52"/>
+      <c r="H13" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="I13" s="50"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
-      <c r="L13" s="52"/>
+      <c r="L13" s="50"/>
       <c r="M13" s="19"/>
       <c r="O13" s="16"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
     </row>
-    <row r="14" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="57" t="s">
+    <row r="14" spans="1:17" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="54" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="63"/>
-[...5 lines deleted...]
-      <c r="H14" s="18"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="19"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="60" t="s">
+    <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="63">
+      <c r="B15" s="60">
         <v>9920</v>
       </c>
-      <c r="C15" s="63">
+      <c r="C15" s="60">
         <v>18222.599999999999</v>
       </c>
-      <c r="D15" s="63">
+      <c r="D15" s="60">
         <v>27709.5</v>
       </c>
-      <c r="E15" s="63">
+      <c r="E15" s="60">
         <v>35385.300000000003</v>
       </c>
-      <c r="F15" s="63">
+      <c r="F15" s="60">
         <v>42981.1</v>
       </c>
-      <c r="G15" s="63">
+      <c r="G15" s="60">
         <v>51708</v>
       </c>
-      <c r="H15" s="19"/>
-      <c r="I15" s="52"/>
+      <c r="H15" s="60">
+        <v>60269.5</v>
+      </c>
+      <c r="I15" s="50"/>
       <c r="J15" s="19"/>
-      <c r="K15" s="52"/>
-[...1 lines deleted...]
-      <c r="M15" s="52"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
       <c r="O15" s="16"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
-    <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="60" t="s">
+    <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="63">
+      <c r="B16" s="60">
         <v>773.4</v>
       </c>
-      <c r="C16" s="63">
+      <c r="C16" s="60">
         <v>1378.3</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="60">
         <v>1924.1</v>
       </c>
-      <c r="E16" s="63">
+      <c r="E16" s="60">
         <v>2334.9</v>
       </c>
-      <c r="F16" s="63">
+      <c r="F16" s="60">
         <v>2689.3</v>
       </c>
-      <c r="G16" s="63">
+      <c r="G16" s="60">
         <v>3096.1</v>
       </c>
-      <c r="H16" s="19"/>
-      <c r="I16" s="52"/>
+      <c r="H16" s="60">
+        <v>3657.2</v>
+      </c>
+      <c r="I16" s="50"/>
       <c r="J16" s="19"/>
-      <c r="K16" s="52"/>
-[...1 lines deleted...]
-      <c r="M16" s="52"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
     </row>
-    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="60" t="s">
+    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="63">
+      <c r="B17" s="60">
         <v>3.7</v>
       </c>
-      <c r="C17" s="63">
+      <c r="C17" s="60">
         <v>14</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="60">
         <v>39.6</v>
       </c>
-      <c r="E17" s="63">
+      <c r="E17" s="60">
         <v>78.8</v>
       </c>
-      <c r="F17" s="63">
+      <c r="F17" s="60">
         <v>108.1</v>
       </c>
-      <c r="G17" s="63">
+      <c r="G17" s="60">
         <v>115.9</v>
       </c>
-      <c r="H17" s="19"/>
-      <c r="I17" s="52"/>
+      <c r="H17" s="60">
+        <v>184.5</v>
+      </c>
+      <c r="I17" s="50"/>
       <c r="J17" s="19"/>
-      <c r="K17" s="52"/>
-[...1 lines deleted...]
-      <c r="M17" s="52"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
       <c r="O17" s="16"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
     </row>
-    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="60" t="s">
+    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="63">
+      <c r="B18" s="60">
         <v>3.7</v>
       </c>
-      <c r="C18" s="63">
+      <c r="C18" s="60">
         <v>12.5</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="60">
         <v>21.3</v>
       </c>
-      <c r="E18" s="63">
+      <c r="E18" s="60">
         <v>30.1</v>
       </c>
-      <c r="F18" s="63">
+      <c r="F18" s="60">
         <v>33</v>
       </c>
-      <c r="G18" s="63">
+      <c r="G18" s="60">
         <v>35.9</v>
       </c>
-      <c r="H18" s="19"/>
-      <c r="I18" s="52"/>
+      <c r="H18" s="60">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I18" s="50"/>
       <c r="J18" s="19"/>
-      <c r="K18" s="52"/>
-[...1 lines deleted...]
-      <c r="M18" s="52"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
       <c r="O18" s="16"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
     </row>
-    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="60" t="s">
+    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="63" t="s">
+      <c r="B19" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C19" s="63">
+      <c r="C19" s="60">
         <v>16.600000000000001</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="60">
         <v>33.200000000000003</v>
       </c>
-      <c r="E19" s="63">
+      <c r="E19" s="60">
         <v>49.8</v>
       </c>
-      <c r="F19" s="63">
+      <c r="F19" s="60">
         <v>65.400000000000006</v>
       </c>
-      <c r="G19" s="63">
+      <c r="G19" s="60">
         <v>81.099999999999994</v>
       </c>
-      <c r="H19" s="19"/>
-      <c r="I19" s="52"/>
+      <c r="H19" s="60">
+        <v>96.7</v>
+      </c>
+      <c r="I19" s="50"/>
       <c r="J19" s="19"/>
-      <c r="K19" s="52"/>
-[...1 lines deleted...]
-      <c r="M19" s="52"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
       <c r="O19" s="16"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
-    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="60" t="s">
+    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="63">
+      <c r="B20" s="60">
         <v>3277.6</v>
       </c>
-      <c r="C20" s="63">
+      <c r="C20" s="60">
         <v>5741.1</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="60">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="60">
         <v>11712.5</v>
       </c>
-      <c r="F20" s="63">
+      <c r="F20" s="60">
         <v>14423.8</v>
       </c>
-      <c r="G20" s="63">
+      <c r="G20" s="60">
         <v>17134.599999999999</v>
       </c>
-      <c r="H20" s="19"/>
-      <c r="I20" s="52"/>
+      <c r="H20" s="60">
+        <v>19935</v>
+      </c>
+      <c r="I20" s="50"/>
       <c r="J20" s="19"/>
-      <c r="K20" s="52"/>
-[...1 lines deleted...]
-      <c r="M20" s="52"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
       <c r="O20" s="16"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
     </row>
-    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="60" t="s">
+    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="63">
+      <c r="B21" s="60">
         <v>5696</v>
       </c>
-      <c r="C21" s="63">
+      <c r="C21" s="60">
         <v>10689.6</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="60">
         <v>16295</v>
       </c>
-      <c r="E21" s="63">
+      <c r="E21" s="60">
         <v>20385.599999999999</v>
       </c>
-      <c r="F21" s="63">
+      <c r="F21" s="60">
         <v>24621.5</v>
       </c>
-      <c r="G21" s="63">
+      <c r="G21" s="60">
         <v>29987.9</v>
       </c>
-      <c r="H21" s="19"/>
-      <c r="I21" s="52"/>
+      <c r="H21" s="60">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I21" s="50"/>
       <c r="J21" s="19"/>
-      <c r="K21" s="52"/>
-[...1 lines deleted...]
-      <c r="M21" s="52"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
       <c r="O21" s="16"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
     </row>
-    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="60" t="s">
+    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="63">
+      <c r="B22" s="60">
         <v>165.1</v>
       </c>
-      <c r="C22" s="63">
+      <c r="C22" s="60">
         <v>368.7</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="60">
         <v>598.4</v>
       </c>
-      <c r="E22" s="63">
+      <c r="E22" s="60">
         <v>789.2</v>
       </c>
-      <c r="F22" s="63">
+      <c r="F22" s="60">
         <v>1034.8</v>
       </c>
-      <c r="G22" s="63">
+      <c r="G22" s="60">
         <v>1250.8</v>
       </c>
-      <c r="H22" s="19"/>
-      <c r="I22" s="52"/>
+      <c r="H22" s="60">
+        <v>1475.2</v>
+      </c>
+      <c r="I22" s="50"/>
       <c r="J22" s="19"/>
-      <c r="K22" s="52"/>
-[...1 lines deleted...]
-      <c r="M22" s="52"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
       <c r="O22" s="16"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
-    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="60" t="s">
+    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="63">
+      <c r="B23" s="60">
         <v>0.6</v>
       </c>
-      <c r="C23" s="63">
+      <c r="C23" s="60">
         <v>1.9</v>
       </c>
-      <c r="D23" s="63">
+      <c r="D23" s="60">
         <v>3.2</v>
       </c>
-      <c r="E23" s="63">
+      <c r="E23" s="60">
         <v>4.5</v>
       </c>
-      <c r="F23" s="63">
+      <c r="F23" s="60">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G23" s="63">
+      <c r="G23" s="60">
         <v>5.7</v>
       </c>
-      <c r="H23" s="19"/>
-      <c r="I23" s="52"/>
+      <c r="H23" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="I23" s="50"/>
       <c r="J23" s="19"/>
-      <c r="K23" s="52"/>
-[...1 lines deleted...]
-      <c r="M23" s="52"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
       <c r="O23" s="16"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
     </row>
-    <row r="24" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A24" s="57" t="s">
+    <row r="24" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B24" s="63"/>
-[...5 lines deleted...]
-      <c r="H24" s="18"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
-      <c r="L24" s="53"/>
+      <c r="L24" s="51"/>
       <c r="M24" s="20"/>
     </row>
-    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="60" t="s">
+    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="63">
+      <c r="B25" s="60">
         <v>5246.6</v>
       </c>
-      <c r="C25" s="63">
+      <c r="C25" s="60">
         <v>12037.1</v>
       </c>
-      <c r="D25" s="63">
+      <c r="D25" s="60">
         <v>19708.099999999999</v>
       </c>
-      <c r="E25" s="63">
+      <c r="E25" s="60">
         <v>28342.7</v>
       </c>
-      <c r="F25" s="63">
+      <c r="F25" s="60">
         <v>37024.5</v>
       </c>
-      <c r="G25" s="63">
+      <c r="G25" s="60">
         <v>45613.3</v>
       </c>
-      <c r="H25" s="19"/>
+      <c r="H25" s="60">
+        <v>53208</v>
+      </c>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
-      <c r="L25" s="52"/>
-      <c r="M25" s="52"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
       <c r="O25" s="16"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
     </row>
-    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="60" t="s">
+    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="63">
+      <c r="B26" s="60">
         <v>397.2</v>
       </c>
-      <c r="C26" s="63">
+      <c r="C26" s="60">
         <v>756.2</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="60">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E26" s="63">
+      <c r="E26" s="60">
         <v>1535.6</v>
       </c>
-      <c r="F26" s="63">
+      <c r="F26" s="60">
         <v>1931.3</v>
       </c>
-      <c r="G26" s="63">
+      <c r="G26" s="60">
         <v>2318.1</v>
       </c>
-      <c r="H26" s="19"/>
+      <c r="H26" s="60">
+        <v>2714.2</v>
+      </c>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
-      <c r="L26" s="52"/>
-      <c r="M26" s="52"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
       <c r="O26" s="16"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
     </row>
-    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="60" t="s">
+    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="63">
+      <c r="B27" s="60">
         <v>2335.8000000000002</v>
       </c>
-      <c r="C27" s="63">
+      <c r="C27" s="60">
         <v>6274.8</v>
       </c>
-      <c r="D27" s="63">
+      <c r="D27" s="60">
         <v>10906.5</v>
       </c>
-      <c r="E27" s="63">
+      <c r="E27" s="60">
         <v>16543.099999999999</v>
       </c>
-      <c r="F27" s="63">
+      <c r="F27" s="60">
         <v>22141.1</v>
       </c>
-      <c r="G27" s="63">
+      <c r="G27" s="60">
         <v>27681.1</v>
       </c>
-      <c r="H27" s="19"/>
+      <c r="H27" s="60">
+        <v>32314.799999999999</v>
+      </c>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
-      <c r="L27" s="52"/>
-      <c r="M27" s="52"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
       <c r="O27" s="16"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
     </row>
-    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="60" t="s">
+    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="63">
+      <c r="B28" s="60">
         <v>826.8</v>
       </c>
-      <c r="C28" s="63">
+      <c r="C28" s="60">
         <v>1808.4</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="60">
         <v>2791.5</v>
       </c>
-      <c r="E28" s="63">
+      <c r="E28" s="60">
         <v>3793.1</v>
       </c>
-      <c r="F28" s="63">
+      <c r="F28" s="60">
         <v>4791.8</v>
       </c>
-      <c r="G28" s="63">
+      <c r="G28" s="60">
         <v>5808.8</v>
       </c>
-      <c r="H28" s="19"/>
+      <c r="H28" s="60">
+        <v>6681.4</v>
+      </c>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
-      <c r="L28" s="52"/>
-      <c r="M28" s="52"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
       <c r="O28" s="16"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
     </row>
-    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="60" t="s">
+    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="63">
+      <c r="B29" s="60">
         <v>1.3</v>
       </c>
-      <c r="C29" s="63">
+      <c r="C29" s="60">
         <v>2.4</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="60">
         <v>3.6</v>
       </c>
-      <c r="E29" s="63">
+      <c r="E29" s="60">
         <v>4.7</v>
       </c>
-      <c r="F29" s="63">
+      <c r="F29" s="60">
         <v>5.8</v>
       </c>
-      <c r="G29" s="63">
+      <c r="G29" s="60">
         <v>6.9</v>
       </c>
-      <c r="H29" s="19"/>
+      <c r="H29" s="60">
+        <v>8</v>
+      </c>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
-      <c r="L29" s="52"/>
-      <c r="M29" s="52"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
       <c r="O29" s="16"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
     </row>
-    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="60" t="s">
+    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="63">
+      <c r="B30" s="60">
         <v>239.5</v>
       </c>
-      <c r="C30" s="63">
+      <c r="C30" s="60">
         <v>454</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="60">
         <v>688</v>
       </c>
-      <c r="E30" s="63">
+      <c r="E30" s="60">
         <v>920.4</v>
       </c>
-      <c r="F30" s="63">
+      <c r="F30" s="60">
         <v>1156.5</v>
       </c>
-      <c r="G30" s="63">
+      <c r="G30" s="60">
         <v>1385.3</v>
       </c>
-      <c r="H30" s="19"/>
+      <c r="H30" s="60">
+        <v>1619.1</v>
+      </c>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
-      <c r="L30" s="52"/>
-      <c r="M30" s="52"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="50"/>
       <c r="O30" s="16"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
     </row>
-    <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="60" t="s">
+    <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="63">
+      <c r="B31" s="60">
         <v>1446</v>
       </c>
-      <c r="C31" s="63">
+      <c r="C31" s="60">
         <v>2741.1</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="60">
         <v>4166.8</v>
       </c>
-      <c r="E31" s="63">
+      <c r="E31" s="60">
         <v>5545.3</v>
       </c>
-      <c r="F31" s="63">
+      <c r="F31" s="60">
         <v>6997.4</v>
       </c>
-      <c r="G31" s="63">
+      <c r="G31" s="60">
         <v>8412.6</v>
       </c>
-      <c r="H31" s="19"/>
+      <c r="H31" s="60">
+        <v>9870</v>
+      </c>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
-      <c r="L31" s="52"/>
-      <c r="M31" s="52"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
       <c r="O31" s="16"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
     </row>
-    <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="60" t="s">
+    <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="63">
+      <c r="B32" s="60">
         <v>0</v>
       </c>
-      <c r="C32" s="63">
+      <c r="C32" s="60">
         <v>0.2</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="60">
         <v>0.4</v>
       </c>
-      <c r="E32" s="63">
+      <c r="E32" s="60">
         <v>0.5</v>
       </c>
-      <c r="F32" s="63">
+      <c r="F32" s="60">
         <v>0.5</v>
       </c>
-      <c r="G32" s="63">
+      <c r="G32" s="60">
         <v>0.5</v>
       </c>
-      <c r="H32" s="19"/>
+      <c r="H32" s="60">
+        <v>0.5</v>
+      </c>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
-      <c r="L32" s="52"/>
-      <c r="M32" s="52"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
       <c r="O32" s="16"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="9"/>
     </row>
-    <row r="33" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="57" t="s">
+    <row r="33" spans="1:17" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="63"/>
-[...5 lines deleted...]
-      <c r="H33" s="18"/>
+      <c r="B33" s="60"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="19"/>
       <c r="M33" s="20"/>
     </row>
-    <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="60" t="s">
+    <row r="34" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="63">
+      <c r="B34" s="60">
         <v>3590.4</v>
       </c>
-      <c r="C34" s="63">
+      <c r="C34" s="60">
         <v>8377.2000000000007</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="60">
         <v>13493.9</v>
       </c>
-      <c r="E34" s="63">
+      <c r="E34" s="60">
         <v>19571.3</v>
       </c>
-      <c r="F34" s="63">
+      <c r="F34" s="60">
         <v>25279.8</v>
       </c>
-      <c r="G34" s="63">
+      <c r="G34" s="60">
         <v>31261.4</v>
       </c>
-      <c r="H34" s="19"/>
+      <c r="H34" s="60">
+        <v>36541.300000000003</v>
+      </c>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
-      <c r="L34" s="52"/>
-      <c r="M34" s="52"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="50"/>
       <c r="O34" s="16"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
     </row>
-    <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="60" t="s">
+    <row r="35" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="63">
+      <c r="B35" s="60">
         <v>398.7</v>
       </c>
-      <c r="C35" s="63">
+      <c r="C35" s="60">
         <v>757.3</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="60">
         <v>1142.3</v>
       </c>
-      <c r="E35" s="63">
+      <c r="E35" s="60">
         <v>1523.2</v>
       </c>
-      <c r="F35" s="63">
+      <c r="F35" s="60">
         <v>1908</v>
       </c>
-      <c r="G35" s="63">
+      <c r="G35" s="60">
         <v>2297.9</v>
       </c>
-      <c r="H35" s="19"/>
+      <c r="H35" s="60">
+        <v>2691.4</v>
+      </c>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
-      <c r="L35" s="52"/>
-      <c r="M35" s="52"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="50"/>
       <c r="O35" s="16"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
     </row>
-    <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="60" t="s">
+    <row r="36" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="63">
+      <c r="B36" s="60">
         <v>1173.0999999999999</v>
       </c>
-      <c r="C36" s="63">
+      <c r="C36" s="60">
         <v>3296.3</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="60">
         <v>5685.5</v>
       </c>
-      <c r="E36" s="63">
+      <c r="E36" s="60">
         <v>9068.5</v>
       </c>
-      <c r="F36" s="63">
+      <c r="F36" s="60">
         <v>12060</v>
       </c>
-      <c r="G36" s="63">
+      <c r="G36" s="60">
         <v>15262.6</v>
       </c>
-      <c r="H36" s="19"/>
+      <c r="H36" s="60">
+        <v>18078.5</v>
+      </c>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
-      <c r="L36" s="52"/>
-      <c r="M36" s="52"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
       <c r="O36" s="16"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
     </row>
-    <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="60" t="s">
+    <row r="37" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="63">
+      <c r="B37" s="60">
         <v>1711.5</v>
       </c>
-      <c r="C37" s="63">
+      <c r="C37" s="60">
         <v>3742.8</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="60">
         <v>5789.4</v>
       </c>
-      <c r="E37" s="63">
+      <c r="E37" s="60">
         <v>7818.8</v>
       </c>
-      <c r="F37" s="63">
+      <c r="F37" s="60">
         <v>9853.7999999999993</v>
       </c>
-      <c r="G37" s="63">
+      <c r="G37" s="60">
         <v>11953.8</v>
       </c>
-      <c r="H37" s="19"/>
+      <c r="H37" s="60">
+        <v>13737.5</v>
+      </c>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
-      <c r="L37" s="52"/>
-      <c r="M37" s="52"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="50"/>
       <c r="O37" s="16"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
     </row>
-    <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="60" t="s">
+    <row r="38" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="63">
+      <c r="B38" s="60">
         <v>29.9</v>
       </c>
-      <c r="C38" s="63">
+      <c r="C38" s="60">
         <v>56.4</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="60">
         <v>84.5</v>
       </c>
-      <c r="E38" s="63">
+      <c r="E38" s="60">
         <v>112.9</v>
       </c>
-      <c r="F38" s="63">
+      <c r="F38" s="60">
         <v>143.30000000000001</v>
       </c>
-      <c r="G38" s="63">
+      <c r="G38" s="60">
         <v>173.7</v>
       </c>
-      <c r="H38" s="19"/>
+      <c r="H38" s="60">
+        <v>205</v>
+      </c>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
-      <c r="L38" s="52"/>
-      <c r="M38" s="52"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="50"/>
       <c r="O38" s="16"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
     </row>
-    <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="60" t="s">
+    <row r="39" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="63">
+      <c r="B39" s="60">
         <v>49.9</v>
       </c>
-      <c r="C39" s="63">
+      <c r="C39" s="60">
         <v>96.8</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="60">
         <v>144.9</v>
       </c>
-      <c r="E39" s="63">
+      <c r="E39" s="60">
         <v>191.6</v>
       </c>
-      <c r="F39" s="63">
+      <c r="F39" s="60">
         <v>242.4</v>
       </c>
-      <c r="G39" s="63">
+      <c r="G39" s="60">
         <v>288.7</v>
       </c>
-      <c r="H39" s="19"/>
+      <c r="H39" s="60">
+        <v>334.6</v>
+      </c>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
-      <c r="L39" s="52"/>
-      <c r="M39" s="52"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="50"/>
       <c r="O39" s="16"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
     </row>
-    <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="60" t="s">
+    <row r="40" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="63">
+      <c r="B40" s="60">
         <v>222.4</v>
       </c>
-      <c r="C40" s="63">
+      <c r="C40" s="60">
         <v>419.2</v>
       </c>
-      <c r="D40" s="63">
+      <c r="D40" s="60">
         <v>635.5</v>
       </c>
-      <c r="E40" s="63">
+      <c r="E40" s="60">
         <v>841</v>
       </c>
-      <c r="F40" s="63">
+      <c r="F40" s="60">
         <v>1052.8</v>
       </c>
-      <c r="G40" s="63">
+      <c r="G40" s="60">
         <v>1261</v>
       </c>
-      <c r="H40" s="19"/>
+      <c r="H40" s="60">
+        <v>1466.6</v>
+      </c>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
-      <c r="L40" s="52"/>
-      <c r="M40" s="52"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="50"/>
       <c r="O40" s="16"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
     </row>
-    <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="60" t="s">
+    <row r="41" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="63">
+      <c r="B41" s="60">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C41" s="63">
+      <c r="C41" s="60">
         <v>8.4</v>
       </c>
-      <c r="D41" s="63">
+      <c r="D41" s="60">
         <v>11.9</v>
       </c>
-      <c r="E41" s="63">
+      <c r="E41" s="60">
         <v>15.3</v>
       </c>
-      <c r="F41" s="63">
+      <c r="F41" s="60">
         <v>19.5</v>
       </c>
-      <c r="G41" s="63">
+      <c r="G41" s="60">
         <v>23.6</v>
       </c>
-      <c r="H41" s="19"/>
+      <c r="H41" s="60">
+        <v>27.7</v>
+      </c>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
-      <c r="L41" s="52"/>
-      <c r="M41" s="52"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="50"/>
       <c r="O41" s="16"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
     </row>
-    <row r="42" spans="1:17" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="57" t="s">
+    <row r="42" spans="1:17" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="63"/>
-[...5 lines deleted...]
-      <c r="H42" s="18"/>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="60"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="19"/>
       <c r="M42" s="20"/>
     </row>
-    <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="61" t="s">
+    <row r="43" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="63">
+      <c r="B43" s="60">
         <v>1875</v>
       </c>
-      <c r="C43" s="63">
+      <c r="C43" s="60">
         <v>4050.2</v>
       </c>
-      <c r="D43" s="63">
+      <c r="D43" s="60">
         <v>6250.1</v>
       </c>
-      <c r="E43" s="63">
+      <c r="E43" s="60">
         <v>8421.4</v>
       </c>
-      <c r="F43" s="63">
+      <c r="F43" s="60">
         <v>10612.9</v>
       </c>
-      <c r="G43" s="63">
+      <c r="G43" s="60">
         <v>12860</v>
       </c>
-      <c r="H43" s="19"/>
+      <c r="H43" s="60">
+        <v>14787.5</v>
+      </c>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
-      <c r="L43" s="52"/>
-      <c r="M43" s="52"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
       <c r="O43" s="16"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
     </row>
-    <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="61" t="s">
+    <row r="44" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="63">
+      <c r="B44" s="60">
         <v>7.1</v>
       </c>
-      <c r="C44" s="63">
+      <c r="C44" s="60">
         <v>13.3</v>
       </c>
-      <c r="D44" s="63">
+      <c r="D44" s="60">
         <v>19.899999999999999</v>
       </c>
-      <c r="E44" s="63">
+      <c r="E44" s="60">
         <v>27</v>
       </c>
-      <c r="F44" s="63">
+      <c r="F44" s="60">
         <v>34.5</v>
       </c>
-      <c r="G44" s="63">
+      <c r="G44" s="60">
         <v>41.7</v>
       </c>
-      <c r="H44" s="19"/>
+      <c r="H44" s="60">
+        <v>49.4</v>
+      </c>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
-      <c r="L44" s="52"/>
-      <c r="M44" s="52"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="50"/>
       <c r="O44" s="16"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
     </row>
-    <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="61" t="s">
+    <row r="45" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B45" s="63">
+      <c r="B45" s="60">
         <v>11.7</v>
       </c>
-      <c r="C45" s="63">
+      <c r="C45" s="60">
         <v>19</v>
       </c>
-      <c r="D45" s="63">
+      <c r="D45" s="60">
         <v>26.9</v>
       </c>
-      <c r="E45" s="63">
+      <c r="E45" s="60">
         <v>32.9</v>
       </c>
-      <c r="F45" s="63">
+      <c r="F45" s="60">
         <v>47.3</v>
       </c>
-      <c r="G45" s="63">
+      <c r="G45" s="60">
         <v>59.9</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="60">
+        <v>73.7</v>
+      </c>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
-      <c r="L45" s="52"/>
-      <c r="M45" s="52"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="50"/>
       <c r="O45" s="16"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
     </row>
-    <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="61" t="s">
+    <row r="46" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="63">
+      <c r="B46" s="60">
         <v>1707.5</v>
       </c>
-      <c r="C46" s="63">
+      <c r="C46" s="60">
         <v>3735.3</v>
       </c>
-      <c r="D46" s="63">
+      <c r="D46" s="60">
         <v>5777.8</v>
       </c>
-      <c r="E46" s="63">
+      <c r="E46" s="60">
         <v>7803.3</v>
       </c>
-      <c r="F46" s="63">
+      <c r="F46" s="60">
         <v>9834.2999999999993</v>
       </c>
-      <c r="G46" s="63">
+      <c r="G46" s="60">
         <v>11930.6</v>
       </c>
-      <c r="H46" s="19"/>
+      <c r="H46" s="60">
+        <v>13710.3</v>
+      </c>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
-      <c r="L46" s="52"/>
-      <c r="M46" s="52"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="50"/>
       <c r="O46" s="16"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
     </row>
-    <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="61" t="s">
+    <row r="47" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B47" s="63">
+      <c r="B47" s="60">
         <v>29.9</v>
       </c>
-      <c r="C47" s="63">
+      <c r="C47" s="60">
         <v>56.4</v>
       </c>
-      <c r="D47" s="63">
+      <c r="D47" s="60">
         <v>84.5</v>
       </c>
-      <c r="E47" s="63">
+      <c r="E47" s="60">
         <v>112.9</v>
       </c>
-      <c r="F47" s="63">
+      <c r="F47" s="60">
         <v>143.30000000000001</v>
       </c>
-      <c r="G47" s="63">
+      <c r="G47" s="60">
         <v>173.7</v>
       </c>
-      <c r="H47" s="19"/>
+      <c r="H47" s="60">
+        <v>205</v>
+      </c>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
-      <c r="L47" s="52"/>
-      <c r="M47" s="52"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
       <c r="O47" s="16"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
     </row>
-    <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="61" t="s">
+    <row r="48" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="63">
+      <c r="B48" s="60">
         <v>9.5</v>
       </c>
-      <c r="C48" s="63">
+      <c r="C48" s="60">
         <v>19</v>
       </c>
-      <c r="D48" s="63">
+      <c r="D48" s="60">
         <v>28.7</v>
       </c>
-      <c r="E48" s="63">
+      <c r="E48" s="60">
         <v>38.799999999999997</v>
       </c>
-      <c r="F48" s="63">
+      <c r="F48" s="60">
         <v>49</v>
       </c>
-      <c r="G48" s="63">
+      <c r="G48" s="60">
         <v>58.6</v>
       </c>
-      <c r="H48" s="19"/>
+      <c r="H48" s="60">
+        <v>67.5</v>
+      </c>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
-      <c r="L48" s="52"/>
-      <c r="M48" s="52"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="50"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
     </row>
-    <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="61" t="s">
+    <row r="49" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="63">
+      <c r="B49" s="60">
         <v>104.4</v>
       </c>
-      <c r="C49" s="63">
+      <c r="C49" s="60">
         <v>198.8</v>
       </c>
-      <c r="D49" s="63">
+      <c r="D49" s="60">
         <v>300.39999999999998</v>
       </c>
-      <c r="E49" s="63">
+      <c r="E49" s="60">
         <v>391.2</v>
       </c>
-      <c r="F49" s="63">
+      <c r="F49" s="60">
         <v>485</v>
       </c>
-      <c r="G49" s="63">
+      <c r="G49" s="60">
         <v>571.9</v>
       </c>
-      <c r="H49" s="19"/>
+      <c r="H49" s="60">
+        <v>653.9</v>
+      </c>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
-      <c r="L49" s="52"/>
-      <c r="M49" s="52"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
       <c r="O49" s="16"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
     </row>
-    <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="61" t="s">
+    <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="63">
+      <c r="B50" s="60">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C50" s="63">
+      <c r="C50" s="60">
         <v>8.4</v>
       </c>
-      <c r="D50" s="63">
+      <c r="D50" s="60">
         <v>11.9</v>
       </c>
-      <c r="E50" s="63">
+      <c r="E50" s="60">
         <v>15.3</v>
       </c>
-      <c r="F50" s="63">
+      <c r="F50" s="60">
         <v>19.5</v>
       </c>
-      <c r="G50" s="63">
+      <c r="G50" s="60">
         <v>23.6</v>
       </c>
-      <c r="H50" s="19"/>
+      <c r="H50" s="60">
+        <v>27.7</v>
+      </c>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
-      <c r="L50" s="52"/>
-      <c r="M50" s="52"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="50"/>
       <c r="O50" s="16"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
     </row>
-    <row r="51" spans="1:17" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="57" t="s">
+    <row r="51" spans="1:17" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="B51" s="63"/>
-[...5 lines deleted...]
-      <c r="H51" s="18"/>
+      <c r="B51" s="60"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="60"/>
+      <c r="E51" s="60"/>
+      <c r="F51" s="60"/>
+      <c r="G51" s="60"/>
+      <c r="H51" s="60"/>
       <c r="I51" s="18"/>
       <c r="J51" s="18"/>
       <c r="K51" s="18"/>
       <c r="L51" s="19"/>
       <c r="M51" s="20"/>
     </row>
-    <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="60" t="s">
+    <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="63">
+      <c r="B52" s="60">
         <v>2578.8000000000002</v>
       </c>
-      <c r="C52" s="63">
+      <c r="C52" s="60">
         <v>5157.2</v>
       </c>
-      <c r="D52" s="63">
+      <c r="D52" s="60">
         <v>7811.8</v>
       </c>
-      <c r="E52" s="63">
+      <c r="E52" s="60">
         <v>10938.4</v>
       </c>
-      <c r="F52" s="63">
+      <c r="F52" s="60">
         <v>13800.4</v>
       </c>
-      <c r="G52" s="63">
+      <c r="G52" s="60">
         <v>16752.599999999999</v>
       </c>
-      <c r="H52" s="19"/>
+      <c r="H52" s="60">
+        <v>19028.7</v>
+      </c>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
-      <c r="L52" s="52"/>
-      <c r="M52" s="52"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="50"/>
       <c r="O52" s="16"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
     </row>
-    <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="60" t="s">
+    <row r="53" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="63">
+      <c r="B53" s="60">
         <v>190</v>
       </c>
-      <c r="C53" s="63">
+      <c r="C53" s="60">
         <v>343.2</v>
       </c>
-      <c r="D53" s="63">
+      <c r="D53" s="60">
         <v>533</v>
       </c>
-      <c r="E53" s="63">
+      <c r="E53" s="60">
         <v>663.6</v>
       </c>
-      <c r="F53" s="63">
+      <c r="F53" s="60">
         <v>745.9</v>
       </c>
-      <c r="G53" s="63">
+      <c r="G53" s="60">
         <v>845.9</v>
       </c>
-      <c r="H53" s="19"/>
+      <c r="H53" s="60">
+        <v>993.7</v>
+      </c>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
-      <c r="L53" s="52"/>
-      <c r="M53" s="52"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="50"/>
       <c r="O53" s="16"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
     </row>
-    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="60" t="s">
+    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="63">
+      <c r="B54" s="60">
         <v>250.1</v>
       </c>
-      <c r="C54" s="63">
+      <c r="C54" s="60">
         <v>683.5</v>
       </c>
-      <c r="D54" s="63">
+      <c r="D54" s="60">
         <v>940</v>
       </c>
-      <c r="E54" s="63">
+      <c r="E54" s="60">
         <v>1445.7</v>
       </c>
-      <c r="F54" s="63">
+      <c r="F54" s="60">
         <v>1739.8</v>
       </c>
-      <c r="G54" s="63">
+      <c r="G54" s="60">
         <v>2333.1</v>
       </c>
-      <c r="H54" s="19"/>
+      <c r="H54" s="60">
+        <v>2673.6</v>
+      </c>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
-      <c r="L54" s="52"/>
-      <c r="M54" s="52"/>
+      <c r="L54" s="50"/>
+      <c r="M54" s="50"/>
       <c r="O54" s="16"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
     </row>
-    <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="60" t="s">
+    <row r="55" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="63">
+      <c r="B55" s="60">
         <v>1966.1</v>
       </c>
-      <c r="C55" s="63">
+      <c r="C55" s="60">
         <v>3784.8</v>
       </c>
-      <c r="D55" s="63">
+      <c r="D55" s="60">
         <v>5804.5</v>
       </c>
-      <c r="E55" s="63">
+      <c r="E55" s="60">
         <v>8101.5</v>
       </c>
-      <c r="F55" s="63">
+      <c r="F55" s="60">
         <v>10397.299999999999</v>
       </c>
-      <c r="G55" s="63">
+      <c r="G55" s="60">
         <v>12475.7</v>
       </c>
-      <c r="H55" s="19"/>
+      <c r="H55" s="60">
+        <v>14080.9</v>
+      </c>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
-      <c r="L55" s="52"/>
-      <c r="M55" s="52"/>
+      <c r="L55" s="50"/>
+      <c r="M55" s="50"/>
       <c r="O55" s="16"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
     </row>
-    <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="60" t="s">
+    <row r="56" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="63" t="s">
+      <c r="B56" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C56" s="63">
+      <c r="C56" s="60">
         <v>6.4</v>
       </c>
-      <c r="D56" s="63">
+      <c r="D56" s="60">
         <v>11.1</v>
       </c>
-      <c r="E56" s="63">
+      <c r="E56" s="60">
         <v>14</v>
       </c>
-      <c r="F56" s="63">
+      <c r="F56" s="60">
         <v>15.5</v>
       </c>
-      <c r="G56" s="63">
+      <c r="G56" s="60">
         <v>20.5</v>
       </c>
-      <c r="H56" s="19"/>
+      <c r="H56" s="60">
+        <v>26.1</v>
+      </c>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
-      <c r="L56" s="52"/>
-      <c r="M56" s="52"/>
+      <c r="L56" s="50"/>
+      <c r="M56" s="50"/>
       <c r="O56" s="16"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
     </row>
-    <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="60" t="s">
+    <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="63">
+      <c r="B57" s="60">
         <v>172.6</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="60">
         <v>339.4</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="60">
         <v>523.1</v>
       </c>
-      <c r="E57" s="63">
+      <c r="E57" s="60">
         <v>713.6</v>
       </c>
-      <c r="F57" s="63">
+      <c r="F57" s="60">
         <v>901.9</v>
       </c>
-      <c r="G57" s="63">
+      <c r="G57" s="60">
         <v>1077.4000000000001</v>
       </c>
-      <c r="H57" s="19"/>
+      <c r="H57" s="60">
+        <v>1254.4000000000001</v>
+      </c>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
-      <c r="L57" s="52"/>
-      <c r="M57" s="52"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
       <c r="O57" s="16"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
     </row>
-    <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="57" t="s">
+    <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B58" s="63"/>
-[...5 lines deleted...]
-      <c r="H58" s="18"/>
+      <c r="B58" s="60"/>
+      <c r="C58" s="60"/>
+      <c r="D58" s="60"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="60"/>
+      <c r="G58" s="60"/>
+      <c r="H58" s="60"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="19"/>
       <c r="M58" s="20"/>
     </row>
-    <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="60" t="s">
+    <row r="59" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B59" s="63">
+      <c r="B59" s="60">
         <v>13046.5</v>
       </c>
-      <c r="C59" s="63">
+      <c r="C59" s="60">
         <v>25345.7</v>
       </c>
-      <c r="D59" s="63">
+      <c r="D59" s="60">
         <v>37738.300000000003</v>
       </c>
-      <c r="E59" s="63">
+      <c r="E59" s="60">
         <v>50820</v>
       </c>
-      <c r="F59" s="63">
+      <c r="F59" s="60">
         <v>63632</v>
       </c>
-      <c r="G59" s="63">
+      <c r="G59" s="60">
         <v>76804.899999999994</v>
       </c>
-      <c r="H59" s="19"/>
+      <c r="H59" s="60">
+        <v>89721.9</v>
+      </c>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
-      <c r="L59" s="52"/>
-      <c r="M59" s="52"/>
+      <c r="L59" s="50"/>
+      <c r="M59" s="50"/>
       <c r="O59" s="16"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
     </row>
-    <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="60" t="s">
+    <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="63">
+      <c r="B60" s="60">
         <v>6591.1</v>
       </c>
-      <c r="C60" s="63">
+      <c r="C60" s="60">
         <v>13330.2</v>
       </c>
-      <c r="D60" s="63">
+      <c r="D60" s="60">
         <v>19647.099999999999</v>
       </c>
-      <c r="E60" s="63">
+      <c r="E60" s="60">
         <v>26225.3</v>
       </c>
-      <c r="F60" s="63">
+      <c r="F60" s="60">
         <v>32875</v>
       </c>
-      <c r="G60" s="63">
+      <c r="G60" s="60">
         <v>39676.300000000003</v>
       </c>
-      <c r="H60" s="19"/>
+      <c r="H60" s="60">
+        <v>45659.6</v>
+      </c>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
-      <c r="L60" s="52"/>
-      <c r="M60" s="52"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="50"/>
       <c r="O60" s="16"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
     </row>
-    <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="60" t="s">
+    <row r="61" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="63" t="s">
+      <c r="B61" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C61" s="63">
+      <c r="C61" s="60">
         <v>6.7</v>
       </c>
-      <c r="D61" s="63">
+      <c r="D61" s="60">
         <v>13.3</v>
       </c>
-      <c r="E61" s="63">
+      <c r="E61" s="60">
         <v>20</v>
       </c>
-      <c r="F61" s="63">
+      <c r="F61" s="60">
         <v>20</v>
       </c>
-      <c r="G61" s="63">
+      <c r="G61" s="60">
         <v>20</v>
       </c>
-      <c r="H61" s="19"/>
+      <c r="H61" s="60">
+        <v>20</v>
+      </c>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
-      <c r="L61" s="52"/>
-      <c r="M61" s="52"/>
+      <c r="L61" s="50"/>
+      <c r="M61" s="50"/>
       <c r="O61" s="16"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
     </row>
-    <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="60" t="s">
+    <row r="62" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="63">
+      <c r="B62" s="60">
         <v>182.7</v>
       </c>
-      <c r="C62" s="63">
+      <c r="C62" s="60">
         <v>355.6</v>
       </c>
-      <c r="D62" s="63">
+      <c r="D62" s="60">
         <v>515.79999999999995</v>
       </c>
-      <c r="E62" s="63">
+      <c r="E62" s="60">
         <v>690.9</v>
       </c>
-      <c r="F62" s="63">
+      <c r="F62" s="60">
         <v>822.7</v>
       </c>
-      <c r="G62" s="63">
+      <c r="G62" s="60">
         <v>1033.2</v>
       </c>
-      <c r="H62" s="19"/>
+      <c r="H62" s="60">
+        <v>1232</v>
+      </c>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
-      <c r="L62" s="52"/>
-      <c r="M62" s="52"/>
+      <c r="L62" s="50"/>
+      <c r="M62" s="50"/>
       <c r="O62" s="16"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
     </row>
-    <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="60" t="s">
+    <row r="63" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="63">
+      <c r="B63" s="60">
         <v>102.8</v>
       </c>
-      <c r="C63" s="63">
+      <c r="C63" s="60">
         <v>153.19999999999999</v>
       </c>
-      <c r="D63" s="63">
+      <c r="D63" s="60">
         <v>254.3</v>
       </c>
-      <c r="E63" s="63">
+      <c r="E63" s="60">
         <v>404.2</v>
       </c>
-      <c r="F63" s="63">
+      <c r="F63" s="60">
         <v>458.9</v>
       </c>
-      <c r="G63" s="63">
+      <c r="G63" s="60">
         <v>562.79999999999995</v>
       </c>
-      <c r="H63" s="19"/>
+      <c r="H63" s="60">
+        <v>712.4</v>
+      </c>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
-      <c r="L63" s="52"/>
-      <c r="M63" s="52"/>
+      <c r="L63" s="50"/>
+      <c r="M63" s="50"/>
       <c r="O63" s="16"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
     </row>
-    <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="60" t="s">
+    <row r="64" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="63">
+      <c r="B64" s="60">
         <v>1287.5999999999999</v>
       </c>
-      <c r="C64" s="63">
+      <c r="C64" s="60">
         <v>2495.9</v>
       </c>
-      <c r="D64" s="63">
+      <c r="D64" s="60">
         <v>3783.3</v>
       </c>
-      <c r="E64" s="63">
+      <c r="E64" s="60">
         <v>5628.4</v>
       </c>
-      <c r="F64" s="63">
+      <c r="F64" s="60">
         <v>7413.9</v>
       </c>
-      <c r="G64" s="63">
+      <c r="G64" s="60">
         <v>9104.1</v>
       </c>
-      <c r="H64" s="19"/>
+      <c r="H64" s="60">
+        <v>10975.1</v>
+      </c>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
-      <c r="L64" s="52"/>
-      <c r="M64" s="52"/>
+      <c r="L64" s="50"/>
+      <c r="M64" s="50"/>
       <c r="O64" s="16"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
     </row>
-    <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="60" t="s">
+    <row r="65" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="63" t="s">
+      <c r="B65" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C65" s="63">
+      <c r="C65" s="60">
         <v>16</v>
       </c>
-      <c r="D65" s="63">
+      <c r="D65" s="60">
         <v>16</v>
       </c>
-      <c r="E65" s="63">
+      <c r="E65" s="60">
         <v>16</v>
       </c>
-      <c r="F65" s="63">
+      <c r="F65" s="60">
         <v>46.8</v>
       </c>
-      <c r="G65" s="63">
+      <c r="G65" s="60">
         <v>65.8</v>
       </c>
-      <c r="H65" s="19"/>
+      <c r="H65" s="60">
+        <v>97.8</v>
+      </c>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
-      <c r="L65" s="52"/>
-      <c r="M65" s="52"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="50"/>
       <c r="O65" s="16"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
     </row>
-    <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="60" t="s">
+    <row r="66" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B66" s="63">
+      <c r="B66" s="60">
         <v>3163</v>
       </c>
-      <c r="C66" s="63">
+      <c r="C66" s="60">
         <v>5709</v>
       </c>
-      <c r="D66" s="63">
+      <c r="D66" s="60">
         <v>8427</v>
       </c>
-      <c r="E66" s="63">
+      <c r="E66" s="60">
         <v>11050.3</v>
       </c>
-      <c r="F66" s="63">
+      <c r="F66" s="60">
         <v>13412.3</v>
       </c>
-      <c r="G66" s="63">
+      <c r="G66" s="60">
         <v>16070.5</v>
       </c>
-      <c r="H66" s="19"/>
+      <c r="H66" s="60">
+        <v>19079.5</v>
+      </c>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
-      <c r="L66" s="52"/>
-      <c r="M66" s="52"/>
+      <c r="L66" s="50"/>
+      <c r="M66" s="50"/>
       <c r="O66" s="16"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
     </row>
-    <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="60" t="s">
+    <row r="67" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B67" s="63">
+      <c r="B67" s="60">
         <v>1699.3</v>
       </c>
-      <c r="C67" s="63">
+      <c r="C67" s="60">
         <v>3226.1</v>
       </c>
-      <c r="D67" s="63">
+      <c r="D67" s="60">
         <v>4988.5</v>
       </c>
-      <c r="E67" s="63">
+      <c r="E67" s="60">
         <v>6651.9</v>
       </c>
-      <c r="F67" s="63">
+      <c r="F67" s="60">
         <v>8409.4</v>
       </c>
-      <c r="G67" s="63">
+      <c r="G67" s="60">
         <v>10059.200000000001</v>
       </c>
-      <c r="H67" s="19"/>
+      <c r="H67" s="60">
+        <v>11702.5</v>
+      </c>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
-      <c r="L67" s="52"/>
-      <c r="M67" s="52"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="50"/>
       <c r="O67" s="16"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="9"/>
     </row>
-    <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="60" t="s">
+    <row r="68" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="63">
+      <c r="B68" s="60">
         <v>20</v>
       </c>
-      <c r="C68" s="63">
+      <c r="C68" s="60">
         <v>53</v>
       </c>
-      <c r="D68" s="63">
+      <c r="D68" s="60">
         <v>93</v>
       </c>
-      <c r="E68" s="63">
+      <c r="E68" s="60">
         <v>133</v>
       </c>
-      <c r="F68" s="63">
+      <c r="F68" s="60">
         <v>173</v>
       </c>
-      <c r="G68" s="63">
+      <c r="G68" s="60">
         <v>213</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="60">
+        <v>243</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
-      <c r="L68" s="52"/>
-      <c r="M68" s="52"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="50"/>
       <c r="O68" s="16"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
     </row>
-    <row r="69" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A69" s="57" t="s">
+    <row r="69" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="54" t="s">
         <v>83</v>
       </c>
-      <c r="B69" s="63"/>
-[...5 lines deleted...]
-      <c r="H69" s="18"/>
+      <c r="B69" s="60"/>
+      <c r="C69" s="60"/>
+      <c r="D69" s="60"/>
+      <c r="E69" s="60"/>
+      <c r="F69" s="60"/>
+      <c r="G69" s="60"/>
+      <c r="H69" s="60"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="19"/>
       <c r="M69" s="20"/>
     </row>
-    <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="60" t="s">
+    <row r="70" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="63">
+      <c r="B70" s="60">
         <v>367.9</v>
       </c>
-      <c r="C70" s="63">
+      <c r="C70" s="60">
         <v>737.3</v>
       </c>
-      <c r="D70" s="63">
+      <c r="D70" s="60">
         <v>1029.7</v>
       </c>
-      <c r="E70" s="63">
+      <c r="E70" s="60">
         <v>1247.3</v>
       </c>
-      <c r="F70" s="63">
+      <c r="F70" s="60">
         <v>1584.2</v>
       </c>
-      <c r="G70" s="63">
+      <c r="G70" s="60">
         <v>1983.4</v>
       </c>
-      <c r="H70" s="19"/>
-[...4 lines deleted...]
-      <c r="M70" s="52"/>
+      <c r="H70" s="60">
+        <v>2455.1</v>
+      </c>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="50"/>
       <c r="O70" s="16"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
     </row>
-    <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="60" t="s">
+    <row r="71" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="63">
+      <c r="B71" s="60">
         <v>367.9</v>
       </c>
-      <c r="C71" s="63">
+      <c r="C71" s="60">
         <v>737.3</v>
       </c>
-      <c r="D71" s="63">
+      <c r="D71" s="60">
         <v>1029.7</v>
       </c>
-      <c r="E71" s="63">
+      <c r="E71" s="60">
         <v>1247.3</v>
       </c>
-      <c r="F71" s="63">
+      <c r="F71" s="60">
         <v>1584.2</v>
       </c>
-      <c r="G71" s="63">
+      <c r="G71" s="60">
         <v>1983.4</v>
       </c>
-      <c r="H71" s="19"/>
-[...4 lines deleted...]
-      <c r="M71" s="52"/>
+      <c r="H71" s="60">
+        <v>2455.1</v>
+      </c>
+      <c r="I71" s="50"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="50"/>
       <c r="O71" s="16"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
     </row>
-    <row r="72" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A72" s="57" t="s">
+    <row r="72" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="54" t="s">
         <v>84</v>
       </c>
-      <c r="B72" s="63"/>
-[...5 lines deleted...]
-      <c r="H72" s="18"/>
+      <c r="B72" s="60"/>
+      <c r="C72" s="60"/>
+      <c r="D72" s="60"/>
+      <c r="E72" s="60"/>
+      <c r="F72" s="60"/>
+      <c r="G72" s="60"/>
+      <c r="H72" s="60"/>
       <c r="I72" s="18"/>
       <c r="J72" s="18"/>
       <c r="K72" s="18"/>
       <c r="L72" s="19"/>
-      <c r="M72" s="52"/>
-[...2 lines deleted...]
-      <c r="A73" s="60" t="s">
+      <c r="M72" s="50"/>
+    </row>
+    <row r="73" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="63">
+      <c r="B73" s="60">
         <v>5.0999999999999996</v>
       </c>
-      <c r="C73" s="63">
+      <c r="C73" s="60">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D73" s="63">
+      <c r="D73" s="60">
         <v>13.7</v>
       </c>
-      <c r="E73" s="63">
+      <c r="E73" s="60">
         <v>18.3</v>
       </c>
-      <c r="F73" s="63">
+      <c r="F73" s="60">
         <v>21.7</v>
       </c>
-      <c r="G73" s="63">
+      <c r="G73" s="60">
         <v>24.7</v>
       </c>
-      <c r="H73" s="19"/>
-[...4 lines deleted...]
-      <c r="M73" s="52"/>
+      <c r="H73" s="60">
+        <v>28.2</v>
+      </c>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="50"/>
       <c r="O73" s="16"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
     </row>
-    <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="60" t="s">
+    <row r="74" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B74" s="63">
+      <c r="B74" s="60">
         <v>1.6</v>
       </c>
-      <c r="C74" s="63">
+      <c r="C74" s="60">
         <v>3.3</v>
       </c>
-      <c r="D74" s="63">
+      <c r="D74" s="60">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E74" s="63">
+      <c r="E74" s="60">
         <v>6.6</v>
       </c>
-      <c r="F74" s="63">
+      <c r="F74" s="60">
         <v>7.7</v>
       </c>
-      <c r="G74" s="63">
+      <c r="G74" s="60">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H74" s="19"/>
-[...4 lines deleted...]
-      <c r="M74" s="52"/>
+      <c r="H74" s="60">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I74" s="50"/>
+      <c r="J74" s="50"/>
+      <c r="K74" s="50"/>
+      <c r="L74" s="50"/>
+      <c r="M74" s="50"/>
       <c r="O74" s="16"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
     </row>
-    <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="60" t="s">
+    <row r="75" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B75" s="63">
+      <c r="B75" s="60">
         <v>3.3</v>
       </c>
-      <c r="C75" s="63">
+      <c r="C75" s="60">
         <v>5.3</v>
       </c>
-      <c r="D75" s="63">
+      <c r="D75" s="60">
         <v>7.6</v>
       </c>
-      <c r="E75" s="63">
+      <c r="E75" s="60">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F75" s="63">
+      <c r="F75" s="60">
         <v>11.2</v>
       </c>
-      <c r="G75" s="63">
+      <c r="G75" s="60">
         <v>12.4</v>
       </c>
-      <c r="H75" s="19"/>
-[...4 lines deleted...]
-      <c r="M75" s="52"/>
+      <c r="H75" s="60">
+        <v>14.3</v>
+      </c>
+      <c r="I75" s="50"/>
+      <c r="J75" s="50"/>
+      <c r="K75" s="50"/>
+      <c r="L75" s="50"/>
+      <c r="M75" s="50"/>
       <c r="O75" s="16"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
     </row>
-    <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="60" t="s">
+    <row r="76" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="63">
+      <c r="B76" s="60">
         <v>0.2</v>
       </c>
-      <c r="C76" s="63">
+      <c r="C76" s="60">
         <v>0.7</v>
       </c>
-      <c r="D76" s="63">
+      <c r="D76" s="60">
         <v>1.2</v>
       </c>
-      <c r="E76" s="63">
+      <c r="E76" s="60">
         <v>2</v>
       </c>
-      <c r="F76" s="63">
+      <c r="F76" s="60">
         <v>2.8</v>
       </c>
-      <c r="G76" s="63">
+      <c r="G76" s="60">
         <v>3.5</v>
       </c>
-      <c r="H76" s="19"/>
-[...4 lines deleted...]
-      <c r="M76" s="52"/>
+      <c r="H76" s="60">
+        <v>4.2</v>
+      </c>
+      <c r="I76" s="50"/>
+      <c r="J76" s="50"/>
+      <c r="K76" s="50"/>
+      <c r="L76" s="50"/>
+      <c r="M76" s="50"/>
       <c r="O76" s="16"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
     </row>
-    <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="57" t="s">
+    <row r="77" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="54" t="s">
         <v>85</v>
       </c>
-      <c r="B77" s="63"/>
-[...5 lines deleted...]
-      <c r="H77" s="18"/>
+      <c r="B77" s="60"/>
+      <c r="C77" s="60"/>
+      <c r="D77" s="60"/>
+      <c r="E77" s="60"/>
+      <c r="F77" s="60"/>
+      <c r="G77" s="60"/>
+      <c r="H77" s="60"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="19"/>
       <c r="M77" s="20"/>
     </row>
-    <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="60" t="s">
+    <row r="78" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B78" s="63">
+      <c r="B78" s="60">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C78" s="63">
+      <c r="C78" s="60">
         <v>36.5</v>
       </c>
-      <c r="D78" s="63">
+      <c r="D78" s="60">
         <v>51.5</v>
       </c>
-      <c r="E78" s="63">
+      <c r="E78" s="60">
         <v>74.3</v>
       </c>
-      <c r="F78" s="63">
+      <c r="F78" s="60">
         <v>83.4</v>
       </c>
-      <c r="G78" s="63">
+      <c r="G78" s="60">
         <v>100.1</v>
       </c>
-      <c r="H78" s="19"/>
-[...4 lines deleted...]
-      <c r="M78" s="52"/>
+      <c r="H78" s="60">
+        <v>123.2</v>
+      </c>
+      <c r="I78" s="50"/>
+      <c r="J78" s="50"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="50"/>
+      <c r="M78" s="50"/>
       <c r="O78" s="16"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
-    <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="60" t="s">
+    <row r="79" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="63">
+      <c r="B79" s="60">
         <v>0.1</v>
       </c>
-      <c r="C79" s="63">
+      <c r="C79" s="60">
         <v>3.5</v>
       </c>
-      <c r="D79" s="63">
+      <c r="D79" s="60">
         <v>6.8</v>
       </c>
-      <c r="E79" s="63">
+      <c r="E79" s="60">
         <v>10.1</v>
       </c>
-      <c r="F79" s="63">
+      <c r="F79" s="60">
         <v>13.1</v>
       </c>
-      <c r="G79" s="63">
+      <c r="G79" s="60">
         <v>16.100000000000001</v>
       </c>
-      <c r="H79" s="19"/>
-[...4 lines deleted...]
-      <c r="M79" s="52"/>
+      <c r="H79" s="60">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I79" s="50"/>
+      <c r="J79" s="50"/>
+      <c r="K79" s="50"/>
+      <c r="L79" s="50"/>
+      <c r="M79" s="50"/>
       <c r="O79" s="16"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
     </row>
-    <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="60" t="s">
+    <row r="80" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B80" s="63">
+      <c r="B80" s="60">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C80" s="63">
+      <c r="C80" s="60">
         <v>33.1</v>
       </c>
-      <c r="D80" s="63">
+      <c r="D80" s="60">
         <v>44.7</v>
       </c>
-      <c r="E80" s="63">
+      <c r="E80" s="60">
         <v>64.2</v>
       </c>
-      <c r="F80" s="63">
+      <c r="F80" s="60">
         <v>70.3</v>
       </c>
-      <c r="G80" s="63">
+      <c r="G80" s="60">
         <v>84</v>
       </c>
-      <c r="H80" s="19"/>
-[...4 lines deleted...]
-      <c r="M80" s="52"/>
+      <c r="H80" s="60">
+        <v>104.1</v>
+      </c>
+      <c r="I80" s="50"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="50"/>
+      <c r="M80" s="50"/>
       <c r="O80" s="16"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
     </row>
-    <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="57" t="s">
+    <row r="81" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="B81" s="63"/>
-[...5 lines deleted...]
-      <c r="H81" s="18"/>
+      <c r="B81" s="60"/>
+      <c r="C81" s="60"/>
+      <c r="D81" s="60"/>
+      <c r="E81" s="60"/>
+      <c r="F81" s="60"/>
+      <c r="G81" s="60"/>
+      <c r="H81" s="60"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="19"/>
-      <c r="M81" s="52"/>
-[...2 lines deleted...]
-      <c r="A82" s="60" t="s">
+      <c r="M81" s="50"/>
+    </row>
+    <row r="82" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="63">
+      <c r="B82" s="60">
         <v>581</v>
       </c>
-      <c r="C82" s="63">
+      <c r="C82" s="60">
         <v>1153</v>
       </c>
-      <c r="D82" s="63">
+      <c r="D82" s="60">
         <v>1685</v>
       </c>
-      <c r="E82" s="63">
+      <c r="E82" s="60">
         <v>2274</v>
       </c>
-      <c r="F82" s="63">
+      <c r="F82" s="60">
         <v>2833</v>
       </c>
-      <c r="G82" s="63">
+      <c r="G82" s="60">
         <v>3453</v>
       </c>
-      <c r="H82" s="19"/>
-[...4 lines deleted...]
-      <c r="M82" s="52"/>
+      <c r="H82" s="60">
+        <v>4069</v>
+      </c>
+      <c r="I82" s="50"/>
+      <c r="J82" s="50"/>
+      <c r="K82" s="50"/>
+      <c r="L82" s="50"/>
+      <c r="M82" s="50"/>
       <c r="O82" s="16"/>
       <c r="P82" s="9"/>
       <c r="Q82" s="9"/>
     </row>
-    <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="60" t="s">
+    <row r="83" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B83" s="63">
+      <c r="B83" s="60">
         <v>581</v>
       </c>
-      <c r="C83" s="63">
+      <c r="C83" s="60">
         <v>1153</v>
       </c>
-      <c r="D83" s="63">
+      <c r="D83" s="60">
         <v>1685</v>
       </c>
-      <c r="E83" s="63">
+      <c r="E83" s="60">
         <v>2274</v>
       </c>
-      <c r="F83" s="63">
+      <c r="F83" s="60">
         <v>2833</v>
       </c>
-      <c r="G83" s="63">
+      <c r="G83" s="60">
         <v>3453</v>
       </c>
-      <c r="H83" s="19"/>
-[...4 lines deleted...]
-      <c r="M83" s="52"/>
+      <c r="H83" s="60">
+        <v>4069</v>
+      </c>
+      <c r="I83" s="50"/>
+      <c r="J83" s="50"/>
+      <c r="K83" s="50"/>
+      <c r="L83" s="50"/>
+      <c r="M83" s="50"/>
       <c r="O83" s="16"/>
       <c r="P83" s="9"/>
       <c r="Q83" s="9"/>
     </row>
-    <row r="84" spans="1:17" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="57" t="s">
+    <row r="84" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B84" s="63"/>
-[...5 lines deleted...]
-      <c r="H84" s="18"/>
+      <c r="B84" s="60"/>
+      <c r="C84" s="60"/>
+      <c r="D84" s="60"/>
+      <c r="E84" s="60"/>
+      <c r="F84" s="60"/>
+      <c r="G84" s="60"/>
+      <c r="H84" s="60"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="19"/>
-      <c r="M84" s="52"/>
-[...2 lines deleted...]
-      <c r="A85" s="60" t="s">
+      <c r="M84" s="50"/>
+    </row>
+    <row r="85" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B85" s="63">
+      <c r="B85" s="60">
         <v>289.2</v>
       </c>
-      <c r="C85" s="63">
+      <c r="C85" s="60">
         <v>540.6</v>
       </c>
-      <c r="D85" s="63">
+      <c r="D85" s="60">
         <v>806.9</v>
       </c>
-      <c r="E85" s="63">
+      <c r="E85" s="60">
         <v>1131.3</v>
       </c>
-      <c r="F85" s="63">
+      <c r="F85" s="60">
         <v>1472.5</v>
       </c>
-      <c r="G85" s="63">
+      <c r="G85" s="60">
         <v>1866.4</v>
       </c>
-      <c r="H85" s="19"/>
-[...4 lines deleted...]
-      <c r="M85" s="52"/>
+      <c r="H85" s="60">
+        <v>2247.5</v>
+      </c>
+      <c r="I85" s="50"/>
+      <c r="J85" s="50"/>
+      <c r="K85" s="50"/>
+      <c r="L85" s="50"/>
+      <c r="M85" s="50"/>
       <c r="O85" s="16"/>
       <c r="P85" s="9"/>
       <c r="Q85" s="9"/>
     </row>
-    <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="60" t="s">
+    <row r="86" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="63">
+      <c r="B86" s="60">
         <v>289.2</v>
       </c>
-      <c r="C86" s="63">
+      <c r="C86" s="60">
         <v>540.6</v>
       </c>
-      <c r="D86" s="63">
+      <c r="D86" s="60">
         <v>806.9</v>
       </c>
-      <c r="E86" s="63">
+      <c r="E86" s="60">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F86" s="63">
+      <c r="F86" s="60">
         <v>1462.7</v>
       </c>
-      <c r="G86" s="63">
+      <c r="G86" s="60">
         <v>1850.1</v>
       </c>
-      <c r="H86" s="19"/>
-[...4 lines deleted...]
-      <c r="M86" s="52"/>
+      <c r="H86" s="60">
+        <v>2225.6999999999998</v>
+      </c>
+      <c r="I86" s="50"/>
+      <c r="J86" s="50"/>
+      <c r="K86" s="50"/>
+      <c r="L86" s="50"/>
+      <c r="M86" s="50"/>
       <c r="O86" s="16"/>
       <c r="P86" s="9"/>
       <c r="Q86" s="9"/>
     </row>
-    <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="60" t="s">
+    <row r="87" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B87" s="63" t="s">
+      <c r="B87" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C87" s="63" t="s">
+      <c r="C87" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="D87" s="63" t="s">
+      <c r="D87" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="E87" s="63">
+      <c r="E87" s="60">
         <v>3.7</v>
       </c>
-      <c r="F87" s="63">
+      <c r="F87" s="60">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G87" s="63">
+      <c r="G87" s="60">
         <v>16.3</v>
       </c>
-      <c r="H87" s="19"/>
-[...4 lines deleted...]
-      <c r="M87" s="52"/>
+      <c r="H87" s="60">
+        <v>21.8</v>
+      </c>
+      <c r="I87" s="50"/>
+      <c r="J87" s="50"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="50"/>
+      <c r="M87" s="50"/>
       <c r="O87" s="16"/>
       <c r="P87" s="9"/>
       <c r="Q87" s="9"/>
     </row>
-    <row r="88" spans="1:17" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A88" s="57" t="s">
+    <row r="88" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B88" s="63"/>
-[...5 lines deleted...]
-      <c r="H88" s="18"/>
+      <c r="B88" s="60"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="60"/>
+      <c r="E88" s="60"/>
+      <c r="F88" s="60"/>
+      <c r="G88" s="60"/>
+      <c r="H88" s="60"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="19"/>
       <c r="M88" s="20"/>
     </row>
-    <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="60" t="s">
+    <row r="89" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="63">
+      <c r="B89" s="60">
         <v>72461</v>
       </c>
-      <c r="C89" s="63">
+      <c r="C89" s="60">
         <v>209303</v>
       </c>
-      <c r="D89" s="63">
+      <c r="D89" s="60">
         <v>295544</v>
       </c>
-      <c r="E89" s="63">
+      <c r="E89" s="60">
         <v>442253</v>
       </c>
-      <c r="F89" s="63">
+      <c r="F89" s="60">
         <v>499117</v>
       </c>
-      <c r="G89" s="63">
+      <c r="G89" s="60">
         <v>824196</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="60">
+        <v>1068696</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="19"/>
       <c r="M89" s="20"/>
     </row>
-    <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="60" t="s">
+    <row r="90" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B90" s="63" t="s">
+      <c r="B90" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C90" s="63">
+      <c r="C90" s="60">
         <v>2000</v>
       </c>
-      <c r="D90" s="63">
+      <c r="D90" s="60">
         <v>4000</v>
       </c>
-      <c r="E90" s="63">
+      <c r="E90" s="60">
         <v>6000</v>
       </c>
-      <c r="F90" s="63">
+      <c r="F90" s="60">
         <v>6000</v>
       </c>
-      <c r="G90" s="63">
+      <c r="G90" s="60">
         <v>6000</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="60">
+        <v>6000</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="19"/>
       <c r="M90" s="20"/>
     </row>
-    <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="60" t="s">
+    <row r="91" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="63">
+      <c r="B91" s="60">
         <v>30124</v>
       </c>
-      <c r="C91" s="63">
+      <c r="C91" s="60">
         <v>51009</v>
       </c>
-      <c r="D91" s="63">
+      <c r="D91" s="60">
         <v>68023</v>
       </c>
-      <c r="E91" s="63">
+      <c r="E91" s="60">
         <v>85112</v>
       </c>
-      <c r="F91" s="63">
+      <c r="F91" s="60">
         <v>101469</v>
       </c>
-      <c r="G91" s="63">
+      <c r="G91" s="60">
         <v>115219</v>
       </c>
-      <c r="H91" s="54"/>
-[...4 lines deleted...]
-      <c r="M91" s="55"/>
+      <c r="H91" s="60">
+        <v>131099</v>
+      </c>
+      <c r="I91" s="52"/>
+      <c r="J91" s="52"/>
+      <c r="K91" s="52"/>
+      <c r="L91" s="52"/>
+      <c r="M91" s="52"/>
       <c r="O91" s="16"/>
       <c r="P91" s="11"/>
       <c r="Q91" s="11"/>
     </row>
-    <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="60" t="s">
+    <row r="92" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B92" s="63">
+      <c r="B92" s="60">
         <v>420</v>
       </c>
-      <c r="C92" s="63">
+      <c r="C92" s="60">
         <v>525</v>
       </c>
-      <c r="D92" s="63">
+      <c r="D92" s="60">
         <v>631</v>
       </c>
-      <c r="E92" s="63">
+      <c r="E92" s="60">
         <v>737</v>
       </c>
-      <c r="F92" s="63">
+      <c r="F92" s="60">
         <v>885</v>
       </c>
-      <c r="G92" s="63">
+      <c r="G92" s="60">
         <v>1033</v>
       </c>
-      <c r="H92" s="54"/>
-[...4 lines deleted...]
-      <c r="M92" s="55"/>
+      <c r="H92" s="60">
+        <v>1181</v>
+      </c>
+      <c r="I92" s="52"/>
+      <c r="J92" s="52"/>
+      <c r="K92" s="52"/>
+      <c r="L92" s="52"/>
+      <c r="M92" s="52"/>
       <c r="O92" s="16"/>
       <c r="P92" s="11"/>
       <c r="Q92" s="11"/>
     </row>
-    <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="60" t="s">
+    <row r="93" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B93" s="63">
+      <c r="B93" s="60">
         <v>663</v>
       </c>
-      <c r="C93" s="63">
+      <c r="C93" s="60">
         <v>1247</v>
       </c>
-      <c r="D93" s="63">
+      <c r="D93" s="60">
         <v>1831</v>
       </c>
-      <c r="E93" s="63">
+      <c r="E93" s="60">
         <v>2414</v>
       </c>
-      <c r="F93" s="63">
+      <c r="F93" s="60">
         <v>3148</v>
       </c>
-      <c r="G93" s="63">
+      <c r="G93" s="60">
         <v>3882</v>
       </c>
-      <c r="H93" s="54"/>
-[...4 lines deleted...]
-      <c r="M93" s="55"/>
+      <c r="H93" s="60">
+        <v>5407</v>
+      </c>
+      <c r="I93" s="52"/>
+      <c r="J93" s="52"/>
+      <c r="K93" s="52"/>
+      <c r="L93" s="52"/>
+      <c r="M93" s="52"/>
       <c r="O93" s="16"/>
       <c r="P93" s="11"/>
       <c r="Q93" s="11"/>
     </row>
-    <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="60" t="s">
+    <row r="94" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B94" s="63">
+      <c r="B94" s="60">
         <v>292</v>
       </c>
-      <c r="C94" s="63">
+      <c r="C94" s="60">
         <v>776</v>
       </c>
-      <c r="D94" s="63">
+      <c r="D94" s="60">
         <v>1261</v>
       </c>
-      <c r="E94" s="63">
+      <c r="E94" s="60">
         <v>1746</v>
       </c>
-      <c r="F94" s="63">
+      <c r="F94" s="60">
         <v>1746</v>
       </c>
-      <c r="G94" s="63">
+      <c r="G94" s="60">
         <v>1746</v>
       </c>
-      <c r="H94" s="54"/>
-[...4 lines deleted...]
-      <c r="M94" s="55"/>
+      <c r="H94" s="60">
+        <v>1746</v>
+      </c>
+      <c r="I94" s="52"/>
+      <c r="J94" s="52"/>
+      <c r="K94" s="52"/>
+      <c r="L94" s="52"/>
+      <c r="M94" s="52"/>
       <c r="O94" s="16"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
     </row>
-    <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="60" t="s">
+    <row r="95" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B95" s="63">
+      <c r="B95" s="60">
         <v>8000</v>
       </c>
-      <c r="C95" s="63">
+      <c r="C95" s="60">
         <v>18333</v>
       </c>
-      <c r="D95" s="63">
+      <c r="D95" s="60">
         <v>25408</v>
       </c>
-      <c r="E95" s="63">
+      <c r="E95" s="60">
         <v>83183</v>
       </c>
-      <c r="F95" s="63">
+      <c r="F95" s="60">
         <v>88114</v>
       </c>
-      <c r="G95" s="63">
+      <c r="G95" s="60">
         <v>126997</v>
       </c>
-      <c r="H95" s="54"/>
-[...4 lines deleted...]
-      <c r="M95" s="55"/>
+      <c r="H95" s="60">
+        <v>135247</v>
+      </c>
+      <c r="I95" s="52"/>
+      <c r="J95" s="52"/>
+      <c r="K95" s="52"/>
+      <c r="L95" s="52"/>
+      <c r="M95" s="52"/>
       <c r="O95" s="16"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
     </row>
-    <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="60" t="s">
+    <row r="96" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="63" t="s">
+      <c r="B96" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C96" s="63">
+      <c r="C96" s="60">
         <v>824</v>
       </c>
-      <c r="D96" s="63">
+      <c r="D96" s="60">
         <v>1648</v>
       </c>
-      <c r="E96" s="63">
+      <c r="E96" s="60">
         <v>2472</v>
       </c>
-      <c r="F96" s="63">
+      <c r="F96" s="60">
         <v>2472</v>
       </c>
-      <c r="G96" s="63">
+      <c r="G96" s="60">
         <v>2472</v>
       </c>
-      <c r="H96" s="54"/>
-[...4 lines deleted...]
-      <c r="M96" s="55"/>
+      <c r="H96" s="60">
+        <v>2472</v>
+      </c>
+      <c r="I96" s="52"/>
+      <c r="J96" s="52"/>
+      <c r="K96" s="52"/>
+      <c r="L96" s="52"/>
+      <c r="M96" s="52"/>
       <c r="O96" s="16"/>
       <c r="P96" s="11"/>
       <c r="Q96" s="11"/>
     </row>
-    <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="60" t="s">
+    <row r="97" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B97" s="63">
+      <c r="B97" s="60">
         <v>31698</v>
       </c>
-      <c r="C97" s="63">
+      <c r="C97" s="60">
         <v>118637</v>
       </c>
-      <c r="D97" s="63">
+      <c r="D97" s="60">
         <v>162103</v>
       </c>
-      <c r="E97" s="63">
+      <c r="E97" s="60">
         <v>215261</v>
       </c>
-      <c r="F97" s="63">
+      <c r="F97" s="60">
         <v>249516</v>
       </c>
-      <c r="G97" s="63">
+      <c r="G97" s="60">
         <v>482167</v>
       </c>
-      <c r="H97" s="54"/>
-[...4 lines deleted...]
-      <c r="M97" s="55"/>
+      <c r="H97" s="60">
+        <v>664017</v>
+      </c>
+      <c r="I97" s="52"/>
+      <c r="J97" s="52"/>
+      <c r="K97" s="52"/>
+      <c r="L97" s="52"/>
+      <c r="M97" s="52"/>
       <c r="O97" s="16"/>
       <c r="P97" s="11"/>
       <c r="Q97" s="11"/>
     </row>
-    <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="60" t="s">
+    <row r="98" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="63">
+      <c r="B98" s="60">
         <v>33</v>
       </c>
-      <c r="C98" s="63">
+      <c r="C98" s="60">
         <v>61</v>
       </c>
-      <c r="D98" s="63">
+      <c r="D98" s="60">
         <v>89</v>
       </c>
-      <c r="E98" s="63">
+      <c r="E98" s="60">
         <v>117</v>
       </c>
-      <c r="F98" s="63">
+      <c r="F98" s="60">
         <v>124</v>
       </c>
-      <c r="G98" s="63">
+      <c r="G98" s="60">
         <v>131</v>
       </c>
-      <c r="H98" s="54"/>
-[...4 lines deleted...]
-      <c r="M98" s="55"/>
+      <c r="H98" s="60">
+        <v>137</v>
+      </c>
+      <c r="I98" s="52"/>
+      <c r="J98" s="52"/>
+      <c r="K98" s="52"/>
+      <c r="L98" s="52"/>
+      <c r="M98" s="52"/>
       <c r="O98" s="16"/>
       <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
     </row>
-    <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A99" s="60" t="s">
+    <row r="99" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B99" s="63">
+      <c r="B99" s="60">
         <v>1000</v>
       </c>
-      <c r="C99" s="63">
+      <c r="C99" s="60">
         <v>15493</v>
       </c>
-      <c r="D99" s="63">
+      <c r="D99" s="60">
         <v>29987</v>
       </c>
-      <c r="E99" s="63">
+      <c r="E99" s="60">
         <v>44480</v>
       </c>
-      <c r="F99" s="63">
+      <c r="F99" s="60">
         <v>44747</v>
       </c>
-      <c r="G99" s="63">
+      <c r="G99" s="60">
         <v>83486</v>
       </c>
-      <c r="H99" s="54"/>
-[...4 lines deleted...]
-      <c r="M99" s="55"/>
+      <c r="H99" s="60">
+        <v>120160</v>
+      </c>
+      <c r="I99" s="52"/>
+      <c r="J99" s="52"/>
+      <c r="K99" s="52"/>
+      <c r="L99" s="52"/>
+      <c r="M99" s="52"/>
       <c r="O99" s="16"/>
       <c r="P99" s="11"/>
       <c r="Q99" s="11"/>
     </row>
-    <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="60" t="s">
+    <row r="100" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B100" s="63">
+      <c r="B100" s="60">
         <v>230</v>
       </c>
-      <c r="C100" s="63">
+      <c r="C100" s="60">
         <v>397</v>
       </c>
-      <c r="D100" s="63">
+      <c r="D100" s="60">
         <v>564</v>
       </c>
-      <c r="E100" s="63">
+      <c r="E100" s="60">
         <v>730</v>
       </c>
-      <c r="F100" s="63">
+      <c r="F100" s="60">
         <v>897</v>
       </c>
-      <c r="G100" s="63">
+      <c r="G100" s="60">
         <v>1064</v>
       </c>
-      <c r="H100" s="54"/>
-[...4 lines deleted...]
-      <c r="M100" s="55"/>
+      <c r="H100" s="60">
+        <v>1230</v>
+      </c>
+      <c r="I100" s="52"/>
+      <c r="J100" s="52"/>
+      <c r="K100" s="52"/>
+      <c r="L100" s="52"/>
+      <c r="M100" s="52"/>
       <c r="O100" s="16"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
     </row>
-    <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="57" t="s">
+    <row r="101" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="54" t="s">
         <v>87</v>
       </c>
-      <c r="B101" s="63"/>
-[...5 lines deleted...]
-      <c r="H101" s="18"/>
+      <c r="B101" s="60"/>
+      <c r="C101" s="60"/>
+      <c r="D101" s="60"/>
+      <c r="E101" s="60"/>
+      <c r="F101" s="60"/>
+      <c r="G101" s="60"/>
+      <c r="H101" s="60"/>
       <c r="I101" s="18"/>
       <c r="J101" s="18"/>
       <c r="K101" s="18"/>
       <c r="L101" s="19"/>
-      <c r="M101" s="55"/>
-[...2 lines deleted...]
-      <c r="A102" s="60" t="s">
+      <c r="M101" s="52"/>
+    </row>
+    <row r="102" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B102" s="63">
+      <c r="B102" s="60">
         <v>21.1</v>
       </c>
-      <c r="C102" s="63">
+      <c r="C102" s="60">
         <v>41.6</v>
       </c>
-      <c r="D102" s="63">
+      <c r="D102" s="60">
         <v>59.7</v>
       </c>
-      <c r="E102" s="63">
+      <c r="E102" s="60">
         <v>77.8</v>
       </c>
-      <c r="F102" s="63">
+      <c r="F102" s="60">
         <v>99.3</v>
       </c>
-      <c r="G102" s="63">
+      <c r="G102" s="60">
         <v>121.4</v>
       </c>
-      <c r="H102" s="21"/>
-[...4 lines deleted...]
-      <c r="M102" s="52"/>
+      <c r="H102" s="60">
+        <v>142.4</v>
+      </c>
+      <c r="I102" s="50"/>
+      <c r="J102" s="50"/>
+      <c r="K102" s="50"/>
+      <c r="L102" s="50"/>
+      <c r="M102" s="50"/>
       <c r="O102" s="16"/>
       <c r="P102" s="9"/>
       <c r="Q102" s="9"/>
     </row>
-    <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="60" t="s">
+    <row r="103" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B103" s="63">
+      <c r="B103" s="60">
         <v>21.1</v>
       </c>
-      <c r="C103" s="63">
+      <c r="C103" s="60">
         <v>41.6</v>
       </c>
-      <c r="D103" s="63">
+      <c r="D103" s="60">
         <v>59.7</v>
       </c>
-      <c r="E103" s="63">
+      <c r="E103" s="60">
         <v>77.8</v>
       </c>
-      <c r="F103" s="63">
+      <c r="F103" s="60">
         <v>99.3</v>
       </c>
-      <c r="G103" s="63">
+      <c r="G103" s="60">
         <v>121.4</v>
       </c>
-      <c r="H103" s="22"/>
-[...4 lines deleted...]
-      <c r="M103" s="56"/>
+      <c r="H103" s="60">
+        <v>142.4</v>
+      </c>
+      <c r="I103" s="53"/>
+      <c r="J103" s="53"/>
+      <c r="K103" s="53"/>
+      <c r="L103" s="53"/>
+      <c r="M103" s="53"/>
       <c r="O103" s="16"/>
       <c r="P103" s="9"/>
       <c r="Q103" s="9"/>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A104" s="62" t="s">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A104" s="59" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A105" s="62" t="s">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A105" s="59" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A106" s="62" t="s">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A106" s="59" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="115" spans="6:6" x14ac:dyDescent="0.3">
+    <row r="115" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F115" s="10"/>
     </row>
-    <row r="116" spans="6:6" x14ac:dyDescent="0.3">
+    <row r="116" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F116" s="9"/>
     </row>
-    <row r="117" spans="6:6" x14ac:dyDescent="0.3">
+    <row r="117" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F117" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>