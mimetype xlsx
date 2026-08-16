--- v0 (2026-05-07)
+++ v1 (2026-08-16)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="798" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="798" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="37" r:id="rId1"/>
     <sheet name="Conventions" sheetId="38" r:id="rId2"/>
     <sheet name="7.1.1" sheetId="36" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="71">
   <si>
     <t>Global indicator</t>
   </si>
   <si>
     <t>National indicator</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
@@ -69,106 +64,94 @@
   <si>
     <t>7.1.1  Proportion of population with access to electricity</t>
   </si>
   <si>
     <t>Uninterrupted power supply in regions</t>
   </si>
   <si>
     <t>percent</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
-    <t>Karaganda</t>
-[...4 lines deleted...]
-  <si>
     <t>Kyzylorda</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mangistau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>«KEGOC» JCS, 
 Ministry of Energy of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Ministry of Energy of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>«КЕGOC» JCS system operator data</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Ulytau</t>
-  </si>
-[...1 lines deleted...]
-    <t>AbaI</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -258,58 +241,70 @@
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>since 2010</t>
   </si>
   <si>
     <t>Based on the data received from the subjects of the wholesale electricity market of the Republic of Kazakhstan, KEGOC determines the volume of electricity generation and consumption by the subjects of the wholesale electricity market and sends it to the Ministry of Energy of the Republic of Kazakhstan.
 The indicator is defined as the percentage ratio of the volume of electricity generation by subjects of the wholesale electricity market and the volume of electricity consumption by subjects of the wholesale electricity market.
 If the ratio is 100 percent or more, the indicator is set to 100 percent.</t>
   </si>
   <si>
     <t>The indicator is defined as the percentage ratio of the volume of generation and consumption of electric energy by subjects of the wholesale electricity market.</t>
   </si>
   <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/7-1-1/ </t>
   </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="174" formatCode="#,##0.0"/>
-    <numFmt numFmtId="175" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -626,54 +621,54 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="174" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1212,1899 +1207,1968 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/en/7-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
       <c r="A1" s="54"/>
       <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="31" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B2" s="32"/>
     </row>
     <row r="3" spans="1:4" ht="29.25" customHeight="1">
       <c r="A3" s="31" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="34"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="31" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B5" s="32"/>
       <c r="D5" s="34"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="31" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="38.25">
       <c r="A7" s="36" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D7" s="34"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="31" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B8" s="38"/>
     </row>
     <row r="9" spans="1:4" ht="127.5">
       <c r="A9" s="36" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D9" s="34"/>
     </row>
     <row r="10" spans="1:4" ht="19.5" customHeight="1">
       <c r="A10" s="36" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="31" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B11" s="39"/>
       <c r="D11" s="34"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="31" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B12" s="40"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="31" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B13" s="41"/>
       <c r="D13" s="34"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="31" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B14" s="41"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="31" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B15" s="42" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D15" s="34"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="31" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="31" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="34"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="31" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="31" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B19" s="38"/>
       <c r="D19" s="34"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="31" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="31" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B21" s="45"/>
       <c r="D21" s="34"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="46"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="46"/>
       <c r="B23" s="46"/>
       <c r="D23" s="34"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="46"/>
       <c r="B24" s="46"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="46"/>
       <c r="B25" s="46"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="46"/>
       <c r="B26" s="46"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="46"/>
       <c r="B27" s="46"/>
       <c r="D27" s="34"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="46"/>
       <c r="B28" s="46"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="47"/>
       <c r="B29" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="30"/>
     <col min="2" max="2" width="76.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="48"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="49" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="49" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="49" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="49" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="49" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="50" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="51"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="51"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="52" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AH29"/>
   <sheetViews>
-    <sheetView topLeftCell="Q1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T4" sqref="T4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="26.140625" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" customWidth="1"/>
-    <col min="4" max="18" width="7.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="25" max="25" width="17.28515625" customWidth="1"/>
+    <col min="4" max="19" width="7.7109375" customWidth="1"/>
+    <col min="20" max="20" width="14.85546875" customWidth="1"/>
+    <col min="21" max="21" width="17.7109375" style="10" customWidth="1"/>
+    <col min="22" max="22" width="14" customWidth="1"/>
+    <col min="23" max="23" width="20.7109375" customWidth="1"/>
+    <col min="24" max="24" width="14" customWidth="1"/>
+    <col min="25" max="25" width="15.7109375" customWidth="1"/>
+    <col min="26" max="26" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="23" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="1:34" s="23" customFormat="1" ht="12" customHeight="1">
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
     </row>
-    <row r="2" spans="1:33" s="23" customFormat="1" ht="57" customHeight="1">
+    <row r="2" spans="1:34" s="23" customFormat="1" ht="57" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="61" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="62" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="63"/>
       <c r="Q2" s="63"/>
-      <c r="R2" s="64"/>
-      <c r="S2" s="57" t="s">
+      <c r="R2" s="63"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="T2" s="55" t="s">
+      <c r="U2" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="U2" s="57" t="s">
+      <c r="V2" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="V2" s="59" t="s">
+      <c r="W2" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:33" s="23" customFormat="1" ht="46.5" customHeight="1">
+    <row r="3" spans="1:34" s="23" customFormat="1" ht="46.5" customHeight="1">
       <c r="A3" s="58"/>
       <c r="B3" s="58"/>
       <c r="C3" s="61"/>
       <c r="D3" s="5">
         <v>2010</v>
       </c>
       <c r="E3" s="5">
         <v>2011</v>
       </c>
       <c r="F3" s="5">
         <v>2012</v>
       </c>
       <c r="G3" s="5">
         <v>2013</v>
       </c>
       <c r="H3" s="5">
         <v>2014</v>
       </c>
       <c r="I3" s="5">
         <v>2015</v>
       </c>
       <c r="J3" s="5">
         <v>2016</v>
       </c>
       <c r="K3" s="22">
         <v>2017</v>
       </c>
       <c r="L3" s="22">
         <v>2018</v>
       </c>
       <c r="M3" s="11">
         <v>2019</v>
       </c>
       <c r="N3" s="25">
         <v>2020</v>
       </c>
       <c r="O3" s="11">
         <v>2021</v>
       </c>
       <c r="P3" s="28">
         <v>2022</v>
       </c>
       <c r="Q3" s="11">
         <v>2023</v>
       </c>
       <c r="R3" s="29">
         <v>2024</v>
       </c>
-      <c r="S3" s="58"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:33" s="4" customFormat="1" ht="40.5" customHeight="1">
+      <c r="S3" s="11">
+        <v>2025</v>
+      </c>
+      <c r="T3" s="58"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="60"/>
+    </row>
+    <row r="4" spans="1:34" s="4" customFormat="1" ht="40.5" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
-      <c r="S4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S4" s="14"/>
       <c r="T4" s="1" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="V4" s="17">
+        <v>28</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="V4" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="W4" s="17">
         <v>2</v>
       </c>
-      <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
-    </row>
-    <row r="5" spans="1:33" s="4" customFormat="1">
+      <c r="AH4" s="6"/>
+    </row>
+    <row r="5" spans="1:34" s="4" customFormat="1">
       <c r="A5" s="12"/>
       <c r="B5" s="18" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
       <c r="P5" s="19"/>
       <c r="Q5" s="19"/>
       <c r="R5" s="19"/>
-      <c r="S5" s="15"/>
-[...3 lines deleted...]
-      <c r="W5" s="6"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="15"/>
+      <c r="U5" s="20"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="17"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
-    </row>
-    <row r="6" spans="1:33" s="4" customFormat="1">
+      <c r="AH5" s="6"/>
+    </row>
+    <row r="6" spans="1:34" s="4" customFormat="1">
       <c r="A6" s="12"/>
       <c r="B6" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="19">
         <v>100</v>
       </c>
       <c r="E6" s="19">
         <v>100</v>
       </c>
       <c r="F6" s="19">
         <v>100</v>
       </c>
       <c r="G6" s="19">
         <v>100</v>
       </c>
       <c r="H6" s="19">
         <v>100</v>
       </c>
       <c r="I6" s="19">
         <v>100</v>
       </c>
       <c r="J6" s="19">
         <v>100</v>
       </c>
       <c r="K6" s="19">
         <v>100</v>
       </c>
       <c r="L6" s="19">
         <v>100</v>
       </c>
       <c r="M6" s="19">
         <v>100</v>
       </c>
       <c r="N6" s="19">
         <v>100</v>
       </c>
       <c r="O6" s="19">
         <v>100</v>
       </c>
       <c r="P6" s="19">
         <v>100</v>
       </c>
       <c r="Q6" s="19">
         <v>100</v>
       </c>
       <c r="R6" s="19">
         <v>100</v>
       </c>
-      <c r="S6" s="15"/>
-[...3 lines deleted...]
-      <c r="W6" s="6"/>
+      <c r="S6" s="19">
+        <v>100</v>
+      </c>
+      <c r="T6" s="15"/>
+      <c r="U6" s="20"/>
+      <c r="V6" s="16"/>
+      <c r="W6" s="17"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
-    </row>
-    <row r="7" spans="1:33" s="4" customFormat="1">
+      <c r="AH6" s="6"/>
+    </row>
+    <row r="7" spans="1:34" s="4" customFormat="1">
       <c r="A7" s="12"/>
       <c r="B7" s="7" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19">
         <v>100</v>
       </c>
       <c r="Q7" s="19">
         <v>100</v>
       </c>
       <c r="R7" s="19">
         <v>100</v>
       </c>
-      <c r="S7" s="15"/>
-[...3 lines deleted...]
-      <c r="W7" s="6"/>
+      <c r="S7" s="19">
+        <v>100</v>
+      </c>
+      <c r="T7" s="15"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="16"/>
+      <c r="W7" s="17"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
       <c r="Z7" s="6"/>
       <c r="AA7" s="6"/>
       <c r="AB7" s="6"/>
       <c r="AC7" s="6"/>
       <c r="AD7" s="6"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
-    </row>
-    <row r="8" spans="1:33" s="4" customFormat="1">
+      <c r="AH7" s="6"/>
+    </row>
+    <row r="8" spans="1:34" s="4" customFormat="1">
       <c r="A8" s="12"/>
       <c r="B8" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="19">
         <v>100</v>
       </c>
       <c r="E8" s="19">
         <v>100</v>
       </c>
       <c r="F8" s="19">
         <v>100</v>
       </c>
       <c r="G8" s="19">
         <v>100</v>
       </c>
       <c r="H8" s="19">
         <v>100</v>
       </c>
       <c r="I8" s="19">
         <v>100</v>
       </c>
       <c r="J8" s="19">
         <v>100</v>
       </c>
       <c r="K8" s="19">
         <v>100</v>
       </c>
       <c r="L8" s="19">
         <v>100</v>
       </c>
       <c r="M8" s="19">
         <v>100</v>
       </c>
       <c r="N8" s="19">
         <v>100</v>
       </c>
       <c r="O8" s="19">
         <v>100</v>
       </c>
       <c r="P8" s="19">
         <v>100</v>
       </c>
       <c r="Q8" s="19">
         <v>100</v>
       </c>
       <c r="R8" s="19">
         <v>100</v>
       </c>
-      <c r="S8" s="15"/>
-[...3 lines deleted...]
-      <c r="W8" s="6"/>
+      <c r="S8" s="19">
+        <v>100</v>
+      </c>
+      <c r="T8" s="15"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="16"/>
+      <c r="W8" s="17"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
       <c r="AA8" s="6"/>
       <c r="AB8" s="6"/>
       <c r="AC8" s="6"/>
       <c r="AD8" s="6"/>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
-    </row>
-    <row r="9" spans="1:33" s="4" customFormat="1">
+      <c r="AH8" s="6"/>
+    </row>
+    <row r="9" spans="1:34" s="4" customFormat="1">
       <c r="A9" s="12"/>
       <c r="B9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="19">
         <v>100</v>
       </c>
       <c r="E9" s="19">
         <v>100</v>
       </c>
       <c r="F9" s="19">
         <v>100</v>
       </c>
       <c r="G9" s="19">
         <v>100</v>
       </c>
       <c r="H9" s="19">
         <v>100</v>
       </c>
       <c r="I9" s="19">
         <v>100</v>
       </c>
       <c r="J9" s="19">
         <v>100</v>
       </c>
       <c r="K9" s="19">
         <v>100</v>
       </c>
       <c r="L9" s="19">
         <v>100</v>
       </c>
       <c r="M9" s="19">
         <v>100</v>
       </c>
       <c r="N9" s="19">
         <v>100</v>
       </c>
       <c r="O9" s="19">
         <v>100</v>
       </c>
       <c r="P9" s="19">
         <v>100</v>
       </c>
       <c r="Q9" s="19">
         <v>100</v>
       </c>
       <c r="R9" s="19">
         <v>100</v>
       </c>
-      <c r="S9" s="15"/>
-[...3 lines deleted...]
-      <c r="W9" s="6"/>
+      <c r="S9" s="19">
+        <v>100</v>
+      </c>
+      <c r="T9" s="15"/>
+      <c r="U9" s="20"/>
+      <c r="V9" s="16"/>
+      <c r="W9" s="17"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
       <c r="Z9" s="6"/>
       <c r="AA9" s="6"/>
       <c r="AB9" s="6"/>
       <c r="AC9" s="6"/>
       <c r="AD9" s="6"/>
       <c r="AE9" s="6"/>
       <c r="AF9" s="6"/>
       <c r="AG9" s="6"/>
-    </row>
-    <row r="10" spans="1:33" s="4" customFormat="1">
+      <c r="AH9" s="6"/>
+    </row>
+    <row r="10" spans="1:34" s="4" customFormat="1">
       <c r="A10" s="12"/>
       <c r="B10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="19">
         <v>100</v>
       </c>
       <c r="E10" s="19">
         <v>100</v>
       </c>
       <c r="F10" s="19">
         <v>100</v>
       </c>
       <c r="G10" s="19">
         <v>100</v>
       </c>
       <c r="H10" s="19">
         <v>100</v>
       </c>
       <c r="I10" s="19">
         <v>100</v>
       </c>
       <c r="J10" s="19">
         <v>100</v>
       </c>
       <c r="K10" s="19">
         <v>100</v>
       </c>
       <c r="L10" s="19">
         <v>100</v>
       </c>
       <c r="M10" s="19">
         <v>100</v>
       </c>
       <c r="N10" s="19">
         <v>100</v>
       </c>
       <c r="O10" s="19">
         <v>100</v>
       </c>
       <c r="P10" s="19">
         <v>100</v>
       </c>
       <c r="Q10" s="19">
         <v>100</v>
       </c>
       <c r="R10" s="19">
         <v>100</v>
       </c>
-      <c r="S10" s="15"/>
-[...3 lines deleted...]
-      <c r="W10" s="6"/>
+      <c r="S10" s="19">
+        <v>100</v>
+      </c>
+      <c r="T10" s="15"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="16"/>
+      <c r="W10" s="17"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
-    </row>
-    <row r="11" spans="1:33" s="4" customFormat="1">
+      <c r="AH10" s="6"/>
+    </row>
+    <row r="11" spans="1:34" s="4" customFormat="1">
       <c r="A11" s="12"/>
       <c r="B11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="19">
         <v>100</v>
       </c>
       <c r="E11" s="19">
         <v>100</v>
       </c>
       <c r="F11" s="19">
         <v>100</v>
       </c>
       <c r="G11" s="19">
         <v>100</v>
       </c>
       <c r="H11" s="19">
         <v>100</v>
       </c>
       <c r="I11" s="19">
         <v>100</v>
       </c>
       <c r="J11" s="19">
         <v>100</v>
       </c>
       <c r="K11" s="19">
         <v>100</v>
       </c>
       <c r="L11" s="19">
         <v>100</v>
       </c>
       <c r="M11" s="19">
         <v>100</v>
       </c>
       <c r="N11" s="19">
         <v>100</v>
       </c>
       <c r="O11" s="19">
         <v>100</v>
       </c>
       <c r="P11" s="19">
         <v>100</v>
       </c>
       <c r="Q11" s="19">
         <v>100</v>
       </c>
       <c r="R11" s="19">
         <v>100</v>
       </c>
-      <c r="S11" s="15"/>
-[...3 lines deleted...]
-      <c r="W11" s="6"/>
+      <c r="S11" s="19">
+        <v>100</v>
+      </c>
+      <c r="T11" s="15"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="16"/>
+      <c r="W11" s="17"/>
       <c r="X11" s="6"/>
       <c r="Y11" s="6"/>
       <c r="Z11" s="6"/>
       <c r="AA11" s="6"/>
       <c r="AB11" s="6"/>
       <c r="AC11" s="6"/>
       <c r="AD11" s="6"/>
       <c r="AE11" s="6"/>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
-    </row>
-    <row r="12" spans="1:33" s="4" customFormat="1">
+      <c r="AH11" s="6"/>
+    </row>
+    <row r="12" spans="1:34" s="4" customFormat="1">
       <c r="A12" s="12"/>
       <c r="B12" s="7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="19">
         <v>100</v>
       </c>
       <c r="E12" s="19">
         <v>100</v>
       </c>
       <c r="F12" s="19">
         <v>100</v>
       </c>
       <c r="G12" s="19">
         <v>100</v>
       </c>
       <c r="H12" s="19">
         <v>100</v>
       </c>
       <c r="I12" s="19">
         <v>100</v>
       </c>
       <c r="J12" s="19">
         <v>100</v>
       </c>
       <c r="K12" s="19">
         <v>100</v>
       </c>
       <c r="L12" s="19">
         <v>100</v>
       </c>
       <c r="M12" s="19">
         <v>100</v>
       </c>
       <c r="N12" s="19">
         <v>100</v>
       </c>
       <c r="O12" s="19">
         <v>100</v>
       </c>
       <c r="P12" s="19">
         <v>100</v>
       </c>
       <c r="Q12" s="19">
         <v>100</v>
       </c>
       <c r="R12" s="19">
         <v>100</v>
       </c>
-      <c r="S12" s="15"/>
-[...3 lines deleted...]
-      <c r="W12" s="6"/>
+      <c r="S12" s="19">
+        <v>100</v>
+      </c>
+      <c r="T12" s="15"/>
+      <c r="U12" s="20"/>
+      <c r="V12" s="16"/>
+      <c r="W12" s="17"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
       <c r="AA12" s="6"/>
       <c r="AB12" s="6"/>
       <c r="AC12" s="6"/>
       <c r="AD12" s="6"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
-    </row>
-    <row r="13" spans="1:33" s="4" customFormat="1">
+      <c r="AH12" s="6"/>
+    </row>
+    <row r="13" spans="1:34" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="19">
         <v>100</v>
       </c>
       <c r="E13" s="19">
         <v>100</v>
       </c>
       <c r="F13" s="19">
         <v>100</v>
       </c>
       <c r="G13" s="19">
         <v>100</v>
       </c>
       <c r="H13" s="19">
         <v>100</v>
       </c>
       <c r="I13" s="19">
         <v>100</v>
       </c>
       <c r="J13" s="19">
         <v>100</v>
       </c>
       <c r="K13" s="19">
         <v>100</v>
       </c>
       <c r="L13" s="19">
         <v>100</v>
       </c>
       <c r="M13" s="19">
         <v>100</v>
       </c>
       <c r="N13" s="19">
         <v>100</v>
       </c>
       <c r="O13" s="19">
         <v>100</v>
       </c>
       <c r="P13" s="19">
         <v>100</v>
       </c>
       <c r="Q13" s="19">
         <v>100</v>
       </c>
       <c r="R13" s="19">
         <v>100</v>
       </c>
-      <c r="S13" s="15"/>
-[...3 lines deleted...]
-      <c r="W13" s="6"/>
+      <c r="S13" s="19">
+        <v>100</v>
+      </c>
+      <c r="T13" s="15"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="16"/>
+      <c r="W13" s="17"/>
       <c r="X13" s="6"/>
       <c r="Y13" s="6"/>
       <c r="Z13" s="6"/>
       <c r="AA13" s="6"/>
       <c r="AB13" s="6"/>
       <c r="AC13" s="6"/>
       <c r="AD13" s="6"/>
       <c r="AE13" s="6"/>
       <c r="AF13" s="6"/>
       <c r="AG13" s="6"/>
-    </row>
-    <row r="14" spans="1:33" s="4" customFormat="1">
+      <c r="AH13" s="6"/>
+    </row>
+    <row r="14" spans="1:34" s="4" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="26" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19">
         <v>100</v>
       </c>
       <c r="Q14" s="19">
         <v>100</v>
       </c>
       <c r="R14" s="19">
         <v>100</v>
       </c>
-      <c r="S14" s="15"/>
-[...3 lines deleted...]
-      <c r="W14" s="6"/>
+      <c r="S14" s="19">
+        <v>100</v>
+      </c>
+      <c r="T14" s="15"/>
+      <c r="U14" s="20"/>
+      <c r="V14" s="16"/>
+      <c r="W14" s="17"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
       <c r="AA14" s="6"/>
       <c r="AB14" s="6"/>
       <c r="AC14" s="6"/>
       <c r="AD14" s="6"/>
       <c r="AE14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
-    </row>
-    <row r="15" spans="1:33" s="4" customFormat="1">
+      <c r="AH14" s="6"/>
+    </row>
+    <row r="15" spans="1:34" s="4" customFormat="1">
       <c r="A15" s="12"/>
       <c r="B15" s="26" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="19">
         <v>100</v>
       </c>
       <c r="E15" s="19">
         <v>100</v>
       </c>
       <c r="F15" s="19">
         <v>100</v>
       </c>
       <c r="G15" s="19">
         <v>100</v>
       </c>
       <c r="H15" s="19">
         <v>100</v>
       </c>
       <c r="I15" s="19">
         <v>100</v>
       </c>
       <c r="J15" s="19">
         <v>100</v>
       </c>
       <c r="K15" s="19">
         <v>100</v>
       </c>
       <c r="L15" s="19">
         <v>100</v>
       </c>
       <c r="M15" s="19">
         <v>100</v>
       </c>
       <c r="N15" s="19">
         <v>100</v>
       </c>
       <c r="O15" s="19">
         <v>100</v>
       </c>
       <c r="P15" s="19">
         <v>100</v>
       </c>
       <c r="Q15" s="19">
         <v>100</v>
       </c>
       <c r="R15" s="19">
         <v>100</v>
       </c>
-      <c r="S15" s="15"/>
-[...3 lines deleted...]
-      <c r="W15" s="6"/>
+      <c r="S15" s="19">
+        <v>100</v>
+      </c>
+      <c r="T15" s="15"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="16"/>
+      <c r="W15" s="17"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
       <c r="AA15" s="6"/>
       <c r="AB15" s="6"/>
       <c r="AC15" s="6"/>
       <c r="AD15" s="6"/>
       <c r="AE15" s="6"/>
       <c r="AF15" s="6"/>
       <c r="AG15" s="6"/>
-    </row>
-    <row r="16" spans="1:33" s="4" customFormat="1">
+      <c r="AH15" s="6"/>
+    </row>
+    <row r="16" spans="1:34" s="4" customFormat="1">
       <c r="A16" s="12"/>
       <c r="B16" s="26" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="19">
         <v>100</v>
       </c>
       <c r="E16" s="19">
         <v>100</v>
       </c>
       <c r="F16" s="19">
         <v>100</v>
       </c>
       <c r="G16" s="19">
         <v>100</v>
       </c>
       <c r="H16" s="19">
         <v>100</v>
       </c>
       <c r="I16" s="19">
         <v>100</v>
       </c>
       <c r="J16" s="19">
         <v>100</v>
       </c>
       <c r="K16" s="19">
         <v>100</v>
       </c>
       <c r="L16" s="19">
         <v>100</v>
       </c>
       <c r="M16" s="19">
         <v>100</v>
       </c>
       <c r="N16" s="19">
         <v>100</v>
       </c>
       <c r="O16" s="19">
         <v>100</v>
       </c>
       <c r="P16" s="19">
         <v>100</v>
       </c>
       <c r="Q16" s="19">
         <v>100</v>
       </c>
       <c r="R16" s="19">
         <v>100</v>
       </c>
-      <c r="S16" s="15"/>
-[...3 lines deleted...]
-      <c r="W16" s="6"/>
+      <c r="S16" s="19">
+        <v>100</v>
+      </c>
+      <c r="T16" s="15"/>
+      <c r="U16" s="20"/>
+      <c r="V16" s="16"/>
+      <c r="W16" s="17"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
-    </row>
-    <row r="17" spans="1:33" s="4" customFormat="1">
+      <c r="AH16" s="6"/>
+    </row>
+    <row r="17" spans="1:34" s="4" customFormat="1">
       <c r="A17" s="12"/>
       <c r="B17" s="26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="19">
         <v>100</v>
       </c>
       <c r="E17" s="19">
         <v>100</v>
       </c>
       <c r="F17" s="19">
         <v>100</v>
       </c>
       <c r="G17" s="19">
         <v>100</v>
       </c>
       <c r="H17" s="19">
         <v>100</v>
       </c>
       <c r="I17" s="19">
         <v>100</v>
       </c>
       <c r="J17" s="19">
         <v>100</v>
       </c>
       <c r="K17" s="19">
         <v>100</v>
       </c>
       <c r="L17" s="19">
         <v>100</v>
       </c>
       <c r="M17" s="19">
         <v>100</v>
       </c>
       <c r="N17" s="19">
         <v>100</v>
       </c>
       <c r="O17" s="19">
         <v>100</v>
       </c>
       <c r="P17" s="19">
         <v>100</v>
       </c>
       <c r="Q17" s="19">
         <v>100</v>
       </c>
       <c r="R17" s="19">
         <v>100</v>
       </c>
-      <c r="S17" s="15"/>
-[...3 lines deleted...]
-      <c r="W17" s="6"/>
+      <c r="S17" s="19">
+        <v>100</v>
+      </c>
+      <c r="T17" s="15"/>
+      <c r="U17" s="20"/>
+      <c r="V17" s="16"/>
+      <c r="W17" s="17"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="6"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
-    </row>
-    <row r="18" spans="1:33" s="4" customFormat="1">
+      <c r="AH17" s="6"/>
+    </row>
+    <row r="18" spans="1:34" s="4" customFormat="1">
       <c r="A18" s="12"/>
       <c r="B18" s="26" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="19">
         <v>100</v>
       </c>
       <c r="E18" s="19">
         <v>100</v>
       </c>
       <c r="F18" s="19">
         <v>100</v>
       </c>
       <c r="G18" s="19">
         <v>100</v>
       </c>
       <c r="H18" s="19">
         <v>100</v>
       </c>
       <c r="I18" s="19">
         <v>100</v>
       </c>
       <c r="J18" s="19">
         <v>100</v>
       </c>
       <c r="K18" s="19">
         <v>100</v>
       </c>
       <c r="L18" s="19">
         <v>100</v>
       </c>
       <c r="M18" s="19">
         <v>100</v>
       </c>
       <c r="N18" s="19">
         <v>100</v>
       </c>
       <c r="O18" s="19">
         <v>100</v>
       </c>
       <c r="P18" s="19">
         <v>100</v>
       </c>
       <c r="Q18" s="19">
         <v>100</v>
       </c>
       <c r="R18" s="19">
         <v>100</v>
       </c>
-      <c r="S18" s="15"/>
-[...3 lines deleted...]
-      <c r="W18" s="6"/>
+      <c r="S18" s="19">
+        <v>100</v>
+      </c>
+      <c r="T18" s="15"/>
+      <c r="U18" s="20"/>
+      <c r="V18" s="16"/>
+      <c r="W18" s="17"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
       <c r="Z18" s="6"/>
       <c r="AA18" s="6"/>
       <c r="AB18" s="6"/>
       <c r="AC18" s="6"/>
       <c r="AD18" s="6"/>
       <c r="AE18" s="6"/>
       <c r="AF18" s="6"/>
       <c r="AG18" s="6"/>
-    </row>
-    <row r="19" spans="1:33" s="4" customFormat="1">
+      <c r="AH18" s="6"/>
+    </row>
+    <row r="19" spans="1:34" s="4" customFormat="1">
       <c r="A19" s="12"/>
       <c r="B19" s="26" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100</v>
       </c>
       <c r="F19" s="19">
         <v>100</v>
       </c>
       <c r="G19" s="19">
         <v>100</v>
       </c>
       <c r="H19" s="19">
         <v>100</v>
       </c>
       <c r="I19" s="19">
         <v>100</v>
       </c>
       <c r="J19" s="19">
         <v>100</v>
       </c>
       <c r="K19" s="19">
         <v>100</v>
       </c>
       <c r="L19" s="19">
         <v>100</v>
       </c>
       <c r="M19" s="19">
         <v>100</v>
       </c>
       <c r="N19" s="19">
         <v>100</v>
       </c>
       <c r="O19" s="19">
         <v>100</v>
       </c>
       <c r="P19" s="19">
         <v>100</v>
       </c>
       <c r="Q19" s="19">
         <v>100</v>
       </c>
       <c r="R19" s="19">
         <v>100</v>
       </c>
-      <c r="S19" s="15"/>
-[...3 lines deleted...]
-      <c r="W19" s="6"/>
+      <c r="S19" s="19">
+        <v>100</v>
+      </c>
+      <c r="T19" s="15"/>
+      <c r="U19" s="20"/>
+      <c r="V19" s="16"/>
+      <c r="W19" s="17"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="Z19" s="6"/>
       <c r="AA19" s="6"/>
       <c r="AB19" s="6"/>
       <c r="AC19" s="6"/>
       <c r="AD19" s="6"/>
       <c r="AE19" s="6"/>
       <c r="AF19" s="6"/>
       <c r="AG19" s="6"/>
-    </row>
-    <row r="20" spans="1:33" s="4" customFormat="1">
+      <c r="AH19" s="6"/>
+    </row>
+    <row r="20" spans="1:34" s="4" customFormat="1">
       <c r="A20" s="12"/>
       <c r="B20" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="19">
         <v>100</v>
       </c>
       <c r="E20" s="19">
         <v>100</v>
       </c>
       <c r="F20" s="19">
         <v>100</v>
       </c>
       <c r="G20" s="19">
         <v>100</v>
       </c>
       <c r="H20" s="19">
         <v>100</v>
       </c>
       <c r="I20" s="19">
         <v>100</v>
       </c>
       <c r="J20" s="19">
         <v>100</v>
       </c>
       <c r="K20" s="19">
         <v>100</v>
       </c>
       <c r="L20" s="19">
         <v>100</v>
       </c>
       <c r="M20" s="19">
         <v>100</v>
       </c>
       <c r="N20" s="19">
         <v>100</v>
       </c>
       <c r="O20" s="19">
         <v>100</v>
       </c>
       <c r="P20" s="19">
         <v>100</v>
       </c>
       <c r="Q20" s="19">
         <v>100</v>
       </c>
       <c r="R20" s="19">
         <v>100</v>
       </c>
-      <c r="S20" s="15"/>
-[...3 lines deleted...]
-      <c r="W20" s="6"/>
+      <c r="S20" s="19">
+        <v>100</v>
+      </c>
+      <c r="T20" s="15"/>
+      <c r="U20" s="20"/>
+      <c r="V20" s="16"/>
+      <c r="W20" s="17"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
       <c r="AA20" s="6"/>
       <c r="AB20" s="6"/>
       <c r="AC20" s="6"/>
       <c r="AD20" s="6"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
-    </row>
-    <row r="21" spans="1:33" s="4" customFormat="1">
+      <c r="AH20" s="6"/>
+    </row>
+    <row r="21" spans="1:34" s="4" customFormat="1">
       <c r="A21" s="12"/>
       <c r="B21" s="27" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="19">
         <v>100</v>
       </c>
       <c r="E21" s="19">
         <v>100</v>
       </c>
       <c r="F21" s="19">
         <v>100</v>
       </c>
       <c r="G21" s="19">
         <v>100</v>
       </c>
       <c r="H21" s="19">
         <v>100</v>
       </c>
       <c r="I21" s="19">
         <v>100</v>
       </c>
       <c r="J21" s="19">
         <v>100</v>
       </c>
       <c r="K21" s="19">
         <v>100</v>
       </c>
       <c r="L21" s="19">
         <v>100</v>
       </c>
       <c r="M21" s="19">
         <v>100</v>
       </c>
       <c r="N21" s="19">
         <v>100</v>
       </c>
       <c r="O21" s="19">
         <v>100</v>
       </c>
       <c r="P21" s="19">
         <v>100</v>
       </c>
       <c r="Q21" s="19">
         <v>100</v>
       </c>
       <c r="R21" s="19">
         <v>100</v>
       </c>
-      <c r="S21" s="15"/>
-[...3 lines deleted...]
-      <c r="W21" s="6"/>
+      <c r="S21" s="19">
+        <v>100</v>
+      </c>
+      <c r="T21" s="15"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="16"/>
+      <c r="W21" s="17"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="6"/>
       <c r="AA21" s="6"/>
       <c r="AB21" s="6"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="6"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
-    </row>
-    <row r="22" spans="1:33" s="4" customFormat="1">
+      <c r="AH21" s="6"/>
+    </row>
+    <row r="22" spans="1:34" s="4" customFormat="1">
       <c r="A22" s="12"/>
       <c r="B22" s="27" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19">
         <v>100</v>
       </c>
       <c r="Q22" s="19">
         <v>100</v>
       </c>
       <c r="R22" s="19">
         <v>100</v>
       </c>
-      <c r="S22" s="15"/>
-[...3 lines deleted...]
-      <c r="W22" s="6"/>
+      <c r="S22" s="19">
+        <v>100</v>
+      </c>
+      <c r="T22" s="15"/>
+      <c r="U22" s="20"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="17"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
       <c r="AC22" s="6"/>
       <c r="AD22" s="6"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
-    </row>
-    <row r="23" spans="1:33" s="4" customFormat="1">
+      <c r="AH22" s="6"/>
+    </row>
+    <row r="23" spans="1:34" s="4" customFormat="1">
       <c r="A23" s="12"/>
       <c r="B23" s="7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="19">
         <v>100</v>
       </c>
       <c r="E23" s="19">
         <v>100</v>
       </c>
       <c r="F23" s="19">
         <v>100</v>
       </c>
       <c r="G23" s="19">
         <v>100</v>
       </c>
       <c r="H23" s="19">
         <v>100</v>
       </c>
       <c r="I23" s="19">
         <v>100</v>
       </c>
       <c r="J23" s="19">
         <v>100</v>
       </c>
       <c r="K23" s="19">
         <v>100</v>
       </c>
       <c r="L23" s="19">
         <v>100</v>
       </c>
       <c r="M23" s="19">
         <v>100</v>
       </c>
       <c r="N23" s="19">
         <v>100</v>
       </c>
       <c r="O23" s="19">
         <v>100</v>
       </c>
       <c r="P23" s="19">
         <v>100</v>
       </c>
       <c r="Q23" s="19">
         <v>100</v>
       </c>
       <c r="R23" s="19">
         <v>100</v>
       </c>
-      <c r="S23" s="15"/>
-[...3 lines deleted...]
-      <c r="W23" s="6"/>
+      <c r="S23" s="19">
+        <v>100</v>
+      </c>
+      <c r="T23" s="15"/>
+      <c r="U23" s="20"/>
+      <c r="V23" s="16"/>
+      <c r="W23" s="17"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
-    </row>
-    <row r="24" spans="1:33" s="4" customFormat="1">
+      <c r="AH23" s="6"/>
+    </row>
+    <row r="24" spans="1:34" s="4" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="26" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="19">
         <v>100</v>
       </c>
       <c r="E24" s="19">
         <v>100</v>
       </c>
       <c r="F24" s="19">
         <v>100</v>
       </c>
       <c r="G24" s="19">
         <v>100</v>
       </c>
       <c r="H24" s="19">
         <v>100</v>
       </c>
       <c r="I24" s="19">
         <v>100</v>
       </c>
       <c r="J24" s="19">
         <v>100</v>
       </c>
       <c r="K24" s="19">
         <v>100</v>
       </c>
       <c r="L24" s="19">
         <v>100</v>
       </c>
       <c r="M24" s="19">
         <v>100</v>
       </c>
       <c r="N24" s="19">
         <v>100</v>
       </c>
       <c r="O24" s="19">
         <v>100</v>
       </c>
       <c r="P24" s="19">
         <v>100</v>
       </c>
       <c r="Q24" s="19">
         <v>100</v>
       </c>
       <c r="R24" s="19">
         <v>100</v>
       </c>
-      <c r="S24" s="15"/>
-[...3 lines deleted...]
-      <c r="W24" s="6"/>
+      <c r="S24" s="19">
+        <v>100</v>
+      </c>
+      <c r="T24" s="15"/>
+      <c r="U24" s="20"/>
+      <c r="V24" s="16"/>
+      <c r="W24" s="17"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
       <c r="AA24" s="6"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
-    </row>
-    <row r="25" spans="1:33" s="4" customFormat="1">
+      <c r="AH24" s="6"/>
+    </row>
+    <row r="25" spans="1:34" s="4" customFormat="1">
       <c r="A25" s="12"/>
       <c r="B25" s="26" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="19">
         <v>100</v>
       </c>
       <c r="E25" s="19">
         <v>100</v>
       </c>
       <c r="F25" s="19">
         <v>100</v>
       </c>
       <c r="G25" s="19">
         <v>100</v>
       </c>
       <c r="H25" s="19">
         <v>100</v>
       </c>
       <c r="I25" s="19">
         <v>100</v>
       </c>
       <c r="J25" s="19">
         <v>100</v>
       </c>
       <c r="K25" s="19">
         <v>100</v>
       </c>
       <c r="L25" s="19">
         <v>100</v>
       </c>
       <c r="M25" s="19">
         <v>100</v>
       </c>
       <c r="N25" s="19">
         <v>100</v>
       </c>
       <c r="O25" s="19">
         <v>100</v>
       </c>
       <c r="P25" s="19">
         <v>100</v>
       </c>
       <c r="Q25" s="19">
         <v>100</v>
       </c>
       <c r="R25" s="19">
         <v>100</v>
       </c>
-      <c r="S25" s="15"/>
-[...3 lines deleted...]
-      <c r="W25" s="6"/>
+      <c r="S25" s="19">
+        <v>100</v>
+      </c>
+      <c r="T25" s="15"/>
+      <c r="U25" s="20"/>
+      <c r="V25" s="16"/>
+      <c r="W25" s="17"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
       <c r="Z25" s="6"/>
       <c r="AA25" s="6"/>
       <c r="AB25" s="6"/>
       <c r="AC25" s="6"/>
       <c r="AD25" s="6"/>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25" s="6"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="12"/>
       <c r="B26" s="27" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="19">
         <v>100</v>
       </c>
       <c r="E26" s="19">
         <v>100</v>
       </c>
       <c r="F26" s="19">
         <v>100</v>
       </c>
       <c r="G26" s="19">
         <v>100</v>
       </c>
       <c r="H26" s="19">
         <v>100</v>
       </c>
       <c r="I26" s="19">
         <v>100</v>
       </c>
       <c r="J26" s="19">
         <v>100</v>
       </c>
       <c r="K26" s="19">
         <v>100</v>
       </c>
       <c r="L26" s="19">
         <v>100</v>
       </c>
       <c r="M26" s="19">
         <v>100</v>
       </c>
       <c r="N26" s="19">
         <v>100</v>
       </c>
       <c r="O26" s="19">
         <v>100</v>
       </c>
       <c r="P26" s="19">
         <v>100</v>
       </c>
       <c r="Q26" s="19">
         <v>100</v>
       </c>
       <c r="R26" s="19">
         <v>100</v>
       </c>
-      <c r="S26" s="15"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="S26" s="19">
+        <v>100</v>
+      </c>
+      <c r="T26" s="15"/>
+      <c r="U26" s="20"/>
+      <c r="V26" s="16"/>
+      <c r="W26" s="17"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="8"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="2"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="9"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="2"/>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="8"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="T2:T3"/>
     <mergeCell ref="U2:U3"/>
     <mergeCell ref="V2:V3"/>
-    <mergeCell ref="S2:S3"/>
+    <mergeCell ref="W2:W3"/>
+    <mergeCell ref="T2:T3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="D2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>