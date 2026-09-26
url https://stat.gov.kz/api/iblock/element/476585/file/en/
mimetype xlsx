--- v0 (2026-04-16)
+++ v1 (2026-09-26)
@@ -1,871 +1,1721 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\04,09,2026 ODIN\18.2.b Особо охраняемые природные территории (ООПТ)\Охраняемые териитории\18.2.b Specially protected natural areas (protected areas)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EC63121C-816E-4A6F-989B-B43AE000256E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="metadata" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="15.4.1" sheetId="1" r:id="rId3"/>
+    <sheet name="D-1" sheetId="7" r:id="rId1"/>
+    <sheet name="ССЫЛКА КЛОХ" sheetId="9" r:id="rId2"/>
+    <sheet name="metadata" sheetId="10" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <customWorkbookViews>
+    <customWorkbookView name="Fe Sanchis_Moreno - Personal View" guid="{8925193B-C853-4D01-B936-2E82B771FA45}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="855" activeSheetId="2"/>
+  </customWorkbookViews>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AE31" i="7" l="1"/>
+  <c r="AD31" i="7"/>
+  <c r="AC31" i="7"/>
+  <c r="AB31" i="7"/>
+  <c r="AA31" i="7"/>
+  <c r="Z31" i="7"/>
+  <c r="AE30" i="7"/>
+  <c r="AD30" i="7"/>
+  <c r="AC30" i="7"/>
+  <c r="AB30" i="7"/>
+  <c r="AA30" i="7"/>
+  <c r="Z30" i="7"/>
+  <c r="AE28" i="7"/>
+  <c r="AD28" i="7"/>
+  <c r="AC28" i="7"/>
+  <c r="AB28" i="7"/>
+  <c r="AA28" i="7"/>
+  <c r="Z28" i="7"/>
+  <c r="AE26" i="7"/>
+  <c r="AD26" i="7"/>
+  <c r="AC26" i="7"/>
+  <c r="AB26" i="7"/>
+  <c r="AA26" i="7"/>
+  <c r="Z26" i="7"/>
+  <c r="AE24" i="7"/>
+  <c r="AD24" i="7"/>
+  <c r="AC24" i="7"/>
+  <c r="AB24" i="7"/>
+  <c r="AA24" i="7"/>
+  <c r="Z24" i="7"/>
+  <c r="AE22" i="7"/>
+  <c r="AD22" i="7"/>
+  <c r="AC22" i="7"/>
+  <c r="AB22" i="7"/>
+  <c r="AA22" i="7"/>
+  <c r="Z22" i="7"/>
+  <c r="AE20" i="7"/>
+  <c r="AD20" i="7"/>
+  <c r="AC20" i="7"/>
+  <c r="AB20" i="7"/>
+  <c r="AA20" i="7"/>
+  <c r="Z20" i="7"/>
+  <c r="AE18" i="7"/>
+  <c r="AD18" i="7"/>
+  <c r="AC18" i="7"/>
+  <c r="AB18" i="7"/>
+  <c r="AA18" i="7"/>
+  <c r="Z18" i="7"/>
+  <c r="AE16" i="7"/>
+  <c r="AD16" i="7"/>
+  <c r="AC16" i="7"/>
+  <c r="AB16" i="7"/>
+  <c r="AA16" i="7"/>
+  <c r="Z16" i="7"/>
+  <c r="AE14" i="7"/>
+  <c r="AD14" i="7"/>
+  <c r="AC14" i="7"/>
+  <c r="AB14" i="7"/>
+  <c r="AA14" i="7"/>
+  <c r="Z14" i="7"/>
+  <c r="AE12" i="7"/>
+  <c r="AD12" i="7"/>
+  <c r="AC12" i="7"/>
+  <c r="AB12" i="7"/>
+  <c r="AA12" i="7"/>
+  <c r="Z12" i="7"/>
+  <c r="AE10" i="7"/>
+  <c r="AD10" i="7"/>
+  <c r="AC10" i="7"/>
+  <c r="AB10" i="7"/>
+  <c r="AA10" i="7"/>
+  <c r="Z10" i="7"/>
+  <c r="AE8" i="7"/>
+  <c r="AD8" i="7"/>
+  <c r="AC8" i="7"/>
+  <c r="AB8" i="7"/>
+  <c r="AA8" i="7"/>
+  <c r="Z8" i="7"/>
+  <c r="AE6" i="7"/>
+  <c r="AD6" i="7"/>
+  <c r="AC6" i="7"/>
+  <c r="AB6" i="7"/>
+  <c r="AA6" i="7"/>
+  <c r="Z6" i="7"/>
+  <c r="M10" i="7"/>
+  <c r="N10" i="7"/>
+  <c r="S10" i="7"/>
+  <c r="U10" i="7"/>
+  <c r="Y10" i="7"/>
+  <c r="H30" i="7"/>
+  <c r="I30" i="7"/>
+  <c r="Q30" i="7"/>
+  <c r="W30" i="7"/>
+  <c r="Y30" i="7"/>
+  <c r="F30" i="7"/>
+  <c r="I28" i="7"/>
+  <c r="N28" i="7"/>
+  <c r="V28" i="7"/>
+  <c r="W28" i="7"/>
+  <c r="Y28" i="7"/>
+  <c r="F24" i="7"/>
+  <c r="H24" i="7"/>
+  <c r="I24" i="7"/>
+  <c r="N24" i="7"/>
+  <c r="S24" i="7"/>
+  <c r="W24" i="7"/>
+  <c r="X24" i="7"/>
+  <c r="Y24" i="7"/>
+  <c r="H22" i="7"/>
+  <c r="I22" i="7"/>
+  <c r="J22" i="7"/>
+  <c r="R22" i="7"/>
+  <c r="S22" i="7"/>
+  <c r="Y22" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="L20" i="7"/>
+  <c r="S20" i="7"/>
+  <c r="T20" i="7"/>
+  <c r="W20" i="7"/>
+  <c r="Y20" i="7"/>
+  <c r="D20" i="7"/>
+  <c r="F18" i="7"/>
+  <c r="I18" i="7"/>
+  <c r="N18" i="7"/>
+  <c r="V18" i="7"/>
+  <c r="W18" i="7"/>
+  <c r="Y18" i="7"/>
+  <c r="F16" i="7"/>
+  <c r="H16" i="7"/>
+  <c r="I16" i="7"/>
+  <c r="N16" i="7"/>
+  <c r="S16" i="7"/>
+  <c r="W16" i="7"/>
+  <c r="X16" i="7"/>
+  <c r="Y16" i="7"/>
+  <c r="H14" i="7"/>
+  <c r="I14" i="7"/>
+  <c r="J14" i="7"/>
+  <c r="R14" i="7"/>
+  <c r="S14" i="7"/>
+  <c r="U14" i="7"/>
+  <c r="Y14" i="7"/>
+  <c r="D14" i="7"/>
+  <c r="J12" i="7"/>
+  <c r="L12" i="7"/>
+  <c r="S12" i="7"/>
+  <c r="T12" i="7"/>
+  <c r="W12" i="7"/>
+  <c r="Y12" i="7"/>
+  <c r="D12" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="I8" i="7"/>
+  <c r="L8" i="7"/>
+  <c r="N8" i="7"/>
+  <c r="Q8" i="7"/>
+  <c r="V8" i="7"/>
+  <c r="W8" i="7"/>
+  <c r="Y8" i="7"/>
+  <c r="F6" i="7"/>
+  <c r="H6" i="7"/>
+  <c r="I6" i="7"/>
+  <c r="N6" i="7"/>
+  <c r="S6" i="7"/>
+  <c r="W6" i="7"/>
+  <c r="X6" i="7"/>
+  <c r="Y6" i="7"/>
+  <c r="X4" i="7"/>
+  <c r="X28" i="7" s="1"/>
+  <c r="W4" i="7"/>
+  <c r="W10" i="7" s="1"/>
+  <c r="W31" i="7"/>
+  <c r="D4" i="7"/>
+  <c r="D24" i="7" s="1"/>
+  <c r="E4" i="7"/>
+  <c r="E20" i="7" s="1"/>
+  <c r="F4" i="7"/>
+  <c r="F20" i="7" s="1"/>
+  <c r="G4" i="7"/>
+  <c r="G18" i="7" s="1"/>
+  <c r="H4" i="7"/>
+  <c r="H28" i="7" s="1"/>
+  <c r="I4" i="7"/>
+  <c r="I10" i="7" s="1"/>
+  <c r="I31" i="7"/>
+  <c r="J4" i="7"/>
+  <c r="J30" i="7" s="1"/>
+  <c r="K4" i="7"/>
+  <c r="K22" i="7" s="1"/>
+  <c r="L4" i="7"/>
+  <c r="L22" i="7" s="1"/>
+  <c r="M4" i="7"/>
+  <c r="M20" i="7" s="1"/>
+  <c r="N4" i="7"/>
+  <c r="N20" i="7" s="1"/>
+  <c r="O4" i="7"/>
+  <c r="O28" i="7" s="1"/>
+  <c r="P4" i="7"/>
+  <c r="P28" i="7" s="1"/>
+  <c r="Q4" i="7"/>
+  <c r="Q24" i="7" s="1"/>
+  <c r="R4" i="7"/>
+  <c r="R30" i="7" s="1"/>
+  <c r="S4" i="7"/>
+  <c r="S30" i="7" s="1"/>
+  <c r="T4" i="7"/>
+  <c r="T22" i="7" s="1"/>
+  <c r="U4" i="7"/>
+  <c r="U20" i="7" s="1"/>
+  <c r="U31" i="7"/>
+  <c r="V4" i="7"/>
+  <c r="V10" i="7" s="1"/>
+  <c r="AJ15" i="9"/>
+  <c r="AI15" i="9"/>
+  <c r="AH15" i="9"/>
+  <c r="AG15" i="9"/>
+  <c r="AF15" i="9"/>
+  <c r="AE15" i="9"/>
+  <c r="AD15" i="9"/>
+  <c r="AC15" i="9"/>
+  <c r="AB15" i="9"/>
+  <c r="AA15" i="9"/>
+  <c r="Z15" i="9"/>
+  <c r="Y15" i="9"/>
+  <c r="X15" i="9"/>
+  <c r="W15" i="9"/>
+  <c r="V15" i="9"/>
+  <c r="U15" i="9"/>
+  <c r="T15" i="9"/>
+  <c r="S15" i="9"/>
+  <c r="R15" i="9"/>
+  <c r="Q15" i="9"/>
+  <c r="P15" i="9"/>
+  <c r="O15" i="9"/>
+  <c r="N15" i="9"/>
+  <c r="M15" i="9"/>
+  <c r="L15" i="9"/>
+  <c r="K15" i="9"/>
+  <c r="J15" i="9"/>
+  <c r="I15" i="9"/>
+  <c r="H15" i="9"/>
+  <c r="G15" i="9"/>
+  <c r="F15" i="9"/>
+  <c r="E15" i="9"/>
+  <c r="D15" i="9"/>
+  <c r="B15" i="9"/>
+  <c r="A15" i="9"/>
+  <c r="H31" i="7"/>
+  <c r="F31" i="7"/>
+  <c r="G31" i="7"/>
+  <c r="D31" i="7"/>
+  <c r="N31" i="7"/>
+  <c r="S31" i="7"/>
+  <c r="P24" i="7" l="1"/>
+  <c r="T31" i="7"/>
+  <c r="O31" i="7"/>
+  <c r="O6" i="7"/>
+  <c r="G6" i="7"/>
+  <c r="U8" i="7"/>
+  <c r="M8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="K12" i="7"/>
+  <c r="Q14" i="7"/>
+  <c r="O16" i="7"/>
+  <c r="G16" i="7"/>
+  <c r="U18" i="7"/>
+  <c r="M18" i="7"/>
+  <c r="E18" i="7"/>
+  <c r="K20" i="7"/>
+  <c r="Q22" i="7"/>
+  <c r="O24" i="7"/>
+  <c r="G24" i="7"/>
+  <c r="U28" i="7"/>
+  <c r="M28" i="7"/>
+  <c r="X30" i="7"/>
+  <c r="P30" i="7"/>
+  <c r="T10" i="7"/>
+  <c r="L10" i="7"/>
+  <c r="V6" i="7"/>
+  <c r="P14" i="7"/>
+  <c r="V16" i="7"/>
+  <c r="L18" i="7"/>
+  <c r="R20" i="7"/>
+  <c r="X22" i="7"/>
+  <c r="V24" i="7"/>
+  <c r="L28" i="7"/>
+  <c r="O30" i="7"/>
+  <c r="U6" i="7"/>
+  <c r="M6" i="7"/>
+  <c r="E6" i="7"/>
+  <c r="S8" i="7"/>
+  <c r="K8" i="7"/>
+  <c r="Q12" i="7"/>
+  <c r="I12" i="7"/>
+  <c r="W14" i="7"/>
+  <c r="O14" i="7"/>
+  <c r="G14" i="7"/>
+  <c r="U16" i="7"/>
+  <c r="M16" i="7"/>
+  <c r="E16" i="7"/>
+  <c r="S18" i="7"/>
+  <c r="K18" i="7"/>
+  <c r="Q20" i="7"/>
+  <c r="I20" i="7"/>
+  <c r="W22" i="7"/>
+  <c r="O22" i="7"/>
+  <c r="G22" i="7"/>
+  <c r="U24" i="7"/>
+  <c r="M24" i="7"/>
+  <c r="E24" i="7"/>
+  <c r="S28" i="7"/>
+  <c r="K28" i="7"/>
+  <c r="V30" i="7"/>
+  <c r="N30" i="7"/>
+  <c r="R10" i="7"/>
+  <c r="J10" i="7"/>
+  <c r="P6" i="7"/>
+  <c r="T8" i="7"/>
+  <c r="R12" i="7"/>
+  <c r="X14" i="7"/>
+  <c r="T18" i="7"/>
+  <c r="J20" i="7"/>
+  <c r="P22" i="7"/>
+  <c r="T28" i="7"/>
+  <c r="G30" i="7"/>
+  <c r="K10" i="7"/>
+  <c r="P31" i="7"/>
+  <c r="R31" i="7"/>
+  <c r="M31" i="7"/>
+  <c r="X31" i="7"/>
+  <c r="T6" i="7"/>
+  <c r="L6" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="R8" i="7"/>
+  <c r="J8" i="7"/>
+  <c r="X12" i="7"/>
+  <c r="P12" i="7"/>
+  <c r="H12" i="7"/>
+  <c r="V14" i="7"/>
+  <c r="N14" i="7"/>
+  <c r="F14" i="7"/>
+  <c r="T16" i="7"/>
+  <c r="L16" i="7"/>
+  <c r="D18" i="7"/>
+  <c r="R18" i="7"/>
+  <c r="J18" i="7"/>
+  <c r="X20" i="7"/>
+  <c r="P20" i="7"/>
+  <c r="H20" i="7"/>
+  <c r="V22" i="7"/>
+  <c r="N22" i="7"/>
+  <c r="F22" i="7"/>
+  <c r="T24" i="7"/>
+  <c r="L24" i="7"/>
+  <c r="G28" i="7"/>
+  <c r="R28" i="7"/>
+  <c r="J28" i="7"/>
+  <c r="U30" i="7"/>
+  <c r="M30" i="7"/>
+  <c r="Q10" i="7"/>
+  <c r="P16" i="7"/>
+  <c r="K6" i="7"/>
+  <c r="O12" i="7"/>
+  <c r="G12" i="7"/>
+  <c r="M14" i="7"/>
+  <c r="E14" i="7"/>
+  <c r="K16" i="7"/>
+  <c r="Q18" i="7"/>
+  <c r="O20" i="7"/>
+  <c r="G20" i="7"/>
+  <c r="U22" i="7"/>
+  <c r="M22" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="K24" i="7"/>
+  <c r="Q28" i="7"/>
+  <c r="T30" i="7"/>
+  <c r="L30" i="7"/>
+  <c r="X10" i="7"/>
+  <c r="P10" i="7"/>
+  <c r="J31" i="7"/>
+  <c r="V31" i="7"/>
+  <c r="Q31" i="7"/>
+  <c r="L31" i="7"/>
+  <c r="D6" i="7"/>
+  <c r="R6" i="7"/>
+  <c r="J6" i="7"/>
+  <c r="X8" i="7"/>
+  <c r="P8" i="7"/>
+  <c r="H8" i="7"/>
+  <c r="V12" i="7"/>
+  <c r="N12" i="7"/>
+  <c r="F12" i="7"/>
+  <c r="T14" i="7"/>
+  <c r="L14" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="R16" i="7"/>
+  <c r="J16" i="7"/>
+  <c r="X18" i="7"/>
+  <c r="P18" i="7"/>
+  <c r="H18" i="7"/>
+  <c r="V20" i="7"/>
+  <c r="R24" i="7"/>
+  <c r="J24" i="7"/>
+  <c r="K30" i="7"/>
+  <c r="O10" i="7"/>
+  <c r="K31" i="7"/>
+  <c r="E31" i="7"/>
+  <c r="Q6" i="7"/>
+  <c r="O8" i="7"/>
+  <c r="G8" i="7"/>
+  <c r="U12" i="7"/>
+  <c r="M12" i="7"/>
+  <c r="E12" i="7"/>
+  <c r="K14" i="7"/>
+  <c r="Q16" i="7"/>
+  <c r="O18" i="7"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="63">
-[...82 lines deleted...]
-    <t>Code of the Statistical Indicator</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="76">
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Количество ООПТ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество ООПТ в ведении Комитета </t>
+  </si>
+  <si>
+    <t>Вид ООПТ</t>
+  </si>
+  <si>
+    <t>Общая площадь</t>
+  </si>
+  <si>
+    <t>В том числе в ведении Комитета</t>
+  </si>
+  <si>
+    <t>Со статусом Юр.лица</t>
+  </si>
+  <si>
+    <t>Без статуса Юр.лица</t>
+  </si>
+  <si>
+    <t>РЗ</t>
+  </si>
+  <si>
+    <t>МЗ</t>
+  </si>
+  <si>
+    <t>УДП РК</t>
+  </si>
+  <si>
+    <t>Государственные природные заповедники (ГПЗ)</t>
+  </si>
+  <si>
+    <t>Государственные национальные природные парки (ГНПП)</t>
+  </si>
+  <si>
+    <t>Государственные (лесные) природные резерваты (ГПР, ГЛПР)</t>
+  </si>
+  <si>
+    <t>Государственные природные заказники (ГЗ/р)</t>
+  </si>
+  <si>
+    <t>Государственные заповедные зоны (ГЗЗ/р)</t>
+  </si>
+  <si>
+    <t>Государственные ботанические сады (ГБС/р)</t>
+  </si>
+  <si>
+    <t>Государственный дендрологический парк (ГДП/р)</t>
+  </si>
+  <si>
+    <t>Государственные памятники природы (ГПП/р)</t>
+  </si>
+  <si>
+    <t>Государственные  (региональные) природные парки (ГРПП)</t>
+  </si>
+  <si>
+    <t>Государственные природные заказники (ГЗ/м)</t>
+  </si>
+  <si>
+    <t>Государственные памятники природы (ГПП/м)</t>
+  </si>
+  <si>
+    <t>Государственные зоологические парки (ГЗП/м)</t>
+  </si>
+  <si>
+    <t>Государственный дендрологический парк (ГДП/м)</t>
+  </si>
+  <si>
+    <t>Итого, га</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> РЗ - ООПТ республиканского значения находящиеся в ведении Комитета лесного хозяйства и животного мира, МЗ - ООПТ местного значаения находящиеся в ведении акиматов местных исполнительных органов, также один национальный парк находится в  ведении УДП и 2 ботанических сада  в ведении МОН.</t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>1000 ha</t>
+  </si>
+  <si>
+    <t>ha</t>
+  </si>
+  <si>
+    <t>Country area</t>
+  </si>
+  <si>
+    <t>Total areas under protection</t>
+  </si>
+  <si>
+    <t>Share of total protected areas in the country area  100 х (строка 13 / строка 1)</t>
+  </si>
+  <si>
+    <t>More information</t>
+  </si>
+  <si>
+    <t xml:space="preserve">More information can be found at the IUCN / WCMC Protected Area Management Categories page: http://www.unep-wcmc.org/iucn-protected-area-management-categories_591.html </t>
+  </si>
+  <si>
+    <t>If data for any year are not available, please insert “n/a” in the respective table cell.</t>
+  </si>
+  <si>
+    <t>State nature reserve</t>
+  </si>
+  <si>
+    <t>state national natural parks</t>
+  </si>
+  <si>
+    <t>state nature reserve</t>
+  </si>
+  <si>
+    <t>state natural monuments of national significance</t>
+  </si>
+  <si>
+    <t>state natural monuments of local significance</t>
+  </si>
+  <si>
+    <t>state nature reserves of republican significance</t>
+  </si>
+  <si>
+    <t>state nature reserves of local importance</t>
+  </si>
+  <si>
+    <t>state protected areas</t>
+  </si>
+  <si>
+    <t>state botanical gardens of republican significance</t>
+  </si>
+  <si>
+    <t>state arboretum of republican significance</t>
+  </si>
+  <si>
+    <t>local arboretum of local importance</t>
+  </si>
+  <si>
+    <t>state (regional) natural parks</t>
+  </si>
+  <si>
+    <t>state Zoological parks of local significance</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Specially protected natural areas (protected areas)</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Specially protected natural territories are areas of land, water surface and airspace above them, where natural complexes and objects are located that have special environmental, scientific, cultural, aesthetic, recreational and health-improving significance, which have been withdrawn by decisions of state authorities completely or partially from economic use and for which a special protection regime has been established. The indicator includes the area of specially protected areas in the country and its share in the total territory of the country.</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Measured in km2 or ha.</t>
+  </si>
+  <si>
+    <t>The responsible state body for the formation of data on specially protected natural territories is the Committee of Forestry and Wildlife of the Ministry of Ecology, Geology and Natural Resources of the Republic of Kazakhstan .</t>
+  </si>
+  <si>
+    <t>Note:</t>
+  </si>
+  <si>
+    <t>In case of more than six national categories, please add new rows below row 17. Please present the definitions of national categories in a footnote.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protected areas </t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
-    <t>Unit of Measurement</t>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 1993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>Responsible Structural division</t>
+  </si>
+  <si>
+    <t>Department of Production and Environment Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Kristina Pistun</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>74-93-11, 74-93-07</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>k.pustun@aspire.gov.kz</t>
   </si>
   <si>
     <r>
-      <t>Abbreviated Title of the Statistical Indicator</t>
+      <t>For this indicator, it is necessary to have maps and cadastres of all protected areas in the country indicating their location, the area of their territory, the date of creation and the regime of their protection in accordance with national legislation and relevant international requirements.  For the purposes of interstate comparisons, protected areas can also be classified into IUCN categories. 
+Monitoring and updating of data should be carried out annually.  The percentage of protected areas can be calculated using the formula: 
+Share of protected areas (%) =(total area of protected areas in ha or km</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Arial Cyr"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>: total area of the country in ha or km</t>
     </r>
-  </si>
-[...18 lines deleted...]
-  <si>
     <r>
-      <t>Notes</t>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Arial Cyr"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>) x 100</t>
     </r>
-  </si>
-[...73 lines deleted...]
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/15-4-1/    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="6">
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="0.000000"/>
+    <numFmt numFmtId="173" formatCode="0.0000"/>
+    <numFmt numFmtId="174" formatCode="0.000"/>
+    <numFmt numFmtId="175" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
+      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="0"/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...33 lines deleted...]
-      <scheme val="minor"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
+      <charset val="238"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <name val="Arial Cyr"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...21 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
-[...12 lines deleted...]
-      <charset val="204"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF214F87"/>
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...39 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
-      <top style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="14">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="18" fillId="7" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="175" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="174" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="16" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="13" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="17" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="14">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+  <cellStyles count="5">
+    <cellStyle name="40% — акцент1" xfId="1" builtinId="31"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="4"/>
-[...9 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="13"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Процентный" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -997,1063 +1847,5138 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.pustun@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:AE39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="P11" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B1" sqref="B1"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="AE7" sqref="AE7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" style="17" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="44" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
+    <col min="4" max="30" width="18.140625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="17" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="18" t="s">
+    <row r="1" spans="1:31" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="102" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+    </row>
+    <row r="2" spans="1:31" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="5">
+        <v>1993</v>
+      </c>
+      <c r="E2" s="5">
+        <v>1998</v>
+      </c>
+      <c r="F2" s="5">
+        <v>2000</v>
+      </c>
+      <c r="G2" s="5">
+        <v>2001</v>
+      </c>
+      <c r="H2" s="5">
+        <v>2002</v>
+      </c>
+      <c r="I2" s="5">
+        <v>2003</v>
+      </c>
+      <c r="J2" s="5">
+        <v>2004</v>
+      </c>
+      <c r="K2" s="5">
+        <v>2005</v>
+      </c>
+      <c r="L2" s="5">
+        <v>2006</v>
+      </c>
+      <c r="M2" s="5">
+        <v>2007</v>
+      </c>
+      <c r="N2" s="5">
+        <v>2008</v>
+      </c>
+      <c r="O2" s="5">
+        <v>2009</v>
+      </c>
+      <c r="P2" s="5">
+        <v>2010</v>
+      </c>
+      <c r="Q2" s="5">
+        <v>2011</v>
+      </c>
+      <c r="R2" s="5">
+        <v>2012</v>
+      </c>
+      <c r="S2" s="5">
+        <v>2013</v>
+      </c>
+      <c r="T2" s="5">
+        <v>2014</v>
+      </c>
+      <c r="U2" s="5">
+        <v>2015</v>
+      </c>
+      <c r="V2" s="5">
+        <v>2016</v>
+      </c>
+      <c r="W2" s="5">
+        <v>2017</v>
+      </c>
+      <c r="X2" s="5">
+        <v>2018</v>
+      </c>
+      <c r="Y2" s="6">
+        <v>2019</v>
+      </c>
+      <c r="Z2" s="6">
+        <v>2020</v>
+      </c>
+      <c r="AA2" s="6">
+        <v>2021</v>
+      </c>
+      <c r="AB2" s="6">
+        <v>2022</v>
+      </c>
+      <c r="AC2" s="6">
+        <v>2023</v>
+      </c>
+      <c r="AD2" s="6">
+        <v>2024</v>
+      </c>
+      <c r="AE2" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="63">
+        <v>1</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="19"/>
-[...2 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="D3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="E3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="F3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="G3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="H3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="I3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="J3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="K3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="L3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="M3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="N3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="O3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="P3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="Q3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="R3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="S3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="T3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="U3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="V3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="W3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="X3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="Y3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="Z3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="AA3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="AB3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="AC3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="AD3" s="8">
+        <v>272490</v>
+      </c>
+      <c r="AE3" s="8">
+        <v>272490.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="63">
+        <v>11</v>
+      </c>
+      <c r="B4" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="D4" s="10">
+        <f t="shared" ref="D4:V4" si="0">D5+D7+D9+D11+D13+D15+D17+D19+D21+D23+D27+D29</f>
+        <v>6519653.1099999994</v>
+      </c>
+      <c r="E4" s="10">
+        <f t="shared" si="0"/>
+        <v>7151283.1200000001</v>
+      </c>
+      <c r="F4" s="10">
+        <f t="shared" si="0"/>
+        <v>7282388.1200000001</v>
+      </c>
+      <c r="G4" s="10">
+        <f t="shared" si="0"/>
+        <v>12317871.960000001</v>
+      </c>
+      <c r="H4" s="10">
+        <f t="shared" si="0"/>
+        <v>12318115.16</v>
+      </c>
+      <c r="I4" s="10">
+        <f t="shared" si="0"/>
+        <v>13257439.16</v>
+      </c>
+      <c r="J4" s="10">
+        <f t="shared" si="0"/>
+        <v>13488576.16</v>
+      </c>
+      <c r="K4" s="10">
+        <f t="shared" si="0"/>
+        <v>19937489.460000001</v>
+      </c>
+      <c r="L4" s="10">
+        <f t="shared" si="0"/>
+        <v>20843652.559999999</v>
+      </c>
+      <c r="M4" s="10">
+        <f t="shared" si="0"/>
+        <v>21844206.559999999</v>
+      </c>
+      <c r="N4" s="10">
+        <f t="shared" si="0"/>
+        <v>22156688.289999999</v>
+      </c>
+      <c r="O4" s="10">
+        <f t="shared" si="0"/>
+        <v>22386020.690000001</v>
+      </c>
+      <c r="P4" s="10">
+        <f t="shared" si="0"/>
+        <v>22919274.690000001</v>
+      </c>
+      <c r="Q4" s="10">
+        <f t="shared" si="0"/>
+        <v>23008290.690000001</v>
+      </c>
+      <c r="R4" s="10">
+        <f t="shared" si="0"/>
+        <v>24403786.689999998</v>
+      </c>
+      <c r="S4" s="10">
+        <f t="shared" si="0"/>
+        <v>24516137.989999998</v>
+      </c>
+      <c r="T4" s="10">
+        <f t="shared" si="0"/>
+        <v>24814541.989999998</v>
+      </c>
+      <c r="U4" s="10">
+        <f t="shared" si="0"/>
+        <v>25329168.559999999</v>
+      </c>
+      <c r="V4" s="10">
+        <f t="shared" si="0"/>
+        <v>25388091.359999999</v>
+      </c>
+      <c r="W4" s="10">
+        <f>W5+W7+W9+W11+W13+W15+W17+W19+W21+W23+W27+W29</f>
+        <v>25798053.359999999</v>
+      </c>
+      <c r="X4" s="10">
+        <f>X5+X7+X9+X11+X13+X15+X17+X19+X21+X23+X27+X29</f>
+        <v>26249343.75</v>
+      </c>
+      <c r="Y4" s="10">
+        <v>26489900</v>
+      </c>
+      <c r="Z4" s="10">
+        <v>26949000</v>
+      </c>
+      <c r="AA4" s="10">
+        <v>26951300</v>
+      </c>
+      <c r="AB4" s="10">
+        <v>29353200</v>
+      </c>
+      <c r="AC4" s="10">
+        <v>29484900</v>
+      </c>
+      <c r="AD4" s="86">
+        <v>30957200</v>
+      </c>
+      <c r="AE4" s="10">
+        <v>31101900</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7">
+        <v>12</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="12">
+        <v>874663.7</v>
+      </c>
+      <c r="E5" s="13">
+        <v>894830.71</v>
+      </c>
+      <c r="F5" s="14">
+        <v>894830.71</v>
+      </c>
+      <c r="G5" s="14">
+        <v>894830.71</v>
+      </c>
+      <c r="H5" s="14">
+        <v>894830.71</v>
+      </c>
+      <c r="I5" s="14">
+        <v>894830.71</v>
+      </c>
+      <c r="J5" s="14">
+        <v>1032817.71</v>
+      </c>
+      <c r="K5" s="14">
+        <v>1223731.01</v>
+      </c>
+      <c r="L5" s="14">
+        <v>1223731.01</v>
+      </c>
+      <c r="M5" s="14">
+        <v>1281706.01</v>
+      </c>
+      <c r="N5" s="14">
+        <v>1565914.01</v>
+      </c>
+      <c r="O5" s="14">
+        <v>1565914.01</v>
+      </c>
+      <c r="P5" s="14">
+        <v>1611419.01</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>1611419.01</v>
+      </c>
+      <c r="R5" s="14">
+        <v>1611419.01</v>
+      </c>
+      <c r="S5" s="15">
+        <v>1611419.01</v>
+      </c>
+      <c r="T5" s="15">
+        <v>1611419.01</v>
+      </c>
+      <c r="U5" s="15">
+        <v>1611419.01</v>
+      </c>
+      <c r="V5" s="15">
+        <v>1611419.01</v>
+      </c>
+      <c r="W5" s="15">
+        <v>1611419.01</v>
+      </c>
+      <c r="X5" s="42">
+        <v>1611419.01</v>
+      </c>
+      <c r="Y5" s="42">
+        <v>1613700</v>
+      </c>
+      <c r="Z5" s="14">
+        <v>1611400</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>1613700</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>1613700</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>1613700</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>1613700</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>1613700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="50">
+        <f>D5/D4*100</f>
+        <v>13.415801197435181</v>
+      </c>
+      <c r="E6" s="50">
+        <f t="shared" ref="E6:AD6" si="1">E5/E4*100</f>
+        <v>12.512869298901425</v>
+      </c>
+      <c r="F6" s="50">
+        <f t="shared" si="1"/>
+        <v>12.287599826525037</v>
+      </c>
+      <c r="G6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.2644910817858497</v>
+      </c>
+      <c r="H6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.2643476569024052</v>
+      </c>
+      <c r="I6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.7496497566427447</v>
+      </c>
+      <c r="J6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.6569809722600111</v>
+      </c>
+      <c r="K6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.1378390316149662</v>
+      </c>
+      <c r="L6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.8710008069718089</v>
+      </c>
+      <c r="M6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.8674871365984744</v>
+      </c>
+      <c r="N6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.0674551607369294</v>
+      </c>
+      <c r="O6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.9950529917070305</v>
+      </c>
+      <c r="P6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.0308464460399556</v>
+      </c>
+      <c r="Q6" s="50">
+        <f t="shared" si="1"/>
+        <v>7.003645041308368</v>
+      </c>
+      <c r="R6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.6031515127950007</v>
+      </c>
+      <c r="S6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.5728909286498922</v>
+      </c>
+      <c r="T6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.4938494961921318</v>
+      </c>
+      <c r="U6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.3619104045316526</v>
+      </c>
+      <c r="V6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.3471451522301434</v>
+      </c>
+      <c r="W6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.2462814054742308</v>
+      </c>
+      <c r="X6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.1388925580282372</v>
+      </c>
+      <c r="Y6" s="50">
+        <f t="shared" si="1"/>
+        <v>6.0917557257671788</v>
+      </c>
+      <c r="Z6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.9794426509332439</v>
+      </c>
+      <c r="AA6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.9874662817749051</v>
+      </c>
+      <c r="AB6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.4975266751154894</v>
+      </c>
+      <c r="AC6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.4729709105338662</v>
+      </c>
+      <c r="AD6" s="50">
+        <f t="shared" si="1"/>
+        <v>5.2126807333996616</v>
+      </c>
+      <c r="AE6" s="50">
+        <f>AE5/AE4*100</f>
+        <v>5.1884290027297366</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7">
+        <v>13</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="15">
+        <v>50688</v>
+      </c>
+      <c r="E7" s="15">
+        <v>635294</v>
+      </c>
+      <c r="F7" s="15">
+        <v>766370</v>
+      </c>
+      <c r="G7" s="15">
+        <v>1409847</v>
+      </c>
+      <c r="H7" s="15">
+        <v>1409847</v>
+      </c>
+      <c r="I7" s="14">
+        <v>1409847</v>
+      </c>
+      <c r="J7" s="14">
+        <v>1502997</v>
+      </c>
+      <c r="K7" s="14">
+        <v>1502997</v>
+      </c>
+      <c r="L7" s="14">
+        <v>1652034.1</v>
+      </c>
+      <c r="M7" s="14">
+        <v>1830843.9</v>
+      </c>
+      <c r="N7" s="14">
+        <v>1829773.5</v>
+      </c>
+      <c r="O7" s="14">
+        <v>1886540.9</v>
+      </c>
+      <c r="P7" s="14">
+        <v>2288350.9</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>2377318.9</v>
+      </c>
+      <c r="R7" s="14">
+        <v>2377318.9</v>
+      </c>
+      <c r="S7" s="14">
+        <v>2377318.9</v>
+      </c>
+      <c r="T7" s="14">
+        <v>2377318.9</v>
+      </c>
+      <c r="U7" s="14">
+        <v>2523819.25</v>
+      </c>
+      <c r="V7" s="14">
+        <v>2523819.25</v>
+      </c>
+      <c r="W7" s="14">
+        <v>2523819.25</v>
+      </c>
+      <c r="X7" s="43">
+        <v>2667370.02</v>
+      </c>
+      <c r="Y7" s="43">
+        <v>2668300</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>2668900</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>2668900</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>2727800</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>2727800</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>2727800</v>
+      </c>
+      <c r="AE7" s="85">
+        <v>2714200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7"/>
+      <c r="B8" s="11"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="51">
+        <f>D7/D4*100</f>
+        <v>0.7774646771045769</v>
+      </c>
+      <c r="E8" s="51">
+        <f t="shared" ref="E8:AD8" si="2">E7/E4*100</f>
+        <v>8.8836365354249871</v>
+      </c>
+      <c r="F8" s="51">
+        <f t="shared" si="2"/>
+        <v>10.523608291286731</v>
+      </c>
+      <c r="G8" s="51">
+        <f t="shared" si="2"/>
+        <v>11.44554030581107</v>
+      </c>
+      <c r="H8" s="51">
+        <f t="shared" si="2"/>
+        <v>11.445314333300972</v>
+      </c>
+      <c r="I8" s="51">
+        <f t="shared" si="2"/>
+        <v>10.634384084173313</v>
+      </c>
+      <c r="J8" s="51">
+        <f t="shared" si="2"/>
+        <v>11.142740213434061</v>
+      </c>
+      <c r="K8" s="51">
+        <f t="shared" si="2"/>
+        <v>7.5385469319766596</v>
+      </c>
+      <c r="L8" s="51">
+        <f t="shared" si="2"/>
+        <v>7.9258378311790487</v>
+      </c>
+      <c r="M8" s="51">
+        <f t="shared" si="2"/>
+        <v>8.3813705705958128</v>
+      </c>
+      <c r="N8" s="51">
+        <f t="shared" si="2"/>
+        <v>8.2583348018929055</v>
+      </c>
+      <c r="O8" s="51">
+        <f t="shared" si="2"/>
+        <v>8.4273168783531567</v>
+      </c>
+      <c r="P8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.984394929384214</v>
+      </c>
+      <c r="Q8" s="51">
+        <f t="shared" si="2"/>
+        <v>10.332444648020916</v>
+      </c>
+      <c r="R8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.7415984256826835</v>
+      </c>
+      <c r="S8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.6969551279638555</v>
+      </c>
+      <c r="T8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.5803456737506352</v>
+      </c>
+      <c r="U8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.9640824925680072</v>
+      </c>
+      <c r="V8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.9409570188343608</v>
+      </c>
+      <c r="W8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.7829832925037419</v>
+      </c>
+      <c r="X8" s="51">
+        <f t="shared" si="2"/>
+        <v>10.161663641591041</v>
+      </c>
+      <c r="Y8" s="51">
+        <f t="shared" si="2"/>
+        <v>10.072895707420564</v>
+      </c>
+      <c r="Z8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.903521466473709</v>
+      </c>
+      <c r="AA8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.9026763087494842</v>
+      </c>
+      <c r="AB8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.2930242699262777</v>
+      </c>
+      <c r="AC8" s="51">
+        <f t="shared" si="2"/>
+        <v>9.2515151823475748</v>
+      </c>
+      <c r="AD8" s="51">
+        <f t="shared" si="2"/>
+        <v>8.8115204217435679</v>
+      </c>
+      <c r="AE8" s="51">
+        <f>AE7/AE4*100</f>
+        <v>8.7267980412772221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7"/>
+      <c r="B9" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17">
+        <v>939324</v>
+      </c>
+      <c r="J9" s="17">
+        <v>939324</v>
+      </c>
+      <c r="K9" s="17">
+        <v>939324</v>
+      </c>
+      <c r="L9" s="17">
+        <v>939324</v>
+      </c>
+      <c r="M9" s="17">
+        <v>1702873</v>
+      </c>
+      <c r="N9" s="17">
+        <v>1702873</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1814373</v>
+      </c>
+      <c r="P9" s="17">
+        <v>1814373</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1814373</v>
+      </c>
+      <c r="R9" s="17">
+        <v>2304139</v>
+      </c>
+      <c r="S9" s="15">
+        <v>2304139</v>
+      </c>
+      <c r="T9" s="15">
+        <v>2304139</v>
+      </c>
+      <c r="U9" s="15">
+        <v>2296956</v>
+      </c>
+      <c r="V9" s="15">
+        <v>2296956</v>
+      </c>
+      <c r="W9" s="15">
+        <v>2706918</v>
+      </c>
+      <c r="X9" s="44">
+        <v>3122082</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>3122082</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>3122100</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>3122100</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>3465100</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>3465100</v>
+      </c>
+      <c r="AD9" s="17">
+        <v>3573700</v>
+      </c>
+      <c r="AE9" s="17">
+        <v>3573700</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="54" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53">
+        <f>I9/I4*100</f>
+        <v>7.0852597448389867</v>
+      </c>
+      <c r="J10" s="53">
+        <f t="shared" ref="J10:AD10" si="3">J9/J4*100</f>
+        <v>6.963848436320057</v>
+      </c>
+      <c r="K10" s="53">
+        <f t="shared" si="3"/>
+        <v>4.711345437370829</v>
+      </c>
+      <c r="L10" s="53">
+        <f t="shared" si="3"/>
+        <v>4.5065230160409087</v>
+      </c>
+      <c r="M10" s="53">
+        <f t="shared" si="3"/>
+        <v>7.7955360627206964</v>
+      </c>
+      <c r="N10" s="53">
+        <f t="shared" si="3"/>
+        <v>7.6855935224243748</v>
+      </c>
+      <c r="O10" s="53">
+        <f t="shared" si="3"/>
+        <v>8.104937564050827</v>
+      </c>
+      <c r="P10" s="53">
+        <f t="shared" si="3"/>
+        <v>7.9163630810343051</v>
+      </c>
+      <c r="Q10" s="53">
+        <f t="shared" si="3"/>
+        <v>7.8857357308536322</v>
+      </c>
+      <c r="R10" s="53">
+        <f t="shared" si="3"/>
+        <v>9.4417273403892406</v>
+      </c>
+      <c r="S10" s="53">
+        <f t="shared" si="3"/>
+        <v>9.398458276502792</v>
+      </c>
+      <c r="T10" s="53">
+        <f t="shared" si="3"/>
+        <v>9.2854383567850824</v>
+      </c>
+      <c r="U10" s="53">
+        <f t="shared" si="3"/>
+        <v>9.068422418047188</v>
+      </c>
+      <c r="V10" s="53">
+        <f t="shared" si="3"/>
+        <v>9.047375666919768</v>
+      </c>
+      <c r="W10" s="53">
+        <f t="shared" si="3"/>
+        <v>10.492721920627892</v>
+      </c>
+      <c r="X10" s="53">
+        <f t="shared" si="3"/>
+        <v>11.893943062862286</v>
+      </c>
+      <c r="Y10" s="53">
+        <f t="shared" si="3"/>
+        <v>11.785933506732754</v>
+      </c>
+      <c r="Z10" s="51">
+        <f t="shared" si="3"/>
+        <v>11.585216520093509</v>
+      </c>
+      <c r="AA10" s="51">
+        <f t="shared" si="3"/>
+        <v>11.584227848007332</v>
+      </c>
+      <c r="AB10" s="51">
+        <f t="shared" si="3"/>
+        <v>11.80484580897483</v>
+      </c>
+      <c r="AC10" s="51">
+        <f t="shared" si="3"/>
+        <v>11.752117185406767</v>
+      </c>
+      <c r="AD10" s="51">
+        <f t="shared" si="3"/>
+        <v>11.544002687581564</v>
+      </c>
+      <c r="AE10" s="51">
+        <f>AE9/AE4*100</f>
+        <v>11.490294805140522</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7">
+        <v>14</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="E11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="F11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="G11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="H11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="I11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="J11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="K11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="L11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="M11" s="16">
+        <v>272.7</v>
+      </c>
+      <c r="N11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="O11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="P11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="R11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="S11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="T11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="U11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="V11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="W11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="X11" s="43">
+        <v>272.7</v>
+      </c>
+      <c r="Y11" s="43">
+        <v>272</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>272</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>272</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>272</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>272</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>272</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="54" customFormat="1" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="56">
+        <f>D11/D4*100</f>
+        <v>4.1827378757579329E-3</v>
+      </c>
+      <c r="E12" s="56">
+        <f t="shared" ref="E12:AD12" si="4">E11/E4*100</f>
+        <v>3.8133016889981557E-3</v>
+      </c>
+      <c r="F12" s="56">
+        <f t="shared" si="4"/>
+        <v>3.7446507314141887E-3</v>
+      </c>
+      <c r="G12" s="56">
+        <f t="shared" si="4"/>
+        <v>2.2138564265446379E-3</v>
+      </c>
+      <c r="H12" s="56">
+        <f t="shared" si="4"/>
+        <v>2.2138127177567316E-3</v>
+      </c>
+      <c r="I12" s="56">
+        <f t="shared" si="4"/>
+        <v>2.0569583364393879E-3</v>
+      </c>
+      <c r="J12" s="56">
+        <f t="shared" si="4"/>
+        <v>2.0217107926386205E-3</v>
+      </c>
+      <c r="K12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.3677750177478964E-3</v>
+      </c>
+      <c r="L12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.3083119631504738E-3</v>
+      </c>
+      <c r="M12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.2483859244370743E-3</v>
+      </c>
+      <c r="N12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.2307796022164466E-3</v>
+      </c>
+      <c r="O12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.218170945950287E-3</v>
+      </c>
+      <c r="P12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.1898282283731379E-3</v>
+      </c>
+      <c r="Q12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.1852249420619607E-3</v>
+      </c>
+      <c r="R12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.1174495313538574E-3</v>
+      </c>
+      <c r="S12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.1123285409440626E-3</v>
+      </c>
+      <c r="T12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0989523808656039E-3</v>
+      </c>
+      <c r="U12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0766243643332602E-3</v>
+      </c>
+      <c r="V12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0741256447093547E-3</v>
+      </c>
+      <c r="W12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0570565003281316E-3</v>
+      </c>
+      <c r="X12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0388831149350161E-3</v>
+      </c>
+      <c r="Y12" s="56">
+        <f t="shared" si="4"/>
+        <v>1.0268064432104311E-3</v>
+      </c>
+      <c r="Z12" s="81">
+        <f t="shared" si="4"/>
+        <v>1.0093138891981148E-3</v>
+      </c>
+      <c r="AA12" s="81">
+        <f t="shared" si="4"/>
+        <v>1.0092277552474277E-3</v>
+      </c>
+      <c r="AB12" s="81">
+        <f t="shared" si="4"/>
+        <v>9.2664513579439377E-4</v>
+      </c>
+      <c r="AC12" s="81">
+        <f t="shared" si="4"/>
+        <v>9.2250609634083897E-4</v>
+      </c>
+      <c r="AD12" s="81">
+        <f t="shared" si="4"/>
+        <v>8.7863243445789681E-4</v>
+      </c>
+      <c r="AE12" s="81">
+        <f>AE11/AE4*100</f>
+        <v>8.7454464196721094E-4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="7">
+        <v>15</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="14">
+        <v>1001.41</v>
+      </c>
+      <c r="E13" s="14">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="F13" s="14">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="G13" s="14">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="H13" s="14">
+        <v>1419.61</v>
+      </c>
+      <c r="I13" s="14">
+        <v>1419.61</v>
+      </c>
+      <c r="J13" s="14">
+        <v>1419.61</v>
+      </c>
+      <c r="K13" s="14">
+        <v>1419.61</v>
+      </c>
+      <c r="L13" s="14">
+        <v>1419.61</v>
+      </c>
+      <c r="M13" s="14">
+        <v>1639.81</v>
+      </c>
+      <c r="N13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="O13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="P13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="R13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="S13" s="14">
+        <v>1639.84</v>
+      </c>
+      <c r="T13" s="14">
+        <v>1643.84</v>
+      </c>
+      <c r="U13" s="14">
+        <v>1643.84</v>
+      </c>
+      <c r="V13" s="14">
+        <v>1643.84</v>
+      </c>
+      <c r="W13" s="14">
+        <v>1643.84</v>
+      </c>
+      <c r="X13" s="44">
+        <v>1767.63</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="AA13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="AB13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="AC13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="AD13" s="47">
+        <v>1760</v>
+      </c>
+      <c r="AE13" s="47">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="54" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="55">
+        <f>D13/D4*100</f>
+        <v>1.5359866285892011E-2</v>
+      </c>
+      <c r="E14" s="55">
+        <f t="shared" ref="E14:AD14" si="5">E13/E4*100</f>
+        <v>1.645033457995717E-2</v>
+      </c>
+      <c r="F14" s="55">
+        <f t="shared" si="5"/>
+        <v>1.615417883000721E-2</v>
+      </c>
+      <c r="G14" s="55">
+        <f t="shared" si="5"/>
+        <v>9.5504321186335832E-3</v>
+      </c>
+      <c r="H14" s="55">
+        <f t="shared" si="5"/>
+        <v>1.15245715887592E-2</v>
+      </c>
+      <c r="I14" s="55">
+        <f t="shared" si="5"/>
+        <v>1.0708025757215694E-2</v>
+      </c>
+      <c r="J14" s="55">
+        <f t="shared" si="5"/>
+        <v>1.0524535600798357E-2</v>
+      </c>
+      <c r="K14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.1203047046024615E-3</v>
+      </c>
+      <c r="L14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.8107544774772431E-3</v>
+      </c>
+      <c r="M14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.5068416675876737E-3</v>
+      </c>
+      <c r="N14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.4011060612343884E-3</v>
+      </c>
+      <c r="O14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.3252858232750965E-3</v>
+      </c>
+      <c r="P14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.1548511991764074E-3</v>
+      </c>
+      <c r="Q14" s="55">
+        <f t="shared" si="5"/>
+        <v>7.1271700366369109E-3</v>
+      </c>
+      <c r="R14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.7196129061067459E-3</v>
+      </c>
+      <c r="S14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.6888186086604745E-3</v>
+      </c>
+      <c r="T14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.6245026833960914E-3</v>
+      </c>
+      <c r="U14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.4899090394777642E-3</v>
+      </c>
+      <c r="V14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.4748467172681548E-3</v>
+      </c>
+      <c r="W14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.3719536395284038E-3</v>
+      </c>
+      <c r="X14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.733996921351606E-3</v>
+      </c>
+      <c r="Y14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.6440416913616136E-3</v>
+      </c>
+      <c r="Z14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.530854577164273E-3</v>
+      </c>
+      <c r="AA14" s="55">
+        <f t="shared" si="5"/>
+        <v>6.5302972398362967E-3</v>
+      </c>
+      <c r="AB14" s="55">
+        <f t="shared" si="5"/>
+        <v>5.9959391139637244E-3</v>
+      </c>
+      <c r="AC14" s="55">
+        <f t="shared" si="5"/>
+        <v>5.9691570939701339E-3</v>
+      </c>
+      <c r="AD14" s="55">
+        <f t="shared" si="5"/>
+        <v>5.685268693551097E-3</v>
+      </c>
+      <c r="AE14" s="55">
+        <f>AE13/AE4*100</f>
+        <v>5.6588182715525412E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="7"/>
+      <c r="B15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="E15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="F15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="G15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="H15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="I15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="J15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="K15" s="14">
+        <v>4917631.57</v>
+      </c>
+      <c r="L15" s="14">
+        <v>5674757.5700000003</v>
+      </c>
+      <c r="M15" s="14">
+        <v>5674757.5700000003</v>
+      </c>
+      <c r="N15" s="14">
+        <v>5704101.6699999999</v>
+      </c>
+      <c r="O15" s="14">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="P15" s="14">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="R15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="S15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="T15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="U15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="V15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="W15" s="14">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="X15" s="45">
+        <v>5838343.2999999998</v>
+      </c>
+      <c r="Y15" s="46">
+        <v>6076300</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>6537100</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>6537100</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>8537100</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>8537100</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>8537100</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>8537100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="54" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="52">
+        <f>D15/D4*100</f>
+        <v>75.427810146175105</v>
+      </c>
+      <c r="E16" s="52">
+        <f t="shared" ref="E16:AD16" si="6">E15/E4*100</f>
+        <v>68.76572340209627</v>
+      </c>
+      <c r="F16" s="52">
+        <f t="shared" si="6"/>
+        <v>67.527732509813006</v>
+      </c>
+      <c r="G16" s="52">
+        <f t="shared" si="6"/>
+        <v>39.922736540606159</v>
+      </c>
+      <c r="H16" s="52">
+        <f t="shared" si="6"/>
+        <v>39.921948334829501</v>
+      </c>
+      <c r="I16" s="52">
+        <f t="shared" si="6"/>
+        <v>37.093374600106408</v>
+      </c>
+      <c r="J16" s="52">
+        <f t="shared" si="6"/>
+        <v>36.457751445872404</v>
+      </c>
+      <c r="K16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.665249754068082</v>
+      </c>
+      <c r="L16" s="52">
+        <f t="shared" si="6"/>
+        <v>27.225350996735287</v>
+      </c>
+      <c r="M16" s="52">
+        <f t="shared" si="6"/>
+        <v>25.978318573453375</v>
+      </c>
+      <c r="N16" s="52">
+        <f t="shared" si="6"/>
+        <v>25.744378380655554</v>
+      </c>
+      <c r="O16" s="52">
+        <f t="shared" si="6"/>
+        <v>25.68014096658105</v>
+      </c>
+      <c r="P16" s="52">
+        <f t="shared" si="6"/>
+        <v>25.082650946664835</v>
+      </c>
+      <c r="Q16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.985609524216244</v>
+      </c>
+      <c r="R16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.364816188286394</v>
+      </c>
+      <c r="S16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.253158358079546</v>
+      </c>
+      <c r="T16" s="52">
+        <f t="shared" si="6"/>
+        <v>23.96150520286109</v>
+      </c>
+      <c r="U16" s="52">
+        <f t="shared" si="6"/>
+        <v>23.474666197254759</v>
+      </c>
+      <c r="V16" s="52">
+        <f t="shared" si="6"/>
+        <v>23.420184233967557</v>
+      </c>
+      <c r="W16" s="52">
+        <f t="shared" si="6"/>
+        <v>23.04800942546775</v>
+      </c>
+      <c r="X16" s="52">
+        <f t="shared" si="6"/>
+        <v>22.241863856120212</v>
+      </c>
+      <c r="Y16" s="52">
+        <f t="shared" si="6"/>
+        <v>22.938176437057141</v>
+      </c>
+      <c r="Z16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.257300827488962</v>
+      </c>
+      <c r="AA16" s="52">
+        <f t="shared" si="6"/>
+        <v>24.255230730985147</v>
+      </c>
+      <c r="AB16" s="52">
+        <f t="shared" si="6"/>
+        <v>29.084052164670293</v>
+      </c>
+      <c r="AC16" s="52">
+        <f t="shared" si="6"/>
+        <v>28.954142628938879</v>
+      </c>
+      <c r="AD16" s="52">
+        <f t="shared" si="6"/>
+        <v>27.577106456656285</v>
+      </c>
+      <c r="AE16" s="52">
+        <f>AE15/AE4*100</f>
+        <v>27.448805378449549</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7"/>
+      <c r="B17" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="14">
+        <v>11976.3</v>
+      </c>
+      <c r="E17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="F17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="G17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="H17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="I17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="J17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="K17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="L17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="M17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="N17" s="14">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="O17" s="14">
+        <v>55063.3</v>
+      </c>
+      <c r="P17" s="14">
+        <v>141002.29999999999</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>141002.29999999999</v>
+      </c>
+      <c r="R17" s="14">
+        <v>661132.80000000005</v>
+      </c>
+      <c r="S17" s="14">
+        <v>773484.1</v>
+      </c>
+      <c r="T17" s="14">
+        <v>1071884.1000000001</v>
+      </c>
+      <c r="U17" s="14">
+        <v>1446702</v>
+      </c>
+      <c r="V17" s="14">
+        <v>1505624.8</v>
+      </c>
+      <c r="W17" s="14">
+        <v>1505624.8</v>
+      </c>
+      <c r="X17" s="14">
+        <v>1505624.8</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>1505600</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>1505600</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>1505600</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>1505600</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>1637300</v>
+      </c>
+      <c r="AD17" s="85">
+        <v>2999400</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>3071100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="54" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="52">
+        <f>D17/D4*100</f>
+        <v>0.18369535614756044</v>
+      </c>
+      <c r="E18" s="52">
+        <f t="shared" ref="E18:AE18" si="7">E17/E4*100</f>
+        <v>0.54057851369195964</v>
+      </c>
+      <c r="F18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.5308464663374739</v>
+      </c>
+      <c r="G18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.31383911219028454</v>
+      </c>
+      <c r="H18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.31383291597673296</v>
+      </c>
+      <c r="I18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.29159703871497911</v>
+      </c>
+      <c r="J18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.28660030192541835</v>
+      </c>
+      <c r="K18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.19389753197141002</v>
+      </c>
+      <c r="L18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.18546797346923349</v>
+      </c>
+      <c r="M18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.1769727817479492</v>
+      </c>
+      <c r="N18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.17447688704203909</v>
+      </c>
+      <c r="O18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.2459718087574054</v>
+      </c>
+      <c r="P18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.61521274956192773</v>
+      </c>
+      <c r="Q18" s="52">
+        <f t="shared" si="7"/>
+        <v>0.612832573700415</v>
+      </c>
+      <c r="R18" s="52">
+        <f t="shared" si="7"/>
+        <v>2.7091402182715938</v>
+      </c>
+      <c r="S18" s="52">
+        <f t="shared" si="7"/>
+        <v>3.1549997814317248</v>
+      </c>
+      <c r="T18" s="52">
+        <f t="shared" si="7"/>
+        <v>4.3195804316354423</v>
+      </c>
+      <c r="U18" s="52">
+        <f t="shared" si="7"/>
+        <v>5.7116047712858684</v>
+      </c>
+      <c r="V18" s="52">
+        <f t="shared" si="7"/>
+        <v>5.9304371433457774</v>
+      </c>
+      <c r="W18" s="52">
+        <f t="shared" si="7"/>
+        <v>5.8361953864878746</v>
+      </c>
+      <c r="X18" s="52">
+        <f t="shared" si="7"/>
+        <v>5.7358569202325302</v>
+      </c>
+      <c r="Y18" s="52">
+        <f t="shared" si="7"/>
+        <v>5.6836756650647979</v>
+      </c>
+      <c r="Z18" s="82">
+        <f t="shared" si="7"/>
+        <v>5.5868492337378015</v>
+      </c>
+      <c r="AA18" s="82">
+        <f t="shared" si="7"/>
+        <v>5.5863724569872328</v>
+      </c>
+      <c r="AB18" s="82">
+        <f t="shared" si="7"/>
+        <v>5.1292533693089677</v>
+      </c>
+      <c r="AC18" s="82">
+        <f t="shared" si="7"/>
+        <v>5.5530118806575564</v>
+      </c>
+      <c r="AD18" s="82">
+        <f t="shared" si="7"/>
+        <v>9.6888607496802024</v>
+      </c>
+      <c r="AE18" s="82">
+        <f t="shared" si="7"/>
+        <v>9.874316360093756</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7">
+        <v>16</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="14">
+        <v>662630</v>
+      </c>
+      <c r="E19" s="14">
+        <v>662630</v>
+      </c>
+      <c r="F19" s="14">
+        <v>662630</v>
+      </c>
+      <c r="G19" s="14">
+        <v>5053928.68</v>
+      </c>
+      <c r="H19" s="14">
+        <v>5053928.68</v>
+      </c>
+      <c r="I19" s="14">
+        <v>5053928.68</v>
+      </c>
+      <c r="J19" s="14">
+        <v>5053928.68</v>
+      </c>
+      <c r="K19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="L19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="M19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="N19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="O19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="P19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="R19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="S19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="T19" s="14">
+        <v>11311928.68</v>
+      </c>
+      <c r="U19" s="14">
+        <v>11312420</v>
+      </c>
+      <c r="V19" s="14">
+        <v>11312420</v>
+      </c>
+      <c r="W19" s="14">
+        <v>11312420</v>
+      </c>
+      <c r="X19" s="14">
+        <v>11312420</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>11311900</v>
+      </c>
+      <c r="AE19" s="14">
+        <v>11311900</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="54" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="52">
+        <f>D19/D4*100</f>
+        <v>10.163577552671358</v>
+      </c>
+      <c r="E20" s="52">
+        <f t="shared" ref="E20:AD20" si="8">E19/E4*100</f>
+        <v>9.2658896156246708</v>
+      </c>
+      <c r="F20" s="52">
+        <f t="shared" si="8"/>
+        <v>9.0990755928015545</v>
+      </c>
+      <c r="G20" s="52">
+        <f t="shared" si="8"/>
+        <v>41.02923537776406</v>
+      </c>
+      <c r="H20" s="52">
+        <f t="shared" si="8"/>
+        <v>41.028425326070746</v>
+      </c>
+      <c r="I20" s="52">
+        <f t="shared" si="8"/>
+        <v>38.121454822501327</v>
+      </c>
+      <c r="J20" s="52">
+        <f t="shared" si="8"/>
+        <v>37.468214732606739</v>
+      </c>
+      <c r="K20" s="52">
+        <f t="shared" si="8"/>
+        <v>56.736976351484927</v>
+      </c>
+      <c r="L20" s="52">
+        <f t="shared" si="8"/>
+        <v>54.270376304909973</v>
+      </c>
+      <c r="M20" s="52">
+        <f t="shared" si="8"/>
+        <v>51.784571112387432</v>
+      </c>
+      <c r="N20" s="52">
+        <f t="shared" si="8"/>
+        <v>51.054239387866573</v>
+      </c>
+      <c r="O20" s="52">
+        <f t="shared" si="8"/>
+        <v>50.531216944032941</v>
+      </c>
+      <c r="P20" s="52">
+        <f t="shared" si="8"/>
+        <v>49.355526442272414</v>
+      </c>
+      <c r="Q20" s="52">
+        <f t="shared" si="8"/>
+        <v>49.164576510311811</v>
+      </c>
+      <c r="R20" s="52">
+        <f t="shared" si="8"/>
+        <v>46.353169791618107</v>
+      </c>
+      <c r="S20" s="52">
+        <f t="shared" si="8"/>
+        <v>46.14074486207442</v>
+      </c>
+      <c r="T20" s="52">
+        <f t="shared" si="8"/>
+        <v>45.585885423791375</v>
+      </c>
+      <c r="U20" s="52">
+        <f t="shared" si="8"/>
+        <v>44.661631798939716</v>
+      </c>
+      <c r="V20" s="52">
+        <f t="shared" si="8"/>
+        <v>44.557977358720201</v>
+      </c>
+      <c r="W20" s="52">
+        <f t="shared" si="8"/>
+        <v>43.849897673054507</v>
+      </c>
+      <c r="X20" s="52">
+        <f t="shared" si="8"/>
+        <v>43.096010733601673</v>
+      </c>
+      <c r="Y20" s="52">
+        <f t="shared" si="8"/>
+        <v>42.70269045938263</v>
+      </c>
+      <c r="Z20" s="52">
+        <f t="shared" si="8"/>
+        <v>41.975212438309399</v>
+      </c>
+      <c r="AA20" s="52">
+        <f t="shared" si="8"/>
+        <v>41.971630310968301</v>
+      </c>
+      <c r="AB20" s="52">
+        <f t="shared" si="8"/>
+        <v>38.537195263208105</v>
+      </c>
+      <c r="AC20" s="52">
+        <f t="shared" si="8"/>
+        <v>38.365061438227706</v>
+      </c>
+      <c r="AD20" s="52">
+        <f t="shared" si="8"/>
+        <v>36.540449394648093</v>
+      </c>
+      <c r="AE20" s="52">
+        <f>AE19/AE4*100</f>
+        <v>36.37044682157682</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7">
+        <v>17</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="17">
+        <v>424</v>
+      </c>
+      <c r="E21" s="17">
+        <v>424</v>
+      </c>
+      <c r="F21" s="17">
+        <v>424</v>
+      </c>
+      <c r="G21" s="17">
+        <v>424</v>
+      </c>
+      <c r="H21" s="17">
+        <v>424</v>
+      </c>
+      <c r="I21" s="17">
+        <v>424</v>
+      </c>
+      <c r="J21" s="17">
+        <v>424</v>
+      </c>
+      <c r="K21" s="17">
+        <v>424</v>
+      </c>
+      <c r="L21" s="17">
+        <v>424</v>
+      </c>
+      <c r="M21" s="17">
+        <v>424</v>
+      </c>
+      <c r="N21" s="17">
+        <v>424</v>
+      </c>
+      <c r="O21" s="17">
+        <v>424</v>
+      </c>
+      <c r="P21" s="17">
+        <v>424</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>424</v>
+      </c>
+      <c r="R21" s="17">
+        <v>424</v>
+      </c>
+      <c r="S21" s="17">
+        <v>424</v>
+      </c>
+      <c r="T21" s="17">
+        <v>424</v>
+      </c>
+      <c r="U21" s="17">
+        <v>424</v>
+      </c>
+      <c r="V21" s="17">
+        <v>424</v>
+      </c>
+      <c r="W21" s="17">
+        <v>424</v>
+      </c>
+      <c r="X21" s="17">
+        <v>470.3</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>470</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>470</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>470</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>470</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>470</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>470</v>
+      </c>
+      <c r="AE21" s="17">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="60">
+        <f>D21/D4*100</f>
+        <v>6.503413492194219E-3</v>
+      </c>
+      <c r="E22" s="60">
+        <f t="shared" ref="E22:AD22" si="9">E21/E4*100</f>
+        <v>5.9290059264217746E-3</v>
+      </c>
+      <c r="F22" s="60">
+        <f t="shared" si="9"/>
+        <v>5.8222658970282946E-3</v>
+      </c>
+      <c r="G22" s="60">
+        <f t="shared" si="9"/>
+        <v>3.4421530064353747E-3</v>
+      </c>
+      <c r="H22" s="60">
+        <f t="shared" si="9"/>
+        <v>3.4420850470438368E-3</v>
+      </c>
+      <c r="I22" s="60">
+        <f t="shared" si="9"/>
+        <v>3.1982043808225172E-3</v>
+      </c>
+      <c r="J22" s="60">
+        <f t="shared" si="9"/>
+        <v>3.1434007190274116E-3</v>
+      </c>
+      <c r="K22" s="60">
+        <f t="shared" si="9"/>
+        <v>2.1266468922812912E-3</v>
+      </c>
+      <c r="L22" s="60">
+        <f t="shared" si="9"/>
+        <v>2.0341924179530656E-3</v>
+      </c>
+      <c r="M22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.9410180856667383E-3</v>
+      </c>
+      <c r="N22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.9136433859177609E-3</v>
+      </c>
+      <c r="O22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.8940391678875018E-3</v>
+      </c>
+      <c r="P22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.8499712828390557E-3</v>
+      </c>
+      <c r="Q22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.842813991324794E-3</v>
+      </c>
+      <c r="R22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.7374352816062909E-3</v>
+      </c>
+      <c r="S22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.729473052292932E-3</v>
+      </c>
+      <c r="T22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.7086755023359591E-3</v>
+      </c>
+      <c r="U22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.6739594076908776E-3</v>
+      </c>
+      <c r="V22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.6700743430757845E-3</v>
+      </c>
+      <c r="W22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.643534859329402E-3</v>
+      </c>
+      <c r="X22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.791663839215028E-3</v>
+      </c>
+      <c r="Y22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.7742611334886126E-3</v>
+      </c>
+      <c r="Z22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.7440350291290957E-3</v>
+      </c>
+      <c r="AA22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.7438861947290112E-3</v>
+      </c>
+      <c r="AB22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.6011882861153128E-3</v>
+      </c>
+      <c r="AC22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.5940362694124787E-3</v>
+      </c>
+      <c r="AD22" s="60">
+        <f t="shared" si="9"/>
+        <v>1.5182251624823949E-3</v>
+      </c>
+      <c r="AE22" s="60">
+        <f>AE21/AE4*100</f>
+        <v>1.511161697516872E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="B23" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="E23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="F23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="G23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="H23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="I23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="J23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="K23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="L23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="M23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="N23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="O23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="P23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="R23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="S23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="T23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="U23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="V23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="W23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="X23" s="18">
+        <v>365.43</v>
+      </c>
+      <c r="Y23" s="18">
+        <v>400</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>400</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>400</v>
+      </c>
+      <c r="AB23" s="18">
+        <v>400</v>
+      </c>
+      <c r="AC23" s="18">
+        <v>400</v>
+      </c>
+      <c r="AD23" s="18">
+        <v>400</v>
+      </c>
+      <c r="AE23" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="60">
+        <f>D23/D4*100</f>
+        <v>5.6050528123880511E-3</v>
+      </c>
+      <c r="E24" s="60">
+        <f t="shared" ref="E24:AD24" si="10">E23/E4*100</f>
+        <v>5.1099920653120499E-3</v>
+      </c>
+      <c r="F24" s="60">
+        <f t="shared" si="10"/>
+        <v>5.0179967612053065E-3</v>
+      </c>
+      <c r="G24" s="60">
+        <f t="shared" si="10"/>
+        <v>2.9666650309945258E-3</v>
+      </c>
+      <c r="H24" s="60">
+        <f t="shared" si="10"/>
+        <v>2.9666064592953523E-3</v>
+      </c>
+      <c r="I24" s="60">
+        <f t="shared" si="10"/>
+        <v>2.7564146860471054E-3</v>
+      </c>
+      <c r="J24" s="60">
+        <f t="shared" si="10"/>
+        <v>2.709181426307045E-3</v>
+      </c>
+      <c r="K24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.8328787119017741E-3</v>
+      </c>
+      <c r="L24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.7531956021051621E-3</v>
+      </c>
+      <c r="M24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.672892073219802E-3</v>
+      </c>
+      <c r="N24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.649298826688508E-3</v>
+      </c>
+      <c r="O24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.6324026724554947E-3</v>
+      </c>
+      <c r="P24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.5944221836978209E-3</v>
+      </c>
+      <c r="Q24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.5882535774759893E-3</v>
+      </c>
+      <c r="R24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4974315447108181E-3</v>
+      </c>
+      <c r="S24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4905691922155804E-3</v>
+      </c>
+      <c r="T24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4726445491005415E-3</v>
+      </c>
+      <c r="U24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4427240244162204E-3</v>
+      </c>
+      <c r="V24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4393756301655282E-3</v>
+      </c>
+      <c r="W24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4165022255772249E-3</v>
+      </c>
+      <c r="X24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.3921490894415218E-3</v>
+      </c>
+      <c r="Y24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.5100094753094577E-3</v>
+      </c>
+      <c r="Z24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4842851311736985E-3</v>
+      </c>
+      <c r="AA24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.4841584635991584E-3</v>
+      </c>
+      <c r="AB24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.3627134349917555E-3</v>
+      </c>
+      <c r="AC24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.3566266122659394E-3</v>
+      </c>
+      <c r="AD24" s="60">
+        <f t="shared" si="10"/>
+        <v>1.2921065212616128E-3</v>
+      </c>
+      <c r="AE24" s="60">
+        <f>AE23/AE4*100</f>
+        <v>1.2860950617164866E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7"/>
+      <c r="B25" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="I25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="J25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="L25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="N25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="O25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="P25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="R25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="S25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="T25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="U25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="V25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="W25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="X25" s="17"/>
+      <c r="Y25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z25" s="47">
+        <v>117</v>
+      </c>
+      <c r="AA25" s="47">
+        <v>117</v>
+      </c>
+      <c r="AB25" s="47">
+        <v>117</v>
+      </c>
+      <c r="AC25" s="47">
+        <v>117</v>
+      </c>
+      <c r="AD25" s="47">
+        <v>117</v>
+      </c>
+      <c r="AE25" s="47">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="54" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+      <c r="K26" s="57"/>
+      <c r="L26" s="57"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="57"/>
+      <c r="P26" s="57"/>
+      <c r="Q26" s="57"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="V26" s="57"/>
+      <c r="W26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="Z26" s="61">
+        <f t="shared" ref="Z26:AE26" si="11">Z25/Z4*100</f>
+        <v>4.3415340086830681E-4</v>
+      </c>
+      <c r="AA26" s="61">
+        <f t="shared" si="11"/>
+        <v>4.3411635060275382E-4</v>
+      </c>
+      <c r="AB26" s="61">
+        <f t="shared" si="11"/>
+        <v>3.9859367973508851E-4</v>
+      </c>
+      <c r="AC26" s="61">
+        <f t="shared" si="11"/>
+        <v>3.9681328408778735E-4</v>
+      </c>
+      <c r="AD26" s="61">
+        <f t="shared" si="11"/>
+        <v>3.7794115746902173E-4</v>
+      </c>
+      <c r="AE26" s="61">
+        <f t="shared" si="11"/>
+        <v>3.7618280555207234E-4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="H27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="I27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="J27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="K27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="L27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="M27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="N27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="O27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="P27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>708.16</v>
+      </c>
+      <c r="R27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="S27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="T27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="U27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="V27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="W27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="X27" s="14">
+        <v>189131.56</v>
+      </c>
+      <c r="Y27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="Z27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="AA27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="AB27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>189100</v>
+      </c>
+      <c r="AE27" s="85">
+        <v>275700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="54" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="55">
+        <f>G27/G4*100</f>
+        <v>5.7490449835784782E-3</v>
+      </c>
+      <c r="H28" s="55">
+        <f t="shared" ref="H28:AD28" si="12">H27/H4*100</f>
+        <v>5.7489314785720835E-3</v>
+      </c>
+      <c r="I28" s="55">
+        <f t="shared" si="12"/>
+        <v>5.3416047507624381E-3</v>
+      </c>
+      <c r="J28" s="55">
+        <f t="shared" si="12"/>
+        <v>5.2500722952510646E-3</v>
+      </c>
+      <c r="K28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.551901564240375E-3</v>
+      </c>
+      <c r="L28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.397485147871799E-3</v>
+      </c>
+      <c r="M28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.241866432890937E-3</v>
+      </c>
+      <c r="N28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.1961455192724567E-3</v>
+      </c>
+      <c r="O28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.1634027762528615E-3</v>
+      </c>
+      <c r="P28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.0898010935266635E-3</v>
+      </c>
+      <c r="Q28" s="55">
+        <f t="shared" si="12"/>
+        <v>3.077847066265486E-3</v>
+      </c>
+      <c r="R28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.77500906888971011</v>
+      </c>
+      <c r="S28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.77145739707104666</v>
+      </c>
+      <c r="T28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.76218033794948958</v>
+      </c>
+      <c r="U28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.74669470319163145</v>
+      </c>
+      <c r="V28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.74496171184409976</v>
+      </c>
+      <c r="W28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.73312337702676966</v>
+      </c>
+      <c r="X28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.72051919393222918</v>
+      </c>
+      <c r="Y28" s="55">
+        <f t="shared" si="12"/>
+        <v>0.71385697945254611</v>
+      </c>
+      <c r="Z28" s="52">
+        <f t="shared" si="12"/>
+        <v>0.70169579576236596</v>
+      </c>
+      <c r="AA28" s="52">
+        <f t="shared" si="12"/>
+        <v>0.70163591366650224</v>
+      </c>
+      <c r="AB28" s="52">
+        <f t="shared" si="12"/>
+        <v>0.64422277639235248</v>
+      </c>
+      <c r="AC28" s="52">
+        <f t="shared" si="12"/>
+        <v>0.64134523094872298</v>
+      </c>
+      <c r="AD28" s="52">
+        <f t="shared" si="12"/>
+        <v>0.61084335792642741</v>
+      </c>
+      <c r="AE28" s="52">
+        <f>AE27/AE4*100</f>
+        <v>0.88644102128808844</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7"/>
+      <c r="B29" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="17">
         <v>29</v>
       </c>
-      <c r="B4" s="22" t="s">
-[...11 lines deleted...]
-      <c r="A6" s="18" t="s">
+      <c r="G29" s="17">
+        <v>29</v>
+      </c>
+      <c r="H29" s="17">
+        <v>29</v>
+      </c>
+      <c r="I29" s="17">
+        <v>29</v>
+      </c>
+      <c r="J29" s="17">
+        <v>29</v>
+      </c>
+      <c r="K29" s="17">
+        <v>29</v>
+      </c>
+      <c r="L29" s="17">
+        <v>29</v>
+      </c>
+      <c r="M29" s="17">
+        <v>29</v>
+      </c>
+      <c r="N29" s="17">
+        <v>29</v>
+      </c>
+      <c r="O29" s="17">
+        <v>29</v>
+      </c>
+      <c r="P29" s="17">
+        <v>29</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>77</v>
+      </c>
+      <c r="R29" s="17">
+        <v>77</v>
+      </c>
+      <c r="S29" s="17">
+        <v>77</v>
+      </c>
+      <c r="T29" s="17">
+        <v>77</v>
+      </c>
+      <c r="U29" s="17">
+        <v>77</v>
+      </c>
+      <c r="V29" s="17">
+        <v>77</v>
+      </c>
+      <c r="W29" s="17">
+        <v>77</v>
+      </c>
+      <c r="X29" s="17">
+        <v>77</v>
+      </c>
+      <c r="Y29" s="47">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="54" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="7"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="59">
+        <f>F29/F4*100</f>
+        <v>3.9822101654202961E-4</v>
+      </c>
+      <c r="G30" s="59">
+        <f t="shared" ref="G30:AD30" si="13">G29/G4*100</f>
+        <v>2.3543027638355153E-4</v>
+      </c>
+      <c r="H30" s="59">
+        <f t="shared" si="13"/>
+        <v>2.3542562821762093E-4</v>
+      </c>
+      <c r="I30" s="59">
+        <f t="shared" si="13"/>
+        <v>2.1874511095248354E-4</v>
+      </c>
+      <c r="J30" s="59">
+        <f t="shared" si="13"/>
+        <v>2.1499674729196918E-4</v>
+      </c>
+      <c r="K30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.4545462234942793E-4</v>
+      </c>
+      <c r="L30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.3913108519018609E-4</v>
+      </c>
+      <c r="M30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.327583124630552E-4</v>
+      </c>
+      <c r="N30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.3088598630097892E-4</v>
+      </c>
+      <c r="O30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.2954513176589044E-4</v>
+      </c>
+      <c r="P30" s="59">
+        <f t="shared" si="13"/>
+        <v>1.2653105472248255E-4</v>
+      </c>
+      <c r="Q30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.3466197483964416E-4</v>
+      </c>
+      <c r="R30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.1552480349925565E-4</v>
+      </c>
+      <c r="S30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.1407883260980128E-4</v>
+      </c>
+      <c r="T30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.1030191905629447E-4</v>
+      </c>
+      <c r="U30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.0399734526461694E-4</v>
+      </c>
+      <c r="V30" s="59">
+        <f t="shared" si="13"/>
+        <v>3.0329180286989483E-4</v>
+      </c>
+      <c r="W30" s="59">
+        <f t="shared" si="13"/>
+        <v>2.9847213247255645E-4</v>
+      </c>
+      <c r="X30" s="59">
+        <f t="shared" si="13"/>
+        <v>2.9334066685000458E-4</v>
+      </c>
+      <c r="Y30" s="58">
+        <f t="shared" si="13"/>
+        <v>3.775023688273644E-6</v>
+      </c>
+      <c r="Z30" s="83">
+        <f t="shared" si="13"/>
+        <v>3.7107128279342464E-6</v>
+      </c>
+      <c r="AA30" s="83">
+        <f t="shared" si="13"/>
+        <v>3.7103961589978966E-6</v>
+      </c>
+      <c r="AB30" s="83">
+        <f t="shared" si="13"/>
+        <v>3.4067835874793893E-6</v>
+      </c>
+      <c r="AC30" s="83">
+        <f t="shared" si="13"/>
+        <v>3.3915665306648486E-6</v>
+      </c>
+      <c r="AD30" s="83">
+        <f t="shared" si="13"/>
+        <v>3.2302663031540322E-6</v>
+      </c>
+      <c r="AE30" s="83">
+        <f>AE29/AE4*100</f>
+        <v>3.2152376542912169E-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="19" t="s">
+      <c r="C31" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
+        <f>D4*100/272490200</f>
+        <v>2.3926192978683272</v>
+      </c>
+      <c r="E31" s="21">
+        <f t="shared" ref="E31:X31" si="14">E4*100/272490200</f>
+        <v>2.6244184634896963</v>
+      </c>
+      <c r="F31" s="21">
+        <f t="shared" si="14"/>
+        <v>2.6725321204212116</v>
+      </c>
+      <c r="G31" s="21">
+        <f t="shared" si="14"/>
+        <v>4.520482556803878</v>
+      </c>
+      <c r="H31" s="21">
+        <f t="shared" si="14"/>
+        <v>4.5205718077200574</v>
+      </c>
+      <c r="I31" s="21">
+        <f t="shared" si="14"/>
+        <v>4.8652902599799921</v>
+      </c>
+      <c r="J31" s="21">
+        <f t="shared" si="14"/>
+        <v>4.950114227961226</v>
+      </c>
+      <c r="K31" s="21">
+        <f t="shared" si="14"/>
+        <v>7.31677302890159</v>
+      </c>
+      <c r="L31" s="21">
+        <f t="shared" si="14"/>
+        <v>7.6493219058887245</v>
+      </c>
+      <c r="M31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.0165108910338798</v>
+      </c>
+      <c r="N31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.1311872096684574</v>
+      </c>
+      <c r="O31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.2153489153004404</v>
+      </c>
+      <c r="P31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.4110454944801685</v>
+      </c>
+      <c r="Q31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.4437130913331924</v>
+      </c>
+      <c r="R31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.9558401329662498</v>
+      </c>
+      <c r="S31" s="21">
+        <f t="shared" si="14"/>
+        <v>8.997071450642995</v>
+      </c>
+      <c r="T31" s="21">
+        <f t="shared" si="14"/>
+        <v>9.1065814440299135</v>
+      </c>
+      <c r="U31" s="21">
+        <f t="shared" si="14"/>
+        <v>9.2954420232360651</v>
+      </c>
+      <c r="V31" s="21">
+        <f t="shared" si="14"/>
+        <v>9.3170658467717367</v>
+      </c>
+      <c r="W31" s="21">
+        <f t="shared" si="14"/>
+        <v>9.4675160280993591</v>
+      </c>
+      <c r="X31" s="21">
+        <f t="shared" si="14"/>
+        <v>9.6331331365311481</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Z31" s="84">
+        <f t="shared" ref="Z31:AE31" si="15">Z4*100/272490000</f>
+        <v>9.8899042166685014</v>
+      </c>
+      <c r="AA31" s="84">
+        <f t="shared" si="15"/>
+        <v>9.8907482843407095</v>
+      </c>
+      <c r="AB31" s="84">
+        <f t="shared" si="15"/>
+        <v>10.77221182428713</v>
+      </c>
+      <c r="AC31" s="84">
+        <f t="shared" si="15"/>
+        <v>10.820543873169658</v>
+      </c>
+      <c r="AD31" s="84">
+        <f t="shared" si="15"/>
+        <v>11.360857279166208</v>
+      </c>
+      <c r="AE31" s="84">
+        <f t="shared" si="15"/>
+        <v>11.413960145326435</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="7">
+        <v>18</v>
+      </c>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="24"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="24"/>
+      <c r="S32" s="25"/>
+      <c r="T32" s="25"/>
+      <c r="U32" s="25"/>
+      <c r="V32" s="25"/>
+      <c r="W32" s="25"/>
+      <c r="X32" s="25"/>
+      <c r="Y32" s="25"/>
+      <c r="Z32" s="25"/>
+      <c r="AA32" s="25"/>
+      <c r="AB32" s="25"/>
+      <c r="AC32" s="25"/>
+      <c r="AD32" s="25"/>
+    </row>
+    <row r="33" spans="1:30" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="26"/>
+      <c r="B33" s="27"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1"/>
+      <c r="P33" s="1"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1"/>
+      <c r="AA33" s="1"/>
+      <c r="AB33" s="1"/>
+      <c r="AC33" s="1"/>
+      <c r="AD33" s="1"/>
+    </row>
+    <row r="34" spans="1:30" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B35" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="94"/>
+      <c r="D35" s="94"/>
+      <c r="E35" s="94"/>
+      <c r="F35" s="94"/>
+      <c r="G35" s="94"/>
+      <c r="H35" s="94"/>
+      <c r="I35" s="94"/>
+      <c r="J35" s="94"/>
+      <c r="K35" s="94"/>
+      <c r="L35" s="94"/>
+      <c r="M35" s="94"/>
+      <c r="N35" s="94"/>
+      <c r="O35" s="94"/>
+      <c r="P35" s="94"/>
+      <c r="Q35" s="94"/>
+      <c r="R35" s="94"/>
+      <c r="S35" s="95"/>
+      <c r="X35" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B36" s="96" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="97"/>
+      <c r="D36" s="97"/>
+      <c r="E36" s="97"/>
+      <c r="F36" s="97"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="97"/>
+      <c r="J36" s="97"/>
+      <c r="K36" s="97"/>
+      <c r="L36" s="97"/>
+      <c r="M36" s="97"/>
+      <c r="N36" s="97"/>
+      <c r="O36" s="97"/>
+      <c r="P36" s="97"/>
+      <c r="Q36" s="97"/>
+      <c r="R36" s="97"/>
+      <c r="S36" s="98"/>
+      <c r="AB36" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B37" s="99" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="C37" s="100"/>
+      <c r="D37" s="100"/>
+      <c r="E37" s="100"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="100"/>
+      <c r="J37" s="100"/>
+      <c r="K37" s="100"/>
+      <c r="L37" s="100"/>
+      <c r="M37" s="100"/>
+      <c r="N37" s="100"/>
+      <c r="O37" s="100"/>
+      <c r="P37" s="100"/>
+      <c r="Q37" s="100"/>
+      <c r="R37" s="100"/>
+      <c r="S37" s="101"/>
+    </row>
+    <row r="38" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B38" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="C38" s="88"/>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88"/>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88"/>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88"/>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88"/>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88"/>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88"/>
+      <c r="R38" s="88"/>
+      <c r="S38" s="89"/>
+    </row>
+    <row r="39" spans="1:30" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="22"/>
-[...132 lines deleted...]
-      <c r="B29" s="33"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="91"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+      <c r="K39" s="91"/>
+      <c r="L39" s="91"/>
+      <c r="M39" s="91"/>
+      <c r="N39" s="91"/>
+      <c r="O39" s="91"/>
+      <c r="P39" s="91"/>
+      <c r="Q39" s="91"/>
+      <c r="R39" s="91"/>
+      <c r="S39" s="92"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:B1"/>
+  <customSheetViews>
+    <customSheetView guid="{8925193B-C853-4D01-B936-2E82B771FA45}">
+      <selection activeCell="A20" sqref="A20:P20"/>
+      <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
+      <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+    </customSheetView>
+  </customSheetViews>
+  <mergeCells count="6">
+    <mergeCell ref="B38:S38"/>
+    <mergeCell ref="B39:S39"/>
+    <mergeCell ref="B35:S35"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="B37:S37"/>
+    <mergeCell ref="B1:AE1"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:D19"/>
+  <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="17"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="16384" width="10.7109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="35" t="s">
+    <row r="1" spans="1:37" ht="90" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="30">
+        <v>1993</v>
+      </c>
+      <c r="E1" s="30">
+        <v>1994</v>
+      </c>
+      <c r="F1" s="30">
+        <v>1995</v>
+      </c>
+      <c r="G1" s="30">
+        <v>1996</v>
+      </c>
+      <c r="H1" s="30">
+        <v>1997</v>
+      </c>
+      <c r="I1" s="30">
+        <v>1998</v>
+      </c>
+      <c r="J1" s="30">
+        <v>1999</v>
+      </c>
+      <c r="K1" s="30">
+        <v>2000</v>
+      </c>
+      <c r="L1" s="30">
+        <v>2001</v>
+      </c>
+      <c r="M1" s="30">
+        <v>2002</v>
+      </c>
+      <c r="N1" s="30">
+        <v>2003</v>
+      </c>
+      <c r="O1" s="30">
+        <v>2004</v>
+      </c>
+      <c r="P1" s="30">
+        <v>2005</v>
+      </c>
+      <c r="Q1" s="30">
+        <v>2006</v>
+      </c>
+      <c r="R1" s="30">
+        <v>2007</v>
+      </c>
+      <c r="S1" s="30">
+        <v>2008</v>
+      </c>
+      <c r="T1" s="30">
+        <v>2009</v>
+      </c>
+      <c r="U1" s="30">
+        <v>2010</v>
+      </c>
+      <c r="V1" s="30">
+        <v>2011</v>
+      </c>
+      <c r="W1" s="30">
+        <v>2012</v>
+      </c>
+      <c r="X1" s="30">
+        <v>2013</v>
+      </c>
+      <c r="Y1" s="30">
+        <v>2014</v>
+      </c>
+      <c r="Z1" s="30">
+        <v>2015</v>
+      </c>
+      <c r="AA1" s="30">
+        <v>2016</v>
+      </c>
+      <c r="AB1" s="30">
+        <v>2017</v>
+      </c>
+      <c r="AC1" s="30">
+        <v>2018</v>
+      </c>
+      <c r="AD1" s="30">
+        <v>2019</v>
+      </c>
+      <c r="AE1" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF1" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG1" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH1" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI1" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ1" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" s="28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A2" s="32">
+        <v>10</v>
+      </c>
+      <c r="B2" s="33">
+        <v>10</v>
+      </c>
+      <c r="C2" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="33">
+        <v>874663.7</v>
+      </c>
+      <c r="E2" s="33">
+        <v>874663.7</v>
+      </c>
+      <c r="F2" s="33">
+        <v>874663.7</v>
+      </c>
+      <c r="G2" s="33">
+        <v>874663.7</v>
+      </c>
+      <c r="H2" s="33">
+        <v>874663.7</v>
+      </c>
+      <c r="I2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="J2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="K2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="L2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="M2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="N2" s="33">
+        <v>894830.71</v>
+      </c>
+      <c r="O2" s="33">
+        <v>1032817.71</v>
+      </c>
+      <c r="P2" s="33">
+        <v>1223731.01</v>
+      </c>
+      <c r="Q2" s="33">
+        <v>1223731.01</v>
+      </c>
+      <c r="R2" s="33">
+        <v>1281706.01</v>
+      </c>
+      <c r="S2" s="33">
+        <v>1565914.01</v>
+      </c>
+      <c r="T2" s="33">
+        <v>1565914.01</v>
+      </c>
+      <c r="U2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="V2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="W2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="X2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="Y2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="Z2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="AA2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="AB2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="AC2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="AD2" s="33">
+        <v>1611419.01</v>
+      </c>
+      <c r="AE2" s="35">
+        <v>1611419.01</v>
+      </c>
+      <c r="AF2" s="35">
+        <v>1611419.01</v>
+      </c>
+      <c r="AG2" s="35">
+        <v>1611419.01</v>
+      </c>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="35">
+        <v>1611419.01</v>
+      </c>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+    </row>
+    <row r="3" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A3" s="32">
+        <v>13</v>
+      </c>
+      <c r="B3" s="32">
+        <v>12</v>
+      </c>
+      <c r="C3" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="33">
+        <v>50688</v>
+      </c>
+      <c r="E3" s="33">
+        <v>50688</v>
+      </c>
+      <c r="F3" s="33">
+        <v>50688</v>
+      </c>
+      <c r="G3" s="33">
+        <v>544971</v>
+      </c>
+      <c r="H3" s="33">
+        <v>544971</v>
+      </c>
+      <c r="I3" s="33">
+        <v>635294</v>
+      </c>
+      <c r="J3" s="33">
+        <v>682859</v>
+      </c>
+      <c r="K3" s="33">
+        <v>766370</v>
+      </c>
+      <c r="L3" s="33">
+        <v>1409847</v>
+      </c>
+      <c r="M3" s="33">
+        <v>1409847</v>
+      </c>
+      <c r="N3" s="33">
+        <v>1409847</v>
+      </c>
+      <c r="O3" s="33">
+        <v>1502997</v>
+      </c>
+      <c r="P3" s="33">
+        <v>1502997</v>
+      </c>
+      <c r="Q3" s="33">
+        <v>1652034.1</v>
+      </c>
+      <c r="R3" s="33">
+        <v>1830843.9</v>
+      </c>
+      <c r="S3" s="33">
+        <v>1829773.5</v>
+      </c>
+      <c r="T3" s="33">
+        <v>1886540.9</v>
+      </c>
+      <c r="U3" s="33">
+        <v>2288350.9</v>
+      </c>
+      <c r="V3" s="33">
+        <v>2377318.9</v>
+      </c>
+      <c r="W3" s="33">
+        <v>2377318.9</v>
+      </c>
+      <c r="X3" s="33">
+        <v>2377318.9</v>
+      </c>
+      <c r="Y3" s="33">
+        <v>2377318.9</v>
+      </c>
+      <c r="Z3" s="33">
+        <v>2523819.25</v>
+      </c>
+      <c r="AA3" s="33">
+        <v>2523819.25</v>
+      </c>
+      <c r="AB3" s="33">
+        <v>2523819.25</v>
+      </c>
+      <c r="AC3" s="33">
+        <v>2667369.75</v>
+      </c>
+      <c r="AD3" s="33">
+        <v>2667369.75</v>
+      </c>
+      <c r="AE3" s="35">
+        <v>2667369.75</v>
+      </c>
+      <c r="AF3" s="35">
+        <v>2538070.75</v>
+      </c>
+      <c r="AG3" s="35">
+        <v>2667369.75</v>
+      </c>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="35">
+        <v>2538070.75</v>
+      </c>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="35">
+        <v>129299</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A4" s="32">
+        <v>6</v>
+      </c>
+      <c r="B4" s="32">
+        <v>6</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
+        <v>939324</v>
+      </c>
+      <c r="O4" s="33">
+        <v>939324</v>
+      </c>
+      <c r="P4" s="33">
+        <v>939324</v>
+      </c>
+      <c r="Q4" s="33">
+        <v>939324</v>
+      </c>
+      <c r="R4" s="33">
+        <v>1702873</v>
+      </c>
+      <c r="S4" s="33">
+        <v>1702873</v>
+      </c>
+      <c r="T4" s="33">
+        <v>1814373</v>
+      </c>
+      <c r="U4" s="33">
+        <v>1814373</v>
+      </c>
+      <c r="V4" s="33">
+        <v>1814373</v>
+      </c>
+      <c r="W4" s="33">
+        <v>2304139</v>
+      </c>
+      <c r="X4" s="33">
+        <v>2304139</v>
+      </c>
+      <c r="Y4" s="33">
+        <v>2304139</v>
+      </c>
+      <c r="Z4" s="33">
+        <v>2304139</v>
+      </c>
+      <c r="AA4" s="33">
+        <v>2714101</v>
+      </c>
+      <c r="AB4" s="33">
+        <v>2714101</v>
+      </c>
+      <c r="AC4" s="33">
+        <v>3129265</v>
+      </c>
+      <c r="AD4" s="33">
+        <v>3129265</v>
+      </c>
+      <c r="AE4" s="35">
+        <v>3129265</v>
+      </c>
+      <c r="AF4" s="35">
+        <v>3129265</v>
+      </c>
+      <c r="AG4" s="35">
+        <v>3129265</v>
+      </c>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="35">
+        <v>3129265</v>
+      </c>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+    </row>
+    <row r="5" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A5" s="32">
         <v>52</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="D19" s="39"/>
+      <c r="B5" s="32">
+        <v>52</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="E5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="F5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="G5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="H5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="I5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="J5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="K5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="L5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="M5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="N5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="O5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="P5" s="33">
+        <v>4917631.57</v>
+      </c>
+      <c r="Q5" s="33">
+        <v>5674757.5700000003</v>
+      </c>
+      <c r="R5" s="33">
+        <v>5674757.5700000003</v>
+      </c>
+      <c r="S5" s="33">
+        <v>5704101.6699999999</v>
+      </c>
+      <c r="T5" s="33">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="U5" s="33">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="V5" s="33">
+        <v>5748761.6699999999</v>
+      </c>
+      <c r="W5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="X5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="Y5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="Z5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AA5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AB5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AC5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AD5" s="33">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AE5" s="35">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AF5" s="35">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AG5" s="2"/>
+      <c r="AH5" s="36">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AI5" s="35">
+        <v>5945937.7699999996</v>
+      </c>
+      <c r="AJ5" s="2"/>
+      <c r="AK5" s="2"/>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A6" s="32">
+        <v>5</v>
+      </c>
+      <c r="B6" s="32">
+        <v>5</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="E6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="F6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="G6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="H6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="I6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="J6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="K6" s="33">
+        <v>662630</v>
+      </c>
+      <c r="L6" s="33">
+        <v>5053928.68</v>
+      </c>
+      <c r="M6" s="33">
+        <v>5053928.68</v>
+      </c>
+      <c r="N6" s="33">
+        <v>5053928.68</v>
+      </c>
+      <c r="O6" s="33">
+        <v>5053928.68</v>
+      </c>
+      <c r="P6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="Q6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="R6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="S6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="T6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="U6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="V6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="W6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="X6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="Y6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="Z6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="AA6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="AC6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="AD6" s="33">
+        <v>11311928.68</v>
+      </c>
+      <c r="AE6" s="35">
+        <v>11311928.68</v>
+      </c>
+      <c r="AF6" s="35">
+        <v>11311928.68</v>
+      </c>
+      <c r="AG6" s="2"/>
+      <c r="AH6" s="35">
+        <v>11311928.68</v>
+      </c>
+      <c r="AI6" s="35">
+        <v>11311928.68</v>
+      </c>
+      <c r="AJ6" s="2"/>
+      <c r="AK6" s="2"/>
+    </row>
+    <row r="7" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A7" s="32">
+        <v>6</v>
+      </c>
+      <c r="B7" s="32">
+        <v>4</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="33">
+        <v>424</v>
+      </c>
+      <c r="E7" s="33">
+        <v>424</v>
+      </c>
+      <c r="F7" s="33">
+        <v>424</v>
+      </c>
+      <c r="G7" s="33">
+        <v>424</v>
+      </c>
+      <c r="H7" s="33">
+        <v>424</v>
+      </c>
+      <c r="I7" s="33">
+        <v>424</v>
+      </c>
+      <c r="J7" s="33">
+        <v>424</v>
+      </c>
+      <c r="K7" s="33">
+        <v>424</v>
+      </c>
+      <c r="L7" s="33">
+        <v>424</v>
+      </c>
+      <c r="M7" s="33">
+        <v>424</v>
+      </c>
+      <c r="N7" s="33">
+        <v>424</v>
+      </c>
+      <c r="O7" s="33">
+        <v>424</v>
+      </c>
+      <c r="P7" s="33">
+        <v>424</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>424</v>
+      </c>
+      <c r="R7" s="33">
+        <v>424</v>
+      </c>
+      <c r="S7" s="33">
+        <v>424</v>
+      </c>
+      <c r="T7" s="33">
+        <v>424</v>
+      </c>
+      <c r="U7" s="33">
+        <v>424</v>
+      </c>
+      <c r="V7" s="33">
+        <v>424</v>
+      </c>
+      <c r="W7" s="33">
+        <v>424</v>
+      </c>
+      <c r="X7" s="33">
+        <v>424</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>424</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>424</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>424</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>424</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>424</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>470.3</v>
+      </c>
+      <c r="AE7" s="37">
+        <v>470.3</v>
+      </c>
+      <c r="AF7" s="37">
+        <v>277.3</v>
+      </c>
+      <c r="AG7" s="37">
+        <v>470.3</v>
+      </c>
+      <c r="AH7" s="2"/>
+      <c r="AI7" s="37">
+        <v>470.3</v>
+      </c>
+      <c r="AJ7" s="2"/>
+      <c r="AK7" s="2"/>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A8" s="32">
+        <v>1</v>
+      </c>
+      <c r="B8" s="32">
+        <v>1</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="E8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="F8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="G8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="H8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="I8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="J8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="K8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="L8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="M8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="N8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="O8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="P8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="R8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="S8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="T8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="U8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="V8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="W8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="X8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="Y8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>365.43</v>
+      </c>
+      <c r="AE8" s="35">
+        <v>365.43</v>
+      </c>
+      <c r="AF8" s="37">
+        <v>365.43</v>
+      </c>
+      <c r="AG8" s="37">
+        <v>365.43</v>
+      </c>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="37">
+        <v>365.43</v>
+      </c>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A9" s="32">
+        <v>25</v>
+      </c>
+      <c r="B9" s="32">
+        <v>25</v>
+      </c>
+      <c r="C9" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="E9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="F9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="G9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="H9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="I9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="J9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="K9" s="33">
+        <v>6123.1</v>
+      </c>
+      <c r="L9" s="33">
+        <v>6244.1</v>
+      </c>
+      <c r="M9" s="33">
+        <v>6244.1</v>
+      </c>
+      <c r="N9" s="33">
+        <v>6244.1</v>
+      </c>
+      <c r="O9" s="33">
+        <v>6244.1</v>
+      </c>
+      <c r="P9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="R9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="S9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="T9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="U9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="V9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="W9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="X9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>6484.1</v>
+      </c>
+      <c r="AE9" s="36">
+        <v>6484.1</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>6484.1</v>
+      </c>
+      <c r="AG9" s="2"/>
+      <c r="AH9" s="36">
+        <v>6484.1</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>6484.1</v>
+      </c>
+      <c r="AJ9" s="2"/>
+      <c r="AK9" s="2"/>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A10" s="32">
+        <v>3</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="M10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="N10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="O10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="P10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="R10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="S10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="T10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="U10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="V10" s="33">
+        <v>708.16</v>
+      </c>
+      <c r="W10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="X10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="AD10" s="33">
+        <v>189131.56</v>
+      </c>
+      <c r="AE10" s="37">
+        <v>189131.56</v>
+      </c>
+      <c r="AF10" s="2"/>
+      <c r="AG10" s="35">
+        <v>189131.56</v>
+      </c>
+      <c r="AH10" s="2"/>
+      <c r="AI10" s="2"/>
+      <c r="AJ10" s="35">
+        <v>189131.56</v>
+      </c>
+      <c r="AK10" s="2"/>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A11" s="32">
+        <v>24</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="33">
+        <v>11976.3</v>
+      </c>
+      <c r="E11" s="33">
+        <v>11976.3</v>
+      </c>
+      <c r="F11" s="33">
+        <v>11976.3</v>
+      </c>
+      <c r="G11" s="33">
+        <v>11976.3</v>
+      </c>
+      <c r="H11" s="33">
+        <v>11976.3</v>
+      </c>
+      <c r="I11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="J11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="K11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="L11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="M11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="N11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="O11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="P11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="R11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="S11" s="33">
+        <v>38658.300000000003</v>
+      </c>
+      <c r="T11" s="33">
+        <v>55063.3</v>
+      </c>
+      <c r="U11" s="33">
+        <v>141002.29999999999</v>
+      </c>
+      <c r="V11" s="33">
+        <v>141002.29999999999</v>
+      </c>
+      <c r="W11" s="33">
+        <v>661132.80000000005</v>
+      </c>
+      <c r="X11" s="33">
+        <v>773484.1</v>
+      </c>
+      <c r="Y11" s="33">
+        <v>1071884.1000000001</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>1505625.1</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1574535.1</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>1574535.1</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>1742986.1</v>
+      </c>
+      <c r="AD11" s="33">
+        <v>2415304.2599999998</v>
+      </c>
+      <c r="AE11" s="37">
+        <v>2415304.2599999998</v>
+      </c>
+      <c r="AF11" s="2"/>
+      <c r="AG11" s="2"/>
+      <c r="AH11" s="35">
+        <v>2415304.2599999998</v>
+      </c>
+      <c r="AI11" s="2"/>
+      <c r="AJ11" s="38">
+        <v>2415304.2599999998</v>
+      </c>
+      <c r="AK11" s="2"/>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A12" s="32">
+        <v>22</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="33">
+        <v>1001.41</v>
+      </c>
+      <c r="E12" s="33">
+        <v>1001.41</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1001.41</v>
+      </c>
+      <c r="G12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="H12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="I12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="J12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="K12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="L12" s="33">
+        <v>1176.4100000000001</v>
+      </c>
+      <c r="M12" s="33">
+        <v>1419.61</v>
+      </c>
+      <c r="N12" s="33">
+        <v>1419.61</v>
+      </c>
+      <c r="O12" s="33">
+        <v>1419.61</v>
+      </c>
+      <c r="P12" s="33">
+        <v>1419.61</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>1419.61</v>
+      </c>
+      <c r="R12" s="33">
+        <v>1639.81</v>
+      </c>
+      <c r="S12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="T12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="U12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="V12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="W12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="X12" s="33">
+        <v>1639.84</v>
+      </c>
+      <c r="Y12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="AD12" s="33">
+        <v>1643.84</v>
+      </c>
+      <c r="AE12" s="36">
+        <v>1643.84</v>
+      </c>
+      <c r="AF12" s="2"/>
+      <c r="AG12" s="2"/>
+      <c r="AH12" s="35">
+        <v>1643.84</v>
+      </c>
+      <c r="AI12" s="2"/>
+      <c r="AJ12" s="36">
+        <v>1643.84</v>
+      </c>
+      <c r="AK12" s="2"/>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A13" s="32">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33">
+        <v>29</v>
+      </c>
+      <c r="L13" s="33">
+        <v>29</v>
+      </c>
+      <c r="M13" s="33">
+        <v>29</v>
+      </c>
+      <c r="N13" s="33">
+        <v>29</v>
+      </c>
+      <c r="O13" s="33">
+        <v>29</v>
+      </c>
+      <c r="P13" s="33">
+        <v>29</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>29</v>
+      </c>
+      <c r="R13" s="33">
+        <v>29</v>
+      </c>
+      <c r="S13" s="33">
+        <v>29</v>
+      </c>
+      <c r="T13" s="33">
+        <v>29</v>
+      </c>
+      <c r="U13" s="33">
+        <v>29</v>
+      </c>
+      <c r="V13" s="33">
+        <v>77</v>
+      </c>
+      <c r="W13" s="33">
+        <v>77</v>
+      </c>
+      <c r="X13" s="33">
+        <v>77</v>
+      </c>
+      <c r="Y13" s="33">
+        <v>77</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>77</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>77</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>77</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>77</v>
+      </c>
+      <c r="AD13" s="33">
+        <v>77</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>77</v>
+      </c>
+      <c r="AF13" s="38"/>
+      <c r="AG13" s="36">
+        <v>77</v>
+      </c>
+      <c r="AH13" s="35"/>
+      <c r="AI13" s="38"/>
+      <c r="AJ13" s="36">
+        <v>77</v>
+      </c>
+      <c r="AK13" s="2"/>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A14" s="32">
+        <v>1</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="E14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="F14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="G14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="H14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="I14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="J14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="K14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="L14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="M14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="N14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="O14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="P14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="R14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="S14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="T14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="U14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="V14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="W14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="X14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>117.04</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>117.04</v>
+      </c>
+      <c r="AF14" s="2"/>
+      <c r="AG14" s="36">
+        <v>117.04</v>
+      </c>
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="2"/>
+      <c r="AJ14" s="36">
+        <v>117.04</v>
+      </c>
+      <c r="AK14" s="2"/>
+    </row>
+    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A15" s="35">
+        <f>SUM(A2:A14)</f>
+        <v>170</v>
+      </c>
+      <c r="B15" s="35">
+        <f>SUM(B2:B14)</f>
+        <v>115</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="35">
+        <f t="shared" ref="D15:AJ15" si="0">SUM(D2:D14)</f>
+        <v>6525620.5499999998</v>
+      </c>
+      <c r="E15" s="35">
+        <f t="shared" si="0"/>
+        <v>6525620.5499999998</v>
+      </c>
+      <c r="F15" s="35">
+        <f t="shared" si="0"/>
+        <v>6525620.5499999998</v>
+      </c>
+      <c r="G15" s="35">
+        <f t="shared" si="0"/>
+        <v>7020078.5499999998</v>
+      </c>
+      <c r="H15" s="35">
+        <f t="shared" si="0"/>
+        <v>7020078.5499999998</v>
+      </c>
+      <c r="I15" s="35">
+        <f t="shared" si="0"/>
+        <v>7157250.5599999996</v>
+      </c>
+      <c r="J15" s="35">
+        <f t="shared" si="0"/>
+        <v>7204815.5599999996</v>
+      </c>
+      <c r="K15" s="35">
+        <f t="shared" si="0"/>
+        <v>7288355.5599999996</v>
+      </c>
+      <c r="L15" s="35">
+        <f t="shared" si="0"/>
+        <v>12323960.4</v>
+      </c>
+      <c r="M15" s="35">
+        <f t="shared" si="0"/>
+        <v>12324203.6</v>
+      </c>
+      <c r="N15" s="35">
+        <f t="shared" si="0"/>
+        <v>13263527.6</v>
+      </c>
+      <c r="O15" s="35">
+        <f t="shared" si="0"/>
+        <v>13494664.6</v>
+      </c>
+      <c r="P15" s="35">
+        <f t="shared" si="0"/>
+        <v>19943817.899999999</v>
+      </c>
+      <c r="Q15" s="35">
+        <f t="shared" si="0"/>
+        <v>20849981</v>
+      </c>
+      <c r="R15" s="35">
+        <f t="shared" si="0"/>
+        <v>21850535</v>
+      </c>
+      <c r="S15" s="35">
+        <f t="shared" si="0"/>
+        <v>22163016.73</v>
+      </c>
+      <c r="T15" s="35">
+        <f t="shared" si="0"/>
+        <v>22392349.129999999</v>
+      </c>
+      <c r="U15" s="38">
+        <f t="shared" si="0"/>
+        <v>22925603.129999999</v>
+      </c>
+      <c r="V15" s="38">
+        <f t="shared" si="0"/>
+        <v>23014619.129999999</v>
+      </c>
+      <c r="W15" s="38">
+        <f t="shared" si="0"/>
+        <v>24410115.129999999</v>
+      </c>
+      <c r="X15" s="35">
+        <f t="shared" si="0"/>
+        <v>24522466.43</v>
+      </c>
+      <c r="Y15" s="38">
+        <f t="shared" si="0"/>
+        <v>24820870.43</v>
+      </c>
+      <c r="Z15" s="38">
+        <f t="shared" si="0"/>
+        <v>25401111.780000001</v>
+      </c>
+      <c r="AA15" s="35">
+        <f t="shared" si="0"/>
+        <v>25879983.780000001</v>
+      </c>
+      <c r="AB15" s="35">
+        <f t="shared" si="0"/>
+        <v>25879983.780000001</v>
+      </c>
+      <c r="AC15" s="35">
+        <f t="shared" si="0"/>
+        <v>26607149.280000001</v>
+      </c>
+      <c r="AD15" s="35">
+        <f t="shared" si="0"/>
+        <v>27279513.739999998</v>
+      </c>
+      <c r="AE15" s="35">
+        <f t="shared" si="0"/>
+        <v>27279513.739999998</v>
+      </c>
+      <c r="AF15" s="35">
+        <f t="shared" si="0"/>
+        <v>24543748.040000003</v>
+      </c>
+      <c r="AG15" s="35">
+        <f t="shared" si="0"/>
+        <v>7598215.0899999989</v>
+      </c>
+      <c r="AH15" s="35">
+        <f t="shared" si="0"/>
+        <v>19681298.650000002</v>
+      </c>
+      <c r="AI15" s="36">
+        <f t="shared" si="0"/>
+        <v>24543941.040000003</v>
+      </c>
+      <c r="AJ15" s="38">
+        <f t="shared" si="0"/>
+        <v>2606273.6999999997</v>
+      </c>
+      <c r="AK15" s="36">
+        <v>129299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="103" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="104"/>
+      <c r="C18" s="105"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="106"/>
+      <c r="B19" s="107"/>
+      <c r="C19" s="108"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="106"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="108"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="106"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="108"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="106"/>
+      <c r="B22" s="107"/>
+      <c r="C22" s="108"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="39"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="41"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A18:C22"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:S15"/>
+  <dimension ref="A1:B12"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="Q4" sqref="Q4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="19" width="23.140625" customWidth="1"/>
+    <col min="1" max="1" width="56.42578125" style="77" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="77" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...677 lines deleted...]
-      <c r="S15" s="16"/>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="78" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="79" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="64.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="76" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="80" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="105" x14ac:dyDescent="0.25">
+      <c r="A5" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="79" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="39" x14ac:dyDescent="0.25">
+      <c r="A6" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="71" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="72">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="72">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>74</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>D-1</vt:lpstr>
+      <vt:lpstr>ССЫЛКА КЛОХ</vt:lpstr>
       <vt:lpstr>metadata</vt:lpstr>
-      <vt:lpstr>conventions</vt:lpstr>
-      <vt:lpstr>15.4.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>cookies!</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>