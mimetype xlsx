--- v0 (2026-04-16)
+++ v1 (2026-08-16)
@@ -1,822 +1,1751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.aliman\Downloads\мин фин\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="950" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="16.6.1" sheetId="1" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Dynamics 2014-2025" sheetId="31" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="95">
   <si>
-    <t>Global indicator</t>
+    <t>https://www.gov.kz/memleket/entities/minfin/documents/details/964016?lang=ru</t>
   </si>
   <si>
-    <t>National indicator</t>
+    <t>https://www.gov.kz/memleket/entities/minfin/documents/11?lang=ru&amp;title=%D1%81%D1%82%D0%B0%D1%82%D0%B8%D1%81%D1%82%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B8%D0%B9%20%D0%B1%D1%8E%D0%BB%D0%BB%D0%B5%D1%82%D0%B5%D0%BD%D1%8C</t>
   </si>
   <si>
-    <t>Measurement unit</t>
+    <t>+7 7172750490</t>
   </si>
   <si>
-    <t>Years</t>
+    <t>aigu.suleimenova@minfin.gov.kz</t>
   </si>
   <si>
-    <t>Data source</t>
+    <t>(млн. тенге)</t>
   </si>
   <si>
-    <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
+    <t>2</t>
   </si>
   <si>
-    <t>Agency responsible for policy implementation (co-implementing agencies)</t>
+    <t>3</t>
   </si>
   <si>
-    <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
+    <t>4</t>
   </si>
   <si>
-    <t>16.6.1 Primary government expenditures as a proportion of original approved budget, by sector (or by budget codes or similar)</t>
+    <t>5</t>
   </si>
   <si>
-    <t>Expenditures of the republican budget as a percentage of the approved budget by functional groups</t>
+    <t>6</t>
   </si>
   <si>
-    <t>percent</t>
+    <t>7</t>
   </si>
   <si>
-    <t>including:</t>
+    <t>8</t>
   </si>
   <si>
-    <t>General government services</t>
+    <t>9</t>
   </si>
   <si>
-    <t>Defense</t>
+    <t>10</t>
   </si>
   <si>
-    <t>Public order, security, implementation, judicial, criminal executive activity</t>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Область Жетісу</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2015 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2014г.  </t>
+  </si>
+  <si>
+    <t>2016 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2017 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2018 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2021 г. </t>
+  </si>
+  <si>
+    <t>2022г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2024г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025г.</t>
+  </si>
+  <si>
+    <t>individual income tax</t>
+  </si>
+  <si>
+    <t>social tax</t>
+  </si>
+  <si>
+    <t>excises</t>
+  </si>
+  <si>
+    <t>Non-tax receipts</t>
+  </si>
+  <si>
+    <t>Proceeds from sale of fixed assets</t>
+  </si>
+  <si>
+    <t>Transfer receipts</t>
+  </si>
+  <si>
+    <t>REVENUE</t>
+  </si>
+  <si>
+    <t>EXPENSES</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
-    <t>Health care</t>
-[...2 lines deleted...]
-    <t>Social assistance and welfare</t>
+    <t>Healthcare</t>
   </si>
   <si>
     <t>Housing and communal services</t>
   </si>
   <si>
-    <t>Culture, sport, tourism and information space</t>
+    <t>Social assistance and social security</t>
   </si>
   <si>
-    <t>Fuel and energy complex of subsurface use</t>
+    <t>Agriculture, water, forestry, fisheries, specially protected natural territories, protection of the environment and wildlife, land relations</t>
   </si>
   <si>
-    <t>Rural, water, forestry, fisheries, specially protected natural areas, environmental protection and wildlife, land relations</t>
+    <t>Tax receipts</t>
   </si>
   <si>
-    <t>Industry, architecture, urban and construction activities</t>
+    <t>AKMOLA REGION</t>
   </si>
   <si>
-    <t>Transport and communication</t>
+    <t>AKTOBE REGION</t>
   </si>
   <si>
-    <t>Other</t>
+    <t>ALMATY REGION</t>
   </si>
   <si>
-    <t>Debt service</t>
+    <t>ATYRAU REGION</t>
   </si>
   <si>
-    <t>Transfers</t>
+    <t>EAST KAZAKHSTAN REGION</t>
   </si>
   <si>
-    <t>Ministry of Finance of the Republic of Kazakhstan</t>
+    <t>ZAMBUL KAZAKHSTAN REGION</t>
   </si>
   <si>
-    <t>Report on the execution of the republican budget</t>
+    <t>EAST  KAZAKHSTAN REGION</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+    <t>KARAGANDA REGION</t>
   </si>
   <si>
-    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+    <t>KOSTANAY REGION</t>
   </si>
   <si>
-    <t>«...» - no data available</t>
+    <t>KYZYLORDA REGION</t>
   </si>
   <si>
-    <t>«X» - data is confidential</t>
+    <t>MANGYSTAU REGION</t>
   </si>
   <si>
-    <t>«0.0» - insignificant value</t>
+    <t>PAVLODAR REGION</t>
   </si>
   <si>
-    <t>«-» - no case</t>
+    <t>NORTH KAZAKHSTAN  REGION</t>
   </si>
   <si>
-    <t>Conventional designations:</t>
+    <t>TURKESTAN  REGION</t>
   </si>
   <si>
-    <t>Code of the Statistical Indicator</t>
+    <t>ALMATY CITY</t>
+  </si>
+  <si>
+    <t>SHYMKENT CITY</t>
+  </si>
+  <si>
+    <t>SOUT KAZAKHSTAN  REGION</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ABAY REGION</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ULYTAU REGION</t>
+  </si>
+  <si>
+    <t>ASTANA CITY</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t xml:space="preserve">KZT million </t>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
-    <t>Definition of the Indicator</t>
+    <t>Since 2014</t>
   </si>
   <si>
     <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Note</t>
   </si>
   <si>
-    <t>Classifications</t>
-[...2 lines deleted...]
-    <t>Methodological Explanations:</t>
+    <t>All data on the state and local budgets are reflected in the statistical bulletin of the Ministry of Finance of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
+    <t>Department of Public Finance Reporting and Statistics</t>
+  </si>
+  <si>
     <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Suleimenova Aigul Satybaevna</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>since 2010</t>
+    <t>Execution of Local budgets by Region</t>
   </si>
   <si>
-    <t>December 31,2025</t>
-[...17 lines deleted...]
-    <t>The indicator measures the extent to which total budget expenditures reflect the originally approved amount, as defined in the government budget documentation and fiscal reports.</t>
+    <t>REVENUE, Tax receipts,social tax,excises,Non-tax receipts,Proceeds from sale of fixed assets,Transfer receipts,EXPENSES,Education,Healthcare,Social assistance and social security,Housing and communal services,Agriculture, water, forestry, fisheries, specially protected natural territories, protection of the environment and wildlife, land relations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
+    <numFmt numFmtId="191" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="192" formatCode="#\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="193" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
-[...71 lines deleted...]
-    </font>
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Roboto"/>
+      <color indexed="63"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-      <charset val="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <charset val="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial Unicode MS"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
-      <name val="Roboto"/>
+      <sz val="8"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...13 lines deleted...]
-      <name val="Arial Cyr"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF214F87"/>
+        <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-        <bgColor indexed="62"/>
+        <fgColor indexed="9"/>
+        <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...39 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
       </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
-      <top style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="226">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="193" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="191" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="6" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="3" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="6" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="2" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="6" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="6" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="27" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="27" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="27" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="13" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="13" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="12" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="191" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="14" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="23" fillId="4" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="22" fillId="4" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="24" fillId="4" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="25" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="10" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="5" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="192" fontId="26" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="29" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 11" xfId="2"/>
+    <cellStyle name="Обычный 12" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -980,1419 +1909,13101 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aigu.suleimenova@minfin.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.kz/memleket/entities/minfin/documents/details/964016?lang=ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.kz/memleket/entities/minfin/documents/11?lang=ru&amp;title=%D1%81%D1%82%D0%B0%D1%82%D0%B8%D1%81%D1%82%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B8%D0%B9%20%D0%B1%D1%8E%D0%BB%D0%BB%D0%B5%D1%82%D0%B5%D0%BD%D1%8C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D29"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="44.28515625" style="201" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="201" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="201"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...185 lines deleted...]
-      <c r="B29" s="29"/>
+    <row r="1" spans="1:4" ht="15" customHeight="1">
+      <c r="A1" s="200" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" customHeight="1">
+      <c r="A2" s="200" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="200" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="202" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A4" s="200" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="51">
+      <c r="A5" s="200" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" ht="52.5" customHeight="1">
+      <c r="A6" s="200" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" s="202" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="30">
+      <c r="A7" s="200" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="203" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A8" s="200" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="204" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="38.25">
+      <c r="A9" s="200" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="205" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A10" s="200" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="5">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A11" s="200" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="5">
+        <v>46536</v>
+      </c>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="200" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="200" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="200" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="200" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="207"/>
+      <c r="B16" s="207"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="207"/>
+      <c r="B17" s="207"/>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="207"/>
+      <c r="B18" s="207"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="207"/>
+      <c r="B19" s="207"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="207"/>
+      <c r="B20" s="207"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="207"/>
+      <c r="B21" s="207"/>
+      <c r="D21"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="207"/>
+      <c r="B22" s="207"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B9" r:id="rId1"/>
+    <hyperlink ref="B8" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:D19"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:W904"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="14.28515625" style="179" customWidth="1"/>
+    <col min="2" max="2" width="32.42578125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="13" style="6" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="6" customWidth="1"/>
+    <col min="6" max="14" width="15" style="12" customWidth="1"/>
+    <col min="15" max="15" width="12" style="6" customWidth="1"/>
+    <col min="16" max="16" width="12.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.85546875" style="6" customWidth="1"/>
+    <col min="18" max="18" width="18" style="6" customWidth="1"/>
+    <col min="19" max="19" width="12.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="14.140625" style="6" customWidth="1"/>
+    <col min="21" max="21" width="12" style="6" customWidth="1"/>
+    <col min="22" max="22" width="11.28515625" style="6" customWidth="1"/>
+    <col min="23" max="23" width="16" style="6" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="23" t="s">
+    <row r="1" spans="1:23">
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+    </row>
+    <row r="2" spans="1:23" ht="14.25">
+      <c r="B2" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="W2" s="178" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="54.75" customHeight="1">
+      <c r="A3" s="180"/>
+      <c r="B3" s="175"/>
+      <c r="C3" s="176" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="176" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="176" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="176" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="176" t="s">
+        <v>56</v>
+      </c>
+      <c r="H3" s="176" t="s">
+        <v>57</v>
+      </c>
+      <c r="I3" s="176" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="176" t="s">
+        <v>58</v>
+      </c>
+      <c r="K3" s="176" t="s">
+        <v>59</v>
+      </c>
+      <c r="L3" s="176" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" s="176" t="s">
+        <v>61</v>
+      </c>
+      <c r="N3" s="176" t="s">
+        <v>62</v>
+      </c>
+      <c r="O3" s="176" t="s">
+        <v>63</v>
+      </c>
+      <c r="P3" s="176" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q3" s="176" t="s">
+        <v>68</v>
+      </c>
+      <c r="R3" s="176" t="s">
+        <v>65</v>
+      </c>
+      <c r="S3" s="176" t="s">
+        <v>69</v>
+      </c>
+      <c r="T3" s="176" t="s">
+        <v>70</v>
+      </c>
+      <c r="U3" s="176" t="s">
+        <v>66</v>
+      </c>
+      <c r="V3" s="176" t="s">
+        <v>71</v>
+      </c>
+      <c r="W3" s="177" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="7" customFormat="1">
+      <c r="A4" s="181"/>
+      <c r="B4" s="36">
+        <v>1</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L4" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="P4" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="S4" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="T4" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="U4" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="V4" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="W4" s="44" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="221" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="184">
+        <v>165459.74084605</v>
+      </c>
+      <c r="D5" s="75">
+        <v>169383.34240281</v>
+      </c>
+      <c r="E5" s="75">
+        <v>358687.94801548001</v>
+      </c>
+      <c r="F5" s="75">
+        <v>182599.30156160999</v>
+      </c>
+      <c r="G5" s="66">
+        <v>256772.02680791999</v>
+      </c>
+      <c r="H5" s="45">
+        <v>200827.38965431001</v>
+      </c>
+      <c r="I5" s="46"/>
+      <c r="J5" s="45">
+        <v>141698.20388824001</v>
+      </c>
+      <c r="K5" s="45">
+        <v>231341.18683312999</v>
+      </c>
+      <c r="L5" s="45">
+        <v>170032.7690383</v>
+      </c>
+      <c r="M5" s="45">
+        <v>198977.82939438999</v>
+      </c>
+      <c r="N5" s="45">
+        <v>140198.14735178999</v>
+      </c>
+      <c r="O5" s="45">
+        <v>147082.04963888001</v>
+      </c>
+      <c r="P5" s="45">
+        <v>123878.67543601</v>
+      </c>
+      <c r="Q5" s="93">
+        <v>462257.30683228001</v>
+      </c>
+      <c r="R5" s="133"/>
+      <c r="S5" s="134"/>
+      <c r="T5" s="134"/>
+      <c r="U5" s="66">
+        <v>434249.02515727002</v>
+      </c>
+      <c r="V5" s="45">
+        <v>369526.17496251001</v>
+      </c>
+      <c r="W5" s="135"/>
+    </row>
+    <row r="6" spans="1:23" ht="13.5">
+      <c r="A6" s="222"/>
+      <c r="B6" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="183">
+        <v>42123.728366880001</v>
+      </c>
+      <c r="D6" s="72">
+        <v>78850.890424009995</v>
+      </c>
+      <c r="E6" s="72">
+        <v>113339.81016135</v>
+      </c>
+      <c r="F6" s="72">
+        <v>139662.1137511</v>
+      </c>
+      <c r="G6" s="57">
+        <v>69098.709836649999</v>
+      </c>
+      <c r="H6" s="16">
+        <v>34407.45066278</v>
+      </c>
+      <c r="I6" s="17"/>
+      <c r="J6" s="16">
+        <v>57292.619241959997</v>
+      </c>
+      <c r="K6" s="16">
+        <v>106835.30100348</v>
+      </c>
+      <c r="L6" s="16">
+        <v>49686.692540060001</v>
+      </c>
+      <c r="M6" s="16">
+        <v>57376.144520289999</v>
+      </c>
+      <c r="N6" s="16">
+        <v>101285.48493026001</v>
+      </c>
+      <c r="O6" s="16">
+        <v>74169.792793059998</v>
+      </c>
+      <c r="P6" s="16">
+        <v>24573.12941084</v>
+      </c>
+      <c r="Q6" s="116">
+        <v>72843.922829379997</v>
+      </c>
+      <c r="R6" s="136"/>
+      <c r="S6" s="137"/>
+      <c r="T6" s="137"/>
+      <c r="U6" s="57">
+        <v>284151.09416266001</v>
+      </c>
+      <c r="V6" s="16">
+        <v>143953.89691528</v>
+      </c>
+      <c r="W6" s="138"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="224"/>
+      <c r="B7" s="173" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="185">
+        <v>14504.362359389999</v>
+      </c>
+      <c r="D7" s="71">
+        <v>23237.491317249998</v>
+      </c>
+      <c r="E7" s="71">
+        <v>20570.264705940001</v>
+      </c>
+      <c r="F7" s="71">
+        <v>61668.960849139999</v>
+      </c>
+      <c r="G7" s="58">
+        <v>29292.128793259999</v>
+      </c>
+      <c r="H7" s="18">
+        <v>11945.996221699999</v>
+      </c>
+      <c r="I7" s="17"/>
+      <c r="J7" s="18">
+        <v>19741.136668840001</v>
+      </c>
+      <c r="K7" s="18">
+        <v>38006.390718119997</v>
+      </c>
+      <c r="L7" s="18">
+        <v>18959.565643649999</v>
+      </c>
+      <c r="M7" s="18">
+        <v>11329.739473060001</v>
+      </c>
+      <c r="N7" s="18">
+        <v>40190.58867166</v>
+      </c>
+      <c r="O7" s="18">
+        <v>23264.562956379999</v>
+      </c>
+      <c r="P7" s="18">
+        <v>10448.030595050001</v>
+      </c>
+      <c r="Q7" s="117">
+        <v>26477.101965139998</v>
+      </c>
+      <c r="R7" s="136"/>
+      <c r="S7" s="137"/>
+      <c r="T7" s="137"/>
+      <c r="U7" s="58">
+        <v>135249.93668031</v>
+      </c>
+      <c r="V7" s="18">
+        <v>67394.025961010004</v>
+      </c>
+      <c r="W7" s="138"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="224"/>
+      <c r="B8" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="185">
+        <v>10547.29307184</v>
+      </c>
+      <c r="D8" s="71">
+        <v>16967.749256589999</v>
+      </c>
+      <c r="E8" s="71">
+        <v>15248.064765810001</v>
+      </c>
+      <c r="F8" s="71">
+        <v>50210.694085750001</v>
+      </c>
+      <c r="G8" s="58">
+        <v>21187.680097650002</v>
+      </c>
+      <c r="H8" s="18">
+        <v>9433.2868287599995</v>
+      </c>
+      <c r="I8" s="17"/>
+      <c r="J8" s="18">
+        <v>25420.41548353</v>
+      </c>
+      <c r="K8" s="18">
+        <v>29026.234137110001</v>
+      </c>
+      <c r="L8" s="18">
+        <v>13349.56109918</v>
+      </c>
+      <c r="M8" s="18">
+        <v>8809.4203245799999</v>
+      </c>
+      <c r="N8" s="18">
+        <v>34400.553013129997</v>
+      </c>
+      <c r="O8" s="18">
+        <v>16903.098866709999</v>
+      </c>
+      <c r="P8" s="18">
+        <v>7160.4390370700003</v>
+      </c>
+      <c r="Q8" s="117">
+        <v>20968.430988460001</v>
+      </c>
+      <c r="R8" s="136"/>
+      <c r="S8" s="137"/>
+      <c r="T8" s="137"/>
+      <c r="U8" s="58">
+        <v>96290.595652069998</v>
+      </c>
+      <c r="V8" s="18">
+        <v>52061.297395820002</v>
+      </c>
+      <c r="W8" s="138"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="224"/>
+      <c r="B9" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="185">
+        <v>7328.43430747</v>
+      </c>
+      <c r="D9" s="71">
+        <v>5728.6312687199998</v>
+      </c>
+      <c r="E9" s="71">
+        <v>57739.279257920003</v>
+      </c>
+      <c r="F9" s="71">
+        <v>3592.3398662200002</v>
+      </c>
+      <c r="G9" s="58">
+        <v>475.98269169000002</v>
+      </c>
+      <c r="H9" s="18">
+        <v>578.44304857999998</v>
+      </c>
+      <c r="I9" s="17"/>
+      <c r="J9" s="18">
+        <v>177.00006532</v>
+      </c>
+      <c r="K9" s="18">
+        <v>2959.3357979000002</v>
+      </c>
+      <c r="L9" s="18">
+        <v>2113.77170136</v>
+      </c>
+      <c r="M9" s="18">
+        <v>141.53712182999999</v>
+      </c>
+      <c r="N9" s="18">
+        <v>68.194978419999998</v>
+      </c>
+      <c r="O9" s="18">
+        <v>8018.8805738800002</v>
+      </c>
+      <c r="P9" s="18">
+        <v>711.26899033999996</v>
+      </c>
+      <c r="Q9" s="117">
+        <v>7625.0167255799997</v>
+      </c>
+      <c r="R9" s="136"/>
+      <c r="S9" s="137"/>
+      <c r="T9" s="137"/>
+      <c r="U9" s="58">
+        <v>3911.3841672399999</v>
+      </c>
+      <c r="V9" s="18">
+        <v>213.48829282</v>
+      </c>
+      <c r="W9" s="138"/>
+    </row>
+    <row r="10" spans="1:23" ht="13.5">
+      <c r="A10" s="224"/>
+      <c r="B10" s="171" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="183">
+        <v>1681.1618273399999</v>
+      </c>
+      <c r="D10" s="72">
+        <v>2791.60992055</v>
+      </c>
+      <c r="E10" s="72">
+        <v>2907.31404195</v>
+      </c>
+      <c r="F10" s="72">
+        <v>2468.5834727199999</v>
+      </c>
+      <c r="G10" s="57">
+        <v>3606.1583491400002</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2400.62445303</v>
+      </c>
+      <c r="I10" s="17"/>
+      <c r="J10" s="16">
+        <v>1456.4887419700001</v>
+      </c>
+      <c r="K10" s="16">
+        <v>2878.8274254200001</v>
+      </c>
+      <c r="L10" s="16">
+        <v>1484.65927081</v>
+      </c>
+      <c r="M10" s="16">
+        <v>2462.1504154999998</v>
+      </c>
+      <c r="N10" s="16">
+        <v>2230.5016523899999</v>
+      </c>
+      <c r="O10" s="16">
+        <v>2727.50404445</v>
+      </c>
+      <c r="P10" s="16">
+        <v>939.46310254000002</v>
+      </c>
+      <c r="Q10" s="116">
+        <v>3617.6198526899998</v>
+      </c>
+      <c r="R10" s="136"/>
+      <c r="S10" s="137"/>
+      <c r="T10" s="137"/>
+      <c r="U10" s="57">
+        <v>7092.8128981600003</v>
+      </c>
+      <c r="V10" s="16">
+        <v>7248.7324504799999</v>
+      </c>
+      <c r="W10" s="138"/>
+    </row>
+    <row r="11" spans="1:23" ht="13.5">
+      <c r="A11" s="224"/>
+      <c r="B11" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="183">
+        <v>1835.8094128299999</v>
+      </c>
+      <c r="D11" s="72">
+        <v>5825.68005825</v>
+      </c>
+      <c r="E11" s="72">
+        <v>4227.0247121800003</v>
+      </c>
+      <c r="F11" s="72">
+        <v>514.69864779</v>
+      </c>
+      <c r="G11" s="57">
+        <v>4306.3761561299998</v>
+      </c>
+      <c r="H11" s="16">
+        <v>980.13833850000003</v>
+      </c>
+      <c r="I11" s="17"/>
+      <c r="J11" s="16">
+        <v>3004.19430431</v>
+      </c>
+      <c r="K11" s="16">
+        <v>3135.0259442299998</v>
+      </c>
+      <c r="L11" s="16">
+        <v>1932.46402743</v>
+      </c>
+      <c r="M11" s="16">
+        <v>1060.2021795999999</v>
+      </c>
+      <c r="N11" s="16">
+        <v>1398.60726914</v>
+      </c>
+      <c r="O11" s="16">
+        <v>2472.64700137</v>
+      </c>
+      <c r="P11" s="16">
+        <v>1522.6833136299999</v>
+      </c>
+      <c r="Q11" s="116">
+        <v>2312.7061792099998</v>
+      </c>
+      <c r="R11" s="136"/>
+      <c r="S11" s="137"/>
+      <c r="T11" s="137"/>
+      <c r="U11" s="57">
+        <v>16593.740118649999</v>
+      </c>
+      <c r="V11" s="16">
+        <v>12241.48949675</v>
+      </c>
+      <c r="W11" s="138"/>
+    </row>
+    <row r="12" spans="1:23" ht="13.5">
+      <c r="A12" s="224"/>
+      <c r="B12" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="183">
+        <v>119819.041239</v>
+      </c>
+      <c r="D12" s="72">
+        <v>81915.161999999997</v>
+      </c>
+      <c r="E12" s="72">
+        <v>238213.7991</v>
+      </c>
+      <c r="F12" s="72">
+        <v>39953.90569</v>
+      </c>
+      <c r="G12" s="57">
+        <v>179760.782466</v>
+      </c>
+      <c r="H12" s="16">
+        <v>163039.17619999999</v>
+      </c>
+      <c r="I12" s="17"/>
+      <c r="J12" s="16">
+        <v>79944.901599999997</v>
+      </c>
+      <c r="K12" s="16">
+        <v>118492.03246</v>
+      </c>
+      <c r="L12" s="16">
+        <v>116928.9532</v>
+      </c>
+      <c r="M12" s="16">
+        <v>138079.33227899999</v>
+      </c>
+      <c r="N12" s="16">
+        <v>35283.553500000002</v>
+      </c>
+      <c r="O12" s="16">
+        <v>67712.105800000005</v>
+      </c>
+      <c r="P12" s="16">
+        <v>96843.399609</v>
+      </c>
+      <c r="Q12" s="116">
+        <v>383483.05797099997</v>
+      </c>
+      <c r="R12" s="136"/>
+      <c r="S12" s="137"/>
+      <c r="T12" s="137"/>
+      <c r="U12" s="57">
+        <v>126411.3779778</v>
+      </c>
+      <c r="V12" s="16">
+        <v>206082.05609999999</v>
+      </c>
+      <c r="W12" s="138"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="224"/>
+      <c r="B13" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="186">
+        <v>165778.75601499999</v>
+      </c>
+      <c r="D13" s="73">
+        <v>171956.19108983001</v>
+      </c>
+      <c r="E13" s="73">
+        <v>343633.31500513997</v>
+      </c>
+      <c r="F13" s="73">
+        <v>185439.38302343001</v>
+      </c>
+      <c r="G13" s="59">
+        <v>257115.51668100001</v>
+      </c>
+      <c r="H13" s="15">
+        <v>200144.28090365001</v>
+      </c>
+      <c r="I13" s="17"/>
+      <c r="J13" s="15">
+        <v>138587.14044511999</v>
+      </c>
+      <c r="K13" s="15">
+        <v>231432.07520977</v>
+      </c>
+      <c r="L13" s="15">
+        <v>169410.42937306</v>
+      </c>
+      <c r="M13" s="15">
+        <v>197496.5284788</v>
+      </c>
+      <c r="N13" s="15">
+        <v>141064.87926253001</v>
+      </c>
+      <c r="O13" s="15">
+        <v>147892.58854975001</v>
+      </c>
+      <c r="P13" s="15">
+        <v>124433.08872825</v>
+      </c>
+      <c r="Q13" s="118">
+        <v>458500.39269139001</v>
+      </c>
+      <c r="R13" s="136"/>
+      <c r="S13" s="137"/>
+      <c r="T13" s="137"/>
+      <c r="U13" s="59">
+        <v>407105.23242982</v>
+      </c>
+      <c r="V13" s="15">
+        <v>321237.85838095</v>
+      </c>
+      <c r="W13" s="138"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="224"/>
+      <c r="B14" s="173" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="185">
+        <v>52061.219185839996</v>
+      </c>
+      <c r="D14" s="71">
+        <v>54759.208507399999</v>
+      </c>
+      <c r="E14" s="71">
+        <v>106074.57745171001</v>
+      </c>
+      <c r="F14" s="71">
+        <v>37213.406479700003</v>
+      </c>
+      <c r="G14" s="58">
+        <v>80841.556082740004</v>
+      </c>
+      <c r="H14" s="18">
+        <v>75806.483558409993</v>
+      </c>
+      <c r="I14" s="17"/>
+      <c r="J14" s="18">
+        <v>43153.7834067</v>
+      </c>
+      <c r="K14" s="18">
+        <v>68457.199801380004</v>
+      </c>
+      <c r="L14" s="18">
+        <v>45838.365037340001</v>
+      </c>
+      <c r="M14" s="18">
+        <v>66281.893881759999</v>
+      </c>
+      <c r="N14" s="18">
+        <v>41929.113118460002</v>
+      </c>
+      <c r="O14" s="18">
+        <v>47794.059598810003</v>
+      </c>
+      <c r="P14" s="18">
+        <v>37252.728128310002</v>
+      </c>
+      <c r="Q14" s="117">
+        <v>183311.90177338</v>
+      </c>
+      <c r="R14" s="136"/>
+      <c r="S14" s="137"/>
+      <c r="T14" s="137"/>
+      <c r="U14" s="58">
+        <v>69312.031540230004</v>
+      </c>
+      <c r="V14" s="18">
+        <v>45291.600771140002</v>
+      </c>
+      <c r="W14" s="138"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="224"/>
+      <c r="B15" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="185">
+        <v>24547.874327050002</v>
+      </c>
+      <c r="D15" s="71">
+        <v>23111.97774233</v>
+      </c>
+      <c r="E15" s="71">
+        <v>62662.788146940002</v>
+      </c>
+      <c r="F15" s="71">
+        <v>18145.923400989999</v>
+      </c>
+      <c r="G15" s="58">
+        <v>50615.567772319999</v>
+      </c>
+      <c r="H15" s="18">
+        <v>38990.025080369996</v>
+      </c>
+      <c r="I15" s="17"/>
+      <c r="J15" s="18">
+        <v>25637.816781540001</v>
+      </c>
+      <c r="K15" s="18">
+        <v>37537.622570350002</v>
+      </c>
+      <c r="L15" s="18">
+        <v>26200.32757197</v>
+      </c>
+      <c r="M15" s="18">
+        <v>32971.764457379999</v>
+      </c>
+      <c r="N15" s="18">
+        <v>16260.186505039999</v>
+      </c>
+      <c r="O15" s="18">
+        <v>23772.626927919999</v>
+      </c>
+      <c r="P15" s="18">
+        <v>21870.77412704</v>
+      </c>
+      <c r="Q15" s="117">
+        <v>79552.379449190004</v>
+      </c>
+      <c r="R15" s="136"/>
+      <c r="S15" s="137"/>
+      <c r="T15" s="137"/>
+      <c r="U15" s="58">
+        <v>46220.541525909997</v>
+      </c>
+      <c r="V15" s="18">
+        <v>38831.19135583</v>
+      </c>
+      <c r="W15" s="138"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="224"/>
+      <c r="B16" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="185">
+        <v>5802.5494458100002</v>
+      </c>
+      <c r="D16" s="71">
+        <v>4799.7062175700003</v>
+      </c>
+      <c r="E16" s="71">
+        <v>9176.4796612099999</v>
+      </c>
+      <c r="F16" s="71">
+        <v>3748.0780073599999</v>
+      </c>
+      <c r="G16" s="58">
+        <v>13022.980120280001</v>
+      </c>
+      <c r="H16" s="18">
+        <v>8965.7298689399995</v>
+      </c>
+      <c r="I16" s="17"/>
+      <c r="J16" s="18">
+        <v>5586.68569536</v>
+      </c>
+      <c r="K16" s="18">
+        <v>10565.685143750001</v>
+      </c>
+      <c r="L16" s="18">
+        <v>7017.7329356</v>
+      </c>
+      <c r="M16" s="18">
+        <v>7737.57846333</v>
+      </c>
+      <c r="N16" s="18">
+        <v>4869.7206725799997</v>
+      </c>
+      <c r="O16" s="18">
+        <v>6691.0214002000002</v>
+      </c>
+      <c r="P16" s="18">
+        <v>5155.1593130600004</v>
+      </c>
+      <c r="Q16" s="117">
+        <v>14567.80423096</v>
+      </c>
+      <c r="R16" s="136"/>
+      <c r="S16" s="137"/>
+      <c r="T16" s="137"/>
+      <c r="U16" s="58">
+        <v>7248.7122847600003</v>
+      </c>
+      <c r="V16" s="18">
+        <v>7540.2529493700004</v>
+      </c>
+      <c r="W16" s="138"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="224"/>
+      <c r="B17" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="185">
+        <v>23004.929671049998</v>
+      </c>
+      <c r="D17" s="71">
+        <v>34877.510996739999</v>
+      </c>
+      <c r="E17" s="71">
+        <v>59902.001004049998</v>
+      </c>
+      <c r="F17" s="71">
+        <v>27184.432972279999</v>
+      </c>
+      <c r="G17" s="58">
+        <v>29770.314873520001</v>
+      </c>
+      <c r="H17" s="18">
+        <v>23273.705713430001</v>
+      </c>
+      <c r="I17" s="17"/>
+      <c r="J17" s="18">
+        <v>21819.224774440001</v>
+      </c>
+      <c r="K17" s="18">
+        <v>38812.728743560001</v>
+      </c>
+      <c r="L17" s="18">
+        <v>22976.498309899998</v>
+      </c>
+      <c r="M17" s="18">
+        <v>24897.89447281</v>
+      </c>
+      <c r="N17" s="18">
+        <v>26638.46054787</v>
+      </c>
+      <c r="O17" s="18">
+        <v>17304.414162960002</v>
+      </c>
+      <c r="P17" s="18">
+        <v>13446.21802058</v>
+      </c>
+      <c r="Q17" s="117">
+        <v>53692.279389279996</v>
+      </c>
+      <c r="R17" s="136"/>
+      <c r="S17" s="137"/>
+      <c r="T17" s="137"/>
+      <c r="U17" s="58">
+        <v>52430.746545820002</v>
+      </c>
+      <c r="V17" s="18">
+        <v>84092.435635169997</v>
+      </c>
+      <c r="W17" s="138"/>
+    </row>
+    <row r="18" spans="1:23" ht="51">
+      <c r="A18" s="225"/>
+      <c r="B18" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="187">
+        <v>19344.034480139999</v>
+      </c>
+      <c r="D18" s="74">
+        <v>8391.0601406599999</v>
+      </c>
+      <c r="E18" s="74">
+        <v>29034.410770120001</v>
+      </c>
+      <c r="F18" s="74">
+        <v>2745.3382969700001</v>
+      </c>
+      <c r="G18" s="60">
+        <v>17939.717976129999</v>
+      </c>
+      <c r="H18" s="33">
+        <v>14124.384273989999</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="33">
+        <v>6807.0678792799999</v>
+      </c>
+      <c r="K18" s="33">
+        <v>9690.3735070099992</v>
+      </c>
+      <c r="L18" s="33">
+        <v>19395.32828075</v>
+      </c>
+      <c r="M18" s="33">
+        <v>14436.75188272</v>
+      </c>
+      <c r="N18" s="33">
+        <v>2695.3377817599999</v>
+      </c>
+      <c r="O18" s="33">
+        <v>10820.30002841</v>
+      </c>
+      <c r="P18" s="33">
+        <v>21483.50412903</v>
+      </c>
+      <c r="Q18" s="119">
+        <v>31950.341898229999</v>
+      </c>
+      <c r="R18" s="139"/>
+      <c r="S18" s="140"/>
+      <c r="T18" s="140"/>
+      <c r="U18" s="60">
+        <v>6065.2822607600001</v>
+      </c>
+      <c r="V18" s="33">
+        <v>4179.4032311700003</v>
+      </c>
+      <c r="W18" s="141"/>
+    </row>
+    <row r="19" spans="1:23" ht="13.7" customHeight="1">
+      <c r="A19" s="221" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="188">
+        <v>161326.6904695</v>
+      </c>
+      <c r="D19" s="83">
+        <v>145741.72145727999</v>
+      </c>
+      <c r="E19" s="98">
+        <v>324896.25137607002</v>
+      </c>
+      <c r="F19" s="83">
+        <v>183484.89351024001</v>
+      </c>
+      <c r="G19" s="61">
+        <v>242513.66448323001</v>
+      </c>
+      <c r="H19" s="48">
+        <v>202212.98100145999</v>
+      </c>
+      <c r="I19" s="49"/>
+      <c r="J19" s="48">
+        <v>136734.92174873</v>
+      </c>
+      <c r="K19" s="48">
+        <v>214135.31732497</v>
+      </c>
+      <c r="L19" s="48">
+        <v>159688.92760319001</v>
+      </c>
+      <c r="M19" s="142"/>
+      <c r="N19" s="48">
+        <v>148636.12831885001</v>
+      </c>
+      <c r="O19" s="48">
+        <v>135524.69206482999</v>
+      </c>
+      <c r="P19" s="48">
+        <v>130114.94345974999</v>
+      </c>
+      <c r="Q19" s="127">
+        <v>468957.43002122</v>
+      </c>
+      <c r="R19" s="133"/>
+      <c r="S19" s="134"/>
+      <c r="T19" s="143"/>
+      <c r="U19" s="48">
+        <v>480381.26460266998</v>
+      </c>
+      <c r="V19" s="48">
+        <v>358451.28833631001</v>
+      </c>
+      <c r="W19" s="135"/>
+    </row>
+    <row r="20" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A20" s="222"/>
+      <c r="B20" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="189">
+        <v>45952.993079189997</v>
+      </c>
+      <c r="D20" s="84">
+        <v>80295.975886939996</v>
+      </c>
+      <c r="E20" s="99">
+        <v>126340.91663663001</v>
+      </c>
+      <c r="F20" s="84">
+        <v>155700.58245784001</v>
+      </c>
+      <c r="G20" s="62">
+        <v>74721.396359010003</v>
+      </c>
+      <c r="H20" s="21">
+        <v>41862.801708239997</v>
+      </c>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21">
+        <v>57643.054455930003</v>
+      </c>
+      <c r="K20" s="21">
+        <v>112011.35510134</v>
+      </c>
+      <c r="L20" s="21">
+        <v>50307.864357259998</v>
+      </c>
+      <c r="M20" s="23"/>
+      <c r="N20" s="21">
+        <v>106576.85564424</v>
+      </c>
+      <c r="O20" s="21">
+        <v>75781.212269199998</v>
+      </c>
+      <c r="P20" s="21">
+        <v>28762.648108599999</v>
+      </c>
+      <c r="Q20" s="128">
+        <v>91052.460354490002</v>
+      </c>
+      <c r="R20" s="136"/>
+      <c r="S20" s="137"/>
+      <c r="T20" s="144"/>
+      <c r="U20" s="21">
+        <v>300572.94285642001</v>
+      </c>
+      <c r="V20" s="21">
+        <v>170739.68575356001</v>
+      </c>
+      <c r="W20" s="138"/>
+    </row>
+    <row r="21" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A21" s="224"/>
+      <c r="B21" s="173" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="190">
+        <v>15884.12522462</v>
+      </c>
+      <c r="D21" s="85">
+        <v>22208.180748369999</v>
+      </c>
+      <c r="E21" s="100">
+        <v>24567.465343039999</v>
+      </c>
+      <c r="F21" s="85">
+        <v>66211.032290450006</v>
+      </c>
+      <c r="G21" s="63">
+        <v>30703.50953236</v>
+      </c>
+      <c r="H21" s="22">
+        <v>12228.13635794</v>
+      </c>
+      <c r="I21" s="20"/>
+      <c r="J21" s="22">
+        <v>19495.75440541</v>
+      </c>
+      <c r="K21" s="22">
+        <v>39705.807305189999</v>
+      </c>
+      <c r="L21" s="22">
+        <v>18924.244446180001</v>
+      </c>
+      <c r="M21" s="23"/>
+      <c r="N21" s="22">
+        <v>45553.218662289997</v>
+      </c>
+      <c r="O21" s="22">
+        <v>23485.75995956</v>
+      </c>
+      <c r="P21" s="22">
+        <v>11126.33779865</v>
+      </c>
+      <c r="Q21" s="129">
+        <v>32437.990674050001</v>
+      </c>
+      <c r="R21" s="136"/>
+      <c r="S21" s="137"/>
+      <c r="T21" s="144"/>
+      <c r="U21" s="22">
+        <v>146675.26775067</v>
+      </c>
+      <c r="V21" s="22">
+        <v>78422.812447959994</v>
+      </c>
+      <c r="W21" s="138"/>
+    </row>
+    <row r="22" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A22" s="224"/>
+      <c r="B22" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="190">
+        <v>11131.60733639</v>
+      </c>
+      <c r="D22" s="85">
+        <v>17360.04537475</v>
+      </c>
+      <c r="E22" s="100">
+        <v>16836.828516680001</v>
+      </c>
+      <c r="F22" s="85">
+        <v>56475.382222519998</v>
+      </c>
+      <c r="G22" s="63">
+        <v>22765.708307739998</v>
+      </c>
+      <c r="H22" s="22">
+        <v>9738.8979179899998</v>
+      </c>
+      <c r="I22" s="20"/>
+      <c r="J22" s="22">
+        <v>25096.174866540001</v>
+      </c>
+      <c r="K22" s="22">
+        <v>30718.638627230001</v>
+      </c>
+      <c r="L22" s="22">
+        <v>13572.92432326</v>
+      </c>
+      <c r="M22" s="23"/>
+      <c r="N22" s="22">
+        <v>39124.184196690003</v>
+      </c>
+      <c r="O22" s="22">
+        <v>18482.019880790001</v>
+      </c>
+      <c r="P22" s="22">
+        <v>7862.1002194499997</v>
+      </c>
+      <c r="Q22" s="129">
+        <v>22283.454517850001</v>
+      </c>
+      <c r="R22" s="136"/>
+      <c r="S22" s="137"/>
+      <c r="T22" s="144"/>
+      <c r="U22" s="22">
+        <v>102646.39519934999</v>
+      </c>
+      <c r="V22" s="22">
+        <v>61502.483885380003</v>
+      </c>
+      <c r="W22" s="138"/>
+    </row>
+    <row r="23" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A23" s="224"/>
+      <c r="B23" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="190">
+        <v>7111.9198877700001</v>
+      </c>
+      <c r="D23" s="85">
+        <v>6220.82596491</v>
+      </c>
+      <c r="E23" s="100">
+        <v>57062.749964900002</v>
+      </c>
+      <c r="F23" s="85">
+        <v>4087.86349909</v>
+      </c>
+      <c r="G23" s="63">
+        <v>390.41682455</v>
+      </c>
+      <c r="H23" s="22">
+        <v>494.20339429000001</v>
+      </c>
+      <c r="I23" s="20"/>
+      <c r="J23" s="22">
+        <v>165.36326238000001</v>
+      </c>
+      <c r="K23" s="22">
+        <v>2735.6374971099999</v>
+      </c>
+      <c r="L23" s="22">
+        <v>1756.81648496</v>
+      </c>
+      <c r="M23" s="23"/>
+      <c r="N23" s="22">
+        <v>63.848647980000003</v>
+      </c>
+      <c r="O23" s="22">
+        <v>7094.3605748600003</v>
+      </c>
+      <c r="P23" s="22">
+        <v>1431.30537671</v>
+      </c>
+      <c r="Q23" s="129">
+        <v>7022.0408257099998</v>
+      </c>
+      <c r="R23" s="136"/>
+      <c r="S23" s="137"/>
+      <c r="T23" s="144"/>
+      <c r="U23" s="22">
+        <v>4266.5681645799996</v>
+      </c>
+      <c r="V23" s="22">
+        <v>225.16372869</v>
+      </c>
+      <c r="W23" s="138"/>
+    </row>
+    <row r="24" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A24" s="224"/>
+      <c r="B24" s="171" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="189">
+        <v>2045.2929865399999</v>
+      </c>
+      <c r="D24" s="84">
+        <v>3998.4209197599998</v>
+      </c>
+      <c r="E24" s="99">
+        <v>3665.7902263699998</v>
+      </c>
+      <c r="F24" s="84">
+        <v>2644.9125203200001</v>
+      </c>
+      <c r="G24" s="62">
+        <v>3617.1128302900001</v>
+      </c>
+      <c r="H24" s="21">
+        <v>2398.1998366500002</v>
+      </c>
+      <c r="I24" s="20"/>
+      <c r="J24" s="21">
+        <v>1983.9877143900001</v>
+      </c>
+      <c r="K24" s="21">
+        <v>4734.9396767099997</v>
+      </c>
+      <c r="L24" s="21">
+        <v>2507.1555302299998</v>
+      </c>
+      <c r="M24" s="23"/>
+      <c r="N24" s="21">
+        <v>3441.8640725999999</v>
+      </c>
+      <c r="O24" s="21">
+        <v>1719.3705320500001</v>
+      </c>
+      <c r="P24" s="21">
+        <v>1366.5046247099999</v>
+      </c>
+      <c r="Q24" s="128">
+        <v>7331.66280302</v>
+      </c>
+      <c r="R24" s="136"/>
+      <c r="S24" s="137"/>
+      <c r="T24" s="144"/>
+      <c r="U24" s="21">
+        <v>10354.183095169999</v>
+      </c>
+      <c r="V24" s="21">
+        <v>7015.7446213100002</v>
+      </c>
+      <c r="W24" s="138"/>
+    </row>
+    <row r="25" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A25" s="224"/>
+      <c r="B25" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="189">
+        <v>2571.4283047700001</v>
+      </c>
+      <c r="D25" s="84">
+        <v>3029.1791505800002</v>
+      </c>
+      <c r="E25" s="99">
+        <v>2051.8290130700002</v>
+      </c>
+      <c r="F25" s="84">
+        <v>1717.39053208</v>
+      </c>
+      <c r="G25" s="62">
+        <v>2892.8719939299999</v>
+      </c>
+      <c r="H25" s="21">
+        <v>887.76555556999995</v>
+      </c>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21">
+        <v>2020.70262841</v>
+      </c>
+      <c r="K25" s="21">
+        <v>3299.1128469199998</v>
+      </c>
+      <c r="L25" s="21">
+        <v>1947.2430156999999</v>
+      </c>
+      <c r="M25" s="23"/>
+      <c r="N25" s="21">
+        <v>3166.3123020100002</v>
+      </c>
+      <c r="O25" s="21">
+        <v>2284.9679635799998</v>
+      </c>
+      <c r="P25" s="21">
+        <v>1772.9044344399999</v>
+      </c>
+      <c r="Q25" s="128">
+        <v>2775.2447637099999</v>
+      </c>
+      <c r="R25" s="136"/>
+      <c r="S25" s="137"/>
+      <c r="T25" s="144"/>
+      <c r="U25" s="21">
+        <v>15755.32535108</v>
+      </c>
+      <c r="V25" s="21">
+        <v>12396.29196144</v>
+      </c>
+      <c r="W25" s="138"/>
+    </row>
+    <row r="26" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A26" s="224"/>
+      <c r="B26" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="189">
+        <v>110756.97609900001</v>
+      </c>
+      <c r="D26" s="84">
+        <v>58418.145499999999</v>
+      </c>
+      <c r="E26" s="99">
+        <v>192837.71549999999</v>
+      </c>
+      <c r="F26" s="84">
+        <v>23422.008000000002</v>
+      </c>
+      <c r="G26" s="62">
+        <v>161282.28330000001</v>
+      </c>
+      <c r="H26" s="21">
+        <v>157064.21390100001</v>
+      </c>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21">
+        <v>75087.176949999994</v>
+      </c>
+      <c r="K26" s="21">
+        <v>94089.909700000004</v>
+      </c>
+      <c r="L26" s="21">
+        <v>104926.66469999999</v>
+      </c>
+      <c r="M26" s="23"/>
+      <c r="N26" s="21">
+        <v>35451.096299999997</v>
+      </c>
+      <c r="O26" s="21">
+        <v>55739.141300000003</v>
+      </c>
+      <c r="P26" s="21">
+        <v>98212.886291999996</v>
+      </c>
+      <c r="Q26" s="128">
+        <v>367798.06209999998</v>
+      </c>
+      <c r="R26" s="136"/>
+      <c r="S26" s="137"/>
+      <c r="T26" s="144"/>
+      <c r="U26" s="21">
+        <v>153698.81330000001</v>
+      </c>
+      <c r="V26" s="21">
+        <v>168299.56599999999</v>
+      </c>
+      <c r="W26" s="138"/>
+    </row>
+    <row r="27" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A27" s="224"/>
+      <c r="B27" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="191">
+        <v>161964.19610940001</v>
+      </c>
+      <c r="D27" s="86">
+        <v>147257.75945531001</v>
+      </c>
+      <c r="E27" s="101">
+        <v>329975.62402101001</v>
+      </c>
+      <c r="F27" s="86">
+        <v>180295.32936134</v>
+      </c>
+      <c r="G27" s="64">
+        <v>237214.54937391999</v>
+      </c>
+      <c r="H27" s="19">
+        <v>195645.18790362001</v>
+      </c>
+      <c r="I27" s="20"/>
+      <c r="J27" s="19">
+        <v>134700.63197178999</v>
+      </c>
+      <c r="K27" s="19">
+        <v>212134.03033502999</v>
+      </c>
+      <c r="L27" s="19">
+        <v>157937.96517434</v>
+      </c>
+      <c r="M27" s="23"/>
+      <c r="N27" s="19">
+        <v>152357.57333240999</v>
+      </c>
+      <c r="O27" s="19">
+        <v>137615.33978837999</v>
+      </c>
+      <c r="P27" s="19">
+        <v>129277.64482002</v>
+      </c>
+      <c r="Q27" s="130">
+        <v>454600.55282817001</v>
+      </c>
+      <c r="R27" s="136"/>
+      <c r="S27" s="137"/>
+      <c r="T27" s="144"/>
+      <c r="U27" s="19">
+        <v>462540.50911307998</v>
+      </c>
+      <c r="V27" s="19">
+        <v>340026.8853581</v>
+      </c>
+      <c r="W27" s="138"/>
+    </row>
+    <row r="28" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A28" s="224"/>
+      <c r="B28" s="173" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="190">
+        <v>52001.49076904</v>
+      </c>
+      <c r="D28" s="85">
+        <v>53331.999996339997</v>
+      </c>
+      <c r="E28" s="100">
+        <v>111987.32351981</v>
+      </c>
+      <c r="F28" s="85">
+        <v>36195.405384359998</v>
+      </c>
+      <c r="G28" s="63">
+        <v>80425.494197570006</v>
+      </c>
+      <c r="H28" s="22">
+        <v>75460.252127400003</v>
+      </c>
+      <c r="I28" s="20"/>
+      <c r="J28" s="22">
+        <v>44738.085086840001</v>
+      </c>
+      <c r="K28" s="22">
+        <v>69616.320019260005</v>
+      </c>
+      <c r="L28" s="22">
+        <v>47330.935921260003</v>
+      </c>
+      <c r="M28" s="23"/>
+      <c r="N28" s="22">
+        <v>45277.624612729996</v>
+      </c>
+      <c r="O28" s="22">
+        <v>50303.472537219997</v>
+      </c>
+      <c r="P28" s="22">
+        <v>38987.009082069999</v>
+      </c>
+      <c r="Q28" s="129">
+        <v>190164.26680380001</v>
+      </c>
+      <c r="R28" s="136"/>
+      <c r="S28" s="137"/>
+      <c r="T28" s="144"/>
+      <c r="U28" s="22">
+        <v>68482.892648039997</v>
+      </c>
+      <c r="V28" s="22">
+        <v>47418.817756179997</v>
+      </c>
+      <c r="W28" s="138"/>
+    </row>
+    <row r="29" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A29" s="224"/>
+      <c r="B29" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="190">
+        <v>27509.42498231</v>
+      </c>
+      <c r="D29" s="85">
+        <v>22776.290909020001</v>
+      </c>
+      <c r="E29" s="100">
+        <v>58822.542702250001</v>
+      </c>
+      <c r="F29" s="85">
+        <v>18474.567085890001</v>
+      </c>
+      <c r="G29" s="63">
+        <v>47288.387239110001</v>
+      </c>
+      <c r="H29" s="22">
+        <v>40766.780480759997</v>
+      </c>
+      <c r="I29" s="20"/>
+      <c r="J29" s="22">
+        <v>24275.018516619999</v>
+      </c>
+      <c r="K29" s="22">
+        <v>40558.150299959998</v>
+      </c>
+      <c r="L29" s="22">
+        <v>29095.418140199999</v>
+      </c>
+      <c r="M29" s="23"/>
+      <c r="N29" s="22">
+        <v>17926.80918172</v>
+      </c>
+      <c r="O29" s="22">
+        <v>23620.502418420001</v>
+      </c>
+      <c r="P29" s="22">
+        <v>20932.332783049998</v>
+      </c>
+      <c r="Q29" s="129">
+        <v>74989.454352820001</v>
+      </c>
+      <c r="R29" s="136"/>
+      <c r="S29" s="137"/>
+      <c r="T29" s="144"/>
+      <c r="U29" s="22">
+        <v>53107.688283219999</v>
+      </c>
+      <c r="V29" s="22">
+        <v>40280.724797130002</v>
+      </c>
+      <c r="W29" s="138"/>
+    </row>
+    <row r="30" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A30" s="224"/>
+      <c r="B30" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="190">
+        <v>6427.5091268200003</v>
+      </c>
+      <c r="D30" s="85">
+        <v>5118.7807775399997</v>
+      </c>
+      <c r="E30" s="100">
+        <v>10381.20360056</v>
+      </c>
+      <c r="F30" s="85">
+        <v>3891.7504764099999</v>
+      </c>
+      <c r="G30" s="63">
+        <v>13459.977436200001</v>
+      </c>
+      <c r="H30" s="22">
+        <v>8545.6524423899991</v>
+      </c>
+      <c r="I30" s="20"/>
+      <c r="J30" s="22">
+        <v>5942.5790217100002</v>
+      </c>
+      <c r="K30" s="22">
+        <v>11774.252183930001</v>
+      </c>
+      <c r="L30" s="22">
+        <v>7396.2306013099997</v>
+      </c>
+      <c r="M30" s="23"/>
+      <c r="N30" s="22">
+        <v>5457.9070094600002</v>
+      </c>
+      <c r="O30" s="22">
+        <v>6757.3623244399996</v>
+      </c>
+      <c r="P30" s="22">
+        <v>5560.3328114899996</v>
+      </c>
+      <c r="Q30" s="129">
+        <v>16510.589935839998</v>
+      </c>
+      <c r="R30" s="136"/>
+      <c r="S30" s="137"/>
+      <c r="T30" s="144"/>
+      <c r="U30" s="22">
+        <v>8495.5885288299996</v>
+      </c>
+      <c r="V30" s="22">
+        <v>8203.5313760900008</v>
+      </c>
+      <c r="W30" s="138"/>
+    </row>
+    <row r="31" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A31" s="224"/>
+      <c r="B31" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="190">
+        <v>15893.576026070001</v>
+      </c>
+      <c r="D31" s="85">
+        <v>15884.207342019999</v>
+      </c>
+      <c r="E31" s="100">
+        <v>44034.804229449997</v>
+      </c>
+      <c r="F31" s="85">
+        <v>14523.744892659999</v>
+      </c>
+      <c r="G31" s="63">
+        <v>19544.210250380002</v>
+      </c>
+      <c r="H31" s="22">
+        <v>15100.59278606</v>
+      </c>
+      <c r="I31" s="35"/>
+      <c r="J31" s="132">
+        <v>14979.272395939999</v>
+      </c>
+      <c r="K31" s="63">
+        <v>18225.772840900001</v>
+      </c>
+      <c r="L31" s="22">
+        <v>15146.03647549</v>
+      </c>
+      <c r="M31" s="23"/>
+      <c r="N31" s="22">
+        <v>26769.868868109999</v>
+      </c>
+      <c r="O31" s="22">
+        <v>11984.939393299999</v>
+      </c>
+      <c r="P31" s="22">
+        <v>13056.689618570001</v>
+      </c>
+      <c r="Q31" s="129">
+        <v>41489.007704459997</v>
+      </c>
+      <c r="R31" s="136"/>
+      <c r="S31" s="137"/>
+      <c r="T31" s="144"/>
+      <c r="U31" s="22">
+        <v>75412.973448570003</v>
+      </c>
+      <c r="V31" s="22">
+        <v>79716.075221120002</v>
+      </c>
+      <c r="W31" s="138"/>
+    </row>
+    <row r="32" spans="1:23" ht="51">
+      <c r="A32" s="225"/>
+      <c r="B32" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="192">
+        <v>21153.879436089999</v>
+      </c>
+      <c r="D32" s="87">
+        <v>9261.8115574000003</v>
+      </c>
+      <c r="E32" s="102">
+        <v>28062.12691866</v>
+      </c>
+      <c r="F32" s="87">
+        <v>3175.6930380700001</v>
+      </c>
+      <c r="G32" s="65">
+        <v>18594.184357089998</v>
+      </c>
+      <c r="H32" s="50">
+        <v>12551.49976398</v>
+      </c>
+      <c r="I32" s="51"/>
+      <c r="J32" s="87">
+        <v>9397.0534661799993</v>
+      </c>
+      <c r="K32" s="65">
+        <v>12994.60560264</v>
+      </c>
+      <c r="L32" s="50">
+        <v>21528.36712689</v>
+      </c>
+      <c r="M32" s="145"/>
+      <c r="N32" s="50">
+        <v>3758.0406851299999</v>
+      </c>
+      <c r="O32" s="50">
+        <v>9628.9668710099995</v>
+      </c>
+      <c r="P32" s="50">
+        <v>20941.69798035</v>
+      </c>
+      <c r="Q32" s="131">
+        <v>33107.897504020002</v>
+      </c>
+      <c r="R32" s="139"/>
+      <c r="S32" s="140"/>
+      <c r="T32" s="146"/>
+      <c r="U32" s="50">
+        <v>19858.662136840001</v>
+      </c>
+      <c r="V32" s="50">
+        <v>5054.0563522000002</v>
+      </c>
+      <c r="W32" s="141"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="221" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="184">
+        <v>189569.95210815</v>
+      </c>
+      <c r="D33" s="75">
+        <v>181473.60803663</v>
+      </c>
+      <c r="E33" s="103">
+        <v>390437.09842194</v>
+      </c>
+      <c r="F33" s="75">
+        <v>260134.42031838</v>
+      </c>
+      <c r="G33" s="66">
+        <v>289710.06131932</v>
+      </c>
+      <c r="H33" s="93">
+        <v>220481.47257545</v>
+      </c>
+      <c r="I33" s="120"/>
+      <c r="J33" s="75">
+        <v>169547.35479111999</v>
+      </c>
+      <c r="K33" s="75">
+        <v>239507.76433532001</v>
+      </c>
+      <c r="L33" s="103">
+        <v>185901.27253439999</v>
+      </c>
+      <c r="M33" s="147"/>
+      <c r="N33" s="75">
+        <v>174181.55990622001</v>
+      </c>
+      <c r="O33" s="75">
+        <v>162023.56857971</v>
+      </c>
+      <c r="P33" s="75">
+        <v>166439.29814662001</v>
+      </c>
+      <c r="Q33" s="103">
+        <v>553864.60539212998</v>
+      </c>
+      <c r="R33" s="133"/>
+      <c r="S33" s="134"/>
+      <c r="T33" s="143"/>
+      <c r="U33" s="75">
+        <v>507224.82116517</v>
+      </c>
+      <c r="V33" s="66">
+        <v>405861.92357724998</v>
+      </c>
+      <c r="W33" s="135"/>
+    </row>
+    <row r="34" spans="1:23" ht="13.5">
+      <c r="A34" s="222"/>
+      <c r="B34" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="183">
+        <v>52553.298761029997</v>
+      </c>
+      <c r="D34" s="72">
+        <v>84940.488833270007</v>
+      </c>
+      <c r="E34" s="95">
+        <v>132130.63291782001</v>
+      </c>
+      <c r="F34" s="72">
+        <v>203991.14466478999</v>
+      </c>
+      <c r="G34" s="57">
+        <v>85690.817925509997</v>
+      </c>
+      <c r="H34" s="116">
+        <v>38039.961414099998</v>
+      </c>
+      <c r="I34" s="121"/>
+      <c r="J34" s="72">
+        <v>70278.998422329998</v>
+      </c>
+      <c r="K34" s="72">
+        <v>118435.2134545</v>
+      </c>
+      <c r="L34" s="95">
+        <v>54223.580690889998</v>
+      </c>
+      <c r="M34" s="76"/>
+      <c r="N34" s="72">
+        <v>113531.92489523</v>
+      </c>
+      <c r="O34" s="72">
+        <v>87774.120707559996</v>
+      </c>
+      <c r="P34" s="72">
+        <v>33690.061696539997</v>
+      </c>
+      <c r="Q34" s="95">
+        <v>95426.758197379997</v>
+      </c>
+      <c r="R34" s="136"/>
+      <c r="S34" s="137"/>
+      <c r="T34" s="144"/>
+      <c r="U34" s="72">
+        <v>338745.95761536999</v>
+      </c>
+      <c r="V34" s="57">
+        <v>200714.93331574</v>
+      </c>
+      <c r="W34" s="138"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="222"/>
+      <c r="B35" s="173" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="185">
+        <v>18374.45571789</v>
+      </c>
+      <c r="D35" s="71">
+        <v>23990.865576079999</v>
+      </c>
+      <c r="E35" s="94">
+        <v>27830.4974091</v>
+      </c>
+      <c r="F35" s="71">
+        <v>83749.548909820005</v>
+      </c>
+      <c r="G35" s="58">
+        <v>35895.484214939999</v>
+      </c>
+      <c r="H35" s="117">
+        <v>14690.316803449999</v>
+      </c>
+      <c r="I35" s="121"/>
+      <c r="J35" s="71">
+        <v>24567.437397180001</v>
+      </c>
+      <c r="K35" s="71">
+        <v>43793.197803449999</v>
+      </c>
+      <c r="L35" s="94">
+        <v>21699.845793420001</v>
+      </c>
+      <c r="M35" s="76"/>
+      <c r="N35" s="71">
+        <v>45953.792219340001</v>
+      </c>
+      <c r="O35" s="71">
+        <v>26493.856151839998</v>
+      </c>
+      <c r="P35" s="71">
+        <v>13335.79779318</v>
+      </c>
+      <c r="Q35" s="94">
+        <v>36277.815714800003</v>
+      </c>
+      <c r="R35" s="136"/>
+      <c r="S35" s="137"/>
+      <c r="T35" s="144"/>
+      <c r="U35" s="71">
+        <v>168874.11999956</v>
+      </c>
+      <c r="V35" s="58">
+        <v>93270.093116160002</v>
+      </c>
+      <c r="W35" s="138"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="222"/>
+      <c r="B36" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="185">
+        <v>13090.41305196</v>
+      </c>
+      <c r="D36" s="71">
+        <v>18861.385713830001</v>
+      </c>
+      <c r="E36" s="94">
+        <v>19531.227431840001</v>
+      </c>
+      <c r="F36" s="71">
+        <v>70681.090556979994</v>
+      </c>
+      <c r="G36" s="58">
+        <v>26333.337525260002</v>
+      </c>
+      <c r="H36" s="117">
+        <v>11292.53973457</v>
+      </c>
+      <c r="I36" s="121"/>
+      <c r="J36" s="71">
+        <v>30470.144820680001</v>
+      </c>
+      <c r="K36" s="71">
+        <v>33333.24067087</v>
+      </c>
+      <c r="L36" s="94">
+        <v>15367.93807283</v>
+      </c>
+      <c r="M36" s="76"/>
+      <c r="N36" s="71">
+        <v>38898.563286980003</v>
+      </c>
+      <c r="O36" s="71">
+        <v>19478.31256889</v>
+      </c>
+      <c r="P36" s="71">
+        <v>8299.5517794900006</v>
+      </c>
+      <c r="Q36" s="94">
+        <v>26383.523201110002</v>
+      </c>
+      <c r="R36" s="136"/>
+      <c r="S36" s="137"/>
+      <c r="T36" s="144"/>
+      <c r="U36" s="71">
+        <v>115126.70711049</v>
+      </c>
+      <c r="V36" s="58">
+        <v>73033.626697800006</v>
+      </c>
+      <c r="W36" s="138"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="222"/>
+      <c r="B37" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="185">
+        <v>8582.0749650500002</v>
+      </c>
+      <c r="D37" s="71">
+        <v>6287.0117293399999</v>
+      </c>
+      <c r="E37" s="94">
+        <v>64325.190213369999</v>
+      </c>
+      <c r="F37" s="71">
+        <v>7951.2773909099997</v>
+      </c>
+      <c r="G37" s="58">
+        <v>285.18811287</v>
+      </c>
+      <c r="H37" s="117">
+        <v>254.32762407000001</v>
+      </c>
+      <c r="I37" s="121"/>
+      <c r="J37" s="71">
+        <v>269.89970717</v>
+      </c>
+      <c r="K37" s="71">
+        <v>2269.0201138799998</v>
+      </c>
+      <c r="L37" s="94">
+        <v>1147.3586171899999</v>
+      </c>
+      <c r="M37" s="76"/>
+      <c r="N37" s="71">
+        <v>58.695227799999998</v>
+      </c>
+      <c r="O37" s="71">
+        <v>15191.75475733</v>
+      </c>
+      <c r="P37" s="71">
+        <v>2560.8200653499998</v>
+      </c>
+      <c r="Q37" s="94">
+        <v>12641.714044730001</v>
+      </c>
+      <c r="R37" s="136"/>
+      <c r="S37" s="137"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="71">
+        <v>5191.9510010599997</v>
+      </c>
+      <c r="V37" s="58">
+        <v>224.25635840000001</v>
+      </c>
+      <c r="W37" s="138"/>
+    </row>
+    <row r="38" spans="1:23" ht="13.5">
+      <c r="A38" s="222"/>
+      <c r="B38" s="171" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="183">
+        <v>2409.2544945200002</v>
+      </c>
+      <c r="D38" s="72">
+        <v>6738.6204312</v>
+      </c>
+      <c r="E38" s="95">
+        <v>4291.9259423599997</v>
+      </c>
+      <c r="F38" s="72">
+        <v>4606.4513562000002</v>
+      </c>
+      <c r="G38" s="57">
+        <v>4011.53381107</v>
+      </c>
+      <c r="H38" s="116">
+        <v>2023.89216648</v>
+      </c>
+      <c r="I38" s="121"/>
+      <c r="J38" s="72">
+        <v>2049.16772481</v>
+      </c>
+      <c r="K38" s="72">
+        <v>4962.5926331500004</v>
+      </c>
+      <c r="L38" s="95">
+        <v>1916.96945381</v>
+      </c>
+      <c r="M38" s="76"/>
+      <c r="N38" s="72">
+        <v>3691.0298200500001</v>
+      </c>
+      <c r="O38" s="72">
+        <v>2280.9692225499998</v>
+      </c>
+      <c r="P38" s="72">
+        <v>2139.7663366199999</v>
+      </c>
+      <c r="Q38" s="95">
+        <v>6670.8599328600003</v>
+      </c>
+      <c r="R38" s="136"/>
+      <c r="S38" s="137"/>
+      <c r="T38" s="144"/>
+      <c r="U38" s="72">
+        <v>11215.37376054</v>
+      </c>
+      <c r="V38" s="57">
+        <v>8360.2057420399997</v>
+      </c>
+      <c r="W38" s="138"/>
+    </row>
+    <row r="39" spans="1:23" ht="13.5">
+      <c r="A39" s="222"/>
+      <c r="B39" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="183">
+        <v>3386.6178116000001</v>
+      </c>
+      <c r="D39" s="72">
+        <v>4592.0347721600001</v>
+      </c>
+      <c r="E39" s="95">
+        <v>3406.7765617599998</v>
+      </c>
+      <c r="F39" s="72">
+        <v>3305.1912973899998</v>
+      </c>
+      <c r="G39" s="57">
+        <v>2610.5741557400002</v>
+      </c>
+      <c r="H39" s="116">
+        <v>851.48603987000001</v>
+      </c>
+      <c r="I39" s="121"/>
+      <c r="J39" s="72">
+        <v>1102.3976439800001</v>
+      </c>
+      <c r="K39" s="72">
+        <v>1019.52124767</v>
+      </c>
+      <c r="L39" s="95">
+        <v>1586.8003897000001</v>
+      </c>
+      <c r="M39" s="76"/>
+      <c r="N39" s="72">
+        <v>8555.2741909399992</v>
+      </c>
+      <c r="O39" s="72">
+        <v>1405.0276495999999</v>
+      </c>
+      <c r="P39" s="72">
+        <v>1724.6507134599999</v>
+      </c>
+      <c r="Q39" s="95">
+        <v>3907.14626189</v>
+      </c>
+      <c r="R39" s="136"/>
+      <c r="S39" s="137"/>
+      <c r="T39" s="144"/>
+      <c r="U39" s="72">
+        <v>7711.4787892599998</v>
+      </c>
+      <c r="V39" s="57">
+        <v>6567.1285194700004</v>
+      </c>
+      <c r="W39" s="138"/>
+    </row>
+    <row r="40" spans="1:23" ht="13.5">
+      <c r="A40" s="222"/>
+      <c r="B40" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="183">
+        <v>131220.78104100001</v>
+      </c>
+      <c r="D40" s="72">
+        <v>85202.464000000007</v>
+      </c>
+      <c r="E40" s="95">
+        <v>250607.76300000001</v>
+      </c>
+      <c r="F40" s="72">
+        <v>48231.633000000002</v>
+      </c>
+      <c r="G40" s="57">
+        <v>197397.135427</v>
+      </c>
+      <c r="H40" s="116">
+        <v>179566.13295500001</v>
+      </c>
+      <c r="I40" s="121"/>
+      <c r="J40" s="72">
+        <v>96116.790999999997</v>
+      </c>
+      <c r="K40" s="72">
+        <v>115090.43700000001</v>
+      </c>
+      <c r="L40" s="95">
+        <v>128173.92200000001</v>
+      </c>
+      <c r="M40" s="76"/>
+      <c r="N40" s="72">
+        <v>48403.330999999998</v>
+      </c>
+      <c r="O40" s="72">
+        <v>70563.451000000001</v>
+      </c>
+      <c r="P40" s="72">
+        <v>128884.81939999999</v>
+      </c>
+      <c r="Q40" s="95">
+        <v>447859.84100000001</v>
+      </c>
+      <c r="R40" s="136"/>
+      <c r="S40" s="137"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="72">
+        <v>149552.011</v>
+      </c>
+      <c r="V40" s="57">
+        <v>190219.65599999999</v>
+      </c>
+      <c r="W40" s="138"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="222"/>
+      <c r="B41" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="186">
+        <v>187370.08570547</v>
+      </c>
+      <c r="D41" s="73">
+        <v>182924.46676745001</v>
+      </c>
+      <c r="E41" s="96">
+        <v>387053.34167358</v>
+      </c>
+      <c r="F41" s="73">
+        <v>229564.84930212999</v>
+      </c>
+      <c r="G41" s="59">
+        <v>289235.55427337001</v>
+      </c>
+      <c r="H41" s="118">
+        <v>224927.79674634</v>
+      </c>
+      <c r="I41" s="121"/>
+      <c r="J41" s="73">
+        <v>158670.60720388</v>
+      </c>
+      <c r="K41" s="73">
+        <v>238034.83368052999</v>
+      </c>
+      <c r="L41" s="96">
+        <v>182799.21602279</v>
+      </c>
+      <c r="M41" s="76"/>
+      <c r="N41" s="73">
+        <v>169449.58185774999</v>
+      </c>
+      <c r="O41" s="73">
+        <v>157044.22937876001</v>
+      </c>
+      <c r="P41" s="73">
+        <v>166411.35825662001</v>
+      </c>
+      <c r="Q41" s="96">
+        <v>559479.55561587994</v>
+      </c>
+      <c r="R41" s="136"/>
+      <c r="S41" s="137"/>
+      <c r="T41" s="144"/>
+      <c r="U41" s="73">
+        <v>481011.99276189</v>
+      </c>
+      <c r="V41" s="59">
+        <v>371038.04155004001</v>
+      </c>
+      <c r="W41" s="138"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="222"/>
+      <c r="B42" s="173" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="185">
+        <v>61676.42320669</v>
+      </c>
+      <c r="D42" s="71">
+        <v>67151.867116950001</v>
+      </c>
+      <c r="E42" s="94">
+        <v>148903.58429421001</v>
+      </c>
+      <c r="F42" s="71">
+        <v>50296.070610219998</v>
+      </c>
+      <c r="G42" s="58">
+        <v>95890.956399889998</v>
+      </c>
+      <c r="H42" s="117">
+        <v>92040.967834540003</v>
+      </c>
+      <c r="I42" s="121"/>
+      <c r="J42" s="71">
+        <v>55296.502537890003</v>
+      </c>
+      <c r="K42" s="71">
+        <v>83725.523041499997</v>
+      </c>
+      <c r="L42" s="94">
+        <v>57728.205222199998</v>
+      </c>
+      <c r="M42" s="76"/>
+      <c r="N42" s="71">
+        <v>47731.852680229997</v>
+      </c>
+      <c r="O42" s="71">
+        <v>57301.19162646</v>
+      </c>
+      <c r="P42" s="71">
+        <v>49458.08767519</v>
+      </c>
+      <c r="Q42" s="94">
+        <v>238639.04963545999</v>
+      </c>
+      <c r="R42" s="136"/>
+      <c r="S42" s="137"/>
+      <c r="T42" s="144"/>
+      <c r="U42" s="71">
+        <v>79898.480209129993</v>
+      </c>
+      <c r="V42" s="58">
+        <v>49364.774553410003</v>
+      </c>
+      <c r="W42" s="138"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="222"/>
+      <c r="B43" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="185">
+        <v>28168.814413939999</v>
+      </c>
+      <c r="D43" s="71">
+        <v>28575.52397559</v>
+      </c>
+      <c r="E43" s="94">
+        <v>68730.069129709998</v>
+      </c>
+      <c r="F43" s="71">
+        <v>21257.880805429999</v>
+      </c>
+      <c r="G43" s="58">
+        <v>53059.132620739998</v>
+      </c>
+      <c r="H43" s="117">
+        <v>39505.873337570003</v>
+      </c>
+      <c r="I43" s="121"/>
+      <c r="J43" s="71">
+        <v>27709.30694798</v>
+      </c>
+      <c r="K43" s="71">
+        <v>46462.091023499997</v>
+      </c>
+      <c r="L43" s="94">
+        <v>30001.422450310001</v>
+      </c>
+      <c r="M43" s="76"/>
+      <c r="N43" s="71">
+        <v>20753.281619860001</v>
+      </c>
+      <c r="O43" s="71">
+        <v>27058.426640410002</v>
+      </c>
+      <c r="P43" s="71">
+        <v>24947.785014509998</v>
+      </c>
+      <c r="Q43" s="94">
+        <v>87547.156377420004</v>
+      </c>
+      <c r="R43" s="136"/>
+      <c r="S43" s="137"/>
+      <c r="T43" s="144"/>
+      <c r="U43" s="71">
+        <v>65171.585783369999</v>
+      </c>
+      <c r="V43" s="58">
+        <v>38198.073774949997</v>
+      </c>
+      <c r="W43" s="138"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="222"/>
+      <c r="B44" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" s="185">
+        <v>7637.3579809800003</v>
+      </c>
+      <c r="D44" s="71">
+        <v>6651.8740655399997</v>
+      </c>
+      <c r="E44" s="94">
+        <v>11656.98769718</v>
+      </c>
+      <c r="F44" s="71">
+        <v>6534.0621235299996</v>
+      </c>
+      <c r="G44" s="58">
+        <v>14874.828128560001</v>
+      </c>
+      <c r="H44" s="117">
+        <v>9539.1905712999996</v>
+      </c>
+      <c r="I44" s="121"/>
+      <c r="J44" s="71">
+        <v>6750.1751995000004</v>
+      </c>
+      <c r="K44" s="71">
+        <v>12377.966688209999</v>
+      </c>
+      <c r="L44" s="94">
+        <v>8028.6900321800003</v>
+      </c>
+      <c r="M44" s="76"/>
+      <c r="N44" s="71">
+        <v>6604.7087878399998</v>
+      </c>
+      <c r="O44" s="71">
+        <v>7651.7170314599998</v>
+      </c>
+      <c r="P44" s="71">
+        <v>6518.2691721900001</v>
+      </c>
+      <c r="Q44" s="94">
+        <v>20310.617569329999</v>
+      </c>
+      <c r="R44" s="136"/>
+      <c r="S44" s="137"/>
+      <c r="T44" s="144"/>
+      <c r="U44" s="71">
+        <v>15559.61658356</v>
+      </c>
+      <c r="V44" s="58">
+        <v>9868.1922042400001</v>
+      </c>
+      <c r="W44" s="138"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="222"/>
+      <c r="B45" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="185">
+        <v>16907.97432189</v>
+      </c>
+      <c r="D45" s="71">
+        <v>28448.190717599999</v>
+      </c>
+      <c r="E45" s="94">
+        <v>37706.640538619999</v>
+      </c>
+      <c r="F45" s="71">
+        <v>20924.512381190001</v>
+      </c>
+      <c r="G45" s="58">
+        <v>34175.409685010003</v>
+      </c>
+      <c r="H45" s="117">
+        <v>19130.66885849</v>
+      </c>
+      <c r="I45" s="121"/>
+      <c r="J45" s="71">
+        <v>18269.375853580001</v>
+      </c>
+      <c r="K45" s="71">
+        <v>25562.688133129999</v>
+      </c>
+      <c r="L45" s="94">
+        <v>16749.755892149999</v>
+      </c>
+      <c r="M45" s="76"/>
+      <c r="N45" s="71">
+        <v>23889.612338660001</v>
+      </c>
+      <c r="O45" s="71">
+        <v>13857.04072997</v>
+      </c>
+      <c r="P45" s="71">
+        <v>16795.82120332</v>
+      </c>
+      <c r="Q45" s="94">
+        <v>56163.982465950001</v>
+      </c>
+      <c r="R45" s="136"/>
+      <c r="S45" s="137"/>
+      <c r="T45" s="144"/>
+      <c r="U45" s="71">
+        <v>47236.326399099999</v>
+      </c>
+      <c r="V45" s="58">
+        <v>98476.386936780007</v>
+      </c>
+      <c r="W45" s="138"/>
+    </row>
+    <row r="46" spans="1:23" ht="51">
+      <c r="A46" s="223"/>
+      <c r="B46" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="187">
+        <v>34517.929547599997</v>
+      </c>
+      <c r="D46" s="74">
+        <v>12575.866546949999</v>
+      </c>
+      <c r="E46" s="97">
+        <v>33101.499057720001</v>
+      </c>
+      <c r="F46" s="74">
+        <v>4614.7183790500003</v>
+      </c>
+      <c r="G46" s="60">
+        <v>21578.511373419999</v>
+      </c>
+      <c r="H46" s="119">
+        <v>18925.759128999998</v>
+      </c>
+      <c r="I46" s="122"/>
+      <c r="J46" s="74">
+        <v>11364.59673069</v>
+      </c>
+      <c r="K46" s="74">
+        <v>12838.777342859999</v>
+      </c>
+      <c r="L46" s="97">
+        <v>26803.390749310001</v>
+      </c>
+      <c r="M46" s="148"/>
+      <c r="N46" s="74">
+        <v>3897.9163801499999</v>
+      </c>
+      <c r="O46" s="74">
+        <v>11761.44235617</v>
+      </c>
+      <c r="P46" s="74">
+        <v>34732.422803720001</v>
+      </c>
+      <c r="Q46" s="97">
+        <v>36730.826072590004</v>
+      </c>
+      <c r="R46" s="139"/>
+      <c r="S46" s="140"/>
+      <c r="T46" s="146"/>
+      <c r="U46" s="74">
+        <v>34386.126906229998</v>
+      </c>
+      <c r="V46" s="52">
+        <v>6655.7479996599996</v>
+      </c>
+      <c r="W46" s="141"/>
+    </row>
+    <row r="47" spans="1:23" ht="13.5">
+      <c r="A47" s="208" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C47" s="184">
+        <v>219126.47767329001</v>
+      </c>
+      <c r="D47" s="75">
+        <v>206885.26000056</v>
+      </c>
+      <c r="E47" s="103">
+        <v>404197.96261817002</v>
+      </c>
+      <c r="F47" s="75">
+        <v>264865.33185090002</v>
+      </c>
+      <c r="G47" s="66">
+        <v>321301.70765150001</v>
+      </c>
+      <c r="H47" s="93">
+        <v>241007.08333867</v>
+      </c>
+      <c r="I47" s="124"/>
+      <c r="J47" s="75">
+        <v>164081.32935350001</v>
+      </c>
+      <c r="K47" s="75">
+        <v>291413.70552295999</v>
+      </c>
+      <c r="L47" s="75">
+        <v>214432.39469486001</v>
+      </c>
+      <c r="M47" s="149"/>
+      <c r="N47" s="75">
+        <v>167755.97095265999</v>
+      </c>
+      <c r="O47" s="75">
+        <v>199338.00242054</v>
+      </c>
+      <c r="P47" s="75">
+        <v>182139.70405365</v>
+      </c>
+      <c r="Q47" s="103">
+        <v>590157.58177783003</v>
+      </c>
+      <c r="R47" s="133"/>
+      <c r="S47" s="134"/>
+      <c r="T47" s="143"/>
+      <c r="U47" s="53">
+        <v>535590.96077955002</v>
+      </c>
+      <c r="V47" s="75">
+        <v>469354.24440854002</v>
+      </c>
+      <c r="W47" s="135"/>
+    </row>
+    <row r="48" spans="1:23" ht="13.5">
+      <c r="A48" s="209"/>
+      <c r="B48" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="183">
+        <v>56932.833672970002</v>
+      </c>
+      <c r="D48" s="72">
+        <v>94546.793160429996</v>
+      </c>
+      <c r="E48" s="95">
+        <v>164947.38244990999</v>
+      </c>
+      <c r="F48" s="72">
+        <v>229850.52839108001</v>
+      </c>
+      <c r="G48" s="57">
+        <v>92949.476746600005</v>
+      </c>
+      <c r="H48" s="116">
+        <v>45683.42313974</v>
+      </c>
+      <c r="I48" s="125"/>
+      <c r="J48" s="72">
+        <v>73802.821066069999</v>
+      </c>
+      <c r="K48" s="72">
+        <v>129276.38940493</v>
+      </c>
+      <c r="L48" s="72">
+        <v>61153.977131239997</v>
+      </c>
+      <c r="M48" s="150"/>
+      <c r="N48" s="72">
+        <v>124382.2798038</v>
+      </c>
+      <c r="O48" s="72">
+        <v>101701.6554415</v>
+      </c>
+      <c r="P48" s="72">
+        <v>35477.075627060003</v>
+      </c>
+      <c r="Q48" s="95">
+        <v>115388.37461412</v>
+      </c>
+      <c r="R48" s="136"/>
+      <c r="S48" s="137"/>
+      <c r="T48" s="144"/>
+      <c r="U48" s="116">
+        <v>372012.49900239002</v>
+      </c>
+      <c r="V48" s="72">
+        <v>226697.91195586001</v>
+      </c>
+      <c r="W48" s="138"/>
+    </row>
+    <row r="49" spans="1:23" ht="13.5">
+      <c r="A49" s="209"/>
+      <c r="B49" s="173" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="193">
+        <v>19806.927980969998</v>
+      </c>
+      <c r="D49" s="76">
+        <v>25459.25444583</v>
+      </c>
+      <c r="E49" s="104">
+        <v>29277.973477110001</v>
+      </c>
+      <c r="F49" s="76">
+        <v>87914.661473440006</v>
+      </c>
+      <c r="G49" s="67">
+        <v>38876.811810519997</v>
+      </c>
+      <c r="H49" s="123">
+        <v>15731.79915653</v>
+      </c>
+      <c r="I49" s="125"/>
+      <c r="J49" s="76">
+        <v>27346.706380899999</v>
+      </c>
+      <c r="K49" s="76">
+        <v>47805.146703949998</v>
+      </c>
+      <c r="L49" s="76">
+        <v>23953.197881010001</v>
+      </c>
+      <c r="M49" s="150"/>
+      <c r="N49" s="76">
+        <v>50703.661749359999</v>
+      </c>
+      <c r="O49" s="76">
+        <v>28425.191699210001</v>
+      </c>
+      <c r="P49" s="76">
+        <v>13522.92269551</v>
+      </c>
+      <c r="Q49" s="104">
+        <v>37515.752509919999</v>
+      </c>
+      <c r="R49" s="136"/>
+      <c r="S49" s="137"/>
+      <c r="T49" s="144"/>
+      <c r="U49" s="123">
+        <v>184930.89886654</v>
+      </c>
+      <c r="V49" s="76">
+        <v>105234.35798648999</v>
+      </c>
+      <c r="W49" s="138"/>
+    </row>
+    <row r="50" spans="1:23" ht="13.5">
+      <c r="A50" s="209"/>
+      <c r="B50" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="193">
+        <v>13932.54418388</v>
+      </c>
+      <c r="D50" s="76">
+        <v>19623.9426222</v>
+      </c>
+      <c r="E50" s="104">
+        <v>20651.668785170001</v>
+      </c>
+      <c r="F50" s="76">
+        <v>76377.163347819995</v>
+      </c>
+      <c r="G50" s="67">
+        <v>29028.326010559998</v>
+      </c>
+      <c r="H50" s="123">
+        <v>12038.504430020001</v>
+      </c>
+      <c r="I50" s="125"/>
+      <c r="J50" s="76">
+        <v>34060.567283210003</v>
+      </c>
+      <c r="K50" s="76">
+        <v>37558.326765739999</v>
+      </c>
+      <c r="L50" s="76">
+        <v>17079.570933859999</v>
+      </c>
+      <c r="M50" s="150"/>
+      <c r="N50" s="76">
+        <v>43167.23523464</v>
+      </c>
+      <c r="O50" s="76">
+        <v>21454.205823019998</v>
+      </c>
+      <c r="P50" s="76">
+        <v>9156.6295367300008</v>
+      </c>
+      <c r="Q50" s="104">
+        <v>29285.650185909999</v>
+      </c>
+      <c r="R50" s="136"/>
+      <c r="S50" s="137"/>
+      <c r="T50" s="144"/>
+      <c r="U50" s="123">
+        <v>123069.60515621</v>
+      </c>
+      <c r="V50" s="76">
+        <v>78983.279867449994</v>
+      </c>
+      <c r="W50" s="138"/>
+    </row>
+    <row r="51" spans="1:23" ht="13.5">
+      <c r="A51" s="209"/>
+      <c r="B51" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="193">
+        <v>9875.0396713499995</v>
+      </c>
+      <c r="D51" s="76">
+        <v>9387.3452475600006</v>
+      </c>
+      <c r="E51" s="104">
+        <v>85283.893230729998</v>
+      </c>
+      <c r="F51" s="76">
+        <v>12422.19431522</v>
+      </c>
+      <c r="G51" s="67">
+        <v>364.49370663000002</v>
+      </c>
+      <c r="H51" s="123">
+        <v>350.56251001999999</v>
+      </c>
+      <c r="I51" s="125"/>
+      <c r="J51" s="76">
+        <v>1230.9348646200001</v>
+      </c>
+      <c r="K51" s="76">
+        <v>3521.9590089799999</v>
+      </c>
+      <c r="L51" s="76">
+        <v>1808.8981330500001</v>
+      </c>
+      <c r="M51" s="150"/>
+      <c r="N51" s="76">
+        <v>47.746829669999997</v>
+      </c>
+      <c r="O51" s="76">
+        <v>19657.238611950001</v>
+      </c>
+      <c r="P51" s="76">
+        <v>2582.5323861299998</v>
+      </c>
+      <c r="Q51" s="104">
+        <v>19328.99200314</v>
+      </c>
+      <c r="R51" s="136"/>
+      <c r="S51" s="137"/>
+      <c r="T51" s="144"/>
+      <c r="U51" s="123">
+        <v>8732.3325329399995</v>
+      </c>
+      <c r="V51" s="76">
+        <v>225.11200234</v>
+      </c>
+      <c r="W51" s="138"/>
+    </row>
+    <row r="52" spans="1:23" ht="13.5">
+      <c r="A52" s="209"/>
+      <c r="B52" s="171" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="183">
+        <v>1793.6215769200001</v>
+      </c>
+      <c r="D52" s="72">
+        <v>3651.6813613999998</v>
+      </c>
+      <c r="E52" s="95">
+        <v>4508.0351238499998</v>
+      </c>
+      <c r="F52" s="72">
+        <v>5191.12255585</v>
+      </c>
+      <c r="G52" s="57">
+        <v>5438.7294991299996</v>
+      </c>
+      <c r="H52" s="116">
+        <v>1990.10258864</v>
+      </c>
+      <c r="I52" s="125"/>
+      <c r="J52" s="72">
+        <v>2671.6011615399998</v>
+      </c>
+      <c r="K52" s="72">
+        <v>5159.8142179400002</v>
+      </c>
+      <c r="L52" s="72">
+        <v>2314.00826684</v>
+      </c>
+      <c r="M52" s="150"/>
+      <c r="N52" s="72">
+        <v>3914.9762314700001</v>
+      </c>
+      <c r="O52" s="72">
+        <v>2584.0639460000002</v>
+      </c>
+      <c r="P52" s="72">
+        <v>1888.06017109</v>
+      </c>
+      <c r="Q52" s="95">
+        <v>5472.2060969699996</v>
+      </c>
+      <c r="R52" s="136"/>
+      <c r="S52" s="137"/>
+      <c r="T52" s="144"/>
+      <c r="U52" s="116">
+        <v>54218.799937019998</v>
+      </c>
+      <c r="V52" s="72">
+        <v>7273.8802528300002</v>
+      </c>
+      <c r="W52" s="138"/>
+    </row>
+    <row r="53" spans="1:23" ht="13.5">
+      <c r="A53" s="209"/>
+      <c r="B53" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="183">
+        <v>2433.7464233999999</v>
+      </c>
+      <c r="D53" s="72">
+        <v>2457.4749787300002</v>
+      </c>
+      <c r="E53" s="95">
+        <v>4354.02404441</v>
+      </c>
+      <c r="F53" s="72">
+        <v>2465.7259039700002</v>
+      </c>
+      <c r="G53" s="57">
+        <v>3424.8247587699998</v>
+      </c>
+      <c r="H53" s="116">
+        <v>3592.7201422899998</v>
+      </c>
+      <c r="I53" s="125"/>
+      <c r="J53" s="72">
+        <v>3440.3851258899999</v>
+      </c>
+      <c r="K53" s="72">
+        <v>2471.1209000899999</v>
+      </c>
+      <c r="L53" s="72">
+        <v>3439.22729678</v>
+      </c>
+      <c r="M53" s="150"/>
+      <c r="N53" s="72">
+        <v>3087.21391739</v>
+      </c>
+      <c r="O53" s="72">
+        <v>2744.7590330399998</v>
+      </c>
+      <c r="P53" s="72">
+        <v>3591.3580554999999</v>
+      </c>
+      <c r="Q53" s="95">
+        <v>3553.76606674</v>
+      </c>
+      <c r="R53" s="136"/>
+      <c r="S53" s="137"/>
+      <c r="T53" s="144"/>
+      <c r="U53" s="116">
+        <v>12530.615840140001</v>
+      </c>
+      <c r="V53" s="72">
+        <v>9997.0774998500001</v>
+      </c>
+      <c r="W53" s="138"/>
+    </row>
+    <row r="54" spans="1:23" ht="13.5">
+      <c r="A54" s="209"/>
+      <c r="B54" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C54" s="183">
+        <v>157966.27600000001</v>
+      </c>
+      <c r="D54" s="72">
+        <v>106229.31050000001</v>
+      </c>
+      <c r="E54" s="95">
+        <v>230388.52100000001</v>
+      </c>
+      <c r="F54" s="72">
+        <v>27357.955000000002</v>
+      </c>
+      <c r="G54" s="57">
+        <v>219488.67664699999</v>
+      </c>
+      <c r="H54" s="116">
+        <v>189740.83746800001</v>
+      </c>
+      <c r="I54" s="125"/>
+      <c r="J54" s="72">
+        <v>84166.521999999997</v>
+      </c>
+      <c r="K54" s="72">
+        <v>154506.38099999999</v>
+      </c>
+      <c r="L54" s="72">
+        <v>147525.182</v>
+      </c>
+      <c r="M54" s="150"/>
+      <c r="N54" s="72">
+        <v>36371.500999999997</v>
+      </c>
+      <c r="O54" s="72">
+        <v>92307.524000000005</v>
+      </c>
+      <c r="P54" s="72">
+        <v>141183.2102</v>
+      </c>
+      <c r="Q54" s="95">
+        <v>465743.23499999999</v>
+      </c>
+      <c r="R54" s="136"/>
+      <c r="S54" s="137"/>
+      <c r="T54" s="144"/>
+      <c r="U54" s="116">
+        <v>96829.046000000002</v>
+      </c>
+      <c r="V54" s="72">
+        <v>225385.37469999999</v>
+      </c>
+      <c r="W54" s="138"/>
+    </row>
+    <row r="55" spans="1:23" ht="13.5">
+      <c r="A55" s="209"/>
+      <c r="B55" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="186">
+        <v>217809.57226037001</v>
+      </c>
+      <c r="D55" s="73">
+        <v>219742.82531342001</v>
+      </c>
+      <c r="E55" s="96">
+        <v>386817.82012097997</v>
+      </c>
+      <c r="F55" s="73">
+        <v>294687.18478785001</v>
+      </c>
+      <c r="G55" s="59">
+        <v>313632.47174737998</v>
+      </c>
+      <c r="H55" s="118">
+        <v>241153.07312933001</v>
+      </c>
+      <c r="I55" s="125"/>
+      <c r="J55" s="73">
+        <v>173368.33882875001</v>
+      </c>
+      <c r="K55" s="73">
+        <v>292261.62270323001</v>
+      </c>
+      <c r="L55" s="73">
+        <v>214171.55360911001</v>
+      </c>
+      <c r="M55" s="150"/>
+      <c r="N55" s="73">
+        <v>163061.89369922999</v>
+      </c>
+      <c r="O55" s="73">
+        <v>199917.28522228001</v>
+      </c>
+      <c r="P55" s="73">
+        <v>182272.69742129999</v>
+      </c>
+      <c r="Q55" s="96">
+        <v>591124.11985835002</v>
+      </c>
+      <c r="R55" s="136"/>
+      <c r="S55" s="137"/>
+      <c r="T55" s="144"/>
+      <c r="U55" s="118">
+        <v>501415.42080596997</v>
+      </c>
+      <c r="V55" s="73">
+        <v>415136.98021867999</v>
+      </c>
+      <c r="W55" s="138"/>
+    </row>
+    <row r="56" spans="1:23" ht="13.5">
+      <c r="A56" s="209"/>
+      <c r="B56" s="173" t="s">
+        <v>46</v>
+      </c>
+      <c r="C56" s="185">
+        <v>67789.826179049996</v>
+      </c>
+      <c r="D56" s="71">
+        <v>84565.398349089999</v>
+      </c>
+      <c r="E56" s="94">
+        <v>155766.90949324999</v>
+      </c>
+      <c r="F56" s="71">
+        <v>58066.678920530001</v>
+      </c>
+      <c r="G56" s="58">
+        <v>106129.92271544</v>
+      </c>
+      <c r="H56" s="117">
+        <v>98365.468311639997</v>
+      </c>
+      <c r="I56" s="125"/>
+      <c r="J56" s="71">
+        <v>65583.792553709995</v>
+      </c>
+      <c r="K56" s="71">
+        <v>95841.169012330007</v>
+      </c>
+      <c r="L56" s="71">
+        <v>62485.532945879997</v>
+      </c>
+      <c r="M56" s="150"/>
+      <c r="N56" s="71">
+        <v>57809.059736379997</v>
+      </c>
+      <c r="O56" s="71">
+        <v>63424.055074229997</v>
+      </c>
+      <c r="P56" s="71">
+        <v>48606.973754270002</v>
+      </c>
+      <c r="Q56" s="94">
+        <v>261590.66718311</v>
+      </c>
+      <c r="R56" s="136"/>
+      <c r="S56" s="137"/>
+      <c r="T56" s="144"/>
+      <c r="U56" s="117">
+        <v>100931.400177</v>
+      </c>
+      <c r="V56" s="71">
+        <v>63915.490148190001</v>
+      </c>
+      <c r="W56" s="138"/>
+    </row>
+    <row r="57" spans="1:23" ht="13.5">
+      <c r="A57" s="209"/>
+      <c r="B57" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="185">
+        <v>14947.88065266</v>
+      </c>
+      <c r="D57" s="71">
+        <v>19281.463520820002</v>
+      </c>
+      <c r="E57" s="94">
+        <v>34754.19962005</v>
+      </c>
+      <c r="F57" s="71">
+        <v>14648.40592401</v>
+      </c>
+      <c r="G57" s="58">
+        <v>39198.251252729999</v>
+      </c>
+      <c r="H57" s="117">
+        <v>24283.31477225</v>
+      </c>
+      <c r="I57" s="125"/>
+      <c r="J57" s="71">
+        <v>15051.830206529999</v>
+      </c>
+      <c r="K57" s="71">
+        <v>29365.662479279999</v>
+      </c>
+      <c r="L57" s="71">
+        <v>17977.24816512</v>
+      </c>
+      <c r="M57" s="150"/>
+      <c r="N57" s="71">
+        <v>11168.414780810001</v>
+      </c>
+      <c r="O57" s="71">
+        <v>17385.018864810001</v>
+      </c>
+      <c r="P57" s="71">
+        <v>12268.812700910001</v>
+      </c>
+      <c r="Q57" s="94">
+        <v>54190.245534579997</v>
+      </c>
+      <c r="R57" s="136"/>
+      <c r="S57" s="137"/>
+      <c r="T57" s="144"/>
+      <c r="U57" s="117">
+        <v>52108.580255699999</v>
+      </c>
+      <c r="V57" s="71">
+        <v>27810.617781749999</v>
+      </c>
+      <c r="W57" s="138"/>
+    </row>
+    <row r="58" spans="1:23" ht="13.5">
+      <c r="A58" s="209"/>
+      <c r="B58" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" s="185">
+        <v>8768.6479217899996</v>
+      </c>
+      <c r="D58" s="71">
+        <v>8052.4427722999999</v>
+      </c>
+      <c r="E58" s="94">
+        <v>14939.05280625</v>
+      </c>
+      <c r="F58" s="71">
+        <v>6241.3390533800002</v>
+      </c>
+      <c r="G58" s="58">
+        <v>17359.274938170001</v>
+      </c>
+      <c r="H58" s="117">
+        <v>11929.894873519999</v>
+      </c>
+      <c r="I58" s="125"/>
+      <c r="J58" s="71">
+        <v>8133.3079412400002</v>
+      </c>
+      <c r="K58" s="71">
+        <v>15068.67295907</v>
+      </c>
+      <c r="L58" s="71">
+        <v>9126.3155222500009</v>
+      </c>
+      <c r="M58" s="150"/>
+      <c r="N58" s="71">
+        <v>7775.05075012</v>
+      </c>
+      <c r="O58" s="71">
+        <v>8986.2118741600007</v>
+      </c>
+      <c r="P58" s="71">
+        <v>7429.9959036600003</v>
+      </c>
+      <c r="Q58" s="94">
+        <v>33503.211370229998</v>
+      </c>
+      <c r="R58" s="136"/>
+      <c r="S58" s="137"/>
+      <c r="T58" s="144"/>
+      <c r="U58" s="117">
+        <v>17987.963818370001</v>
+      </c>
+      <c r="V58" s="71">
+        <v>11672.91790799</v>
+      </c>
+      <c r="W58" s="138"/>
+    </row>
+    <row r="59" spans="1:23" ht="13.5">
+      <c r="A59" s="209"/>
+      <c r="B59" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="185">
+        <v>24633.341843999999</v>
+      </c>
+      <c r="D59" s="71">
+        <v>43349.128359800001</v>
+      </c>
+      <c r="E59" s="94">
+        <v>44893.664956929999</v>
+      </c>
+      <c r="F59" s="71">
+        <v>36050.736410290003</v>
+      </c>
+      <c r="G59" s="58">
+        <v>39463.658493039999</v>
+      </c>
+      <c r="H59" s="117">
+        <v>30737.053799239999</v>
+      </c>
+      <c r="I59" s="125"/>
+      <c r="J59" s="71">
+        <v>26136.19981052</v>
+      </c>
+      <c r="K59" s="71">
+        <v>48078.215422590001</v>
+      </c>
+      <c r="L59" s="71">
+        <v>21368.876249730001</v>
+      </c>
+      <c r="M59" s="150"/>
+      <c r="N59" s="71">
+        <v>21361.439143970001</v>
+      </c>
+      <c r="O59" s="71">
+        <v>33079.084152820004</v>
+      </c>
+      <c r="P59" s="71">
+        <v>22287.16658031</v>
+      </c>
+      <c r="Q59" s="94">
+        <v>74743.130417079999</v>
+      </c>
+      <c r="R59" s="136"/>
+      <c r="S59" s="137"/>
+      <c r="T59" s="144"/>
+      <c r="U59" s="117">
+        <v>77562.250277259998</v>
+      </c>
+      <c r="V59" s="71">
+        <v>117461.78114563</v>
+      </c>
+      <c r="W59" s="138"/>
+    </row>
+    <row r="60" spans="1:23" ht="51">
+      <c r="A60" s="210"/>
+      <c r="B60" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="C60" s="187">
+        <v>41796.940368269999</v>
+      </c>
+      <c r="D60" s="74">
+        <v>12928.72684474</v>
+      </c>
+      <c r="E60" s="97">
+        <v>37884.33309534</v>
+      </c>
+      <c r="F60" s="74">
+        <v>5494.3379924499995</v>
+      </c>
+      <c r="G60" s="60">
+        <v>25648.338940540001</v>
+      </c>
+      <c r="H60" s="119">
+        <v>17846.630976169999</v>
+      </c>
+      <c r="I60" s="126"/>
+      <c r="J60" s="74">
+        <v>11629.123839329999</v>
+      </c>
+      <c r="K60" s="74">
+        <v>17935.142648910001</v>
+      </c>
+      <c r="L60" s="74">
+        <v>36526.22228052</v>
+      </c>
+      <c r="M60" s="151"/>
+      <c r="N60" s="74">
+        <v>2426.23618863</v>
+      </c>
+      <c r="O60" s="74">
+        <v>18763.868507669999</v>
+      </c>
+      <c r="P60" s="74">
+        <v>44843.850427030004</v>
+      </c>
+      <c r="Q60" s="97">
+        <v>35548.32544298</v>
+      </c>
+      <c r="R60" s="139"/>
+      <c r="S60" s="140"/>
+      <c r="T60" s="146"/>
+      <c r="U60" s="119">
+        <v>18223.019711789999</v>
+      </c>
+      <c r="V60" s="74">
+        <v>7579.9723964000004</v>
+      </c>
+      <c r="W60" s="141"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="221" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C61" s="184">
+        <v>213261.76193327</v>
+      </c>
+      <c r="D61" s="81">
+        <v>218492.63029515999</v>
+      </c>
+      <c r="E61" s="105">
+        <v>411038.27807311999</v>
+      </c>
+      <c r="F61" s="111">
+        <v>303075.43296668999</v>
+      </c>
+      <c r="G61" s="88">
+        <v>316883.70374579</v>
+      </c>
+      <c r="H61" s="54">
+        <v>251193.05544813999</v>
+      </c>
+      <c r="I61" s="46"/>
+      <c r="J61" s="152">
+        <v>161898.48556299999</v>
+      </c>
+      <c r="K61" s="152">
+        <v>294502.55657582998</v>
+      </c>
+      <c r="L61" s="152">
+        <v>223177.01195198999</v>
+      </c>
+      <c r="M61" s="152">
+        <v>232422.08244371999</v>
+      </c>
+      <c r="N61" s="152">
+        <v>175788.72295361999</v>
+      </c>
+      <c r="O61" s="152">
+        <v>212474.87813381999</v>
+      </c>
+      <c r="P61" s="152">
+        <v>182173.76035974</v>
+      </c>
+      <c r="Q61" s="153"/>
+      <c r="R61" s="154">
+        <v>555277.36898497003</v>
+      </c>
+      <c r="S61" s="134"/>
+      <c r="T61" s="143"/>
+      <c r="U61" s="152">
+        <v>496727.62699406</v>
+      </c>
+      <c r="V61" s="152">
+        <v>412480.99742531002</v>
+      </c>
+      <c r="W61" s="155">
+        <v>67663.385463910003</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="222"/>
+      <c r="B62" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" s="183">
+        <v>63807.070282560002</v>
+      </c>
+      <c r="D62" s="78">
+        <v>100115.11304091</v>
+      </c>
+      <c r="E62" s="106">
+        <v>191709.25694145999</v>
+      </c>
+      <c r="F62" s="112">
+        <v>274647.81671558</v>
+      </c>
+      <c r="G62" s="89">
+        <v>101374.06472532</v>
+      </c>
+      <c r="H62" s="25">
+        <v>51279.279775149997</v>
+      </c>
+      <c r="I62" s="20"/>
+      <c r="J62" s="156">
+        <v>78407.184875100007</v>
+      </c>
+      <c r="K62" s="156">
+        <v>143140.41265014</v>
+      </c>
+      <c r="L62" s="156">
+        <v>66995.747590409999</v>
+      </c>
+      <c r="M62" s="156">
+        <v>50108.644907000002</v>
+      </c>
+      <c r="N62" s="156">
+        <v>140026.6133001</v>
+      </c>
+      <c r="O62" s="156">
+        <v>111167.24274887001</v>
+      </c>
+      <c r="P62" s="156">
+        <v>37045.309775790003</v>
+      </c>
+      <c r="Q62" s="157"/>
+      <c r="R62" s="158">
+        <v>91849.416069850005</v>
+      </c>
+      <c r="S62" s="137"/>
+      <c r="T62" s="144"/>
+      <c r="U62" s="156">
+        <v>407977.298007</v>
+      </c>
+      <c r="V62" s="156">
+        <v>248289.98366689001</v>
+      </c>
+      <c r="W62" s="159">
+        <v>37203.486290159999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" ht="13.5">
+      <c r="A63" s="224"/>
+      <c r="B63" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C63" s="194">
+        <v>21804.317061360001</v>
+      </c>
+      <c r="D63" s="77">
+        <v>28852.920909330001</v>
+      </c>
+      <c r="E63" s="107">
+        <v>31375.116658039999</v>
+      </c>
+      <c r="F63" s="113">
+        <v>107070.87000613</v>
+      </c>
+      <c r="G63" s="90">
+        <v>42098.576000809997</v>
+      </c>
+      <c r="H63" s="26">
+        <v>16632.269758260001</v>
+      </c>
+      <c r="I63" s="20"/>
+      <c r="J63" s="160">
+        <v>28502.268130479999</v>
+      </c>
+      <c r="K63" s="160">
+        <v>53741.892703049998</v>
+      </c>
+      <c r="L63" s="160">
+        <v>26373.61355156</v>
+      </c>
+      <c r="M63" s="160">
+        <v>14609.791886630001</v>
+      </c>
+      <c r="N63" s="160">
+        <v>58678.559075539997</v>
+      </c>
+      <c r="O63" s="160">
+        <v>30046.57987338</v>
+      </c>
+      <c r="P63" s="160">
+        <v>13642.66716071</v>
+      </c>
+      <c r="Q63" s="157"/>
+      <c r="R63" s="161">
+        <v>31729.06371807</v>
+      </c>
+      <c r="S63" s="137"/>
+      <c r="T63" s="144"/>
+      <c r="U63" s="160">
+        <v>208588.42659384999</v>
+      </c>
+      <c r="V63" s="160">
+        <v>115240.90193452001</v>
+      </c>
+      <c r="W63" s="162">
+        <v>9406.6438227199997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="224"/>
+      <c r="B64" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="194">
+        <v>15058.49560099</v>
+      </c>
+      <c r="D64" s="77">
+        <v>21801.720180290002</v>
+      </c>
+      <c r="E64" s="107">
+        <v>21886.523225600002</v>
+      </c>
+      <c r="F64" s="113">
+        <v>85635.801794979998</v>
+      </c>
+      <c r="G64" s="90">
+        <v>31047.667799399998</v>
+      </c>
+      <c r="H64" s="26">
+        <v>12819.579645510001</v>
+      </c>
+      <c r="I64" s="20"/>
+      <c r="J64" s="160">
+        <v>36147.001722989997</v>
+      </c>
+      <c r="K64" s="160">
+        <v>40098.195434239999</v>
+      </c>
+      <c r="L64" s="160">
+        <v>18805.77545361</v>
+      </c>
+      <c r="M64" s="160">
+        <v>11880.04257964</v>
+      </c>
+      <c r="N64" s="160">
+        <v>47125.963277800001</v>
+      </c>
+      <c r="O64" s="160">
+        <v>22076.939377210001</v>
+      </c>
+      <c r="P64" s="160">
+        <v>9576.9881645700007</v>
+      </c>
+      <c r="Q64" s="157"/>
+      <c r="R64" s="161">
+        <v>24201.48656845</v>
+      </c>
+      <c r="S64" s="137"/>
+      <c r="T64" s="144"/>
+      <c r="U64" s="160">
+        <v>127877.8720547</v>
+      </c>
+      <c r="V64" s="160">
+        <v>84888.272968410005</v>
+      </c>
+      <c r="W64" s="162">
+        <v>7577.1547441599996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="224"/>
+      <c r="B65" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="194">
+        <v>10942.8662965</v>
+      </c>
+      <c r="D65" s="77">
+        <v>8055.9444790099997</v>
+      </c>
+      <c r="E65" s="107">
+        <v>107158.68740518999</v>
+      </c>
+      <c r="F65" s="113">
+        <v>19033.653314800002</v>
+      </c>
+      <c r="G65" s="90">
+        <v>302.10258098000003</v>
+      </c>
+      <c r="H65" s="26">
+        <v>561.87047226000004</v>
+      </c>
+      <c r="I65" s="20"/>
+      <c r="J65" s="160">
+        <v>939.36614269999995</v>
+      </c>
+      <c r="K65" s="160">
+        <v>4605.1523214400004</v>
+      </c>
+      <c r="L65" s="160">
+        <v>2396.4239256800001</v>
+      </c>
+      <c r="M65" s="160">
+        <v>86.894991090000005</v>
+      </c>
+      <c r="N65" s="160">
+        <v>103.76768285999999</v>
+      </c>
+      <c r="O65" s="160">
+        <v>22796.049413870001</v>
+      </c>
+      <c r="P65" s="160">
+        <v>3830.4072431200002</v>
+      </c>
+      <c r="Q65" s="157"/>
+      <c r="R65" s="161">
+        <v>10307.324203730001</v>
+      </c>
+      <c r="S65" s="137"/>
+      <c r="T65" s="144"/>
+      <c r="U65" s="160">
+        <v>11484.20221431</v>
+      </c>
+      <c r="V65" s="160">
+        <v>220.66533330999999</v>
+      </c>
+      <c r="W65" s="162">
+        <v>13752.83210817</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="224"/>
+      <c r="B66" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="195">
+        <v>2135.2146893499998</v>
+      </c>
+      <c r="D66" s="78">
+        <v>4644.5990588699997</v>
+      </c>
+      <c r="E66" s="106">
+        <v>4924.9727470400003</v>
+      </c>
+      <c r="F66" s="112">
+        <v>5433.8071043500004</v>
+      </c>
+      <c r="G66" s="89">
+        <v>4741.7981178500004</v>
+      </c>
+      <c r="H66" s="25">
+        <v>2504.3527134300002</v>
+      </c>
+      <c r="I66" s="20"/>
+      <c r="J66" s="156">
+        <v>3573.3441634999999</v>
+      </c>
+      <c r="K66" s="156">
+        <v>8015.3230147599998</v>
+      </c>
+      <c r="L66" s="156">
+        <v>3304.1976551500002</v>
+      </c>
+      <c r="M66" s="156">
+        <v>4076.62709481</v>
+      </c>
+      <c r="N66" s="156">
+        <v>3846.3404369499999</v>
+      </c>
+      <c r="O66" s="156">
+        <v>1901.9334821899999</v>
+      </c>
+      <c r="P66" s="156">
+        <v>1392.6117684000001</v>
+      </c>
+      <c r="Q66" s="157"/>
+      <c r="R66" s="158">
+        <v>5112.2087648699999</v>
+      </c>
+      <c r="S66" s="137"/>
+      <c r="T66" s="144"/>
+      <c r="U66" s="156">
+        <v>11429.219203090001</v>
+      </c>
+      <c r="V66" s="156">
+        <v>7427.7528502699997</v>
+      </c>
+      <c r="W66" s="159">
+        <v>486.30859074</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" ht="13.5">
+      <c r="A67" s="224"/>
+      <c r="B67" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="195">
+        <v>3331.1280133599998</v>
+      </c>
+      <c r="D67" s="78">
+        <v>13776.145195380001</v>
+      </c>
+      <c r="E67" s="106">
+        <v>5704.4734149200003</v>
+      </c>
+      <c r="F67" s="112">
+        <v>5902.9191467600003</v>
+      </c>
+      <c r="G67" s="89">
+        <v>3532.14400862</v>
+      </c>
+      <c r="H67" s="25">
+        <v>4521.9889595599998</v>
+      </c>
+      <c r="I67" s="20"/>
+      <c r="J67" s="156">
+        <v>5108.8695244</v>
+      </c>
+      <c r="K67" s="156">
+        <v>3699.7969109300002</v>
+      </c>
+      <c r="L67" s="156">
+        <v>4345.98370643</v>
+      </c>
+      <c r="M67" s="156">
+        <v>756.54794190999996</v>
+      </c>
+      <c r="N67" s="156">
+        <v>6126.1665165699997</v>
+      </c>
+      <c r="O67" s="156">
+        <v>3193.5269144600002</v>
+      </c>
+      <c r="P67" s="156">
+        <v>3090.93790455</v>
+      </c>
+      <c r="Q67" s="157"/>
+      <c r="R67" s="158">
+        <v>3973.8321502499998</v>
+      </c>
+      <c r="S67" s="137"/>
+      <c r="T67" s="144"/>
+      <c r="U67" s="156">
+        <v>9985.6937839700004</v>
+      </c>
+      <c r="V67" s="156">
+        <v>12226.038047149999</v>
+      </c>
+      <c r="W67" s="159">
+        <v>898.95858300999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" ht="13.5">
+      <c r="A68" s="224"/>
+      <c r="B68" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="195">
+        <v>143988.348948</v>
+      </c>
+      <c r="D68" s="78">
+        <v>99956.773000000001</v>
+      </c>
+      <c r="E68" s="106">
+        <v>208699.57496970001</v>
+      </c>
+      <c r="F68" s="112">
+        <v>17090.89</v>
+      </c>
+      <c r="G68" s="89">
+        <v>207235.69689399999</v>
+      </c>
+      <c r="H68" s="25">
+        <v>192887.43400000001</v>
+      </c>
+      <c r="I68" s="20"/>
+      <c r="J68" s="156">
+        <v>74809.087</v>
+      </c>
+      <c r="K68" s="156">
+        <v>139647.024</v>
+      </c>
+      <c r="L68" s="156">
+        <v>148531.08300000001</v>
+      </c>
+      <c r="M68" s="156">
+        <v>177480.26250000001</v>
+      </c>
+      <c r="N68" s="156">
+        <v>25789.602699999999</v>
+      </c>
+      <c r="O68" s="156">
+        <v>96212.174988300001</v>
+      </c>
+      <c r="P68" s="156">
+        <v>140644.900911</v>
+      </c>
+      <c r="Q68" s="157"/>
+      <c r="R68" s="158">
+        <v>454341.91200000001</v>
+      </c>
+      <c r="S68" s="137"/>
+      <c r="T68" s="144"/>
+      <c r="U68" s="156">
+        <v>67335.415999999997</v>
+      </c>
+      <c r="V68" s="156">
+        <v>144537.22286099999</v>
+      </c>
+      <c r="W68" s="159">
+        <v>29074.632000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23" ht="13.5">
+      <c r="A69" s="224"/>
+      <c r="B69" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C69" s="196">
+        <v>212504.68714940999</v>
+      </c>
+      <c r="D69" s="79">
+        <v>219491.87667915999</v>
+      </c>
+      <c r="E69" s="108">
+        <v>410604.02767024998</v>
+      </c>
+      <c r="F69" s="114">
+        <v>316331.68114507</v>
+      </c>
+      <c r="G69" s="91">
+        <v>322940.68894537003</v>
+      </c>
+      <c r="H69" s="24">
+        <v>246320.9061966</v>
+      </c>
+      <c r="I69" s="20"/>
+      <c r="J69" s="163">
+        <v>164146.67346008</v>
+      </c>
+      <c r="K69" s="163">
+        <v>291919.85987827001</v>
+      </c>
+      <c r="L69" s="163">
+        <v>231132.99163022</v>
+      </c>
+      <c r="M69" s="163">
+        <v>222386.91815223001</v>
+      </c>
+      <c r="N69" s="163">
+        <v>171191.55258528999</v>
+      </c>
+      <c r="O69" s="163">
+        <v>215691.07899754</v>
+      </c>
+      <c r="P69" s="163">
+        <v>184352.24566305001</v>
+      </c>
+      <c r="Q69" s="157"/>
+      <c r="R69" s="164">
+        <v>549531.99536826997</v>
+      </c>
+      <c r="S69" s="137"/>
+      <c r="T69" s="144"/>
+      <c r="U69" s="163">
+        <v>488693.74244578998</v>
+      </c>
+      <c r="V69" s="163">
+        <v>398085.41575226001</v>
+      </c>
+      <c r="W69" s="165">
+        <v>74945.517791129998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="224"/>
+      <c r="B70" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C70" s="194">
+        <v>75455.43091943</v>
+      </c>
+      <c r="D70" s="77">
+        <v>87616.964187150006</v>
+      </c>
+      <c r="E70" s="107">
+        <v>163720.05539507</v>
+      </c>
+      <c r="F70" s="113">
+        <v>62849.289509390001</v>
+      </c>
+      <c r="G70" s="90">
+        <v>110620.23649226</v>
+      </c>
+      <c r="H70" s="26">
+        <v>107825.78171212001</v>
+      </c>
+      <c r="I70" s="20"/>
+      <c r="J70" s="160">
+        <v>63610.379091809998</v>
+      </c>
+      <c r="K70" s="160">
+        <v>107363.09908232</v>
+      </c>
+      <c r="L70" s="160">
+        <v>66455.385107509996</v>
+      </c>
+      <c r="M70" s="160">
+        <v>93710.610302500005</v>
+      </c>
+      <c r="N70" s="160">
+        <v>61339.671611780002</v>
+      </c>
+      <c r="O70" s="160">
+        <v>68761.501749489995</v>
+      </c>
+      <c r="P70" s="160">
+        <v>54337.329111250001</v>
+      </c>
+      <c r="Q70" s="157"/>
+      <c r="R70" s="161">
+        <v>254805.22996977001</v>
+      </c>
+      <c r="S70" s="137"/>
+      <c r="T70" s="144"/>
+      <c r="U70" s="160">
+        <v>104320.29926024</v>
+      </c>
+      <c r="V70" s="160">
+        <v>77600.022921960001</v>
+      </c>
+      <c r="W70" s="162">
+        <v>31946.332991719999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="224"/>
+      <c r="B71" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="194">
+        <v>4318.8983921999998</v>
+      </c>
+      <c r="D71" s="77">
+        <v>8597.1092205900004</v>
+      </c>
+      <c r="E71" s="107">
+        <v>15412.760144850001</v>
+      </c>
+      <c r="F71" s="113">
+        <v>6084.4084720700002</v>
+      </c>
+      <c r="G71" s="90">
+        <v>11508.90840179</v>
+      </c>
+      <c r="H71" s="26">
+        <v>7880.5872373900002</v>
+      </c>
+      <c r="I71" s="20"/>
+      <c r="J71" s="160">
+        <v>3614.6398264999998</v>
+      </c>
+      <c r="K71" s="160">
+        <v>8904.3561885800009</v>
+      </c>
+      <c r="L71" s="160">
+        <v>5282.7403715199998</v>
+      </c>
+      <c r="M71" s="160">
+        <v>11099.454925669999</v>
+      </c>
+      <c r="N71" s="160">
+        <v>3032.9001412699999</v>
+      </c>
+      <c r="O71" s="160">
+        <v>6730.7412307900004</v>
+      </c>
+      <c r="P71" s="160">
+        <v>3578.4696193899999</v>
+      </c>
+      <c r="Q71" s="157"/>
+      <c r="R71" s="161">
+        <v>24852.066002790001</v>
+      </c>
+      <c r="S71" s="137"/>
+      <c r="T71" s="144"/>
+      <c r="U71" s="160">
+        <v>17097.309070380001</v>
+      </c>
+      <c r="V71" s="160">
+        <v>11762.011548959999</v>
+      </c>
+      <c r="W71" s="162">
+        <v>114.79254758</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="224"/>
+      <c r="B72" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C72" s="194">
+        <v>9549.8826797399997</v>
+      </c>
+      <c r="D72" s="77">
+        <v>8252.8026118300004</v>
+      </c>
+      <c r="E72" s="107">
+        <v>17792.436972830001</v>
+      </c>
+      <c r="F72" s="113">
+        <v>6824.6044318599997</v>
+      </c>
+      <c r="G72" s="90">
+        <v>17963.72797245</v>
+      </c>
+      <c r="H72" s="26">
+        <v>13233.854719790001</v>
+      </c>
+      <c r="I72" s="20"/>
+      <c r="J72" s="160">
+        <v>8589.2880330000007</v>
+      </c>
+      <c r="K72" s="160">
+        <v>15943.980616160001</v>
+      </c>
+      <c r="L72" s="160">
+        <v>9752.5897144099999</v>
+      </c>
+      <c r="M72" s="160">
+        <v>10635.408384890001</v>
+      </c>
+      <c r="N72" s="160">
+        <v>7946.76731251</v>
+      </c>
+      <c r="O72" s="160">
+        <v>9684.8614304399998</v>
+      </c>
+      <c r="P72" s="160">
+        <v>7967.6263310200002</v>
+      </c>
+      <c r="Q72" s="157"/>
+      <c r="R72" s="161">
+        <v>31426.715558340002</v>
+      </c>
+      <c r="S72" s="137"/>
+      <c r="T72" s="144"/>
+      <c r="U72" s="160">
+        <v>19675.5554711</v>
+      </c>
+      <c r="V72" s="160">
+        <v>11801.9175419</v>
+      </c>
+      <c r="W72" s="162">
+        <v>5040.6884829299997</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="224"/>
+      <c r="B73" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C73" s="194">
+        <v>28964.55232793</v>
+      </c>
+      <c r="D73" s="77">
+        <v>37779.047549000003</v>
+      </c>
+      <c r="E73" s="107">
+        <v>47840.680808769997</v>
+      </c>
+      <c r="F73" s="113">
+        <v>41809.918033460002</v>
+      </c>
+      <c r="G73" s="90">
+        <v>54141.560594559996</v>
+      </c>
+      <c r="H73" s="26">
+        <v>34935.560520999999</v>
+      </c>
+      <c r="I73" s="20"/>
+      <c r="J73" s="160">
+        <v>27799.199857830001</v>
+      </c>
+      <c r="K73" s="160">
+        <v>40931.873262419998</v>
+      </c>
+      <c r="L73" s="160">
+        <v>39361.146538389999</v>
+      </c>
+      <c r="M73" s="160">
+        <v>25867.152491469998</v>
+      </c>
+      <c r="N73" s="160">
+        <v>24318.78997835</v>
+      </c>
+      <c r="O73" s="160">
+        <v>46189.423542379998</v>
+      </c>
+      <c r="P73" s="160">
+        <v>25737.295378300001</v>
+      </c>
+      <c r="Q73" s="157"/>
+      <c r="R73" s="161">
+        <v>50420.5022417</v>
+      </c>
+      <c r="S73" s="137"/>
+      <c r="T73" s="144"/>
+      <c r="U73" s="160">
+        <v>95430.98626079</v>
+      </c>
+      <c r="V73" s="160">
+        <v>102862.86839919</v>
+      </c>
+      <c r="W73" s="162">
+        <v>18867.300039990001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23" ht="24.75" customHeight="1">
+      <c r="A74" s="225"/>
+      <c r="B74" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C74" s="197">
+        <v>33013.111123989998</v>
+      </c>
+      <c r="D74" s="80">
+        <v>12743.90576637</v>
+      </c>
+      <c r="E74" s="109">
+        <v>36583.791771769997</v>
+      </c>
+      <c r="F74" s="115">
+        <v>7062.7047525500002</v>
+      </c>
+      <c r="G74" s="92">
+        <v>24236.194150489999</v>
+      </c>
+      <c r="H74" s="55">
+        <v>20643.000988</v>
+      </c>
+      <c r="I74" s="51"/>
+      <c r="J74" s="166">
+        <v>10762.896689650001</v>
+      </c>
+      <c r="K74" s="166">
+        <v>17702.95032987</v>
+      </c>
+      <c r="L74" s="166">
+        <v>26624.97341056</v>
+      </c>
+      <c r="M74" s="166">
+        <v>16447.749404220001</v>
+      </c>
+      <c r="N74" s="166">
+        <v>2625.7164923</v>
+      </c>
+      <c r="O74" s="166">
+        <v>14555.071544660001</v>
+      </c>
+      <c r="P74" s="166">
+        <v>38974.363852449998</v>
+      </c>
+      <c r="Q74" s="167"/>
+      <c r="R74" s="168">
+        <v>33701.010018790003</v>
+      </c>
+      <c r="S74" s="140"/>
+      <c r="T74" s="146"/>
+      <c r="U74" s="166">
+        <v>11528.9913173</v>
+      </c>
+      <c r="V74" s="166">
+        <v>3544.9532881199998</v>
+      </c>
+      <c r="W74" s="169">
+        <v>1204.4631640499999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="221" t="s">
+        <v>31</v>
+      </c>
+      <c r="B75" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C75" s="198">
+        <v>275924.30661546998</v>
+      </c>
+      <c r="D75" s="81">
+        <v>262057.16179024999</v>
+      </c>
+      <c r="E75" s="105">
+        <v>528410.58233064006</v>
+      </c>
+      <c r="F75" s="111">
+        <v>382351.55343536002</v>
+      </c>
+      <c r="G75" s="88">
+        <v>404255.29593561997</v>
+      </c>
+      <c r="H75" s="54">
+        <v>328619.40963988</v>
+      </c>
+      <c r="I75" s="49"/>
+      <c r="J75" s="152">
+        <v>202123.89387761001</v>
+      </c>
+      <c r="K75" s="152">
+        <v>351263.09927204001</v>
+      </c>
+      <c r="L75" s="152">
+        <v>271016.45461351</v>
+      </c>
+      <c r="M75" s="152">
+        <v>288921.91404708999</v>
+      </c>
+      <c r="N75" s="152">
+        <v>221047.26484856001</v>
+      </c>
+      <c r="O75" s="152">
+        <v>257878.13765016</v>
+      </c>
+      <c r="P75" s="152">
+        <v>219519.58458250001</v>
+      </c>
+      <c r="Q75" s="153"/>
+      <c r="R75" s="154">
+        <v>757296.38671639003</v>
+      </c>
+      <c r="S75" s="134"/>
+      <c r="T75" s="143"/>
+      <c r="U75" s="152">
+        <v>581708.26244351</v>
+      </c>
+      <c r="V75" s="152">
+        <v>476186.11163578997</v>
+      </c>
+      <c r="W75" s="155">
+        <v>231371.82423194</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="222"/>
+      <c r="B76" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="195">
+        <v>65567.652406659996</v>
+      </c>
+      <c r="D76" s="78">
+        <v>98479.142314469995</v>
+      </c>
+      <c r="E76" s="106">
+        <v>217869.07128105999</v>
+      </c>
+      <c r="F76" s="112">
+        <v>320744.69387054001</v>
+      </c>
+      <c r="G76" s="89">
+        <v>112035.25900131</v>
+      </c>
+      <c r="H76" s="25">
+        <v>56120.474400320003</v>
+      </c>
+      <c r="I76" s="20"/>
+      <c r="J76" s="156">
+        <v>86479.996525540002</v>
+      </c>
+      <c r="K76" s="156">
+        <v>159625.5753238</v>
+      </c>
+      <c r="L76" s="156">
+        <v>70734.137505880004</v>
+      </c>
+      <c r="M76" s="156">
+        <v>54295.760951910001</v>
+      </c>
+      <c r="N76" s="156">
+        <v>139645.40700623</v>
+      </c>
+      <c r="O76" s="156">
+        <v>114576.12726266999</v>
+      </c>
+      <c r="P76" s="156">
+        <v>39941.60799728</v>
+      </c>
+      <c r="Q76" s="157"/>
+      <c r="R76" s="158">
+        <v>59788.722842590003</v>
+      </c>
+      <c r="S76" s="137"/>
+      <c r="T76" s="144"/>
+      <c r="U76" s="156">
+        <v>434719.32712716999</v>
+      </c>
+      <c r="V76" s="156">
+        <v>258705.38407912001</v>
+      </c>
+      <c r="W76" s="159">
+        <v>91632.6017288</v>
+      </c>
+    </row>
+    <row r="77" spans="1:23" ht="13.5">
+      <c r="A77" s="224"/>
+      <c r="B77" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C77" s="194">
+        <v>22449.240213450001</v>
+      </c>
+      <c r="D77" s="77">
+        <v>29467.037935929999</v>
+      </c>
+      <c r="E77" s="107">
+        <v>33687.145135010003</v>
+      </c>
+      <c r="F77" s="113">
+        <v>126037.45391706</v>
+      </c>
+      <c r="G77" s="90">
+        <v>45147.961200459999</v>
+      </c>
+      <c r="H77" s="26">
+        <v>17932.197466639998</v>
+      </c>
+      <c r="I77" s="20"/>
+      <c r="J77" s="160">
+        <v>32019.09343678</v>
+      </c>
+      <c r="K77" s="160">
+        <v>57401.749352829996</v>
+      </c>
+      <c r="L77" s="160">
+        <v>26364.077342190001</v>
+      </c>
+      <c r="M77" s="160">
+        <v>14976.115034750001</v>
+      </c>
+      <c r="N77" s="160">
+        <v>54118.88675713</v>
+      </c>
+      <c r="O77" s="160">
+        <v>29622.184453149999</v>
+      </c>
+      <c r="P77" s="160">
+        <v>14391.915321549999</v>
+      </c>
+      <c r="Q77" s="157"/>
+      <c r="R77" s="161">
+        <v>20528.922051140002</v>
+      </c>
+      <c r="S77" s="137"/>
+      <c r="T77" s="144"/>
+      <c r="U77" s="160">
+        <v>211709.66906740001</v>
+      </c>
+      <c r="V77" s="160">
+        <v>118261.4385181</v>
+      </c>
+      <c r="W77" s="162">
+        <v>22208.513988170002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="224"/>
+      <c r="B78" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" s="194">
+        <v>17825.886054620001</v>
+      </c>
+      <c r="D78" s="77">
+        <v>24795.002250459998</v>
+      </c>
+      <c r="E78" s="107">
+        <v>26261.413069679998</v>
+      </c>
+      <c r="F78" s="113">
+        <v>100446.13901809001</v>
+      </c>
+      <c r="G78" s="90">
+        <v>36387.412234540003</v>
+      </c>
+      <c r="H78" s="26">
+        <v>15107.322387480001</v>
+      </c>
+      <c r="I78" s="20"/>
+      <c r="J78" s="160">
+        <v>41984.51744286</v>
+      </c>
+      <c r="K78" s="160">
+        <v>47921.514967149997</v>
+      </c>
+      <c r="L78" s="160">
+        <v>21136.01298231</v>
+      </c>
+      <c r="M78" s="160">
+        <v>13593.96903249</v>
+      </c>
+      <c r="N78" s="160">
+        <v>43915.411755970003</v>
+      </c>
+      <c r="O78" s="160">
+        <v>24369.809882910002</v>
+      </c>
+      <c r="P78" s="160">
+        <v>11129.628229800001</v>
+      </c>
+      <c r="Q78" s="157"/>
+      <c r="R78" s="161">
+        <v>18857.336043800002</v>
+      </c>
+      <c r="S78" s="137"/>
+      <c r="T78" s="144"/>
+      <c r="U78" s="160">
+        <v>145735.18655288001</v>
+      </c>
+      <c r="V78" s="160">
+        <v>88220.360837960005</v>
+      </c>
+      <c r="W78" s="162">
+        <v>18948.012575929999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="224"/>
+      <c r="B79" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C79" s="194">
+        <v>7716.3160832000003</v>
+      </c>
+      <c r="D79" s="77">
+        <v>3225.4087954800002</v>
+      </c>
+      <c r="E79" s="107">
+        <v>124156.33847411</v>
+      </c>
+      <c r="F79" s="113">
+        <v>19269.864931349999</v>
+      </c>
+      <c r="G79" s="90">
+        <v>360.61741173000001</v>
+      </c>
+      <c r="H79" s="26">
+        <v>506.36699992000001</v>
+      </c>
+      <c r="I79" s="20"/>
+      <c r="J79" s="160">
+        <v>1127.02076994</v>
+      </c>
+      <c r="K79" s="160">
+        <v>6204.3841701600004</v>
+      </c>
+      <c r="L79" s="160">
+        <v>3112.8446579299998</v>
+      </c>
+      <c r="M79" s="160">
+        <v>86.045639059999999</v>
+      </c>
+      <c r="N79" s="160">
+        <v>139.96199845000001</v>
+      </c>
+      <c r="O79" s="160">
+        <v>22668.045502969999</v>
+      </c>
+      <c r="P79" s="160">
+        <v>3338.7875647999999</v>
+      </c>
+      <c r="Q79" s="157"/>
+      <c r="R79" s="161">
+        <v>455.70057321000002</v>
+      </c>
+      <c r="S79" s="137"/>
+      <c r="T79" s="144"/>
+      <c r="U79" s="160">
+        <v>14022.4390879</v>
+      </c>
+      <c r="V79" s="160">
+        <v>227.18977153</v>
+      </c>
+      <c r="W79" s="162">
+        <v>30293.89727184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="224"/>
+      <c r="B80" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C80" s="195">
+        <v>2067.4264191299999</v>
+      </c>
+      <c r="D80" s="78">
+        <v>7245.8006536900002</v>
+      </c>
+      <c r="E80" s="106">
+        <v>2757.74419154</v>
+      </c>
+      <c r="F80" s="112">
+        <v>5849.0288738600002</v>
+      </c>
+      <c r="G80" s="89">
+        <v>4830.6214540199999</v>
+      </c>
+      <c r="H80" s="25">
+        <v>2410.09349763</v>
+      </c>
+      <c r="I80" s="20"/>
+      <c r="J80" s="156">
+        <v>2470.8702646199999</v>
+      </c>
+      <c r="K80" s="156">
+        <v>4548.8329474599996</v>
+      </c>
+      <c r="L80" s="156">
+        <v>2451.5032094899998</v>
+      </c>
+      <c r="M80" s="156">
+        <v>3291.4465924599999</v>
+      </c>
+      <c r="N80" s="156">
+        <v>9411.9618012200008</v>
+      </c>
+      <c r="O80" s="156">
+        <v>1986.85400379</v>
+      </c>
+      <c r="P80" s="156">
+        <v>1848.9457401899999</v>
+      </c>
+      <c r="Q80" s="157"/>
+      <c r="R80" s="158">
+        <v>3577.51033981</v>
+      </c>
+      <c r="S80" s="137"/>
+      <c r="T80" s="144"/>
+      <c r="U80" s="156">
+        <v>8550.7703922500004</v>
+      </c>
+      <c r="V80" s="156">
+        <v>10292.47313394</v>
+      </c>
+      <c r="W80" s="159">
+        <v>2580.4072801799998</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23" ht="13.5">
+      <c r="A81" s="224"/>
+      <c r="B81" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C81" s="195">
+        <v>3620.94578968</v>
+      </c>
+      <c r="D81" s="78">
+        <v>13483.684822089999</v>
+      </c>
+      <c r="E81" s="106">
+        <v>5361.4368580399996</v>
+      </c>
+      <c r="F81" s="112">
+        <v>4157.76569096</v>
+      </c>
+      <c r="G81" s="89">
+        <v>7625.0054802900004</v>
+      </c>
+      <c r="H81" s="25">
+        <v>8919.6447419300002</v>
+      </c>
+      <c r="I81" s="20"/>
+      <c r="J81" s="156">
+        <v>2033.95008745</v>
+      </c>
+      <c r="K81" s="156">
+        <v>3172.37300078</v>
+      </c>
+      <c r="L81" s="156">
+        <v>8928.9797321400001</v>
+      </c>
+      <c r="M81" s="156">
+        <v>1734.30650272</v>
+      </c>
+      <c r="N81" s="156">
+        <v>2412.64844111</v>
+      </c>
+      <c r="O81" s="156">
+        <v>4774.4303836999998</v>
+      </c>
+      <c r="P81" s="156">
+        <v>5275.3738450299998</v>
+      </c>
+      <c r="Q81" s="157"/>
+      <c r="R81" s="158">
+        <v>785.07609998999999</v>
+      </c>
+      <c r="S81" s="137"/>
+      <c r="T81" s="144"/>
+      <c r="U81" s="156">
+        <v>15455.34792409</v>
+      </c>
+      <c r="V81" s="156">
+        <v>16652.962422730001</v>
+      </c>
+      <c r="W81" s="159">
+        <v>3641.97122296</v>
+      </c>
+    </row>
+    <row r="82" spans="1:23" ht="13.5">
+      <c r="A82" s="224"/>
+      <c r="B82" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C82" s="195">
+        <v>204668.28200000001</v>
+      </c>
+      <c r="D82" s="78">
+        <v>142848.53400000001</v>
+      </c>
+      <c r="E82" s="106">
+        <v>302422.33</v>
+      </c>
+      <c r="F82" s="112">
+        <v>51600.065000000002</v>
+      </c>
+      <c r="G82" s="89">
+        <v>279764.40999999997</v>
+      </c>
+      <c r="H82" s="25">
+        <v>261169.19699999999</v>
+      </c>
+      <c r="I82" s="20"/>
+      <c r="J82" s="156">
+        <v>111139.077</v>
+      </c>
+      <c r="K82" s="156">
+        <v>183916.318</v>
+      </c>
+      <c r="L82" s="156">
+        <v>188901.83416599999</v>
+      </c>
+      <c r="M82" s="156">
+        <v>229600.4</v>
+      </c>
+      <c r="N82" s="156">
+        <v>69577.247600000002</v>
+      </c>
+      <c r="O82" s="156">
+        <v>136540.726</v>
+      </c>
+      <c r="P82" s="156">
+        <v>172453.65700000001</v>
+      </c>
+      <c r="Q82" s="157"/>
+      <c r="R82" s="158">
+        <v>693145.07743399998</v>
+      </c>
+      <c r="S82" s="137"/>
+      <c r="T82" s="144"/>
+      <c r="U82" s="156">
+        <v>122982.817</v>
+      </c>
+      <c r="V82" s="156">
+        <v>190535.29199999999</v>
+      </c>
+      <c r="W82" s="159">
+        <v>133516.84400000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23" ht="13.5">
+      <c r="A83" s="224"/>
+      <c r="B83" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C83" s="196">
+        <v>274243.32638336997</v>
+      </c>
+      <c r="D83" s="79">
+        <v>248207.83786652001</v>
+      </c>
+      <c r="E83" s="108">
+        <v>528403.43322283996</v>
+      </c>
+      <c r="F83" s="114">
+        <v>383571.48596462002</v>
+      </c>
+      <c r="G83" s="91">
+        <v>409218.98648820003</v>
+      </c>
+      <c r="H83" s="24">
+        <v>325012.79410725</v>
+      </c>
+      <c r="I83" s="20"/>
+      <c r="J83" s="163">
+        <v>205017.67615799</v>
+      </c>
+      <c r="K83" s="163">
+        <v>343320.19167388999</v>
+      </c>
+      <c r="L83" s="163">
+        <v>265196.90292342001</v>
+      </c>
+      <c r="M83" s="163">
+        <v>285487.61451032001</v>
+      </c>
+      <c r="N83" s="163">
+        <v>216038.37345511001</v>
+      </c>
+      <c r="O83" s="163">
+        <v>259538.86022726999</v>
+      </c>
+      <c r="P83" s="163">
+        <v>224673.40585523</v>
+      </c>
+      <c r="Q83" s="157"/>
+      <c r="R83" s="164">
+        <v>755523.55492340995</v>
+      </c>
+      <c r="S83" s="137"/>
+      <c r="T83" s="144"/>
+      <c r="U83" s="163">
+        <v>550500.52552949998</v>
+      </c>
+      <c r="V83" s="163">
+        <v>443843.24781834002</v>
+      </c>
+      <c r="W83" s="165">
+        <v>232405.19610902999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="224"/>
+      <c r="B84" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C84" s="194">
+        <v>90756.508259380003</v>
+      </c>
+      <c r="D84" s="77">
+        <v>96030.687821660002</v>
+      </c>
+      <c r="E84" s="107">
+        <v>206868.12281927001</v>
+      </c>
+      <c r="F84" s="113">
+        <v>80865.362059020001</v>
+      </c>
+      <c r="G84" s="90">
+        <v>131917.10328665</v>
+      </c>
+      <c r="H84" s="26">
+        <v>133822.48697144</v>
+      </c>
+      <c r="I84" s="20"/>
+      <c r="J84" s="160">
+        <v>80764.011051509995</v>
+      </c>
+      <c r="K84" s="160">
+        <v>128741.16444045</v>
+      </c>
+      <c r="L84" s="160">
+        <v>82469.388071869995</v>
+      </c>
+      <c r="M84" s="160">
+        <v>109875.35242491</v>
+      </c>
+      <c r="N84" s="160">
+        <v>75130.959475580006</v>
+      </c>
+      <c r="O84" s="160">
+        <v>84364.963562959994</v>
+      </c>
+      <c r="P84" s="160">
+        <v>69813.348466309995</v>
+      </c>
+      <c r="Q84" s="157"/>
+      <c r="R84" s="161">
+        <v>270133.53520394</v>
+      </c>
+      <c r="S84" s="137"/>
+      <c r="T84" s="144"/>
+      <c r="U84" s="160">
+        <v>130709.21409923</v>
+      </c>
+      <c r="V84" s="160">
+        <v>103669.73709299001</v>
+      </c>
+      <c r="W84" s="162">
+        <v>85281.814880320002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="224"/>
+      <c r="B85" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C85" s="194">
+        <v>5934.8655203500002</v>
+      </c>
+      <c r="D85" s="77">
+        <v>10194.80672133</v>
+      </c>
+      <c r="E85" s="107">
+        <v>17733.53457467</v>
+      </c>
+      <c r="F85" s="113">
+        <v>7855.0640351000002</v>
+      </c>
+      <c r="G85" s="90">
+        <v>15672.078357939999</v>
+      </c>
+      <c r="H85" s="26">
+        <v>11184.304235219999</v>
+      </c>
+      <c r="I85" s="20"/>
+      <c r="J85" s="160">
+        <v>3649.9827093399999</v>
+      </c>
+      <c r="K85" s="160">
+        <v>9873.9836624799991</v>
+      </c>
+      <c r="L85" s="160">
+        <v>5328.5310947600001</v>
+      </c>
+      <c r="M85" s="160">
+        <v>11005.215533439999</v>
+      </c>
+      <c r="N85" s="160">
+        <v>3439.7076983000002</v>
+      </c>
+      <c r="O85" s="160">
+        <v>11145.155646949999</v>
+      </c>
+      <c r="P85" s="160">
+        <v>4936.3491098000004</v>
+      </c>
+      <c r="Q85" s="157"/>
+      <c r="R85" s="161">
+        <v>19559.38649556</v>
+      </c>
+      <c r="S85" s="137"/>
+      <c r="T85" s="144"/>
+      <c r="U85" s="160">
+        <v>9996.4913947799996</v>
+      </c>
+      <c r="V85" s="160">
+        <v>13430.94417617</v>
+      </c>
+      <c r="W85" s="162">
+        <v>4814.8070138100002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="224"/>
+      <c r="B86" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C86" s="194">
+        <v>14714.48948473</v>
+      </c>
+      <c r="D86" s="77">
+        <v>19572.230491220002</v>
+      </c>
+      <c r="E86" s="107">
+        <v>50118.292691750001</v>
+      </c>
+      <c r="F86" s="113">
+        <v>11792.90428346</v>
+      </c>
+      <c r="G86" s="90">
+        <v>30724.804114909999</v>
+      </c>
+      <c r="H86" s="26">
+        <v>36199.138806889998</v>
+      </c>
+      <c r="I86" s="20"/>
+      <c r="J86" s="160">
+        <v>16049.595346870001</v>
+      </c>
+      <c r="K86" s="160">
+        <v>25456.12277953</v>
+      </c>
+      <c r="L86" s="160">
+        <v>16322.45627834</v>
+      </c>
+      <c r="M86" s="160">
+        <v>31203.811416820001</v>
+      </c>
+      <c r="N86" s="160">
+        <v>15432.80607474</v>
+      </c>
+      <c r="O86" s="160">
+        <v>16943.168325660001</v>
+      </c>
+      <c r="P86" s="160">
+        <v>11704.13543884</v>
+      </c>
+      <c r="Q86" s="157"/>
+      <c r="R86" s="161">
+        <v>92750.390165179997</v>
+      </c>
+      <c r="S86" s="137"/>
+      <c r="T86" s="144"/>
+      <c r="U86" s="160">
+        <v>30573.384238440001</v>
+      </c>
+      <c r="V86" s="160">
+        <v>19152.717708479999</v>
+      </c>
+      <c r="W86" s="162">
+        <v>40281.39276689</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="224"/>
+      <c r="B87" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C87" s="194">
+        <v>33421.14246137</v>
+      </c>
+      <c r="D87" s="77">
+        <v>27672.803855099999</v>
+      </c>
+      <c r="E87" s="107">
+        <v>54410.672824939997</v>
+      </c>
+      <c r="F87" s="113">
+        <v>63188.194038239999</v>
+      </c>
+      <c r="G87" s="90">
+        <v>72948.964022219996</v>
+      </c>
+      <c r="H87" s="26">
+        <v>39403.15287605</v>
+      </c>
+      <c r="I87" s="20"/>
+      <c r="J87" s="160">
+        <v>31813.26144545</v>
+      </c>
+      <c r="K87" s="160">
+        <v>45354.040363740001</v>
+      </c>
+      <c r="L87" s="160">
+        <v>37615.80039163</v>
+      </c>
+      <c r="M87" s="160">
+        <v>41931.679444529997</v>
+      </c>
+      <c r="N87" s="160">
+        <v>31603.278330770001</v>
+      </c>
+      <c r="O87" s="160">
+        <v>47895.037239420002</v>
+      </c>
+      <c r="P87" s="160">
+        <v>26988.398294760002</v>
+      </c>
+      <c r="Q87" s="157"/>
+      <c r="R87" s="161">
+        <v>92645.858228130004</v>
+      </c>
+      <c r="S87" s="137"/>
+      <c r="T87" s="144"/>
+      <c r="U87" s="160">
+        <v>106235.5455797</v>
+      </c>
+      <c r="V87" s="160">
+        <v>104978.60793191</v>
+      </c>
+      <c r="W87" s="162">
+        <v>50827.74567348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23" ht="52.5" customHeight="1">
+      <c r="A88" s="225"/>
+      <c r="B88" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C88" s="197">
+        <v>46825.153078329997</v>
+      </c>
+      <c r="D88" s="80">
+        <v>20918.72276651</v>
+      </c>
+      <c r="E88" s="109">
+        <v>54645.30820182</v>
+      </c>
+      <c r="F88" s="80">
+        <v>8733.52261722</v>
+      </c>
+      <c r="G88" s="68">
+        <v>37118.97519012</v>
+      </c>
+      <c r="H88" s="55">
+        <v>28193.405998949998</v>
+      </c>
+      <c r="I88" s="51"/>
+      <c r="J88" s="166">
+        <v>15013.70445689</v>
+      </c>
+      <c r="K88" s="166">
+        <v>24822.45608004</v>
+      </c>
+      <c r="L88" s="166">
+        <v>34178.851170069996</v>
+      </c>
+      <c r="M88" s="166">
+        <v>18100.218929520001</v>
+      </c>
+      <c r="N88" s="166">
+        <v>3329.9169035099999</v>
+      </c>
+      <c r="O88" s="166">
+        <v>24613.692188640001</v>
+      </c>
+      <c r="P88" s="166">
+        <v>53292.143357000001</v>
+      </c>
+      <c r="Q88" s="167"/>
+      <c r="R88" s="168">
+        <v>43015.148063430002</v>
+      </c>
+      <c r="S88" s="140"/>
+      <c r="T88" s="146"/>
+      <c r="U88" s="166">
+        <v>12684.249571849999</v>
+      </c>
+      <c r="V88" s="166">
+        <v>2407.5589531099999</v>
+      </c>
+      <c r="W88" s="169">
+        <v>4470.5135615299996</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="208" t="s">
+        <v>32</v>
+      </c>
+      <c r="B89" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C89" s="184">
+        <v>358619.19917322003</v>
+      </c>
+      <c r="D89" s="75">
+        <v>322769.93402905</v>
+      </c>
+      <c r="E89" s="103">
+        <v>668674.39093142003</v>
+      </c>
+      <c r="F89" s="75">
+        <v>477641.76847913</v>
+      </c>
+      <c r="G89" s="66">
+        <v>508825.95127947</v>
+      </c>
+      <c r="H89" s="45">
+        <v>421958.10038905003</v>
+      </c>
+      <c r="I89" s="49"/>
+      <c r="J89" s="45">
+        <v>263961.01965520001</v>
+      </c>
+      <c r="K89" s="45">
+        <v>469346.34100454999</v>
+      </c>
+      <c r="L89" s="45">
+        <v>358528.67701498</v>
+      </c>
+      <c r="M89" s="45">
+        <v>334271.67349905998</v>
+      </c>
+      <c r="N89" s="45">
+        <v>227512.46794890001</v>
+      </c>
+      <c r="O89" s="45">
+        <v>327574.47102956002</v>
+      </c>
+      <c r="P89" s="45">
+        <v>289344.86887074</v>
+      </c>
+      <c r="Q89" s="153"/>
+      <c r="R89" s="75">
+        <v>786791.80632604996</v>
+      </c>
+      <c r="S89" s="134"/>
+      <c r="T89" s="143"/>
+      <c r="U89" s="45">
+        <v>918618.09086987004</v>
+      </c>
+      <c r="V89" s="45">
+        <v>601094.44516133994</v>
+      </c>
+      <c r="W89" s="56">
+        <v>385722.90988509997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="209"/>
+      <c r="B90" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C90" s="199">
+        <v>81405.335347059998</v>
+      </c>
+      <c r="D90" s="82">
+        <v>110888.38739174001</v>
+      </c>
+      <c r="E90" s="110">
+        <v>276194.58647278999</v>
+      </c>
+      <c r="F90" s="82">
+        <v>371124.61836353998</v>
+      </c>
+      <c r="G90" s="69">
+        <v>138302.69219608</v>
+      </c>
+      <c r="H90" s="28">
+        <v>69110.053526189993</v>
+      </c>
+      <c r="I90" s="20"/>
+      <c r="J90" s="28">
+        <v>99643.823618259994</v>
+      </c>
+      <c r="K90" s="28">
+        <v>200036.77274972</v>
+      </c>
+      <c r="L90" s="28">
+        <v>91803.020788520007</v>
+      </c>
+      <c r="M90" s="28">
+        <v>51832.65520827</v>
+      </c>
+      <c r="N90" s="28">
+        <v>134581.72791625001</v>
+      </c>
+      <c r="O90" s="28">
+        <v>156005.01578327001</v>
+      </c>
+      <c r="P90" s="28">
+        <v>53782.07853418</v>
+      </c>
+      <c r="Q90" s="157"/>
+      <c r="R90" s="82">
+        <v>74552.992424230004</v>
+      </c>
+      <c r="S90" s="137"/>
+      <c r="T90" s="144"/>
+      <c r="U90" s="28">
+        <v>614010.80377207999</v>
+      </c>
+      <c r="V90" s="28">
+        <v>332479.68635143002</v>
+      </c>
+      <c r="W90" s="29">
+        <v>129586.05360937001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23" ht="13.5">
+      <c r="A91" s="209"/>
+      <c r="B91" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C91" s="193">
+        <v>25525.538929620001</v>
+      </c>
+      <c r="D91" s="76">
+        <v>31659.059516050002</v>
+      </c>
+      <c r="E91" s="104">
+        <v>40721.297818400002</v>
+      </c>
+      <c r="F91" s="76">
+        <v>127283.30396660999</v>
+      </c>
+      <c r="G91" s="67">
+        <v>50438.310993550003</v>
+      </c>
+      <c r="H91" s="23">
+        <v>21833.99347831</v>
+      </c>
+      <c r="I91" s="20"/>
+      <c r="J91" s="23">
+        <v>32862.361045960002</v>
+      </c>
+      <c r="K91" s="23">
+        <v>63709.455637140003</v>
+      </c>
+      <c r="L91" s="23">
+        <v>29079.681153189998</v>
+      </c>
+      <c r="M91" s="23">
+        <v>17116.687562070001</v>
+      </c>
+      <c r="N91" s="23">
+        <v>48546.228242390003</v>
+      </c>
+      <c r="O91" s="23">
+        <v>33488.744532899997</v>
+      </c>
+      <c r="P91" s="23">
+        <v>16538.189915120001</v>
+      </c>
+      <c r="Q91" s="157"/>
+      <c r="R91" s="76">
+        <v>27279.16090631</v>
+      </c>
+      <c r="S91" s="137"/>
+      <c r="T91" s="144"/>
+      <c r="U91" s="23">
+        <v>216454.05557388</v>
+      </c>
+      <c r="V91" s="23">
+        <v>122403.96276019</v>
+      </c>
+      <c r="W91" s="30">
+        <v>24648.074005490002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="209"/>
+      <c r="B92" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="193">
+        <v>19820.650164120001</v>
+      </c>
+      <c r="D92" s="76">
+        <v>26103.542019230001</v>
+      </c>
+      <c r="E92" s="104">
+        <v>30328.311649300002</v>
+      </c>
+      <c r="F92" s="76">
+        <v>106513.40393966</v>
+      </c>
+      <c r="G92" s="67">
+        <v>40617.165579679997</v>
+      </c>
+      <c r="H92" s="23">
+        <v>18417.800398300002</v>
+      </c>
+      <c r="I92" s="20"/>
+      <c r="J92" s="23">
+        <v>42224.143153190002</v>
+      </c>
+      <c r="K92" s="23">
+        <v>51667.529795980001</v>
+      </c>
+      <c r="L92" s="23">
+        <v>22741.244906899999</v>
+      </c>
+      <c r="M92" s="23">
+        <v>14896.20639044</v>
+      </c>
+      <c r="N92" s="23">
+        <v>39420.589067809997</v>
+      </c>
+      <c r="O92" s="23">
+        <v>26683.960330860002</v>
+      </c>
+      <c r="P92" s="23">
+        <v>12387.46947561</v>
+      </c>
+      <c r="Q92" s="157"/>
+      <c r="R92" s="76">
+        <v>23714.84159905</v>
+      </c>
+      <c r="S92" s="137"/>
+      <c r="T92" s="144"/>
+      <c r="U92" s="23">
+        <v>141787.12765755999</v>
+      </c>
+      <c r="V92" s="23">
+        <v>89521.342716429994</v>
+      </c>
+      <c r="W92" s="30">
+        <v>20293.94335302</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="209"/>
+      <c r="B93" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="193">
+        <v>7637.3759703400001</v>
+      </c>
+      <c r="D93" s="76">
+        <v>3799.6266330399999</v>
+      </c>
+      <c r="E93" s="104">
+        <v>154061.52947723001</v>
+      </c>
+      <c r="F93" s="76">
+        <v>26843.028461729999</v>
+      </c>
+      <c r="G93" s="67">
+        <v>285.85700396999999</v>
+      </c>
+      <c r="H93" s="23">
+        <v>1013.25893357</v>
+      </c>
+      <c r="I93" s="20"/>
+      <c r="J93" s="23">
+        <v>1607.31714741</v>
+      </c>
+      <c r="K93" s="23">
+        <v>5680.0948917599999</v>
+      </c>
+      <c r="L93" s="23">
+        <v>3300.3977141700002</v>
+      </c>
+      <c r="M93" s="23">
+        <v>82.640400839999998</v>
+      </c>
+      <c r="N93" s="23">
+        <v>80.744339960000005</v>
+      </c>
+      <c r="O93" s="23">
+        <v>44104.985240850001</v>
+      </c>
+      <c r="P93" s="23">
+        <v>5976.0127551100004</v>
+      </c>
+      <c r="Q93" s="157"/>
+      <c r="R93" s="76">
+        <v>384.03356036000002</v>
+      </c>
+      <c r="S93" s="137"/>
+      <c r="T93" s="144"/>
+      <c r="U93" s="23">
+        <v>16416.256745229999</v>
+      </c>
+      <c r="V93" s="23">
+        <v>202.54921590000001</v>
+      </c>
+      <c r="W93" s="30">
+        <v>56033.347399509999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="209"/>
+      <c r="B94" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C94" s="199">
+        <v>3066.1600333900001</v>
+      </c>
+      <c r="D94" s="82">
+        <v>4061.4694284500001</v>
+      </c>
+      <c r="E94" s="110">
+        <v>3491.8191993599999</v>
+      </c>
+      <c r="F94" s="82">
+        <v>3243.1198078000002</v>
+      </c>
+      <c r="G94" s="69">
+        <v>3847.07400818</v>
+      </c>
+      <c r="H94" s="28">
+        <v>2592.9893243900001</v>
+      </c>
+      <c r="I94" s="20"/>
+      <c r="J94" s="28">
+        <v>2305.6482918900001</v>
+      </c>
+      <c r="K94" s="28">
+        <v>5252.4108355500002</v>
+      </c>
+      <c r="L94" s="28">
+        <v>2779.4499390000001</v>
+      </c>
+      <c r="M94" s="28">
+        <v>5728.7498990100003</v>
+      </c>
+      <c r="N94" s="28">
+        <v>5646.7871212</v>
+      </c>
+      <c r="O94" s="28">
+        <v>2373.3919049900001</v>
+      </c>
+      <c r="P94" s="28">
+        <v>2352.8549956900001</v>
+      </c>
+      <c r="Q94" s="157"/>
+      <c r="R94" s="82">
+        <v>7159.76332336</v>
+      </c>
+      <c r="S94" s="137"/>
+      <c r="T94" s="144"/>
+      <c r="U94" s="28">
+        <v>11889.62473363</v>
+      </c>
+      <c r="V94" s="28">
+        <v>11796.93766709</v>
+      </c>
+      <c r="W94" s="29">
+        <v>2682.74632436</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23" ht="13.5">
+      <c r="A95" s="209"/>
+      <c r="B95" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C95" s="199">
+        <v>4573.28658077</v>
+      </c>
+      <c r="D95" s="82">
+        <v>8584.4553088600005</v>
+      </c>
+      <c r="E95" s="110">
+        <v>3993.4383592700001</v>
+      </c>
+      <c r="F95" s="82">
+        <v>13441.475507790001</v>
+      </c>
+      <c r="G95" s="69">
+        <v>7259.7169752099999</v>
+      </c>
+      <c r="H95" s="28">
+        <v>7542.6145384700003</v>
+      </c>
+      <c r="I95" s="20"/>
+      <c r="J95" s="28">
+        <v>7323.3703450499997</v>
+      </c>
+      <c r="K95" s="28">
+        <v>3315.6788492800001</v>
+      </c>
+      <c r="L95" s="28">
+        <v>9474.6690874600008</v>
+      </c>
+      <c r="M95" s="28">
+        <v>2713.93859178</v>
+      </c>
+      <c r="N95" s="28">
+        <v>4459.8284514500001</v>
+      </c>
+      <c r="O95" s="28">
+        <v>5578.9122412999996</v>
+      </c>
+      <c r="P95" s="28">
+        <v>1415.2398408700001</v>
+      </c>
+      <c r="Q95" s="157"/>
+      <c r="R95" s="82">
+        <v>4063.9309734600001</v>
+      </c>
+      <c r="S95" s="137"/>
+      <c r="T95" s="144"/>
+      <c r="U95" s="28">
+        <v>10688.22616416</v>
+      </c>
+      <c r="V95" s="28">
+        <v>17440.806242819999</v>
+      </c>
+      <c r="W95" s="29">
+        <v>13060.78035137</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23" ht="13.5">
+      <c r="A96" s="209"/>
+      <c r="B96" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C96" s="199">
+        <v>269574.417212</v>
+      </c>
+      <c r="D96" s="82">
+        <v>199235.6219</v>
+      </c>
+      <c r="E96" s="110">
+        <v>384994.54690000002</v>
+      </c>
+      <c r="F96" s="82">
+        <v>89832.554799999998</v>
+      </c>
+      <c r="G96" s="69">
+        <v>359416.4681</v>
+      </c>
+      <c r="H96" s="28">
+        <v>342712.44300000003</v>
+      </c>
+      <c r="I96" s="20"/>
+      <c r="J96" s="28">
+        <v>154688.17739999999</v>
+      </c>
+      <c r="K96" s="28">
+        <v>260741.47857000001</v>
+      </c>
+      <c r="L96" s="28">
+        <v>254471.53719999999</v>
+      </c>
+      <c r="M96" s="28">
+        <v>273996.32980000001</v>
+      </c>
+      <c r="N96" s="28">
+        <v>82824.124460000006</v>
+      </c>
+      <c r="O96" s="28">
+        <v>163617.15109999999</v>
+      </c>
+      <c r="P96" s="28">
+        <v>231794.6955</v>
+      </c>
+      <c r="Q96" s="157"/>
+      <c r="R96" s="82">
+        <v>701015.11960500001</v>
+      </c>
+      <c r="S96" s="137"/>
+      <c r="T96" s="144"/>
+      <c r="U96" s="28">
+        <v>282029.4362</v>
+      </c>
+      <c r="V96" s="28">
+        <v>239377.01490000001</v>
+      </c>
+      <c r="W96" s="29">
+        <v>240393.3296</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23" ht="13.5">
+      <c r="A97" s="209"/>
+      <c r="B97" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C97" s="186">
+        <v>385107.29908958002</v>
+      </c>
+      <c r="D97" s="73">
+        <v>338729.93930912</v>
+      </c>
+      <c r="E97" s="96">
+        <v>723336.21975585003</v>
+      </c>
+      <c r="F97" s="73">
+        <v>489065.11457406997</v>
+      </c>
+      <c r="G97" s="59">
+        <v>558651.01300407003</v>
+      </c>
+      <c r="H97" s="15">
+        <v>467278.61092821002</v>
+      </c>
+      <c r="I97" s="20"/>
+      <c r="J97" s="15">
+        <v>283940.66162781999</v>
+      </c>
+      <c r="K97" s="15">
+        <v>508991.13730636</v>
+      </c>
+      <c r="L97" s="15">
+        <v>366344.27380129002</v>
+      </c>
+      <c r="M97" s="15">
+        <v>352453.27336947998</v>
+      </c>
+      <c r="N97" s="15">
+        <v>253828.70218584</v>
+      </c>
+      <c r="O97" s="15">
+        <v>348414.25987248</v>
+      </c>
+      <c r="P97" s="15">
+        <v>306028.04964600998</v>
+      </c>
+      <c r="Q97" s="157"/>
+      <c r="R97" s="73">
+        <v>875480.12741744996</v>
+      </c>
+      <c r="S97" s="137"/>
+      <c r="T97" s="144"/>
+      <c r="U97" s="15">
+        <v>919238.95205486997</v>
+      </c>
+      <c r="V97" s="15">
+        <v>568581.44428831001</v>
+      </c>
+      <c r="W97" s="27">
+        <v>411077.14243902999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" s="209"/>
+      <c r="B98" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C98" s="185">
+        <v>133967.62441953999</v>
+      </c>
+      <c r="D98" s="71">
+        <v>131231.53208353001</v>
+      </c>
+      <c r="E98" s="94">
+        <v>306093.41487849999</v>
+      </c>
+      <c r="F98" s="71">
+        <v>95080.511008810005</v>
+      </c>
+      <c r="G98" s="58">
+        <v>179556.49120883</v>
+      </c>
+      <c r="H98" s="18">
+        <v>190774.87139739</v>
+      </c>
+      <c r="I98" s="20"/>
+      <c r="J98" s="18">
+        <v>111274.44457191</v>
+      </c>
+      <c r="K98" s="18">
+        <v>182137.90661256001</v>
+      </c>
+      <c r="L98" s="18">
+        <v>118814.68084612</v>
+      </c>
+      <c r="M98" s="18">
+        <v>157880.55721475999</v>
+      </c>
+      <c r="N98" s="18">
+        <v>103115.56044541</v>
+      </c>
+      <c r="O98" s="18">
+        <v>115121.54902580001</v>
+      </c>
+      <c r="P98" s="18">
+        <v>88086.511559270002</v>
+      </c>
+      <c r="Q98" s="157"/>
+      <c r="R98" s="71">
+        <v>346912.00723317999</v>
+      </c>
+      <c r="S98" s="137"/>
+      <c r="T98" s="144"/>
+      <c r="U98" s="18">
+        <v>200439.66152584</v>
+      </c>
+      <c r="V98" s="18">
+        <v>128423.65769638</v>
+      </c>
+      <c r="W98" s="31">
+        <v>127347.85322863</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" s="209"/>
+      <c r="B99" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C99" s="185">
+        <v>18412.331333040001</v>
+      </c>
+      <c r="D99" s="71">
+        <v>16865.694572870001</v>
+      </c>
+      <c r="E99" s="94">
+        <v>33311.872355009997</v>
+      </c>
+      <c r="F99" s="71">
+        <v>8328.8285333900003</v>
+      </c>
+      <c r="G99" s="58">
+        <v>35595.235704060004</v>
+      </c>
+      <c r="H99" s="18">
+        <v>17098.575557749999</v>
+      </c>
+      <c r="I99" s="20"/>
+      <c r="J99" s="18">
+        <v>13119.52166706</v>
+      </c>
+      <c r="K99" s="18">
+        <v>24165.724512140001</v>
+      </c>
+      <c r="L99" s="18">
+        <v>21740.625179940002</v>
+      </c>
+      <c r="M99" s="18">
+        <v>16632.575271459998</v>
+      </c>
+      <c r="N99" s="18">
+        <v>6770.4664830600004</v>
+      </c>
+      <c r="O99" s="18">
+        <v>20100.75650526</v>
+      </c>
+      <c r="P99" s="18">
+        <v>14060.47667638</v>
+      </c>
+      <c r="Q99" s="157"/>
+      <c r="R99" s="71">
+        <v>17813.050880449999</v>
+      </c>
+      <c r="S99" s="137"/>
+      <c r="T99" s="144"/>
+      <c r="U99" s="18">
+        <v>70059.570825889998</v>
+      </c>
+      <c r="V99" s="18">
+        <v>18000.169190960001</v>
+      </c>
+      <c r="W99" s="31">
+        <v>22797.59363042</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="209"/>
+      <c r="B100" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C100" s="185">
+        <v>13574.80140742</v>
+      </c>
+      <c r="D100" s="71">
+        <v>16160.528035519999</v>
+      </c>
+      <c r="E100" s="94">
+        <v>38419.275712759998</v>
+      </c>
+      <c r="F100" s="71">
+        <v>9562.6005588299995</v>
+      </c>
+      <c r="G100" s="58">
+        <v>32691.980765249999</v>
+      </c>
+      <c r="H100" s="18">
+        <v>26645.893764050001</v>
+      </c>
+      <c r="I100" s="20"/>
+      <c r="J100" s="18">
+        <v>15045.38334798</v>
+      </c>
+      <c r="K100" s="18">
+        <v>26736.798487889999</v>
+      </c>
+      <c r="L100" s="18">
+        <v>15357.31623812</v>
+      </c>
+      <c r="M100" s="18">
+        <v>23173.543095960002</v>
+      </c>
+      <c r="N100" s="18">
+        <v>13193.1112928</v>
+      </c>
+      <c r="O100" s="18">
+        <v>18731.808896449998</v>
+      </c>
+      <c r="P100" s="18">
+        <v>13122.55330503</v>
+      </c>
+      <c r="Q100" s="157"/>
+      <c r="R100" s="71">
+        <v>50891.985442739999</v>
+      </c>
+      <c r="S100" s="137"/>
+      <c r="T100" s="144"/>
+      <c r="U100" s="18">
+        <v>33745.412618310002</v>
+      </c>
+      <c r="V100" s="18">
+        <v>19744.594625400001</v>
+      </c>
+      <c r="W100" s="31">
+        <v>34583.869652310001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="209"/>
+      <c r="B101" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="185">
+        <v>46127.459812089997</v>
+      </c>
+      <c r="D101" s="71">
+        <v>47280.822093720002</v>
+      </c>
+      <c r="E101" s="94">
+        <v>96196.418712610001</v>
+      </c>
+      <c r="F101" s="71">
+        <v>44569.400287490003</v>
+      </c>
+      <c r="G101" s="58">
+        <v>114466.91579263</v>
+      </c>
+      <c r="H101" s="18">
+        <v>81520.554147260002</v>
+      </c>
+      <c r="I101" s="20"/>
+      <c r="J101" s="18">
+        <v>44327.711818329997</v>
+      </c>
+      <c r="K101" s="18">
+        <v>81954.368638989996</v>
+      </c>
+      <c r="L101" s="18">
+        <v>45364.181191490003</v>
+      </c>
+      <c r="M101" s="18">
+        <v>46518.659686910003</v>
+      </c>
+      <c r="N101" s="18">
+        <v>52172.442665499999</v>
+      </c>
+      <c r="O101" s="18">
+        <v>72347.269702990001</v>
+      </c>
+      <c r="P101" s="18">
+        <v>57279.624417070001</v>
+      </c>
+      <c r="Q101" s="157"/>
+      <c r="R101" s="71">
+        <v>141635.45400905001</v>
+      </c>
+      <c r="S101" s="137"/>
+      <c r="T101" s="144"/>
+      <c r="U101" s="18">
+        <v>168642.29729528999</v>
+      </c>
+      <c r="V101" s="18">
+        <v>154174.78008811001</v>
+      </c>
+      <c r="W101" s="31">
+        <v>104416.17483993</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23" ht="51">
+      <c r="A102" s="210"/>
+      <c r="B102" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C102" s="187">
+        <v>48875.582035649997</v>
+      </c>
+      <c r="D102" s="74">
+        <v>23272.560923100002</v>
+      </c>
+      <c r="E102" s="97">
+        <v>57419.732243240003</v>
+      </c>
+      <c r="F102" s="74">
+        <v>9075.99826011</v>
+      </c>
+      <c r="G102" s="60">
+        <v>38861.158132869998</v>
+      </c>
+      <c r="H102" s="33">
+        <v>34067.664885960003</v>
+      </c>
+      <c r="I102" s="51"/>
+      <c r="J102" s="33">
+        <v>18421.145347320002</v>
+      </c>
+      <c r="K102" s="33">
+        <v>25873.74665157</v>
+      </c>
+      <c r="L102" s="33">
+        <v>43550.824135870003</v>
+      </c>
+      <c r="M102" s="33">
+        <v>18399.202465449998</v>
+      </c>
+      <c r="N102" s="33">
+        <v>4051.90354088</v>
+      </c>
+      <c r="O102" s="33">
+        <v>35299.348755090003</v>
+      </c>
+      <c r="P102" s="33">
+        <v>54900.278381709999</v>
+      </c>
+      <c r="Q102" s="167"/>
+      <c r="R102" s="74">
+        <v>61671.454173489998</v>
+      </c>
+      <c r="S102" s="140"/>
+      <c r="T102" s="146"/>
+      <c r="U102" s="33">
+        <v>11547.002574849999</v>
+      </c>
+      <c r="V102" s="33">
+        <v>25547.341813539999</v>
+      </c>
+      <c r="W102" s="34">
+        <v>10645.004599600001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="211" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C103" s="184">
+        <v>407409.19118556002</v>
+      </c>
+      <c r="D103" s="75">
+        <v>373646.06445362</v>
+      </c>
+      <c r="E103" s="103">
+        <v>800485.45452646003</v>
+      </c>
+      <c r="F103" s="75">
+        <v>502667.63552769</v>
+      </c>
+      <c r="G103" s="66">
+        <v>587517.18618878</v>
+      </c>
+      <c r="H103" s="45">
+        <v>464910.90065241</v>
+      </c>
+      <c r="I103" s="49"/>
+      <c r="J103" s="45">
+        <v>295655.13096333999</v>
+      </c>
+      <c r="K103" s="45">
+        <v>556621.78418694995</v>
+      </c>
+      <c r="L103" s="45">
+        <v>380891.39164519001</v>
+      </c>
+      <c r="M103" s="45">
+        <v>362335.27556874999</v>
+      </c>
+      <c r="N103" s="45">
+        <v>271375.37933059002</v>
+      </c>
+      <c r="O103" s="45">
+        <v>350779.05691330001</v>
+      </c>
+      <c r="P103" s="45">
+        <v>349064.51871090999</v>
+      </c>
+      <c r="Q103" s="153"/>
+      <c r="R103" s="75">
+        <v>876399.66146881005</v>
+      </c>
+      <c r="S103" s="134"/>
+      <c r="T103" s="143"/>
+      <c r="U103" s="45">
+        <v>1000710.33107389</v>
+      </c>
+      <c r="V103" s="45">
+        <v>703738.54164839</v>
+      </c>
+      <c r="W103" s="56">
+        <v>458439.36058204999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="212"/>
+      <c r="B104" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C104" s="183">
+        <v>97340.638599929996</v>
+      </c>
+      <c r="D104" s="72">
+        <v>132602.21647429999</v>
+      </c>
+      <c r="E104" s="95">
+        <v>356147.26256757003</v>
+      </c>
+      <c r="F104" s="72">
+        <v>408220.31885934999</v>
+      </c>
+      <c r="G104" s="57">
+        <v>170821.01830786001</v>
+      </c>
+      <c r="H104" s="16">
+        <v>81807.581438449997</v>
+      </c>
+      <c r="I104" s="20"/>
+      <c r="J104" s="16">
+        <v>109915.90641239</v>
+      </c>
+      <c r="K104" s="16">
+        <v>240502.67723475001</v>
+      </c>
+      <c r="L104" s="16">
+        <v>117758.25951357999</v>
+      </c>
+      <c r="M104" s="16">
+        <v>58322.973198940002</v>
+      </c>
+      <c r="N104" s="16">
+        <v>168880.94292658</v>
+      </c>
+      <c r="O104" s="16">
+        <v>174605.01556863001</v>
+      </c>
+      <c r="P104" s="16">
+        <v>62295.381014860002</v>
+      </c>
+      <c r="Q104" s="157"/>
+      <c r="R104" s="72">
+        <v>94732.390429730003</v>
+      </c>
+      <c r="S104" s="137"/>
+      <c r="T104" s="144"/>
+      <c r="U104" s="16">
+        <v>790056.57844397996</v>
+      </c>
+      <c r="V104" s="16">
+        <v>455273.32286194002</v>
+      </c>
+      <c r="W104" s="32">
+        <v>147093.00594068001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23" ht="13.5">
+      <c r="A105" s="212"/>
+      <c r="B105" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C105" s="193">
+        <v>32360.845241480001</v>
+      </c>
+      <c r="D105" s="76">
+        <v>39206.062046970001</v>
+      </c>
+      <c r="E105" s="104">
+        <v>80161.120801800003</v>
+      </c>
+      <c r="F105" s="76">
+        <v>121976.55632514</v>
+      </c>
+      <c r="G105" s="67">
+        <v>61850.42791405</v>
+      </c>
+      <c r="H105" s="23">
+        <v>27158.465521360002</v>
+      </c>
+      <c r="I105" s="20"/>
+      <c r="J105" s="23">
+        <v>36326.544442680002</v>
+      </c>
+      <c r="K105" s="23">
+        <v>78134.417179869997</v>
+      </c>
+      <c r="L105" s="23">
+        <v>34390.945203050003</v>
+      </c>
+      <c r="M105" s="23">
+        <v>19983.519051489999</v>
+      </c>
+      <c r="N105" s="23">
+        <v>57843.071190679999</v>
+      </c>
+      <c r="O105" s="23">
+        <v>39242.233900259998</v>
+      </c>
+      <c r="P105" s="23">
+        <v>20229.119971339998</v>
+      </c>
+      <c r="Q105" s="157"/>
+      <c r="R105" s="76">
+        <v>34819.556817069999</v>
+      </c>
+      <c r="S105" s="137"/>
+      <c r="T105" s="144"/>
+      <c r="U105" s="23">
+        <v>270017.09375782998</v>
+      </c>
+      <c r="V105" s="23">
+        <v>148824.07357355999</v>
+      </c>
+      <c r="W105" s="30">
+        <v>31611.552099439999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" s="212"/>
+      <c r="B106" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C106" s="193">
+        <v>22946.089182479998</v>
+      </c>
+      <c r="D106" s="76">
+        <v>30737.344107919998</v>
+      </c>
+      <c r="E106" s="104">
+        <v>37152.651928569998</v>
+      </c>
+      <c r="F106" s="76">
+        <v>114022.76560992</v>
+      </c>
+      <c r="G106" s="67">
+        <v>46537.442902939998</v>
+      </c>
+      <c r="H106" s="23">
+        <v>21755.115510809999</v>
+      </c>
+      <c r="I106" s="20"/>
+      <c r="J106" s="23">
+        <v>47891.989369249997</v>
+      </c>
+      <c r="K106" s="23">
+        <v>61494.553061589999</v>
+      </c>
+      <c r="L106" s="23">
+        <v>25824.654870210001</v>
+      </c>
+      <c r="M106" s="23">
+        <v>15931.37376971</v>
+      </c>
+      <c r="N106" s="23">
+        <v>45836.373122249999</v>
+      </c>
+      <c r="O106" s="23">
+        <v>30295.78617051</v>
+      </c>
+      <c r="P106" s="23">
+        <v>14040.87395239</v>
+      </c>
+      <c r="Q106" s="157"/>
+      <c r="R106" s="76">
+        <v>29396.353731620002</v>
+      </c>
+      <c r="S106" s="137"/>
+      <c r="T106" s="144"/>
+      <c r="U106" s="23">
+        <v>168100.99087595</v>
+      </c>
+      <c r="V106" s="23">
+        <v>105632.41916903001</v>
+      </c>
+      <c r="W106" s="30">
+        <v>23682.042788250001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" s="212"/>
+      <c r="B107" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" s="193">
+        <v>10529.46678244</v>
+      </c>
+      <c r="D107" s="76">
+        <v>4832.8351015899998</v>
+      </c>
+      <c r="E107" s="104">
+        <v>166386.50060776999</v>
+      </c>
+      <c r="F107" s="76">
+        <v>40792.532194300002</v>
+      </c>
+      <c r="G107" s="67">
+        <v>266.56154823000003</v>
+      </c>
+      <c r="H107" s="23">
+        <v>713.39756545</v>
+      </c>
+      <c r="I107" s="20"/>
+      <c r="J107" s="23">
+        <v>982.88766985999996</v>
+      </c>
+      <c r="K107" s="23">
+        <v>5888.7724397000002</v>
+      </c>
+      <c r="L107" s="23">
+        <v>3988.5230431700002</v>
+      </c>
+      <c r="M107" s="23">
+        <v>92.867218780000002</v>
+      </c>
+      <c r="N107" s="23">
+        <v>93.241192029999993</v>
+      </c>
+      <c r="O107" s="23">
+        <v>44958.325187000002</v>
+      </c>
+      <c r="P107" s="23">
+        <v>6675.4593091699999</v>
+      </c>
+      <c r="Q107" s="157"/>
+      <c r="R107" s="76">
+        <v>351.57619869000001</v>
+      </c>
+      <c r="S107" s="137"/>
+      <c r="T107" s="144"/>
+      <c r="U107" s="23">
+        <v>15196.443136829999</v>
+      </c>
+      <c r="V107" s="23">
+        <v>245.26826052000001</v>
+      </c>
+      <c r="W107" s="30">
+        <v>55210.48995748</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" s="212"/>
+      <c r="B108" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C108" s="183">
+        <v>7795.0642806899996</v>
+      </c>
+      <c r="D108" s="72">
+        <v>8384.9448302199999</v>
+      </c>
+      <c r="E108" s="95">
+        <v>6447.9619582300002</v>
+      </c>
+      <c r="F108" s="72">
+        <v>5293.7243444200003</v>
+      </c>
+      <c r="G108" s="57">
+        <v>6651.9269057199999</v>
+      </c>
+      <c r="H108" s="16">
+        <v>3701.57498179</v>
+      </c>
+      <c r="I108" s="20"/>
+      <c r="J108" s="16">
+        <v>3724.3048861000002</v>
+      </c>
+      <c r="K108" s="16">
+        <v>8061.9793026099996</v>
+      </c>
+      <c r="L108" s="16">
+        <v>3528.0868064400001</v>
+      </c>
+      <c r="M108" s="16">
+        <v>7102.3232598599998</v>
+      </c>
+      <c r="N108" s="16">
+        <v>5253.8970216899997</v>
+      </c>
+      <c r="O108" s="16">
+        <v>6814.63995325</v>
+      </c>
+      <c r="P108" s="16">
+        <v>2401.0048834499999</v>
+      </c>
+      <c r="Q108" s="157"/>
+      <c r="R108" s="72">
+        <v>10406.818708090001</v>
+      </c>
+      <c r="S108" s="137"/>
+      <c r="T108" s="144"/>
+      <c r="U108" s="16">
+        <v>15517.75092271</v>
+      </c>
+      <c r="V108" s="16">
+        <v>13847.863846779999</v>
+      </c>
+      <c r="W108" s="32">
+        <v>4251.1079160600002</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23" ht="13.5">
+      <c r="A109" s="212"/>
+      <c r="B109" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C109" s="183">
+        <v>4242.5079049400001</v>
+      </c>
+      <c r="D109" s="72">
+        <v>9533.5891491000002</v>
+      </c>
+      <c r="E109" s="95">
+        <v>10733.495000659999</v>
+      </c>
+      <c r="F109" s="72">
+        <v>12097.891323919999</v>
+      </c>
+      <c r="G109" s="57">
+        <v>23053.688875200001</v>
+      </c>
+      <c r="H109" s="16">
+        <v>11142.824589170001</v>
+      </c>
+      <c r="I109" s="20"/>
+      <c r="J109" s="16">
+        <v>10530.520664850001</v>
+      </c>
+      <c r="K109" s="16">
+        <v>6432.5086495899995</v>
+      </c>
+      <c r="L109" s="16">
+        <v>4703.2783251700002</v>
+      </c>
+      <c r="M109" s="16">
+        <v>6069.7141099500004</v>
+      </c>
+      <c r="N109" s="16">
+        <v>8398.4787843199992</v>
+      </c>
+      <c r="O109" s="16">
+        <v>4156.2663914200002</v>
+      </c>
+      <c r="P109" s="16">
+        <v>6302.1258126000002</v>
+      </c>
+      <c r="Q109" s="157"/>
+      <c r="R109" s="72">
+        <v>13657.685499990001</v>
+      </c>
+      <c r="S109" s="137"/>
+      <c r="T109" s="144"/>
+      <c r="U109" s="16">
+        <v>20800.2117072</v>
+      </c>
+      <c r="V109" s="16">
+        <v>27143.654939669999</v>
+      </c>
+      <c r="W109" s="32">
+        <v>23147.37172531</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23" ht="13.5">
+      <c r="A110" s="212"/>
+      <c r="B110" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C110" s="183">
+        <v>298030.9804</v>
+      </c>
+      <c r="D110" s="72">
+        <v>223125.31400000001</v>
+      </c>
+      <c r="E110" s="95">
+        <v>427156.73499999999</v>
+      </c>
+      <c r="F110" s="72">
+        <v>77055.701000000001</v>
+      </c>
+      <c r="G110" s="57">
+        <v>386990.55209999997</v>
+      </c>
+      <c r="H110" s="16">
+        <v>368258.919643</v>
+      </c>
+      <c r="I110" s="20"/>
+      <c r="J110" s="16">
+        <v>171484.399</v>
+      </c>
+      <c r="K110" s="16">
+        <v>301624.61900000001</v>
+      </c>
+      <c r="L110" s="16">
+        <v>254901.76699999999</v>
+      </c>
+      <c r="M110" s="16">
+        <v>290840.26500000001</v>
+      </c>
+      <c r="N110" s="16">
+        <v>88842.060597999996</v>
+      </c>
+      <c r="O110" s="16">
+        <v>165203.13500000001</v>
+      </c>
+      <c r="P110" s="16">
+        <v>278066.00699999998</v>
+      </c>
+      <c r="Q110" s="157"/>
+      <c r="R110" s="72">
+        <v>757602.76683099999</v>
+      </c>
+      <c r="S110" s="137"/>
+      <c r="T110" s="144"/>
+      <c r="U110" s="16">
+        <v>174335.79</v>
+      </c>
+      <c r="V110" s="16">
+        <v>207473.7</v>
+      </c>
+      <c r="W110" s="32">
+        <v>283947.875</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23" ht="13.5">
+      <c r="A111" s="212"/>
+      <c r="B111" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C111" s="186">
+        <v>407291.41903165</v>
+      </c>
+      <c r="D111" s="73">
+        <v>359921.47497630003</v>
+      </c>
+      <c r="E111" s="96">
+        <v>778019.89058116998</v>
+      </c>
+      <c r="F111" s="73">
+        <v>504487.71923723997</v>
+      </c>
+      <c r="G111" s="59">
+        <v>576815.64599768003</v>
+      </c>
+      <c r="H111" s="15">
+        <v>470326.09135871002</v>
+      </c>
+      <c r="I111" s="20"/>
+      <c r="J111" s="15">
+        <v>297782.15225449001</v>
+      </c>
+      <c r="K111" s="15">
+        <v>527058.73882640002</v>
+      </c>
+      <c r="L111" s="15">
+        <v>361296.55779573001</v>
+      </c>
+      <c r="M111" s="15">
+        <v>364220.36529187998</v>
+      </c>
+      <c r="N111" s="15">
+        <v>279182.84321562998</v>
+      </c>
+      <c r="O111" s="15">
+        <v>349814.72623814997</v>
+      </c>
+      <c r="P111" s="15">
+        <v>330750.37556486001</v>
+      </c>
+      <c r="Q111" s="157"/>
+      <c r="R111" s="73">
+        <v>934994.08255590999</v>
+      </c>
+      <c r="S111" s="137"/>
+      <c r="T111" s="144"/>
+      <c r="U111" s="15">
+        <v>938826.67416337004</v>
+      </c>
+      <c r="V111" s="15">
+        <v>615804.19771084003</v>
+      </c>
+      <c r="W111" s="27">
+        <v>468369.78125803999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="212"/>
+      <c r="B112" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C112" s="185">
+        <v>154748.47518307</v>
+      </c>
+      <c r="D112" s="71">
+        <v>152328.51843443999</v>
+      </c>
+      <c r="E112" s="94">
+        <v>360111.85938412999</v>
+      </c>
+      <c r="F112" s="71">
+        <v>111884.94173598</v>
+      </c>
+      <c r="G112" s="58">
+        <v>211817.27121599999</v>
+      </c>
+      <c r="H112" s="18">
+        <v>230380.53586656001</v>
+      </c>
+      <c r="I112" s="20"/>
+      <c r="J112" s="18">
+        <v>126402.04114268</v>
+      </c>
+      <c r="K112" s="18">
+        <v>197257.77135361001</v>
+      </c>
+      <c r="L112" s="18">
+        <v>130202.65357774</v>
+      </c>
+      <c r="M112" s="18">
+        <v>182334.15281145999</v>
+      </c>
+      <c r="N112" s="18">
+        <v>122527.14342699001</v>
+      </c>
+      <c r="O112" s="18">
+        <v>138961.88287150001</v>
+      </c>
+      <c r="P112" s="18">
+        <v>102200.13444271999</v>
+      </c>
+      <c r="Q112" s="157"/>
+      <c r="R112" s="71">
+        <v>418723.23429072998</v>
+      </c>
+      <c r="S112" s="137"/>
+      <c r="T112" s="144"/>
+      <c r="U112" s="18">
+        <v>234721.45132038</v>
+      </c>
+      <c r="V112" s="18">
+        <v>140074.88320526</v>
+      </c>
+      <c r="W112" s="31">
+        <v>155427.57719122001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="212"/>
+      <c r="B113" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C113" s="185">
+        <v>9255.1630961999999</v>
+      </c>
+      <c r="D113" s="71">
+        <v>11280.72732772</v>
+      </c>
+      <c r="E113" s="94">
+        <v>25382.405267670001</v>
+      </c>
+      <c r="F113" s="71">
+        <v>9196.3627749099996</v>
+      </c>
+      <c r="G113" s="58">
+        <v>24169.079228660001</v>
+      </c>
+      <c r="H113" s="18">
+        <v>21998.598262700001</v>
+      </c>
+      <c r="I113" s="20"/>
+      <c r="J113" s="18">
+        <v>9461.2421139399994</v>
+      </c>
+      <c r="K113" s="18">
+        <v>22631.02864516</v>
+      </c>
+      <c r="L113" s="18">
+        <v>15605.4320164</v>
+      </c>
+      <c r="M113" s="18">
+        <v>11130.48888605</v>
+      </c>
+      <c r="N113" s="18">
+        <v>6519.6775156499998</v>
+      </c>
+      <c r="O113" s="18">
+        <v>12583.419167939999</v>
+      </c>
+      <c r="P113" s="18">
+        <v>9706.2960723699998</v>
+      </c>
+      <c r="Q113" s="157"/>
+      <c r="R113" s="71">
+        <v>25016.237350129999</v>
+      </c>
+      <c r="S113" s="137"/>
+      <c r="T113" s="144"/>
+      <c r="U113" s="18">
+        <v>60143.362246600002</v>
+      </c>
+      <c r="V113" s="18">
+        <v>18681.572456909998</v>
+      </c>
+      <c r="W113" s="31">
+        <v>17837.642141100001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="212"/>
+      <c r="B114" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C114" s="185">
+        <v>14046.57088419</v>
+      </c>
+      <c r="D114" s="71">
+        <v>17223.080804230001</v>
+      </c>
+      <c r="E114" s="94">
+        <v>44756.231165780002</v>
+      </c>
+      <c r="F114" s="71">
+        <v>10525.254476</v>
+      </c>
+      <c r="G114" s="58">
+        <v>33135.058653209999</v>
+      </c>
+      <c r="H114" s="18">
+        <v>26157.589594199999</v>
+      </c>
+      <c r="I114" s="20"/>
+      <c r="J114" s="18">
+        <v>15129.75101335</v>
+      </c>
+      <c r="K114" s="18">
+        <v>28555.04035205</v>
+      </c>
+      <c r="L114" s="18">
+        <v>17367.843318650001</v>
+      </c>
+      <c r="M114" s="18">
+        <v>23729.21160567</v>
+      </c>
+      <c r="N114" s="18">
+        <v>14788.66977436</v>
+      </c>
+      <c r="O114" s="18">
+        <v>20489.134340550001</v>
+      </c>
+      <c r="P114" s="18">
+        <v>14446.378348910001</v>
+      </c>
+      <c r="Q114" s="157"/>
+      <c r="R114" s="71">
+        <v>47661.441531119999</v>
+      </c>
+      <c r="S114" s="137"/>
+      <c r="T114" s="144"/>
+      <c r="U114" s="18">
+        <v>34321.205540399998</v>
+      </c>
+      <c r="V114" s="18">
+        <v>22287.205282139999</v>
+      </c>
+      <c r="W114" s="31">
+        <v>31905.622388709999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="212"/>
+      <c r="B115" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C115" s="185">
+        <v>36376.251217229998</v>
+      </c>
+      <c r="D115" s="71">
+        <v>39337.282642819999</v>
+      </c>
+      <c r="E115" s="94">
+        <v>80447.188163690007</v>
+      </c>
+      <c r="F115" s="71">
+        <v>36157.77811082</v>
+      </c>
+      <c r="G115" s="58">
+        <v>98308.741472730006</v>
+      </c>
+      <c r="H115" s="18">
+        <v>57761.525320890003</v>
+      </c>
+      <c r="I115" s="20"/>
+      <c r="J115" s="18">
+        <v>41389.57295822</v>
+      </c>
+      <c r="K115" s="18">
+        <v>69801.417088400005</v>
+      </c>
+      <c r="L115" s="18">
+        <v>40577.367710420003</v>
+      </c>
+      <c r="M115" s="18">
+        <v>34454.415634620003</v>
+      </c>
+      <c r="N115" s="18">
+        <v>40241.239209029998</v>
+      </c>
+      <c r="O115" s="18">
+        <v>45919.516658239998</v>
+      </c>
+      <c r="P115" s="18">
+        <v>54156.206008330002</v>
+      </c>
+      <c r="Q115" s="157"/>
+      <c r="R115" s="71">
+        <v>147070.07837341001</v>
+      </c>
+      <c r="S115" s="137"/>
+      <c r="T115" s="144"/>
+      <c r="U115" s="18">
+        <v>139290.41935826</v>
+      </c>
+      <c r="V115" s="18">
+        <v>149916.05807971</v>
+      </c>
+      <c r="W115" s="31">
+        <v>116003.82910485999</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23" ht="27.75" customHeight="1">
+      <c r="A116" s="213"/>
+      <c r="B116" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C116" s="187">
+        <v>55657.819188779999</v>
+      </c>
+      <c r="D116" s="74">
+        <v>30176.506997699998</v>
+      </c>
+      <c r="E116" s="97">
+        <v>62250.429531330003</v>
+      </c>
+      <c r="F116" s="74">
+        <v>5660.90471376</v>
+      </c>
+      <c r="G116" s="60">
+        <v>42407.547062149999</v>
+      </c>
+      <c r="H116" s="33">
+        <v>28367.683278429999</v>
+      </c>
+      <c r="I116" s="51"/>
+      <c r="J116" s="33">
+        <v>20589.252119389999</v>
+      </c>
+      <c r="K116" s="33">
+        <v>26175.348515670001</v>
+      </c>
+      <c r="L116" s="33">
+        <v>45207.410456639998</v>
+      </c>
+      <c r="M116" s="33">
+        <v>20068.078388170001</v>
+      </c>
+      <c r="N116" s="33">
+        <v>7324.0955488299996</v>
+      </c>
+      <c r="O116" s="33">
+        <v>34633.821180229999</v>
+      </c>
+      <c r="P116" s="33">
+        <v>58624.405826410002</v>
+      </c>
+      <c r="Q116" s="167"/>
+      <c r="R116" s="74">
+        <v>55899.70490769</v>
+      </c>
+      <c r="S116" s="140"/>
+      <c r="T116" s="146"/>
+      <c r="U116" s="33">
+        <v>10469.079950900001</v>
+      </c>
+      <c r="V116" s="33">
+        <v>37435.775758470001</v>
+      </c>
+      <c r="W116" s="34">
+        <v>16667.599697720001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="211" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C117" s="184">
+        <v>479342.52276765998</v>
+      </c>
+      <c r="D117" s="75">
+        <v>439365.89569247002</v>
+      </c>
+      <c r="E117" s="103">
+        <v>727110.19983679999</v>
+      </c>
+      <c r="F117" s="75">
+        <v>681966.20305263996</v>
+      </c>
+      <c r="G117" s="66">
+        <v>562747.33738670999</v>
+      </c>
+      <c r="H117" s="45">
+        <v>557710.34904783999</v>
+      </c>
+      <c r="I117" s="45">
+        <v>314563.63951886998</v>
+      </c>
+      <c r="J117" s="45">
+        <v>355921.05598002998</v>
+      </c>
+      <c r="K117" s="45">
+        <v>601163.65536412003</v>
+      </c>
+      <c r="L117" s="45">
+        <v>438228.99675237999</v>
+      </c>
+      <c r="M117" s="45">
+        <v>417735.96572042</v>
+      </c>
+      <c r="N117" s="45">
+        <v>351894.12270599999</v>
+      </c>
+      <c r="O117" s="45">
+        <v>457265.76250786002</v>
+      </c>
+      <c r="P117" s="45">
+        <v>411923.15547852998</v>
+      </c>
+      <c r="Q117" s="153"/>
+      <c r="R117" s="75">
+        <v>1093249.75827649</v>
+      </c>
+      <c r="S117" s="75">
+        <v>123963.96241050999</v>
+      </c>
+      <c r="T117" s="66">
+        <v>69867.743858219997</v>
+      </c>
+      <c r="U117" s="45">
+        <v>1399237.89818176</v>
+      </c>
+      <c r="V117" s="45">
+        <v>898608.87236583</v>
+      </c>
+      <c r="W117" s="56">
+        <v>594277.32112457999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="212"/>
+      <c r="B118" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C118" s="183">
+        <v>131206.29468821001</v>
+      </c>
+      <c r="D118" s="72">
+        <v>169788.03049649001</v>
+      </c>
+      <c r="E118" s="95">
+        <v>420356.25413088</v>
+      </c>
+      <c r="F118" s="72">
+        <v>541393.15631838003</v>
+      </c>
+      <c r="G118" s="57">
+        <v>174505.45744977001</v>
+      </c>
+      <c r="H118" s="16">
+        <v>101009.00593437999</v>
+      </c>
+      <c r="I118" s="16">
+        <v>18067.345358670002</v>
+      </c>
+      <c r="J118" s="16">
+        <v>136040.88343424999</v>
+      </c>
+      <c r="K118" s="16">
+        <v>276736.65613498999</v>
+      </c>
+      <c r="L118" s="16">
+        <v>144076.63038210999</v>
+      </c>
+      <c r="M118" s="16">
+        <v>68176.779029540005</v>
+      </c>
+      <c r="N118" s="16">
+        <v>201132.45388250001</v>
+      </c>
+      <c r="O118" s="16">
+        <v>257861.32697354999</v>
+      </c>
+      <c r="P118" s="16">
+        <v>86449.967802019994</v>
+      </c>
+      <c r="Q118" s="157"/>
+      <c r="R118" s="72">
+        <v>112612.5515147</v>
+      </c>
+      <c r="S118" s="72">
+        <v>23640.793241579999</v>
+      </c>
+      <c r="T118" s="57">
+        <v>29082.263419409999</v>
+      </c>
+      <c r="U118" s="16">
+        <v>1122101.82589219</v>
+      </c>
+      <c r="V118" s="16">
+        <v>556603.65178893995</v>
+      </c>
+      <c r="W118" s="32">
+        <v>245644.63851327001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23" ht="13.5">
+      <c r="A119" s="212"/>
+      <c r="B119" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C119" s="193">
+        <v>43758.86860614</v>
+      </c>
+      <c r="D119" s="76">
+        <v>53618.784325300003</v>
+      </c>
+      <c r="E119" s="104">
+        <v>79789.775722150007</v>
+      </c>
+      <c r="F119" s="76">
+        <v>160885.90564598</v>
+      </c>
+      <c r="G119" s="67">
+        <v>65842.060637179995</v>
+      </c>
+      <c r="H119" s="23">
+        <v>35472.601507810003</v>
+      </c>
+      <c r="I119" s="23">
+        <v>7258.0590684299996</v>
+      </c>
+      <c r="J119" s="23">
+        <v>46152.443334639996</v>
+      </c>
+      <c r="K119" s="23">
+        <v>97720.214560769993</v>
+      </c>
+      <c r="L119" s="23">
+        <v>47237.782600530001</v>
+      </c>
+      <c r="M119" s="23">
+        <v>26007.382976500001</v>
+      </c>
+      <c r="N119" s="23">
+        <v>75641.82733041</v>
+      </c>
+      <c r="O119" s="23">
+        <v>52114.956342669997</v>
+      </c>
+      <c r="P119" s="23">
+        <v>26590.562093379998</v>
+      </c>
+      <c r="Q119" s="157"/>
+      <c r="R119" s="76">
+        <v>46292.272068389997</v>
+      </c>
+      <c r="S119" s="76">
+        <v>8475.6219842899991</v>
+      </c>
+      <c r="T119" s="67">
+        <v>15216.67178662</v>
+      </c>
+      <c r="U119" s="23">
+        <v>376430.02895945997</v>
+      </c>
+      <c r="V119" s="23">
+        <v>193983.17658746001</v>
+      </c>
+      <c r="W119" s="30">
+        <v>41223.420884370003</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" s="212"/>
+      <c r="B120" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C120" s="193">
+        <v>27495.020221309998</v>
+      </c>
+      <c r="D120" s="76">
+        <v>39432.496966810002</v>
+      </c>
+      <c r="E120" s="104">
+        <v>38557.425863570003</v>
+      </c>
+      <c r="F120" s="76">
+        <v>142985.1160899</v>
+      </c>
+      <c r="G120" s="67">
+        <v>48405.527166870001</v>
+      </c>
+      <c r="H120" s="23">
+        <v>26573.441207619999</v>
+      </c>
+      <c r="I120" s="23">
+        <v>5466.87289564</v>
+      </c>
+      <c r="J120" s="23">
+        <v>58464.760755629999</v>
+      </c>
+      <c r="K120" s="23">
+        <v>69413.028115499998</v>
+      </c>
+      <c r="L120" s="23">
+        <v>32217.986166580002</v>
+      </c>
+      <c r="M120" s="23">
+        <v>19323.76515105</v>
+      </c>
+      <c r="N120" s="23">
+        <v>57287.788406020001</v>
+      </c>
+      <c r="O120" s="23">
+        <v>37181.824800690003</v>
+      </c>
+      <c r="P120" s="23">
+        <v>16721.481753889999</v>
+      </c>
+      <c r="Q120" s="157"/>
+      <c r="R120" s="76">
+        <v>35788.86065165</v>
+      </c>
+      <c r="S120" s="76">
+        <v>6413.9814694099996</v>
+      </c>
+      <c r="T120" s="67">
+        <v>7006.6024632999997</v>
+      </c>
+      <c r="U120" s="23">
+        <v>207296.29935784001</v>
+      </c>
+      <c r="V120" s="23">
+        <v>130486.39992294001</v>
+      </c>
+      <c r="W120" s="30">
+        <v>28610.32789964</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" s="212"/>
+      <c r="B121" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C121" s="193">
+        <v>20076.529602989998</v>
+      </c>
+      <c r="D121" s="76">
+        <v>11907.390796420001</v>
+      </c>
+      <c r="E121" s="104">
+        <v>192892.71588025999</v>
+      </c>
+      <c r="F121" s="76">
+        <v>82308.585868349997</v>
+      </c>
+      <c r="G121" s="67">
+        <v>248.72340560000001</v>
+      </c>
+      <c r="H121" s="23">
+        <v>3767.0016393000001</v>
+      </c>
+      <c r="I121" s="23">
+        <v>35.103893909999996</v>
+      </c>
+      <c r="J121" s="23">
+        <v>1784.5320823300001</v>
+      </c>
+      <c r="K121" s="23">
+        <v>8175.2934697600003</v>
+      </c>
+      <c r="L121" s="23">
+        <v>5054.0913238700005</v>
+      </c>
+      <c r="M121" s="23">
+        <v>127.02314383</v>
+      </c>
+      <c r="N121" s="23">
+        <v>619.41999372999999</v>
+      </c>
+      <c r="O121" s="23">
+        <v>107719.10225875</v>
+      </c>
+      <c r="P121" s="23">
+        <v>16863.605234309998</v>
+      </c>
+      <c r="Q121" s="157"/>
+      <c r="R121" s="76">
+        <v>427.36188822999998</v>
+      </c>
+      <c r="S121" s="76">
+        <v>47.402815949999997</v>
+      </c>
+      <c r="T121" s="67">
+        <v>10.40680674</v>
+      </c>
+      <c r="U121" s="23">
+        <v>22972.398872450001</v>
+      </c>
+      <c r="V121" s="23">
+        <v>335.26185081</v>
+      </c>
+      <c r="W121" s="30">
+        <v>128275.70133218</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" s="212"/>
+      <c r="B122" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C122" s="183">
+        <v>6880.8375219700001</v>
+      </c>
+      <c r="D122" s="72">
+        <v>9083.1144557900006</v>
+      </c>
+      <c r="E122" s="95">
+        <v>6533.3459816300001</v>
+      </c>
+      <c r="F122" s="72">
+        <v>8906.1194162400006</v>
+      </c>
+      <c r="G122" s="57">
+        <v>7127.6867357399997</v>
+      </c>
+      <c r="H122" s="16">
+        <v>6391.2890467999996</v>
+      </c>
+      <c r="I122" s="16">
+        <v>811.24923183999999</v>
+      </c>
+      <c r="J122" s="16">
+        <v>4223.8187177199998</v>
+      </c>
+      <c r="K122" s="16">
+        <v>8253.72036209</v>
+      </c>
+      <c r="L122" s="16">
+        <v>5914.2176549200003</v>
+      </c>
+      <c r="M122" s="16">
+        <v>5589.3801198299998</v>
+      </c>
+      <c r="N122" s="16">
+        <v>6596.3624714099997</v>
+      </c>
+      <c r="O122" s="16">
+        <v>4151.6239436300002</v>
+      </c>
+      <c r="P122" s="16">
+        <v>3517.69635771</v>
+      </c>
+      <c r="Q122" s="157"/>
+      <c r="R122" s="72">
+        <v>12995.991703580001</v>
+      </c>
+      <c r="S122" s="72">
+        <v>1403.9666376499999</v>
+      </c>
+      <c r="T122" s="57">
+        <v>701.84819702000004</v>
+      </c>
+      <c r="U122" s="16">
+        <v>16584.991899289998</v>
+      </c>
+      <c r="V122" s="16">
+        <v>19576.333914940002</v>
+      </c>
+      <c r="W122" s="32">
+        <v>11701.139538789999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23" ht="13.5">
+      <c r="A123" s="212"/>
+      <c r="B123" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C123" s="183">
+        <v>4360.0478794800001</v>
+      </c>
+      <c r="D123" s="72">
+        <v>6278.8853281900001</v>
+      </c>
+      <c r="E123" s="95">
+        <v>7164.69161429</v>
+      </c>
+      <c r="F123" s="72">
+        <v>7661.9213180200004</v>
+      </c>
+      <c r="G123" s="57">
+        <v>19509.244682159999</v>
+      </c>
+      <c r="H123" s="16">
+        <v>11956.831742660001</v>
+      </c>
+      <c r="I123" s="16">
+        <v>1516.05924936</v>
+      </c>
+      <c r="J123" s="16">
+        <v>7882.4974280599999</v>
+      </c>
+      <c r="K123" s="16">
+        <v>8386.6655670399996</v>
+      </c>
+      <c r="L123" s="16">
+        <v>5657.0740183500002</v>
+      </c>
+      <c r="M123" s="16">
+        <v>5075.3511790499997</v>
+      </c>
+      <c r="N123" s="16">
+        <v>5934.8790520900002</v>
+      </c>
+      <c r="O123" s="16">
+        <v>8068.3621016799998</v>
+      </c>
+      <c r="P123" s="16">
+        <v>6843.2221387999998</v>
+      </c>
+      <c r="Q123" s="157"/>
+      <c r="R123" s="72">
+        <v>38422.813958209998</v>
+      </c>
+      <c r="S123" s="72">
+        <v>1877.6061623200001</v>
+      </c>
+      <c r="T123" s="57">
+        <v>388.81790379</v>
+      </c>
+      <c r="U123" s="16">
+        <v>36457.864261280003</v>
+      </c>
+      <c r="V123" s="16">
+        <v>26325.768328030001</v>
+      </c>
+      <c r="W123" s="32">
+        <v>23217.93979352</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23" ht="13.5">
+      <c r="A124" s="212"/>
+      <c r="B124" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C124" s="183">
+        <v>336895.34267799999</v>
+      </c>
+      <c r="D124" s="72">
+        <v>254215.86541200001</v>
+      </c>
+      <c r="E124" s="95">
+        <v>293055.90811000002</v>
+      </c>
+      <c r="F124" s="72">
+        <v>124005.00599999999</v>
+      </c>
+      <c r="G124" s="57">
+        <v>361604.94851904002</v>
+      </c>
+      <c r="H124" s="16">
+        <v>438353.22232399997</v>
+      </c>
+      <c r="I124" s="16">
+        <v>294168.98567899998</v>
+      </c>
+      <c r="J124" s="16">
+        <v>207773.85639999999</v>
+      </c>
+      <c r="K124" s="16">
+        <v>307786.61330000003</v>
+      </c>
+      <c r="L124" s="16">
+        <v>282581.07469699997</v>
+      </c>
+      <c r="M124" s="16">
+        <v>338894.45539199997</v>
+      </c>
+      <c r="N124" s="16">
+        <v>138230.42730000001</v>
+      </c>
+      <c r="O124" s="16">
+        <v>187184.44948899999</v>
+      </c>
+      <c r="P124" s="16">
+        <v>315112.26918</v>
+      </c>
+      <c r="Q124" s="157"/>
+      <c r="R124" s="72">
+        <v>929218.40110000002</v>
+      </c>
+      <c r="S124" s="72">
+        <v>97041.596368960003</v>
+      </c>
+      <c r="T124" s="57">
+        <v>39694.814337999996</v>
+      </c>
+      <c r="U124" s="16">
+        <v>224093.21612900001</v>
+      </c>
+      <c r="V124" s="16">
+        <v>296103.11833392002</v>
+      </c>
+      <c r="W124" s="32">
+        <v>313713.60327899997</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23" ht="13.5">
+      <c r="A125" s="212"/>
+      <c r="B125" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C125" s="186">
+        <v>476797.19847036002</v>
+      </c>
+      <c r="D125" s="73">
+        <v>430148.04930064001</v>
+      </c>
+      <c r="E125" s="96">
+        <v>709629.21271349001</v>
+      </c>
+      <c r="F125" s="73">
+        <v>647544.75113344996</v>
+      </c>
+      <c r="G125" s="59">
+        <v>439783.11410785001</v>
+      </c>
+      <c r="H125" s="15">
+        <v>557540.97555522004</v>
+      </c>
+      <c r="I125" s="15">
+        <v>333888.75351230998</v>
+      </c>
+      <c r="J125" s="15">
+        <v>340221.24942814</v>
+      </c>
+      <c r="K125" s="15">
+        <v>541666.71250703</v>
+      </c>
+      <c r="L125" s="15">
+        <v>421205.17299773998</v>
+      </c>
+      <c r="M125" s="15">
+        <v>415462.87817013002</v>
+      </c>
+      <c r="N125" s="15">
+        <v>335696.19977195997</v>
+      </c>
+      <c r="O125" s="15">
+        <v>457710.45816560998</v>
+      </c>
+      <c r="P125" s="15">
+        <v>378633.9717158</v>
+      </c>
+      <c r="Q125" s="157"/>
+      <c r="R125" s="73">
+        <v>1091950.30705401</v>
+      </c>
+      <c r="S125" s="73">
+        <v>241280.99682639999</v>
+      </c>
+      <c r="T125" s="59">
+        <v>104669.26175401</v>
+      </c>
+      <c r="U125" s="15">
+        <v>1101542.17656192</v>
+      </c>
+      <c r="V125" s="15">
+        <v>856289.04774289997</v>
+      </c>
+      <c r="W125" s="27">
+        <v>561567.30870877998</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" s="212"/>
+      <c r="B126" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C126" s="185">
+        <v>178716.44130119999</v>
+      </c>
+      <c r="D126" s="71">
+        <v>182510.8412886</v>
+      </c>
+      <c r="E126" s="94">
+        <v>314683.85142175999</v>
+      </c>
+      <c r="F126" s="71">
+        <v>145411.63821410001</v>
+      </c>
+      <c r="G126" s="58">
+        <v>140322.35563494</v>
+      </c>
+      <c r="H126" s="18">
+        <v>253507.61878605999</v>
+      </c>
+      <c r="I126" s="18">
+        <v>161726.98180400999</v>
+      </c>
+      <c r="J126" s="18">
+        <v>146048.77694308999</v>
+      </c>
+      <c r="K126" s="18">
+        <v>193781.83066837001</v>
+      </c>
+      <c r="L126" s="18">
+        <v>153181.9755425</v>
+      </c>
+      <c r="M126" s="18">
+        <v>216873.15827951001</v>
+      </c>
+      <c r="N126" s="18">
+        <v>160078.94751299001</v>
+      </c>
+      <c r="O126" s="18">
+        <v>164636.08295012999</v>
+      </c>
+      <c r="P126" s="18">
+        <v>127826.45063755001</v>
+      </c>
+      <c r="Q126" s="157"/>
+      <c r="R126" s="71">
+        <v>514096.38259453001</v>
+      </c>
+      <c r="S126" s="71">
+        <v>114000.03489594</v>
+      </c>
+      <c r="T126" s="58">
+        <v>41263.043001949998</v>
+      </c>
+      <c r="U126" s="18">
+        <v>326437.78577322001</v>
+      </c>
+      <c r="V126" s="18">
+        <v>188533.97922768001</v>
+      </c>
+      <c r="W126" s="31">
+        <v>200116.61932187999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" s="212"/>
+      <c r="B127" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C127" s="185">
+        <v>5204.3609636900001</v>
+      </c>
+      <c r="D127" s="71">
+        <v>8551.2142727900009</v>
+      </c>
+      <c r="E127" s="94">
+        <v>18263.352866839999</v>
+      </c>
+      <c r="F127" s="71">
+        <v>10764.45576235</v>
+      </c>
+      <c r="G127" s="58">
+        <v>25223.319621160001</v>
+      </c>
+      <c r="H127" s="18">
+        <v>16581.317452589999</v>
+      </c>
+      <c r="I127" s="18">
+        <v>7187.3943216899997</v>
+      </c>
+      <c r="J127" s="18">
+        <v>5424.5970779400004</v>
+      </c>
+      <c r="K127" s="18">
+        <v>19021.791815559998</v>
+      </c>
+      <c r="L127" s="18">
+        <v>9961.9322888200004</v>
+      </c>
+      <c r="M127" s="18">
+        <v>7871.3426251399997</v>
+      </c>
+      <c r="N127" s="18">
+        <v>9038.2362371199997</v>
+      </c>
+      <c r="O127" s="18">
+        <v>8962.5028597399996</v>
+      </c>
+      <c r="P127" s="18">
+        <v>10049.35885302</v>
+      </c>
+      <c r="Q127" s="157"/>
+      <c r="R127" s="71">
+        <v>21901.87547513</v>
+      </c>
+      <c r="S127" s="71">
+        <v>4117.5166021499999</v>
+      </c>
+      <c r="T127" s="58">
+        <v>2041.50727938</v>
+      </c>
+      <c r="U127" s="18">
+        <v>37978.099827470003</v>
+      </c>
+      <c r="V127" s="18">
+        <v>24260.567936309999</v>
+      </c>
+      <c r="W127" s="31">
+        <v>9948.1919077300008</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" s="212"/>
+      <c r="B128" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C128" s="185">
+        <v>16096.882331930001</v>
+      </c>
+      <c r="D128" s="71">
+        <v>22999.944219239998</v>
+      </c>
+      <c r="E128" s="94">
+        <v>24745.988531350002</v>
+      </c>
+      <c r="F128" s="71">
+        <v>13222.86013039</v>
+      </c>
+      <c r="G128" s="58">
+        <v>21191.757683529999</v>
+      </c>
+      <c r="H128" s="18">
+        <v>31602.797790050001</v>
+      </c>
+      <c r="I128" s="18">
+        <v>25508.43717121</v>
+      </c>
+      <c r="J128" s="18">
+        <v>19164.593431270001</v>
+      </c>
+      <c r="K128" s="18">
+        <v>28060.00487004</v>
+      </c>
+      <c r="L128" s="18">
+        <v>21366.850818970001</v>
+      </c>
+      <c r="M128" s="18">
+        <v>30856.850175439999</v>
+      </c>
+      <c r="N128" s="18">
+        <v>20964.840270950001</v>
+      </c>
+      <c r="O128" s="18">
+        <v>25826.910736940001</v>
+      </c>
+      <c r="P128" s="18">
+        <v>16451.241435439999</v>
+      </c>
+      <c r="Q128" s="157"/>
+      <c r="R128" s="71">
+        <v>57733.24917494</v>
+      </c>
+      <c r="S128" s="71">
+        <v>21312.684300829998</v>
+      </c>
+      <c r="T128" s="58">
+        <v>5142.9834034300002</v>
+      </c>
+      <c r="U128" s="18">
+        <v>44469.008654099998</v>
+      </c>
+      <c r="V128" s="18">
+        <v>26786.81243477</v>
+      </c>
+      <c r="W128" s="31">
+        <v>25044.459098890002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" s="212"/>
+      <c r="B129" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C129" s="185">
+        <v>49376.946801450002</v>
+      </c>
+      <c r="D129" s="71">
+        <v>44648.750556359999</v>
+      </c>
+      <c r="E129" s="94">
+        <v>54708.132286430002</v>
+      </c>
+      <c r="F129" s="71">
+        <v>47917.441144689998</v>
+      </c>
+      <c r="G129" s="58">
+        <v>55337.778232780001</v>
+      </c>
+      <c r="H129" s="18">
+        <v>69252.225746700002</v>
+      </c>
+      <c r="I129" s="18">
+        <v>42449.12107152</v>
+      </c>
+      <c r="J129" s="18">
+        <v>34898.084570899999</v>
+      </c>
+      <c r="K129" s="18">
+        <v>57508.286491389998</v>
+      </c>
+      <c r="L129" s="18">
+        <v>46635.406816130002</v>
+      </c>
+      <c r="M129" s="18">
+        <v>32556.339556570001</v>
+      </c>
+      <c r="N129" s="18">
+        <v>34187.389666570001</v>
+      </c>
+      <c r="O129" s="18">
+        <v>51794.963559290001</v>
+      </c>
+      <c r="P129" s="18">
+        <v>49311.313589980004</v>
+      </c>
+      <c r="Q129" s="157"/>
+      <c r="R129" s="71">
+        <v>139353.76775955001</v>
+      </c>
+      <c r="S129" s="71">
+        <v>31980.323837460001</v>
+      </c>
+      <c r="T129" s="58">
+        <v>15368.429148810001</v>
+      </c>
+      <c r="U129" s="18">
+        <v>141590.51192064999</v>
+      </c>
+      <c r="V129" s="18">
+        <v>205571.1628735</v>
+      </c>
+      <c r="W129" s="31">
+        <v>100024.45766702</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23" ht="51">
+      <c r="A130" s="213"/>
+      <c r="B130" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C130" s="187">
+        <v>65936.614099800005</v>
+      </c>
+      <c r="D130" s="74">
+        <v>30060.965258150001</v>
+      </c>
+      <c r="E130" s="97">
+        <v>70414.097017349995</v>
+      </c>
+      <c r="F130" s="74">
+        <v>17153.642601669999</v>
+      </c>
+      <c r="G130" s="60">
+        <v>50600.729568969997</v>
+      </c>
+      <c r="H130" s="33">
+        <v>43784.681369639999</v>
+      </c>
+      <c r="I130" s="33">
+        <v>4375.3887418800005</v>
+      </c>
+      <c r="J130" s="33">
+        <v>25198.452276479999</v>
+      </c>
+      <c r="K130" s="33">
+        <v>35364.329760449997</v>
+      </c>
+      <c r="L130" s="33">
+        <v>51848.86932025</v>
+      </c>
+      <c r="M130" s="33">
+        <v>21807.844065379999</v>
+      </c>
+      <c r="N130" s="33">
+        <v>7364.1448051500001</v>
+      </c>
+      <c r="O130" s="33">
+        <v>38103.661080940001</v>
+      </c>
+      <c r="P130" s="33">
+        <v>74941.859959309993</v>
+      </c>
+      <c r="Q130" s="167"/>
+      <c r="R130" s="74">
+        <v>55167.587876979997</v>
+      </c>
+      <c r="S130" s="74">
+        <v>2201.4266989900002</v>
+      </c>
+      <c r="T130" s="60">
+        <v>2423.5281495700001</v>
+      </c>
+      <c r="U130" s="33">
+        <v>13457.335990109999</v>
+      </c>
+      <c r="V130" s="33">
+        <v>3383.8737708600001</v>
+      </c>
+      <c r="W130" s="34">
+        <v>16732.933392139999</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" s="214" t="s">
         <v>35</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="D19" s="19"/>
+      <c r="B131" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C131" s="184">
+        <v>630074.58767866995</v>
+      </c>
+      <c r="D131" s="75">
+        <v>601085.01571179996</v>
+      </c>
+      <c r="E131" s="103">
+        <v>755699.04056950996</v>
+      </c>
+      <c r="F131" s="75">
+        <v>733369.76100758999</v>
+      </c>
+      <c r="G131" s="66">
+        <v>485874.50370328</v>
+      </c>
+      <c r="H131" s="45">
+        <v>647650.24974067998</v>
+      </c>
+      <c r="I131" s="45">
+        <v>463421.37491766998</v>
+      </c>
+      <c r="J131" s="45">
+        <v>453047.33526875998</v>
+      </c>
+      <c r="K131" s="45">
+        <v>686571.14634446998</v>
+      </c>
+      <c r="L131" s="45">
+        <v>604311.98297930998</v>
+      </c>
+      <c r="M131" s="45">
+        <v>597172.59696</v>
+      </c>
+      <c r="N131" s="45">
+        <v>475001.67357316997</v>
+      </c>
+      <c r="O131" s="45">
+        <v>530607.86825314001</v>
+      </c>
+      <c r="P131" s="45">
+        <v>479286.16167823999</v>
+      </c>
+      <c r="Q131" s="153"/>
+      <c r="R131" s="75">
+        <v>1355385.1711199901</v>
+      </c>
+      <c r="S131" s="75">
+        <v>406297.41955321003</v>
+      </c>
+      <c r="T131" s="66">
+        <v>169203.26381576</v>
+      </c>
+      <c r="U131" s="45">
+        <v>1637208.5281861899</v>
+      </c>
+      <c r="V131" s="45">
+        <v>1214113.5877937099</v>
+      </c>
+      <c r="W131" s="56">
+        <v>627061.84739139001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" s="215"/>
+      <c r="B132" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C132" s="199">
+        <v>166838.19703749</v>
+      </c>
+      <c r="D132" s="82">
+        <v>217147.69132782999</v>
+      </c>
+      <c r="E132" s="110">
+        <v>388446.55621082999</v>
+      </c>
+      <c r="F132" s="82">
+        <v>643622.36952020996</v>
+      </c>
+      <c r="G132" s="69">
+        <v>164390.14020328</v>
+      </c>
+      <c r="H132" s="28">
+        <v>128310.79036598001</v>
+      </c>
+      <c r="I132" s="28">
+        <v>66904.46111058</v>
+      </c>
+      <c r="J132" s="28">
+        <v>176101.87634038</v>
+      </c>
+      <c r="K132" s="28">
+        <v>279296.66362350999</v>
+      </c>
+      <c r="L132" s="28">
+        <v>174857.99414408999</v>
+      </c>
+      <c r="M132" s="28">
+        <v>89965.952636920003</v>
+      </c>
+      <c r="N132" s="28">
+        <v>249915.93040305001</v>
+      </c>
+      <c r="O132" s="28">
+        <v>311139.96306807001</v>
+      </c>
+      <c r="P132" s="28">
+        <v>104168.42653957001</v>
+      </c>
+      <c r="Q132" s="157"/>
+      <c r="R132" s="82">
+        <v>149133.73895095001</v>
+      </c>
+      <c r="S132" s="82">
+        <v>96670.780361020006</v>
+      </c>
+      <c r="T132" s="69">
+        <v>88623.043669880004</v>
+      </c>
+      <c r="U132" s="28">
+        <v>1458171.8008250899</v>
+      </c>
+      <c r="V132" s="28">
+        <v>740597.86578142003</v>
+      </c>
+      <c r="W132" s="29">
+        <v>305471.97609789</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23" ht="13.5">
+      <c r="A133" s="215"/>
+      <c r="B133" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C133" s="193">
+        <v>57696.793731220001</v>
+      </c>
+      <c r="D133" s="76">
+        <v>71801.508046129995</v>
+      </c>
+      <c r="E133" s="104">
+        <v>85030.921895050007</v>
+      </c>
+      <c r="F133" s="76">
+        <v>176724.8473848</v>
+      </c>
+      <c r="G133" s="67">
+        <v>63550.133293960003</v>
+      </c>
+      <c r="H133" s="23">
+        <v>46482.259868890003</v>
+      </c>
+      <c r="I133" s="23">
+        <v>25930.315946499999</v>
+      </c>
+      <c r="J133" s="23">
+        <v>60446.743889789999</v>
+      </c>
+      <c r="K133" s="23">
+        <v>100657.78399441999</v>
+      </c>
+      <c r="L133" s="23">
+        <v>62045.658759650003</v>
+      </c>
+      <c r="M133" s="23">
+        <v>34223.426086539999</v>
+      </c>
+      <c r="N133" s="23">
+        <v>95760.861335399997</v>
+      </c>
+      <c r="O133" s="23">
+        <v>67868.655033229996</v>
+      </c>
+      <c r="P133" s="23">
+        <v>33665.851131440002</v>
+      </c>
+      <c r="Q133" s="157"/>
+      <c r="R133" s="76">
+        <v>59251.622847300001</v>
+      </c>
+      <c r="S133" s="76">
+        <v>35508.593291600002</v>
+      </c>
+      <c r="T133" s="67">
+        <v>35167.663218579997</v>
+      </c>
+      <c r="U133" s="23">
+        <v>550653.93643434998</v>
+      </c>
+      <c r="V133" s="23">
+        <v>274609.95565263001</v>
+      </c>
+      <c r="W133" s="30">
+        <v>55307.321457799997</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" s="215"/>
+      <c r="B134" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C134" s="193">
+        <v>36673.22094046</v>
+      </c>
+      <c r="D134" s="76">
+        <v>50661.538271079997</v>
+      </c>
+      <c r="E134" s="104">
+        <v>40395.42515753</v>
+      </c>
+      <c r="F134" s="76">
+        <v>161262.39591726</v>
+      </c>
+      <c r="G134" s="67">
+        <v>44809.691835580001</v>
+      </c>
+      <c r="H134" s="23">
+        <v>33811.337254439997</v>
+      </c>
+      <c r="I134" s="23">
+        <v>18598.43882924</v>
+      </c>
+      <c r="J134" s="23">
+        <v>65791.879334040001</v>
+      </c>
+      <c r="K134" s="23">
+        <v>70479.114853289997</v>
+      </c>
+      <c r="L134" s="23">
+        <v>40145.801255730003</v>
+      </c>
+      <c r="M134" s="23">
+        <v>25039.270127700001</v>
+      </c>
+      <c r="N134" s="23">
+        <v>72326.609751080003</v>
+      </c>
+      <c r="O134" s="23">
+        <v>47871.634811340002</v>
+      </c>
+      <c r="P134" s="23">
+        <v>20700.577139429999</v>
+      </c>
+      <c r="Q134" s="157"/>
+      <c r="R134" s="76">
+        <v>45981.77803455</v>
+      </c>
+      <c r="S134" s="76">
+        <v>25133.407703479999</v>
+      </c>
+      <c r="T134" s="67">
+        <v>26713.41687832</v>
+      </c>
+      <c r="U134" s="23">
+        <v>283392.46240948001</v>
+      </c>
+      <c r="V134" s="23">
+        <v>172818.42084770999</v>
+      </c>
+      <c r="W134" s="30">
+        <v>38666.34800695</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" s="215"/>
+      <c r="B135" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C135" s="193">
+        <v>18706.909054870001</v>
+      </c>
+      <c r="D135" s="76">
+        <v>12786.270941000001</v>
+      </c>
+      <c r="E135" s="104">
+        <v>199121.44878340999</v>
+      </c>
+      <c r="F135" s="76">
+        <v>120507.83668887</v>
+      </c>
+      <c r="G135" s="67">
+        <v>170.14396550000001</v>
+      </c>
+      <c r="H135" s="23">
+        <v>3309.49737005</v>
+      </c>
+      <c r="I135" s="23">
+        <v>108.67661346</v>
+      </c>
+      <c r="J135" s="23">
+        <v>4116.8708853300004</v>
+      </c>
+      <c r="K135" s="23">
+        <v>8092.5258076299997</v>
+      </c>
+      <c r="L135" s="23">
+        <v>5085.7442606900004</v>
+      </c>
+      <c r="M135" s="23">
+        <v>139.68694034999999</v>
+      </c>
+      <c r="N135" s="23">
+        <v>1636.9413509000001</v>
+      </c>
+      <c r="O135" s="23">
+        <v>125534.48373425</v>
+      </c>
+      <c r="P135" s="23">
+        <v>13585.506658030001</v>
+      </c>
+      <c r="Q135" s="157"/>
+      <c r="R135" s="76">
+        <v>412.31387697000002</v>
+      </c>
+      <c r="S135" s="76">
+        <v>120.52479940000001</v>
+      </c>
+      <c r="T135" s="67">
+        <v>31.92354306</v>
+      </c>
+      <c r="U135" s="23">
+        <v>24182.211471359999</v>
+      </c>
+      <c r="V135" s="23">
+        <v>494.47450149000002</v>
+      </c>
+      <c r="W135" s="30">
+        <v>140181.27492303</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" s="215"/>
+      <c r="B136" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C136" s="199">
+        <v>10031.30911767</v>
+      </c>
+      <c r="D136" s="82">
+        <v>11013.335823629999</v>
+      </c>
+      <c r="E136" s="110">
+        <v>5738.8873808500002</v>
+      </c>
+      <c r="F136" s="82">
+        <v>16168.04039194</v>
+      </c>
+      <c r="G136" s="69">
+        <v>5257.0032750299997</v>
+      </c>
+      <c r="H136" s="28">
+        <v>11502.798596369999</v>
+      </c>
+      <c r="I136" s="28">
+        <v>7011.9314944099997</v>
+      </c>
+      <c r="J136" s="28">
+        <v>5184.1237285999996</v>
+      </c>
+      <c r="K136" s="28">
+        <v>11211.45219908</v>
+      </c>
+      <c r="L136" s="28">
+        <v>6220.1606989499996</v>
+      </c>
+      <c r="M136" s="28">
+        <v>10570.97867072</v>
+      </c>
+      <c r="N136" s="28">
+        <v>8955.6702605299997</v>
+      </c>
+      <c r="O136" s="28">
+        <v>4507.21427709</v>
+      </c>
+      <c r="P136" s="28">
+        <v>4418.0266651100001</v>
+      </c>
+      <c r="Q136" s="157"/>
+      <c r="R136" s="82">
+        <v>16833.169825389999</v>
+      </c>
+      <c r="S136" s="82">
+        <v>5854.4088480500004</v>
+      </c>
+      <c r="T136" s="69">
+        <v>1846.7391162900001</v>
+      </c>
+      <c r="U136" s="28">
+        <v>28489.613867429998</v>
+      </c>
+      <c r="V136" s="28">
+        <v>21947.539480750002</v>
+      </c>
+      <c r="W136" s="29">
+        <v>12877.29499412</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23" ht="13.5">
+      <c r="A137" s="215"/>
+      <c r="B137" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C137" s="199">
+        <v>4230.2271235099997</v>
+      </c>
+      <c r="D137" s="82">
+        <v>5032.1947603400004</v>
+      </c>
+      <c r="E137" s="110">
+        <v>6153.3465488299998</v>
+      </c>
+      <c r="F137" s="82">
+        <v>2333.9872554399999</v>
+      </c>
+      <c r="G137" s="69">
+        <v>6863.7925269699999</v>
+      </c>
+      <c r="H137" s="28">
+        <v>10922.82388733</v>
+      </c>
+      <c r="I137" s="28">
+        <v>1881.35068168</v>
+      </c>
+      <c r="J137" s="28">
+        <v>8859.4530807800002</v>
+      </c>
+      <c r="K137" s="28">
+        <v>3103.0046539499999</v>
+      </c>
+      <c r="L137" s="28">
+        <v>5656.0615582700002</v>
+      </c>
+      <c r="M137" s="28">
+        <v>9002.8049723599997</v>
+      </c>
+      <c r="N137" s="28">
+        <v>6033.2790555900001</v>
+      </c>
+      <c r="O137" s="28">
+        <v>7729.2876669799998</v>
+      </c>
+      <c r="P137" s="28">
+        <v>11077.73367356</v>
+      </c>
+      <c r="Q137" s="157"/>
+      <c r="R137" s="82">
+        <v>19654.299463650001</v>
+      </c>
+      <c r="S137" s="82">
+        <v>9525.8627721400007</v>
+      </c>
+      <c r="T137" s="69">
+        <v>836.04432958999996</v>
+      </c>
+      <c r="U137" s="28">
+        <v>24703.233289669999</v>
+      </c>
+      <c r="V137" s="28">
+        <v>13395.537131540001</v>
+      </c>
+      <c r="W137" s="29">
+        <v>24378.713399380002</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23" ht="13.5">
+      <c r="A138" s="215"/>
+      <c r="B138" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C138" s="199">
+        <v>448974.85440000001</v>
+      </c>
+      <c r="D138" s="82">
+        <v>367891.79379999998</v>
+      </c>
+      <c r="E138" s="110">
+        <v>355360.25042900001</v>
+      </c>
+      <c r="F138" s="82">
+        <v>71245.363840000005</v>
+      </c>
+      <c r="G138" s="69">
+        <v>309363.567698</v>
+      </c>
+      <c r="H138" s="28">
+        <v>496913.83689099998</v>
+      </c>
+      <c r="I138" s="28">
+        <v>387623.63163100003</v>
+      </c>
+      <c r="J138" s="28">
+        <v>262901.88211900002</v>
+      </c>
+      <c r="K138" s="28">
+        <v>392960.02586792997</v>
+      </c>
+      <c r="L138" s="28">
+        <v>417577.76657799998</v>
+      </c>
+      <c r="M138" s="28">
+        <v>487632.86067999998</v>
+      </c>
+      <c r="N138" s="28">
+        <v>210096.79385399999</v>
+      </c>
+      <c r="O138" s="28">
+        <v>207231.40324099999</v>
+      </c>
+      <c r="P138" s="28">
+        <v>359621.97480000003</v>
+      </c>
+      <c r="Q138" s="157"/>
+      <c r="R138" s="82">
+        <v>1169763.96288</v>
+      </c>
+      <c r="S138" s="82">
+        <v>294246.36757200002</v>
+      </c>
+      <c r="T138" s="69">
+        <v>77897.436700000006</v>
+      </c>
+      <c r="U138" s="28">
+        <v>125843.880204</v>
+      </c>
+      <c r="V138" s="28">
+        <v>438172.64539999998</v>
+      </c>
+      <c r="W138" s="29">
+        <v>284333.86290000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23" ht="13.5">
+      <c r="A139" s="215"/>
+      <c r="B139" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C139" s="186">
+        <v>629557.50787069998</v>
+      </c>
+      <c r="D139" s="73">
+        <v>572439.64199045999</v>
+      </c>
+      <c r="E139" s="96">
+        <v>752774.02761776</v>
+      </c>
+      <c r="F139" s="73">
+        <v>670273.06596485002</v>
+      </c>
+      <c r="G139" s="59">
+        <v>474312.87323118001</v>
+      </c>
+      <c r="H139" s="15">
+        <v>630861.76741252001</v>
+      </c>
+      <c r="I139" s="15">
+        <v>468267.79674154002</v>
+      </c>
+      <c r="J139" s="15">
+        <v>445141.74393857003</v>
+      </c>
+      <c r="K139" s="15">
+        <v>673296.68859925994</v>
+      </c>
+      <c r="L139" s="15">
+        <v>547560.70239221002</v>
+      </c>
+      <c r="M139" s="15">
+        <v>569744.4949089</v>
+      </c>
+      <c r="N139" s="15">
+        <v>445032.93626505003</v>
+      </c>
+      <c r="O139" s="15">
+        <v>528208.20591121004</v>
+      </c>
+      <c r="P139" s="15">
+        <v>456049.76739974</v>
+      </c>
+      <c r="Q139" s="157"/>
+      <c r="R139" s="73">
+        <v>1324232.89148535</v>
+      </c>
+      <c r="S139" s="73">
+        <v>400475.30101156997</v>
+      </c>
+      <c r="T139" s="59">
+        <v>173439.1767594</v>
+      </c>
+      <c r="U139" s="15">
+        <v>1397412.5400158199</v>
+      </c>
+      <c r="V139" s="15">
+        <v>1104676.10981714</v>
+      </c>
+      <c r="W139" s="27">
+        <v>621600.19528992998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" s="215"/>
+      <c r="B140" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C140" s="185">
+        <v>257095.51352079</v>
+      </c>
+      <c r="D140" s="71">
+        <v>247605.07675335</v>
+      </c>
+      <c r="E140" s="94">
+        <v>390464.79202782997</v>
+      </c>
+      <c r="F140" s="71">
+        <v>191891.17694477999</v>
+      </c>
+      <c r="G140" s="58">
+        <v>169324.94112452</v>
+      </c>
+      <c r="H140" s="18">
+        <v>307399.56347160001</v>
+      </c>
+      <c r="I140" s="18">
+        <v>179912.51957787</v>
+      </c>
+      <c r="J140" s="18">
+        <v>193496.84588412999</v>
+      </c>
+      <c r="K140" s="18">
+        <v>249193.89823115</v>
+      </c>
+      <c r="L140" s="18">
+        <v>198389.64248136</v>
+      </c>
+      <c r="M140" s="18">
+        <v>273065.83292032999</v>
+      </c>
+      <c r="N140" s="18">
+        <v>214629.44173729999</v>
+      </c>
+      <c r="O140" s="18">
+        <v>194222.73607260999</v>
+      </c>
+      <c r="P140" s="18">
+        <v>149350.53180617001</v>
+      </c>
+      <c r="Q140" s="157"/>
+      <c r="R140" s="71">
+        <v>673752.61064060999</v>
+      </c>
+      <c r="S140" s="71">
+        <v>149429.30604629999</v>
+      </c>
+      <c r="T140" s="58">
+        <v>54127.595977609999</v>
+      </c>
+      <c r="U140" s="18">
+        <v>420141.00506446999</v>
+      </c>
+      <c r="V140" s="18">
+        <v>295728.32103031001</v>
+      </c>
+      <c r="W140" s="31">
+        <v>259647.15652799001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" s="215"/>
+      <c r="B141" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C141" s="185">
+        <v>12735.368112</v>
+      </c>
+      <c r="D141" s="71">
+        <v>11352.279138919999</v>
+      </c>
+      <c r="E141" s="94">
+        <v>15553.898321230001</v>
+      </c>
+      <c r="F141" s="71">
+        <v>16686.40222299</v>
+      </c>
+      <c r="G141" s="58">
+        <v>24622.293888110002</v>
+      </c>
+      <c r="H141" s="18">
+        <v>14327.33748993</v>
+      </c>
+      <c r="I141" s="18">
+        <v>14564.856617560001</v>
+      </c>
+      <c r="J141" s="18">
+        <v>16125.634140530001</v>
+      </c>
+      <c r="K141" s="18">
+        <v>21247.252181569998</v>
+      </c>
+      <c r="L141" s="18">
+        <v>19552.847372929999</v>
+      </c>
+      <c r="M141" s="18">
+        <v>20533.648395929999</v>
+      </c>
+      <c r="N141" s="18">
+        <v>14411.03993413</v>
+      </c>
+      <c r="O141" s="18">
+        <v>19116.50853218</v>
+      </c>
+      <c r="P141" s="18">
+        <v>15371.23887703</v>
+      </c>
+      <c r="Q141" s="157"/>
+      <c r="R141" s="71">
+        <v>29125.513675949998</v>
+      </c>
+      <c r="S141" s="71">
+        <v>9421.4093029800006</v>
+      </c>
+      <c r="T141" s="58">
+        <v>6804.038963</v>
+      </c>
+      <c r="U141" s="18">
+        <v>32620.660509519999</v>
+      </c>
+      <c r="V141" s="18">
+        <v>19190.749101459998</v>
+      </c>
+      <c r="W141" s="31">
+        <v>11732.370731929999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" s="215"/>
+      <c r="B142" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C142" s="185">
+        <v>21242.73111723</v>
+      </c>
+      <c r="D142" s="71">
+        <v>28282.710392870002</v>
+      </c>
+      <c r="E142" s="94">
+        <v>31531.424937780001</v>
+      </c>
+      <c r="F142" s="71">
+        <v>21880.676181710001</v>
+      </c>
+      <c r="G142" s="58">
+        <v>26641.53840686</v>
+      </c>
+      <c r="H142" s="18">
+        <v>38262.425474709999</v>
+      </c>
+      <c r="I142" s="18">
+        <v>29132.578735350002</v>
+      </c>
+      <c r="J142" s="18">
+        <v>24814.383967639998</v>
+      </c>
+      <c r="K142" s="18">
+        <v>36613.31430862</v>
+      </c>
+      <c r="L142" s="18">
+        <v>26793.72798793</v>
+      </c>
+      <c r="M142" s="18">
+        <v>40226.701604729999</v>
+      </c>
+      <c r="N142" s="18">
+        <v>27934.031409740001</v>
+      </c>
+      <c r="O142" s="18">
+        <v>32987.26038028</v>
+      </c>
+      <c r="P142" s="18">
+        <v>21201.399148069999</v>
+      </c>
+      <c r="Q142" s="157"/>
+      <c r="R142" s="71">
+        <v>73104.796645569993</v>
+      </c>
+      <c r="S142" s="71">
+        <v>26130.562733409999</v>
+      </c>
+      <c r="T142" s="58">
+        <v>6134.2387643000002</v>
+      </c>
+      <c r="U142" s="18">
+        <v>57549.688701480001</v>
+      </c>
+      <c r="V142" s="18">
+        <v>36105.90415717</v>
+      </c>
+      <c r="W142" s="31">
+        <v>32450.565675810001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23">
+      <c r="A143" s="215"/>
+      <c r="B143" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C143" s="185">
+        <v>68458.009394339999</v>
+      </c>
+      <c r="D143" s="71">
+        <v>64363.641404310001</v>
+      </c>
+      <c r="E143" s="94">
+        <v>84198.428015910002</v>
+      </c>
+      <c r="F143" s="71">
+        <v>88240.860895849997</v>
+      </c>
+      <c r="G143" s="58">
+        <v>78618.877516809996</v>
+      </c>
+      <c r="H143" s="18">
+        <v>73878.704657110007</v>
+      </c>
+      <c r="I143" s="18">
+        <v>52029.76232994</v>
+      </c>
+      <c r="J143" s="18">
+        <v>46077.50536019</v>
+      </c>
+      <c r="K143" s="18">
+        <v>100549.55439907</v>
+      </c>
+      <c r="L143" s="18">
+        <v>71668.302239159995</v>
+      </c>
+      <c r="M143" s="18">
+        <v>73234.736506870002</v>
+      </c>
+      <c r="N143" s="18">
+        <v>57417.225400820003</v>
+      </c>
+      <c r="O143" s="18">
+        <v>75776.767749980005</v>
+      </c>
+      <c r="P143" s="18">
+        <v>56087.351412579999</v>
+      </c>
+      <c r="Q143" s="157"/>
+      <c r="R143" s="71">
+        <v>156223.84913133</v>
+      </c>
+      <c r="S143" s="71">
+        <v>81842.540170680004</v>
+      </c>
+      <c r="T143" s="58">
+        <v>41955.532600420003</v>
+      </c>
+      <c r="U143" s="18">
+        <v>251913.90130324999</v>
+      </c>
+      <c r="V143" s="18">
+        <v>268282.47892352002</v>
+      </c>
+      <c r="W143" s="31">
+        <v>118745.21907555001</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23" ht="51">
+      <c r="A144" s="216"/>
+      <c r="B144" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C144" s="187">
+        <v>65206.490343550002</v>
+      </c>
+      <c r="D144" s="74">
+        <v>27698.113714750001</v>
+      </c>
+      <c r="E144" s="97">
+        <v>61103.794000920003</v>
+      </c>
+      <c r="F144" s="74">
+        <v>15107.141356579999</v>
+      </c>
+      <c r="G144" s="60">
+        <v>41408.764375519997</v>
+      </c>
+      <c r="H144" s="33">
+        <v>53394.154556480004</v>
+      </c>
+      <c r="I144" s="33">
+        <v>39455.44483765</v>
+      </c>
+      <c r="J144" s="33">
+        <v>28162.504693539999</v>
+      </c>
+      <c r="K144" s="33">
+        <v>34851.561508059996</v>
+      </c>
+      <c r="L144" s="33">
+        <v>58015.36908746</v>
+      </c>
+      <c r="M144" s="33">
+        <v>26384.755727799999</v>
+      </c>
+      <c r="N144" s="33">
+        <v>13536.714735510001</v>
+      </c>
+      <c r="O144" s="33">
+        <v>48063.758981849998</v>
+      </c>
+      <c r="P144" s="33">
+        <v>86775.344554130003</v>
+      </c>
+      <c r="Q144" s="167"/>
+      <c r="R144" s="74">
+        <v>68956.113922069999</v>
+      </c>
+      <c r="S144" s="74">
+        <v>25496.537947109999</v>
+      </c>
+      <c r="T144" s="60">
+        <v>8623.1916698799996</v>
+      </c>
+      <c r="U144" s="33">
+        <v>12475.72865562</v>
+      </c>
+      <c r="V144" s="33">
+        <v>4130.6150766000001</v>
+      </c>
+      <c r="W144" s="34">
+        <v>14391.97363051</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23">
+      <c r="A145" s="211" t="s">
+        <v>36</v>
+      </c>
+      <c r="B145" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C145" s="184">
+        <v>707086.76023434999</v>
+      </c>
+      <c r="D145" s="75">
+        <v>676122.66931075999</v>
+      </c>
+      <c r="E145" s="103">
+        <v>832469.87989430001</v>
+      </c>
+      <c r="F145" s="75">
+        <v>898777.24985157</v>
+      </c>
+      <c r="G145" s="66">
+        <v>554729.11345326004</v>
+      </c>
+      <c r="H145" s="45">
+        <v>701413.91732428002</v>
+      </c>
+      <c r="I145" s="45">
+        <v>542203.66294048005</v>
+      </c>
+      <c r="J145" s="45">
+        <v>532073.16107987997</v>
+      </c>
+      <c r="K145" s="45">
+        <v>782542.04620063002</v>
+      </c>
+      <c r="L145" s="45">
+        <v>628629.95984129002</v>
+      </c>
+      <c r="M145" s="45">
+        <v>688375.09771878005</v>
+      </c>
+      <c r="N145" s="45">
+        <v>565387.99013814004</v>
+      </c>
+      <c r="O145" s="45">
+        <v>568290.97203944996</v>
+      </c>
+      <c r="P145" s="45">
+        <v>499744.12154686998</v>
+      </c>
+      <c r="Q145" s="153"/>
+      <c r="R145" s="70">
+        <v>192225.50707739999</v>
+      </c>
+      <c r="S145" s="75">
+        <v>436986.26709236001</v>
+      </c>
+      <c r="T145" s="66">
+        <v>182521.74886513001</v>
+      </c>
+      <c r="U145" s="45">
+        <v>1968721.0441594301</v>
+      </c>
+      <c r="V145" s="45">
+        <v>1362235.66534475</v>
+      </c>
+      <c r="W145" s="56">
+        <v>735887.73981856997</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23">
+      <c r="A146" s="212"/>
+      <c r="B146" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C146" s="183">
+        <v>193200.13522865</v>
+      </c>
+      <c r="D146" s="72">
+        <v>258870.07364059999</v>
+      </c>
+      <c r="E146" s="95">
+        <v>491276.75420425</v>
+      </c>
+      <c r="F146" s="72">
+        <v>783514.63824397</v>
+      </c>
+      <c r="G146" s="57">
+        <v>205394.70957961999</v>
+      </c>
+      <c r="H146" s="16">
+        <v>152453.16258688</v>
+      </c>
+      <c r="I146" s="16">
+        <v>87798.582778230004</v>
+      </c>
+      <c r="J146" s="16">
+        <v>197849.71049574</v>
+      </c>
+      <c r="K146" s="16">
+        <v>347457.47907787003</v>
+      </c>
+      <c r="L146" s="16">
+        <v>205358.31637489001</v>
+      </c>
+      <c r="M146" s="16">
+        <v>113891.83024856</v>
+      </c>
+      <c r="N146" s="16">
+        <v>290147.77110265999</v>
+      </c>
+      <c r="O146" s="16">
+        <v>355688.77617730998</v>
+      </c>
+      <c r="P146" s="16">
+        <v>114911.18372753001</v>
+      </c>
+      <c r="Q146" s="157"/>
+      <c r="R146" s="76">
+        <v>29399.857234930001</v>
+      </c>
+      <c r="S146" s="72">
+        <v>120573.61953407001</v>
+      </c>
+      <c r="T146" s="57">
+        <v>101434.09652055999</v>
+      </c>
+      <c r="U146" s="16">
+        <v>1810913.7697191101</v>
+      </c>
+      <c r="V146" s="16">
+        <v>999235.24715041998</v>
+      </c>
+      <c r="W146" s="32">
+        <v>370511.81508497999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23" ht="13.5">
+      <c r="A147" s="212"/>
+      <c r="B147" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C147" s="193">
+        <v>70347.910213879994</v>
+      </c>
+      <c r="D147" s="76">
+        <v>89575.630571429996</v>
+      </c>
+      <c r="E147" s="104">
+        <v>118580.98561495</v>
+      </c>
+      <c r="F147" s="76">
+        <v>170721.05778896</v>
+      </c>
+      <c r="G147" s="67">
+        <v>79837.165679159996</v>
+      </c>
+      <c r="H147" s="23">
+        <v>59716.780063010003</v>
+      </c>
+      <c r="I147" s="23">
+        <v>34956.565409019997</v>
+      </c>
+      <c r="J147" s="23">
+        <v>71402.108266280004</v>
+      </c>
+      <c r="K147" s="23">
+        <v>130633.82556528</v>
+      </c>
+      <c r="L147" s="23">
+        <v>79538.501376619999</v>
+      </c>
+      <c r="M147" s="23">
+        <v>44987.131311459998</v>
+      </c>
+      <c r="N147" s="23">
+        <v>117448.68571992</v>
+      </c>
+      <c r="O147" s="23">
+        <v>86404.400913489997</v>
+      </c>
+      <c r="P147" s="23">
+        <v>42183.253871480003</v>
+      </c>
+      <c r="Q147" s="157"/>
+      <c r="R147" s="76">
+        <v>76377.383046689996</v>
+      </c>
+      <c r="S147" s="76">
+        <v>47635.000730450003</v>
+      </c>
+      <c r="T147" s="67">
+        <v>42259.527821180003</v>
+      </c>
+      <c r="U147" s="23">
+        <v>663170.95222735999</v>
+      </c>
+      <c r="V147" s="23">
+        <v>345535.64491421002</v>
+      </c>
+      <c r="W147" s="30">
+        <v>80327.44816313</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23">
+      <c r="A148" s="212"/>
+      <c r="B148" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C148" s="193">
+        <v>43624.910474190001</v>
+      </c>
+      <c r="D148" s="76">
+        <v>60866.558681659997</v>
+      </c>
+      <c r="E148" s="104">
+        <v>54091.398082599997</v>
+      </c>
+      <c r="F148" s="76">
+        <v>161395.5946449</v>
+      </c>
+      <c r="G148" s="67">
+        <v>53880.619244410002</v>
+      </c>
+      <c r="H148" s="23">
+        <v>39604.880848480003</v>
+      </c>
+      <c r="I148" s="23">
+        <v>23298.184854620002</v>
+      </c>
+      <c r="J148" s="23">
+        <v>73255.999743239998</v>
+      </c>
+      <c r="K148" s="23">
+        <v>85429.921290479993</v>
+      </c>
+      <c r="L148" s="23">
+        <v>48992.711435609999</v>
+      </c>
+      <c r="M148" s="23">
+        <v>30129.397178340001</v>
+      </c>
+      <c r="N148" s="23">
+        <v>85395.259633790003</v>
+      </c>
+      <c r="O148" s="23">
+        <v>58092.974477149997</v>
+      </c>
+      <c r="P148" s="23">
+        <v>24710.833418990002</v>
+      </c>
+      <c r="Q148" s="157"/>
+      <c r="R148" s="76">
+        <v>52625.317807330001</v>
+      </c>
+      <c r="S148" s="76">
+        <v>31334.967095200001</v>
+      </c>
+      <c r="T148" s="67">
+        <v>30448.408140179999</v>
+      </c>
+      <c r="U148" s="23">
+        <v>353665.14166959998</v>
+      </c>
+      <c r="V148" s="23">
+        <v>217507.87082842999</v>
+      </c>
+      <c r="W148" s="30">
+        <v>50978.410895809997</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23">
+      <c r="A149" s="212"/>
+      <c r="B149" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C149" s="193">
+        <v>21122.25753812</v>
+      </c>
+      <c r="D149" s="76">
+        <v>18850.711322020001</v>
+      </c>
+      <c r="E149" s="104">
+        <v>226071.95497717001</v>
+      </c>
+      <c r="F149" s="76">
+        <v>122879.82734623</v>
+      </c>
+      <c r="G149" s="67">
+        <v>180.05535004000001</v>
+      </c>
+      <c r="H149" s="23">
+        <v>3204.8639590900002</v>
+      </c>
+      <c r="I149" s="23">
+        <v>115.49381382999999</v>
+      </c>
+      <c r="J149" s="23">
+        <v>2316.8131511500001</v>
+      </c>
+      <c r="K149" s="23">
+        <v>7686.1147393499996</v>
+      </c>
+      <c r="L149" s="23">
+        <v>4367.6859717999996</v>
+      </c>
+      <c r="M149" s="23">
+        <v>116.04345271</v>
+      </c>
+      <c r="N149" s="23">
+        <v>1512.3769601500001</v>
+      </c>
+      <c r="O149" s="23">
+        <v>129598.28551260001</v>
+      </c>
+      <c r="P149" s="23">
+        <v>11347.818776829999</v>
+      </c>
+      <c r="Q149" s="157"/>
+      <c r="R149" s="76">
+        <v>402.20075861999999</v>
+      </c>
+      <c r="S149" s="76">
+        <v>136.7573529</v>
+      </c>
+      <c r="T149" s="67">
+        <v>34.491962110000003</v>
+      </c>
+      <c r="U149" s="23">
+        <v>20738.486238969999</v>
+      </c>
+      <c r="V149" s="23">
+        <v>398.92684673999997</v>
+      </c>
+      <c r="W149" s="30">
+        <v>148639.15023709001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23">
+      <c r="A150" s="212"/>
+      <c r="B150" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C150" s="183">
+        <v>17228.573817460001</v>
+      </c>
+      <c r="D150" s="72">
+        <v>22063.260768110002</v>
+      </c>
+      <c r="E150" s="95">
+        <v>20653.374156689999</v>
+      </c>
+      <c r="F150" s="72">
+        <v>32940.563310619997</v>
+      </c>
+      <c r="G150" s="57">
+        <v>6223.1357372100001</v>
+      </c>
+      <c r="H150" s="16">
+        <v>15521.032532020001</v>
+      </c>
+      <c r="I150" s="16">
+        <v>15570.045991630001</v>
+      </c>
+      <c r="J150" s="16">
+        <v>6731.9795688100003</v>
+      </c>
+      <c r="K150" s="16">
+        <v>27590.04687043</v>
+      </c>
+      <c r="L150" s="16">
+        <v>11769.214937840001</v>
+      </c>
+      <c r="M150" s="16">
+        <v>33610.595347199996</v>
+      </c>
+      <c r="N150" s="16">
+        <v>11116.33395522</v>
+      </c>
+      <c r="O150" s="16">
+        <v>6402.78598797</v>
+      </c>
+      <c r="P150" s="16">
+        <v>5764.0758948800003</v>
+      </c>
+      <c r="Q150" s="157"/>
+      <c r="R150" s="72">
+        <v>37569.665019560001</v>
+      </c>
+      <c r="S150" s="72">
+        <v>7963.6674043200001</v>
+      </c>
+      <c r="T150" s="57">
+        <v>4476.5319927</v>
+      </c>
+      <c r="U150" s="16">
+        <v>53614.390804930001</v>
+      </c>
+      <c r="V150" s="16">
+        <v>72224.371316710007</v>
+      </c>
+      <c r="W150" s="32">
+        <v>20094.627264269999</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23" ht="13.5">
+      <c r="A151" s="212"/>
+      <c r="B151" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C151" s="183">
+        <v>6929.2453182400004</v>
+      </c>
+      <c r="D151" s="72">
+        <v>6404.1867302000001</v>
+      </c>
+      <c r="E151" s="95">
+        <v>8607.4865333599992</v>
+      </c>
+      <c r="F151" s="72">
+        <v>2568.7506702800001</v>
+      </c>
+      <c r="G151" s="57">
+        <v>6662.0791364300003</v>
+      </c>
+      <c r="H151" s="16">
+        <v>11602.38830538</v>
+      </c>
+      <c r="I151" s="16">
+        <v>14651.199870619999</v>
+      </c>
+      <c r="J151" s="16">
+        <v>6142.53628303</v>
+      </c>
+      <c r="K151" s="16">
+        <v>4608.7488523299999</v>
+      </c>
+      <c r="L151" s="16">
+        <v>9621.5045685599998</v>
+      </c>
+      <c r="M151" s="16">
+        <v>10672.77317002</v>
+      </c>
+      <c r="N151" s="16">
+        <v>4729.13868026</v>
+      </c>
+      <c r="O151" s="16">
+        <v>7851.1996259699999</v>
+      </c>
+      <c r="P151" s="16">
+        <v>6402.5728394600001</v>
+      </c>
+      <c r="Q151" s="157"/>
+      <c r="R151" s="72">
+        <v>23284.112699159999</v>
+      </c>
+      <c r="S151" s="72">
+        <v>7036.9997539699998</v>
+      </c>
+      <c r="T151" s="57">
+        <v>573.04005186999996</v>
+      </c>
+      <c r="U151" s="16">
+        <v>9841.7819353899995</v>
+      </c>
+      <c r="V151" s="16">
+        <v>16189.96997762</v>
+      </c>
+      <c r="W151" s="32">
+        <v>31129.908769320002</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23" ht="13.5">
+      <c r="A152" s="212"/>
+      <c r="B152" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C152" s="183">
+        <v>489728.80586999998</v>
+      </c>
+      <c r="D152" s="72">
+        <v>388785.14817185001</v>
+      </c>
+      <c r="E152" s="95">
+        <v>311932.26500000001</v>
+      </c>
+      <c r="F152" s="72">
+        <v>79753.297626700005</v>
+      </c>
+      <c r="G152" s="57">
+        <v>336449.18900000001</v>
+      </c>
+      <c r="H152" s="16">
+        <v>521837.33390000003</v>
+      </c>
+      <c r="I152" s="16">
+        <v>424183.83429999999</v>
+      </c>
+      <c r="J152" s="16">
+        <v>321348.9347323</v>
+      </c>
+      <c r="K152" s="16">
+        <v>402885.77140000003</v>
+      </c>
+      <c r="L152" s="16">
+        <v>401880.92395999999</v>
+      </c>
+      <c r="M152" s="16">
+        <v>530199.89895299997</v>
+      </c>
+      <c r="N152" s="16">
+        <v>259394.7464</v>
+      </c>
+      <c r="O152" s="16">
+        <v>198348.21024819999</v>
+      </c>
+      <c r="P152" s="16">
+        <v>372666.289085</v>
+      </c>
+      <c r="Q152" s="157"/>
+      <c r="R152" s="72">
+        <v>1229032.46</v>
+      </c>
+      <c r="S152" s="72">
+        <v>301411.9804</v>
+      </c>
+      <c r="T152" s="57">
+        <v>76038.080300000001</v>
+      </c>
+      <c r="U152" s="16">
+        <v>94351.101699999999</v>
+      </c>
+      <c r="V152" s="16">
+        <v>274586.07689999999</v>
+      </c>
+      <c r="W152" s="32">
+        <v>314151.38870000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23" ht="13.5">
+      <c r="A153" s="212"/>
+      <c r="B153" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C153" s="186">
+        <v>718203.42974029004</v>
+      </c>
+      <c r="D153" s="73">
+        <v>692559.60005580995</v>
+      </c>
+      <c r="E153" s="96">
+        <v>838922.50064363005</v>
+      </c>
+      <c r="F153" s="73">
+        <v>939255.77363644994</v>
+      </c>
+      <c r="G153" s="59">
+        <v>547229.26828677999</v>
+      </c>
+      <c r="H153" s="15">
+        <v>727944.32829034002</v>
+      </c>
+      <c r="I153" s="15">
+        <v>529861.02582344005</v>
+      </c>
+      <c r="J153" s="15">
+        <v>559071.75610269001</v>
+      </c>
+      <c r="K153" s="15">
+        <v>795649.23895634001</v>
+      </c>
+      <c r="L153" s="15">
+        <v>628666.42171035998</v>
+      </c>
+      <c r="M153" s="15">
+        <v>707644.21166378004</v>
+      </c>
+      <c r="N153" s="15">
+        <v>548979.78603486996</v>
+      </c>
+      <c r="O153" s="15">
+        <v>579464.48465008999</v>
+      </c>
+      <c r="P153" s="15">
+        <v>519516.49869157001</v>
+      </c>
+      <c r="Q153" s="157"/>
+      <c r="R153" s="73">
+        <v>1469273.4768343</v>
+      </c>
+      <c r="S153" s="73">
+        <v>450819.21905175998</v>
+      </c>
+      <c r="T153" s="59">
+        <v>190573.15959083001</v>
+      </c>
+      <c r="U153" s="15">
+        <v>1591047.9017355801</v>
+      </c>
+      <c r="V153" s="15">
+        <v>1274128.5902448299</v>
+      </c>
+      <c r="W153" s="27">
+        <v>741031.51408213004</v>
+      </c>
+    </row>
+    <row r="154" spans="1:23">
+      <c r="A154" s="212"/>
+      <c r="B154" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C154" s="185">
+        <v>289232.92385273997</v>
+      </c>
+      <c r="D154" s="71">
+        <v>279794.18173401</v>
+      </c>
+      <c r="E154" s="94">
+        <v>445824.98777751997</v>
+      </c>
+      <c r="F154" s="71">
+        <v>240443.04007285001</v>
+      </c>
+      <c r="G154" s="58">
+        <v>203640.00510248001</v>
+      </c>
+      <c r="H154" s="18">
+        <v>343519.77122195001</v>
+      </c>
+      <c r="I154" s="18">
+        <v>204008.3125537</v>
+      </c>
+      <c r="J154" s="18">
+        <v>214041.68496668001</v>
+      </c>
+      <c r="K154" s="18">
+        <v>283785.40207555</v>
+      </c>
+      <c r="L154" s="18">
+        <v>223046.76123683</v>
+      </c>
+      <c r="M154" s="18">
+        <v>306256.85478281998</v>
+      </c>
+      <c r="N154" s="18">
+        <v>244071.75470970999</v>
+      </c>
+      <c r="O154" s="18">
+        <v>215677.11530864</v>
+      </c>
+      <c r="P154" s="18">
+        <v>171596.46848124999</v>
+      </c>
+      <c r="Q154" s="157"/>
+      <c r="R154" s="71">
+        <v>771048.54094248998</v>
+      </c>
+      <c r="S154" s="71">
+        <v>173222.71600998001</v>
+      </c>
+      <c r="T154" s="58">
+        <v>58866.197202080002</v>
+      </c>
+      <c r="U154" s="18">
+        <v>470354.84385752003</v>
+      </c>
+      <c r="V154" s="18">
+        <v>365192.82785321999</v>
+      </c>
+      <c r="W154" s="31">
+        <v>314013.46872697002</v>
+      </c>
+    </row>
+    <row r="155" spans="1:23">
+      <c r="A155" s="212"/>
+      <c r="B155" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C155" s="185">
+        <v>21949.10446567</v>
+      </c>
+      <c r="D155" s="71">
+        <v>14447.43015745</v>
+      </c>
+      <c r="E155" s="94">
+        <v>29840.059719360001</v>
+      </c>
+      <c r="F155" s="71">
+        <v>21006.188432179999</v>
+      </c>
+      <c r="G155" s="58">
+        <v>23710.416998140001</v>
+      </c>
+      <c r="H155" s="18">
+        <v>16331.73100797</v>
+      </c>
+      <c r="I155" s="18">
+        <v>15233.332638149999</v>
+      </c>
+      <c r="J155" s="18">
+        <v>15150.619054250001</v>
+      </c>
+      <c r="K155" s="18">
+        <v>22937.21494098</v>
+      </c>
+      <c r="L155" s="18">
+        <v>13757.408353090001</v>
+      </c>
+      <c r="M155" s="18">
+        <v>19260.926640090001</v>
+      </c>
+      <c r="N155" s="18">
+        <v>20712.627801179999</v>
+      </c>
+      <c r="O155" s="18">
+        <v>19663.761013520001</v>
+      </c>
+      <c r="P155" s="18">
+        <v>12061.33601232</v>
+      </c>
+      <c r="Q155" s="157"/>
+      <c r="R155" s="71">
+        <v>32487.052967889998</v>
+      </c>
+      <c r="S155" s="71">
+        <v>11211.730589930001</v>
+      </c>
+      <c r="T155" s="58">
+        <v>7948.7581015599999</v>
+      </c>
+      <c r="U155" s="18">
+        <v>45781.960748639998</v>
+      </c>
+      <c r="V155" s="18">
+        <v>21000.773799850002</v>
+      </c>
+      <c r="W155" s="31">
+        <v>15570.10902453</v>
+      </c>
+    </row>
+    <row r="156" spans="1:23">
+      <c r="A156" s="212"/>
+      <c r="B156" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C156" s="185">
+        <v>23444.1985155</v>
+      </c>
+      <c r="D156" s="71">
+        <v>33494.21868174</v>
+      </c>
+      <c r="E156" s="94">
+        <v>32476.34162847</v>
+      </c>
+      <c r="F156" s="71">
+        <v>29713.443543329999</v>
+      </c>
+      <c r="G156" s="58">
+        <v>31304.504236690002</v>
+      </c>
+      <c r="H156" s="18">
+        <v>42022.832958090003</v>
+      </c>
+      <c r="I156" s="18">
+        <v>31843.254573959999</v>
+      </c>
+      <c r="J156" s="18">
+        <v>31524.10571675</v>
+      </c>
+      <c r="K156" s="18">
+        <v>45895.859870640001</v>
+      </c>
+      <c r="L156" s="18">
+        <v>30391.651272250001</v>
+      </c>
+      <c r="M156" s="18">
+        <v>45622.760120719999</v>
+      </c>
+      <c r="N156" s="18">
+        <v>32150.224608529999</v>
+      </c>
+      <c r="O156" s="18">
+        <v>37999.458813229998</v>
+      </c>
+      <c r="P156" s="18">
+        <v>27889.241435899999</v>
+      </c>
+      <c r="Q156" s="157"/>
+      <c r="R156" s="71">
+        <v>79706.808783910004</v>
+      </c>
+      <c r="S156" s="71">
+        <v>28892.36675926</v>
+      </c>
+      <c r="T156" s="58">
+        <v>7446.8898431999996</v>
+      </c>
+      <c r="U156" s="18">
+        <v>63169.646199479997</v>
+      </c>
+      <c r="V156" s="18">
+        <v>47882.831143290001</v>
+      </c>
+      <c r="W156" s="31">
+        <v>37410.998618400001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:23">
+      <c r="A157" s="212"/>
+      <c r="B157" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C157" s="185">
+        <v>97123.859201979998</v>
+      </c>
+      <c r="D157" s="71">
+        <v>79866.244984000004</v>
+      </c>
+      <c r="E157" s="94">
+        <v>96906.473156470005</v>
+      </c>
+      <c r="F157" s="71">
+        <v>163385.74223234999</v>
+      </c>
+      <c r="G157" s="58">
+        <v>86947.52997032</v>
+      </c>
+      <c r="H157" s="18">
+        <v>116436.95479954001</v>
+      </c>
+      <c r="I157" s="18">
+        <v>59320.685935740003</v>
+      </c>
+      <c r="J157" s="18">
+        <v>72479.625900090003</v>
+      </c>
+      <c r="K157" s="18">
+        <v>136779.82797067999</v>
+      </c>
+      <c r="L157" s="18">
+        <v>91799.893120819994</v>
+      </c>
+      <c r="M157" s="18">
+        <v>105918.34567809</v>
+      </c>
+      <c r="N157" s="18">
+        <v>91644.451076840007</v>
+      </c>
+      <c r="O157" s="18">
+        <v>81762.785504040003</v>
+      </c>
+      <c r="P157" s="18">
+        <v>60834.237590110002</v>
+      </c>
+      <c r="Q157" s="157"/>
+      <c r="R157" s="71">
+        <v>193710.60826047999</v>
+      </c>
+      <c r="S157" s="71">
+        <v>81478.348101430005</v>
+      </c>
+      <c r="T157" s="58">
+        <v>45320.797510529999</v>
+      </c>
+      <c r="U157" s="18">
+        <v>280034.87286412</v>
+      </c>
+      <c r="V157" s="18">
+        <v>301492.77112627</v>
+      </c>
+      <c r="W157" s="31">
+        <v>128012.99182666</v>
+      </c>
+    </row>
+    <row r="158" spans="1:23" ht="51">
+      <c r="A158" s="213"/>
+      <c r="B158" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="C158" s="187">
+        <v>56705.919839399998</v>
+      </c>
+      <c r="D158" s="74">
+        <v>26039.74805867</v>
+      </c>
+      <c r="E158" s="97">
+        <v>49937.026187219999</v>
+      </c>
+      <c r="F158" s="74">
+        <v>13733.3351441</v>
+      </c>
+      <c r="G158" s="60">
+        <v>36131.232057120003</v>
+      </c>
+      <c r="H158" s="33">
+        <v>48194.806487080001</v>
+      </c>
+      <c r="I158" s="33">
+        <v>41192.897237990001</v>
+      </c>
+      <c r="J158" s="33">
+        <v>44859.704710910002</v>
+      </c>
+      <c r="K158" s="33">
+        <v>36319.910783760002</v>
+      </c>
+      <c r="L158" s="33">
+        <v>55094.368090509997</v>
+      </c>
+      <c r="M158" s="33">
+        <v>31865.06862351</v>
+      </c>
+      <c r="N158" s="33">
+        <v>6541.26229607</v>
+      </c>
+      <c r="O158" s="33">
+        <v>41732.187647070001</v>
+      </c>
+      <c r="P158" s="33">
+        <v>72078.316544889996</v>
+      </c>
+      <c r="Q158" s="167"/>
+      <c r="R158" s="74">
+        <v>83454.932488589999</v>
+      </c>
+      <c r="S158" s="74">
+        <v>23231.292422580002</v>
+      </c>
+      <c r="T158" s="60">
+        <v>6251.6680443100004</v>
+      </c>
+      <c r="U158" s="33">
+        <v>14133.8272141</v>
+      </c>
+      <c r="V158" s="33">
+        <v>5869.6646657800002</v>
+      </c>
+      <c r="W158" s="34">
+        <v>22106.44056092</v>
+      </c>
+    </row>
+    <row r="159" spans="1:23">
+      <c r="A159" s="217" t="s">
+        <v>37</v>
+      </c>
+      <c r="B159" s="170" t="s">
+        <v>44</v>
+      </c>
+      <c r="C159" s="184">
+        <v>714825.41322635999</v>
+      </c>
+      <c r="D159" s="75">
+        <v>682561.20619169006</v>
+      </c>
+      <c r="E159" s="103">
+        <v>945126.84596376005</v>
+      </c>
+      <c r="F159" s="75">
+        <v>970437.12697490002</v>
+      </c>
+      <c r="G159" s="66">
+        <v>583888.09148957999</v>
+      </c>
+      <c r="H159" s="45">
+        <v>774130.44642953004</v>
+      </c>
+      <c r="I159" s="45">
+        <v>585417.04971882002</v>
+      </c>
+      <c r="J159" s="45">
+        <v>569567.64026675001</v>
+      </c>
+      <c r="K159" s="45">
+        <v>831509.34399820003</v>
+      </c>
+      <c r="L159" s="45">
+        <v>639937.38462566002</v>
+      </c>
+      <c r="M159" s="45">
+        <v>743911.02034729999</v>
+      </c>
+      <c r="N159" s="45">
+        <v>612674.34544983995</v>
+      </c>
+      <c r="O159" s="45">
+        <v>625185.10275216994</v>
+      </c>
+      <c r="P159" s="45">
+        <v>530250.22665822995</v>
+      </c>
+      <c r="Q159" s="153"/>
+      <c r="R159" s="75">
+        <v>1557808.3953255599</v>
+      </c>
+      <c r="S159" s="75">
+        <v>472403.63131333003</v>
+      </c>
+      <c r="T159" s="66">
+        <v>220012.97376784001</v>
+      </c>
+      <c r="U159" s="45">
+        <v>2395872.9487580098</v>
+      </c>
+      <c r="V159" s="45">
+        <v>1761298.99105932</v>
+      </c>
+      <c r="W159" s="56">
+        <v>822980.52198327996</v>
+      </c>
+    </row>
+    <row r="160" spans="1:23">
+      <c r="A160" s="218"/>
+      <c r="B160" s="172" t="s">
+        <v>51</v>
+      </c>
+      <c r="C160" s="183">
+        <v>220429.75407478001</v>
+      </c>
+      <c r="D160" s="72">
+        <v>286094.49653195002</v>
+      </c>
+      <c r="E160" s="95">
+        <v>596132.40936675004</v>
+      </c>
+      <c r="F160" s="72">
+        <v>891220.75383216003</v>
+      </c>
+      <c r="G160" s="57">
+        <v>237485.49394273001</v>
+      </c>
+      <c r="H160" s="16">
+        <v>179633.21249268</v>
+      </c>
+      <c r="I160" s="16">
+        <v>104889.03580743</v>
+      </c>
+      <c r="J160" s="16">
+        <v>217938.68401021001</v>
+      </c>
+      <c r="K160" s="16">
+        <v>410446.96134098998</v>
+      </c>
+      <c r="L160" s="16">
+        <v>236662.83349585999</v>
+      </c>
+      <c r="M160" s="16">
+        <v>133090.36968521</v>
+      </c>
+      <c r="N160" s="16">
+        <v>335928.32174198999</v>
+      </c>
+      <c r="O160" s="16">
+        <v>426655.29319102003</v>
+      </c>
+      <c r="P160" s="16">
+        <v>131166.56555704001</v>
+      </c>
+      <c r="Q160" s="157"/>
+      <c r="R160" s="72">
+        <v>247109.76038304</v>
+      </c>
+      <c r="S160" s="72">
+        <v>143969.18260376999</v>
+      </c>
+      <c r="T160" s="57">
+        <v>130930.64178259</v>
+      </c>
+      <c r="U160" s="16">
+        <v>2148543.6983906799</v>
+      </c>
+      <c r="V160" s="16">
+        <v>1183504.4428989701</v>
+      </c>
+      <c r="W160" s="32">
+        <v>463265.59510604001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:23" ht="13.5">
+      <c r="A161" s="219"/>
+      <c r="B161" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C161" s="193">
+        <v>81501.175684240006</v>
+      </c>
+      <c r="D161" s="76">
+        <v>99420.476814199996</v>
+      </c>
+      <c r="E161" s="104">
+        <v>120514.16215039</v>
+      </c>
+      <c r="F161" s="76">
+        <v>159908.08568208001</v>
+      </c>
+      <c r="G161" s="67">
+        <v>88780.74412376</v>
+      </c>
+      <c r="H161" s="23">
+        <v>67942.277618620006</v>
+      </c>
+      <c r="I161" s="23">
+        <v>42349.708353260001</v>
+      </c>
+      <c r="J161" s="23">
+        <v>77767.639528739994</v>
+      </c>
+      <c r="K161" s="23">
+        <v>153920.21593859</v>
+      </c>
+      <c r="L161" s="23">
+        <v>94703.709693369994</v>
+      </c>
+      <c r="M161" s="23">
+        <v>52280.762555859998</v>
+      </c>
+      <c r="N161" s="23">
+        <v>140244.25042888001</v>
+      </c>
+      <c r="O161" s="23">
+        <v>99740.050474350006</v>
+      </c>
+      <c r="P161" s="23">
+        <v>48150.638490450001</v>
+      </c>
+      <c r="Q161" s="157"/>
+      <c r="R161" s="76">
+        <v>91619.585361110003</v>
+      </c>
+      <c r="S161" s="76">
+        <v>54649.315855590001</v>
+      </c>
+      <c r="T161" s="67">
+        <v>51610.863161829999</v>
+      </c>
+      <c r="U161" s="23">
+        <v>806557.07102183998</v>
+      </c>
+      <c r="V161" s="23">
+        <v>426321.71838037</v>
+      </c>
+      <c r="W161" s="30">
+        <v>101209.91226016999</v>
+      </c>
+    </row>
+    <row r="162" spans="1:23">
+      <c r="A162" s="219"/>
+      <c r="B162" s="173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C162" s="193">
+        <v>51909.543145969998</v>
+      </c>
+      <c r="D162" s="76">
+        <v>65271.951665920002</v>
+      </c>
+      <c r="E162" s="104">
+        <v>65531.412494780001</v>
+      </c>
+      <c r="F162" s="76">
+        <v>159621.05002207999</v>
+      </c>
+      <c r="G162" s="67">
+        <v>60465.790051310003</v>
+      </c>
+      <c r="H162" s="23">
+        <v>45604.251897369999</v>
+      </c>
+      <c r="I162" s="23">
+        <v>27347.246046349999</v>
+      </c>
+      <c r="J162" s="23">
+        <v>77061.317602640003</v>
+      </c>
+      <c r="K162" s="23">
+        <v>103173.55730773001</v>
+      </c>
+      <c r="L162" s="23">
+        <v>55695.777483140002</v>
+      </c>
+      <c r="M162" s="23">
+        <v>35347.871387710002</v>
+      </c>
+      <c r="N162" s="23">
+        <v>108715.99725823999</v>
+      </c>
+      <c r="O162" s="23">
+        <v>67370.202716889995</v>
+      </c>
+      <c r="P162" s="23">
+        <v>28404.08099509</v>
+      </c>
+      <c r="Q162" s="157"/>
+      <c r="R162" s="76">
+        <v>65357.662898709998</v>
+      </c>
+      <c r="S162" s="76">
+        <v>36234.591228240002</v>
+      </c>
+      <c r="T162" s="67">
+        <v>36707.750205550001</v>
+      </c>
+      <c r="U162" s="23">
+        <v>441608.08759651001</v>
+      </c>
+      <c r="V162" s="23">
+        <v>275540.31474273</v>
+      </c>
+      <c r="W162" s="30">
+        <v>59776.079605430001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:23" ht="17.45" customHeight="1">
+      <c r="A163" s="219"/>
+      <c r="B163" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C163" s="193">
+        <v>21806.27102326</v>
+      </c>
+      <c r="D163" s="76">
+        <v>17633.531822109999</v>
+      </c>
+      <c r="E163" s="104">
+        <v>296091.64808275999</v>
+      </c>
+      <c r="F163" s="76">
+        <v>161080.08733738001</v>
+      </c>
+      <c r="G163" s="67">
+        <v>197.25448158</v>
+      </c>
+      <c r="H163" s="23">
+        <v>3532.16778677</v>
+      </c>
+      <c r="I163" s="23">
+        <v>126.72711554999999</v>
+      </c>
+      <c r="J163" s="23">
+        <v>3742.8450359499998</v>
+      </c>
+      <c r="K163" s="23">
+        <v>8381.3849875199994</v>
+      </c>
+      <c r="L163" s="23">
+        <v>5754.3082854100003</v>
+      </c>
+      <c r="M163" s="23">
+        <v>120.13725594</v>
+      </c>
+      <c r="N163" s="23">
+        <v>285.88065078</v>
+      </c>
+      <c r="O163" s="23">
+        <v>170870.86155703</v>
+      </c>
+      <c r="P163" s="23">
+        <v>12079.68296946</v>
+      </c>
+      <c r="Q163" s="157"/>
+      <c r="R163" s="76">
+        <v>612.17825691999997</v>
+      </c>
+      <c r="S163" s="76">
+        <v>178.77223280000001</v>
+      </c>
+      <c r="T163" s="67">
+        <v>36.193321160000004</v>
+      </c>
+      <c r="U163" s="23">
+        <v>21248.18604004</v>
+      </c>
+      <c r="V163" s="23">
+        <v>564.71537584999999</v>
+      </c>
+      <c r="W163" s="30">
+        <v>198248.55441720001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:23">
+      <c r="A164" s="219"/>
+      <c r="B164" s="173" t="s">
+        <v>41</v>
+      </c>
+      <c r="C164" s="183">
+        <v>21042.884672010001</v>
+      </c>
+      <c r="D164" s="72">
+        <v>21654.32728188</v>
+      </c>
+      <c r="E164" s="95">
+        <v>21231.4352918</v>
+      </c>
+      <c r="F164" s="72">
+        <v>17182.157601769999</v>
+      </c>
+      <c r="G164" s="57">
+        <v>6456.1827066699998</v>
+      </c>
+      <c r="H164" s="16">
+        <v>16164.352075160001</v>
+      </c>
+      <c r="I164" s="16">
+        <v>14727.64297162</v>
+      </c>
+      <c r="J164" s="16">
+        <v>9633.2014191899998</v>
+      </c>
+      <c r="K164" s="16">
+        <v>13643.166147309999</v>
+      </c>
+      <c r="L164" s="16">
+        <v>13955.645754499999</v>
+      </c>
+      <c r="M164" s="16">
+        <v>24690.94054413</v>
+      </c>
+      <c r="N164" s="16">
+        <v>21632.846162770002</v>
+      </c>
+      <c r="O164" s="16">
+        <v>8874.8603363700004</v>
+      </c>
+      <c r="P164" s="16">
+        <v>7686.3608430499999</v>
+      </c>
+      <c r="Q164" s="157"/>
+      <c r="R164" s="72">
+        <v>46120.48330724</v>
+      </c>
+      <c r="S164" s="72">
+        <v>9424.4912711199995</v>
+      </c>
+      <c r="T164" s="57">
+        <v>3905.4841305</v>
+      </c>
+      <c r="U164" s="16">
+        <v>73124.586612209998</v>
+      </c>
+      <c r="V164" s="16">
+        <v>50113.190586140001</v>
+      </c>
+      <c r="W164" s="32">
+        <v>24698.154644940001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:23" ht="15" customHeight="1">
+      <c r="A165" s="219"/>
+      <c r="B165" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="C165" s="183">
+        <v>12047.52904757</v>
+      </c>
+      <c r="D165" s="72">
+        <v>3527.67917786</v>
+      </c>
+      <c r="E165" s="95">
+        <v>11238.270300210001</v>
+      </c>
+      <c r="F165" s="72">
+        <v>2234.6395409699999</v>
+      </c>
+      <c r="G165" s="57">
+        <v>5734.8131521799996</v>
+      </c>
+      <c r="H165" s="16">
+        <v>19365.23636169</v>
+      </c>
+      <c r="I165" s="16">
+        <v>8115.77145277</v>
+      </c>
+      <c r="J165" s="16">
+        <v>12106.013137350001</v>
+      </c>
+      <c r="K165" s="16">
+        <v>6493.6480099</v>
+      </c>
+      <c r="L165" s="16">
+        <v>5981.9156243300004</v>
+      </c>
+      <c r="M165" s="16">
+        <v>12165.298540960001</v>
+      </c>
+      <c r="N165" s="16">
+        <v>2887.4111450800001</v>
+      </c>
+      <c r="O165" s="16">
+        <v>7717.4319247800004</v>
+      </c>
+      <c r="P165" s="16">
+        <v>9118.1714581399992</v>
+      </c>
+      <c r="Q165" s="157"/>
+      <c r="R165" s="72">
+        <v>7796.6355352800001</v>
+      </c>
+      <c r="S165" s="72">
+        <v>11280.82322944</v>
+      </c>
+      <c r="T165" s="57">
+        <v>928.56153031999997</v>
+      </c>
+      <c r="U165" s="16">
+        <v>9624.3967551200003</v>
+      </c>
+      <c r="V165" s="16">
+        <v>11621.09332421</v>
+      </c>
+      <c r="W165" s="32">
+        <v>12485.536732299999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:23" ht="13.5">
+      <c r="A166" s="219"/>
+      <c r="B166" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C166" s="183">
+        <v>461305.24543200003</v>
+      </c>
+      <c r="D166" s="72">
+        <v>371284.70319999999</v>
+      </c>
+      <c r="E166" s="95">
+        <v>316524.73100500001</v>
+      </c>
+      <c r="F166" s="72">
+        <v>59799.576000000001</v>
+      </c>
+      <c r="G166" s="57">
+        <v>334211.60168800002</v>
+      </c>
+      <c r="H166" s="16">
+        <v>558967.64549999998</v>
+      </c>
+      <c r="I166" s="16">
+        <v>457684.59948700003</v>
+      </c>
+      <c r="J166" s="16">
+        <v>329889.74170000001</v>
+      </c>
+      <c r="K166" s="16">
+        <v>400925.56849999999</v>
+      </c>
+      <c r="L166" s="16">
+        <v>383336.98975096998</v>
+      </c>
+      <c r="M166" s="16">
+        <v>573964.41157700005</v>
+      </c>
+      <c r="N166" s="16">
+        <v>252225.76639999999</v>
+      </c>
+      <c r="O166" s="16">
+        <v>181937.51730000001</v>
+      </c>
+      <c r="P166" s="16">
+        <v>382279.12880000001</v>
+      </c>
+      <c r="Q166" s="157"/>
+      <c r="R166" s="72">
+        <v>1256781.5160999999</v>
+      </c>
+      <c r="S166" s="72">
+        <v>307729.13420899998</v>
+      </c>
+      <c r="T166" s="57">
+        <v>84248.286324429995</v>
+      </c>
+      <c r="U166" s="16">
+        <v>164580.26699999999</v>
+      </c>
+      <c r="V166" s="16">
+        <v>516060.26425000001</v>
+      </c>
+      <c r="W166" s="32">
+        <v>322531.23550000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:23" ht="13.5">
+      <c r="A167" s="219"/>
+      <c r="B167" s="171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C167" s="186">
+        <v>719434.08926146</v>
+      </c>
+      <c r="D167" s="73">
+        <v>726133.96318564995</v>
+      </c>
+      <c r="E167" s="96">
+        <v>958728.50651161</v>
+      </c>
+      <c r="F167" s="73">
+        <v>947576.92311285995</v>
+      </c>
+      <c r="G167" s="59">
+        <v>614799.29442782002</v>
+      </c>
+      <c r="H167" s="15">
+        <v>795668.78909086005</v>
+      </c>
+      <c r="I167" s="15">
+        <v>621762.79820431001</v>
+      </c>
+      <c r="J167" s="15">
+        <v>578762.29304600996</v>
+      </c>
+      <c r="K167" s="15">
+        <v>841950.33551578003</v>
+      </c>
+      <c r="L167" s="15">
+        <v>641390.18726305</v>
+      </c>
+      <c r="M167" s="15">
+        <v>772137.55557921994</v>
+      </c>
+      <c r="N167" s="15">
+        <v>670272.17036732996</v>
+      </c>
+      <c r="O167" s="15">
+        <v>625786.67717861</v>
+      </c>
+      <c r="P167" s="15">
+        <v>524179.94486329</v>
+      </c>
+      <c r="Q167" s="157"/>
+      <c r="R167" s="73">
+        <v>1565773.47026233</v>
+      </c>
+      <c r="S167" s="73">
+        <v>481074.66739730001</v>
+      </c>
+      <c r="T167" s="59">
+        <v>219245.60655138001</v>
+      </c>
+      <c r="U167" s="15">
+        <v>2160238.4722268302</v>
+      </c>
+      <c r="V167" s="15">
+        <v>1429542.2375509101</v>
+      </c>
+      <c r="W167" s="27">
+        <v>848561.18328342994</v>
+      </c>
+    </row>
+    <row r="168" spans="1:23">
+      <c r="A168" s="219"/>
+      <c r="B168" s="172" t="s">
+        <v>46</v>
+      </c>
+      <c r="C168" s="185">
+        <v>268580.06328410999</v>
+      </c>
+      <c r="D168" s="71">
+        <v>307216.74622625997</v>
+      </c>
+      <c r="E168" s="94">
+        <v>492945.79376971</v>
+      </c>
+      <c r="F168" s="71">
+        <v>245617.10924349001</v>
+      </c>
+      <c r="G168" s="58">
+        <v>218674.32617551999</v>
+      </c>
+      <c r="H168" s="18">
+        <v>385576.96558269998</v>
+      </c>
+      <c r="I168" s="18">
+        <v>216685.77199266001</v>
+      </c>
+      <c r="J168" s="18">
+        <v>233050.27163065999</v>
+      </c>
+      <c r="K168" s="18">
+        <v>299368.22829886997</v>
+      </c>
+      <c r="L168" s="18">
+        <v>228950.16761840999</v>
+      </c>
+      <c r="M168" s="18">
+        <v>324207.36701357999</v>
+      </c>
+      <c r="N168" s="18">
+        <v>290011.88637720997</v>
+      </c>
+      <c r="O168" s="18">
+        <v>234655.10871078999</v>
+      </c>
+      <c r="P168" s="18">
+        <v>166481.50337001999</v>
+      </c>
+      <c r="Q168" s="157"/>
+      <c r="R168" s="71">
+        <v>809530.41639664001</v>
+      </c>
+      <c r="S168" s="71">
+        <v>182279.93708410999</v>
+      </c>
+      <c r="T168" s="58">
+        <v>62979.725510069999</v>
+      </c>
+      <c r="U168" s="18">
+        <v>619880.06964165997</v>
+      </c>
+      <c r="V168" s="18">
+        <v>388921.8928567</v>
+      </c>
+      <c r="W168" s="31">
+        <v>336901.85061423999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:23">
+      <c r="A169" s="219"/>
+      <c r="B169" s="173" t="s">
+        <v>47</v>
+      </c>
+      <c r="C169" s="185">
+        <v>14702.569935990001</v>
+      </c>
+      <c r="D169" s="71">
+        <v>18697.983538799999</v>
+      </c>
+      <c r="E169" s="94">
+        <v>29281.658941490001</v>
+      </c>
+      <c r="F169" s="71">
+        <v>22788.913006210001</v>
+      </c>
+      <c r="G169" s="58">
+        <v>38696.643840010001</v>
+      </c>
+      <c r="H169" s="18">
+        <v>19193.858169089999</v>
+      </c>
+      <c r="I169" s="18">
+        <v>24677.680616580001</v>
+      </c>
+      <c r="J169" s="18">
+        <v>15486.67516687</v>
+      </c>
+      <c r="K169" s="18">
+        <v>24608.447338239999</v>
+      </c>
+      <c r="L169" s="18">
+        <v>16862.694673319998</v>
+      </c>
+      <c r="M169" s="18">
+        <v>35591.120368290001</v>
+      </c>
+      <c r="N169" s="18">
+        <v>24296.2744786</v>
+      </c>
+      <c r="O169" s="18">
+        <v>16669.894932840001</v>
+      </c>
+      <c r="P169" s="18">
+        <v>18518.47298803</v>
+      </c>
+      <c r="Q169" s="157"/>
+      <c r="R169" s="71">
+        <v>36222.832757470002</v>
+      </c>
+      <c r="S169" s="71">
+        <v>14026.17517511</v>
+      </c>
+      <c r="T169" s="58">
+        <v>10487.681337649999</v>
+      </c>
+      <c r="U169" s="18">
+        <v>87927.570942949998</v>
+      </c>
+      <c r="V169" s="18">
+        <v>31799.69038865</v>
+      </c>
+      <c r="W169" s="31">
+        <v>21326.721137330002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:23">
+      <c r="A170" s="219"/>
+      <c r="B170" s="173" t="s">
+        <v>49</v>
+      </c>
+      <c r="C170" s="185">
+        <v>26035.822832329999</v>
+      </c>
+      <c r="D170" s="71">
+        <v>35138.302293840003</v>
+      </c>
+      <c r="E170" s="94">
+        <v>35734.735228129997</v>
+      </c>
+      <c r="F170" s="71">
+        <v>33127.179154190002</v>
+      </c>
+      <c r="G170" s="58">
+        <v>34309.708146750003</v>
+      </c>
+      <c r="H170" s="18">
+        <v>45689.937985119999</v>
+      </c>
+      <c r="I170" s="18">
+        <v>35067.915057149999</v>
+      </c>
+      <c r="J170" s="18">
+        <v>26426.837457450001</v>
+      </c>
+      <c r="K170" s="18">
+        <v>53656.787311480002</v>
+      </c>
+      <c r="L170" s="18">
+        <v>30933.478135009998</v>
+      </c>
+      <c r="M170" s="18">
+        <v>45946.070456000001</v>
+      </c>
+      <c r="N170" s="18">
+        <v>37808.398739509998</v>
+      </c>
+      <c r="O170" s="18">
+        <v>41046.306150299999</v>
+      </c>
+      <c r="P170" s="18">
+        <v>25994.067128129998</v>
+      </c>
+      <c r="Q170" s="157"/>
+      <c r="R170" s="71">
+        <v>88156.790112910006</v>
+      </c>
+      <c r="S170" s="71">
+        <v>31440.50026796</v>
+      </c>
+      <c r="T170" s="58">
+        <v>8156.5106507800001</v>
+      </c>
+      <c r="U170" s="18">
+        <v>69630.011152509993</v>
+      </c>
+      <c r="V170" s="18">
+        <v>58467.03239126</v>
+      </c>
+      <c r="W170" s="31">
+        <v>43290.485672180002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" s="219"/>
+      <c r="B171" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="C171" s="185">
+        <v>88608.938881299997</v>
+      </c>
+      <c r="D171" s="71">
+        <v>85149.409900700004</v>
+      </c>
+      <c r="E171" s="94">
+        <v>116898.14105637</v>
+      </c>
+      <c r="F171" s="71">
+        <v>130802.74882969999</v>
+      </c>
+      <c r="G171" s="58">
+        <v>112199.73028023999</v>
+      </c>
+      <c r="H171" s="18">
+        <v>109473.96842736</v>
+      </c>
+      <c r="I171" s="18">
+        <v>95358.079550020004</v>
+      </c>
+      <c r="J171" s="18">
+        <v>68904.023128700006</v>
+      </c>
+      <c r="K171" s="18">
+        <v>134173.04848117</v>
+      </c>
+      <c r="L171" s="18">
+        <v>95651.184301009998</v>
+      </c>
+      <c r="M171" s="18">
+        <v>132176.23586817001</v>
+      </c>
+      <c r="N171" s="18">
+        <v>86179.225687509999</v>
+      </c>
+      <c r="O171" s="18">
+        <v>76958.298976599996</v>
+      </c>
+      <c r="P171" s="18">
+        <v>68522.161333709999</v>
+      </c>
+      <c r="Q171" s="157"/>
+      <c r="R171" s="71">
+        <v>194016.86581551001</v>
+      </c>
+      <c r="S171" s="71">
+        <v>91773.847555030006</v>
+      </c>
+      <c r="T171" s="58">
+        <v>46671.61687279</v>
+      </c>
+      <c r="U171" s="18">
+        <v>467726.54604202998</v>
+      </c>
+      <c r="V171" s="18">
+        <v>341614.99008120003</v>
+      </c>
+      <c r="W171" s="31">
+        <v>147964.58033143001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:23" ht="51">
+      <c r="A172" s="220"/>
+      <c r="B172" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="C172" s="187">
+        <v>81299.500951259994</v>
+      </c>
+      <c r="D172" s="74">
+        <v>28515.20417968</v>
+      </c>
+      <c r="E172" s="97">
+        <v>61316.819058230001</v>
+      </c>
+      <c r="F172" s="74">
+        <v>17572.713228820001</v>
+      </c>
+      <c r="G172" s="60">
+        <v>41027.198226300003</v>
+      </c>
+      <c r="H172" s="33">
+        <v>54924.542498149996</v>
+      </c>
+      <c r="I172" s="33">
+        <v>46344.474799969998</v>
+      </c>
+      <c r="J172" s="33">
+        <v>50717.512760389996</v>
+      </c>
+      <c r="K172" s="33">
+        <v>41764.83986059</v>
+      </c>
+      <c r="L172" s="33">
+        <v>60955.680507240002</v>
+      </c>
+      <c r="M172" s="33">
+        <v>26503.624526470001</v>
+      </c>
+      <c r="N172" s="33">
+        <v>12157.3622774</v>
+      </c>
+      <c r="O172" s="33">
+        <v>49466.196707620002</v>
+      </c>
+      <c r="P172" s="33">
+        <v>87715.827063110002</v>
+      </c>
+      <c r="Q172" s="167"/>
+      <c r="R172" s="74">
+        <v>92364.42291727</v>
+      </c>
+      <c r="S172" s="74">
+        <v>21388.480486150002</v>
+      </c>
+      <c r="T172" s="60">
+        <v>9175.8985332899992</v>
+      </c>
+      <c r="U172" s="33">
+        <v>34174.730745070003</v>
+      </c>
+      <c r="V172" s="33">
+        <v>12288.68520537</v>
+      </c>
+      <c r="W172" s="34">
+        <v>14377.10637698</v>
+      </c>
+    </row>
+    <row r="173" spans="1:23">
+      <c r="B173" s="10"/>
+      <c r="C173" s="8"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="8"/>
+      <c r="F173" s="9"/>
+      <c r="G173" s="9"/>
+      <c r="H173" s="9"/>
+      <c r="I173" s="9"/>
+      <c r="J173" s="9"/>
+      <c r="K173" s="9"/>
+      <c r="L173" s="9"/>
+      <c r="M173" s="9"/>
+      <c r="N173" s="9"/>
+    </row>
+    <row r="174" spans="1:23">
+      <c r="B174" s="11"/>
+      <c r="C174" s="8"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="8"/>
+      <c r="F174" s="8"/>
+      <c r="G174" s="8"/>
+      <c r="H174" s="8"/>
+      <c r="I174" s="8"/>
+      <c r="J174" s="8"/>
+      <c r="K174" s="8"/>
+      <c r="L174" s="8"/>
+      <c r="M174" s="8"/>
+      <c r="N174" s="8"/>
+    </row>
+    <row r="175" spans="1:23" s="13" customFormat="1">
+      <c r="A175" s="182"/>
+    </row>
+    <row r="176" spans="1:23" s="13" customFormat="1">
+      <c r="A176" s="182"/>
+    </row>
+    <row r="177" spans="1:1" s="13" customFormat="1">
+      <c r="A177" s="182"/>
+    </row>
+    <row r="178" spans="1:1" s="13" customFormat="1">
+      <c r="A178" s="182"/>
+    </row>
+    <row r="179" spans="1:1" s="13" customFormat="1">
+      <c r="A179" s="182"/>
+    </row>
+    <row r="180" spans="1:1" s="13" customFormat="1">
+      <c r="A180" s="182"/>
+    </row>
+    <row r="181" spans="1:1" s="13" customFormat="1">
+      <c r="A181" s="182"/>
+    </row>
+    <row r="182" spans="1:1" s="13" customFormat="1">
+      <c r="A182" s="182"/>
+    </row>
+    <row r="183" spans="1:1" s="13" customFormat="1">
+      <c r="A183" s="182"/>
+    </row>
+    <row r="184" spans="1:1" s="13" customFormat="1">
+      <c r="A184" s="182"/>
+    </row>
+    <row r="185" spans="1:1" s="13" customFormat="1">
+      <c r="A185" s="182"/>
+    </row>
+    <row r="186" spans="1:1" s="13" customFormat="1">
+      <c r="A186" s="182"/>
+    </row>
+    <row r="187" spans="1:1" s="13" customFormat="1">
+      <c r="A187" s="182"/>
+    </row>
+    <row r="188" spans="1:1" s="13" customFormat="1">
+      <c r="A188" s="182"/>
+    </row>
+    <row r="189" spans="1:1" s="13" customFormat="1">
+      <c r="A189" s="182"/>
+    </row>
+    <row r="190" spans="1:1" s="13" customFormat="1">
+      <c r="A190" s="182"/>
+    </row>
+    <row r="191" spans="1:1" s="13" customFormat="1">
+      <c r="A191" s="182"/>
+    </row>
+    <row r="192" spans="1:1" s="13" customFormat="1">
+      <c r="A192" s="182"/>
+    </row>
+    <row r="193" spans="1:1" s="13" customFormat="1">
+      <c r="A193" s="182"/>
+    </row>
+    <row r="194" spans="1:1" s="13" customFormat="1">
+      <c r="A194" s="182"/>
+    </row>
+    <row r="195" spans="1:1" s="13" customFormat="1">
+      <c r="A195" s="182"/>
+    </row>
+    <row r="196" spans="1:1" s="13" customFormat="1">
+      <c r="A196" s="182"/>
+    </row>
+    <row r="197" spans="1:1" s="13" customFormat="1">
+      <c r="A197" s="182"/>
+    </row>
+    <row r="198" spans="1:1" s="13" customFormat="1">
+      <c r="A198" s="182"/>
+    </row>
+    <row r="199" spans="1:1" s="13" customFormat="1">
+      <c r="A199" s="182"/>
+    </row>
+    <row r="200" spans="1:1" s="13" customFormat="1">
+      <c r="A200" s="182"/>
+    </row>
+    <row r="201" spans="1:1" s="13" customFormat="1">
+      <c r="A201" s="182"/>
+    </row>
+    <row r="202" spans="1:1" s="13" customFormat="1">
+      <c r="A202" s="182"/>
+    </row>
+    <row r="203" spans="1:1" s="13" customFormat="1">
+      <c r="A203" s="182"/>
+    </row>
+    <row r="204" spans="1:1" s="13" customFormat="1">
+      <c r="A204" s="182"/>
+    </row>
+    <row r="205" spans="1:1" s="13" customFormat="1">
+      <c r="A205" s="182"/>
+    </row>
+    <row r="206" spans="1:1" s="13" customFormat="1">
+      <c r="A206" s="182"/>
+    </row>
+    <row r="207" spans="1:1" s="13" customFormat="1">
+      <c r="A207" s="182"/>
+    </row>
+    <row r="208" spans="1:1" s="13" customFormat="1">
+      <c r="A208" s="182"/>
+    </row>
+    <row r="209" spans="1:1" s="13" customFormat="1">
+      <c r="A209" s="182"/>
+    </row>
+    <row r="210" spans="1:1" s="13" customFormat="1">
+      <c r="A210" s="182"/>
+    </row>
+    <row r="211" spans="1:1" s="13" customFormat="1">
+      <c r="A211" s="182"/>
+    </row>
+    <row r="212" spans="1:1" s="13" customFormat="1">
+      <c r="A212" s="182"/>
+    </row>
+    <row r="213" spans="1:1" s="13" customFormat="1">
+      <c r="A213" s="182"/>
+    </row>
+    <row r="214" spans="1:1" s="13" customFormat="1">
+      <c r="A214" s="182"/>
+    </row>
+    <row r="215" spans="1:1" s="13" customFormat="1">
+      <c r="A215" s="182"/>
+    </row>
+    <row r="216" spans="1:1" s="13" customFormat="1">
+      <c r="A216" s="182"/>
+    </row>
+    <row r="217" spans="1:1" s="13" customFormat="1">
+      <c r="A217" s="182"/>
+    </row>
+    <row r="218" spans="1:1" s="13" customFormat="1">
+      <c r="A218" s="182"/>
+    </row>
+    <row r="219" spans="1:1" s="13" customFormat="1">
+      <c r="A219" s="182"/>
+    </row>
+    <row r="220" spans="1:1" s="13" customFormat="1">
+      <c r="A220" s="182"/>
+    </row>
+    <row r="221" spans="1:1" s="13" customFormat="1">
+      <c r="A221" s="182"/>
+    </row>
+    <row r="222" spans="1:1" s="13" customFormat="1">
+      <c r="A222" s="182"/>
+    </row>
+    <row r="223" spans="1:1" s="13" customFormat="1">
+      <c r="A223" s="182"/>
+    </row>
+    <row r="224" spans="1:1" s="13" customFormat="1">
+      <c r="A224" s="182"/>
+    </row>
+    <row r="225" spans="1:1" s="13" customFormat="1">
+      <c r="A225" s="182"/>
+    </row>
+    <row r="226" spans="1:1" s="13" customFormat="1">
+      <c r="A226" s="182"/>
+    </row>
+    <row r="227" spans="1:1" s="13" customFormat="1">
+      <c r="A227" s="182"/>
+    </row>
+    <row r="228" spans="1:1" s="13" customFormat="1">
+      <c r="A228" s="182"/>
+    </row>
+    <row r="229" spans="1:1" s="13" customFormat="1">
+      <c r="A229" s="182"/>
+    </row>
+    <row r="230" spans="1:1" s="13" customFormat="1">
+      <c r="A230" s="182"/>
+    </row>
+    <row r="231" spans="1:1" s="13" customFormat="1">
+      <c r="A231" s="182"/>
+    </row>
+    <row r="232" spans="1:1" s="13" customFormat="1">
+      <c r="A232" s="182"/>
+    </row>
+    <row r="233" spans="1:1" s="13" customFormat="1">
+      <c r="A233" s="182"/>
+    </row>
+    <row r="234" spans="1:1" s="13" customFormat="1">
+      <c r="A234" s="182"/>
+    </row>
+    <row r="235" spans="1:1" s="13" customFormat="1">
+      <c r="A235" s="182"/>
+    </row>
+    <row r="236" spans="1:1" s="13" customFormat="1">
+      <c r="A236" s="182"/>
+    </row>
+    <row r="237" spans="1:1" s="13" customFormat="1">
+      <c r="A237" s="182"/>
+    </row>
+    <row r="238" spans="1:1" s="13" customFormat="1">
+      <c r="A238" s="182"/>
+    </row>
+    <row r="239" spans="1:1" s="13" customFormat="1">
+      <c r="A239" s="182"/>
+    </row>
+    <row r="240" spans="1:1" s="13" customFormat="1">
+      <c r="A240" s="182"/>
+    </row>
+    <row r="241" spans="1:1" s="13" customFormat="1">
+      <c r="A241" s="182"/>
+    </row>
+    <row r="242" spans="1:1" s="13" customFormat="1">
+      <c r="A242" s="182"/>
+    </row>
+    <row r="243" spans="1:1" s="13" customFormat="1">
+      <c r="A243" s="182"/>
+    </row>
+    <row r="244" spans="1:1" s="13" customFormat="1">
+      <c r="A244" s="182"/>
+    </row>
+    <row r="245" spans="1:1" s="13" customFormat="1">
+      <c r="A245" s="182"/>
+    </row>
+    <row r="246" spans="1:1" s="13" customFormat="1">
+      <c r="A246" s="182"/>
+    </row>
+    <row r="247" spans="1:1" s="13" customFormat="1">
+      <c r="A247" s="182"/>
+    </row>
+    <row r="248" spans="1:1" s="13" customFormat="1">
+      <c r="A248" s="182"/>
+    </row>
+    <row r="249" spans="1:1" s="13" customFormat="1">
+      <c r="A249" s="182"/>
+    </row>
+    <row r="250" spans="1:1" s="13" customFormat="1">
+      <c r="A250" s="182"/>
+    </row>
+    <row r="251" spans="1:1" s="13" customFormat="1">
+      <c r="A251" s="182"/>
+    </row>
+    <row r="252" spans="1:1" s="13" customFormat="1">
+      <c r="A252" s="182"/>
+    </row>
+    <row r="253" spans="1:1" s="13" customFormat="1">
+      <c r="A253" s="182"/>
+    </row>
+    <row r="254" spans="1:1" s="13" customFormat="1">
+      <c r="A254" s="182"/>
+    </row>
+    <row r="255" spans="1:1" s="13" customFormat="1">
+      <c r="A255" s="182"/>
+    </row>
+    <row r="256" spans="1:1" s="13" customFormat="1">
+      <c r="A256" s="182"/>
+    </row>
+    <row r="257" spans="1:1" s="13" customFormat="1">
+      <c r="A257" s="182"/>
+    </row>
+    <row r="258" spans="1:1" s="13" customFormat="1">
+      <c r="A258" s="182"/>
+    </row>
+    <row r="259" spans="1:1" s="13" customFormat="1">
+      <c r="A259" s="182"/>
+    </row>
+    <row r="260" spans="1:1" s="13" customFormat="1">
+      <c r="A260" s="182"/>
+    </row>
+    <row r="261" spans="1:1" s="13" customFormat="1">
+      <c r="A261" s="182"/>
+    </row>
+    <row r="262" spans="1:1" s="13" customFormat="1">
+      <c r="A262" s="182"/>
+    </row>
+    <row r="263" spans="1:1" s="13" customFormat="1">
+      <c r="A263" s="182"/>
+    </row>
+    <row r="264" spans="1:1" s="13" customFormat="1">
+      <c r="A264" s="182"/>
+    </row>
+    <row r="265" spans="1:1" s="13" customFormat="1">
+      <c r="A265" s="182"/>
+    </row>
+    <row r="266" spans="1:1" s="13" customFormat="1">
+      <c r="A266" s="182"/>
+    </row>
+    <row r="267" spans="1:1" s="13" customFormat="1">
+      <c r="A267" s="182"/>
+    </row>
+    <row r="268" spans="1:1" s="13" customFormat="1">
+      <c r="A268" s="182"/>
+    </row>
+    <row r="269" spans="1:1" s="13" customFormat="1">
+      <c r="A269" s="182"/>
+    </row>
+    <row r="270" spans="1:1" s="13" customFormat="1">
+      <c r="A270" s="182"/>
+    </row>
+    <row r="271" spans="1:1" s="13" customFormat="1">
+      <c r="A271" s="182"/>
+    </row>
+    <row r="272" spans="1:1" s="13" customFormat="1">
+      <c r="A272" s="182"/>
+    </row>
+    <row r="273" spans="1:1" s="13" customFormat="1">
+      <c r="A273" s="182"/>
+    </row>
+    <row r="274" spans="1:1" s="13" customFormat="1">
+      <c r="A274" s="182"/>
+    </row>
+    <row r="275" spans="1:1" s="13" customFormat="1">
+      <c r="A275" s="182"/>
+    </row>
+    <row r="276" spans="1:1" s="13" customFormat="1">
+      <c r="A276" s="182"/>
+    </row>
+    <row r="277" spans="1:1" s="13" customFormat="1">
+      <c r="A277" s="182"/>
+    </row>
+    <row r="278" spans="1:1" s="13" customFormat="1">
+      <c r="A278" s="182"/>
+    </row>
+    <row r="279" spans="1:1" s="13" customFormat="1">
+      <c r="A279" s="182"/>
+    </row>
+    <row r="280" spans="1:1" s="13" customFormat="1">
+      <c r="A280" s="182"/>
+    </row>
+    <row r="281" spans="1:1" s="13" customFormat="1">
+      <c r="A281" s="182"/>
+    </row>
+    <row r="282" spans="1:1" s="13" customFormat="1">
+      <c r="A282" s="182"/>
+    </row>
+    <row r="283" spans="1:1" s="13" customFormat="1">
+      <c r="A283" s="182"/>
+    </row>
+    <row r="284" spans="1:1" s="13" customFormat="1">
+      <c r="A284" s="182"/>
+    </row>
+    <row r="285" spans="1:1" s="13" customFormat="1">
+      <c r="A285" s="182"/>
+    </row>
+    <row r="286" spans="1:1" s="13" customFormat="1">
+      <c r="A286" s="182"/>
+    </row>
+    <row r="287" spans="1:1" s="13" customFormat="1">
+      <c r="A287" s="182"/>
+    </row>
+    <row r="288" spans="1:1" s="13" customFormat="1">
+      <c r="A288" s="182"/>
+    </row>
+    <row r="289" spans="1:1" s="13" customFormat="1">
+      <c r="A289" s="182"/>
+    </row>
+    <row r="290" spans="1:1" s="13" customFormat="1">
+      <c r="A290" s="182"/>
+    </row>
+    <row r="291" spans="1:1" s="13" customFormat="1">
+      <c r="A291" s="182"/>
+    </row>
+    <row r="292" spans="1:1" s="13" customFormat="1">
+      <c r="A292" s="182"/>
+    </row>
+    <row r="293" spans="1:1" s="13" customFormat="1">
+      <c r="A293" s="182"/>
+    </row>
+    <row r="294" spans="1:1" s="13" customFormat="1">
+      <c r="A294" s="182"/>
+    </row>
+    <row r="295" spans="1:1" s="13" customFormat="1">
+      <c r="A295" s="182"/>
+    </row>
+    <row r="296" spans="1:1" s="13" customFormat="1">
+      <c r="A296" s="182"/>
+    </row>
+    <row r="297" spans="1:1" s="13" customFormat="1">
+      <c r="A297" s="182"/>
+    </row>
+    <row r="298" spans="1:1" s="13" customFormat="1">
+      <c r="A298" s="182"/>
+    </row>
+    <row r="299" spans="1:1" s="13" customFormat="1">
+      <c r="A299" s="182"/>
+    </row>
+    <row r="300" spans="1:1" s="13" customFormat="1">
+      <c r="A300" s="182"/>
+    </row>
+    <row r="301" spans="1:1" s="13" customFormat="1">
+      <c r="A301" s="182"/>
+    </row>
+    <row r="302" spans="1:1" s="13" customFormat="1">
+      <c r="A302" s="182"/>
+    </row>
+    <row r="303" spans="1:1" s="13" customFormat="1">
+      <c r="A303" s="182"/>
+    </row>
+    <row r="304" spans="1:1" s="13" customFormat="1">
+      <c r="A304" s="182"/>
+    </row>
+    <row r="305" spans="1:1" s="13" customFormat="1">
+      <c r="A305" s="182"/>
+    </row>
+    <row r="306" spans="1:1" s="13" customFormat="1">
+      <c r="A306" s="182"/>
+    </row>
+    <row r="307" spans="1:1" s="13" customFormat="1">
+      <c r="A307" s="182"/>
+    </row>
+    <row r="308" spans="1:1" s="13" customFormat="1">
+      <c r="A308" s="182"/>
+    </row>
+    <row r="309" spans="1:1" s="13" customFormat="1">
+      <c r="A309" s="182"/>
+    </row>
+    <row r="310" spans="1:1" s="13" customFormat="1">
+      <c r="A310" s="182"/>
+    </row>
+    <row r="311" spans="1:1" s="13" customFormat="1">
+      <c r="A311" s="182"/>
+    </row>
+    <row r="312" spans="1:1" s="13" customFormat="1">
+      <c r="A312" s="182"/>
+    </row>
+    <row r="313" spans="1:1" s="13" customFormat="1">
+      <c r="A313" s="182"/>
+    </row>
+    <row r="314" spans="1:1" s="13" customFormat="1">
+      <c r="A314" s="182"/>
+    </row>
+    <row r="315" spans="1:1" s="13" customFormat="1">
+      <c r="A315" s="182"/>
+    </row>
+    <row r="316" spans="1:1" s="13" customFormat="1">
+      <c r="A316" s="182"/>
+    </row>
+    <row r="317" spans="1:1" s="13" customFormat="1">
+      <c r="A317" s="182"/>
+    </row>
+    <row r="318" spans="1:1" s="13" customFormat="1">
+      <c r="A318" s="182"/>
+    </row>
+    <row r="319" spans="1:1" s="13" customFormat="1">
+      <c r="A319" s="182"/>
+    </row>
+    <row r="320" spans="1:1" s="13" customFormat="1">
+      <c r="A320" s="182"/>
+    </row>
+    <row r="321" spans="1:1" s="13" customFormat="1">
+      <c r="A321" s="182"/>
+    </row>
+    <row r="322" spans="1:1" s="13" customFormat="1">
+      <c r="A322" s="182"/>
+    </row>
+    <row r="323" spans="1:1" s="13" customFormat="1">
+      <c r="A323" s="182"/>
+    </row>
+    <row r="324" spans="1:1" s="13" customFormat="1">
+      <c r="A324" s="182"/>
+    </row>
+    <row r="325" spans="1:1" s="13" customFormat="1">
+      <c r="A325" s="182"/>
+    </row>
+    <row r="326" spans="1:1" s="13" customFormat="1">
+      <c r="A326" s="182"/>
+    </row>
+    <row r="327" spans="1:1" s="13" customFormat="1">
+      <c r="A327" s="182"/>
+    </row>
+    <row r="328" spans="1:1" s="13" customFormat="1">
+      <c r="A328" s="182"/>
+    </row>
+    <row r="329" spans="1:1" s="13" customFormat="1">
+      <c r="A329" s="182"/>
+    </row>
+    <row r="330" spans="1:1" s="13" customFormat="1">
+      <c r="A330" s="182"/>
+    </row>
+    <row r="331" spans="1:1" s="13" customFormat="1">
+      <c r="A331" s="182"/>
+    </row>
+    <row r="332" spans="1:1" s="13" customFormat="1">
+      <c r="A332" s="182"/>
+    </row>
+    <row r="333" spans="1:1" s="13" customFormat="1">
+      <c r="A333" s="182"/>
+    </row>
+    <row r="334" spans="1:1" s="13" customFormat="1">
+      <c r="A334" s="182"/>
+    </row>
+    <row r="335" spans="1:1" s="13" customFormat="1">
+      <c r="A335" s="182"/>
+    </row>
+    <row r="336" spans="1:1" s="13" customFormat="1">
+      <c r="A336" s="182"/>
+    </row>
+    <row r="337" spans="1:1" s="13" customFormat="1">
+      <c r="A337" s="182"/>
+    </row>
+    <row r="338" spans="1:1" s="13" customFormat="1">
+      <c r="A338" s="182"/>
+    </row>
+    <row r="339" spans="1:1" s="13" customFormat="1">
+      <c r="A339" s="182"/>
+    </row>
+    <row r="340" spans="1:1" s="13" customFormat="1">
+      <c r="A340" s="182"/>
+    </row>
+    <row r="341" spans="1:1" s="13" customFormat="1">
+      <c r="A341" s="182"/>
+    </row>
+    <row r="342" spans="1:1" s="13" customFormat="1">
+      <c r="A342" s="182"/>
+    </row>
+    <row r="343" spans="1:1" s="13" customFormat="1">
+      <c r="A343" s="182"/>
+    </row>
+    <row r="344" spans="1:1" s="13" customFormat="1">
+      <c r="A344" s="182"/>
+    </row>
+    <row r="345" spans="1:1" s="13" customFormat="1">
+      <c r="A345" s="182"/>
+    </row>
+    <row r="346" spans="1:1" s="13" customFormat="1">
+      <c r="A346" s="182"/>
+    </row>
+    <row r="347" spans="1:1" s="13" customFormat="1">
+      <c r="A347" s="182"/>
+    </row>
+    <row r="348" spans="1:1" s="13" customFormat="1">
+      <c r="A348" s="182"/>
+    </row>
+    <row r="349" spans="1:1" s="13" customFormat="1">
+      <c r="A349" s="182"/>
+    </row>
+    <row r="350" spans="1:1" s="13" customFormat="1">
+      <c r="A350" s="182"/>
+    </row>
+    <row r="351" spans="1:1" s="13" customFormat="1">
+      <c r="A351" s="182"/>
+    </row>
+    <row r="352" spans="1:1" s="13" customFormat="1">
+      <c r="A352" s="182"/>
+    </row>
+    <row r="353" spans="1:1" s="13" customFormat="1">
+      <c r="A353" s="182"/>
+    </row>
+    <row r="354" spans="1:1" s="13" customFormat="1">
+      <c r="A354" s="182"/>
+    </row>
+    <row r="355" spans="1:1" s="13" customFormat="1">
+      <c r="A355" s="182"/>
+    </row>
+    <row r="356" spans="1:1" s="13" customFormat="1">
+      <c r="A356" s="182"/>
+    </row>
+    <row r="357" spans="1:1" s="13" customFormat="1">
+      <c r="A357" s="182"/>
+    </row>
+    <row r="358" spans="1:1" s="13" customFormat="1">
+      <c r="A358" s="182"/>
+    </row>
+    <row r="359" spans="1:1" s="13" customFormat="1">
+      <c r="A359" s="182"/>
+    </row>
+    <row r="360" spans="1:1" s="13" customFormat="1">
+      <c r="A360" s="182"/>
+    </row>
+    <row r="361" spans="1:1" s="13" customFormat="1">
+      <c r="A361" s="182"/>
+    </row>
+    <row r="362" spans="1:1" s="13" customFormat="1">
+      <c r="A362" s="182"/>
+    </row>
+    <row r="363" spans="1:1" s="13" customFormat="1">
+      <c r="A363" s="182"/>
+    </row>
+    <row r="364" spans="1:1" s="13" customFormat="1">
+      <c r="A364" s="182"/>
+    </row>
+    <row r="365" spans="1:1" s="13" customFormat="1">
+      <c r="A365" s="182"/>
+    </row>
+    <row r="366" spans="1:1" s="13" customFormat="1">
+      <c r="A366" s="182"/>
+    </row>
+    <row r="367" spans="1:1" s="13" customFormat="1">
+      <c r="A367" s="182"/>
+    </row>
+    <row r="368" spans="1:1" s="13" customFormat="1">
+      <c r="A368" s="182"/>
+    </row>
+    <row r="369" spans="1:1" s="13" customFormat="1">
+      <c r="A369" s="182"/>
+    </row>
+    <row r="370" spans="1:1" s="13" customFormat="1">
+      <c r="A370" s="182"/>
+    </row>
+    <row r="371" spans="1:1" s="13" customFormat="1">
+      <c r="A371" s="182"/>
+    </row>
+    <row r="372" spans="1:1" s="13" customFormat="1">
+      <c r="A372" s="182"/>
+    </row>
+    <row r="373" spans="1:1" s="13" customFormat="1">
+      <c r="A373" s="182"/>
+    </row>
+    <row r="374" spans="1:1" s="13" customFormat="1">
+      <c r="A374" s="182"/>
+    </row>
+    <row r="375" spans="1:1" s="13" customFormat="1">
+      <c r="A375" s="182"/>
+    </row>
+    <row r="376" spans="1:1" s="13" customFormat="1">
+      <c r="A376" s="182"/>
+    </row>
+    <row r="377" spans="1:1" s="13" customFormat="1">
+      <c r="A377" s="182"/>
+    </row>
+    <row r="378" spans="1:1" s="13" customFormat="1">
+      <c r="A378" s="182"/>
+    </row>
+    <row r="379" spans="1:1" s="13" customFormat="1">
+      <c r="A379" s="182"/>
+    </row>
+    <row r="380" spans="1:1" s="13" customFormat="1">
+      <c r="A380" s="182"/>
+    </row>
+    <row r="381" spans="1:1" s="13" customFormat="1">
+      <c r="A381" s="182"/>
+    </row>
+    <row r="382" spans="1:1" s="13" customFormat="1">
+      <c r="A382" s="182"/>
+    </row>
+    <row r="383" spans="1:1" s="13" customFormat="1">
+      <c r="A383" s="182"/>
+    </row>
+    <row r="384" spans="1:1" s="13" customFormat="1">
+      <c r="A384" s="182"/>
+    </row>
+    <row r="385" spans="1:1" s="13" customFormat="1">
+      <c r="A385" s="182"/>
+    </row>
+    <row r="386" spans="1:1" s="13" customFormat="1">
+      <c r="A386" s="182"/>
+    </row>
+    <row r="387" spans="1:1" s="13" customFormat="1">
+      <c r="A387" s="182"/>
+    </row>
+    <row r="388" spans="1:1" s="13" customFormat="1">
+      <c r="A388" s="182"/>
+    </row>
+    <row r="389" spans="1:1" s="13" customFormat="1">
+      <c r="A389" s="182"/>
+    </row>
+    <row r="390" spans="1:1" s="13" customFormat="1">
+      <c r="A390" s="182"/>
+    </row>
+    <row r="391" spans="1:1" s="13" customFormat="1">
+      <c r="A391" s="182"/>
+    </row>
+    <row r="392" spans="1:1" s="13" customFormat="1">
+      <c r="A392" s="182"/>
+    </row>
+    <row r="393" spans="1:1" s="13" customFormat="1">
+      <c r="A393" s="182"/>
+    </row>
+    <row r="394" spans="1:1" s="13" customFormat="1">
+      <c r="A394" s="182"/>
+    </row>
+    <row r="395" spans="1:1" s="13" customFormat="1">
+      <c r="A395" s="182"/>
+    </row>
+    <row r="396" spans="1:1" s="13" customFormat="1">
+      <c r="A396" s="182"/>
+    </row>
+    <row r="397" spans="1:1" s="13" customFormat="1">
+      <c r="A397" s="182"/>
+    </row>
+    <row r="398" spans="1:1" s="13" customFormat="1">
+      <c r="A398" s="182"/>
+    </row>
+    <row r="399" spans="1:1" s="13" customFormat="1">
+      <c r="A399" s="182"/>
+    </row>
+    <row r="400" spans="1:1" s="13" customFormat="1">
+      <c r="A400" s="182"/>
+    </row>
+    <row r="401" spans="1:1" s="13" customFormat="1">
+      <c r="A401" s="182"/>
+    </row>
+    <row r="402" spans="1:1" s="13" customFormat="1">
+      <c r="A402" s="182"/>
+    </row>
+    <row r="403" spans="1:1" s="13" customFormat="1">
+      <c r="A403" s="182"/>
+    </row>
+    <row r="404" spans="1:1" s="13" customFormat="1">
+      <c r="A404" s="182"/>
+    </row>
+    <row r="405" spans="1:1" s="13" customFormat="1">
+      <c r="A405" s="182"/>
+    </row>
+    <row r="406" spans="1:1" s="13" customFormat="1">
+      <c r="A406" s="182"/>
+    </row>
+    <row r="407" spans="1:1" s="13" customFormat="1">
+      <c r="A407" s="182"/>
+    </row>
+    <row r="408" spans="1:1" s="13" customFormat="1">
+      <c r="A408" s="182"/>
+    </row>
+    <row r="409" spans="1:1" s="13" customFormat="1">
+      <c r="A409" s="182"/>
+    </row>
+    <row r="410" spans="1:1" s="13" customFormat="1">
+      <c r="A410" s="182"/>
+    </row>
+    <row r="411" spans="1:1" s="13" customFormat="1">
+      <c r="A411" s="182"/>
+    </row>
+    <row r="412" spans="1:1" s="13" customFormat="1">
+      <c r="A412" s="182"/>
+    </row>
+    <row r="413" spans="1:1" s="13" customFormat="1">
+      <c r="A413" s="182"/>
+    </row>
+    <row r="414" spans="1:1" s="13" customFormat="1">
+      <c r="A414" s="182"/>
+    </row>
+    <row r="415" spans="1:1" s="13" customFormat="1">
+      <c r="A415" s="182"/>
+    </row>
+    <row r="416" spans="1:1" s="13" customFormat="1">
+      <c r="A416" s="182"/>
+    </row>
+    <row r="417" spans="1:1" s="13" customFormat="1">
+      <c r="A417" s="182"/>
+    </row>
+    <row r="418" spans="1:1" s="13" customFormat="1">
+      <c r="A418" s="182"/>
+    </row>
+    <row r="419" spans="1:1" s="13" customFormat="1">
+      <c r="A419" s="182"/>
+    </row>
+    <row r="420" spans="1:1" s="13" customFormat="1">
+      <c r="A420" s="182"/>
+    </row>
+    <row r="421" spans="1:1" s="13" customFormat="1">
+      <c r="A421" s="182"/>
+    </row>
+    <row r="422" spans="1:1" s="13" customFormat="1">
+      <c r="A422" s="182"/>
+    </row>
+    <row r="423" spans="1:1" s="13" customFormat="1">
+      <c r="A423" s="182"/>
+    </row>
+    <row r="424" spans="1:1" s="13" customFormat="1">
+      <c r="A424" s="182"/>
+    </row>
+    <row r="425" spans="1:1" s="13" customFormat="1">
+      <c r="A425" s="182"/>
+    </row>
+    <row r="426" spans="1:1" s="13" customFormat="1">
+      <c r="A426" s="182"/>
+    </row>
+    <row r="427" spans="1:1" s="13" customFormat="1">
+      <c r="A427" s="182"/>
+    </row>
+    <row r="428" spans="1:1" s="13" customFormat="1">
+      <c r="A428" s="182"/>
+    </row>
+    <row r="429" spans="1:1" s="13" customFormat="1">
+      <c r="A429" s="182"/>
+    </row>
+    <row r="430" spans="1:1" s="13" customFormat="1">
+      <c r="A430" s="182"/>
+    </row>
+    <row r="431" spans="1:1" s="13" customFormat="1">
+      <c r="A431" s="182"/>
+    </row>
+    <row r="432" spans="1:1" s="13" customFormat="1">
+      <c r="A432" s="182"/>
+    </row>
+    <row r="433" spans="1:1" s="13" customFormat="1">
+      <c r="A433" s="182"/>
+    </row>
+    <row r="434" spans="1:1" s="13" customFormat="1">
+      <c r="A434" s="182"/>
+    </row>
+    <row r="435" spans="1:1" s="13" customFormat="1">
+      <c r="A435" s="182"/>
+    </row>
+    <row r="436" spans="1:1" s="13" customFormat="1">
+      <c r="A436" s="182"/>
+    </row>
+    <row r="437" spans="1:1" s="13" customFormat="1">
+      <c r="A437" s="182"/>
+    </row>
+    <row r="438" spans="1:1" s="13" customFormat="1">
+      <c r="A438" s="182"/>
+    </row>
+    <row r="439" spans="1:1" s="13" customFormat="1">
+      <c r="A439" s="182"/>
+    </row>
+    <row r="440" spans="1:1" s="13" customFormat="1">
+      <c r="A440" s="182"/>
+    </row>
+    <row r="441" spans="1:1" s="13" customFormat="1">
+      <c r="A441" s="182"/>
+    </row>
+    <row r="442" spans="1:1" s="13" customFormat="1">
+      <c r="A442" s="182"/>
+    </row>
+    <row r="443" spans="1:1" s="13" customFormat="1">
+      <c r="A443" s="182"/>
+    </row>
+    <row r="444" spans="1:1" s="13" customFormat="1">
+      <c r="A444" s="182"/>
+    </row>
+    <row r="445" spans="1:1" s="13" customFormat="1">
+      <c r="A445" s="182"/>
+    </row>
+    <row r="446" spans="1:1" s="13" customFormat="1">
+      <c r="A446" s="182"/>
+    </row>
+    <row r="447" spans="1:1" s="13" customFormat="1">
+      <c r="A447" s="182"/>
+    </row>
+    <row r="448" spans="1:1" s="13" customFormat="1">
+      <c r="A448" s="182"/>
+    </row>
+    <row r="449" spans="1:1" s="13" customFormat="1">
+      <c r="A449" s="182"/>
+    </row>
+    <row r="450" spans="1:1" s="13" customFormat="1">
+      <c r="A450" s="182"/>
+    </row>
+    <row r="451" spans="1:1" s="13" customFormat="1">
+      <c r="A451" s="182"/>
+    </row>
+    <row r="452" spans="1:1" s="13" customFormat="1">
+      <c r="A452" s="182"/>
+    </row>
+    <row r="453" spans="1:1" s="13" customFormat="1">
+      <c r="A453" s="182"/>
+    </row>
+    <row r="454" spans="1:1" s="13" customFormat="1">
+      <c r="A454" s="182"/>
+    </row>
+    <row r="455" spans="1:1" s="13" customFormat="1">
+      <c r="A455" s="182"/>
+    </row>
+    <row r="456" spans="1:1" s="13" customFormat="1">
+      <c r="A456" s="182"/>
+    </row>
+    <row r="457" spans="1:1" s="13" customFormat="1">
+      <c r="A457" s="182"/>
+    </row>
+    <row r="458" spans="1:1" s="13" customFormat="1">
+      <c r="A458" s="182"/>
+    </row>
+    <row r="459" spans="1:1" s="13" customFormat="1">
+      <c r="A459" s="182"/>
+    </row>
+    <row r="460" spans="1:1" s="13" customFormat="1">
+      <c r="A460" s="182"/>
+    </row>
+    <row r="461" spans="1:1" s="13" customFormat="1">
+      <c r="A461" s="182"/>
+    </row>
+    <row r="462" spans="1:1" s="13" customFormat="1">
+      <c r="A462" s="182"/>
+    </row>
+    <row r="463" spans="1:1" s="13" customFormat="1">
+      <c r="A463" s="182"/>
+    </row>
+    <row r="464" spans="1:1" s="13" customFormat="1">
+      <c r="A464" s="182"/>
+    </row>
+    <row r="465" spans="1:1" s="13" customFormat="1">
+      <c r="A465" s="182"/>
+    </row>
+    <row r="466" spans="1:1" s="13" customFormat="1">
+      <c r="A466" s="182"/>
+    </row>
+    <row r="467" spans="1:1" s="13" customFormat="1">
+      <c r="A467" s="182"/>
+    </row>
+    <row r="468" spans="1:1" s="13" customFormat="1">
+      <c r="A468" s="182"/>
+    </row>
+    <row r="469" spans="1:1" s="13" customFormat="1">
+      <c r="A469" s="182"/>
+    </row>
+    <row r="470" spans="1:1" s="13" customFormat="1">
+      <c r="A470" s="182"/>
+    </row>
+    <row r="471" spans="1:1" s="13" customFormat="1">
+      <c r="A471" s="182"/>
+    </row>
+    <row r="472" spans="1:1" s="13" customFormat="1">
+      <c r="A472" s="182"/>
+    </row>
+    <row r="473" spans="1:1" s="13" customFormat="1">
+      <c r="A473" s="182"/>
+    </row>
+    <row r="474" spans="1:1" s="13" customFormat="1">
+      <c r="A474" s="182"/>
+    </row>
+    <row r="475" spans="1:1" s="13" customFormat="1">
+      <c r="A475" s="182"/>
+    </row>
+    <row r="476" spans="1:1" s="13" customFormat="1">
+      <c r="A476" s="182"/>
+    </row>
+    <row r="477" spans="1:1" s="13" customFormat="1">
+      <c r="A477" s="182"/>
+    </row>
+    <row r="478" spans="1:1" s="13" customFormat="1">
+      <c r="A478" s="182"/>
+    </row>
+    <row r="479" spans="1:1" s="13" customFormat="1">
+      <c r="A479" s="182"/>
+    </row>
+    <row r="480" spans="1:1" s="13" customFormat="1">
+      <c r="A480" s="182"/>
+    </row>
+    <row r="481" spans="1:1" s="13" customFormat="1">
+      <c r="A481" s="182"/>
+    </row>
+    <row r="482" spans="1:1" s="13" customFormat="1">
+      <c r="A482" s="182"/>
+    </row>
+    <row r="483" spans="1:1" s="13" customFormat="1">
+      <c r="A483" s="182"/>
+    </row>
+    <row r="484" spans="1:1" s="13" customFormat="1">
+      <c r="A484" s="182"/>
+    </row>
+    <row r="485" spans="1:1" s="13" customFormat="1">
+      <c r="A485" s="182"/>
+    </row>
+    <row r="486" spans="1:1" s="13" customFormat="1">
+      <c r="A486" s="182"/>
+    </row>
+    <row r="487" spans="1:1" s="13" customFormat="1">
+      <c r="A487" s="182"/>
+    </row>
+    <row r="488" spans="1:1" s="13" customFormat="1">
+      <c r="A488" s="182"/>
+    </row>
+    <row r="489" spans="1:1" s="13" customFormat="1">
+      <c r="A489" s="182"/>
+    </row>
+    <row r="490" spans="1:1" s="13" customFormat="1">
+      <c r="A490" s="182"/>
+    </row>
+    <row r="491" spans="1:1" s="13" customFormat="1">
+      <c r="A491" s="182"/>
+    </row>
+    <row r="492" spans="1:1" s="13" customFormat="1">
+      <c r="A492" s="182"/>
+    </row>
+    <row r="493" spans="1:1" s="13" customFormat="1">
+      <c r="A493" s="182"/>
+    </row>
+    <row r="494" spans="1:1" s="13" customFormat="1">
+      <c r="A494" s="182"/>
+    </row>
+    <row r="495" spans="1:1" s="13" customFormat="1">
+      <c r="A495" s="182"/>
+    </row>
+    <row r="496" spans="1:1" s="13" customFormat="1">
+      <c r="A496" s="182"/>
+    </row>
+    <row r="497" spans="1:1" s="13" customFormat="1">
+      <c r="A497" s="182"/>
+    </row>
+    <row r="498" spans="1:1" s="13" customFormat="1">
+      <c r="A498" s="182"/>
+    </row>
+    <row r="499" spans="1:1" s="13" customFormat="1">
+      <c r="A499" s="182"/>
+    </row>
+    <row r="500" spans="1:1" s="13" customFormat="1">
+      <c r="A500" s="182"/>
+    </row>
+    <row r="501" spans="1:1" s="13" customFormat="1">
+      <c r="A501" s="182"/>
+    </row>
+    <row r="502" spans="1:1" s="13" customFormat="1">
+      <c r="A502" s="182"/>
+    </row>
+    <row r="503" spans="1:1" s="13" customFormat="1">
+      <c r="A503" s="182"/>
+    </row>
+    <row r="504" spans="1:1" s="13" customFormat="1">
+      <c r="A504" s="182"/>
+    </row>
+    <row r="505" spans="1:1" s="13" customFormat="1">
+      <c r="A505" s="182"/>
+    </row>
+    <row r="506" spans="1:1" s="13" customFormat="1">
+      <c r="A506" s="182"/>
+    </row>
+    <row r="507" spans="1:1" s="13" customFormat="1">
+      <c r="A507" s="182"/>
+    </row>
+    <row r="508" spans="1:1" s="13" customFormat="1">
+      <c r="A508" s="182"/>
+    </row>
+    <row r="509" spans="1:1" s="13" customFormat="1">
+      <c r="A509" s="182"/>
+    </row>
+    <row r="510" spans="1:1" s="13" customFormat="1">
+      <c r="A510" s="182"/>
+    </row>
+    <row r="511" spans="1:1" s="13" customFormat="1">
+      <c r="A511" s="182"/>
+    </row>
+    <row r="512" spans="1:1" s="13" customFormat="1">
+      <c r="A512" s="182"/>
+    </row>
+    <row r="513" spans="1:1" s="13" customFormat="1">
+      <c r="A513" s="182"/>
+    </row>
+    <row r="514" spans="1:1" s="13" customFormat="1">
+      <c r="A514" s="182"/>
+    </row>
+    <row r="515" spans="1:1" s="13" customFormat="1">
+      <c r="A515" s="182"/>
+    </row>
+    <row r="516" spans="1:1" s="13" customFormat="1">
+      <c r="A516" s="182"/>
+    </row>
+    <row r="517" spans="1:1" s="13" customFormat="1">
+      <c r="A517" s="182"/>
+    </row>
+    <row r="518" spans="1:1" s="13" customFormat="1">
+      <c r="A518" s="182"/>
+    </row>
+    <row r="519" spans="1:1" s="13" customFormat="1">
+      <c r="A519" s="182"/>
+    </row>
+    <row r="520" spans="1:1" s="13" customFormat="1">
+      <c r="A520" s="182"/>
+    </row>
+    <row r="521" spans="1:1" s="13" customFormat="1">
+      <c r="A521" s="182"/>
+    </row>
+    <row r="522" spans="1:1" s="13" customFormat="1">
+      <c r="A522" s="182"/>
+    </row>
+    <row r="523" spans="1:1" s="13" customFormat="1">
+      <c r="A523" s="182"/>
+    </row>
+    <row r="524" spans="1:1" s="13" customFormat="1">
+      <c r="A524" s="182"/>
+    </row>
+    <row r="525" spans="1:1" s="13" customFormat="1">
+      <c r="A525" s="182"/>
+    </row>
+    <row r="526" spans="1:1" s="13" customFormat="1">
+      <c r="A526" s="182"/>
+    </row>
+    <row r="527" spans="1:1" s="13" customFormat="1">
+      <c r="A527" s="182"/>
+    </row>
+    <row r="528" spans="1:1" s="13" customFormat="1">
+      <c r="A528" s="182"/>
+    </row>
+    <row r="529" spans="1:1" s="13" customFormat="1">
+      <c r="A529" s="182"/>
+    </row>
+    <row r="530" spans="1:1" s="13" customFormat="1">
+      <c r="A530" s="182"/>
+    </row>
+    <row r="531" spans="1:1" s="13" customFormat="1">
+      <c r="A531" s="182"/>
+    </row>
+    <row r="532" spans="1:1" s="13" customFormat="1">
+      <c r="A532" s="182"/>
+    </row>
+    <row r="533" spans="1:1" s="13" customFormat="1">
+      <c r="A533" s="182"/>
+    </row>
+    <row r="534" spans="1:1" s="13" customFormat="1">
+      <c r="A534" s="182"/>
+    </row>
+    <row r="535" spans="1:1" s="13" customFormat="1">
+      <c r="A535" s="182"/>
+    </row>
+    <row r="536" spans="1:1" s="13" customFormat="1">
+      <c r="A536" s="182"/>
+    </row>
+    <row r="537" spans="1:1" s="13" customFormat="1">
+      <c r="A537" s="182"/>
+    </row>
+    <row r="538" spans="1:1" s="13" customFormat="1">
+      <c r="A538" s="182"/>
+    </row>
+    <row r="539" spans="1:1" s="13" customFormat="1">
+      <c r="A539" s="182"/>
+    </row>
+    <row r="540" spans="1:1" s="13" customFormat="1">
+      <c r="A540" s="182"/>
+    </row>
+    <row r="541" spans="1:1" s="13" customFormat="1">
+      <c r="A541" s="182"/>
+    </row>
+    <row r="542" spans="1:1" s="13" customFormat="1">
+      <c r="A542" s="182"/>
+    </row>
+    <row r="543" spans="1:1" s="13" customFormat="1">
+      <c r="A543" s="182"/>
+    </row>
+    <row r="544" spans="1:1" s="13" customFormat="1">
+      <c r="A544" s="182"/>
+    </row>
+    <row r="545" spans="1:1" s="13" customFormat="1">
+      <c r="A545" s="182"/>
+    </row>
+    <row r="546" spans="1:1" s="13" customFormat="1">
+      <c r="A546" s="182"/>
+    </row>
+    <row r="547" spans="1:1" s="13" customFormat="1">
+      <c r="A547" s="182"/>
+    </row>
+    <row r="548" spans="1:1" s="13" customFormat="1">
+      <c r="A548" s="182"/>
+    </row>
+    <row r="549" spans="1:1" s="13" customFormat="1">
+      <c r="A549" s="182"/>
+    </row>
+    <row r="550" spans="1:1" s="13" customFormat="1">
+      <c r="A550" s="182"/>
+    </row>
+    <row r="551" spans="1:1" s="13" customFormat="1">
+      <c r="A551" s="182"/>
+    </row>
+    <row r="552" spans="1:1" s="13" customFormat="1">
+      <c r="A552" s="182"/>
+    </row>
+    <row r="553" spans="1:1" s="13" customFormat="1">
+      <c r="A553" s="182"/>
+    </row>
+    <row r="554" spans="1:1" s="13" customFormat="1">
+      <c r="A554" s="182"/>
+    </row>
+    <row r="555" spans="1:1" s="13" customFormat="1">
+      <c r="A555" s="182"/>
+    </row>
+    <row r="556" spans="1:1" s="13" customFormat="1">
+      <c r="A556" s="182"/>
+    </row>
+    <row r="557" spans="1:1" s="13" customFormat="1">
+      <c r="A557" s="182"/>
+    </row>
+    <row r="558" spans="1:1" s="13" customFormat="1">
+      <c r="A558" s="182"/>
+    </row>
+    <row r="559" spans="1:1" s="13" customFormat="1">
+      <c r="A559" s="182"/>
+    </row>
+    <row r="560" spans="1:1" s="13" customFormat="1">
+      <c r="A560" s="182"/>
+    </row>
+    <row r="561" spans="1:1" s="13" customFormat="1">
+      <c r="A561" s="182"/>
+    </row>
+    <row r="562" spans="1:1" s="13" customFormat="1">
+      <c r="A562" s="182"/>
+    </row>
+    <row r="563" spans="1:1" s="13" customFormat="1">
+      <c r="A563" s="182"/>
+    </row>
+    <row r="564" spans="1:1" s="13" customFormat="1">
+      <c r="A564" s="182"/>
+    </row>
+    <row r="565" spans="1:1" s="13" customFormat="1">
+      <c r="A565" s="182"/>
+    </row>
+    <row r="566" spans="1:1" s="13" customFormat="1">
+      <c r="A566" s="182"/>
+    </row>
+    <row r="567" spans="1:1" s="13" customFormat="1">
+      <c r="A567" s="182"/>
+    </row>
+    <row r="568" spans="1:1" s="13" customFormat="1">
+      <c r="A568" s="182"/>
+    </row>
+    <row r="569" spans="1:1" s="13" customFormat="1">
+      <c r="A569" s="182"/>
+    </row>
+    <row r="570" spans="1:1" s="13" customFormat="1">
+      <c r="A570" s="182"/>
+    </row>
+    <row r="571" spans="1:1" s="13" customFormat="1">
+      <c r="A571" s="182"/>
+    </row>
+    <row r="572" spans="1:1" s="13" customFormat="1">
+      <c r="A572" s="182"/>
+    </row>
+    <row r="573" spans="1:1" s="13" customFormat="1">
+      <c r="A573" s="182"/>
+    </row>
+    <row r="574" spans="1:1" s="13" customFormat="1">
+      <c r="A574" s="182"/>
+    </row>
+    <row r="575" spans="1:1" s="13" customFormat="1">
+      <c r="A575" s="182"/>
+    </row>
+    <row r="576" spans="1:1" s="13" customFormat="1">
+      <c r="A576" s="182"/>
+    </row>
+    <row r="577" spans="1:1" s="13" customFormat="1">
+      <c r="A577" s="182"/>
+    </row>
+    <row r="578" spans="1:1" s="13" customFormat="1">
+      <c r="A578" s="182"/>
+    </row>
+    <row r="579" spans="1:1" s="13" customFormat="1">
+      <c r="A579" s="182"/>
+    </row>
+    <row r="580" spans="1:1" s="13" customFormat="1">
+      <c r="A580" s="182"/>
+    </row>
+    <row r="581" spans="1:1" s="13" customFormat="1">
+      <c r="A581" s="182"/>
+    </row>
+    <row r="582" spans="1:1" s="13" customFormat="1">
+      <c r="A582" s="182"/>
+    </row>
+    <row r="583" spans="1:1" s="13" customFormat="1">
+      <c r="A583" s="182"/>
+    </row>
+    <row r="584" spans="1:1" s="13" customFormat="1">
+      <c r="A584" s="182"/>
+    </row>
+    <row r="585" spans="1:1" s="13" customFormat="1">
+      <c r="A585" s="182"/>
+    </row>
+    <row r="586" spans="1:1" s="13" customFormat="1">
+      <c r="A586" s="182"/>
+    </row>
+    <row r="587" spans="1:1" s="13" customFormat="1">
+      <c r="A587" s="182"/>
+    </row>
+    <row r="588" spans="1:1" s="13" customFormat="1">
+      <c r="A588" s="182"/>
+    </row>
+    <row r="589" spans="1:1" s="13" customFormat="1">
+      <c r="A589" s="182"/>
+    </row>
+    <row r="590" spans="1:1" s="13" customFormat="1">
+      <c r="A590" s="182"/>
+    </row>
+    <row r="591" spans="1:1" s="13" customFormat="1">
+      <c r="A591" s="182"/>
+    </row>
+    <row r="592" spans="1:1" s="13" customFormat="1">
+      <c r="A592" s="182"/>
+    </row>
+    <row r="593" spans="1:1" s="13" customFormat="1">
+      <c r="A593" s="182"/>
+    </row>
+    <row r="594" spans="1:1" s="13" customFormat="1">
+      <c r="A594" s="182"/>
+    </row>
+    <row r="595" spans="1:1" s="13" customFormat="1">
+      <c r="A595" s="182"/>
+    </row>
+    <row r="596" spans="1:1" s="13" customFormat="1">
+      <c r="A596" s="182"/>
+    </row>
+    <row r="597" spans="1:1" s="13" customFormat="1">
+      <c r="A597" s="182"/>
+    </row>
+    <row r="598" spans="1:1" s="13" customFormat="1">
+      <c r="A598" s="182"/>
+    </row>
+    <row r="599" spans="1:1" s="13" customFormat="1">
+      <c r="A599" s="182"/>
+    </row>
+    <row r="600" spans="1:1" s="13" customFormat="1">
+      <c r="A600" s="182"/>
+    </row>
+    <row r="601" spans="1:1" s="13" customFormat="1">
+      <c r="A601" s="182"/>
+    </row>
+    <row r="602" spans="1:1" s="13" customFormat="1">
+      <c r="A602" s="182"/>
+    </row>
+    <row r="603" spans="1:1" s="13" customFormat="1">
+      <c r="A603" s="182"/>
+    </row>
+    <row r="604" spans="1:1" s="13" customFormat="1">
+      <c r="A604" s="182"/>
+    </row>
+    <row r="605" spans="1:1" s="13" customFormat="1">
+      <c r="A605" s="182"/>
+    </row>
+    <row r="606" spans="1:1" s="13" customFormat="1">
+      <c r="A606" s="182"/>
+    </row>
+    <row r="607" spans="1:1" s="13" customFormat="1">
+      <c r="A607" s="182"/>
+    </row>
+    <row r="608" spans="1:1" s="13" customFormat="1">
+      <c r="A608" s="182"/>
+    </row>
+    <row r="609" spans="1:1" s="13" customFormat="1">
+      <c r="A609" s="182"/>
+    </row>
+    <row r="610" spans="1:1" s="13" customFormat="1">
+      <c r="A610" s="182"/>
+    </row>
+    <row r="611" spans="1:1" s="13" customFormat="1">
+      <c r="A611" s="182"/>
+    </row>
+    <row r="612" spans="1:1" s="13" customFormat="1">
+      <c r="A612" s="182"/>
+    </row>
+    <row r="613" spans="1:1" s="13" customFormat="1">
+      <c r="A613" s="182"/>
+    </row>
+    <row r="614" spans="1:1" s="13" customFormat="1">
+      <c r="A614" s="182"/>
+    </row>
+    <row r="615" spans="1:1" s="13" customFormat="1">
+      <c r="A615" s="182"/>
+    </row>
+    <row r="616" spans="1:1" s="13" customFormat="1">
+      <c r="A616" s="182"/>
+    </row>
+    <row r="617" spans="1:1" s="13" customFormat="1">
+      <c r="A617" s="182"/>
+    </row>
+    <row r="618" spans="1:1" s="13" customFormat="1">
+      <c r="A618" s="182"/>
+    </row>
+    <row r="619" spans="1:1" s="13" customFormat="1">
+      <c r="A619" s="182"/>
+    </row>
+    <row r="620" spans="1:1" s="13" customFormat="1">
+      <c r="A620" s="182"/>
+    </row>
+    <row r="621" spans="1:1" s="13" customFormat="1">
+      <c r="A621" s="182"/>
+    </row>
+    <row r="622" spans="1:1" s="13" customFormat="1">
+      <c r="A622" s="182"/>
+    </row>
+    <row r="623" spans="1:1" s="13" customFormat="1">
+      <c r="A623" s="182"/>
+    </row>
+    <row r="624" spans="1:1" s="13" customFormat="1">
+      <c r="A624" s="182"/>
+    </row>
+    <row r="625" spans="1:1" s="13" customFormat="1">
+      <c r="A625" s="182"/>
+    </row>
+    <row r="626" spans="1:1" s="13" customFormat="1">
+      <c r="A626" s="182"/>
+    </row>
+    <row r="627" spans="1:1" s="13" customFormat="1">
+      <c r="A627" s="182"/>
+    </row>
+    <row r="628" spans="1:1" s="13" customFormat="1">
+      <c r="A628" s="182"/>
+    </row>
+    <row r="629" spans="1:1" s="13" customFormat="1">
+      <c r="A629" s="182"/>
+    </row>
+    <row r="630" spans="1:1" s="13" customFormat="1">
+      <c r="A630" s="182"/>
+    </row>
+    <row r="631" spans="1:1" s="13" customFormat="1">
+      <c r="A631" s="182"/>
+    </row>
+    <row r="632" spans="1:1" s="13" customFormat="1">
+      <c r="A632" s="182"/>
+    </row>
+    <row r="633" spans="1:1" s="13" customFormat="1">
+      <c r="A633" s="182"/>
+    </row>
+    <row r="634" spans="1:1" s="13" customFormat="1">
+      <c r="A634" s="182"/>
+    </row>
+    <row r="635" spans="1:1" s="13" customFormat="1">
+      <c r="A635" s="182"/>
+    </row>
+    <row r="636" spans="1:1" s="13" customFormat="1">
+      <c r="A636" s="182"/>
+    </row>
+    <row r="637" spans="1:1" s="13" customFormat="1">
+      <c r="A637" s="182"/>
+    </row>
+    <row r="638" spans="1:1" s="13" customFormat="1">
+      <c r="A638" s="182"/>
+    </row>
+    <row r="639" spans="1:1" s="13" customFormat="1">
+      <c r="A639" s="182"/>
+    </row>
+    <row r="640" spans="1:1" s="13" customFormat="1">
+      <c r="A640" s="182"/>
+    </row>
+    <row r="641" spans="1:1" s="13" customFormat="1">
+      <c r="A641" s="182"/>
+    </row>
+    <row r="642" spans="1:1" s="13" customFormat="1">
+      <c r="A642" s="182"/>
+    </row>
+    <row r="643" spans="1:1" s="13" customFormat="1">
+      <c r="A643" s="182"/>
+    </row>
+    <row r="644" spans="1:1" s="13" customFormat="1">
+      <c r="A644" s="182"/>
+    </row>
+    <row r="645" spans="1:1" s="13" customFormat="1">
+      <c r="A645" s="182"/>
+    </row>
+    <row r="646" spans="1:1" s="13" customFormat="1">
+      <c r="A646" s="182"/>
+    </row>
+    <row r="647" spans="1:1" s="13" customFormat="1">
+      <c r="A647" s="182"/>
+    </row>
+    <row r="648" spans="1:1" s="13" customFormat="1">
+      <c r="A648" s="182"/>
+    </row>
+    <row r="649" spans="1:1" s="13" customFormat="1">
+      <c r="A649" s="182"/>
+    </row>
+    <row r="650" spans="1:1" s="13" customFormat="1">
+      <c r="A650" s="182"/>
+    </row>
+    <row r="651" spans="1:1" s="13" customFormat="1">
+      <c r="A651" s="182"/>
+    </row>
+    <row r="652" spans="1:1" s="13" customFormat="1">
+      <c r="A652" s="182"/>
+    </row>
+    <row r="653" spans="1:1" s="13" customFormat="1">
+      <c r="A653" s="182"/>
+    </row>
+    <row r="654" spans="1:1" s="13" customFormat="1">
+      <c r="A654" s="182"/>
+    </row>
+    <row r="655" spans="1:1" s="13" customFormat="1">
+      <c r="A655" s="182"/>
+    </row>
+    <row r="656" spans="1:1" s="13" customFormat="1">
+      <c r="A656" s="182"/>
+    </row>
+    <row r="657" spans="1:1" s="13" customFormat="1">
+      <c r="A657" s="182"/>
+    </row>
+    <row r="658" spans="1:1" s="13" customFormat="1">
+      <c r="A658" s="182"/>
+    </row>
+    <row r="659" spans="1:1" s="13" customFormat="1">
+      <c r="A659" s="182"/>
+    </row>
+    <row r="660" spans="1:1" s="13" customFormat="1">
+      <c r="A660" s="182"/>
+    </row>
+    <row r="661" spans="1:1" s="13" customFormat="1">
+      <c r="A661" s="182"/>
+    </row>
+    <row r="662" spans="1:1" s="13" customFormat="1">
+      <c r="A662" s="182"/>
+    </row>
+    <row r="663" spans="1:1" s="13" customFormat="1">
+      <c r="A663" s="182"/>
+    </row>
+    <row r="664" spans="1:1" s="13" customFormat="1">
+      <c r="A664" s="182"/>
+    </row>
+    <row r="665" spans="1:1" s="13" customFormat="1">
+      <c r="A665" s="182"/>
+    </row>
+    <row r="666" spans="1:1" s="13" customFormat="1">
+      <c r="A666" s="182"/>
+    </row>
+    <row r="667" spans="1:1" s="13" customFormat="1">
+      <c r="A667" s="182"/>
+    </row>
+    <row r="668" spans="1:1" s="13" customFormat="1">
+      <c r="A668" s="182"/>
+    </row>
+    <row r="669" spans="1:1" s="13" customFormat="1">
+      <c r="A669" s="182"/>
+    </row>
+    <row r="670" spans="1:1" s="13" customFormat="1">
+      <c r="A670" s="182"/>
+    </row>
+    <row r="671" spans="1:1" s="13" customFormat="1">
+      <c r="A671" s="182"/>
+    </row>
+    <row r="672" spans="1:1" s="13" customFormat="1">
+      <c r="A672" s="182"/>
+    </row>
+    <row r="673" spans="1:1" s="13" customFormat="1">
+      <c r="A673" s="182"/>
+    </row>
+    <row r="674" spans="1:1" s="13" customFormat="1">
+      <c r="A674" s="182"/>
+    </row>
+    <row r="675" spans="1:1" s="13" customFormat="1">
+      <c r="A675" s="182"/>
+    </row>
+    <row r="676" spans="1:1" s="13" customFormat="1">
+      <c r="A676" s="182"/>
+    </row>
+    <row r="677" spans="1:1" s="13" customFormat="1">
+      <c r="A677" s="182"/>
+    </row>
+    <row r="678" spans="1:1" s="13" customFormat="1">
+      <c r="A678" s="182"/>
+    </row>
+    <row r="679" spans="1:1" s="13" customFormat="1">
+      <c r="A679" s="182"/>
+    </row>
+    <row r="680" spans="1:1" s="13" customFormat="1">
+      <c r="A680" s="182"/>
+    </row>
+    <row r="681" spans="1:1" s="13" customFormat="1">
+      <c r="A681" s="182"/>
+    </row>
+    <row r="682" spans="1:1" s="13" customFormat="1">
+      <c r="A682" s="182"/>
+    </row>
+    <row r="683" spans="1:1" s="13" customFormat="1">
+      <c r="A683" s="182"/>
+    </row>
+    <row r="684" spans="1:1" s="13" customFormat="1">
+      <c r="A684" s="182"/>
+    </row>
+    <row r="685" spans="1:1" s="13" customFormat="1">
+      <c r="A685" s="182"/>
+    </row>
+    <row r="686" spans="1:1" s="13" customFormat="1">
+      <c r="A686" s="182"/>
+    </row>
+    <row r="687" spans="1:1" s="13" customFormat="1">
+      <c r="A687" s="182"/>
+    </row>
+    <row r="688" spans="1:1" s="13" customFormat="1">
+      <c r="A688" s="182"/>
+    </row>
+    <row r="689" spans="1:1" s="13" customFormat="1">
+      <c r="A689" s="182"/>
+    </row>
+    <row r="690" spans="1:1" s="13" customFormat="1">
+      <c r="A690" s="182"/>
+    </row>
+    <row r="691" spans="1:1" s="13" customFormat="1">
+      <c r="A691" s="182"/>
+    </row>
+    <row r="692" spans="1:1" s="13" customFormat="1">
+      <c r="A692" s="182"/>
+    </row>
+    <row r="693" spans="1:1" s="13" customFormat="1">
+      <c r="A693" s="182"/>
+    </row>
+    <row r="694" spans="1:1" s="13" customFormat="1">
+      <c r="A694" s="182"/>
+    </row>
+    <row r="695" spans="1:1" s="13" customFormat="1">
+      <c r="A695" s="182"/>
+    </row>
+    <row r="696" spans="1:1" s="13" customFormat="1">
+      <c r="A696" s="182"/>
+    </row>
+    <row r="697" spans="1:1" s="13" customFormat="1">
+      <c r="A697" s="182"/>
+    </row>
+    <row r="698" spans="1:1" s="13" customFormat="1">
+      <c r="A698" s="182"/>
+    </row>
+    <row r="699" spans="1:1" s="13" customFormat="1">
+      <c r="A699" s="182"/>
+    </row>
+    <row r="700" spans="1:1" s="13" customFormat="1">
+      <c r="A700" s="182"/>
+    </row>
+    <row r="701" spans="1:1" s="13" customFormat="1">
+      <c r="A701" s="182"/>
+    </row>
+    <row r="702" spans="1:1" s="13" customFormat="1">
+      <c r="A702" s="182"/>
+    </row>
+    <row r="703" spans="1:1" s="13" customFormat="1">
+      <c r="A703" s="182"/>
+    </row>
+    <row r="704" spans="1:1" s="13" customFormat="1">
+      <c r="A704" s="182"/>
+    </row>
+    <row r="705" spans="1:1" s="13" customFormat="1">
+      <c r="A705" s="182"/>
+    </row>
+    <row r="706" spans="1:1" s="13" customFormat="1">
+      <c r="A706" s="182"/>
+    </row>
+    <row r="707" spans="1:1" s="13" customFormat="1">
+      <c r="A707" s="182"/>
+    </row>
+    <row r="708" spans="1:1" s="13" customFormat="1">
+      <c r="A708" s="182"/>
+    </row>
+    <row r="709" spans="1:1" s="13" customFormat="1">
+      <c r="A709" s="182"/>
+    </row>
+    <row r="710" spans="1:1" s="13" customFormat="1">
+      <c r="A710" s="182"/>
+    </row>
+    <row r="711" spans="1:1" s="13" customFormat="1">
+      <c r="A711" s="182"/>
+    </row>
+    <row r="712" spans="1:1" s="13" customFormat="1">
+      <c r="A712" s="182"/>
+    </row>
+    <row r="713" spans="1:1" s="13" customFormat="1">
+      <c r="A713" s="182"/>
+    </row>
+    <row r="714" spans="1:1" s="13" customFormat="1">
+      <c r="A714" s="182"/>
+    </row>
+    <row r="715" spans="1:1" s="13" customFormat="1">
+      <c r="A715" s="182"/>
+    </row>
+    <row r="716" spans="1:1" s="13" customFormat="1">
+      <c r="A716" s="182"/>
+    </row>
+    <row r="717" spans="1:1" s="13" customFormat="1">
+      <c r="A717" s="182"/>
+    </row>
+    <row r="718" spans="1:1" s="13" customFormat="1">
+      <c r="A718" s="182"/>
+    </row>
+    <row r="719" spans="1:1" s="13" customFormat="1">
+      <c r="A719" s="182"/>
+    </row>
+    <row r="720" spans="1:1" s="13" customFormat="1">
+      <c r="A720" s="182"/>
+    </row>
+    <row r="721" spans="1:1" s="13" customFormat="1">
+      <c r="A721" s="182"/>
+    </row>
+    <row r="722" spans="1:1" s="13" customFormat="1">
+      <c r="A722" s="182"/>
+    </row>
+    <row r="723" spans="1:1" s="13" customFormat="1">
+      <c r="A723" s="182"/>
+    </row>
+    <row r="724" spans="1:1" s="13" customFormat="1">
+      <c r="A724" s="182"/>
+    </row>
+    <row r="725" spans="1:1" s="13" customFormat="1">
+      <c r="A725" s="182"/>
+    </row>
+    <row r="726" spans="1:1" s="13" customFormat="1">
+      <c r="A726" s="182"/>
+    </row>
+    <row r="727" spans="1:1" s="13" customFormat="1">
+      <c r="A727" s="182"/>
+    </row>
+    <row r="728" spans="1:1" s="13" customFormat="1">
+      <c r="A728" s="182"/>
+    </row>
+    <row r="729" spans="1:1" s="13" customFormat="1">
+      <c r="A729" s="182"/>
+    </row>
+    <row r="730" spans="1:1" s="13" customFormat="1">
+      <c r="A730" s="182"/>
+    </row>
+    <row r="731" spans="1:1" s="13" customFormat="1">
+      <c r="A731" s="182"/>
+    </row>
+    <row r="732" spans="1:1" s="13" customFormat="1">
+      <c r="A732" s="182"/>
+    </row>
+    <row r="733" spans="1:1" s="13" customFormat="1">
+      <c r="A733" s="182"/>
+    </row>
+    <row r="734" spans="1:1" s="13" customFormat="1">
+      <c r="A734" s="182"/>
+    </row>
+    <row r="735" spans="1:1" s="13" customFormat="1">
+      <c r="A735" s="182"/>
+    </row>
+    <row r="736" spans="1:1" s="13" customFormat="1">
+      <c r="A736" s="182"/>
+    </row>
+    <row r="737" spans="1:1" s="13" customFormat="1">
+      <c r="A737" s="182"/>
+    </row>
+    <row r="738" spans="1:1" s="13" customFormat="1">
+      <c r="A738" s="182"/>
+    </row>
+    <row r="739" spans="1:1" s="13" customFormat="1">
+      <c r="A739" s="182"/>
+    </row>
+    <row r="740" spans="1:1" s="13" customFormat="1">
+      <c r="A740" s="182"/>
+    </row>
+    <row r="741" spans="1:1" s="13" customFormat="1">
+      <c r="A741" s="182"/>
+    </row>
+    <row r="742" spans="1:1" s="13" customFormat="1">
+      <c r="A742" s="182"/>
+    </row>
+    <row r="743" spans="1:1" s="13" customFormat="1">
+      <c r="A743" s="182"/>
+    </row>
+    <row r="744" spans="1:1" s="13" customFormat="1">
+      <c r="A744" s="182"/>
+    </row>
+    <row r="745" spans="1:1" s="13" customFormat="1">
+      <c r="A745" s="182"/>
+    </row>
+    <row r="746" spans="1:1" s="13" customFormat="1">
+      <c r="A746" s="182"/>
+    </row>
+    <row r="747" spans="1:1" s="13" customFormat="1">
+      <c r="A747" s="182"/>
+    </row>
+    <row r="748" spans="1:1" s="13" customFormat="1">
+      <c r="A748" s="182"/>
+    </row>
+    <row r="749" spans="1:1" s="13" customFormat="1">
+      <c r="A749" s="182"/>
+    </row>
+    <row r="750" spans="1:1" s="13" customFormat="1">
+      <c r="A750" s="182"/>
+    </row>
+    <row r="751" spans="1:1" s="13" customFormat="1">
+      <c r="A751" s="182"/>
+    </row>
+    <row r="752" spans="1:1" s="13" customFormat="1">
+      <c r="A752" s="182"/>
+    </row>
+    <row r="753" spans="1:1" s="13" customFormat="1">
+      <c r="A753" s="182"/>
+    </row>
+    <row r="754" spans="1:1" s="13" customFormat="1">
+      <c r="A754" s="182"/>
+    </row>
+    <row r="755" spans="1:1" s="13" customFormat="1">
+      <c r="A755" s="182"/>
+    </row>
+    <row r="756" spans="1:1" s="13" customFormat="1">
+      <c r="A756" s="182"/>
+    </row>
+    <row r="757" spans="1:1" s="13" customFormat="1">
+      <c r="A757" s="182"/>
+    </row>
+    <row r="758" spans="1:1" s="13" customFormat="1">
+      <c r="A758" s="182"/>
+    </row>
+    <row r="759" spans="1:1" s="13" customFormat="1">
+      <c r="A759" s="182"/>
+    </row>
+    <row r="760" spans="1:1" s="13" customFormat="1">
+      <c r="A760" s="182"/>
+    </row>
+    <row r="761" spans="1:1" s="13" customFormat="1">
+      <c r="A761" s="182"/>
+    </row>
+    <row r="762" spans="1:1" s="13" customFormat="1">
+      <c r="A762" s="182"/>
+    </row>
+    <row r="763" spans="1:1" s="13" customFormat="1">
+      <c r="A763" s="182"/>
+    </row>
+    <row r="764" spans="1:1" s="13" customFormat="1">
+      <c r="A764" s="182"/>
+    </row>
+    <row r="765" spans="1:1" s="13" customFormat="1">
+      <c r="A765" s="182"/>
+    </row>
+    <row r="766" spans="1:1" s="13" customFormat="1">
+      <c r="A766" s="182"/>
+    </row>
+    <row r="767" spans="1:1" s="13" customFormat="1">
+      <c r="A767" s="182"/>
+    </row>
+    <row r="768" spans="1:1" s="13" customFormat="1">
+      <c r="A768" s="182"/>
+    </row>
+    <row r="769" spans="1:1" s="13" customFormat="1">
+      <c r="A769" s="182"/>
+    </row>
+    <row r="770" spans="1:1" s="13" customFormat="1">
+      <c r="A770" s="182"/>
+    </row>
+    <row r="771" spans="1:1" s="13" customFormat="1">
+      <c r="A771" s="182"/>
+    </row>
+    <row r="772" spans="1:1" s="13" customFormat="1">
+      <c r="A772" s="182"/>
+    </row>
+    <row r="773" spans="1:1" s="13" customFormat="1">
+      <c r="A773" s="182"/>
+    </row>
+    <row r="774" spans="1:1" s="13" customFormat="1">
+      <c r="A774" s="182"/>
+    </row>
+    <row r="775" spans="1:1" s="13" customFormat="1">
+      <c r="A775" s="182"/>
+    </row>
+    <row r="776" spans="1:1" s="13" customFormat="1">
+      <c r="A776" s="182"/>
+    </row>
+    <row r="777" spans="1:1" s="13" customFormat="1">
+      <c r="A777" s="182"/>
+    </row>
+    <row r="778" spans="1:1" s="13" customFormat="1">
+      <c r="A778" s="182"/>
+    </row>
+    <row r="779" spans="1:1" s="13" customFormat="1">
+      <c r="A779" s="182"/>
+    </row>
+    <row r="780" spans="1:1" s="13" customFormat="1">
+      <c r="A780" s="182"/>
+    </row>
+    <row r="781" spans="1:1" s="13" customFormat="1">
+      <c r="A781" s="182"/>
+    </row>
+    <row r="782" spans="1:1" s="13" customFormat="1">
+      <c r="A782" s="182"/>
+    </row>
+    <row r="783" spans="1:1" s="13" customFormat="1">
+      <c r="A783" s="182"/>
+    </row>
+    <row r="784" spans="1:1" s="13" customFormat="1">
+      <c r="A784" s="182"/>
+    </row>
+    <row r="785" spans="1:1" s="13" customFormat="1">
+      <c r="A785" s="182"/>
+    </row>
+    <row r="786" spans="1:1" s="13" customFormat="1">
+      <c r="A786" s="182"/>
+    </row>
+    <row r="787" spans="1:1" s="13" customFormat="1">
+      <c r="A787" s="182"/>
+    </row>
+    <row r="788" spans="1:1" s="13" customFormat="1">
+      <c r="A788" s="182"/>
+    </row>
+    <row r="789" spans="1:1" s="13" customFormat="1">
+      <c r="A789" s="182"/>
+    </row>
+    <row r="790" spans="1:1" s="13" customFormat="1">
+      <c r="A790" s="182"/>
+    </row>
+    <row r="791" spans="1:1" s="13" customFormat="1">
+      <c r="A791" s="182"/>
+    </row>
+    <row r="792" spans="1:1" s="13" customFormat="1">
+      <c r="A792" s="182"/>
+    </row>
+    <row r="793" spans="1:1" s="13" customFormat="1">
+      <c r="A793" s="182"/>
+    </row>
+    <row r="794" spans="1:1" s="13" customFormat="1">
+      <c r="A794" s="182"/>
+    </row>
+    <row r="795" spans="1:1" s="13" customFormat="1">
+      <c r="A795" s="182"/>
+    </row>
+    <row r="796" spans="1:1" s="13" customFormat="1">
+      <c r="A796" s="182"/>
+    </row>
+    <row r="797" spans="1:1" s="13" customFormat="1">
+      <c r="A797" s="182"/>
+    </row>
+    <row r="798" spans="1:1" s="13" customFormat="1">
+      <c r="A798" s="182"/>
+    </row>
+    <row r="799" spans="1:1" s="13" customFormat="1">
+      <c r="A799" s="182"/>
+    </row>
+    <row r="800" spans="1:1" s="13" customFormat="1">
+      <c r="A800" s="182"/>
+    </row>
+    <row r="801" spans="1:1" s="13" customFormat="1">
+      <c r="A801" s="182"/>
+    </row>
+    <row r="802" spans="1:1" s="13" customFormat="1">
+      <c r="A802" s="182"/>
+    </row>
+    <row r="803" spans="1:1" s="13" customFormat="1">
+      <c r="A803" s="182"/>
+    </row>
+    <row r="804" spans="1:1" s="13" customFormat="1">
+      <c r="A804" s="182"/>
+    </row>
+    <row r="805" spans="1:1" s="13" customFormat="1">
+      <c r="A805" s="182"/>
+    </row>
+    <row r="806" spans="1:1" s="13" customFormat="1">
+      <c r="A806" s="182"/>
+    </row>
+    <row r="807" spans="1:1" s="13" customFormat="1">
+      <c r="A807" s="182"/>
+    </row>
+    <row r="808" spans="1:1" s="13" customFormat="1">
+      <c r="A808" s="182"/>
+    </row>
+    <row r="809" spans="1:1" s="13" customFormat="1">
+      <c r="A809" s="182"/>
+    </row>
+    <row r="810" spans="1:1" s="13" customFormat="1">
+      <c r="A810" s="182"/>
+    </row>
+    <row r="811" spans="1:1" s="13" customFormat="1">
+      <c r="A811" s="182"/>
+    </row>
+    <row r="812" spans="1:1" s="13" customFormat="1">
+      <c r="A812" s="182"/>
+    </row>
+    <row r="813" spans="1:1" s="13" customFormat="1">
+      <c r="A813" s="182"/>
+    </row>
+    <row r="814" spans="1:1" s="13" customFormat="1">
+      <c r="A814" s="182"/>
+    </row>
+    <row r="815" spans="1:1" s="13" customFormat="1">
+      <c r="A815" s="182"/>
+    </row>
+    <row r="816" spans="1:1" s="13" customFormat="1">
+      <c r="A816" s="182"/>
+    </row>
+    <row r="817" spans="1:1" s="13" customFormat="1">
+      <c r="A817" s="182"/>
+    </row>
+    <row r="818" spans="1:1" s="13" customFormat="1">
+      <c r="A818" s="182"/>
+    </row>
+    <row r="819" spans="1:1" s="13" customFormat="1">
+      <c r="A819" s="182"/>
+    </row>
+    <row r="820" spans="1:1" s="13" customFormat="1">
+      <c r="A820" s="182"/>
+    </row>
+    <row r="821" spans="1:1" s="13" customFormat="1">
+      <c r="A821" s="182"/>
+    </row>
+    <row r="822" spans="1:1" s="13" customFormat="1">
+      <c r="A822" s="182"/>
+    </row>
+    <row r="823" spans="1:1" s="13" customFormat="1">
+      <c r="A823" s="182"/>
+    </row>
+    <row r="824" spans="1:1" s="13" customFormat="1">
+      <c r="A824" s="182"/>
+    </row>
+    <row r="825" spans="1:1" s="13" customFormat="1">
+      <c r="A825" s="182"/>
+    </row>
+    <row r="826" spans="1:1" s="13" customFormat="1">
+      <c r="A826" s="182"/>
+    </row>
+    <row r="827" spans="1:1" s="13" customFormat="1">
+      <c r="A827" s="182"/>
+    </row>
+    <row r="828" spans="1:1" s="13" customFormat="1">
+      <c r="A828" s="182"/>
+    </row>
+    <row r="829" spans="1:1" s="13" customFormat="1">
+      <c r="A829" s="182"/>
+    </row>
+    <row r="830" spans="1:1" s="13" customFormat="1">
+      <c r="A830" s="182"/>
+    </row>
+    <row r="831" spans="1:1" s="13" customFormat="1">
+      <c r="A831" s="182"/>
+    </row>
+    <row r="832" spans="1:1" s="13" customFormat="1">
+      <c r="A832" s="182"/>
+    </row>
+    <row r="833" spans="1:1" s="13" customFormat="1">
+      <c r="A833" s="182"/>
+    </row>
+    <row r="834" spans="1:1" s="13" customFormat="1">
+      <c r="A834" s="182"/>
+    </row>
+    <row r="835" spans="1:1" s="13" customFormat="1">
+      <c r="A835" s="182"/>
+    </row>
+    <row r="836" spans="1:1" s="13" customFormat="1">
+      <c r="A836" s="182"/>
+    </row>
+    <row r="837" spans="1:1" s="13" customFormat="1">
+      <c r="A837" s="182"/>
+    </row>
+    <row r="838" spans="1:1" s="13" customFormat="1">
+      <c r="A838" s="182"/>
+    </row>
+    <row r="839" spans="1:1" s="13" customFormat="1">
+      <c r="A839" s="182"/>
+    </row>
+    <row r="840" spans="1:1" s="13" customFormat="1">
+      <c r="A840" s="182"/>
+    </row>
+    <row r="841" spans="1:1" s="13" customFormat="1">
+      <c r="A841" s="182"/>
+    </row>
+    <row r="842" spans="1:1" s="13" customFormat="1">
+      <c r="A842" s="182"/>
+    </row>
+    <row r="843" spans="1:1" s="13" customFormat="1">
+      <c r="A843" s="182"/>
+    </row>
+    <row r="844" spans="1:1" s="13" customFormat="1">
+      <c r="A844" s="182"/>
+    </row>
+    <row r="845" spans="1:1" s="13" customFormat="1">
+      <c r="A845" s="182"/>
+    </row>
+    <row r="846" spans="1:1" s="13" customFormat="1">
+      <c r="A846" s="182"/>
+    </row>
+    <row r="847" spans="1:1" s="13" customFormat="1">
+      <c r="A847" s="182"/>
+    </row>
+    <row r="848" spans="1:1" s="13" customFormat="1">
+      <c r="A848" s="182"/>
+    </row>
+    <row r="849" spans="1:1" s="13" customFormat="1">
+      <c r="A849" s="182"/>
+    </row>
+    <row r="850" spans="1:1" s="13" customFormat="1">
+      <c r="A850" s="182"/>
+    </row>
+    <row r="851" spans="1:1" s="13" customFormat="1">
+      <c r="A851" s="182"/>
+    </row>
+    <row r="852" spans="1:1" s="13" customFormat="1">
+      <c r="A852" s="182"/>
+    </row>
+    <row r="853" spans="1:1" s="13" customFormat="1">
+      <c r="A853" s="182"/>
+    </row>
+    <row r="854" spans="1:1" s="13" customFormat="1">
+      <c r="A854" s="182"/>
+    </row>
+    <row r="855" spans="1:1" s="13" customFormat="1">
+      <c r="A855" s="182"/>
+    </row>
+    <row r="856" spans="1:1" s="13" customFormat="1">
+      <c r="A856" s="182"/>
+    </row>
+    <row r="857" spans="1:1" s="13" customFormat="1">
+      <c r="A857" s="182"/>
+    </row>
+    <row r="858" spans="1:1" s="13" customFormat="1">
+      <c r="A858" s="182"/>
+    </row>
+    <row r="859" spans="1:1" s="13" customFormat="1">
+      <c r="A859" s="182"/>
+    </row>
+    <row r="860" spans="1:1" s="13" customFormat="1">
+      <c r="A860" s="182"/>
+    </row>
+    <row r="861" spans="1:1" s="13" customFormat="1">
+      <c r="A861" s="182"/>
+    </row>
+    <row r="862" spans="1:1" s="13" customFormat="1">
+      <c r="A862" s="182"/>
+    </row>
+    <row r="863" spans="1:1" s="13" customFormat="1">
+      <c r="A863" s="182"/>
+    </row>
+    <row r="864" spans="1:1" s="13" customFormat="1">
+      <c r="A864" s="182"/>
+    </row>
+    <row r="865" spans="1:1" s="13" customFormat="1">
+      <c r="A865" s="182"/>
+    </row>
+    <row r="866" spans="1:1" s="13" customFormat="1">
+      <c r="A866" s="182"/>
+    </row>
+    <row r="867" spans="1:1" s="13" customFormat="1">
+      <c r="A867" s="182"/>
+    </row>
+    <row r="868" spans="1:1" s="13" customFormat="1">
+      <c r="A868" s="182"/>
+    </row>
+    <row r="869" spans="1:1" s="13" customFormat="1">
+      <c r="A869" s="182"/>
+    </row>
+    <row r="870" spans="1:1" s="13" customFormat="1">
+      <c r="A870" s="182"/>
+    </row>
+    <row r="871" spans="1:1" s="13" customFormat="1">
+      <c r="A871" s="182"/>
+    </row>
+    <row r="872" spans="1:1" s="13" customFormat="1">
+      <c r="A872" s="182"/>
+    </row>
+    <row r="873" spans="1:1" s="13" customFormat="1">
+      <c r="A873" s="182"/>
+    </row>
+    <row r="874" spans="1:1" s="13" customFormat="1">
+      <c r="A874" s="182"/>
+    </row>
+    <row r="875" spans="1:1" s="13" customFormat="1">
+      <c r="A875" s="182"/>
+    </row>
+    <row r="876" spans="1:1" s="13" customFormat="1">
+      <c r="A876" s="182"/>
+    </row>
+    <row r="877" spans="1:1" s="13" customFormat="1">
+      <c r="A877" s="182"/>
+    </row>
+    <row r="878" spans="1:1" s="13" customFormat="1">
+      <c r="A878" s="182"/>
+    </row>
+    <row r="879" spans="1:1" s="13" customFormat="1">
+      <c r="A879" s="182"/>
+    </row>
+    <row r="880" spans="1:1" s="13" customFormat="1">
+      <c r="A880" s="182"/>
+    </row>
+    <row r="881" spans="1:1" s="13" customFormat="1">
+      <c r="A881" s="182"/>
+    </row>
+    <row r="882" spans="1:1" s="13" customFormat="1">
+      <c r="A882" s="182"/>
+    </row>
+    <row r="883" spans="1:1" s="13" customFormat="1">
+      <c r="A883" s="182"/>
+    </row>
+    <row r="884" spans="1:1" s="13" customFormat="1">
+      <c r="A884" s="182"/>
+    </row>
+    <row r="885" spans="1:1" s="13" customFormat="1">
+      <c r="A885" s="182"/>
+    </row>
+    <row r="886" spans="1:1" s="13" customFormat="1">
+      <c r="A886" s="182"/>
+    </row>
+    <row r="887" spans="1:1" s="13" customFormat="1">
+      <c r="A887" s="182"/>
+    </row>
+    <row r="888" spans="1:1" s="13" customFormat="1">
+      <c r="A888" s="182"/>
+    </row>
+    <row r="889" spans="1:1" s="13" customFormat="1">
+      <c r="A889" s="182"/>
+    </row>
+    <row r="890" spans="1:1" s="13" customFormat="1">
+      <c r="A890" s="182"/>
+    </row>
+    <row r="891" spans="1:1" s="13" customFormat="1">
+      <c r="A891" s="182"/>
+    </row>
+    <row r="892" spans="1:1" s="13" customFormat="1">
+      <c r="A892" s="182"/>
+    </row>
+    <row r="893" spans="1:1" s="13" customFormat="1">
+      <c r="A893" s="182"/>
+    </row>
+    <row r="894" spans="1:1" s="13" customFormat="1">
+      <c r="A894" s="182"/>
+    </row>
+    <row r="895" spans="1:1" s="13" customFormat="1">
+      <c r="A895" s="182"/>
+    </row>
+    <row r="896" spans="1:1" s="13" customFormat="1">
+      <c r="A896" s="182"/>
+    </row>
+    <row r="897" spans="1:1" s="13" customFormat="1">
+      <c r="A897" s="182"/>
+    </row>
+    <row r="898" spans="1:1" s="13" customFormat="1">
+      <c r="A898" s="182"/>
+    </row>
+    <row r="899" spans="1:1" s="13" customFormat="1">
+      <c r="A899" s="182"/>
+    </row>
+    <row r="900" spans="1:1" s="13" customFormat="1">
+      <c r="A900" s="182"/>
+    </row>
+    <row r="901" spans="1:1" s="13" customFormat="1">
+      <c r="A901" s="182"/>
+    </row>
+    <row r="902" spans="1:1" s="13" customFormat="1">
+      <c r="A902" s="182"/>
+    </row>
+    <row r="903" spans="1:1" s="13" customFormat="1">
+      <c r="A903" s="182"/>
+    </row>
+    <row r="904" spans="1:1" s="13" customFormat="1">
+      <c r="A904" s="182"/>
     </row>
   </sheetData>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-[...1060 lines deleted...]
-    <mergeCell ref="D2:R2"/>
+  <mergeCells count="12">
+    <mergeCell ref="A33:A46"/>
+    <mergeCell ref="A47:A60"/>
+    <mergeCell ref="A5:A18"/>
+    <mergeCell ref="A19:A32"/>
+    <mergeCell ref="A61:A74"/>
+    <mergeCell ref="A75:A88"/>
+    <mergeCell ref="A89:A102"/>
+    <mergeCell ref="A103:A116"/>
+    <mergeCell ref="A117:A130"/>
+    <mergeCell ref="A145:A158"/>
+    <mergeCell ref="A131:A144"/>
+    <mergeCell ref="A159:A172"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="0" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
-      <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>16.6.1</vt:lpstr>
+      <vt:lpstr>Dynamics 2014-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>M.Bigalimov</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>