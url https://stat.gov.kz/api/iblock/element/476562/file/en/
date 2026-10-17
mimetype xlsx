--- v1 (2026-08-16)
+++ v2 (2026-10-17)
@@ -1,894 +1,911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Файлы для ODIN\8,1 Насилие в оточение\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06634E9D-00E2-4E3C-895F-5257230EA2B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3945" yWindow="480" windowWidth="28800" windowHeight="16440"/>
+    <workbookView xWindow="27420" yWindow="2475" windowWidth="2400" windowHeight="585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="metadata" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="eng" sheetId="4" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="17" r:id="rId1"/>
+    <sheet name="conventions" sheetId="16" r:id="rId2"/>
+    <sheet name="2015" sheetId="15" r:id="rId3"/>
+    <sheet name="2016" sheetId="14" r:id="rId4"/>
+    <sheet name="2017" sheetId="13" r:id="rId5"/>
+    <sheet name="2018" sheetId="12" r:id="rId6"/>
+    <sheet name="2019" sheetId="11" r:id="rId7"/>
+    <sheet name="2020" sheetId="10" r:id="rId8"/>
+    <sheet name="2021" sheetId="9" r:id="rId9"/>
+    <sheet name="2022" sheetId="8" r:id="rId10"/>
+    <sheet name="2023" sheetId="7" r:id="rId11"/>
+    <sheet name="2024" sheetId="5" r:id="rId12"/>
+    <sheet name="2025" sheetId="6" r:id="rId13"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="73">
   <si>
-    <t>31 декабря 2025</t>
+    <t>18-21</t>
   </si>
   <si>
-    <t>31 декабря 2026</t>
+    <t>30-39</t>
   </si>
   <si>
-    <t>Департамент международного сотрудничества и устойчивого развития</t>
+    <t>40-49</t>
   </si>
   <si>
-    <t>+7 7172749830, 749841, 749485</t>
+    <t>50-59</t>
   </si>
   <si>
-    <t>Conventional designations:</t>
+    <t>60+</t>
   </si>
   <si>
-    <t>«-» - no case</t>
+    <t>21-C</t>
   </si>
   <si>
-    <t>«0.0» - insignificant value</t>
+    <t>22-29</t>
   </si>
   <si>
-    <t>«X» - data is confidential</t>
+    <t>Number of violent crimes against women</t>
   </si>
   <si>
-    <t>«...» - no data available</t>
+    <t>person</t>
   </si>
   <si>
-    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+    <t>by age</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>person with disabilities</t>
+  </si>
+  <si>
+    <t>under 18 years of age</t>
+  </si>
+  <si>
+    <t>Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Akmola</t>
+  </si>
+  <si>
+    <t>Aktobe</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Almaty city</t>
+  </si>
+  <si>
+    <t>Astana city</t>
+  </si>
+  <si>
+    <t>Atyrau</t>
+  </si>
+  <si>
+    <t>Military region</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shymkent city</t>
+  </si>
+  <si>
+    <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Kostanai</t>
+  </si>
+  <si>
+    <t>Kyzylorda</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>Pavlodar</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Turkistan</t>
+  </si>
+  <si>
+    <t>Transport region</t>
+  </si>
+  <si>
+    <t>Abai</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Ulytau</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>cases</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>reflects the number of official domestic violence reports made by women to law enforcement agencies during the reporting period.</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
+    <t>https://gender.stat.gov.kz/page/frontend/detail?id=85&amp;slug=-70&amp;cat_id=4&amp;lang=en</t>
+  </si>
+  <si>
     <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>31 декабря 2025</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
+    <t>31 декабря 2026</t>
+  </si>
+  <si>
     <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Департамент международного сотрудничества и устойчивого развития</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
+    <t>+7 7172749830, 749841, 749485</t>
+  </si>
+  <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>https://gender.stat.gov.kz/page/frontend/detail?id=85&amp;slug=-70&amp;cat_id=4&amp;lang=en</t>
+    <t>dynamics since 2015</t>
   </si>
   <si>
-    <t>Incidence of violence (recorded offences) against women during past period</t>
+    <t>Conventional designations:</t>
   </si>
   <si>
-    <t>units</t>
+    <t>«-» - no case</t>
   </si>
   <si>
-    <t>years</t>
+    <t>«0.0» - insignificant value</t>
   </si>
   <si>
-    <t>Republic of Kazakhstan</t>
+    <t>«X» - data is confidential</t>
   </si>
   <si>
-    <t>Abai</t>
+    <t>«...» - no data available</t>
   </si>
   <si>
-    <t>Akmola</t>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>Aktobe</t>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
-    <t>Almaty</t>
-[...71 lines deleted...]
-    <t>reflects the number of official domestic violence reports made by women to law enforcement agencies during the reporting period.</t>
+    <t>Committee on Legal Statistics and Special Accounts of the General Prosecutor's Office of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...25 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...46 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
-[...3 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...16 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...9 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...87 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Финансовый 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{1B3F5155-D81B-4CE7-9B25-8BC0FEB1799D}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{37437667-1078-48BD-92B4-8DF1F7952673}"/>
+    <cellStyle name="Финансовый 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1019,2739 +1036,8725 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://context.reverso.net/&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;/&#1072;&#1085;&#1075;&#1083;&#1080;&#1081;&#1089;&#1082;&#1080;&#1081;-&#1088;&#1091;&#1089;&#1089;&#1082;&#1080;&#1081;/committed+by+military" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA089B32-68F2-4062-8E19-6499C2C3984A}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.85546875" style="32" customWidth="1"/>
-    <col min="2" max="2" width="71.140625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="49.85546875" style="33" customWidth="1"/>
+    <col min="2" max="2" width="71.140625" style="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-[...5 lines deleted...]
-        <v>11</v>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="21"/>
     </row>
-    <row r="4" spans="1:2">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>38</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>39</v>
       </c>
       <c r="B5" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="21"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="23"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="28"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="23"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...17 lines deleted...]
-      <c r="B8" s="22" t="s">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
         <v>63</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="B22" s="31"/>
+      <c r="B22" s="32"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A2:J30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12">
+        <v>2232</v>
+      </c>
+      <c r="C7" s="12">
+        <v>5</v>
+      </c>
+      <c r="D7" s="12">
+        <v>707</v>
+      </c>
+      <c r="E7" s="12">
+        <v>110</v>
+      </c>
+      <c r="F7" s="12">
+        <v>232</v>
+      </c>
+      <c r="G7" s="12">
+        <v>468</v>
+      </c>
+      <c r="H7" s="12">
+        <v>369</v>
+      </c>
+      <c r="I7" s="12">
+        <v>169</v>
+      </c>
+      <c r="J7" s="12">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>5</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>1</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="7">
+        <v>1</v>
+      </c>
+      <c r="H8" s="7">
+        <v>1</v>
+      </c>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7">
+        <v>92</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>28</v>
+      </c>
+      <c r="E9" s="7">
+        <v>5</v>
+      </c>
+      <c r="F9" s="7">
+        <v>5</v>
+      </c>
+      <c r="G9" s="7">
+        <v>17</v>
+      </c>
+      <c r="H9" s="7">
+        <v>25</v>
+      </c>
+      <c r="I9" s="7">
+        <v>4</v>
+      </c>
+      <c r="J9" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7">
+        <v>81</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>27</v>
+      </c>
+      <c r="E10" s="7">
+        <v>2</v>
+      </c>
+      <c r="F10" s="7">
+        <v>7</v>
+      </c>
+      <c r="G10" s="7">
+        <v>18</v>
+      </c>
+      <c r="H10" s="7">
+        <v>13</v>
+      </c>
+      <c r="I10" s="7">
+        <v>5</v>
+      </c>
+      <c r="J10" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>204</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7">
+        <v>87</v>
+      </c>
+      <c r="E11" s="7">
+        <v>6</v>
+      </c>
+      <c r="F11" s="7">
+        <v>15</v>
+      </c>
+      <c r="G11" s="7">
+        <v>43</v>
+      </c>
+      <c r="H11" s="7">
+        <v>29</v>
+      </c>
+      <c r="I11" s="7">
+        <v>8</v>
+      </c>
+      <c r="J11" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>210</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>49</v>
+      </c>
+      <c r="E12" s="7">
+        <v>16</v>
+      </c>
+      <c r="F12" s="7">
+        <v>35</v>
+      </c>
+      <c r="G12" s="7">
+        <v>43</v>
+      </c>
+      <c r="H12" s="7">
+        <v>27</v>
+      </c>
+      <c r="I12" s="7">
+        <v>24</v>
+      </c>
+      <c r="J12" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>154</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2</v>
+      </c>
+      <c r="D13" s="7">
+        <v>48</v>
+      </c>
+      <c r="E13" s="7">
+        <v>7</v>
+      </c>
+      <c r="F13" s="7">
+        <v>21</v>
+      </c>
+      <c r="G13" s="7">
+        <v>41</v>
+      </c>
+      <c r="H13" s="7">
+        <v>27</v>
+      </c>
+      <c r="I13" s="7">
+        <v>5</v>
+      </c>
+      <c r="J13" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>86</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>30</v>
+      </c>
+      <c r="E14" s="7">
+        <v>5</v>
+      </c>
+      <c r="F14" s="7">
+        <v>12</v>
+      </c>
+      <c r="G14" s="7">
+        <v>22</v>
+      </c>
+      <c r="H14" s="7">
+        <v>13</v>
+      </c>
+      <c r="I14" s="7">
+        <v>2</v>
+      </c>
+      <c r="J14" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="7">
+        <v>13</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7">
+        <v>8</v>
+      </c>
+      <c r="E15" s="7">
+        <v>1</v>
+      </c>
+      <c r="F15" s="7">
+        <v>1</v>
+      </c>
+      <c r="G15" s="7">
+        <v>3</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7">
+        <v>186</v>
+      </c>
+      <c r="C16" s="7">
+        <v>1</v>
+      </c>
+      <c r="D16" s="7">
+        <v>52</v>
+      </c>
+      <c r="E16" s="7">
+        <v>6</v>
+      </c>
+      <c r="F16" s="7">
+        <v>9</v>
+      </c>
+      <c r="G16" s="7">
+        <v>42</v>
+      </c>
+      <c r="H16" s="7">
+        <v>38</v>
+      </c>
+      <c r="I16" s="7">
+        <v>21</v>
+      </c>
+      <c r="J16" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7">
+        <v>99</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>26</v>
+      </c>
+      <c r="E17" s="7">
+        <v>13</v>
+      </c>
+      <c r="F17" s="7">
+        <v>19</v>
+      </c>
+      <c r="G17" s="7">
+        <v>21</v>
+      </c>
+      <c r="H17" s="7">
+        <v>12</v>
+      </c>
+      <c r="I17" s="7">
+        <v>6</v>
+      </c>
+      <c r="J17" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="7">
+        <v>70</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>20</v>
+      </c>
+      <c r="E18" s="7">
+        <v>5</v>
+      </c>
+      <c r="F18" s="7">
+        <v>10</v>
+      </c>
+      <c r="G18" s="7">
+        <v>10</v>
+      </c>
+      <c r="H18" s="7">
+        <v>10</v>
+      </c>
+      <c r="I18" s="7">
+        <v>8</v>
+      </c>
+      <c r="J18" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
+        <v>90</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7">
+        <v>26</v>
+      </c>
+      <c r="E19" s="7">
+        <v>7</v>
+      </c>
+      <c r="F19" s="7">
+        <v>5</v>
+      </c>
+      <c r="G19" s="7">
+        <v>21</v>
+      </c>
+      <c r="H19" s="7">
+        <v>10</v>
+      </c>
+      <c r="I19" s="7">
+        <v>11</v>
+      </c>
+      <c r="J19" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7">
+        <v>205</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>60</v>
+      </c>
+      <c r="E20" s="7">
+        <v>7</v>
+      </c>
+      <c r="F20" s="7">
+        <v>22</v>
+      </c>
+      <c r="G20" s="7">
+        <v>36</v>
+      </c>
+      <c r="H20" s="7">
+        <v>42</v>
+      </c>
+      <c r="I20" s="7">
+        <v>12</v>
+      </c>
+      <c r="J20" s="7">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7">
+        <v>106</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>22</v>
+      </c>
+      <c r="E21" s="7">
+        <v>7</v>
+      </c>
+      <c r="F21" s="7">
+        <v>11</v>
+      </c>
+      <c r="G21" s="7">
+        <v>26</v>
+      </c>
+      <c r="H21" s="7">
+        <v>16</v>
+      </c>
+      <c r="I21" s="7">
+        <v>11</v>
+      </c>
+      <c r="J21" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7">
+        <v>46</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>15</v>
+      </c>
+      <c r="E22" s="7">
+        <v>2</v>
+      </c>
+      <c r="F22" s="7">
+        <v>5</v>
+      </c>
+      <c r="G22" s="7">
+        <v>10</v>
+      </c>
+      <c r="H22" s="7">
+        <v>8</v>
+      </c>
+      <c r="I22" s="7">
+        <v>5</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>64</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7">
+        <v>37</v>
+      </c>
+      <c r="E23" s="7">
+        <v>1</v>
+      </c>
+      <c r="F23" s="7">
+        <v>2</v>
+      </c>
+      <c r="G23" s="7">
+        <v>9</v>
+      </c>
+      <c r="H23" s="7">
+        <v>9</v>
+      </c>
+      <c r="I23" s="7">
+        <v>4</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7">
+        <v>56</v>
+      </c>
+      <c r="C24" s="7">
+        <v>1</v>
+      </c>
+      <c r="D24" s="7">
+        <v>15</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7">
+        <v>7</v>
+      </c>
+      <c r="G24" s="7">
+        <v>15</v>
+      </c>
+      <c r="H24" s="7">
+        <v>8</v>
+      </c>
+      <c r="I24" s="7">
+        <v>6</v>
+      </c>
+      <c r="J24" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7">
+        <v>53</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>12</v>
+      </c>
+      <c r="E25" s="7">
+        <v>2</v>
+      </c>
+      <c r="F25" s="7">
+        <v>9</v>
+      </c>
+      <c r="G25" s="7">
+        <v>11</v>
+      </c>
+      <c r="H25" s="7">
+        <v>7</v>
+      </c>
+      <c r="I25" s="7">
+        <v>8</v>
+      </c>
+      <c r="J25" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7">
+        <v>25</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1</v>
+      </c>
+      <c r="F26" s="7">
+        <v>3</v>
+      </c>
+      <c r="G26" s="7">
+        <v>4</v>
+      </c>
+      <c r="H26" s="7">
+        <v>6</v>
+      </c>
+      <c r="I26" s="7">
+        <v>2</v>
+      </c>
+      <c r="J26" s="7"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="7">
+        <v>136</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7">
+        <v>38</v>
+      </c>
+      <c r="E27" s="7">
+        <v>8</v>
+      </c>
+      <c r="F27" s="7">
+        <v>11</v>
+      </c>
+      <c r="G27" s="7">
+        <v>31</v>
+      </c>
+      <c r="H27" s="7">
+        <v>24</v>
+      </c>
+      <c r="I27" s="7">
+        <v>10</v>
+      </c>
+      <c r="J27" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7">
+        <v>108</v>
+      </c>
+      <c r="C28" s="7">
+        <v>1</v>
+      </c>
+      <c r="D28" s="7">
+        <v>28</v>
+      </c>
+      <c r="E28" s="7">
+        <v>1</v>
+      </c>
+      <c r="F28" s="7">
+        <v>7</v>
+      </c>
+      <c r="G28" s="7">
+        <v>20</v>
+      </c>
+      <c r="H28" s="7">
+        <v>27</v>
+      </c>
+      <c r="I28" s="7">
+        <v>12</v>
+      </c>
+      <c r="J28" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="7">
+        <v>142</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>69</v>
+      </c>
+      <c r="E29" s="7">
+        <v>8</v>
+      </c>
+      <c r="F29" s="7">
+        <v>15</v>
+      </c>
+      <c r="G29" s="7">
+        <v>24</v>
+      </c>
+      <c r="H29" s="7">
+        <v>17</v>
+      </c>
+      <c r="I29" s="7">
+        <v>4</v>
+      </c>
+      <c r="J29" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="7">
+        <v>1</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7">
+        <v>1</v>
+      </c>
+      <c r="J30" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A2:J30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4:J4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2023</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12">
+        <v>2392</v>
+      </c>
+      <c r="C7" s="13"/>
+      <c r="D7" s="12">
+        <v>862</v>
+      </c>
+      <c r="E7" s="12">
+        <v>106</v>
+      </c>
+      <c r="F7" s="12">
+        <v>196</v>
+      </c>
+      <c r="G7" s="12">
+        <v>491</v>
+      </c>
+      <c r="H7" s="12">
+        <v>355</v>
+      </c>
+      <c r="I7" s="12">
+        <v>237</v>
+      </c>
+      <c r="J7" s="12">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="7">
+        <v>1</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7">
+        <v>1</v>
+      </c>
+      <c r="H8" s="7">
+        <v>1</v>
+      </c>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7">
+        <v>91</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="7">
+        <v>31</v>
+      </c>
+      <c r="E9" s="7">
+        <v>2</v>
+      </c>
+      <c r="F9" s="7">
+        <v>8</v>
+      </c>
+      <c r="G9" s="7">
+        <v>20</v>
+      </c>
+      <c r="H9" s="7">
+        <v>10</v>
+      </c>
+      <c r="I9" s="7">
+        <v>14</v>
+      </c>
+      <c r="J9" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7">
+        <v>79</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="7">
+        <v>25</v>
+      </c>
+      <c r="E10" s="7">
+        <v>2</v>
+      </c>
+      <c r="F10" s="7">
+        <v>6</v>
+      </c>
+      <c r="G10" s="7">
+        <v>20</v>
+      </c>
+      <c r="H10" s="7">
+        <v>13</v>
+      </c>
+      <c r="I10" s="7">
+        <v>8</v>
+      </c>
+      <c r="J10" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>278</v>
+      </c>
+      <c r="C11" s="8"/>
+      <c r="D11" s="7">
+        <v>100</v>
+      </c>
+      <c r="E11" s="7">
+        <v>17</v>
+      </c>
+      <c r="F11" s="7">
+        <v>26</v>
+      </c>
+      <c r="G11" s="7">
+        <v>56</v>
+      </c>
+      <c r="H11" s="7">
+        <v>44</v>
+      </c>
+      <c r="I11" s="7">
+        <v>22</v>
+      </c>
+      <c r="J11" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>201</v>
+      </c>
+      <c r="C12" s="8"/>
+      <c r="D12" s="7">
+        <v>51</v>
+      </c>
+      <c r="E12" s="7">
+        <v>17</v>
+      </c>
+      <c r="F12" s="7">
+        <v>23</v>
+      </c>
+      <c r="G12" s="7">
+        <v>39</v>
+      </c>
+      <c r="H12" s="7">
+        <v>33</v>
+      </c>
+      <c r="I12" s="7">
+        <v>22</v>
+      </c>
+      <c r="J12" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>157</v>
+      </c>
+      <c r="C13" s="8"/>
+      <c r="D13" s="7">
+        <v>46</v>
+      </c>
+      <c r="E13" s="7">
+        <v>9</v>
+      </c>
+      <c r="F13" s="7">
+        <v>23</v>
+      </c>
+      <c r="G13" s="7">
+        <v>37</v>
+      </c>
+      <c r="H13" s="7">
+        <v>18</v>
+      </c>
+      <c r="I13" s="7">
+        <v>14</v>
+      </c>
+      <c r="J13" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>92</v>
+      </c>
+      <c r="C14" s="8"/>
+      <c r="D14" s="7">
+        <v>43</v>
+      </c>
+      <c r="E14" s="7">
+        <v>5</v>
+      </c>
+      <c r="F14" s="7">
+        <v>6</v>
+      </c>
+      <c r="G14" s="7">
+        <v>17</v>
+      </c>
+      <c r="H14" s="7">
+        <v>14</v>
+      </c>
+      <c r="I14" s="7">
+        <v>5</v>
+      </c>
+      <c r="J14" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" s="8"/>
+      <c r="D15" s="7">
+        <v>5</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7">
+        <v>2</v>
+      </c>
+      <c r="G15" s="7">
+        <v>2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>2</v>
+      </c>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7">
+        <v>152</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="7">
+        <v>53</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7">
+        <v>11</v>
+      </c>
+      <c r="G16" s="7">
+        <v>36</v>
+      </c>
+      <c r="H16" s="7">
+        <v>23</v>
+      </c>
+      <c r="I16" s="7">
+        <v>20</v>
+      </c>
+      <c r="J16" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7">
+        <v>101</v>
+      </c>
+      <c r="C17" s="8"/>
+      <c r="D17" s="7">
+        <v>43</v>
+      </c>
+      <c r="E17" s="7">
+        <v>8</v>
+      </c>
+      <c r="F17" s="7">
+        <v>7</v>
+      </c>
+      <c r="G17" s="7">
+        <v>19</v>
+      </c>
+      <c r="H17" s="7">
+        <v>15</v>
+      </c>
+      <c r="I17" s="7">
+        <v>7</v>
+      </c>
+      <c r="J17" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="7">
+        <v>122</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="7">
+        <v>52</v>
+      </c>
+      <c r="E18" s="7">
+        <v>4</v>
+      </c>
+      <c r="F18" s="7">
+        <v>7</v>
+      </c>
+      <c r="G18" s="7">
+        <v>21</v>
+      </c>
+      <c r="H18" s="7">
+        <v>24</v>
+      </c>
+      <c r="I18" s="7">
+        <v>10</v>
+      </c>
+      <c r="J18" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
+        <v>102</v>
+      </c>
+      <c r="C19" s="8"/>
+      <c r="D19" s="7">
+        <v>31</v>
+      </c>
+      <c r="E19" s="7">
+        <v>2</v>
+      </c>
+      <c r="F19" s="7">
+        <v>5</v>
+      </c>
+      <c r="G19" s="7">
+        <v>23</v>
+      </c>
+      <c r="H19" s="7">
+        <v>10</v>
+      </c>
+      <c r="I19" s="7">
+        <v>19</v>
+      </c>
+      <c r="J19" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7">
+        <v>205</v>
+      </c>
+      <c r="C20" s="8"/>
+      <c r="D20" s="7">
+        <v>88</v>
+      </c>
+      <c r="E20" s="7">
+        <v>3</v>
+      </c>
+      <c r="F20" s="7">
+        <v>17</v>
+      </c>
+      <c r="G20" s="7">
+        <v>39</v>
+      </c>
+      <c r="H20" s="7">
+        <v>27</v>
+      </c>
+      <c r="I20" s="7">
+        <v>16</v>
+      </c>
+      <c r="J20" s="7">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7">
+        <v>100</v>
+      </c>
+      <c r="C21" s="8"/>
+      <c r="D21" s="7">
+        <v>30</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3</v>
+      </c>
+      <c r="F21" s="7">
+        <v>4</v>
+      </c>
+      <c r="G21" s="7">
+        <v>24</v>
+      </c>
+      <c r="H21" s="7">
+        <v>18</v>
+      </c>
+      <c r="I21" s="7">
+        <v>10</v>
+      </c>
+      <c r="J21" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7">
+        <v>51</v>
+      </c>
+      <c r="C22" s="8"/>
+      <c r="D22" s="7">
+        <v>19</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7">
+        <v>10</v>
+      </c>
+      <c r="G22" s="7">
+        <v>7</v>
+      </c>
+      <c r="H22" s="7">
+        <v>9</v>
+      </c>
+      <c r="I22" s="7">
+        <v>5</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>54</v>
+      </c>
+      <c r="C23" s="8"/>
+      <c r="D23" s="7">
+        <v>25</v>
+      </c>
+      <c r="E23" s="7">
+        <v>4</v>
+      </c>
+      <c r="F23" s="7">
+        <v>4</v>
+      </c>
+      <c r="G23" s="7">
+        <v>11</v>
+      </c>
+      <c r="H23" s="7">
+        <v>5</v>
+      </c>
+      <c r="I23" s="7">
+        <v>5</v>
+      </c>
+      <c r="J23" s="7"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7">
+        <v>110</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="7">
+        <v>40</v>
+      </c>
+      <c r="E24" s="7">
+        <v>7</v>
+      </c>
+      <c r="F24" s="7">
+        <v>6</v>
+      </c>
+      <c r="G24" s="7">
+        <v>25</v>
+      </c>
+      <c r="H24" s="7">
+        <v>16</v>
+      </c>
+      <c r="I24" s="7">
+        <v>11</v>
+      </c>
+      <c r="J24" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7">
+        <v>78</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="7">
+        <v>29</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1</v>
+      </c>
+      <c r="F25" s="7">
+        <v>5</v>
+      </c>
+      <c r="G25" s="7">
+        <v>11</v>
+      </c>
+      <c r="H25" s="7">
+        <v>17</v>
+      </c>
+      <c r="I25" s="7">
+        <v>7</v>
+      </c>
+      <c r="J25" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7">
+        <v>43</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="7">
+        <v>18</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7">
+        <v>1</v>
+      </c>
+      <c r="G26" s="7">
+        <v>7</v>
+      </c>
+      <c r="H26" s="7">
+        <v>7</v>
+      </c>
+      <c r="I26" s="7">
+        <v>8</v>
+      </c>
+      <c r="J26" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="7">
+        <v>121</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="7">
+        <v>33</v>
+      </c>
+      <c r="E27" s="7">
+        <v>7</v>
+      </c>
+      <c r="F27" s="7">
+        <v>9</v>
+      </c>
+      <c r="G27" s="7">
+        <v>21</v>
+      </c>
+      <c r="H27" s="7">
+        <v>21</v>
+      </c>
+      <c r="I27" s="7">
+        <v>18</v>
+      </c>
+      <c r="J27" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7">
+        <v>86</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="7">
+        <v>30</v>
+      </c>
+      <c r="E28" s="7">
+        <v>4</v>
+      </c>
+      <c r="F28" s="7">
+        <v>4</v>
+      </c>
+      <c r="G28" s="7">
+        <v>19</v>
+      </c>
+      <c r="H28" s="7">
+        <v>15</v>
+      </c>
+      <c r="I28" s="7">
+        <v>7</v>
+      </c>
+      <c r="J28" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="7">
+        <v>149</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="7">
+        <v>66</v>
+      </c>
+      <c r="E29" s="7">
+        <v>10</v>
+      </c>
+      <c r="F29" s="7">
+        <v>12</v>
+      </c>
+      <c r="G29" s="7">
+        <v>35</v>
+      </c>
+      <c r="H29" s="7">
+        <v>13</v>
+      </c>
+      <c r="I29" s="7">
+        <v>8</v>
+      </c>
+      <c r="J29" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="7">
+        <v>5</v>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="7">
+        <v>3</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7">
+        <v>1</v>
+      </c>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7">
+        <v>1</v>
+      </c>
+      <c r="J30" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A2:J30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4:J4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2024</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12">
+        <v>7072</v>
+      </c>
+      <c r="C7" s="12">
+        <v>6</v>
+      </c>
+      <c r="D7" s="12">
+        <v>1147</v>
+      </c>
+      <c r="E7" s="12">
+        <v>464</v>
+      </c>
+      <c r="F7" s="12">
+        <v>1166</v>
+      </c>
+      <c r="G7" s="12">
+        <v>2196</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1264</v>
+      </c>
+      <c r="I7" s="12">
+        <v>497</v>
+      </c>
+      <c r="J7" s="12">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>13</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>6</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="7">
+        <v>3</v>
+      </c>
+      <c r="G8" s="7">
+        <v>2</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7">
+        <v>344</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>55</v>
+      </c>
+      <c r="E9" s="7">
+        <v>22</v>
+      </c>
+      <c r="F9" s="7">
+        <v>51</v>
+      </c>
+      <c r="G9" s="7">
+        <v>104</v>
+      </c>
+      <c r="H9" s="7">
+        <v>65</v>
+      </c>
+      <c r="I9" s="7">
+        <v>21</v>
+      </c>
+      <c r="J9" s="7">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7">
+        <v>434</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>57</v>
+      </c>
+      <c r="E10" s="7">
+        <v>29</v>
+      </c>
+      <c r="F10" s="7">
+        <v>68</v>
+      </c>
+      <c r="G10" s="7">
+        <v>145</v>
+      </c>
+      <c r="H10" s="7">
+        <v>86</v>
+      </c>
+      <c r="I10" s="7">
+        <v>30</v>
+      </c>
+      <c r="J10" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>768</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7">
+        <v>184</v>
+      </c>
+      <c r="E11" s="7">
+        <v>46</v>
+      </c>
+      <c r="F11" s="7">
+        <v>79</v>
+      </c>
+      <c r="G11" s="7">
+        <v>222</v>
+      </c>
+      <c r="H11" s="7">
+        <v>152</v>
+      </c>
+      <c r="I11" s="7">
+        <v>53</v>
+      </c>
+      <c r="J11" s="7">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>612</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>76</v>
+      </c>
+      <c r="E12" s="7">
+        <v>46</v>
+      </c>
+      <c r="F12" s="7">
+        <v>115</v>
+      </c>
+      <c r="G12" s="7">
+        <v>197</v>
+      </c>
+      <c r="H12" s="7">
+        <v>105</v>
+      </c>
+      <c r="I12" s="7">
+        <v>45</v>
+      </c>
+      <c r="J12" s="7">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>466</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1</v>
+      </c>
+      <c r="D13" s="7">
+        <v>109</v>
+      </c>
+      <c r="E13" s="7">
+        <v>35</v>
+      </c>
+      <c r="F13" s="7">
+        <v>80</v>
+      </c>
+      <c r="G13" s="7">
+        <v>118</v>
+      </c>
+      <c r="H13" s="7">
+        <v>72</v>
+      </c>
+      <c r="I13" s="7">
+        <v>32</v>
+      </c>
+      <c r="J13" s="7">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>309</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>43</v>
+      </c>
+      <c r="E14" s="7">
+        <v>24</v>
+      </c>
+      <c r="F14" s="7">
+        <v>55</v>
+      </c>
+      <c r="G14" s="7">
+        <v>103</v>
+      </c>
+      <c r="H14" s="7">
+        <v>44</v>
+      </c>
+      <c r="I14" s="7">
+        <v>21</v>
+      </c>
+      <c r="J14" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="7">
+        <v>18</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7">
+        <v>4</v>
+      </c>
+      <c r="E15" s="7">
+        <v>1</v>
+      </c>
+      <c r="F15" s="7">
+        <v>6</v>
+      </c>
+      <c r="G15" s="7">
+        <v>3</v>
+      </c>
+      <c r="H15" s="7">
+        <v>4</v>
+      </c>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7">
+        <v>306</v>
+      </c>
+      <c r="C16" s="7">
+        <v>1</v>
+      </c>
+      <c r="D16" s="7">
+        <v>35</v>
+      </c>
+      <c r="E16" s="7">
+        <v>17</v>
+      </c>
+      <c r="F16" s="7">
+        <v>40</v>
+      </c>
+      <c r="G16" s="7">
+        <v>102</v>
+      </c>
+      <c r="H16" s="7">
+        <v>73</v>
+      </c>
+      <c r="I16" s="7">
+        <v>25</v>
+      </c>
+      <c r="J16" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7">
+        <v>424</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>55</v>
+      </c>
+      <c r="E17" s="7">
+        <v>33</v>
+      </c>
+      <c r="F17" s="7">
+        <v>87</v>
+      </c>
+      <c r="G17" s="7">
+        <v>151</v>
+      </c>
+      <c r="H17" s="7">
+        <v>57</v>
+      </c>
+      <c r="I17" s="7">
+        <v>25</v>
+      </c>
+      <c r="J17" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="7">
+        <v>297</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>50</v>
+      </c>
+      <c r="E18" s="7">
+        <v>23</v>
+      </c>
+      <c r="F18" s="7">
+        <v>43</v>
+      </c>
+      <c r="G18" s="7">
+        <v>94</v>
+      </c>
+      <c r="H18" s="7">
+        <v>44</v>
+      </c>
+      <c r="I18" s="7">
+        <v>26</v>
+      </c>
+      <c r="J18" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
+        <v>368</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7">
+        <v>46</v>
+      </c>
+      <c r="E19" s="7">
+        <v>20</v>
+      </c>
+      <c r="F19" s="7">
+        <v>69</v>
+      </c>
+      <c r="G19" s="7">
+        <v>126</v>
+      </c>
+      <c r="H19" s="7">
+        <v>63</v>
+      </c>
+      <c r="I19" s="7">
+        <v>27</v>
+      </c>
+      <c r="J19" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7">
+        <v>388</v>
+      </c>
+      <c r="C20" s="7">
+        <v>1</v>
+      </c>
+      <c r="D20" s="7">
+        <v>86</v>
+      </c>
+      <c r="E20" s="7">
+        <v>19</v>
+      </c>
+      <c r="F20" s="7">
+        <v>53</v>
+      </c>
+      <c r="G20" s="7">
+        <v>109</v>
+      </c>
+      <c r="H20" s="7">
+        <v>75</v>
+      </c>
+      <c r="I20" s="7">
+        <v>23</v>
+      </c>
+      <c r="J20" s="7">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7">
+        <v>214</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>22</v>
+      </c>
+      <c r="E21" s="7">
+        <v>12</v>
+      </c>
+      <c r="F21" s="7">
+        <v>37</v>
+      </c>
+      <c r="G21" s="7">
+        <v>67</v>
+      </c>
+      <c r="H21" s="7">
+        <v>41</v>
+      </c>
+      <c r="I21" s="7">
+        <v>24</v>
+      </c>
+      <c r="J21" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7">
+        <v>179</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>33</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7</v>
+      </c>
+      <c r="F22" s="7">
+        <v>32</v>
+      </c>
+      <c r="G22" s="7">
+        <v>68</v>
+      </c>
+      <c r="H22" s="7">
+        <v>26</v>
+      </c>
+      <c r="I22" s="7">
+        <v>7</v>
+      </c>
+      <c r="J22" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>353</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7">
+        <v>43</v>
+      </c>
+      <c r="E23" s="7">
+        <v>33</v>
+      </c>
+      <c r="F23" s="7">
+        <v>70</v>
+      </c>
+      <c r="G23" s="7">
+        <v>128</v>
+      </c>
+      <c r="H23" s="7">
+        <v>54</v>
+      </c>
+      <c r="I23" s="7">
+        <v>13</v>
+      </c>
+      <c r="J23" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7">
+        <v>241</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>31</v>
+      </c>
+      <c r="E24" s="7">
+        <v>12</v>
+      </c>
+      <c r="F24" s="7">
+        <v>32</v>
+      </c>
+      <c r="G24" s="7">
+        <v>77</v>
+      </c>
+      <c r="H24" s="7">
+        <v>48</v>
+      </c>
+      <c r="I24" s="7">
+        <v>25</v>
+      </c>
+      <c r="J24" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7">
+        <v>263</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>36</v>
+      </c>
+      <c r="E25" s="7">
+        <v>17</v>
+      </c>
+      <c r="F25" s="7">
+        <v>50</v>
+      </c>
+      <c r="G25" s="7">
+        <v>71</v>
+      </c>
+      <c r="H25" s="7">
+        <v>54</v>
+      </c>
+      <c r="I25" s="7">
+        <v>17</v>
+      </c>
+      <c r="J25" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7">
+        <v>125</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>18</v>
+      </c>
+      <c r="E26" s="7">
+        <v>8</v>
+      </c>
+      <c r="F26" s="7">
+        <v>21</v>
+      </c>
+      <c r="G26" s="7">
+        <v>37</v>
+      </c>
+      <c r="H26" s="7">
+        <v>27</v>
+      </c>
+      <c r="I26" s="7">
+        <v>10</v>
+      </c>
+      <c r="J26" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="7">
+        <v>213</v>
+      </c>
+      <c r="C27" s="7">
+        <v>3</v>
+      </c>
+      <c r="D27" s="7">
+        <v>45</v>
+      </c>
+      <c r="E27" s="7">
+        <v>11</v>
+      </c>
+      <c r="F27" s="7">
+        <v>33</v>
+      </c>
+      <c r="G27" s="7">
+        <v>55</v>
+      </c>
+      <c r="H27" s="7">
+        <v>33</v>
+      </c>
+      <c r="I27" s="7">
+        <v>27</v>
+      </c>
+      <c r="J27" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7">
+        <v>213</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>31</v>
+      </c>
+      <c r="E28" s="7">
+        <v>7</v>
+      </c>
+      <c r="F28" s="7">
+        <v>33</v>
+      </c>
+      <c r="G28" s="7">
+        <v>56</v>
+      </c>
+      <c r="H28" s="7">
+        <v>47</v>
+      </c>
+      <c r="I28" s="7">
+        <v>20</v>
+      </c>
+      <c r="J28" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="7">
+        <v>503</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>81</v>
+      </c>
+      <c r="E29" s="7">
+        <v>40</v>
+      </c>
+      <c r="F29" s="7">
+        <v>104</v>
+      </c>
+      <c r="G29" s="7">
+        <v>154</v>
+      </c>
+      <c r="H29" s="7">
+        <v>88</v>
+      </c>
+      <c r="I29" s="7">
+        <v>24</v>
+      </c>
+      <c r="J29" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="7">
+        <v>21</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>1</v>
+      </c>
+      <c r="E30" s="7">
+        <v>1</v>
+      </c>
+      <c r="F30" s="7">
+        <v>5</v>
+      </c>
+      <c r="G30" s="7">
+        <v>7</v>
+      </c>
+      <c r="H30" s="7">
+        <v>6</v>
+      </c>
+      <c r="I30" s="7">
+        <v>1</v>
+      </c>
+      <c r="J30" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="D5:J5"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B4:B6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A2:J30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="O11" sqref="O11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12">
+        <v>7509</v>
+      </c>
+      <c r="C7" s="12">
+        <v>4</v>
+      </c>
+      <c r="D7" s="12">
+        <v>1128</v>
+      </c>
+      <c r="E7" s="12">
+        <v>517</v>
+      </c>
+      <c r="F7" s="12">
+        <v>1264</v>
+      </c>
+      <c r="G7" s="12">
+        <v>2405</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1349</v>
+      </c>
+      <c r="I7" s="12">
+        <v>507</v>
+      </c>
+      <c r="J7" s="12">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>14</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7">
+        <v>5</v>
+      </c>
+      <c r="G8" s="7">
+        <v>2</v>
+      </c>
+      <c r="H8" s="7">
+        <v>4</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7">
+        <v>343</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>54</v>
+      </c>
+      <c r="E9" s="7">
+        <v>22</v>
+      </c>
+      <c r="F9" s="7">
+        <v>44</v>
+      </c>
+      <c r="G9" s="7">
+        <v>119</v>
+      </c>
+      <c r="H9" s="7">
+        <v>66</v>
+      </c>
+      <c r="I9" s="7">
+        <v>22</v>
+      </c>
+      <c r="J9" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7">
+        <v>438</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>37</v>
+      </c>
+      <c r="E10" s="7">
+        <v>31</v>
+      </c>
+      <c r="F10" s="7">
+        <v>87</v>
+      </c>
+      <c r="G10" s="7">
+        <v>144</v>
+      </c>
+      <c r="H10" s="7">
+        <v>87</v>
+      </c>
+      <c r="I10" s="7">
+        <v>33</v>
+      </c>
+      <c r="J10" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>634</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7">
+        <v>115</v>
+      </c>
+      <c r="E11" s="7">
+        <v>39</v>
+      </c>
+      <c r="F11" s="7">
+        <v>84</v>
+      </c>
+      <c r="G11" s="7">
+        <v>197</v>
+      </c>
+      <c r="H11" s="7">
+        <v>123</v>
+      </c>
+      <c r="I11" s="7">
+        <v>45</v>
+      </c>
+      <c r="J11" s="7">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>618</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>79</v>
+      </c>
+      <c r="E12" s="7">
+        <v>53</v>
+      </c>
+      <c r="F12" s="7">
+        <v>128</v>
+      </c>
+      <c r="G12" s="7">
+        <v>218</v>
+      </c>
+      <c r="H12" s="7">
+        <v>84</v>
+      </c>
+      <c r="I12" s="7">
+        <v>34</v>
+      </c>
+      <c r="J12" s="7">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>618</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>105</v>
+      </c>
+      <c r="E13" s="7">
+        <v>42</v>
+      </c>
+      <c r="F13" s="7">
+        <v>106</v>
+      </c>
+      <c r="G13" s="7">
+        <v>208</v>
+      </c>
+      <c r="H13" s="7">
+        <v>108</v>
+      </c>
+      <c r="I13" s="7">
+        <v>33</v>
+      </c>
+      <c r="J13" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>316</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1</v>
+      </c>
+      <c r="D14" s="7">
+        <v>45</v>
+      </c>
+      <c r="E14" s="7">
+        <v>24</v>
+      </c>
+      <c r="F14" s="7">
+        <v>69</v>
+      </c>
+      <c r="G14" s="7">
+        <v>91</v>
+      </c>
+      <c r="H14" s="7">
+        <v>51</v>
+      </c>
+      <c r="I14" s="7">
+        <v>24</v>
+      </c>
+      <c r="J14" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="7">
+        <v>29</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7">
+        <v>3</v>
+      </c>
+      <c r="E15" s="7">
+        <v>4</v>
+      </c>
+      <c r="F15" s="7">
+        <v>7</v>
+      </c>
+      <c r="G15" s="7">
+        <v>9</v>
+      </c>
+      <c r="H15" s="7">
+        <v>6</v>
+      </c>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7">
+        <v>368</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>64</v>
+      </c>
+      <c r="E16" s="7">
+        <v>15</v>
+      </c>
+      <c r="F16" s="7">
+        <v>47</v>
+      </c>
+      <c r="G16" s="7">
+        <v>94</v>
+      </c>
+      <c r="H16" s="7">
+        <v>92</v>
+      </c>
+      <c r="I16" s="7">
+        <v>28</v>
+      </c>
+      <c r="J16" s="7">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7">
+        <v>711</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>61</v>
+      </c>
+      <c r="E17" s="7">
+        <v>60</v>
+      </c>
+      <c r="F17" s="7">
+        <v>144</v>
+      </c>
+      <c r="G17" s="7">
+        <v>263</v>
+      </c>
+      <c r="H17" s="7">
+        <v>130</v>
+      </c>
+      <c r="I17" s="7">
+        <v>32</v>
+      </c>
+      <c r="J17" s="7">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="7">
+        <v>342</v>
+      </c>
+      <c r="C18" s="7">
+        <v>1</v>
+      </c>
+      <c r="D18" s="7">
+        <v>50</v>
+      </c>
+      <c r="E18" s="7">
+        <v>18</v>
+      </c>
+      <c r="F18" s="7">
+        <v>49</v>
+      </c>
+      <c r="G18" s="7">
+        <v>126</v>
+      </c>
+      <c r="H18" s="7">
+        <v>52</v>
+      </c>
+      <c r="I18" s="7">
+        <v>30</v>
+      </c>
+      <c r="J18" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
+        <v>401</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7">
+        <v>61</v>
+      </c>
+      <c r="E19" s="7">
+        <v>29</v>
+      </c>
+      <c r="F19" s="7">
+        <v>53</v>
+      </c>
+      <c r="G19" s="7">
+        <v>148</v>
+      </c>
+      <c r="H19" s="7">
+        <v>67</v>
+      </c>
+      <c r="I19" s="7">
+        <v>21</v>
+      </c>
+      <c r="J19" s="7">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7">
+        <v>308</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>65</v>
+      </c>
+      <c r="E20" s="7">
+        <v>19</v>
+      </c>
+      <c r="F20" s="7">
+        <v>48</v>
+      </c>
+      <c r="G20" s="7">
+        <v>87</v>
+      </c>
+      <c r="H20" s="7">
+        <v>53</v>
+      </c>
+      <c r="I20" s="7">
+        <v>22</v>
+      </c>
+      <c r="J20" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7">
+        <v>263</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>30</v>
+      </c>
+      <c r="E21" s="7">
+        <v>19</v>
+      </c>
+      <c r="F21" s="7">
+        <v>43</v>
+      </c>
+      <c r="G21" s="7">
+        <v>82</v>
+      </c>
+      <c r="H21" s="7">
+        <v>52</v>
+      </c>
+      <c r="I21" s="7">
+        <v>23</v>
+      </c>
+      <c r="J21" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7">
+        <v>212</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>52</v>
+      </c>
+      <c r="E22" s="7">
+        <v>11</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45</v>
+      </c>
+      <c r="G22" s="7">
+        <v>57</v>
+      </c>
+      <c r="H22" s="7">
+        <v>26</v>
+      </c>
+      <c r="I22" s="7">
+        <v>14</v>
+      </c>
+      <c r="J22" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>257</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7">
+        <v>35</v>
+      </c>
+      <c r="E23" s="7">
+        <v>21</v>
+      </c>
+      <c r="F23" s="7">
+        <v>52</v>
+      </c>
+      <c r="G23" s="7">
+        <v>77</v>
+      </c>
+      <c r="H23" s="7">
+        <v>45</v>
+      </c>
+      <c r="I23" s="7">
+        <v>18</v>
+      </c>
+      <c r="J23" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7">
+        <v>275</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>37</v>
+      </c>
+      <c r="E24" s="7">
+        <v>16</v>
+      </c>
+      <c r="F24" s="7">
+        <v>33</v>
+      </c>
+      <c r="G24" s="7">
+        <v>91</v>
+      </c>
+      <c r="H24" s="7">
+        <v>53</v>
+      </c>
+      <c r="I24" s="7">
+        <v>29</v>
+      </c>
+      <c r="J24" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7">
+        <v>312</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>34</v>
+      </c>
+      <c r="E25" s="7">
+        <v>21</v>
+      </c>
+      <c r="F25" s="7">
+        <v>48</v>
+      </c>
+      <c r="G25" s="7">
+        <v>102</v>
+      </c>
+      <c r="H25" s="7">
+        <v>66</v>
+      </c>
+      <c r="I25" s="7">
+        <v>29</v>
+      </c>
+      <c r="J25" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7">
+        <v>136</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>22</v>
+      </c>
+      <c r="E26" s="7">
+        <v>10</v>
+      </c>
+      <c r="F26" s="7">
+        <v>16</v>
+      </c>
+      <c r="G26" s="7">
+        <v>44</v>
+      </c>
+      <c r="H26" s="7">
+        <v>20</v>
+      </c>
+      <c r="I26" s="7">
+        <v>17</v>
+      </c>
+      <c r="J26" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="7">
+        <v>219</v>
+      </c>
+      <c r="C27" s="7">
+        <v>2</v>
+      </c>
+      <c r="D27" s="7">
+        <v>42</v>
+      </c>
+      <c r="E27" s="7">
+        <v>19</v>
+      </c>
+      <c r="F27" s="7">
+        <v>37</v>
+      </c>
+      <c r="G27" s="7">
+        <v>50</v>
+      </c>
+      <c r="H27" s="7">
+        <v>41</v>
+      </c>
+      <c r="I27" s="7">
+        <v>13</v>
+      </c>
+      <c r="J27" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7">
+        <v>210</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>27</v>
+      </c>
+      <c r="E28" s="7">
+        <v>14</v>
+      </c>
+      <c r="F28" s="7">
+        <v>27</v>
+      </c>
+      <c r="G28" s="7">
+        <v>53</v>
+      </c>
+      <c r="H28" s="7">
+        <v>54</v>
+      </c>
+      <c r="I28" s="7">
+        <v>16</v>
+      </c>
+      <c r="J28" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="7">
+        <v>460</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>107</v>
+      </c>
+      <c r="E29" s="7">
+        <v>29</v>
+      </c>
+      <c r="F29" s="7">
+        <v>89</v>
+      </c>
+      <c r="G29" s="7">
+        <v>134</v>
+      </c>
+      <c r="H29" s="7">
+        <v>65</v>
+      </c>
+      <c r="I29" s="7">
+        <v>19</v>
+      </c>
+      <c r="J29" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="7">
+        <v>25</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>1</v>
+      </c>
+      <c r="E30" s="7">
+        <v>1</v>
+      </c>
+      <c r="F30" s="7">
+        <v>3</v>
+      </c>
+      <c r="G30" s="7">
+        <v>9</v>
+      </c>
+      <c r="H30" s="7">
+        <v>4</v>
+      </c>
+      <c r="I30" s="7">
+        <v>4</v>
+      </c>
+      <c r="J30" s="7">
+        <v>3</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{866F793C-53C8-467F-AE2B-EA0346A774C6}">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="76.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
-[...40 lines deleted...]
-        <v>10</v>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="34"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="35" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="35" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="35" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="36" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="35"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B19" s="37" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:J27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F37" sqref="F37"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:I2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16147" max="16148" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>6340</v>
+      </c>
+      <c r="C7" s="4">
+        <v>18</v>
+      </c>
+      <c r="D7" s="4">
+        <v>1390</v>
+      </c>
+      <c r="E7" s="4">
+        <v>640</v>
+      </c>
+      <c r="F7" s="4">
+        <v>1404</v>
+      </c>
+      <c r="G7" s="4">
+        <v>1426</v>
+      </c>
+      <c r="H7" s="4">
+        <v>763</v>
+      </c>
+      <c r="I7" s="4">
+        <v>425</v>
+      </c>
+      <c r="J7" s="4">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>45</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="5">
+        <v>1</v>
+      </c>
+      <c r="E8" s="5">
+        <v>5</v>
+      </c>
+      <c r="F8" s="5">
+        <v>12</v>
+      </c>
+      <c r="G8" s="5">
+        <v>14</v>
+      </c>
+      <c r="H8" s="5">
+        <v>7</v>
+      </c>
+      <c r="I8" s="5">
+        <v>5</v>
+      </c>
+      <c r="J8" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5">
+        <v>340</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3</v>
+      </c>
+      <c r="D9" s="5">
+        <v>66</v>
+      </c>
+      <c r="E9" s="5">
+        <v>37</v>
+      </c>
+      <c r="F9" s="5">
+        <v>67</v>
+      </c>
+      <c r="G9" s="5">
+        <v>79</v>
+      </c>
+      <c r="H9" s="5">
+        <v>43</v>
+      </c>
+      <c r="I9" s="5">
+        <v>29</v>
+      </c>
+      <c r="J9" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5">
+        <v>199</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>34</v>
+      </c>
+      <c r="E10" s="5">
+        <v>22</v>
+      </c>
+      <c r="F10" s="5">
+        <v>60</v>
+      </c>
+      <c r="G10" s="5">
+        <v>47</v>
+      </c>
+      <c r="H10" s="5">
+        <v>18</v>
+      </c>
+      <c r="I10" s="5">
+        <v>11</v>
+      </c>
+      <c r="J10" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5">
+        <v>543</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5">
+        <v>136</v>
+      </c>
+      <c r="E11" s="5">
+        <v>49</v>
+      </c>
+      <c r="F11" s="5">
+        <v>120</v>
+      </c>
+      <c r="G11" s="5">
+        <v>109</v>
+      </c>
+      <c r="H11" s="5">
+        <v>65</v>
+      </c>
+      <c r="I11" s="5">
+        <v>39</v>
+      </c>
+      <c r="J11" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5">
+        <v>687</v>
+      </c>
+      <c r="C12" s="5">
+        <v>1</v>
+      </c>
+      <c r="D12" s="5">
+        <v>126</v>
+      </c>
+      <c r="E12" s="5">
+        <v>100</v>
+      </c>
+      <c r="F12" s="5">
+        <v>204</v>
+      </c>
+      <c r="G12" s="5">
+        <v>140</v>
+      </c>
+      <c r="H12" s="5">
+        <v>60</v>
+      </c>
+      <c r="I12" s="5">
+        <v>35</v>
+      </c>
+      <c r="J12" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5">
+        <v>532</v>
+      </c>
+      <c r="C13" s="5">
+        <v>1</v>
+      </c>
+      <c r="D13" s="5">
+        <v>110</v>
+      </c>
+      <c r="E13" s="5">
+        <v>41</v>
+      </c>
+      <c r="F13" s="5">
+        <v>143</v>
+      </c>
+      <c r="G13" s="5">
+        <v>126</v>
+      </c>
+      <c r="H13" s="5">
+        <v>73</v>
+      </c>
+      <c r="I13" s="5">
+        <v>23</v>
+      </c>
+      <c r="J13" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="5">
+        <v>170</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>48</v>
+      </c>
+      <c r="E14" s="5">
+        <v>16</v>
+      </c>
+      <c r="F14" s="5">
+        <v>38</v>
+      </c>
+      <c r="G14" s="5">
+        <v>38</v>
+      </c>
+      <c r="H14" s="5">
+        <v>21</v>
+      </c>
+      <c r="I14" s="5">
+        <v>9</v>
+      </c>
+      <c r="J14" s="5"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="5">
+        <v>5</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5">
+        <v>3</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5">
+        <v>1</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="5">
+        <v>587</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1</v>
+      </c>
+      <c r="D16" s="5">
+        <v>143</v>
+      </c>
+      <c r="E16" s="5">
+        <v>48</v>
+      </c>
+      <c r="F16" s="5">
+        <v>97</v>
+      </c>
+      <c r="G16" s="5">
+        <v>143</v>
+      </c>
+      <c r="H16" s="5">
+        <v>85</v>
+      </c>
+      <c r="I16" s="5">
+        <v>40</v>
+      </c>
+      <c r="J16" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="5">
+        <v>304</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1</v>
+      </c>
+      <c r="D17" s="5">
+        <v>62</v>
+      </c>
+      <c r="E17" s="5">
+        <v>48</v>
+      </c>
+      <c r="F17" s="5">
+        <v>78</v>
+      </c>
+      <c r="G17" s="5">
+        <v>71</v>
+      </c>
+      <c r="H17" s="5">
+        <v>27</v>
+      </c>
+      <c r="I17" s="5">
+        <v>11</v>
+      </c>
+      <c r="J17" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5">
+        <v>348</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>92</v>
+      </c>
+      <c r="E18" s="5">
+        <v>34</v>
+      </c>
+      <c r="F18" s="5">
+        <v>73</v>
+      </c>
+      <c r="G18" s="5">
+        <v>66</v>
+      </c>
+      <c r="H18" s="5">
+        <v>45</v>
+      </c>
+      <c r="I18" s="5">
+        <v>23</v>
+      </c>
+      <c r="J18" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5">
+        <v>241</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2</v>
+      </c>
+      <c r="D19" s="5">
+        <v>55</v>
+      </c>
+      <c r="E19" s="5">
+        <v>29</v>
+      </c>
+      <c r="F19" s="5">
+        <v>49</v>
+      </c>
+      <c r="G19" s="5">
+        <v>49</v>
+      </c>
+      <c r="H19" s="5">
+        <v>29</v>
+      </c>
+      <c r="I19" s="5">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="5">
+        <v>585</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>113</v>
+      </c>
+      <c r="E20" s="5">
+        <v>43</v>
+      </c>
+      <c r="F20" s="5">
+        <v>116</v>
+      </c>
+      <c r="G20" s="5">
+        <v>148</v>
+      </c>
+      <c r="H20" s="5">
+        <v>81</v>
+      </c>
+      <c r="I20" s="5">
+        <v>44</v>
+      </c>
+      <c r="J20" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="5">
+        <v>404</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5">
+        <v>54</v>
+      </c>
+      <c r="E21" s="5">
+        <v>35</v>
+      </c>
+      <c r="F21" s="5">
+        <v>88</v>
+      </c>
+      <c r="G21" s="5">
+        <v>98</v>
+      </c>
+      <c r="H21" s="5">
+        <v>54</v>
+      </c>
+      <c r="I21" s="5">
+        <v>40</v>
+      </c>
+      <c r="J21" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>190</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>48</v>
+      </c>
+      <c r="E22" s="5">
+        <v>15</v>
+      </c>
+      <c r="F22" s="5">
+        <v>38</v>
+      </c>
+      <c r="G22" s="5">
+        <v>56</v>
+      </c>
+      <c r="H22" s="5">
+        <v>20</v>
+      </c>
+      <c r="I22" s="5">
+        <v>9</v>
+      </c>
+      <c r="J22" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="5">
+        <v>116</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2</v>
+      </c>
+      <c r="D23" s="5">
+        <v>40</v>
+      </c>
+      <c r="E23" s="5">
+        <v>17</v>
+      </c>
+      <c r="F23" s="5">
         <v>32</v>
       </c>
-      <c r="B1" s="36"/>
-[...38 lines deleted...]
-      <c r="Z2" s="14" t="s">
+      <c r="G23" s="5">
+        <v>13</v>
+      </c>
+      <c r="H23" s="5">
+        <v>6</v>
+      </c>
+      <c r="I23" s="5">
+        <v>5</v>
+      </c>
+      <c r="J23" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="5">
+        <v>504</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1</v>
+      </c>
+      <c r="D24" s="5">
+        <v>136</v>
+      </c>
+      <c r="E24" s="5">
+        <v>34</v>
+      </c>
+      <c r="F24" s="5">
+        <v>78</v>
+      </c>
+      <c r="G24" s="5">
+        <v>118</v>
+      </c>
+      <c r="H24" s="5">
+        <v>63</v>
+      </c>
+      <c r="I24" s="5">
+        <v>48</v>
+      </c>
+      <c r="J24" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>235</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5">
+        <v>44</v>
+      </c>
+      <c r="E25" s="5">
+        <v>19</v>
+      </c>
+      <c r="F25" s="5">
+        <v>43</v>
+      </c>
+      <c r="G25" s="5">
+        <v>53</v>
+      </c>
+      <c r="H25" s="5">
+        <v>36</v>
+      </c>
+      <c r="I25" s="5">
+        <v>21</v>
+      </c>
+      <c r="J25" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="5">
+        <v>297</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>78</v>
+      </c>
+      <c r="E26" s="5">
+        <v>46</v>
+      </c>
+      <c r="F26" s="5">
+        <v>65</v>
+      </c>
+      <c r="G26" s="5">
+        <v>55</v>
+      </c>
+      <c r="H26" s="5">
+        <v>29</v>
+      </c>
+      <c r="I26" s="5">
+        <v>15</v>
+      </c>
+      <c r="J26" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
         <v>33</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="38" t="s">
+      <c r="B27" s="5">
+        <v>8</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>3</v>
+      </c>
+      <c r="G27" s="5">
+        <v>2</v>
+      </c>
+      <c r="H27" s="5">
+        <v>1</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2016</v>
+      </c>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>5060</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12</v>
+      </c>
+      <c r="D7" s="4">
+        <v>852</v>
+      </c>
+      <c r="E7" s="4">
+        <v>400</v>
+      </c>
+      <c r="F7" s="4">
+        <v>1196</v>
+      </c>
+      <c r="G7" s="4">
+        <v>1275</v>
+      </c>
+      <c r="H7" s="4">
+        <v>709</v>
+      </c>
+      <c r="I7" s="4">
+        <v>374</v>
+      </c>
+      <c r="J7" s="4">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>24</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="5">
+        <v>3</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5">
+        <v>5</v>
+      </c>
+      <c r="G8" s="5">
+        <v>9</v>
+      </c>
+      <c r="H8" s="5">
+        <v>4</v>
+      </c>
+      <c r="I8" s="5">
+        <v>2</v>
+      </c>
+      <c r="J8" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5">
+        <v>221</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="5">
+        <v>33</v>
+      </c>
+      <c r="E9" s="5">
+        <v>25</v>
+      </c>
+      <c r="F9" s="5">
+        <v>52</v>
+      </c>
+      <c r="G9" s="5">
+        <v>47</v>
+      </c>
+      <c r="H9" s="5">
+        <v>39</v>
+      </c>
+      <c r="I9" s="5">
+        <v>15</v>
+      </c>
+      <c r="J9" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5">
+        <v>172</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="5">
+        <v>32</v>
+      </c>
+      <c r="E10" s="5">
+        <v>13</v>
+      </c>
+      <c r="F10" s="5">
+        <v>40</v>
+      </c>
+      <c r="G10" s="5">
+        <v>38</v>
+      </c>
+      <c r="H10" s="5">
+        <v>29</v>
+      </c>
+      <c r="I10" s="5">
+        <v>12</v>
+      </c>
+      <c r="J10" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5">
+        <v>516</v>
+      </c>
+      <c r="C11" s="5">
+        <v>1</v>
+      </c>
+      <c r="D11" s="5">
+        <v>105</v>
+      </c>
+      <c r="E11" s="5">
+        <v>41</v>
+      </c>
+      <c r="F11" s="5">
+        <v>117</v>
+      </c>
+      <c r="G11" s="5">
+        <v>127</v>
+      </c>
+      <c r="H11" s="5">
+        <v>70</v>
+      </c>
+      <c r="I11" s="5">
+        <v>41</v>
+      </c>
+      <c r="J11" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5">
+        <v>461</v>
+      </c>
+      <c r="C12" s="5">
+        <v>1</v>
+      </c>
+      <c r="D12" s="5">
+        <v>53</v>
+      </c>
+      <c r="E12" s="5">
+        <v>53</v>
+      </c>
+      <c r="F12" s="5">
+        <v>127</v>
+      </c>
+      <c r="G12" s="5">
+        <v>121</v>
+      </c>
+      <c r="H12" s="5">
+        <v>53</v>
+      </c>
+      <c r="I12" s="5">
+        <v>29</v>
+      </c>
+      <c r="J12" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5">
+        <v>793</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>31</v>
+      </c>
+      <c r="E13" s="5">
+        <v>81</v>
+      </c>
+      <c r="F13" s="5">
+        <v>247</v>
+      </c>
+      <c r="G13" s="5">
+        <v>230</v>
+      </c>
+      <c r="H13" s="5">
+        <v>126</v>
+      </c>
+      <c r="I13" s="5">
+        <v>49</v>
+      </c>
+      <c r="J13" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="5">
+        <v>115</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>33</v>
+      </c>
+      <c r="E14" s="5">
+        <v>7</v>
+      </c>
+      <c r="F14" s="5">
+        <v>32</v>
+      </c>
+      <c r="G14" s="5">
+        <v>15</v>
+      </c>
+      <c r="H14" s="5">
+        <v>20</v>
+      </c>
+      <c r="I14" s="5">
+        <v>5</v>
+      </c>
+      <c r="J14" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="5">
+        <v>15</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5">
+        <v>7</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5">
+        <v>4</v>
+      </c>
+      <c r="G15" s="5">
+        <v>2</v>
+      </c>
+      <c r="H15" s="5">
+        <v>2</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="5">
+        <v>435</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>63</v>
+      </c>
+      <c r="E16" s="5">
+        <v>29</v>
+      </c>
+      <c r="F16" s="5">
+        <v>88</v>
+      </c>
+      <c r="G16" s="5">
+        <v>108</v>
+      </c>
+      <c r="H16" s="5">
+        <v>72</v>
+      </c>
+      <c r="I16" s="5">
+        <v>46</v>
+      </c>
+      <c r="J16" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="5">
+        <v>213</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>40</v>
+      </c>
+      <c r="E17" s="5">
+        <v>18</v>
+      </c>
+      <c r="F17" s="5">
+        <v>61</v>
+      </c>
+      <c r="G17" s="5">
+        <v>53</v>
+      </c>
+      <c r="H17" s="5">
+        <v>26</v>
+      </c>
+      <c r="I17" s="5">
+        <v>11</v>
+      </c>
+      <c r="J17" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5">
+        <v>313</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>112</v>
+      </c>
+      <c r="E18" s="5">
+        <v>29</v>
+      </c>
+      <c r="F18" s="5">
+        <v>53</v>
+      </c>
+      <c r="G18" s="5">
+        <v>68</v>
+      </c>
+      <c r="H18" s="5">
+        <v>24</v>
+      </c>
+      <c r="I18" s="5">
+        <v>19</v>
+      </c>
+      <c r="J18" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5">
+        <v>218</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5">
+        <v>40</v>
+      </c>
+      <c r="E19" s="5">
+        <v>12</v>
+      </c>
+      <c r="F19" s="5">
+        <v>47</v>
+      </c>
+      <c r="G19" s="5">
+        <v>58</v>
+      </c>
+      <c r="H19" s="5">
+        <v>33</v>
+      </c>
+      <c r="I19" s="5">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="5">
+        <v>414</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2</v>
+      </c>
+      <c r="D20" s="5">
+        <v>87</v>
+      </c>
+      <c r="E20" s="5">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5">
+        <v>82</v>
+      </c>
+      <c r="G20" s="5">
+        <v>106</v>
+      </c>
+      <c r="H20" s="5">
+        <v>55</v>
+      </c>
+      <c r="I20" s="5">
         <v>34</v>
       </c>
-      <c r="C3" s="39"/>
-[...77 lines deleted...]
-      <c r="S4" s="19">
+      <c r="J20" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="5">
+        <v>252</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5">
+        <v>38</v>
+      </c>
+      <c r="E21" s="5">
+        <v>14</v>
+      </c>
+      <c r="F21" s="5">
+        <v>53</v>
+      </c>
+      <c r="G21" s="5">
+        <v>71</v>
+      </c>
+      <c r="H21" s="5">
+        <v>34</v>
+      </c>
+      <c r="I21" s="5">
+        <v>24</v>
+      </c>
+      <c r="J21" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>114</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5">
+        <v>8</v>
+      </c>
+      <c r="F22" s="5">
+        <v>30</v>
+      </c>
+      <c r="G22" s="5">
+        <v>38</v>
+      </c>
+      <c r="H22" s="5">
+        <v>11</v>
+      </c>
+      <c r="I22" s="5">
+        <v>7</v>
+      </c>
+      <c r="J22" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="5">
+        <v>94</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1</v>
+      </c>
+      <c r="D23" s="5">
+        <v>33</v>
+      </c>
+      <c r="E23" s="5">
+        <v>4</v>
+      </c>
+      <c r="F23" s="5">
+        <v>24</v>
+      </c>
+      <c r="G23" s="5">
+        <v>17</v>
+      </c>
+      <c r="H23" s="5">
+        <v>5</v>
+      </c>
+      <c r="I23" s="5">
+        <v>5</v>
+      </c>
+      <c r="J23" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="5">
+        <v>286</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1</v>
+      </c>
+      <c r="D24" s="5">
+        <v>46</v>
+      </c>
+      <c r="E24" s="5">
+        <v>13</v>
+      </c>
+      <c r="F24" s="5">
+        <v>62</v>
+      </c>
+      <c r="G24" s="5">
+        <v>62</v>
+      </c>
+      <c r="H24" s="5">
+        <v>49</v>
+      </c>
+      <c r="I24" s="5">
+        <v>27</v>
+      </c>
+      <c r="J24" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>146</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5">
+        <v>26</v>
+      </c>
+      <c r="E25" s="5">
+        <v>4</v>
+      </c>
+      <c r="F25" s="5">
+        <v>27</v>
+      </c>
+      <c r="G25" s="5">
+        <v>28</v>
+      </c>
+      <c r="H25" s="5">
+        <v>27</v>
+      </c>
+      <c r="I25" s="5">
+        <v>22</v>
+      </c>
+      <c r="J25" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="5">
+        <v>248</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>52</v>
+      </c>
+      <c r="E26" s="5">
+        <v>28</v>
+      </c>
+      <c r="F26" s="5">
+        <v>43</v>
+      </c>
+      <c r="G26" s="5">
+        <v>74</v>
+      </c>
+      <c r="H26" s="5">
+        <v>30</v>
+      </c>
+      <c r="I26" s="5">
+        <v>7</v>
+      </c>
+      <c r="J26" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="5">
+        <v>10</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5">
+        <v>2</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3</v>
+      </c>
+      <c r="F27" s="5">
+        <v>2</v>
+      </c>
+      <c r="G27" s="5">
+        <v>3</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M10" sqref="M10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+    <col min="12" max="12" width="22.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
         <v>2017</v>
       </c>
-      <c r="T4" s="19">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>3989</v>
+      </c>
+      <c r="C7" s="4">
+        <v>5</v>
+      </c>
+      <c r="D7" s="4">
+        <v>683</v>
+      </c>
+      <c r="E7" s="4">
+        <v>311</v>
+      </c>
+      <c r="F7" s="4">
+        <v>812</v>
+      </c>
+      <c r="G7" s="4">
+        <v>969</v>
+      </c>
+      <c r="H7" s="4">
+        <v>654</v>
+      </c>
+      <c r="I7" s="4">
+        <v>328</v>
+      </c>
+      <c r="J7" s="4">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10">
+        <v>11</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="10">
+        <v>1</v>
+      </c>
+      <c r="E8" s="10">
+        <v>1</v>
+      </c>
+      <c r="F8" s="10">
+        <v>3</v>
+      </c>
+      <c r="G8" s="10">
+        <v>5</v>
+      </c>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10">
+        <v>1</v>
+      </c>
+      <c r="J8" s="10"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="10">
+        <v>193</v>
+      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="10">
+        <v>23</v>
+      </c>
+      <c r="E9" s="10">
+        <v>8</v>
+      </c>
+      <c r="F9" s="10">
+        <v>37</v>
+      </c>
+      <c r="G9" s="10">
+        <v>50</v>
+      </c>
+      <c r="H9" s="10">
+        <v>43</v>
+      </c>
+      <c r="I9" s="10">
+        <v>15</v>
+      </c>
+      <c r="J9" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="10">
+        <v>156</v>
+      </c>
+      <c r="C10" s="9"/>
+      <c r="D10" s="10">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10">
+        <v>17</v>
+      </c>
+      <c r="F10" s="10">
+        <v>37</v>
+      </c>
+      <c r="G10" s="10">
+        <v>31</v>
+      </c>
+      <c r="H10" s="10">
+        <v>23</v>
+      </c>
+      <c r="I10" s="10">
+        <v>6</v>
+      </c>
+      <c r="J10" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="10">
+        <v>464</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="10">
+        <v>87</v>
+      </c>
+      <c r="E11" s="10">
+        <v>22</v>
+      </c>
+      <c r="F11" s="10">
+        <v>101</v>
+      </c>
+      <c r="G11" s="10">
+        <v>113</v>
+      </c>
+      <c r="H11" s="10">
+        <v>78</v>
+      </c>
+      <c r="I11" s="10">
+        <v>36</v>
+      </c>
+      <c r="J11" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="10">
+        <v>434</v>
+      </c>
+      <c r="C12" s="9"/>
+      <c r="D12" s="10">
+        <v>48</v>
+      </c>
+      <c r="E12" s="10">
+        <v>46</v>
+      </c>
+      <c r="F12" s="10">
+        <v>116</v>
+      </c>
+      <c r="G12" s="10">
+        <v>101</v>
+      </c>
+      <c r="H12" s="10">
+        <v>66</v>
+      </c>
+      <c r="I12" s="10">
+        <v>32</v>
+      </c>
+      <c r="J12" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="10">
+        <v>418</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="10">
+        <v>28</v>
+      </c>
+      <c r="E13" s="10">
+        <v>35</v>
+      </c>
+      <c r="F13" s="10">
+        <v>113</v>
+      </c>
+      <c r="G13" s="10">
+        <v>136</v>
+      </c>
+      <c r="H13" s="10">
+        <v>63</v>
+      </c>
+      <c r="I13" s="10">
+        <v>23</v>
+      </c>
+      <c r="J13" s="10">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="10">
+        <v>84</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="10">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10">
+        <v>2</v>
+      </c>
+      <c r="F14" s="10">
+        <v>17</v>
+      </c>
+      <c r="G14" s="10">
+        <v>19</v>
+      </c>
+      <c r="H14" s="10">
+        <v>13</v>
+      </c>
+      <c r="I14" s="10">
+        <v>6</v>
+      </c>
+      <c r="J14" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="10">
+        <v>8</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="10">
+        <v>3</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1</v>
+      </c>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="10">
+        <v>364</v>
+      </c>
+      <c r="C16" s="9"/>
+      <c r="D16" s="10">
+        <v>69</v>
+      </c>
+      <c r="E16" s="10">
+        <v>29</v>
+      </c>
+      <c r="F16" s="10">
+        <v>54</v>
+      </c>
+      <c r="G16" s="10">
+        <v>84</v>
+      </c>
+      <c r="H16" s="10">
+        <v>69</v>
+      </c>
+      <c r="I16" s="10">
+        <v>38</v>
+      </c>
+      <c r="J16" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="10">
+        <v>147</v>
+      </c>
+      <c r="C17" s="9"/>
+      <c r="D17" s="10">
+        <v>24</v>
+      </c>
+      <c r="E17" s="10">
+        <v>11</v>
+      </c>
+      <c r="F17" s="10">
+        <v>24</v>
+      </c>
+      <c r="G17" s="10">
+        <v>56</v>
+      </c>
+      <c r="H17" s="10">
+        <v>20</v>
+      </c>
+      <c r="I17" s="10">
+        <v>9</v>
+      </c>
+      <c r="J17" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="10">
+        <v>183</v>
+      </c>
+      <c r="C18" s="9"/>
+      <c r="D18" s="10">
+        <v>42</v>
+      </c>
+      <c r="E18" s="10">
+        <v>20</v>
+      </c>
+      <c r="F18" s="10">
+        <v>29</v>
+      </c>
+      <c r="G18" s="10">
+        <v>39</v>
+      </c>
+      <c r="H18" s="10">
+        <v>35</v>
+      </c>
+      <c r="I18" s="10">
+        <v>11</v>
+      </c>
+      <c r="J18" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="10">
+        <v>163</v>
+      </c>
+      <c r="C19" s="10">
+        <v>1</v>
+      </c>
+      <c r="D19" s="10">
+        <v>26</v>
+      </c>
+      <c r="E19" s="10">
+        <v>13</v>
+      </c>
+      <c r="F19" s="10">
+        <v>33</v>
+      </c>
+      <c r="G19" s="10">
+        <v>30</v>
+      </c>
+      <c r="H19" s="10">
+        <v>32</v>
+      </c>
+      <c r="I19" s="10">
+        <v>23</v>
+      </c>
+      <c r="J19" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="10">
+        <v>395</v>
+      </c>
+      <c r="C20" s="10">
+        <v>1</v>
+      </c>
+      <c r="D20" s="10">
+        <v>81</v>
+      </c>
+      <c r="E20" s="10">
+        <v>32</v>
+      </c>
+      <c r="F20" s="10">
+        <v>73</v>
+      </c>
+      <c r="G20" s="10">
+        <v>78</v>
+      </c>
+      <c r="H20" s="10">
+        <v>63</v>
+      </c>
+      <c r="I20" s="10">
+        <v>45</v>
+      </c>
+      <c r="J20" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="10">
+        <v>274</v>
+      </c>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10">
+        <v>58</v>
+      </c>
+      <c r="E21" s="10">
+        <v>16</v>
+      </c>
+      <c r="F21" s="10">
+        <v>39</v>
+      </c>
+      <c r="G21" s="10">
+        <v>74</v>
+      </c>
+      <c r="H21" s="10">
+        <v>32</v>
+      </c>
+      <c r="I21" s="10">
+        <v>28</v>
+      </c>
+      <c r="J21" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="10">
+        <v>86</v>
+      </c>
+      <c r="C22" s="10">
+        <v>1</v>
+      </c>
+      <c r="D22" s="10">
+        <v>27</v>
+      </c>
+      <c r="E22" s="10">
+        <v>3</v>
+      </c>
+      <c r="F22" s="10">
+        <v>17</v>
+      </c>
+      <c r="G22" s="10">
+        <v>21</v>
+      </c>
+      <c r="H22" s="10">
+        <v>12</v>
+      </c>
+      <c r="I22" s="10">
+        <v>4</v>
+      </c>
+      <c r="J22" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="10">
+        <v>68</v>
+      </c>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10">
+        <v>23</v>
+      </c>
+      <c r="E23" s="10">
+        <v>10</v>
+      </c>
+      <c r="F23" s="10">
+        <v>16</v>
+      </c>
+      <c r="G23" s="10">
+        <v>8</v>
+      </c>
+      <c r="H23" s="10">
+        <v>8</v>
+      </c>
+      <c r="I23" s="10">
+        <v>2</v>
+      </c>
+      <c r="J23" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="10">
+        <v>230</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10">
+        <v>29</v>
+      </c>
+      <c r="E24" s="10">
+        <v>16</v>
+      </c>
+      <c r="F24" s="10">
+        <v>37</v>
+      </c>
+      <c r="G24" s="10">
+        <v>58</v>
+      </c>
+      <c r="H24" s="10">
+        <v>44</v>
+      </c>
+      <c r="I24" s="10">
+        <v>25</v>
+      </c>
+      <c r="J24" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="10">
+        <v>121</v>
+      </c>
+      <c r="C25" s="10">
+        <v>1</v>
+      </c>
+      <c r="D25" s="10">
+        <v>17</v>
+      </c>
+      <c r="E25" s="10">
+        <v>7</v>
+      </c>
+      <c r="F25" s="10">
+        <v>22</v>
+      </c>
+      <c r="G25" s="10">
+        <v>22</v>
+      </c>
+      <c r="H25" s="10">
+        <v>23</v>
+      </c>
+      <c r="I25" s="10">
+        <v>15</v>
+      </c>
+      <c r="J25" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="10">
+        <v>185</v>
+      </c>
+      <c r="C26" s="10">
+        <v>1</v>
+      </c>
+      <c r="D26" s="10">
+        <v>41</v>
+      </c>
+      <c r="E26" s="10">
+        <v>22</v>
+      </c>
+      <c r="F26" s="10">
+        <v>40</v>
+      </c>
+      <c r="G26" s="10">
+        <v>43</v>
+      </c>
+      <c r="H26" s="10">
+        <v>29</v>
+      </c>
+      <c r="I26" s="10">
+        <v>7</v>
+      </c>
+      <c r="J26" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="10">
+        <v>5</v>
+      </c>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10">
+        <v>1</v>
+      </c>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10">
+        <v>1</v>
+      </c>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10">
+        <v>1</v>
+      </c>
+      <c r="I27" s="10">
+        <v>2</v>
+      </c>
+      <c r="J27" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="O5" sqref="O5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
         <v>2018</v>
       </c>
-      <c r="U4" s="13">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="11">
+        <v>3712</v>
+      </c>
+      <c r="C7" s="11">
+        <v>3</v>
+      </c>
+      <c r="D7" s="11">
+        <v>732</v>
+      </c>
+      <c r="E7" s="11">
+        <v>248</v>
+      </c>
+      <c r="F7" s="11">
+        <v>688</v>
+      </c>
+      <c r="G7" s="11">
+        <v>918</v>
+      </c>
+      <c r="H7" s="11">
+        <v>585</v>
+      </c>
+      <c r="I7" s="11">
+        <v>303</v>
+      </c>
+      <c r="J7" s="11">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>51</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="5">
+        <v>3</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3</v>
+      </c>
+      <c r="F8" s="5">
+        <v>9</v>
+      </c>
+      <c r="G8" s="5">
+        <v>19</v>
+      </c>
+      <c r="H8" s="5">
+        <v>5</v>
+      </c>
+      <c r="I8" s="5">
+        <v>9</v>
+      </c>
+      <c r="J8" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5">
+        <v>191</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="5">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5">
+        <v>11</v>
+      </c>
+      <c r="F9" s="5">
+        <v>29</v>
+      </c>
+      <c r="G9" s="5">
+        <v>37</v>
+      </c>
+      <c r="H9" s="5">
+        <v>42</v>
+      </c>
+      <c r="I9" s="5">
+        <v>21</v>
+      </c>
+      <c r="J9" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5">
+        <v>154</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="5">
+        <v>31</v>
+      </c>
+      <c r="E10" s="5">
+        <v>9</v>
+      </c>
+      <c r="F10" s="5">
+        <v>28</v>
+      </c>
+      <c r="G10" s="5">
+        <v>42</v>
+      </c>
+      <c r="H10" s="5">
+        <v>25</v>
+      </c>
+      <c r="I10" s="5">
+        <v>15</v>
+      </c>
+      <c r="J10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5">
+        <v>418</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="5">
+        <v>63</v>
+      </c>
+      <c r="E11" s="5">
+        <v>32</v>
+      </c>
+      <c r="F11" s="5">
+        <v>67</v>
+      </c>
+      <c r="G11" s="5">
+        <v>127</v>
+      </c>
+      <c r="H11" s="5">
+        <v>61</v>
+      </c>
+      <c r="I11" s="5">
+        <v>39</v>
+      </c>
+      <c r="J11" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5">
+        <v>433</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="5">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5">
+        <v>42</v>
+      </c>
+      <c r="F12" s="5">
+        <v>105</v>
+      </c>
+      <c r="G12" s="5">
+        <v>108</v>
+      </c>
+      <c r="H12" s="5">
+        <v>73</v>
+      </c>
+      <c r="I12" s="5">
+        <v>24</v>
+      </c>
+      <c r="J12" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5">
+        <v>197</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="5">
+        <v>24</v>
+      </c>
+      <c r="E13" s="5">
+        <v>24</v>
+      </c>
+      <c r="F13" s="5">
+        <v>50</v>
+      </c>
+      <c r="G13" s="5">
+        <v>55</v>
+      </c>
+      <c r="H13" s="5">
+        <v>24</v>
+      </c>
+      <c r="I13" s="5">
+        <v>14</v>
+      </c>
+      <c r="J13" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="5">
+        <v>74</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="5">
+        <v>31</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4</v>
+      </c>
+      <c r="F14" s="5">
+        <v>12</v>
+      </c>
+      <c r="G14" s="5">
+        <v>13</v>
+      </c>
+      <c r="H14" s="5">
+        <v>9</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="5">
+        <v>1</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="5">
+        <v>393</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="5">
+        <v>71</v>
+      </c>
+      <c r="E16" s="5">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5">
+        <v>71</v>
+      </c>
+      <c r="G16" s="5">
+        <v>83</v>
+      </c>
+      <c r="H16" s="5">
+        <v>68</v>
+      </c>
+      <c r="I16" s="5">
+        <v>40</v>
+      </c>
+      <c r="J16" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="5">
+        <v>161</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="5">
+        <v>38</v>
+      </c>
+      <c r="E17" s="5">
+        <v>10</v>
+      </c>
+      <c r="F17" s="5">
+        <v>36</v>
+      </c>
+      <c r="G17" s="5">
+        <v>37</v>
+      </c>
+      <c r="H17" s="5">
+        <v>20</v>
+      </c>
+      <c r="I17" s="5">
+        <v>12</v>
+      </c>
+      <c r="J17" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5">
+        <v>134</v>
+      </c>
+      <c r="C18" s="6"/>
+      <c r="D18" s="5">
+        <v>40</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3</v>
+      </c>
+      <c r="F18" s="5">
+        <v>18</v>
+      </c>
+      <c r="G18" s="5">
+        <v>27</v>
+      </c>
+      <c r="H18" s="5">
+        <v>26</v>
+      </c>
+      <c r="I18" s="5">
+        <v>14</v>
+      </c>
+      <c r="J18" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5">
+        <v>139</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="5">
+        <v>19</v>
+      </c>
+      <c r="E19" s="5">
+        <v>8</v>
+      </c>
+      <c r="F19" s="5">
+        <v>34</v>
+      </c>
+      <c r="G19" s="5">
+        <v>34</v>
+      </c>
+      <c r="H19" s="5">
+        <v>22</v>
+      </c>
+      <c r="I19" s="5">
+        <v>9</v>
+      </c>
+      <c r="J19" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="5">
+        <v>350</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>76</v>
+      </c>
+      <c r="E20" s="5">
+        <v>8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>60</v>
+      </c>
+      <c r="G20" s="5">
+        <v>90</v>
+      </c>
+      <c r="H20" s="5">
+        <v>61</v>
+      </c>
+      <c r="I20" s="5">
+        <v>30</v>
+      </c>
+      <c r="J20" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="5">
+        <v>256</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>44</v>
+      </c>
+      <c r="E21" s="5">
+        <v>27</v>
+      </c>
+      <c r="F21" s="5">
+        <v>51</v>
+      </c>
+      <c r="G21" s="5">
+        <v>63</v>
+      </c>
+      <c r="H21" s="5">
+        <v>35</v>
+      </c>
+      <c r="I21" s="5">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>106</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5">
+        <v>33</v>
+      </c>
+      <c r="E22" s="5">
+        <v>7</v>
+      </c>
+      <c r="F22" s="5">
+        <v>21</v>
+      </c>
+      <c r="G22" s="5">
+        <v>20</v>
+      </c>
+      <c r="H22" s="5">
+        <v>16</v>
+      </c>
+      <c r="I22" s="5">
+        <v>6</v>
+      </c>
+      <c r="J22" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="5">
+        <v>85</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5">
+        <v>26</v>
+      </c>
+      <c r="E23" s="5">
+        <v>8</v>
+      </c>
+      <c r="F23" s="5">
+        <v>22</v>
+      </c>
+      <c r="G23" s="5">
+        <v>21</v>
+      </c>
+      <c r="H23" s="5">
+        <v>4</v>
+      </c>
+      <c r="I23" s="5">
+        <v>1</v>
+      </c>
+      <c r="J23" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="5">
+        <v>166</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>28</v>
+      </c>
+      <c r="E24" s="5">
+        <v>4</v>
+      </c>
+      <c r="F24" s="5">
+        <v>25</v>
+      </c>
+      <c r="G24" s="5">
+        <v>55</v>
+      </c>
+      <c r="H24" s="5">
+        <v>29</v>
+      </c>
+      <c r="I24" s="5">
+        <v>17</v>
+      </c>
+      <c r="J24" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>156</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>29</v>
+      </c>
+      <c r="E25" s="5">
+        <v>7</v>
+      </c>
+      <c r="F25" s="5">
+        <v>15</v>
+      </c>
+      <c r="G25" s="5">
+        <v>37</v>
+      </c>
+      <c r="H25" s="5">
+        <v>33</v>
+      </c>
+      <c r="I25" s="5">
+        <v>16</v>
+      </c>
+      <c r="J25" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="5">
+        <v>243</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>78</v>
+      </c>
+      <c r="E26" s="5">
+        <v>22</v>
+      </c>
+      <c r="F26" s="5">
+        <v>35</v>
+      </c>
+      <c r="G26" s="5">
+        <v>49</v>
+      </c>
+      <c r="H26" s="5">
+        <v>32</v>
+      </c>
+      <c r="I26" s="5">
+        <v>17</v>
+      </c>
+      <c r="J26" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="5">
+        <v>4</v>
+      </c>
+      <c r="C27" s="5">
+        <v>1</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5">
+        <v>1</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5">
+        <v>1</v>
+      </c>
+      <c r="J27" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4:J4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2"/>
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
         <v>2019</v>
       </c>
-      <c r="V4" s="19">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>3435</v>
+      </c>
+      <c r="C7" s="4">
+        <v>4</v>
+      </c>
+      <c r="D7" s="4">
+        <v>785</v>
+      </c>
+      <c r="E7" s="4">
+        <v>215</v>
+      </c>
+      <c r="F7" s="4">
+        <v>575</v>
+      </c>
+      <c r="G7" s="4">
+        <v>832</v>
+      </c>
+      <c r="H7" s="4">
+        <v>550</v>
+      </c>
+      <c r="I7" s="4">
+        <v>253</v>
+      </c>
+      <c r="J7" s="4">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>33</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="7">
+        <v>5</v>
+      </c>
+      <c r="G8" s="7">
+        <v>13</v>
+      </c>
+      <c r="H8" s="7">
+        <v>9</v>
+      </c>
+      <c r="I8" s="7">
+        <v>2</v>
+      </c>
+      <c r="J8" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7">
+        <v>204</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="7">
+        <v>49</v>
+      </c>
+      <c r="E9" s="7">
+        <v>14</v>
+      </c>
+      <c r="F9" s="7">
+        <v>33</v>
+      </c>
+      <c r="G9" s="7">
+        <v>51</v>
+      </c>
+      <c r="H9" s="7">
+        <v>32</v>
+      </c>
+      <c r="I9" s="7">
+        <v>13</v>
+      </c>
+      <c r="J9" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7">
+        <v>161</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1</v>
+      </c>
+      <c r="D10" s="7">
+        <v>40</v>
+      </c>
+      <c r="E10" s="7">
+        <v>10</v>
+      </c>
+      <c r="F10" s="7">
+        <v>30</v>
+      </c>
+      <c r="G10" s="7">
+        <v>40</v>
+      </c>
+      <c r="H10" s="7">
+        <v>21</v>
+      </c>
+      <c r="I10" s="7">
+        <v>14</v>
+      </c>
+      <c r="J10" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>450</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7">
+        <v>96</v>
+      </c>
+      <c r="E11" s="7">
+        <v>27</v>
+      </c>
+      <c r="F11" s="7">
+        <v>67</v>
+      </c>
+      <c r="G11" s="7">
+        <v>115</v>
+      </c>
+      <c r="H11" s="7">
+        <v>79</v>
+      </c>
+      <c r="I11" s="7">
+        <v>36</v>
+      </c>
+      <c r="J11" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>370</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>47</v>
+      </c>
+      <c r="E12" s="7">
+        <v>31</v>
+      </c>
+      <c r="F12" s="7">
+        <v>92</v>
+      </c>
+      <c r="G12" s="7">
+        <v>96</v>
+      </c>
+      <c r="H12" s="7">
+        <v>49</v>
+      </c>
+      <c r="I12" s="7">
+        <v>25</v>
+      </c>
+      <c r="J12" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>162</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>25</v>
+      </c>
+      <c r="E13" s="7">
+        <v>16</v>
+      </c>
+      <c r="F13" s="7">
+        <v>34</v>
+      </c>
+      <c r="G13" s="7">
+        <v>41</v>
+      </c>
+      <c r="H13" s="7">
+        <v>30</v>
+      </c>
+      <c r="I13" s="7">
+        <v>11</v>
+      </c>
+      <c r="J13" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>104</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>34</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6</v>
+      </c>
+      <c r="F14" s="7">
+        <v>15</v>
+      </c>
+      <c r="G14" s="7">
+        <v>30</v>
+      </c>
+      <c r="H14" s="7">
+        <v>13</v>
+      </c>
+      <c r="I14" s="7">
+        <v>3</v>
+      </c>
+      <c r="J14" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="7">
+        <v>7</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7">
+        <v>5</v>
+      </c>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7">
+        <v>1</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7">
+        <v>341</v>
+      </c>
+      <c r="C16" s="7">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7">
+        <v>57</v>
+      </c>
+      <c r="E16" s="7">
+        <v>15</v>
+      </c>
+      <c r="F16" s="7">
+        <v>58</v>
+      </c>
+      <c r="G16" s="7">
+        <v>79</v>
+      </c>
+      <c r="H16" s="7">
+        <v>67</v>
+      </c>
+      <c r="I16" s="7">
+        <v>32</v>
+      </c>
+      <c r="J16" s="7">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7">
+        <v>149</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>37</v>
+      </c>
+      <c r="E17" s="7">
+        <v>14</v>
+      </c>
+      <c r="F17" s="7">
+        <v>22</v>
+      </c>
+      <c r="G17" s="7">
+        <v>42</v>
+      </c>
+      <c r="H17" s="7">
+        <v>21</v>
+      </c>
+      <c r="I17" s="7">
+        <v>7</v>
+      </c>
+      <c r="J17" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="7">
+        <v>139</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>63</v>
+      </c>
+      <c r="E18" s="7">
+        <v>7</v>
+      </c>
+      <c r="F18" s="7">
+        <v>24</v>
+      </c>
+      <c r="G18" s="7">
+        <v>22</v>
+      </c>
+      <c r="H18" s="7">
+        <v>16</v>
+      </c>
+      <c r="I18" s="7">
+        <v>2</v>
+      </c>
+      <c r="J18" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
+        <v>105</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7">
+        <v>20</v>
+      </c>
+      <c r="E19" s="7">
+        <v>6</v>
+      </c>
+      <c r="F19" s="7">
+        <v>11</v>
+      </c>
+      <c r="G19" s="7">
+        <v>31</v>
+      </c>
+      <c r="H19" s="7">
+        <v>21</v>
+      </c>
+      <c r="I19" s="7">
+        <v>6</v>
+      </c>
+      <c r="J19" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7">
+        <v>288</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>80</v>
+      </c>
+      <c r="E20" s="7">
+        <v>17</v>
+      </c>
+      <c r="F20" s="7">
+        <v>41</v>
+      </c>
+      <c r="G20" s="7">
+        <v>62</v>
+      </c>
+      <c r="H20" s="7">
+        <v>37</v>
+      </c>
+      <c r="I20" s="7">
+        <v>27</v>
+      </c>
+      <c r="J20" s="7">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7">
+        <v>250</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>57</v>
+      </c>
+      <c r="E21" s="7">
+        <v>7</v>
+      </c>
+      <c r="F21" s="7">
+        <v>38</v>
+      </c>
+      <c r="G21" s="7">
+        <v>57</v>
+      </c>
+      <c r="H21" s="7">
+        <v>43</v>
+      </c>
+      <c r="I21" s="7">
+        <v>27</v>
+      </c>
+      <c r="J21" s="7">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7">
+        <v>77</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>16</v>
+      </c>
+      <c r="E22" s="7">
+        <v>2</v>
+      </c>
+      <c r="F22" s="7">
+        <v>12</v>
+      </c>
+      <c r="G22" s="7">
+        <v>25</v>
+      </c>
+      <c r="H22" s="7">
+        <v>10</v>
+      </c>
+      <c r="I22" s="7">
+        <v>4</v>
+      </c>
+      <c r="J22" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>62</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7">
+        <v>20</v>
+      </c>
+      <c r="E23" s="7">
+        <v>1</v>
+      </c>
+      <c r="F23" s="7">
+        <v>18</v>
+      </c>
+      <c r="G23" s="7">
+        <v>12</v>
+      </c>
+      <c r="H23" s="7">
+        <v>9</v>
+      </c>
+      <c r="I23" s="7">
+        <v>2</v>
+      </c>
+      <c r="J23" s="7"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7">
+        <v>179</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>42</v>
+      </c>
+      <c r="E24" s="7">
+        <v>8</v>
+      </c>
+      <c r="F24" s="7">
+        <v>26</v>
+      </c>
+      <c r="G24" s="7">
+        <v>35</v>
+      </c>
+      <c r="H24" s="7">
+        <v>38</v>
+      </c>
+      <c r="I24" s="7">
+        <v>19</v>
+      </c>
+      <c r="J24" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7">
+        <v>146</v>
+      </c>
+      <c r="C25" s="7">
+        <v>1</v>
+      </c>
+      <c r="D25" s="7">
+        <v>28</v>
+      </c>
+      <c r="E25" s="7">
+        <v>12</v>
+      </c>
+      <c r="F25" s="7">
+        <v>20</v>
+      </c>
+      <c r="G25" s="7">
+        <v>29</v>
+      </c>
+      <c r="H25" s="7">
+        <v>27</v>
+      </c>
+      <c r="I25" s="7">
+        <v>15</v>
+      </c>
+      <c r="J25" s="7">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="7">
+        <v>202</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>70</v>
+      </c>
+      <c r="E26" s="7">
+        <v>16</v>
+      </c>
+      <c r="F26" s="7">
+        <v>28</v>
+      </c>
+      <c r="G26" s="7">
+        <v>50</v>
+      </c>
+      <c r="H26" s="7">
+        <v>27</v>
+      </c>
+      <c r="I26" s="7">
+        <v>7</v>
+      </c>
+      <c r="J26" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="7">
+        <v>6</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7">
+        <v>1</v>
+      </c>
+      <c r="G27" s="7">
+        <v>1</v>
+      </c>
+      <c r="H27" s="7">
+        <v>1</v>
+      </c>
+      <c r="I27" s="7">
+        <v>1</v>
+      </c>
+      <c r="J27" s="7">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M8" sqref="M8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
         <v>2020</v>
       </c>
-      <c r="W4" s="13">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>2732</v>
+      </c>
+      <c r="C7" s="4">
+        <v>1</v>
+      </c>
+      <c r="D7" s="4">
+        <v>834</v>
+      </c>
+      <c r="E7" s="4">
+        <v>135</v>
+      </c>
+      <c r="F7" s="4">
+        <v>350</v>
+      </c>
+      <c r="G7" s="4">
+        <v>589</v>
+      </c>
+      <c r="H7" s="4">
+        <v>425</v>
+      </c>
+      <c r="I7" s="4">
+        <v>207</v>
+      </c>
+      <c r="J7" s="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5">
+        <v>1</v>
+      </c>
+      <c r="G8" s="5">
+        <v>2</v>
+      </c>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5">
+        <v>158</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>43</v>
+      </c>
+      <c r="E9" s="5">
+        <v>12</v>
+      </c>
+      <c r="F9" s="5">
+        <v>28</v>
+      </c>
+      <c r="G9" s="5">
+        <v>31</v>
+      </c>
+      <c r="H9" s="5">
+        <v>19</v>
+      </c>
+      <c r="I9" s="5">
+        <v>12</v>
+      </c>
+      <c r="J9" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5">
+        <v>97</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>26</v>
+      </c>
+      <c r="E10" s="5">
+        <v>6</v>
+      </c>
+      <c r="F10" s="5">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5">
+        <v>29</v>
+      </c>
+      <c r="H10" s="5">
+        <v>14</v>
+      </c>
+      <c r="I10" s="5">
+        <v>4</v>
+      </c>
+      <c r="J10" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5">
+        <v>297</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5">
+        <v>99</v>
+      </c>
+      <c r="E11" s="5">
+        <v>9</v>
+      </c>
+      <c r="F11" s="5">
+        <v>37</v>
+      </c>
+      <c r="G11" s="5">
+        <v>63</v>
+      </c>
+      <c r="H11" s="5">
+        <v>51</v>
+      </c>
+      <c r="I11" s="5">
+        <v>21</v>
+      </c>
+      <c r="J11" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5">
+        <v>214</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>36</v>
+      </c>
+      <c r="E12" s="5">
+        <v>12</v>
+      </c>
+      <c r="F12" s="5">
+        <v>32</v>
+      </c>
+      <c r="G12" s="5">
+        <v>63</v>
+      </c>
+      <c r="H12" s="5">
+        <v>46</v>
+      </c>
+      <c r="I12" s="5">
+        <v>6</v>
+      </c>
+      <c r="J12" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5">
+        <v>156</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>22</v>
+      </c>
+      <c r="E13" s="5">
+        <v>8</v>
+      </c>
+      <c r="F13" s="5">
+        <v>32</v>
+      </c>
+      <c r="G13" s="5">
+        <v>44</v>
+      </c>
+      <c r="H13" s="5">
+        <v>26</v>
+      </c>
+      <c r="I13" s="5">
+        <v>13</v>
+      </c>
+      <c r="J13" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="5">
+        <v>71</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>40</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1</v>
+      </c>
+      <c r="F14" s="5">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5">
+        <v>14</v>
+      </c>
+      <c r="H14" s="5">
+        <v>6</v>
+      </c>
+      <c r="I14" s="5">
+        <v>1</v>
+      </c>
+      <c r="J14" s="5"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="5">
+        <v>7</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5">
+        <v>3</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5">
+        <v>2</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5">
+        <v>1</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="5">
+        <v>303</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>55</v>
+      </c>
+      <c r="E16" s="5">
+        <v>8</v>
+      </c>
+      <c r="F16" s="5">
+        <v>39</v>
+      </c>
+      <c r="G16" s="5">
+        <v>78</v>
+      </c>
+      <c r="H16" s="5">
+        <v>66</v>
+      </c>
+      <c r="I16" s="5">
+        <v>28</v>
+      </c>
+      <c r="J16" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="5">
+        <v>169</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>23</v>
+      </c>
+      <c r="E17" s="5">
+        <v>36</v>
+      </c>
+      <c r="F17" s="5">
+        <v>43</v>
+      </c>
+      <c r="G17" s="5">
+        <v>29</v>
+      </c>
+      <c r="H17" s="5">
+        <v>21</v>
+      </c>
+      <c r="I17" s="5">
+        <v>8</v>
+      </c>
+      <c r="J17" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5">
+        <v>121</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>40</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1</v>
+      </c>
+      <c r="F18" s="5">
+        <v>16</v>
+      </c>
+      <c r="G18" s="5">
+        <v>25</v>
+      </c>
+      <c r="H18" s="5">
+        <v>21</v>
+      </c>
+      <c r="I18" s="5">
+        <v>10</v>
+      </c>
+      <c r="J18" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5">
+        <v>93</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5">
+        <v>22</v>
+      </c>
+      <c r="E19" s="5">
+        <v>4</v>
+      </c>
+      <c r="F19" s="5">
+        <v>6</v>
+      </c>
+      <c r="G19" s="5">
+        <v>20</v>
+      </c>
+      <c r="H19" s="5">
+        <v>18</v>
+      </c>
+      <c r="I19" s="5">
+        <v>12</v>
+      </c>
+      <c r="J19" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="5">
+        <v>338</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>172</v>
+      </c>
+      <c r="E20" s="5">
+        <v>7</v>
+      </c>
+      <c r="F20" s="5">
+        <v>24</v>
+      </c>
+      <c r="G20" s="5">
+        <v>52</v>
+      </c>
+      <c r="H20" s="5">
+        <v>34</v>
+      </c>
+      <c r="I20" s="5">
+        <v>28</v>
+      </c>
+      <c r="J20" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="5">
+        <v>127</v>
+      </c>
+      <c r="C21" s="5">
+        <v>1</v>
+      </c>
+      <c r="D21" s="5">
+        <v>29</v>
+      </c>
+      <c r="E21" s="5">
+        <v>7</v>
+      </c>
+      <c r="F21" s="5">
+        <v>13</v>
+      </c>
+      <c r="G21" s="5">
+        <v>27</v>
+      </c>
+      <c r="H21" s="5">
+        <v>21</v>
+      </c>
+      <c r="I21" s="5">
+        <v>14</v>
+      </c>
+      <c r="J21" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>47</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>15</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2</v>
+      </c>
+      <c r="F22" s="5">
+        <v>3</v>
+      </c>
+      <c r="G22" s="5">
+        <v>10</v>
+      </c>
+      <c r="H22" s="5">
+        <v>9</v>
+      </c>
+      <c r="I22" s="5">
+        <v>7</v>
+      </c>
+      <c r="J22" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="5">
+        <v>74</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5">
+        <v>39</v>
+      </c>
+      <c r="E23" s="5">
+        <v>3</v>
+      </c>
+      <c r="F23" s="5">
+        <v>8</v>
+      </c>
+      <c r="G23" s="5">
+        <v>14</v>
+      </c>
+      <c r="H23" s="5">
+        <v>6</v>
+      </c>
+      <c r="I23" s="5">
+        <v>2</v>
+      </c>
+      <c r="J23" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="5">
+        <v>206</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>85</v>
+      </c>
+      <c r="E24" s="5">
+        <v>7</v>
+      </c>
+      <c r="F24" s="5">
+        <v>25</v>
+      </c>
+      <c r="G24" s="5">
+        <v>37</v>
+      </c>
+      <c r="H24" s="5">
+        <v>28</v>
+      </c>
+      <c r="I24" s="5">
+        <v>17</v>
+      </c>
+      <c r="J24" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>102</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>29</v>
+      </c>
+      <c r="E25" s="5">
+        <v>2</v>
+      </c>
+      <c r="F25" s="5">
+        <v>6</v>
+      </c>
+      <c r="G25" s="5">
+        <v>26</v>
+      </c>
+      <c r="H25" s="5">
+        <v>19</v>
+      </c>
+      <c r="I25" s="5">
+        <v>10</v>
+      </c>
+      <c r="J25" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="5">
+        <v>144</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>54</v>
+      </c>
+      <c r="E26" s="5">
+        <v>10</v>
+      </c>
+      <c r="F26" s="5">
+        <v>16</v>
+      </c>
+      <c r="G26" s="5">
+        <v>24</v>
+      </c>
+      <c r="H26" s="5">
+        <v>18</v>
+      </c>
+      <c r="I26" s="5">
+        <v>14</v>
+      </c>
+      <c r="J26" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="5">
+        <v>5</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5">
+        <v>2</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5">
+        <v>1</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1</v>
+      </c>
+      <c r="H27" s="5">
+        <v>1</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A2:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="N18" sqref="N18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="45">
         <v>2021</v>
       </c>
-      <c r="X4" s="19">
-[...10 lines deleted...]
-      <c r="A5" s="48" t="s">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4">
+        <v>2654</v>
+      </c>
+      <c r="C7" s="4">
+        <v>1</v>
+      </c>
+      <c r="D7" s="4">
+        <v>927</v>
+      </c>
+      <c r="E7" s="4">
+        <v>135</v>
+      </c>
+      <c r="F7" s="4">
+        <v>274</v>
+      </c>
+      <c r="G7" s="4">
+        <v>572</v>
+      </c>
+      <c r="H7" s="4">
+        <v>378</v>
+      </c>
+      <c r="I7" s="4">
+        <v>196</v>
+      </c>
+      <c r="J7" s="4">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5">
+        <v>1</v>
+      </c>
+      <c r="H8" s="5">
+        <v>1</v>
+      </c>
+      <c r="I8" s="5">
+        <v>1</v>
+      </c>
+      <c r="J8" s="5"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5">
+        <v>135</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>50</v>
+      </c>
+      <c r="E9" s="5">
+        <v>2</v>
+      </c>
+      <c r="F9" s="5">
+        <v>10</v>
+      </c>
+      <c r="G9" s="5">
+        <v>29</v>
+      </c>
+      <c r="H9" s="5">
+        <v>28</v>
+      </c>
+      <c r="I9" s="5">
+        <v>10</v>
+      </c>
+      <c r="J9" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5">
+        <v>93</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>21</v>
+      </c>
+      <c r="E10" s="5">
+        <v>2</v>
+      </c>
+      <c r="F10" s="5">
+        <v>11</v>
+      </c>
+      <c r="G10" s="5">
+        <v>29</v>
+      </c>
+      <c r="H10" s="5">
+        <v>9</v>
+      </c>
+      <c r="I10" s="5">
+        <v>12</v>
+      </c>
+      <c r="J10" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="5">
+        <v>264</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5">
+        <v>93</v>
+      </c>
+      <c r="E11" s="5">
+        <v>10</v>
+      </c>
+      <c r="F11" s="5">
+        <v>19</v>
+      </c>
+      <c r="G11" s="5">
+        <v>63</v>
+      </c>
+      <c r="H11" s="5">
+        <v>41</v>
+      </c>
+      <c r="I11" s="5">
+        <v>22</v>
+      </c>
+      <c r="J11" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5">
+        <v>230</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>47</v>
+      </c>
+      <c r="E12" s="5">
+        <v>19</v>
+      </c>
+      <c r="F12" s="5">
+        <v>41</v>
+      </c>
+      <c r="G12" s="5">
+        <v>55</v>
+      </c>
+      <c r="H12" s="5">
+        <v>31</v>
+      </c>
+      <c r="I12" s="5">
+        <v>18</v>
+      </c>
+      <c r="J12" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5">
+        <v>185</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>46</v>
+      </c>
+      <c r="E13" s="5">
+        <v>23</v>
+      </c>
+      <c r="F13" s="5">
+        <v>26</v>
+      </c>
+      <c r="G13" s="5">
+        <v>46</v>
+      </c>
+      <c r="H13" s="5">
+        <v>19</v>
+      </c>
+      <c r="I13" s="5">
+        <v>13</v>
+      </c>
+      <c r="J13" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="5">
+        <v>116</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>68</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4</v>
+      </c>
+      <c r="F14" s="5">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5">
+        <v>21</v>
+      </c>
+      <c r="H14" s="5">
+        <v>6</v>
+      </c>
+      <c r="I14" s="5">
+        <v>3</v>
+      </c>
+      <c r="J14" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="5">
+        <v>6</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5">
+        <v>5</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5">
+        <v>1</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="5">
+        <v>296</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>79</v>
+      </c>
+      <c r="E16" s="5">
+        <v>11</v>
+      </c>
+      <c r="F16" s="5">
+        <v>19</v>
+      </c>
+      <c r="G16" s="5">
+        <v>75</v>
+      </c>
+      <c r="H16" s="5">
+        <v>61</v>
+      </c>
+      <c r="I16" s="5">
+        <v>28</v>
+      </c>
+      <c r="J16" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="5">
+        <v>130</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>55</v>
+      </c>
+      <c r="E17" s="5">
+        <v>12</v>
+      </c>
+      <c r="F17" s="5">
+        <v>22</v>
+      </c>
+      <c r="G17" s="5">
+        <v>22</v>
+      </c>
+      <c r="H17" s="5">
+        <v>13</v>
+      </c>
+      <c r="I17" s="5">
+        <v>4</v>
+      </c>
+      <c r="J17" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5">
+        <v>103</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>37</v>
+      </c>
+      <c r="E18" s="5">
+        <v>12</v>
+      </c>
+      <c r="F18" s="5">
+        <v>16</v>
+      </c>
+      <c r="G18" s="5">
+        <v>15</v>
+      </c>
+      <c r="H18" s="5">
+        <v>15</v>
+      </c>
+      <c r="I18" s="5">
+        <v>6</v>
+      </c>
+      <c r="J18" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5">
+        <v>108</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5">
+        <v>30</v>
+      </c>
+      <c r="E19" s="5">
+        <v>5</v>
+      </c>
+      <c r="F19" s="5">
+        <v>15</v>
+      </c>
+      <c r="G19" s="5">
+        <v>27</v>
+      </c>
+      <c r="H19" s="5">
+        <v>13</v>
+      </c>
+      <c r="I19" s="5">
+        <v>13</v>
+      </c>
+      <c r="J19" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="5">
+        <v>289</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>124</v>
+      </c>
+      <c r="E20" s="5">
+        <v>5</v>
+      </c>
+      <c r="F20" s="5">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
+        <v>56</v>
+      </c>
+      <c r="H20" s="5">
+        <v>43</v>
+      </c>
+      <c r="I20" s="5">
+        <v>18</v>
+      </c>
+      <c r="J20" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="5">
+        <v>191</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>77</v>
+      </c>
+      <c r="E21" s="5">
+        <v>9</v>
+      </c>
+      <c r="F21" s="5">
+        <v>14</v>
+      </c>
+      <c r="G21" s="5">
+        <v>33</v>
+      </c>
+      <c r="H21" s="5">
+        <v>24</v>
+      </c>
+      <c r="I21" s="5">
+        <v>14</v>
+      </c>
+      <c r="J21" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>52</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>20</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3</v>
+      </c>
+      <c r="F22" s="5">
+        <v>6</v>
+      </c>
+      <c r="G22" s="5">
+        <v>9</v>
+      </c>
+      <c r="H22" s="5">
+        <v>9</v>
+      </c>
+      <c r="I22" s="5">
+        <v>2</v>
+      </c>
+      <c r="J22" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="5">
+        <v>56</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5">
+        <v>33</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1</v>
+      </c>
+      <c r="F23" s="5">
+        <v>6</v>
+      </c>
+      <c r="G23" s="5">
+        <v>9</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3</v>
+      </c>
+      <c r="I23" s="5">
+        <v>3</v>
+      </c>
+      <c r="J23" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="5">
+        <v>126</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1</v>
+      </c>
+      <c r="D24" s="5">
+        <v>26</v>
+      </c>
+      <c r="E24" s="5">
+        <v>9</v>
+      </c>
+      <c r="F24" s="5">
+        <v>16</v>
+      </c>
+      <c r="G24" s="5">
+        <v>30</v>
+      </c>
+      <c r="H24" s="5">
+        <v>26</v>
+      </c>
+      <c r="I24" s="5">
+        <v>11</v>
+      </c>
+      <c r="J24" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>104</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
         <v>35</v>
       </c>
-      <c r="B5" s="2">
-[...98 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="E25" s="5">
+        <v>3</v>
+      </c>
+      <c r="F25" s="5">
+        <v>7</v>
+      </c>
+      <c r="G25" s="5">
+        <v>24</v>
+      </c>
+      <c r="H25" s="5">
+        <v>16</v>
+      </c>
+      <c r="I25" s="5">
+        <v>11</v>
+      </c>
+      <c r="J25" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="34"/>
-[...38 lines deleted...]
-      <c r="Z8" s="14" t="s">
+      <c r="B26" s="5">
+        <v>160</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>81</v>
+      </c>
+      <c r="E26" s="5">
+        <v>4</v>
+      </c>
+      <c r="F26" s="5">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
+        <v>26</v>
+      </c>
+      <c r="H26" s="5">
+        <v>18</v>
+      </c>
+      <c r="I26" s="5">
+        <v>5</v>
+      </c>
+      <c r="J26" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1858 lines deleted...]
-      </c>
+      <c r="B27" s="5">
+        <v>7</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5">
+        <v>2</v>
+      </c>
+      <c r="H27" s="5">
+        <v>2</v>
+      </c>
+      <c r="I27" s="5">
+        <v>2</v>
+      </c>
+      <c r="J27" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+  <mergeCells count="6">
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:J5"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>metadata</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>conventions</vt:lpstr>
-      <vt:lpstr>eng</vt:lpstr>
+      <vt:lpstr>2015</vt:lpstr>
+      <vt:lpstr>2016</vt:lpstr>
+      <vt:lpstr>2017</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>z.sabralieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>