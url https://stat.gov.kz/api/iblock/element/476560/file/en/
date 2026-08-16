--- v0 (2026-04-16)
+++ v1 (2026-08-16)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2.2.1" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="89">
   <si>
     <t>Global indicator</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
   </si>
   <si>
     <t>Agency responsible for policy implementation (co-implementing agencies)</t>
   </si>
   <si>
     <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
@@ -74,138 +74,114 @@
   <si>
     <t>women</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Regions</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
-    <t>West Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhambyl</t>
   </si>
   <si>
-    <t>Karaganda</t>
-[...4 lines deleted...]
-  <si>
     <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Mangistau</t>
-[...1 lines deleted...]
-  <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>North-Kazakhstan</t>
-[...4 lines deleted...]
-  <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>0-5 months</t>
   </si>
   <si>
     <t>6-11 months</t>
   </si>
   <si>
     <t>12-17 months</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>18-23 months</t>
   </si>
   <si>
     <t>12-23 months</t>
   </si>
   <si>
     <t>24-35 months</t>
   </si>
   <si>
     <t>36-47 months</t>
   </si>
   <si>
     <t>48-59 months</t>
   </si>
   <si>
     <t>Moderate and severe degree of deviation from the norm</t>
   </si>
   <si>
     <t xml:space="preserve">2.2.1 Prevalence of stunting among children under five years of age  (standard deviation from the median height-for-age indicator according to the child growth standards established by the World Health Organization (WHO), &lt;-2)  </t>
   </si>
   <si>
     <t>Severe degree of deviation from the norm</t>
   </si>
   <si>
-    <t>South Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>One-time Multiple Indicator Cluster  Surveys  (MICS)</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abai</t>
   </si>
   <si>
     <t xml:space="preserve">Zhetisu </t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
@@ -305,60 +281,84 @@
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Prevalence of stunting among children under five years of age  (standard deviation from the median height-for-age indicator according to the child growth standards established by the World Health Organization (WHO), &lt;-2)  </t>
   </si>
   <si>
     <t>2010,2015,2024 year</t>
   </si>
   <si>
     <t>The percentage of children under the age of 5 who have a weight-to-age ratio (below or above) the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviation from the norm); b) by three standard deviations (severe deviation from the norm).</t>
   </si>
   <si>
     <t>The indicator is calculated as the number of children under the age of 5 whose weight-to-height ratio is lower/higher than the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviations from the norm); b) by three standard deviations (severe deviations from the norm) to the total number of children under the age of 5.</t>
   </si>
   <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/2-2-1/ </t>
   </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Ontustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -459,56 +459,56 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
@@ -911,86 +911,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1134,1780 +1132,1780 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="64.5703125" style="40" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="62"/>
       <c r="B1" s="62"/>
     </row>
-    <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="41" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B2" s="42"/>
     </row>
-    <row r="3" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="55.5" customHeight="1">
       <c r="A3" s="41" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B3" s="43" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="D3" s="44"/>
     </row>
-    <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="41" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" ht="15" customHeight="1">
       <c r="A5" s="41" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B5" s="42"/>
       <c r="D5" s="44"/>
     </row>
-    <row r="6" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" ht="15" customHeight="1">
       <c r="A6" s="41" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B6" s="42" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="70.5" customHeight="1">
       <c r="A7" s="46" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D7" s="44"/>
     </row>
-    <row r="8" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="13.5" customHeight="1">
       <c r="A8" s="41" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B8" s="45"/>
     </row>
-    <row r="9" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="80.25" customHeight="1">
       <c r="A9" s="41" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B9" s="47" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D9" s="44"/>
     </row>
-    <row r="10" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="31.5" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" customHeight="1">
       <c r="A11" s="41" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B11" s="43"/>
       <c r="D11" s="44"/>
     </row>
-    <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="41" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B12" s="48" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B13" s="49"/>
       <c r="D13" s="44"/>
     </row>
-    <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="49"/>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="44"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="41" t="s">
         <v>65</v>
-      </c>
-[...38 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B19" s="45"/>
       <c r="D19" s="44"/>
     </row>
-    <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B20" s="51" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B21" s="52"/>
       <c r="D21" s="44"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="53"/>
       <c r="B22" s="53"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="53"/>
       <c r="B23" s="53"/>
       <c r="D23" s="44"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="53"/>
       <c r="B26" s="53"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="53"/>
       <c r="B27" s="53"/>
       <c r="D27" s="44"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="53"/>
       <c r="B28" s="53"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="56" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="56" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="56" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="55"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="57" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
       <c r="B6" s="57" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
       <c r="B7" s="57" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
       <c r="B8" s="57" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
       <c r="B9" s="57" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="58" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
       <c r="B11" s="59"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="59"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="60" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C19" s="61"/>
       <c r="D19" s="61"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:I80"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E73" sqref="E73"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="55.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
     <col min="7" max="7" width="37.85546875" customWidth="1"/>
     <col min="8" max="8" width="36.7109375" customWidth="1"/>
     <col min="9" max="9" width="27.42578125" customWidth="1"/>
     <col min="10" max="10" width="17.28515625" customWidth="1"/>
     <col min="15" max="15" width="28" customWidth="1"/>
     <col min="16" max="16" width="25.140625" customWidth="1"/>
     <col min="17" max="17" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="20.25" customHeight="1">
       <c r="A2" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="65" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="66"/>
       <c r="E2" s="67"/>
       <c r="F2" s="63" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="63" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="63" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="63" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="27" customHeight="1">
       <c r="A3" s="64"/>
       <c r="B3" s="64"/>
       <c r="C3" s="1">
         <v>2010</v>
       </c>
       <c r="D3" s="1">
         <v>2015</v>
       </c>
       <c r="E3" s="1">
         <v>2024</v>
       </c>
       <c r="F3" s="64"/>
       <c r="G3" s="64"/>
       <c r="H3" s="64"/>
       <c r="I3" s="64"/>
     </row>
-    <row r="4" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="39.75" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="5" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="4"/>
       <c r="D5" s="11"/>
       <c r="E5" s="35"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="10"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="21">
         <v>13.1</v>
       </c>
       <c r="D6" s="21">
         <v>8</v>
       </c>
       <c r="E6" s="21">
         <v>2.9</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="8"/>
       <c r="I6" s="10"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9">
       <c r="A7" s="12" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="22">
         <v>13.2</v>
       </c>
       <c r="D7" s="32">
         <v>7.7</v>
       </c>
       <c r="E7" s="37">
         <v>3.0566483547572614</v>
       </c>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="8"/>
       <c r="I7" s="10"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9">
       <c r="A8" s="12" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="22">
         <v>13</v>
       </c>
       <c r="D8" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="E8" s="37">
         <v>2.7850525938354531</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="8"/>
       <c r="I8" s="10"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="13"/>
       <c r="B9" s="8"/>
       <c r="C9" s="22"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="8"/>
       <c r="I9" s="10"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9">
       <c r="A10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="22">
         <v>12.8</v>
       </c>
       <c r="D10" s="32">
         <v>7.2</v>
       </c>
       <c r="E10" s="37">
         <v>2.9240398108154677</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="8"/>
       <c r="I10" s="10"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="22">
         <v>13.4</v>
       </c>
       <c r="D11" s="32">
         <v>8.9</v>
       </c>
       <c r="E11" s="37">
         <v>2.9236817559345969</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="8"/>
       <c r="I11" s="10"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="22"/>
       <c r="D12" s="32"/>
       <c r="E12" s="29"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="8"/>
       <c r="I12" s="10"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="15" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="22"/>
       <c r="D13" s="32"/>
       <c r="E13" s="37">
         <v>4.2181940078559403</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="8"/>
       <c r="I13" s="10"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="16">
         <v>8.1</v>
       </c>
       <c r="D14" s="32">
         <v>2.9</v>
       </c>
       <c r="E14" s="37">
         <v>0</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="8"/>
       <c r="I14" s="10"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="16">
         <v>36.200000000000003</v>
       </c>
       <c r="D15" s="32">
         <v>6.6</v>
       </c>
       <c r="E15" s="37">
         <v>2.8367074848393905</v>
       </c>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="8"/>
       <c r="I15" s="10"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="16">
         <v>10.8</v>
       </c>
       <c r="D16" s="32">
         <v>8.1</v>
       </c>
       <c r="E16" s="37">
         <v>3.5598101415402623</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="8"/>
       <c r="I16" s="10"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="16">
         <v>18.399999999999999</v>
       </c>
       <c r="D17" s="32">
         <v>11.8</v>
       </c>
       <c r="E17" s="37">
         <v>5.5583220483905418</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="8"/>
       <c r="I17" s="10"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="15" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="D18" s="32">
         <v>7.4</v>
       </c>
       <c r="E18" s="37">
         <v>5.0211026767828297</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="8"/>
       <c r="I18" s="10"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="16">
         <v>16.2</v>
       </c>
       <c r="D19" s="32">
         <v>6.9</v>
       </c>
       <c r="E19" s="37">
         <v>1.6005808823790089</v>
       </c>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="8"/>
       <c r="I19" s="10"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="15" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E20" s="37">
         <v>2.1733017343751779</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="8"/>
       <c r="I20" s="10"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="15" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="16">
         <v>4.8</v>
       </c>
       <c r="D21" s="32">
         <v>5.4</v>
       </c>
       <c r="E21" s="37">
         <v>4.347357894411588</v>
       </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="8"/>
       <c r="I21" s="10"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="15" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="16">
         <v>12.7</v>
       </c>
       <c r="D22" s="22">
         <v>11.4</v>
       </c>
       <c r="E22" s="37">
         <v>2.0845881406972238</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="8"/>
       <c r="I22" s="10"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="16">
         <v>7.1</v>
       </c>
       <c r="D23" s="32">
         <v>10</v>
       </c>
       <c r="E23" s="37">
         <v>4.0376487259392047</v>
       </c>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="8"/>
       <c r="I23" s="10"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="15" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="D24" s="32">
         <v>4.5</v>
       </c>
       <c r="E24" s="37">
         <v>2.7813949804464646</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="8"/>
       <c r="I24" s="10"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="17" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="16">
         <v>12.1</v>
       </c>
       <c r="D25" s="32">
         <v>11.4</v>
       </c>
       <c r="E25" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="8"/>
       <c r="I25" s="10"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="15" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="16">
         <v>8.9</v>
       </c>
       <c r="D26" s="22">
         <v>5.5</v>
       </c>
       <c r="E26" s="37">
         <v>1.4431218427338168</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="8"/>
       <c r="I26" s="10"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="15" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="16">
         <v>10.6</v>
       </c>
       <c r="D27" s="22">
         <v>2.2999999999999998</v>
       </c>
       <c r="E27" s="37">
         <v>2.1071801020589955</v>
       </c>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="8"/>
       <c r="I27" s="10"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="36" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E28" s="37">
         <v>1.5125305095347075</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="8"/>
       <c r="I28" s="10"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="36" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E29" s="37">
         <v>2.3401321198228273</v>
       </c>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="8"/>
       <c r="I29" s="10"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="15" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="D30" s="32">
         <v>7.2</v>
       </c>
       <c r="E30" s="37">
         <v>2.1266837484155152</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="8"/>
       <c r="I30" s="10"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="15" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="16">
         <v>19.7</v>
       </c>
       <c r="D31" s="32">
         <v>7.1</v>
       </c>
       <c r="E31" s="37">
         <v>3.6571145627765289</v>
       </c>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="8"/>
       <c r="I31" s="10"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="15" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="16">
         <v>17.100000000000001</v>
       </c>
       <c r="D32" s="32">
         <v>6.3</v>
       </c>
       <c r="E32" s="37">
         <v>0.3625153961180716</v>
       </c>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="8"/>
       <c r="I32" s="10"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="36" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E33" s="37">
         <v>4.4997591658382472</v>
       </c>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="8"/>
       <c r="I33" s="10"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="23"/>
       <c r="D34" s="32"/>
       <c r="E34" s="32"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="8"/>
       <c r="I34" s="10"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="12" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="16">
         <v>10.7</v>
       </c>
       <c r="D35" s="22">
         <v>5</v>
       </c>
       <c r="E35" s="37">
         <v>3.4121781276176648</v>
       </c>
       <c r="F35" s="18"/>
       <c r="G35" s="9"/>
       <c r="H35" s="8"/>
       <c r="I35" s="10"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="12" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="16">
         <v>13.8</v>
       </c>
       <c r="D36" s="32">
         <v>5.8</v>
       </c>
       <c r="E36" s="37">
         <v>4.11261664866465</v>
       </c>
       <c r="F36" s="18"/>
       <c r="G36" s="9"/>
       <c r="H36" s="8"/>
       <c r="I36" s="10"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D37" s="32">
         <v>6.8</v>
       </c>
       <c r="E37" s="37">
         <v>2.5672113884327246</v>
       </c>
       <c r="F37" s="18"/>
       <c r="G37" s="9"/>
       <c r="H37" s="8"/>
       <c r="I37" s="10"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D38" s="22">
         <v>11</v>
       </c>
       <c r="E38" s="37">
         <v>7.918776126180755</v>
       </c>
       <c r="F38" s="18"/>
       <c r="G38" s="9"/>
       <c r="H38" s="8"/>
       <c r="I38" s="10"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="16">
         <v>18.600000000000001</v>
       </c>
       <c r="D39" s="11"/>
       <c r="E39" s="38"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="8"/>
       <c r="I39" s="10"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="16">
         <v>14.4</v>
       </c>
       <c r="D40" s="32">
         <v>11.5</v>
       </c>
       <c r="E40" s="37">
         <v>2.5448495590416385</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="9"/>
       <c r="H40" s="8"/>
       <c r="I40" s="10"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="16">
         <v>11.6</v>
       </c>
       <c r="D41" s="32">
         <v>8.4</v>
       </c>
       <c r="E41" s="37">
         <v>2.1398082768621434</v>
       </c>
       <c r="F41" s="18"/>
       <c r="G41" s="9"/>
       <c r="H41" s="8"/>
       <c r="I41" s="10"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="16">
         <v>8.1</v>
       </c>
       <c r="D42" s="22">
         <v>6</v>
       </c>
       <c r="E42" s="37">
         <v>1.6243438015384868</v>
       </c>
       <c r="F42" s="18"/>
       <c r="G42" s="9"/>
       <c r="H42" s="8"/>
       <c r="I42" s="10"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="19" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="29"/>
       <c r="F43" s="18"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="10"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="25">
         <v>5.4</v>
       </c>
       <c r="D44" s="24">
         <v>2.4</v>
       </c>
       <c r="E44" s="38">
         <v>2.9</v>
       </c>
       <c r="F44" s="18"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="10"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="26">
         <v>5.5</v>
       </c>
       <c r="D45" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="E45" s="37">
         <v>3.0566483547572614</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="10"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="26">
         <v>5.3</v>
       </c>
       <c r="D46" s="20">
         <v>2.6</v>
       </c>
       <c r="E46" s="37">
         <v>2.7850525938354531</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="10"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="20"/>
       <c r="B47" s="8"/>
       <c r="C47" s="26"/>
       <c r="D47" s="20"/>
       <c r="E47" s="33"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="10"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="26">
         <v>5.7</v>
       </c>
       <c r="D48" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="E48" s="37">
         <v>2.9240398108154677</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="10"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="D49" s="20">
         <v>2.5</v>
       </c>
       <c r="E49" s="37">
         <v>2.9236817559345969</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="10"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="26"/>
       <c r="D50" s="20"/>
       <c r="E50" s="33"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="10"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="15" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="26"/>
       <c r="D51" s="20"/>
       <c r="E51" s="33">
         <v>4.2</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="10"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="27">
         <v>2.8</v>
       </c>
       <c r="D52" s="20">
         <v>0.1</v>
       </c>
       <c r="E52" s="37">
         <v>0</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="10"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="27">
         <v>19.7</v>
       </c>
       <c r="D53" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E53" s="37">
         <v>2.8367074848393905</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="10"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="27">
         <v>4.2</v>
       </c>
       <c r="D54" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="E54" s="37">
         <v>3.5598101415402623</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="10"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="27">
         <v>11.1</v>
       </c>
       <c r="D55" s="20">
         <v>4.2</v>
       </c>
       <c r="E55" s="37">
         <v>5.5583220483905418</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="10"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="15" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="D56" s="20">
         <v>2.5</v>
       </c>
       <c r="E56" s="37">
         <v>5.0211026767828297</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="10"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="27">
         <v>3.7</v>
       </c>
       <c r="D57" s="20">
         <v>2.5</v>
       </c>
       <c r="E57" s="37">
         <v>1.6005808823790089</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="10"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="15" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E58" s="37">
         <v>2.1733017343751779</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="10"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="15" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="28">
         <v>1.5</v>
       </c>
       <c r="D59" s="39">
         <v>0</v>
       </c>
       <c r="E59" s="37">
         <v>4.347357894411588</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="10"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="15" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="28">
         <v>5</v>
       </c>
       <c r="D60" s="26">
         <v>3.3</v>
       </c>
       <c r="E60" s="37">
         <v>2.0845881406972238</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="10"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="29">
         <v>1.8</v>
       </c>
       <c r="D61" s="20">
         <v>3.3</v>
       </c>
       <c r="E61" s="37">
         <v>4.0376487259392047</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="8"/>
       <c r="I61" s="10"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="15" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="B62" s="31"/>
       <c r="C62" s="29">
         <v>4.2</v>
       </c>
       <c r="D62" s="39">
         <v>2</v>
       </c>
       <c r="E62" s="37">
         <v>2.7813949804464646</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="8"/>
       <c r="I62" s="8"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="17" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B63" s="31"/>
       <c r="C63" s="29">
         <v>5.8</v>
       </c>
       <c r="D63" s="20">
         <v>2.4</v>
       </c>
       <c r="E63" s="33"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="15" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B64" s="31"/>
       <c r="C64" s="29">
         <v>2.5</v>
       </c>
       <c r="D64" s="26">
         <v>1.6</v>
       </c>
       <c r="E64" s="37">
         <v>1.4431218427338168</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="15" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="B65" s="31"/>
       <c r="C65" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="D65" s="26">
         <v>0</v>
       </c>
       <c r="E65" s="37">
         <v>2.1071801020589955</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="36" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B66" s="31"/>
       <c r="C66" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E66" s="37">
         <v>1.5125305095347075</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="36" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E67" s="37">
         <v>2.3401321198228273</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="15" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B68" s="31"/>
       <c r="C68" s="29">
         <v>7.2</v>
       </c>
       <c r="D68" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="E68" s="37">
         <v>2.1266837484155152</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="15" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B69" s="31"/>
       <c r="C69" s="29">
         <v>10.1</v>
       </c>
       <c r="D69" s="20">
         <v>3.5</v>
       </c>
       <c r="E69" s="37">
         <v>3.6571145627765289</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="15" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B70" s="31"/>
       <c r="C70" s="29">
         <v>7.1</v>
       </c>
       <c r="D70" s="20">
         <v>2.7</v>
       </c>
       <c r="E70" s="37">
         <v>0.3625153961180716</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="36" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B71" s="31"/>
       <c r="C71" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E71" s="37">
         <v>4.4997591658382472</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B72" s="31"/>
       <c r="C72" s="30"/>
       <c r="D72" s="20"/>
       <c r="E72" s="33"/>
       <c r="F72" s="8"/>
       <c r="G72" s="8"/>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="12" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B73" s="31"/>
       <c r="C73" s="27">
         <v>3.7</v>
       </c>
       <c r="D73" s="26">
         <v>1.9</v>
       </c>
       <c r="E73" s="37">
         <v>3.4121781276176648</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="12" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B74" s="31"/>
       <c r="C74" s="27">
         <v>6.6</v>
       </c>
       <c r="D74" s="20">
         <v>1.6</v>
       </c>
       <c r="E74" s="37">
         <v>4.11261664866465</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B75" s="31"/>
       <c r="C75" s="27" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D75" s="20">
         <v>3.2</v>
       </c>
       <c r="E75" s="37">
         <v>2.5672113884327246</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B76" s="31"/>
       <c r="C76" s="27" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D76" s="26">
         <v>5</v>
       </c>
       <c r="E76" s="37">
         <v>7.918776126180755</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B77" s="31"/>
       <c r="C77" s="27">
         <v>8.1</v>
       </c>
       <c r="D77" s="34"/>
       <c r="E77" s="38"/>
       <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B78" s="31"/>
       <c r="C78" s="27">
         <v>6.5</v>
       </c>
       <c r="D78" s="39">
         <v>3</v>
       </c>
       <c r="E78" s="37">
         <v>2.5448495590416385</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B79" s="31"/>
       <c r="C79" s="27">
         <v>5.3</v>
       </c>
       <c r="D79" s="39">
         <v>2</v>
       </c>
       <c r="E79" s="37">
         <v>2.1398082768621434</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B80" s="31"/>
       <c r="C80" s="27">
         <v>1.7</v>
       </c>
       <c r="D80" s="26">
         <v>1.4</v>
       </c>
       <c r="E80" s="37">
         <v>1.6243438015384868</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="C2:E2"/>
@@ -2917,41 +2915,40 @@
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2.2.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>