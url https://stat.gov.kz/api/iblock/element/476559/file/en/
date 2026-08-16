--- v0 (2026-04-16)
+++ v1 (2026-08-16)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2.2.2" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="90">
   <si>
     <t>Global indicator</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
   </si>
   <si>
     <t>Agency responsible for policy implementation (co-implementing agencies)</t>
   </si>
   <si>
     <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
@@ -74,135 +74,111 @@
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Regions</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
-    <t>West Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhambyl</t>
   </si>
   <si>
-    <t>Karaganda</t>
-[...4 lines deleted...]
-  <si>
     <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Mangistau</t>
-[...1 lines deleted...]
-  <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>North-Kazakhstan</t>
-[...4 lines deleted...]
-  <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>0-5 months</t>
   </si>
   <si>
     <t>6-11 months</t>
   </si>
   <si>
     <t>12-17 months</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>18-23 months</t>
   </si>
   <si>
     <t>12-23 months</t>
   </si>
   <si>
     <t>24-35 months</t>
   </si>
   <si>
     <t>36-47 months</t>
   </si>
   <si>
     <t>48-59 months</t>
   </si>
   <si>
     <t xml:space="preserve">One-time Multiple Indicator Cluster Surveys (MICS) </t>
   </si>
   <si>
     <t>Ministry of Healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Wasting: Moderate and strong degree of abnormality</t>
   </si>
   <si>
-    <t>South Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Wasting: Strong degree of abnormality</t>
   </si>
   <si>
     <t>Overweight: Moderate and strong degree of abnormality</t>
   </si>
   <si>
     <t>...</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abai</t>
   </si>
   <si>
     <t xml:space="preserve">Zhetisu </t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Вureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
@@ -308,60 +284,84 @@
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Prevalence of malnutrition (weight for height &gt;+2 or &lt;-2 standard deviation from the median of the WHO Child Growth Standards) among children under 5 years of age, by type (wasting and overweight)</t>
   </si>
   <si>
     <t>2010,2015,2024 year</t>
   </si>
   <si>
     <t>The percentage of children under the age of 5 who have a weight-to-age ratio (below or above) the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviation from the norm); b) by three standard deviations (severe deviation from the norm).</t>
   </si>
   <si>
     <t>The indicator is calculated as the number of children under the age of 5 whose weight-to-height ratio is lower/higher than the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviations from the norm); b) by three standard deviations (severe deviations from the norm) to the total number of children under the age of 5.</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/en/2-2-2/</t>
   </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>Ontustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -458,56 +458,56 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
@@ -909,86 +909,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1132,2472 +1130,2472 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="41" customWidth="1"/>
     <col min="2" max="2" width="64.5703125" style="41" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="63"/>
       <c r="B1" s="63"/>
     </row>
-    <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="42" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B2" s="43"/>
     </row>
-    <row r="3" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="43.5" customHeight="1">
       <c r="A3" s="42" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B3" s="44" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D3" s="45"/>
     </row>
-    <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="42" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" ht="15" customHeight="1">
       <c r="A5" s="42" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B5" s="43"/>
       <c r="D5" s="45"/>
     </row>
-    <row r="6" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" ht="15" customHeight="1">
       <c r="A6" s="42" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B6" s="43" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="66" customHeight="1">
       <c r="A7" s="47" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B7" s="48" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D7" s="45"/>
     </row>
-    <row r="8" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="13.5" customHeight="1">
       <c r="A8" s="42" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B8" s="46"/>
     </row>
-    <row r="9" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="80.25" customHeight="1">
       <c r="A9" s="42" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B9" s="48" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D9" s="45"/>
     </row>
-    <row r="10" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="31.5" customHeight="1">
       <c r="A10" s="42" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B10" s="62" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" customHeight="1">
       <c r="A11" s="42" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B11" s="44"/>
       <c r="D11" s="45"/>
     </row>
-    <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="42" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B12" s="48" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="42" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B13" s="49"/>
       <c r="D13" s="45"/>
     </row>
-    <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="49"/>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="45"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="45"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="42" t="s">
         <v>66</v>
-      </c>
-[...38 lines deleted...]
-        <v>74</v>
       </c>
       <c r="B19" s="46"/>
       <c r="D19" s="45"/>
     </row>
-    <row r="20" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="42" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="B20" s="51" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="42" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B21" s="52"/>
       <c r="D21" s="45"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="53"/>
       <c r="B22" s="53"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="53"/>
       <c r="B23" s="53"/>
       <c r="D23" s="45"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="53"/>
       <c r="B26" s="53"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="53"/>
       <c r="B27" s="53"/>
       <c r="D27" s="45"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="53"/>
       <c r="B28" s="53"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="56" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="56" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="56" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="55"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="57" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
       <c r="B6" s="57" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
       <c r="B7" s="57" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
       <c r="B8" s="57" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
       <c r="B9" s="57" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="58" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
       <c r="B11" s="59"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="59"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="60" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C19" s="61"/>
       <c r="D19" s="61"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:I118"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B111" sqref="B111"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
     <col min="7" max="7" width="33.85546875" customWidth="1"/>
     <col min="8" max="8" width="31.85546875" customWidth="1"/>
     <col min="9" max="9" width="31.42578125" customWidth="1"/>
     <col min="10" max="10" width="18.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" customWidth="1"/>
     <col min="15" max="15" width="22.28515625" customWidth="1"/>
     <col min="16" max="16" width="23.7109375" customWidth="1"/>
     <col min="17" max="17" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="22.5" customHeight="1">
       <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="64" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="67"/>
       <c r="E2" s="68"/>
       <c r="F2" s="64" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="64" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="64" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="64" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="26.25" customHeight="1">
       <c r="A3" s="65"/>
       <c r="B3" s="65"/>
       <c r="C3" s="1">
         <v>2010</v>
       </c>
       <c r="D3" s="1">
         <v>2015</v>
       </c>
       <c r="E3" s="1">
         <v>2024</v>
       </c>
       <c r="F3" s="65"/>
       <c r="G3" s="65"/>
       <c r="H3" s="65"/>
       <c r="I3" s="65"/>
     </row>
-    <row r="4" spans="1:9" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="47.25" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I4" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9">
       <c r="A5" s="40" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="11"/>
       <c r="D5" s="12"/>
       <c r="E5" s="28"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="8"/>
       <c r="I5" s="10"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9">
       <c r="A6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="14">
         <v>4.05</v>
       </c>
       <c r="D6" s="21">
         <v>3.1</v>
       </c>
       <c r="E6" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="F6" s="9"/>
       <c r="H6" s="8"/>
       <c r="I6" s="10"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9">
       <c r="A7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D7" s="24">
         <v>2.9</v>
       </c>
       <c r="E7" s="31">
         <v>4.7854372445985511</v>
       </c>
       <c r="F7" s="9"/>
       <c r="G7" s="17"/>
       <c r="H7" s="8"/>
       <c r="I7" s="10"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9">
       <c r="A8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="11">
         <v>3.7</v>
       </c>
       <c r="D8" s="21">
         <v>3.3</v>
       </c>
       <c r="E8" s="31">
         <v>4.3474069531986261</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="17"/>
       <c r="H8" s="8"/>
       <c r="I8" s="10"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="15"/>
       <c r="B9" s="8"/>
       <c r="C9" s="21"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="9"/>
       <c r="G9" s="17"/>
       <c r="H9" s="8"/>
       <c r="I9" s="10"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9">
       <c r="A10" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="D10" s="21">
         <v>3.1</v>
       </c>
       <c r="E10" s="31">
         <v>5.2691352824634343</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="17"/>
       <c r="H10" s="8"/>
       <c r="I10" s="10"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="18">
         <v>3.3</v>
       </c>
       <c r="D11" s="21">
         <v>3.1</v>
       </c>
       <c r="E11" s="31">
         <v>3.578538910179871</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="17"/>
       <c r="H11" s="8"/>
       <c r="I11" s="10"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="21"/>
       <c r="D12" s="24"/>
       <c r="E12" s="32"/>
       <c r="F12" s="9"/>
       <c r="G12" s="17"/>
       <c r="H12" s="8"/>
       <c r="I12" s="10"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="17" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="21"/>
       <c r="D13" s="24"/>
       <c r="E13" s="33">
         <v>2.5585301325152914</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="17"/>
       <c r="H13" s="8"/>
       <c r="I13" s="10"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="11">
         <v>2.6</v>
       </c>
       <c r="D14" s="24">
         <v>1.4</v>
       </c>
       <c r="E14" s="33">
         <v>1.7206808280898727</v>
       </c>
       <c r="F14" s="9"/>
       <c r="H14" s="8"/>
       <c r="I14" s="10"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="11">
         <v>8.6</v>
       </c>
       <c r="D15" s="24">
         <v>6.3</v>
       </c>
       <c r="E15" s="33">
         <v>8.2945843011603451</v>
       </c>
       <c r="F15" s="9"/>
       <c r="G15" s="17"/>
       <c r="H15" s="8"/>
       <c r="I15" s="10"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="11">
         <v>3.7</v>
       </c>
       <c r="D16" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="E16" s="33">
         <v>1.8834837403562388</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="17"/>
       <c r="H16" s="8"/>
       <c r="I16" s="10"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="11">
         <v>3.2</v>
       </c>
       <c r="D17" s="24">
         <v>5.9</v>
       </c>
       <c r="E17" s="33">
         <v>9.2962645523965683</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="17"/>
       <c r="H17" s="8"/>
       <c r="I17" s="10"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="17" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="11">
         <v>1.8</v>
       </c>
       <c r="D18" s="21">
         <v>1.5</v>
       </c>
       <c r="E18" s="33">
         <v>10.017323477586915</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="17"/>
       <c r="H18" s="8"/>
       <c r="I18" s="10"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="18">
         <v>2.8</v>
       </c>
       <c r="D19" s="21">
         <v>3.2</v>
       </c>
       <c r="E19" s="33">
         <v>1.8547848395963411</v>
       </c>
       <c r="F19" s="9"/>
       <c r="G19" s="19"/>
       <c r="H19" s="8"/>
       <c r="I19" s="10"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E20" s="33">
         <v>1.8175267444558405</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="19"/>
       <c r="H20" s="8"/>
       <c r="I20" s="10"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="17" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="11">
         <v>0.4</v>
       </c>
       <c r="D21" s="24">
         <v>1.6</v>
       </c>
       <c r="E21" s="33">
         <v>7.282258695041433</v>
       </c>
       <c r="F21" s="9"/>
       <c r="G21" s="17"/>
       <c r="H21" s="8"/>
       <c r="I21" s="10"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="17" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="11">
         <v>0.4</v>
       </c>
       <c r="D22" s="24">
         <v>4.2</v>
       </c>
       <c r="E22" s="33">
         <v>3.9156628735132339</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="17"/>
       <c r="H22" s="8"/>
       <c r="I22" s="10"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="17" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="11">
         <v>1.3</v>
       </c>
       <c r="D23" s="21">
         <v>2.1</v>
       </c>
       <c r="E23" s="33">
         <v>1.1018548372799941</v>
       </c>
       <c r="F23" s="9"/>
       <c r="H23" s="8"/>
       <c r="I23" s="10"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="17" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="11">
         <v>4.5</v>
       </c>
       <c r="D24" s="21">
         <v>3.4</v>
       </c>
       <c r="E24" s="33">
         <v>2.4796644668551457</v>
       </c>
       <c r="F24" s="9"/>
       <c r="H24" s="8"/>
       <c r="I24" s="10"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="19" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="11">
         <v>5.8</v>
       </c>
       <c r="D25" s="24">
         <v>2.9</v>
       </c>
       <c r="E25" s="34" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F25" s="9"/>
       <c r="G25" s="17"/>
       <c r="H25" s="8"/>
       <c r="I25" s="10"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="17" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="11">
         <v>2.7</v>
       </c>
       <c r="D26" s="24">
         <v>5.5</v>
       </c>
       <c r="E26" s="33">
         <v>9.8016691798612694</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="17"/>
       <c r="H26" s="8"/>
       <c r="I26" s="10"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="17" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="11">
         <v>1.7</v>
       </c>
       <c r="D27" s="24">
         <v>1.6</v>
       </c>
       <c r="E27" s="33">
         <v>3.0372945534724538</v>
       </c>
       <c r="F27" s="9"/>
       <c r="G27" s="17"/>
       <c r="H27" s="8"/>
       <c r="I27" s="10"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="29" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D28" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E28" s="33">
         <v>2.6865882504444794</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="17"/>
       <c r="H28" s="8"/>
       <c r="I28" s="10"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="29" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E29" s="33">
         <v>4.0746805091666616</v>
       </c>
       <c r="F29" s="9"/>
       <c r="G29" s="17"/>
       <c r="H29" s="8"/>
       <c r="I29" s="10"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="17" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="11">
         <v>8.1</v>
       </c>
       <c r="D30" s="24">
         <v>1.9</v>
       </c>
       <c r="E30" s="33">
         <v>3.7968148338388779</v>
       </c>
       <c r="F30" s="9"/>
       <c r="H30" s="8"/>
       <c r="I30" s="10"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="17" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="11">
         <v>4.5</v>
       </c>
       <c r="D31" s="21">
         <v>1.3</v>
       </c>
       <c r="E31" s="33">
         <v>8.7056615371963542</v>
       </c>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="8"/>
       <c r="I31" s="10"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="17" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="11">
         <v>7.8</v>
       </c>
       <c r="D32" s="24">
         <v>3.5</v>
       </c>
       <c r="E32" s="33">
         <v>0.44944464430622022</v>
       </c>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="8"/>
       <c r="I32" s="10"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="29" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E33" s="33">
         <v>5.7981339189803878</v>
       </c>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="8"/>
       <c r="I33" s="10"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="22"/>
       <c r="D34" s="24"/>
       <c r="E34" s="35"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="8"/>
       <c r="I34" s="10"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="21">
         <v>13.4</v>
       </c>
       <c r="D35" s="24">
         <v>13.7</v>
       </c>
       <c r="E35" s="33">
         <v>10.734639991183938</v>
       </c>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="8"/>
       <c r="I35" s="10"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="D36" s="24">
         <v>2.8</v>
       </c>
       <c r="E36" s="33">
         <v>6.0627861462448545</v>
       </c>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="8"/>
       <c r="I36" s="10"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D37" s="24">
         <v>1.7</v>
       </c>
       <c r="E37" s="33">
         <v>4.6640348654518213</v>
       </c>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="8"/>
       <c r="I37" s="10"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D38" s="24">
         <v>3.5</v>
       </c>
       <c r="E38" s="33">
         <v>4.331618868294612</v>
       </c>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="8"/>
       <c r="I38" s="10"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="11">
         <v>2.1</v>
       </c>
       <c r="D39" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="8"/>
       <c r="I39" s="10"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="11">
         <v>2.5</v>
       </c>
       <c r="D40" s="24">
         <v>1.8</v>
       </c>
       <c r="E40" s="33">
         <v>3.8847545393408445</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="8"/>
       <c r="I40" s="10"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="11">
         <v>2.4</v>
       </c>
       <c r="D41" s="21">
         <v>1.7</v>
       </c>
       <c r="E41" s="33">
         <v>3.6606554758568399</v>
       </c>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="8"/>
       <c r="I41" s="10"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="11">
         <v>4.5</v>
       </c>
       <c r="D42" s="24">
         <v>1.9</v>
       </c>
       <c r="E42" s="33">
         <v>3.648081638192104</v>
       </c>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="8"/>
       <c r="I42" s="10"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="40" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="11"/>
       <c r="D43" s="26"/>
       <c r="E43" s="35"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="8"/>
       <c r="I43" s="10"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="14">
         <v>1.6</v>
       </c>
       <c r="D44" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="E44" s="36">
         <v>1.4</v>
       </c>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="8"/>
       <c r="I44" s="10"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="11">
         <v>1.9</v>
       </c>
       <c r="D45" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="E45" s="33">
         <v>1.3122178050885245</v>
       </c>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="8"/>
       <c r="I45" s="10"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="11">
         <v>1.4</v>
       </c>
       <c r="D46" s="21">
         <v>1</v>
       </c>
       <c r="E46" s="33">
         <v>1.402346806074471</v>
       </c>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="8"/>
       <c r="I46" s="10"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="15"/>
       <c r="B47" s="8"/>
       <c r="C47" s="21"/>
       <c r="D47" s="25"/>
       <c r="E47" s="37"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="8"/>
       <c r="I47" s="10"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="11">
         <v>2.1</v>
       </c>
       <c r="D48" s="24">
         <v>1.3</v>
       </c>
       <c r="E48" s="33">
         <v>1.6660375761612649</v>
       </c>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="8"/>
       <c r="I48" s="10"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="18">
         <v>1.3</v>
       </c>
       <c r="D49" s="24">
         <v>0.8</v>
       </c>
       <c r="E49" s="33">
         <v>0.91608610545542957</v>
       </c>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="8"/>
       <c r="I49" s="10"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="21"/>
       <c r="D50" s="24"/>
       <c r="E50" s="35"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="8"/>
       <c r="I50" s="10"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="17" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="21"/>
       <c r="D51" s="24"/>
       <c r="E51" s="33">
         <v>0.98350450409445955</v>
       </c>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
       <c r="H51" s="8"/>
       <c r="I51" s="10"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="11">
         <v>0.9</v>
       </c>
       <c r="D52" s="21">
         <v>0.2</v>
       </c>
       <c r="E52" s="33">
         <v>1.2425535858817127</v>
       </c>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="8"/>
       <c r="I52" s="10"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="21">
         <v>3.9</v>
       </c>
       <c r="D53" s="24">
         <v>2.5</v>
       </c>
       <c r="E53" s="33">
         <v>4.8239874045848063</v>
       </c>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
       <c r="H53" s="8"/>
       <c r="I53" s="10"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="21">
         <v>2</v>
       </c>
       <c r="D54" s="21">
         <v>1.2</v>
       </c>
       <c r="E54" s="33">
         <v>0.54591977210228415</v>
       </c>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
       <c r="H54" s="8"/>
       <c r="I54" s="10"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="21">
         <v>1.9</v>
       </c>
       <c r="D55" s="24">
         <v>3.6</v>
       </c>
       <c r="E55" s="33">
         <v>4.1234991208887539</v>
       </c>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="8"/>
       <c r="I55" s="10"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="17" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="D56" s="21">
         <v>1.2</v>
       </c>
       <c r="E56" s="33">
         <v>0.41098713130769732</v>
       </c>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
       <c r="H56" s="8"/>
       <c r="I56" s="10"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="18">
         <v>1.4</v>
       </c>
       <c r="D57" s="24">
         <v>0.9</v>
       </c>
       <c r="E57" s="33">
         <v>0.38930666253363827</v>
       </c>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="8"/>
       <c r="I57" s="10"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="18"/>
       <c r="D58" s="24"/>
       <c r="E58" s="33">
         <v>0.35182195009675871</v>
       </c>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="8"/>
       <c r="I58" s="10"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="17" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="11">
         <v>0.4</v>
       </c>
       <c r="D59" s="21">
         <v>0</v>
       </c>
       <c r="E59" s="33">
         <v>3.3617546294091798</v>
       </c>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="8"/>
       <c r="I59" s="10"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="17" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="21">
         <v>0</v>
       </c>
       <c r="D60" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="E60" s="33">
         <v>0</v>
       </c>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="8"/>
       <c r="I60" s="10"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="17" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="11">
         <v>0.2</v>
       </c>
       <c r="D61" s="24">
         <v>0.7</v>
       </c>
       <c r="E61" s="33">
         <v>0.18167846432763668</v>
       </c>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="8"/>
       <c r="I61" s="10"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="17" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="11">
         <v>1.7</v>
       </c>
       <c r="D62" s="23">
         <v>1</v>
       </c>
       <c r="E62" s="33">
         <v>0.19773683042083159</v>
       </c>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="8"/>
       <c r="I62" s="10"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="19" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="11">
         <v>2</v>
       </c>
       <c r="D63" s="24">
         <v>0.9</v>
       </c>
       <c r="E63" s="34" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="8"/>
       <c r="I63" s="10"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="17" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="11">
         <v>1.5</v>
       </c>
       <c r="D64" s="21">
         <v>2.4</v>
       </c>
       <c r="E64" s="33">
         <v>1.91514567143467</v>
       </c>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="8"/>
       <c r="I64" s="10"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="17" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="B65" s="20"/>
       <c r="C65" s="21">
         <v>0.4</v>
       </c>
       <c r="D65" s="21">
         <v>0</v>
       </c>
       <c r="E65" s="33">
         <v>0</v>
       </c>
       <c r="F65" s="20"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="29" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B66" s="20"/>
       <c r="C66" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D66" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E66" s="33">
         <v>0.36533392501015993</v>
       </c>
       <c r="F66" s="20"/>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="29" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B67" s="20"/>
       <c r="C67" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D67" s="18" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E67" s="33">
         <v>1.0620045478400764</v>
       </c>
       <c r="F67" s="20"/>
       <c r="G67" s="20"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="17" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B68" s="20"/>
       <c r="C68" s="11">
         <v>2.7</v>
       </c>
       <c r="D68" s="21">
         <v>0.9</v>
       </c>
       <c r="E68" s="33">
         <v>1.2328020950124443</v>
       </c>
       <c r="F68" s="20"/>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="17" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B69" s="20"/>
       <c r="C69" s="21">
         <v>2.8</v>
       </c>
       <c r="D69" s="21">
         <v>0.3</v>
       </c>
       <c r="E69" s="33">
         <v>3.4344210931194441</v>
       </c>
       <c r="F69" s="20"/>
       <c r="G69" s="20"/>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="17" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B70" s="20"/>
       <c r="C70" s="11">
         <v>3</v>
       </c>
       <c r="D70" s="21">
         <v>1.4</v>
       </c>
       <c r="E70" s="33">
         <v>0</v>
       </c>
       <c r="F70" s="20"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="29" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B71" s="20"/>
       <c r="C71" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D71" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E71" s="33">
         <v>1.6761422154500103</v>
       </c>
       <c r="F71" s="20"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B72" s="20"/>
       <c r="C72" s="22"/>
       <c r="D72" s="24"/>
       <c r="E72" s="34"/>
       <c r="F72" s="20"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B73" s="20"/>
       <c r="C73" s="21">
         <v>7.4</v>
       </c>
       <c r="D73" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="E73" s="33">
         <v>2.9450075702526579</v>
       </c>
       <c r="F73" s="20"/>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B74" s="20"/>
       <c r="C74" s="21">
         <v>1</v>
       </c>
       <c r="D74" s="23">
         <v>1</v>
       </c>
       <c r="E74" s="33">
         <v>2.215416404654829</v>
       </c>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B75" s="20"/>
       <c r="C75" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D75" s="24">
         <v>0.8</v>
       </c>
       <c r="E75" s="33">
         <v>0.7394595866775725</v>
       </c>
       <c r="F75" s="20"/>
       <c r="G75" s="20"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B76" s="20"/>
       <c r="C76" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D76" s="21">
         <v>0.9</v>
       </c>
       <c r="E76" s="33">
         <v>1.7695123688225309</v>
       </c>
       <c r="F76" s="20"/>
       <c r="G76" s="20"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B77" s="20"/>
       <c r="C77" s="11">
         <v>0.6</v>
       </c>
       <c r="D77" s="11" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E77" s="38"/>
       <c r="F77" s="20"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B78" s="20"/>
       <c r="C78" s="11">
         <v>1.2</v>
       </c>
       <c r="D78" s="24">
         <v>0.9</v>
       </c>
       <c r="E78" s="33">
         <v>0.57889539960747038</v>
       </c>
       <c r="F78" s="20"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B79" s="20"/>
       <c r="C79" s="11">
         <v>0.7</v>
       </c>
       <c r="D79" s="21">
         <v>0.2</v>
       </c>
       <c r="E79" s="33">
         <v>1.4935614613297192</v>
       </c>
       <c r="F79" s="20"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B80" s="20"/>
       <c r="C80" s="11">
         <v>1.8</v>
       </c>
       <c r="D80" s="24">
         <v>0.7</v>
       </c>
       <c r="E80" s="33">
         <v>1.0711594597571255</v>
       </c>
       <c r="F80" s="20"/>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
     </row>
-    <row r="81" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9" ht="12.75" customHeight="1">
       <c r="A81" s="40" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B81" s="20"/>
       <c r="C81" s="23"/>
       <c r="D81" s="23"/>
       <c r="E81" s="39"/>
       <c r="F81" s="20"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B82" s="20"/>
       <c r="C82" s="23">
         <v>13.3</v>
       </c>
       <c r="D82" s="23">
         <v>9.3000000000000007</v>
       </c>
       <c r="E82" s="18">
         <v>7.5</v>
       </c>
       <c r="F82" s="20"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="20"/>
       <c r="C83" s="23">
         <v>14.8</v>
       </c>
       <c r="D83" s="23">
         <v>8.6999999999999993</v>
       </c>
       <c r="E83" s="31">
         <v>8.3631308859715556</v>
       </c>
       <c r="F83" s="20"/>
       <c r="G83" s="20"/>
       <c r="H83" s="20"/>
       <c r="I83" s="20"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="20"/>
       <c r="C84" s="23">
         <v>11.8</v>
       </c>
       <c r="D84" s="23">
         <v>10</v>
       </c>
       <c r="E84" s="31">
         <v>6.5601351301366266</v>
       </c>
       <c r="F84" s="20"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20"/>
       <c r="I84" s="20"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="15"/>
       <c r="B85" s="20"/>
       <c r="C85" s="23"/>
       <c r="D85" s="23"/>
       <c r="E85" s="18"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="20"/>
       <c r="C86" s="23">
         <v>13.7</v>
       </c>
       <c r="D86" s="23">
         <v>11.2</v>
       </c>
       <c r="E86" s="31">
         <v>7.4751384295750736</v>
       </c>
       <c r="F86" s="20"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="20"/>
       <c r="C87" s="23">
         <v>13</v>
       </c>
       <c r="D87" s="23">
         <v>7.6</v>
       </c>
       <c r="E87" s="31">
         <v>7.4880153456141247</v>
       </c>
       <c r="F87" s="20"/>
       <c r="G87" s="20"/>
       <c r="H87" s="20"/>
       <c r="I87" s="20"/>
     </row>
-    <row r="88" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" ht="14.25" customHeight="1">
       <c r="A88" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="20"/>
       <c r="C88" s="23"/>
       <c r="D88" s="23"/>
       <c r="E88" s="18"/>
       <c r="F88" s="20"/>
       <c r="G88" s="20"/>
       <c r="H88" s="20"/>
       <c r="I88" s="20"/>
     </row>
-    <row r="89" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" ht="14.25" customHeight="1">
       <c r="A89" s="17" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B89" s="20"/>
       <c r="C89" s="23"/>
       <c r="D89" s="23"/>
       <c r="E89" s="31">
         <v>7.4500800493692179</v>
       </c>
       <c r="F89" s="20"/>
       <c r="G89" s="20"/>
       <c r="H89" s="20"/>
       <c r="I89" s="20"/>
     </row>
-    <row r="90" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9" ht="14.25" customHeight="1">
       <c r="A90" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="20"/>
       <c r="C90" s="23">
         <v>13.6</v>
       </c>
       <c r="D90" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="E90" s="31">
         <v>7.3946389787008195</v>
       </c>
       <c r="F90" s="20"/>
       <c r="G90" s="20"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
     </row>
-    <row r="91" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" ht="14.25" customHeight="1">
       <c r="A91" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="20"/>
       <c r="C91" s="23">
         <v>33.5</v>
       </c>
       <c r="D91" s="23">
         <v>10.3</v>
       </c>
       <c r="E91" s="31">
         <v>6.683313543521427</v>
       </c>
       <c r="F91" s="20"/>
       <c r="G91" s="20"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
     </row>
-    <row r="92" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" ht="14.25" customHeight="1">
       <c r="A92" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="20"/>
       <c r="C92" s="23">
         <v>7.6</v>
       </c>
       <c r="D92" s="23">
         <v>6.3</v>
       </c>
       <c r="E92" s="31">
         <v>4.5653677867714144</v>
       </c>
       <c r="F92" s="20"/>
       <c r="G92" s="20"/>
       <c r="H92" s="20"/>
       <c r="I92" s="20"/>
     </row>
-    <row r="93" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="14.25" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B93" s="20"/>
       <c r="C93" s="23">
         <v>16.2</v>
       </c>
       <c r="D93" s="23">
         <v>14.7</v>
       </c>
       <c r="E93" s="31">
         <v>13.072703507910525</v>
       </c>
       <c r="F93" s="20"/>
       <c r="G93" s="20"/>
       <c r="H93" s="20"/>
       <c r="I93" s="20"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="17" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="B94" s="20"/>
       <c r="C94" s="23">
         <v>6.6</v>
       </c>
       <c r="D94" s="23">
         <v>8</v>
       </c>
       <c r="E94" s="31">
         <v>8.0504740149143785</v>
       </c>
       <c r="F94" s="20"/>
       <c r="G94" s="20"/>
       <c r="H94" s="20"/>
       <c r="I94" s="20"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B95" s="20"/>
       <c r="C95" s="23">
         <v>21.3</v>
       </c>
       <c r="D95" s="23">
         <v>6.1</v>
       </c>
       <c r="E95" s="31">
         <v>5.750351819052419</v>
       </c>
       <c r="F95" s="20"/>
       <c r="G95" s="20"/>
       <c r="H95" s="20"/>
       <c r="I95" s="20"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B96" s="20"/>
       <c r="C96" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D96" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E96" s="31">
         <v>6.0479273778900771</v>
       </c>
       <c r="F96" s="20"/>
       <c r="G96" s="20"/>
       <c r="H96" s="20"/>
       <c r="I96" s="20"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="17" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="B97" s="20"/>
       <c r="C97" s="23">
         <v>6.1</v>
       </c>
       <c r="D97" s="23">
         <v>6.4</v>
       </c>
       <c r="E97" s="31">
         <v>10.255230271137521</v>
       </c>
       <c r="F97" s="20"/>
       <c r="G97" s="20"/>
       <c r="H97" s="20"/>
       <c r="I97" s="20"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="17" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="B98" s="20"/>
       <c r="C98" s="23">
         <v>6.6</v>
       </c>
       <c r="D98" s="23">
         <v>12.5</v>
       </c>
       <c r="E98" s="31">
         <v>4.6622614099129356</v>
       </c>
       <c r="F98" s="20"/>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="20"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="17" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B99" s="20"/>
       <c r="C99" s="23">
         <v>6.8</v>
       </c>
       <c r="D99" s="23">
         <v>8.6</v>
       </c>
       <c r="E99" s="31">
         <v>7.8566059277688796</v>
       </c>
       <c r="F99" s="20"/>
       <c r="G99" s="20"/>
       <c r="H99" s="20"/>
       <c r="I99" s="20"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="17" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="B100" s="20"/>
       <c r="C100" s="23">
         <v>15.7</v>
       </c>
       <c r="D100" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="E100" s="31">
         <v>6.282981763532689</v>
       </c>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="20"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="19" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B101" s="20"/>
       <c r="C101" s="23">
         <v>11.1</v>
       </c>
       <c r="D101" s="23">
         <v>7.6</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F101" s="20"/>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="17" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B102" s="20"/>
       <c r="C102" s="23">
         <v>13.6</v>
       </c>
       <c r="D102" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="E102" s="31">
         <v>8.3150309741552206</v>
       </c>
       <c r="F102" s="20"/>
       <c r="G102" s="20"/>
       <c r="H102" s="20"/>
       <c r="I102" s="20"/>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="17" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="B103" s="20"/>
       <c r="C103" s="23">
         <v>11.6</v>
       </c>
       <c r="D103" s="23">
         <v>5.6</v>
       </c>
       <c r="E103" s="31">
         <v>8.016187188692756</v>
       </c>
       <c r="F103" s="20"/>
       <c r="G103" s="20"/>
       <c r="H103" s="20"/>
       <c r="I103" s="20"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="29" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B104" s="20"/>
       <c r="C104" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D104" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E104" s="31">
         <v>7.0032826245824973</v>
       </c>
       <c r="F104" s="20"/>
       <c r="G104" s="20"/>
       <c r="H104" s="20"/>
       <c r="I104" s="20"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="29" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B105" s="20"/>
       <c r="C105" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D105" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E105" s="31">
         <v>11.265004681242631</v>
       </c>
       <c r="F105" s="20"/>
       <c r="G105" s="20"/>
       <c r="H105" s="20"/>
       <c r="I105" s="20"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="17" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B106" s="20"/>
       <c r="C106" s="23">
         <v>20.2</v>
       </c>
       <c r="D106" s="23">
         <v>9.1999999999999993</v>
       </c>
       <c r="E106" s="31">
         <v>3.0571298978856021</v>
       </c>
       <c r="F106" s="20"/>
       <c r="G106" s="20"/>
       <c r="H106" s="20"/>
       <c r="I106" s="20"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="17" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B107" s="20"/>
       <c r="C107" s="23">
         <v>22.1</v>
       </c>
       <c r="D107" s="23">
         <v>16.2</v>
       </c>
       <c r="E107" s="31">
         <v>10.518256277335906</v>
       </c>
       <c r="F107" s="20"/>
       <c r="G107" s="20"/>
       <c r="H107" s="20"/>
       <c r="I107" s="20"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="17" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B108" s="20"/>
       <c r="C108" s="23">
         <v>15.6</v>
       </c>
       <c r="D108" s="23">
         <v>21.6</v>
       </c>
       <c r="E108" s="31">
         <v>6.4551595679508091</v>
       </c>
       <c r="F108" s="20"/>
       <c r="G108" s="20"/>
       <c r="H108" s="20"/>
       <c r="I108" s="20"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="29" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B109" s="20"/>
       <c r="C109" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D109" s="30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E109" s="31">
         <v>6.9241721357651196</v>
       </c>
       <c r="F109" s="20"/>
       <c r="G109" s="20"/>
       <c r="H109" s="20"/>
       <c r="I109" s="20"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B110" s="20"/>
       <c r="C110" s="23"/>
       <c r="D110" s="23"/>
       <c r="E110" s="18"/>
       <c r="F110" s="20"/>
       <c r="G110" s="20"/>
       <c r="H110" s="20"/>
       <c r="I110" s="20"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B111" s="20"/>
       <c r="C111" s="23">
         <v>9.8000000000000007</v>
       </c>
       <c r="D111" s="23">
         <v>5.8</v>
       </c>
       <c r="E111" s="31">
         <v>5.0854541576540919</v>
       </c>
       <c r="F111" s="20"/>
       <c r="G111" s="20"/>
       <c r="H111" s="20"/>
       <c r="I111" s="20"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B112" s="20"/>
       <c r="C112" s="23">
         <v>19</v>
       </c>
       <c r="D112" s="23">
         <v>12.5</v>
       </c>
       <c r="E112" s="31">
         <v>8.9021452675790638</v>
       </c>
       <c r="F112" s="20"/>
       <c r="G112" s="20"/>
       <c r="H112" s="20"/>
       <c r="I112" s="20"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9">
       <c r="A113" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B113" s="20"/>
       <c r="C113" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D113" s="23">
         <v>15.1</v>
       </c>
       <c r="E113" s="31">
         <v>9.5046666156415949</v>
       </c>
       <c r="F113" s="20"/>
       <c r="G113" s="20"/>
       <c r="H113" s="20"/>
       <c r="I113" s="20"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B114" s="20"/>
       <c r="C114" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D114" s="23">
         <v>10.1</v>
       </c>
       <c r="E114" s="31">
         <v>11.276957038843628</v>
       </c>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9">
       <c r="A115" s="13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B115" s="20"/>
       <c r="C115" s="23">
         <v>17.399999999999999</v>
       </c>
       <c r="D115" s="11" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E115" s="11" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F115" s="20"/>
       <c r="G115" s="20"/>
       <c r="H115" s="20"/>
       <c r="I115" s="20"/>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9">
       <c r="A116" s="13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B116" s="20"/>
       <c r="C116" s="23">
         <v>12.9</v>
       </c>
       <c r="D116" s="23">
         <v>10.5</v>
       </c>
       <c r="E116" s="31">
         <v>6.9206312722372809</v>
       </c>
       <c r="F116" s="20"/>
       <c r="G116" s="20"/>
       <c r="H116" s="20"/>
       <c r="I116" s="20"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B117" s="20"/>
       <c r="C117" s="23">
         <v>11.6</v>
       </c>
       <c r="D117" s="23">
         <v>8</v>
       </c>
       <c r="E117" s="31">
         <v>6.5813654227432483</v>
       </c>
       <c r="F117" s="20"/>
       <c r="G117" s="20"/>
       <c r="H117" s="20"/>
       <c r="I117" s="20"/>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9">
       <c r="A118" s="13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B118" s="20"/>
       <c r="C118" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="D118" s="23">
         <v>6.5</v>
       </c>
       <c r="E118" s="31">
         <v>6.7504584452201142</v>
       </c>
       <c r="F118" s="20"/>
       <c r="G118" s="20"/>
       <c r="H118" s="20"/>
       <c r="I118" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="C2:E2"/>
@@ -3607,41 +3605,40 @@
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2.2.2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>