--- v1 (2026-08-16)
+++ v2 (2026-09-26)
@@ -1,240 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="13530" yWindow="-15" windowWidth="11685" windowHeight="7965"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2.2.2" sheetId="1" r:id="rId3"/>
+    <sheet name="metadata" sheetId="25" r:id="rId1"/>
+    <sheet name="conventions" sheetId="26" r:id="rId2"/>
+    <sheet name="obesity" sheetId="24" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="67">
   <si>
-    <t>Global indicator</t>
+    <t>in percent</t>
   </si>
   <si>
-    <t>Measurement unit</t>
-[...38 lines deleted...]
-    <t>Regions</t>
+    <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
     <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Kostanai</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
+    <t>Mangistau</t>
+  </si>
+  <si>
+    <t>Ontustik Kazakhstan</t>
+  </si>
+  <si>
     <t>Pavlodar</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
-    <t>Age</t>
+    <t>* According to Ministry of healthcare of the Republic of Kazakhstan data</t>
   </si>
   <si>
-    <t>0-5 months</t>
+    <t>women</t>
   </si>
   <si>
-    <t>6-11 months</t>
+    <t>men</t>
   </si>
   <si>
-    <t>12-17 months</t>
+    <t>rural population</t>
   </si>
   <si>
-    <t>-</t>
+    <t>urban population</t>
   </si>
   <si>
-    <t>18-23 months</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">Zhetisu </t>
+    <t>Total</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
+    <t>Shymkent city</t>
+  </si>
+  <si>
+    <t>Abai</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
     <t>Ulytau</t>
   </si>
   <si>
-    <t>Shymkent city</t>
-[...5 lines deleted...]
-    <t>Вureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+    <t>Astana city</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>percent</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Ministry of healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
@@ -270,607 +225,487 @@
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
-    <t>Prevalence of malnutrition (weight for height &gt;+2 or &lt;-2 standard deviation from the median of the WHO Child Growth Standards) among children under 5 years of age, by type (wasting and overweight)</t>
+    <t>Share of adults with obesity</t>
   </si>
   <si>
-    <t>2010,2015,2024 year</t>
+    <t>dynamics since 2007</t>
   </si>
   <si>
-    <t>The percentage of children under the age of 5 who have a weight-to-age ratio (below or above) the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviation from the norm); b) by three standard deviations (severe deviation from the norm).</t>
+    <t>an international standard for measuring underweight, overweight, and obesity.
+BMI is defined as a person's weight (in kilograms) divided by the square of their height (in meters): \text{kg/m}^2.
+For assessing adult obesity, BMI is categorized as follows:
+ BMI less than 18.5 \text{kg/m}^2 = Underweight
+ BMI 25 to &lt; 30 \text{kg/m}^2 = Overweight
+ BMI 30 \text{kg/m}^2 and above = Obesity</t>
   </si>
   <si>
-    <t>The indicator is calculated as the number of children under the age of 5 whose weight-to-height ratio is lower/higher than the median value of this indicator for children of the same age, established by WHO: a) by two standard deviations (moderate and severe deviations from the norm); b) by three standard deviations (severe deviations from the norm) to the total number of children under the age of 5.</t>
+    <t>Share of adults with obesity*</t>
   </si>
   <si>
-    <t>https://sdgdata.stat.gov.kz/en/2-2-2/</t>
-[...23 lines deleted...]
-    <t>Karagandy</t>
+    <t>https://gender.stat.gov.kz/page/frontend/detail?id=52&amp;slug=-43&amp;cat_id=3&amp;lang=en</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="23">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman KZ"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
-      <color indexed="9"/>
-[...51 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...14 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...15 lines deleted...]
-      <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...15 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-        <bgColor indexed="62"/>
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...13 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...40 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="19" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...131 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="10">
     <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="S2 4" xfId="2"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Примечание 3" xfId="8"/>
+    <cellStyle name="Финансовый 2" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1118,2527 +953,10639 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gender.stat.gov.kz/page/frontend/detail?id=52&amp;slug=-43&amp;cat_id=3&amp;lang=en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="55" customWidth="1"/>
+    <col min="2" max="2" width="71.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="A2" s="42" t="s">
+    <row r="1" spans="1:2" ht="15.75">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="26"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="26"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="28"/>
+    </row>
+    <row r="9" spans="1:2" ht="97.5" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="31"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="32"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="43"/>
-[...2 lines deleted...]
-      <c r="A3" s="42" t="s">
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="B17" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="42" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="43"/>
-[...3 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="B18" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="43" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="47" t="s">
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="B19" s="28"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="46"/>
-[...2 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B20" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A10" s="42" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="62" t="s">
-[...119 lines deleted...]
-      <c r="B29" s="54"/>
+      <c r="B21" s="36"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="37"/>
+      <c r="B22" s="37"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="37"/>
+      <c r="B23" s="37"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="37"/>
+      <c r="B24" s="37"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="37"/>
+      <c r="B26" s="37"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="37"/>
+      <c r="B27" s="37"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="37"/>
+      <c r="B28" s="37"/>
+    </row>
+    <row r="29" spans="1:2" ht="15">
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:D19"/>
+  <dimension ref="B2:B19"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="56" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="56"/>
+    <col min="2" max="2" width="84.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
-      <c r="B2" s="55"/>
+      <c r="B2" s="39"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="57" t="s">
-        <v>70</v>
+      <c r="B5" s="40" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="57" t="s">
-        <v>71</v>
+      <c r="B6" s="40" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="57" t="s">
-        <v>72</v>
+      <c r="B7" s="40" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="57" t="s">
-        <v>73</v>
+      <c r="B8" s="40" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="57" t="s">
-        <v>74</v>
+      <c r="B9" s="40" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="58" t="s">
-        <v>75</v>
+      <c r="B10" s="41" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="59"/>
+      <c r="B11" s="42"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="59"/>
-[...6 lines deleted...]
-      <c r="D19" s="61"/>
+      <c r="B12" s="42"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="43" t="s">
+        <v>61</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:I118"/>
+  <dimension ref="A1:S203"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B111" sqref="B111"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.85546875" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="17" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="26.140625" customWidth="1"/>
+    <col min="2" max="11" width="7.7109375" customWidth="1"/>
+    <col min="12" max="12" width="8" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A2" s="64" t="s">
+    <row r="1" spans="1:19">
+      <c r="A1" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="S2" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="64" t="s">
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4">
+        <v>2007</v>
+      </c>
+      <c r="C3" s="4">
+        <v>2008</v>
+      </c>
+      <c r="D3" s="4">
+        <v>2009</v>
+      </c>
+      <c r="E3" s="4">
+        <v>2010</v>
+      </c>
+      <c r="F3" s="4">
+        <v>2011</v>
+      </c>
+      <c r="G3" s="4">
+        <v>2012</v>
+      </c>
+      <c r="H3" s="4">
+        <v>2013</v>
+      </c>
+      <c r="I3" s="4">
+        <v>2014</v>
+      </c>
+      <c r="J3" s="4">
+        <v>2015</v>
+      </c>
+      <c r="K3" s="11">
+        <v>2016</v>
+      </c>
+      <c r="L3" s="4">
+        <v>2017</v>
+      </c>
+      <c r="M3" s="11">
+        <v>2018</v>
+      </c>
+      <c r="N3" s="4">
+        <v>2019</v>
+      </c>
+      <c r="O3" s="11">
+        <v>2020</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2021</v>
+      </c>
+      <c r="Q3" s="11">
+        <v>2022</v>
+      </c>
+      <c r="R3" s="4">
+        <v>2023</v>
+      </c>
+      <c r="S3" s="24">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="66" t="s">
+      <c r="B5" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I5" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J5" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="K5" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L5" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M5" s="19">
+        <v>0.21</v>
+      </c>
+      <c r="N5" s="5">
+        <v>0.19548267857510801</v>
+      </c>
+      <c r="O5" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P5" s="23">
+        <v>0.18223898548245041</v>
+      </c>
+      <c r="Q5" s="23">
+        <v>0.17870475023067361</v>
+      </c>
+      <c r="R5" s="23">
+        <v>0.18573679310556759</v>
+      </c>
+      <c r="S5" s="23">
+        <v>0.16123969309568204</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23">
+        <v>0.25252323931310489</v>
+      </c>
+      <c r="R6" s="23">
+        <v>0.26917126072832404</v>
+      </c>
+      <c r="S6" s="23">
+        <v>0.2144824791554957</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="67"/>
-[...1 lines deleted...]
-      <c r="F2" s="64" t="s">
+      <c r="B7" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="C7" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="D7" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E7" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="F7" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="G7" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H7" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I7" s="8">
+        <v>0.25</v>
+      </c>
+      <c r="J7" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K7" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="L7" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="M7" s="19">
+        <v>0.17</v>
+      </c>
+      <c r="N7" s="5">
+        <v>0.21545879162272111</v>
+      </c>
+      <c r="O7" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P7" s="23">
+        <v>0.13406361074236317</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>0.15593304807254293</v>
+      </c>
+      <c r="R7" s="23">
+        <v>0.2332828501230407</v>
+      </c>
+      <c r="S7" s="23">
+        <v>0.21755283425974881</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="64" t="s">
+      <c r="B8" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="C8" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="D8" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="E8" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="F8" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="G8" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="H8" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0.19</v>
+      </c>
+      <c r="J8" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="K8" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="L8" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M8" s="19">
+        <v>0.17</v>
+      </c>
+      <c r="N8" s="5">
+        <v>0.16164874975322413</v>
+      </c>
+      <c r="O8" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P8" s="23">
+        <v>0.12913193363540981</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>0.12336695130132236</v>
+      </c>
+      <c r="R8" s="23">
+        <v>0.12164850482749374</v>
+      </c>
+      <c r="S8" s="23">
+        <v>7.9503403558115832E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H2" s="64" t="s">
+      <c r="B9" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="C9" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="D9" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="E9" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="F9" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="G9" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="H9" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0.22</v>
+      </c>
+      <c r="J9" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="K9" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L9" s="18">
+        <v>0.24</v>
+      </c>
+      <c r="M9" s="19">
+        <v>0.21</v>
+      </c>
+      <c r="N9" s="5">
+        <v>0.19569101974665945</v>
+      </c>
+      <c r="O9" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P9" s="23">
+        <v>0.16140818755744399</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>0.13740935039556976</v>
+      </c>
+      <c r="R9" s="23">
+        <v>8.0269136115148021E-2</v>
+      </c>
+      <c r="S9" s="23">
+        <v>6.7542720214475938E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="64" t="s">
+      <c r="B10" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="C10" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="D10" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="E10" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="F10" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="G10" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="H10" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="I10" s="8">
+        <v>0.23</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K10" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L10" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M10" s="19">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N10" s="5">
+        <v>0.26962791347939841</v>
+      </c>
+      <c r="O10" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="P10" s="23">
+        <v>0.39600705804278863</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>0.36364109046831383</v>
+      </c>
+      <c r="R10" s="23">
+        <v>0.36696682829215732</v>
+      </c>
+      <c r="S10" s="23">
+        <v>0.35260259962658613</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="14" t="s">
         <v>6</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B11" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="C11" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="D11" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="F11" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="G11" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="H11" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0.51</v>
+      </c>
+      <c r="J11" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="K11" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="L11" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="M11" s="19">
+        <v>0.18</v>
+      </c>
+      <c r="N11" s="5">
+        <v>0.17236376171909942</v>
+      </c>
+      <c r="O11" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P11" s="23">
+        <v>0.1915988425298461</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>0.20529766983609185</v>
+      </c>
+      <c r="R11" s="23">
+        <v>0.20175161308317374</v>
+      </c>
+      <c r="S11" s="23">
+        <v>0.16491288443360916</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B12" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="C12" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="E12" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F12" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="I12" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="J12" s="7">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="K12" s="7">
+        <v>0.42</v>
+      </c>
+      <c r="L12" s="18">
+        <v>0.44</v>
+      </c>
+      <c r="M12" s="19">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N12" s="5">
+        <v>0.25006743068985898</v>
+      </c>
+      <c r="O12" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P12" s="23">
+        <v>0.20367611164713814</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>0.16788559852611598</v>
+      </c>
+      <c r="R12" s="23">
+        <v>0.24955727107649486</v>
+      </c>
+      <c r="S12" s="23">
+        <v>0.20526096678053204</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23">
+        <v>0.10640203336631299</v>
+      </c>
+      <c r="R13" s="23">
+        <v>0.10370214681289397</v>
+      </c>
+      <c r="S13" s="23">
+        <v>7.7152575869866791E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="4"/>
-[...11 lines deleted...]
-      <c r="I4" s="7">
+      <c r="B14" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C14" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="I14" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="J14" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="K14" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="L14" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M14" s="19">
+        <v>0.23</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.24188564457357498</v>
+      </c>
+      <c r="O14" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P14" s="23">
+        <v>0.23851739476659775</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>0.19910938451542504</v>
+      </c>
+      <c r="R14" s="23">
+        <v>0.1762114537444934</v>
+      </c>
+      <c r="S14" s="23">
+        <v>0.14344962829508193</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="C15" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="I15" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K15" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0.08</v>
+      </c>
+      <c r="M15" s="19">
+        <v>0.12</v>
+      </c>
+      <c r="N15" s="5">
+        <v>6.510052820544579E-2</v>
+      </c>
+      <c r="O15" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P15" s="23">
+        <v>0.15624662006446213</v>
+      </c>
+      <c r="Q15" s="23">
+        <v>0.15491247965905361</v>
+      </c>
+      <c r="R15" s="23">
+        <v>0.14710557746672509</v>
+      </c>
+      <c r="S15" s="23">
+        <v>0.10737848280132675</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="I16" s="9">
+        <v>0.31</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L16" s="18">
+        <v>0.68</v>
+      </c>
+      <c r="M16" s="19">
+        <v>0.09</v>
+      </c>
+      <c r="N16" s="5">
+        <v>7.338394479918936E-2</v>
+      </c>
+      <c r="O16" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P16" s="23">
+        <v>0.11281894308765332</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>0.17576924652763551</v>
+      </c>
+      <c r="R16" s="23">
+        <v>0.22337652453526646</v>
+      </c>
+      <c r="S16" s="23">
+        <v>0.18763327808885019</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="I17" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="J17" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0.08</v>
+      </c>
+      <c r="M17" s="19">
+        <v>0.09</v>
+      </c>
+      <c r="N17" s="5">
+        <v>0.12843840308252166</v>
+      </c>
+      <c r="O17" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="P17" s="23">
+        <v>0.25475566310412046</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>0.18973813312743057</v>
+      </c>
+      <c r="R17" s="23">
+        <v>0.26255755831378602</v>
+      </c>
+      <c r="S17" s="23">
+        <v>0.28589491965235586</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C18" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I18" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="J18" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="K18" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="L18" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="M18" s="19">
+        <v>0</v>
+      </c>
+      <c r="N18" s="5">
+        <v>0</v>
+      </c>
+      <c r="O18" s="5">
+        <v>0</v>
+      </c>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+      <c r="S18" s="23"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="C19" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="I19" s="9">
+        <v>0.36</v>
+      </c>
+      <c r="J19" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="K19" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="L19" s="18">
+        <v>0.24</v>
+      </c>
+      <c r="M19" s="19">
+        <v>0.24</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.17015136419443908</v>
+      </c>
+      <c r="O19" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P19" s="23">
+        <v>0.13937375122748136</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>0.12872937800154277</v>
+      </c>
+      <c r="R19" s="23">
+        <v>0.11104833524907946</v>
+      </c>
+      <c r="S19" s="23">
+        <v>9.1184885595142248E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="C20" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="F20" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0.47</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0.42</v>
+      </c>
+      <c r="K20" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0.36</v>
+      </c>
+      <c r="M20" s="19">
+        <v>0.27</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0.18971846746147022</v>
+      </c>
+      <c r="O20" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P20" s="23">
+        <v>0.12628773512377633</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>0.15978134315417455</v>
+      </c>
+      <c r="R20" s="23">
+        <v>0.15331848887292113</v>
+      </c>
+      <c r="S20" s="23">
+        <v>0.15734958866091783</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="19">
+        <v>0.13</v>
+      </c>
+      <c r="N21" s="5">
+        <v>0.14557386543532169</v>
+      </c>
+      <c r="O21" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P21" s="23">
+        <v>0.18474023773554379</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>0.17439866020919317</v>
+      </c>
+      <c r="R21" s="23">
+        <v>0.19586097892282495</v>
+      </c>
+      <c r="S21" s="23">
+        <v>0.15618569690728751</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="19"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23">
+        <v>0.17046827012664342</v>
+      </c>
+      <c r="R22" s="23">
+        <v>0.1969333568325147</v>
+      </c>
+      <c r="S22" s="23">
+        <v>0.19321630839513126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C23" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="G23" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0.34</v>
+      </c>
+      <c r="J23" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="K23" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L23" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="M23" s="19">
+        <v>0.22</v>
+      </c>
+      <c r="N23" s="5">
+        <v>0.21962806464704338</v>
+      </c>
+      <c r="O23" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="P23" s="23">
+        <v>0.17663945448161189</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>0.11446978533982274</v>
+      </c>
+      <c r="R23" s="23">
+        <v>0.14452881523224756</v>
+      </c>
+      <c r="S23" s="23">
+        <v>0.13796879105043491</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="C24" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="D24" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="E24" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="K24" s="7">
+        <v>0.82</v>
+      </c>
+      <c r="L24" s="18">
+        <v>0.53</v>
+      </c>
+      <c r="M24" s="19">
+        <v>0.64</v>
+      </c>
+      <c r="N24" s="5">
+        <v>0.4847819924618631</v>
+      </c>
+      <c r="O24" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="P24" s="23">
+        <v>0.26010967049205702</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>0.25072038827500814</v>
+      </c>
+      <c r="R24" s="23">
+        <v>0.24090093813892724</v>
+      </c>
+      <c r="S24" s="23">
+        <v>0.21949809058145509</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="C25" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="D25" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E25" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="F25" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="G25" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="I25" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="M25" s="19">
+        <v>0.12</v>
+      </c>
+      <c r="N25" s="5">
+        <v>0.10569146417955413</v>
+      </c>
+      <c r="O25" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P25" s="23">
+        <v>9.8092358640845562E-2</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>0.14735888282301832</v>
+      </c>
+      <c r="R25" s="23">
+        <v>0.17113915925043682</v>
+      </c>
+      <c r="S25" s="23">
+        <v>0.14004378354269917</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="19">
+        <v>0.26</v>
+      </c>
+      <c r="N26" s="5">
+        <v>0.25322001090554891</v>
+      </c>
+      <c r="O26" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="P26" s="23">
+        <v>0.28693109280683216</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>0.28616344295291096</v>
+      </c>
+      <c r="R26" s="23">
+        <v>0.29870744955096462</v>
+      </c>
+      <c r="S26" s="23">
+        <v>0.26891326753765682</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="47"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="13" t="s">
         <v>1</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="B28" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="C28" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="D28" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E28" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="F28" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0.69</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="L28" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M28" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N28" s="5">
+        <v>0.14687640635602048</v>
+      </c>
+      <c r="O28" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P28" s="23">
+        <v>0.14060629658493656</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>0.13760122482859588</v>
+      </c>
+      <c r="R28" s="23">
+        <v>0.13598740021490288</v>
+      </c>
+      <c r="S28" s="23">
+        <v>0.12386312324126865</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23">
+        <v>0.19600891410048624</v>
+      </c>
+      <c r="R29" s="23">
+        <v>0.21060484333754159</v>
+      </c>
+      <c r="S29" s="23">
+        <v>0.16890145117369273</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="C30" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="D30" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="F30" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="G30" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="I30" s="8">
+        <v>0.52</v>
+      </c>
+      <c r="J30" s="7">
+        <v>0.53</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0.26</v>
+      </c>
+      <c r="M30" s="20">
+        <v>0.16</v>
+      </c>
+      <c r="N30" s="5">
+        <v>0.17626811809963913</v>
+      </c>
+      <c r="O30" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P30" s="23">
+        <v>0.11382424947135505</v>
+      </c>
+      <c r="Q30" s="23">
+        <v>0.12176605883856226</v>
+      </c>
+      <c r="R30" s="23">
+        <v>0.10845767109957834</v>
+      </c>
+      <c r="S30" s="23">
+        <v>0.14051742369057971</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="C31" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="D31" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="I31" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="J31" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="K31" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L31" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M31" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0.10488204361943622</v>
+      </c>
+      <c r="O31" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P31" s="23">
+        <v>0.11534908409764862</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>0.10519269388926078</v>
+      </c>
+      <c r="R31" s="23">
+        <v>0.11566348549620654</v>
+      </c>
+      <c r="S31" s="23">
+        <v>7.3362041675669426E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="C32" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="D32" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="E32" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F32" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="G32" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="H32" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="I32" s="8">
+        <v>0.46</v>
+      </c>
+      <c r="J32" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="L32" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="M32" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N32" s="5">
+        <v>0.14757946256088628</v>
+      </c>
+      <c r="O32" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="P32" s="23">
+        <v>0.13030069854399864</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>8.7134350670619559E-2</v>
+      </c>
+      <c r="R32" s="23">
+        <v>4.259076046690121E-2</v>
+      </c>
+      <c r="S32" s="23">
+        <v>4.1091061940063595E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C33" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D33" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="F33" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="G33" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H33" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="I33" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="J33" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="K33" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L33" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M33" s="20">
+        <v>0.18</v>
+      </c>
+      <c r="N33" s="5">
+        <v>0.18653420486547714</v>
+      </c>
+      <c r="O33" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P33" s="23">
+        <v>0.34588952773942988</v>
+      </c>
+      <c r="Q33" s="23">
+        <v>0.35960443512136647</v>
+      </c>
+      <c r="R33" s="23">
+        <v>0.42378067437733308</v>
+      </c>
+      <c r="S33" s="23">
+        <v>0.37948598876779521</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="C34" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="D34" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="F34" s="5">
+        <v>1.18</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="H34" s="5">
+        <v>0.84</v>
+      </c>
+      <c r="I34" s="8">
+        <v>1.07</v>
+      </c>
+      <c r="J34" s="7">
+        <v>0.79</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="L34" s="18">
+        <v>0.11</v>
+      </c>
+      <c r="M34" s="20">
+        <v>0.12</v>
+      </c>
+      <c r="N34" s="5">
+        <v>0.11192252371416282</v>
+      </c>
+      <c r="O34" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="P34" s="23">
+        <v>0.16022300182856733</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>0.15261704244236698</v>
+      </c>
+      <c r="R34" s="23">
+        <v>0.15652870299588656</v>
+      </c>
+      <c r="S34" s="23">
+        <v>0.15253239104829211</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="C35" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D35" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="E35" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="F35" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="G35" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="H35" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="I35" s="9">
+        <v>0.31</v>
+      </c>
+      <c r="J35" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M35" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N35" s="5">
+        <v>0.10938401260008189</v>
+      </c>
+      <c r="O35" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P35" s="23">
+        <v>0.1342936121914059</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>0.10099113981078239</v>
+      </c>
+      <c r="R35" s="23">
+        <v>0.16923267428901639</v>
+      </c>
+      <c r="S35" s="23">
+        <v>0.14605109419900844</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23">
+        <v>5.0945089298636642E-2</v>
+      </c>
+      <c r="R36" s="23">
+        <v>5.7244105220117213E-2</v>
+      </c>
+      <c r="S36" s="23">
+        <v>4.0613742213501697E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="C37" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D37" s="5">
+        <v>0.84</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H37" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="I37" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="J37" s="7">
+        <v>0.77</v>
+      </c>
+      <c r="K37" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="L37" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M37" s="20">
+        <v>0.17</v>
+      </c>
+      <c r="N37" s="5">
+        <v>0.15679681528246292</v>
+      </c>
+      <c r="O37" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P37" s="23">
+        <v>0.13881995665868965</v>
+      </c>
+      <c r="Q37" s="23">
+        <v>0.11832619941867181</v>
+      </c>
+      <c r="R37" s="23">
+        <v>0.11586496243535954</v>
+      </c>
+      <c r="S37" s="23">
+        <v>0.10031801098583405</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="8"/>
-[...14 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B38" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="C38" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="D38" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F38" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="H38" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="I38" s="9">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="J38" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="K38" s="7">
+        <v>0.03</v>
+      </c>
+      <c r="L38" s="18">
+        <v>0.15</v>
+      </c>
+      <c r="M38" s="20">
+        <v>0.16</v>
+      </c>
+      <c r="N38" s="5">
+        <v>4.8270733584689043E-2</v>
+      </c>
+      <c r="O38" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P38" s="23">
+        <v>0.13719810971493279</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>0.121591337726597</v>
+      </c>
+      <c r="R38" s="23">
+        <v>0.11383747921131972</v>
+      </c>
+      <c r="S38" s="23">
+        <v>7.583166199797782E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="8"/>
-[...15 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="B39" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="C39" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="D39" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="F39" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="H39" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="I39" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="J39" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="K39" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="L39" s="18">
+        <v>0.39</v>
+      </c>
+      <c r="M39" s="20">
+        <v>0.04</v>
+      </c>
+      <c r="N39" s="5">
+        <v>4.924704924704925E-2</v>
+      </c>
+      <c r="O39" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="P39" s="23">
+        <v>0.10288845808107611</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>0.12999176036479576</v>
+      </c>
+      <c r="R39" s="23">
+        <v>0.18124526734898264</v>
+      </c>
+      <c r="S39" s="23">
+        <v>0.16849946789641718</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="8"/>
-[...26 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="B40" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C40" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="D40" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="F40" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="H40" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="I40" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="J40" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="K40" s="7">
+        <v>0.03</v>
+      </c>
+      <c r="L40" s="18">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="M40" s="20">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N40" s="5">
+        <v>0.10950278889915478</v>
+      </c>
+      <c r="O40" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P40" s="23">
+        <v>0.20054245949880095</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>0.15768295705644417</v>
+      </c>
+      <c r="R40" s="23">
+        <v>0.29149440237840851</v>
+      </c>
+      <c r="S40" s="23">
+        <v>0.23704201429717975</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="8"/>
-[...15 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="B41" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="C41" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="D41" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="F41" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="G41" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="H41" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="I41" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="J41" s="7">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="K41" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="L41" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M41" s="20">
+        <v>0</v>
+      </c>
+      <c r="N41" s="5">
+        <v>0</v>
+      </c>
+      <c r="O41" s="5">
+        <v>0</v>
+      </c>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="S41" s="23"/>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="8"/>
-[...15 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B42" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="C42" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="D42" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="G42" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="H42" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="I42" s="9">
+        <v>0.79</v>
+      </c>
+      <c r="J42" s="7">
+        <v>0.76</v>
+      </c>
+      <c r="K42" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L42" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M42" s="20">
+        <v>0.23</v>
+      </c>
+      <c r="N42" s="5">
+        <v>0.12407338842454368</v>
+      </c>
+      <c r="O42" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P42" s="23">
+        <v>0.10527982268661443</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>9.9778372463008427E-2</v>
+      </c>
+      <c r="R42" s="23">
+        <v>9.1994723321530233E-2</v>
+      </c>
+      <c r="S42" s="23">
+        <v>6.705399891241684E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="8"/>
-[...24 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B43" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="C43" s="5">
+        <v>1.03</v>
+      </c>
+      <c r="D43" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G43" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="H43" s="5">
+        <v>1.29</v>
+      </c>
+      <c r="I43" s="9">
+        <v>1.02</v>
+      </c>
+      <c r="J43" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K43" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L43" s="18">
+        <v>0.37</v>
+      </c>
+      <c r="M43" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N43" s="5">
+        <v>0.11349443669964397</v>
+      </c>
+      <c r="O43" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P43" s="23">
+        <v>9.9915240442096889E-2</v>
+      </c>
+      <c r="Q43" s="23">
+        <v>0.11868925776210544</v>
+      </c>
+      <c r="R43" s="23">
+        <v>0.11332689605726477</v>
+      </c>
+      <c r="S43" s="23">
+        <v>0.11941943781003123</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="20">
+        <v>0.08</v>
+      </c>
+      <c r="N44" s="5">
+        <v>0.10807847572918275</v>
+      </c>
+      <c r="O44" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P44" s="23">
+        <v>0.15423079883571425</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>0.15202868870784558</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0.16612115808519226</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0.14044695920986608</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23">
+        <v>0.11469927787919419</v>
+      </c>
+      <c r="R45" s="23">
+        <v>0.12644810978671178</v>
+      </c>
+      <c r="S45" s="23">
+        <v>0.11777444294588074</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="8"/>
-[...14 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="B46" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="C46" s="5">
+        <v>0.81</v>
+      </c>
+      <c r="D46" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="F46" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="H46" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="I46" s="9">
+        <v>0.74</v>
+      </c>
+      <c r="J46" s="7">
+        <v>0.71</v>
+      </c>
+      <c r="K46" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L46" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M46" s="20">
+        <v>0.13</v>
+      </c>
+      <c r="N46" s="5">
+        <v>0.13977319013012626</v>
+      </c>
+      <c r="O46" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P46" s="23">
+        <v>0.15490240160485808</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>8.2492543943143606E-2</v>
+      </c>
+      <c r="R46" s="23">
+        <v>0.11674965476081568</v>
+      </c>
+      <c r="S46" s="23">
+        <v>0.11206527487471354</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="C47" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="D47" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1.05</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G47" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H47" s="5">
+        <v>1.35</v>
+      </c>
+      <c r="I47" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="J47" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="K47" s="7">
+        <v>0.54</v>
+      </c>
+      <c r="L47" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M47" s="20">
+        <v>0.39</v>
+      </c>
+      <c r="N47" s="5">
+        <v>0.56788556142458801</v>
+      </c>
+      <c r="O47" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P47" s="23">
+        <v>0.18977806878856116</v>
+      </c>
+      <c r="Q47" s="23">
+        <v>0.21925388576942303</v>
+      </c>
+      <c r="R47" s="23">
+        <v>0.16216893580321537</v>
+      </c>
+      <c r="S47" s="23">
+        <v>0.1547024062214328</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="8"/>
-[...15 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="B48" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="C48" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="D48" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="F48" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="I48" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="J48" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K48" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="L48" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="M48" s="20">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N48" s="5">
+        <v>7.6519845220489921E-2</v>
+      </c>
+      <c r="O48" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="P48" s="23">
+        <v>5.9332296421906905E-2</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>0.1182664350445136</v>
+      </c>
+      <c r="R48" s="23">
+        <v>0.11048540296168524</v>
+      </c>
+      <c r="S48" s="23">
+        <v>0.10678480336805042</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="20">
+        <v>0.13</v>
+      </c>
+      <c r="N49" s="5">
+        <v>0.16918311128750702</v>
+      </c>
+      <c r="O49" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P49" s="23">
+        <v>0.20692845144484751</v>
+      </c>
+      <c r="Q49" s="23">
+        <v>0.2218905948843341</v>
+      </c>
+      <c r="R49" s="23">
+        <v>0.18822240672558216</v>
+      </c>
+      <c r="S49" s="23">
+        <v>0.17854316889777999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="46"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="46"/>
+      <c r="E50" s="46"/>
+      <c r="F50" s="46"/>
+      <c r="G50" s="46"/>
+      <c r="H50" s="46"/>
+      <c r="I50" s="46"/>
+      <c r="J50" s="46"/>
+      <c r="K50" s="46"/>
+      <c r="L50" s="46"/>
+      <c r="M50" s="46"/>
+      <c r="N50" s="46"/>
+      <c r="O50" s="46"/>
+      <c r="P50" s="46"/>
+      <c r="Q50" s="46"/>
+      <c r="R50" s="46"/>
+      <c r="S50" s="47"/>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B51" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="C51" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="D51" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="F51" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="G51" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="H51" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I51" s="8">
+        <v>0.53</v>
+      </c>
+      <c r="J51" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="K51" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="L51" s="18">
+        <v>0.31</v>
+      </c>
+      <c r="M51" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N51" s="5">
+        <v>0.23866449231877371</v>
+      </c>
+      <c r="O51" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P51" s="23">
+        <v>0.20722370511818972</v>
+      </c>
+      <c r="Q51" s="23">
+        <v>0.20324878517231509</v>
+      </c>
+      <c r="R51" s="23">
+        <v>0.21542090981023498</v>
+      </c>
+      <c r="S51" s="23">
+        <v>0.1828116884053789</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23">
+        <v>0.28919210242658466</v>
+      </c>
+      <c r="R52" s="23">
+        <v>0.30183823647089325</v>
+      </c>
+      <c r="S52" s="23">
+        <v>0.23970599455733868</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C53" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D53" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F53" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="G53" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="H53" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="I53" s="8">
+        <v>0.47</v>
+      </c>
+      <c r="J53" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="K53" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L53" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M53" s="21">
+        <v>0.18</v>
+      </c>
+      <c r="N53" s="5">
+        <v>0.25083222549100409</v>
+      </c>
+      <c r="O53" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="P53" s="23">
+        <v>0.14661150991604818</v>
+      </c>
+      <c r="Q53" s="23">
+        <v>0.17763968432345703</v>
+      </c>
+      <c r="R53" s="23">
+        <v>0.3106438714581416</v>
+      </c>
+      <c r="S53" s="23">
+        <v>0.26478121695637019</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B54" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C54" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D54" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F54" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="H54" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="I54" s="8">
+        <v>0.36</v>
+      </c>
+      <c r="J54" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="K54" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="L54" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M54" s="21">
+        <v>0.24</v>
+      </c>
+      <c r="N54" s="5">
+        <v>0.21194329084920521</v>
+      </c>
+      <c r="O54" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P54" s="23">
+        <v>0.13745450286774474</v>
+      </c>
+      <c r="Q54" s="23">
+        <v>0.13529888182223421</v>
+      </c>
+      <c r="R54" s="23">
+        <v>0.12542612722711777</v>
+      </c>
+      <c r="S54" s="23">
+        <v>8.3347486680128077E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="C55" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="D55" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="F55" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H55" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="I55" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="J55" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="K55" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M55" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N55" s="5">
+        <v>0.24078503239253962</v>
+      </c>
+      <c r="O55" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="P55" s="23">
+        <v>0.1837252229716908</v>
+      </c>
+      <c r="Q55" s="23">
+        <v>0.17250324634401573</v>
+      </c>
+      <c r="R55" s="23">
+        <v>0.11148190072965516</v>
+      </c>
+      <c r="S55" s="23">
+        <v>8.4693252770862593E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="C56" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="D56" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F56" s="5">
+        <v>0.51</v>
+      </c>
+      <c r="G56" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="H56" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="I56" s="8">
+        <v>0.44</v>
+      </c>
+      <c r="J56" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="K56" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="L56" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="M56" s="21">
+        <v>0.36</v>
+      </c>
+      <c r="N56" s="5">
+        <v>0.34647803396541949</v>
+      </c>
+      <c r="O56" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="P56" s="23">
+        <v>0.43066593227896238</v>
+      </c>
+      <c r="Q56" s="23">
+        <v>0.36634609122289041</v>
+      </c>
+      <c r="R56" s="23">
+        <v>0.32870162856715973</v>
+      </c>
+      <c r="S56" s="23">
+        <v>0.33394110951052192</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="C57" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="D57" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="G57" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="H57" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="I57" s="8">
+        <v>0.96</v>
+      </c>
+      <c r="J57" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="K57" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L57" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M57" s="21">
+        <v>0.23</v>
+      </c>
+      <c r="N57" s="5">
+        <v>0.22634152788791964</v>
+      </c>
+      <c r="O57" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P57" s="23">
+        <v>0.21157200272996132</v>
+      </c>
+      <c r="Q57" s="23">
+        <v>0.23778766019228792</v>
+      </c>
+      <c r="R57" s="23">
+        <v>0.229836552301003</v>
+      </c>
+      <c r="S57" s="23">
+        <v>0.17248270671818342</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C58" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="D58" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="F58" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="G58" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="H58" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="I58" s="9">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J58" s="7">
+        <v>1.07</v>
+      </c>
+      <c r="K58" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="L58" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M58" s="21">
+        <v>0.41</v>
+      </c>
+      <c r="N58" s="5">
+        <v>0.37995535455601515</v>
+      </c>
+      <c r="O58" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="P58" s="23">
+        <v>0.24511799866447337</v>
+      </c>
+      <c r="Q58" s="23">
+        <v>0.20455284418999956</v>
+      </c>
+      <c r="R58" s="23">
+        <v>0.29098045726716776</v>
+      </c>
+      <c r="S58" s="23">
+        <v>0.23703509136124656</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="9"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23">
+        <v>0.13873839205241678</v>
+      </c>
+      <c r="R59" s="23">
+        <v>0.13025702390746141</v>
+      </c>
+      <c r="S59" s="23">
+        <v>9.7730803620495549E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C60" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="D60" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="F60" s="5">
+        <v>0.74</v>
+      </c>
+      <c r="G60" s="5">
+        <v>0.76</v>
+      </c>
+      <c r="H60" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="I60" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="J60" s="7">
+        <v>0.65</v>
+      </c>
+      <c r="K60" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0.33</v>
+      </c>
+      <c r="M60" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N60" s="5">
+        <v>0.31457012160525638</v>
+      </c>
+      <c r="O60" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="P60" s="23">
+        <v>0.30078834168941759</v>
+      </c>
+      <c r="Q60" s="23">
+        <v>0.24505756189035272</v>
+      </c>
+      <c r="R60" s="23">
+        <v>0.21172299455261856</v>
+      </c>
+      <c r="S60" s="23">
+        <v>0.16991027389607097</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="C61" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="D61" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="F61" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="G61" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H61" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="I61" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="J61" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K61" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L61" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="M61" s="21">
+        <v>0.09</v>
+      </c>
+      <c r="N61" s="5">
+        <v>7.9617610402617528E-2</v>
+      </c>
+      <c r="O61" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P61" s="23">
+        <v>0.16802287696094007</v>
+      </c>
+      <c r="Q61" s="23">
+        <v>0.17633765522279035</v>
+      </c>
+      <c r="R61" s="23">
+        <v>0.16806110701851193</v>
+      </c>
+      <c r="S61" s="23">
+        <v>0.12818620618026971</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C62" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="D62" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="F62" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="G62" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="H62" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="I62" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="J62" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="K62" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="L62" s="18">
+        <v>0.66</v>
+      </c>
+      <c r="M62" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N62" s="5">
+        <v>9.6946965242129021E-2</v>
+      </c>
+      <c r="O62" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P62" s="23">
+        <v>0.11954353438160058</v>
+      </c>
+      <c r="Q62" s="23">
+        <v>0.20632431860027395</v>
+      </c>
+      <c r="R62" s="23">
+        <v>0.25025321386832877</v>
+      </c>
+      <c r="S62" s="23">
+        <v>0.20026311492329923</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B63" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="C63" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="D63" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F63" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="H63" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="I63" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="J63" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K63" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="L63" s="18">
+        <v>0.08</v>
+      </c>
+      <c r="M63" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="N63" s="5">
+        <v>0.14638168561290382</v>
+      </c>
+      <c r="O63" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P63" s="23">
+        <v>0.29530642937711493</v>
+      </c>
+      <c r="Q63" s="23">
+        <v>0.21558413947060701</v>
+      </c>
+      <c r="R63" s="23">
+        <v>0.24103151119846222</v>
+      </c>
+      <c r="S63" s="23">
+        <v>0.31957789979409745</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C64" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="D64" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="E64" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F64" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="G64" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H64" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I64" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="J64" s="7">
+        <v>0.53</v>
+      </c>
+      <c r="K64" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="L64" s="18">
+        <v>0.33</v>
+      </c>
+      <c r="M64" s="21">
+        <v>0</v>
+      </c>
+      <c r="N64" s="5">
+        <v>0</v>
+      </c>
+      <c r="O64" s="5">
+        <v>0</v>
+      </c>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="S64" s="23"/>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B65" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="C65" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="D65" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="F65" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G65" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="H65" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="I65" s="9">
+        <v>0.67</v>
+      </c>
+      <c r="J65" s="7">
+        <v>0.64</v>
+      </c>
+      <c r="K65" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0.37</v>
+      </c>
+      <c r="M65" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="N65" s="5">
+        <v>0.2092560712674032</v>
+      </c>
+      <c r="O65" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P65" s="23">
+        <v>0.15976217920346128</v>
+      </c>
+      <c r="Q65" s="23">
+        <v>0.14506932964474883</v>
+      </c>
+      <c r="R65" s="23">
+        <v>0.12243839169909208</v>
+      </c>
+      <c r="S65" s="23">
+        <v>0.10621822368488085</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="C66" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="D66" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1.08</v>
+      </c>
+      <c r="F66" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="G66" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="H66" s="5">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I66" s="9">
+        <v>0.88</v>
+      </c>
+      <c r="J66" s="7">
+        <v>0.78</v>
+      </c>
+      <c r="K66" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="L66" s="18">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="M66" s="21">
+        <v>0.38</v>
+      </c>
+      <c r="N66" s="5">
+        <v>0.25632897060821519</v>
+      </c>
+      <c r="O66" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P66" s="23">
+        <v>0.14146190217812574</v>
+      </c>
+      <c r="Q66" s="23">
+        <v>0.18289909582686842</v>
+      </c>
+      <c r="R66" s="23">
+        <v>0.17593715969403939</v>
+      </c>
+      <c r="S66" s="23">
+        <v>0.17865435220060885</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="9"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="7"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N67" s="5">
+        <v>0.18348816974936147</v>
+      </c>
+      <c r="O67" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P67" s="23">
+        <v>0.20371437436283854</v>
+      </c>
+      <c r="Q67" s="23">
+        <v>0.18683965775351422</v>
+      </c>
+      <c r="R67" s="23">
+        <v>0.21160896631480525</v>
+      </c>
+      <c r="S67" s="23">
+        <v>0.16501953769054734</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="9"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="21"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23">
+        <v>0.21206352266428899</v>
+      </c>
+      <c r="R68" s="23">
+        <v>0.24633752150565663</v>
+      </c>
+      <c r="S68" s="23">
+        <v>0.24603354035615016</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C69" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="D69" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="F69" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="G69" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="H69" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="I69" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="J69" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="K69" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="L69" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M69" s="21">
+        <v>0.3</v>
+      </c>
+      <c r="N69" s="5">
+        <v>0.28875453266674833</v>
+      </c>
+      <c r="O69" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P69" s="23">
+        <v>0.18895442419288466</v>
+      </c>
+      <c r="Q69" s="23">
+        <v>0.13323121599412827</v>
+      </c>
+      <c r="R69" s="23">
+        <v>0.16069102208614458</v>
+      </c>
+      <c r="S69" s="23">
+        <v>0.15349889405305023</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B70" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="C70" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="D70" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="E70" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="F70" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="G70" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="H70" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="I70" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="J70" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="K70" s="7">
+        <v>1.07</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0.68</v>
+      </c>
+      <c r="M70" s="21">
+        <v>0.86</v>
+      </c>
+      <c r="N70" s="5">
+        <v>0.41309789197856778</v>
+      </c>
+      <c r="O70" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P70" s="23">
+        <v>0.30066440848613402</v>
+      </c>
+      <c r="Q70" s="23">
+        <v>0.27191875017621464</v>
+      </c>
+      <c r="R70" s="23">
+        <v>0.28824063882753576</v>
+      </c>
+      <c r="S70" s="23">
+        <v>0.25343356098705416</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="C71" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="D71" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F71" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="G71" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="H71" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="I71" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="J71" s="7">
+        <v>0.45</v>
+      </c>
+      <c r="K71" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L71" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M71" s="21">
+        <v>0.16</v>
+      </c>
+      <c r="N71" s="5">
+        <v>0.12842417387352667</v>
+      </c>
+      <c r="O71" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P71" s="23">
+        <v>0.11607041315684613</v>
+      </c>
+      <c r="Q71" s="23">
+        <v>0.16068012194824882</v>
+      </c>
+      <c r="R71" s="23">
+        <v>0.19950975092921447</v>
+      </c>
+      <c r="S71" s="23">
+        <v>0.15530829856281872</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7"/>
+      <c r="L72" s="7"/>
+      <c r="M72" s="21">
+        <v>0.37</v>
+      </c>
+      <c r="N72" s="5">
+        <v>0.32534829877770655</v>
+      </c>
+      <c r="O72" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P72" s="23">
+        <v>0.32957123301594443</v>
+      </c>
+      <c r="Q72" s="23">
+        <v>0.31926048070546487</v>
+      </c>
+      <c r="R72" s="23">
+        <v>0.3568479347425777</v>
+      </c>
+      <c r="S72" s="23">
+        <v>0.31547258169046472</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B73" s="46"/>
+      <c r="C73" s="46"/>
+      <c r="D73" s="46"/>
+      <c r="E73" s="46"/>
+      <c r="F73" s="46"/>
+      <c r="G73" s="46"/>
+      <c r="H73" s="46"/>
+      <c r="I73" s="46"/>
+      <c r="J73" s="46"/>
+      <c r="K73" s="46"/>
+      <c r="L73" s="46"/>
+      <c r="M73" s="46"/>
+      <c r="N73" s="46"/>
+      <c r="O73" s="46"/>
+      <c r="P73" s="46"/>
+      <c r="Q73" s="46"/>
+      <c r="R73" s="46"/>
+      <c r="S73" s="47"/>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B74" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C74" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="D74" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="E74" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="G74" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="H74" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="I74" s="8">
+        <v>0.31</v>
+      </c>
+      <c r="J74" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="K74" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="L74" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M74" s="21">
+        <v>0.24</v>
+      </c>
+      <c r="N74" s="5">
+        <v>0.21660333701282161</v>
+      </c>
+      <c r="O74" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P74" s="23">
+        <v>0.17372863869799116</v>
+      </c>
+      <c r="Q74" s="23">
+        <v>0.17697117410747523</v>
+      </c>
+      <c r="R74" s="23">
+        <v>0.18614386910851197</v>
+      </c>
+      <c r="S74" s="23">
+        <v>0.16434473747170436</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75" s="22"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="7"/>
+      <c r="K75" s="7"/>
+      <c r="L75" s="18"/>
+      <c r="M75" s="21"/>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="23"/>
+      <c r="Q75" s="23">
+        <v>0.26231243366688045</v>
+      </c>
+      <c r="R75" s="23">
+        <v>0.26932932433337187</v>
+      </c>
+      <c r="S75" s="23">
+        <v>0.24510602984543797</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="10">
+        <v>0.12</v>
+      </c>
+      <c r="C76" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="D76" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F76" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="G76" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="H76" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="I76" s="8">
+        <v>0.26</v>
+      </c>
+      <c r="J76" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K76" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L76" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="M76" s="21">
+        <v>0.19</v>
+      </c>
+      <c r="N76" s="5">
+        <v>0.29284221420806239</v>
+      </c>
+      <c r="O76" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P76" s="23">
+        <v>5.0398733885465806E-2</v>
+      </c>
+      <c r="Q76" s="23">
+        <v>7.1166004999264815E-2</v>
+      </c>
+      <c r="R76" s="23">
+        <v>0.19734492201452553</v>
+      </c>
+      <c r="S76" s="23">
+        <v>0.19131136754452413</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B77" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C77" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="D77" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="E77" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="F77" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="G77" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="H77" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="I77" s="8">
+        <v>0.17</v>
+      </c>
+      <c r="J77" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="K77" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L77" s="18">
+        <v>0.31</v>
+      </c>
+      <c r="M77" s="21">
+        <v>0.19</v>
+      </c>
+      <c r="N77" s="5">
+        <v>0.18221315626316312</v>
+      </c>
+      <c r="O77" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P77" s="23">
+        <v>0.14376238729307986</v>
+      </c>
+      <c r="Q77" s="23">
+        <v>0.13677395823835142</v>
+      </c>
+      <c r="R77" s="23">
+        <v>0.13432204611643486</v>
+      </c>
+      <c r="S77" s="23">
+        <v>8.2261459445571908E-2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="C78" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="D78" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="E78" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="F78" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G78" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="H78" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="I78" s="8">
+        <v>0.21</v>
+      </c>
+      <c r="J78" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="K78" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L78" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="M78" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N78" s="5">
+        <v>0.29314057957487705</v>
+      </c>
+      <c r="O78" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="P78" s="23">
+        <v>0.17891819449889229</v>
+      </c>
+      <c r="Q78" s="23">
+        <v>0.15368009868421054</v>
+      </c>
+      <c r="R78" s="23">
+        <v>7.95089049973597E-2</v>
+      </c>
+      <c r="S78" s="23">
+        <v>7.2132093535652933E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="C79" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="D79" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="F79" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G79" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="H79" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="I79" s="8">
+        <v>0.23</v>
+      </c>
+      <c r="J79" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="K79" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="L79" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="M79" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N79" s="5">
+        <v>0.26337236339860853</v>
+      </c>
+      <c r="O79" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P79" s="23">
+        <v>0.43672902004137432</v>
+      </c>
+      <c r="Q79" s="23">
+        <v>0.38785204689807318</v>
+      </c>
+      <c r="R79" s="23">
+        <v>0.34093676434775549</v>
+      </c>
+      <c r="S79" s="23">
+        <v>0.30814646019990677</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" s="5">
+        <v>0.02</v>
+      </c>
+      <c r="C80" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="D80" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="E80" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="F80" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="G80" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="H80" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="I80" s="8">
+        <v>0.44</v>
+      </c>
+      <c r="J80" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="K80" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="M80" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N80" s="5">
+        <v>8.1195193244559927E-2</v>
+      </c>
+      <c r="O80" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P80" s="23">
+        <v>7.9574129471789476E-2</v>
+      </c>
+      <c r="Q80" s="23">
+        <v>8.7594249695137655E-2</v>
+      </c>
+      <c r="R80" s="23">
+        <v>9.7011289741797457E-2</v>
+      </c>
+      <c r="S80" s="23">
+        <v>0.10328378123128736</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C81" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="D81" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E81" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F81" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="G81" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="H81" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="I81" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="J81" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K81" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="L81" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M81" s="21">
+        <v>0.39</v>
+      </c>
+      <c r="N81" s="5">
+        <v>0.37919439078486084</v>
+      </c>
+      <c r="O81" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="P81" s="23">
+        <v>0.2122277325540266</v>
+      </c>
+      <c r="Q81" s="23">
+        <v>0.15668509320014185</v>
+      </c>
+      <c r="R81" s="23">
+        <v>0.16058035629947293</v>
+      </c>
+      <c r="S81" s="23">
+        <v>0.15196390082029493</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="9"/>
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="18"/>
+      <c r="M82" s="21"/>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="23">
+        <v>9.9970857203988503E-2</v>
+      </c>
+      <c r="R82" s="23">
+        <v>0.16560096004785649</v>
+      </c>
+      <c r="S82" s="23">
+        <v>0.12692283024409015</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C83" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="D83" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="F83" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="G83" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="H83" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="I83" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="J83" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="K83" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L83" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M83" s="21">
+        <v>0.23</v>
+      </c>
+      <c r="N83" s="5">
+        <v>0.23567791434412971</v>
+      </c>
+      <c r="O83" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P83" s="23">
+        <v>0.23746225405306623</v>
+      </c>
+      <c r="Q83" s="23">
+        <v>0.19169939024948382</v>
+      </c>
+      <c r="R83" s="23">
+        <v>0.16825346332666016</v>
+      </c>
+      <c r="S83" s="23">
+        <v>0.14372724050143404</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C84" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="D84" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="E84" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="F84" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="G84" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="H84" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="I84" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="J84" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="K84" s="7">
+        <v>0.03</v>
+      </c>
+      <c r="L84" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="M84" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N84" s="5">
+        <v>6.6754807255234541E-2</v>
+      </c>
+      <c r="O84" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="P84" s="23">
+        <v>0.15217630039018989</v>
+      </c>
+      <c r="Q84" s="23">
+        <v>0.17765628747255408</v>
+      </c>
+      <c r="R84" s="23">
+        <v>0.17483320774136632</v>
+      </c>
+      <c r="S84" s="23">
+        <v>0.12441583224672412</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B85" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="C85" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="D85" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="E85" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="F85" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="G85" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H85" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="I85" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="J85" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="K85" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="M85" s="21">
+        <v>0.08</v>
+      </c>
+      <c r="N85" s="5">
+        <v>5.918371992442694E-2</v>
+      </c>
+      <c r="O85" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="P85" s="23">
+        <v>0.10132544637966918</v>
+      </c>
+      <c r="Q85" s="23">
+        <v>0.21265374866028139</v>
+      </c>
+      <c r="R85" s="23">
+        <v>0.26262721005487033</v>
+      </c>
+      <c r="S85" s="23">
+        <v>0.22057777145296711</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C86" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="D86" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E86" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="F86" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="G86" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="H86" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="I86" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="J86" s="7">
+        <v>0.03</v>
+      </c>
+      <c r="K86" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L86" s="18">
+        <v>0.06</v>
+      </c>
+      <c r="M86" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N86" s="5">
+        <v>0.18894444572455588</v>
+      </c>
+      <c r="O86" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="P86" s="23">
+        <v>0.19993049291457266</v>
+      </c>
+      <c r="Q86" s="23">
+        <v>0.22611668978741636</v>
+      </c>
+      <c r="R86" s="23">
+        <v>0.30026234823459685</v>
+      </c>
+      <c r="S86" s="23">
+        <v>0.31724874584038965</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C87" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="D87" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="E87" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="F87" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="G87" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="H87" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="I87" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="J87" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="K87" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="L87" s="18">
+        <v>0.33</v>
+      </c>
+      <c r="M87" s="21">
+        <v>0</v>
+      </c>
+      <c r="N87" s="5">
+        <v>0</v>
+      </c>
+      <c r="O87" s="5">
+        <v>0</v>
+      </c>
+      <c r="P87" s="23"/>
+      <c r="Q87" s="23"/>
+      <c r="R87" s="23"/>
+      <c r="S87" s="23"/>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B88" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="C88" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="D88" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E88" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="F88" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="G88" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H88" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="I88" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="J88" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="K88" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="L88" s="18">
+        <v>0.34</v>
+      </c>
+      <c r="M88" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N88" s="5">
+        <v>0.17434305970808261</v>
+      </c>
+      <c r="O88" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P88" s="23">
+        <v>0.13644079256760985</v>
+      </c>
+      <c r="Q88" s="23">
+        <v>0.12574337817375847</v>
+      </c>
+      <c r="R88" s="23">
+        <v>0.10562433720199225</v>
+      </c>
+      <c r="S88" s="23">
+        <v>8.7225135309498492E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C89" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="D89" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="E89" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F89" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="G89" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="H89" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I89" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="J89" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="K89" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="L89" s="18">
+        <v>0.47</v>
+      </c>
+      <c r="M89" s="21">
+        <v>0.22</v>
+      </c>
+      <c r="N89" s="5">
+        <v>0.16303900592495063</v>
+      </c>
+      <c r="O89" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P89" s="23">
+        <v>7.1456456875156851E-2</v>
+      </c>
+      <c r="Q89" s="23">
+        <v>9.3325303835493909E-2</v>
+      </c>
+      <c r="R89" s="23">
+        <v>9.3015877593989299E-2</v>
+      </c>
+      <c r="S89" s="23">
+        <v>0.10742326909350464</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="9"/>
+      <c r="J90" s="7"/>
+      <c r="K90" s="7"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N90" s="5">
+        <v>0.10104743147721053</v>
+      </c>
+      <c r="O90" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="P90" s="23">
+        <v>9.9945816919765104E-2</v>
+      </c>
+      <c r="Q90" s="23">
+        <v>0.15235279788275027</v>
+      </c>
+      <c r="R90" s="23">
+        <v>0.13771726762663319</v>
+      </c>
+      <c r="S90" s="23">
+        <v>6.4640766286902171E-2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B91" s="5"/>
+      <c r="C91" s="5"/>
+      <c r="D91" s="5"/>
+      <c r="E91" s="5"/>
+      <c r="F91" s="5"/>
+      <c r="G91" s="5"/>
+      <c r="H91" s="5"/>
+      <c r="I91" s="9"/>
+      <c r="J91" s="7"/>
+      <c r="K91" s="7"/>
+      <c r="L91" s="18"/>
+      <c r="M91" s="21"/>
+      <c r="N91" s="5"/>
+      <c r="O91" s="5"/>
+      <c r="P91" s="23"/>
+      <c r="Q91" s="23">
+        <v>0.11873456052275082</v>
+      </c>
+      <c r="R91" s="23">
+        <v>0.17834025872916723</v>
+      </c>
+      <c r="S91" s="23">
+        <v>0.1695446252510919</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="C92" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="D92" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="E92" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="F92" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="G92" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="H92" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="I92" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="J92" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="K92" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L92" s="18">
+        <v>0.24</v>
+      </c>
+      <c r="M92" s="21">
+        <v>0.21</v>
+      </c>
+      <c r="N92" s="5">
+        <v>0.23752781430160816</v>
+      </c>
+      <c r="O92" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P92" s="23">
+        <v>0.16818600308621964</v>
+      </c>
+      <c r="Q92" s="23">
+        <v>8.6275803443419563E-2</v>
+      </c>
+      <c r="R92" s="23">
+        <v>0.12371005246267079</v>
+      </c>
+      <c r="S92" s="23">
+        <v>0.1185089420383538</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B93" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="C93" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="D93" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="E93" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="F93" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="G93" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="H93" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I93" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="J93" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="K93" s="7">
+        <v>0.82</v>
+      </c>
+      <c r="L93" s="18">
+        <v>0.5</v>
+      </c>
+      <c r="M93" s="21">
+        <v>0.64</v>
+      </c>
+      <c r="N93" s="5">
+        <v>0.4847819924618631</v>
+      </c>
+      <c r="O93" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="P93" s="23">
+        <v>0.26010967049205702</v>
+      </c>
+      <c r="Q93" s="23">
+        <v>0.25072038827500814</v>
+      </c>
+      <c r="R93" s="23">
+        <v>0.24090093813892724</v>
+      </c>
+      <c r="S93" s="23">
+        <v>0.21949809058145509</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B94" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="C94" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="D94" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E94" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="F94" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="G94" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="H94" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="I94" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="J94" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K94" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L94" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M94" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="N94" s="5">
+        <v>0.10569146417955413</v>
+      </c>
+      <c r="O94" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="P94" s="23">
+        <v>9.8092358640845562E-2</v>
+      </c>
+      <c r="Q94" s="23">
+        <v>0.14735888282301832</v>
+      </c>
+      <c r="R94" s="23">
+        <v>0.17113915925043682</v>
+      </c>
+      <c r="S94" s="23">
+        <v>0.14004378354269917</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B95" s="5"/>
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5"/>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5"/>
+      <c r="I95" s="5"/>
+      <c r="J95" s="7"/>
+      <c r="K95" s="7"/>
+      <c r="L95" s="7"/>
+      <c r="M95" s="21">
+        <v>0.26</v>
+      </c>
+      <c r="N95" s="5">
+        <v>0.25322001090554891</v>
+      </c>
+      <c r="O95" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="P95" s="23">
+        <v>0.28693109280683216</v>
+      </c>
+      <c r="Q95" s="23">
+        <v>0.28616344295291096</v>
+      </c>
+      <c r="R95" s="23">
+        <v>0.29870744955096462</v>
+      </c>
+      <c r="S95" s="23">
+        <v>0.26891326753765682</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B96" s="46"/>
+      <c r="C96" s="46"/>
+      <c r="D96" s="46"/>
+      <c r="E96" s="46"/>
+      <c r="F96" s="46"/>
+      <c r="G96" s="46"/>
+      <c r="H96" s="46"/>
+      <c r="I96" s="46"/>
+      <c r="J96" s="46"/>
+      <c r="K96" s="46"/>
+      <c r="L96" s="46"/>
+      <c r="M96" s="46"/>
+      <c r="N96" s="46"/>
+      <c r="O96" s="46"/>
+      <c r="P96" s="46"/>
+      <c r="Q96" s="46"/>
+      <c r="R96" s="46"/>
+      <c r="S96" s="47"/>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B97" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="C97" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="D97" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="E97" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="F97" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="G97" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="H97" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="I97" s="8">
+        <v>0.68</v>
+      </c>
+      <c r="J97" s="7">
+        <v>0.82</v>
+      </c>
+      <c r="K97" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="L97" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M97" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N97" s="5">
+        <v>0.1774826020151237</v>
+      </c>
+      <c r="O97" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P97" s="23">
+        <v>0.12904693995205874</v>
+      </c>
+      <c r="Q97" s="23">
+        <v>0.13419438274797016</v>
+      </c>
+      <c r="R97" s="23">
+        <v>0.13220137723065362</v>
+      </c>
+      <c r="S97" s="23">
+        <v>0.11955758480799954</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B98" s="5"/>
+      <c r="C98" s="5"/>
+      <c r="D98" s="5"/>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5"/>
+      <c r="G98" s="5"/>
+      <c r="H98" s="5"/>
+      <c r="I98" s="8"/>
+      <c r="J98" s="7"/>
+      <c r="K98" s="7"/>
+      <c r="L98" s="18"/>
+      <c r="M98" s="21"/>
+      <c r="N98" s="5"/>
+      <c r="O98" s="5"/>
+      <c r="P98" s="23"/>
+      <c r="Q98" s="23">
+        <v>0.18752044190863829</v>
+      </c>
+      <c r="R98" s="23">
+        <v>0.22231044065105202</v>
+      </c>
+      <c r="S98" s="23">
+        <v>0.20047494493392071</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
+      <c r="A99" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C99" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="D99" s="5">
+        <v>0.81</v>
+      </c>
+      <c r="E99" s="5">
+        <v>0.76</v>
+      </c>
+      <c r="F99" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G99" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="H99" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="I99" s="8">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="J99" s="7">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="K99" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="L99" s="18">
+        <v>0.35</v>
+      </c>
+      <c r="M99" s="21">
+        <v>0.24</v>
+      </c>
+      <c r="N99" s="5">
+        <v>0.29901978130860962</v>
+      </c>
+      <c r="O99" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="P99" s="23">
+        <v>1.4764385022351639E-2</v>
+      </c>
+      <c r="Q99" s="23">
+        <v>4.3385964640438819E-2</v>
+      </c>
+      <c r="R99" s="23">
+        <v>0.11464237946627603</v>
+      </c>
+      <c r="S99" s="23">
+        <v>0.11923125647388463</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B100" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="C100" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="D100" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E100" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="F100" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="G100" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="H100" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="I100" s="8">
+        <v>0.38</v>
+      </c>
+      <c r="J100" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="K100" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="M100" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="N100" s="5">
+        <v>0.12770731757759382</v>
+      </c>
+      <c r="O100" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P100" s="23">
+        <v>0.12766277003179052</v>
+      </c>
+      <c r="Q100" s="23">
+        <v>0.11428505794654445</v>
+      </c>
+      <c r="R100" s="23">
+        <v>0.13044629015792195</v>
+      </c>
+      <c r="S100" s="23">
+        <v>7.7983168112994494E-2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
+      <c r="A101" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="C101" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="D101" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="E101" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F101" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="G101" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="H101" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I101" s="8">
+        <v>0.45</v>
+      </c>
+      <c r="J101" s="7">
+        <v>50</v>
+      </c>
+      <c r="K101" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L101" s="18">
+        <v>0.11</v>
+      </c>
+      <c r="M101" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="N101" s="5">
+        <v>0.20894936938024258</v>
+      </c>
+      <c r="O101" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="P101" s="23">
+        <v>0.13754532743745099</v>
+      </c>
+      <c r="Q101" s="23">
+        <v>5.7561410830179452E-3</v>
+      </c>
+      <c r="R101" s="23">
+        <v>4.5439565378047199E-2</v>
+      </c>
+      <c r="S101" s="23">
+        <v>4.3213655515142786E-2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
+      <c r="A102" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C102" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="D102" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="E102" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="F102" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="G102" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H102" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="I102" s="8">
+        <v>0.51</v>
+      </c>
+      <c r="J102" s="7">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="K102" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="L102" s="18">
+        <v>0.18</v>
+      </c>
+      <c r="M102" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N102" s="5">
+        <v>0.24453750730147417</v>
+      </c>
+      <c r="O102" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="P102" s="23">
+        <v>0.44592634760568728</v>
+      </c>
+      <c r="Q102" s="23">
+        <v>0.44695473817942477</v>
+      </c>
+      <c r="R102" s="23">
+        <v>0.37866614501096874</v>
+      </c>
+      <c r="S102" s="23">
+        <v>0.28822578120924408</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="C103" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="D103" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="E103" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="F103" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="G103" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H103" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I103" s="8">
+        <v>0.98</v>
+      </c>
+      <c r="J103" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K103" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L103" s="18">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="M103" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N103" s="5">
+        <v>5.1386021133669052E-2</v>
+      </c>
+      <c r="O103" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P103" s="23">
+        <v>4.9430994331912649E-2</v>
+      </c>
+      <c r="Q103" s="23">
+        <v>4.3222093314224622E-2</v>
+      </c>
+      <c r="R103" s="23">
+        <v>7.0863750379627236E-2</v>
+      </c>
+      <c r="S103" s="23">
+        <v>8.4746671815831537E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="C104" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="D104" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="E104" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="F104" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="G104" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="H104" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="I104" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J104" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="K104" s="7">
+        <v>0.53</v>
+      </c>
+      <c r="L104" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M104" s="21">
+        <v>0.21</v>
+      </c>
+      <c r="N104" s="5">
+        <v>0.16387732159538926</v>
+      </c>
+      <c r="O104" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P104" s="23">
+        <v>0.13663827152586519</v>
+      </c>
+      <c r="Q104" s="23">
+        <v>6.9224260966917639E-2</v>
+      </c>
+      <c r="R104" s="23">
+        <v>5.5674120812842162E-2</v>
+      </c>
+      <c r="S104" s="23">
+        <v>6.8766654424118348E-2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B105" s="5"/>
+      <c r="C105" s="5"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="9"/>
+      <c r="J105" s="7"/>
+      <c r="K105" s="7"/>
+      <c r="L105" s="18"/>
+      <c r="M105" s="21"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="23"/>
+      <c r="Q105" s="23">
+        <v>5.72591282297727E-2</v>
+      </c>
+      <c r="R105" s="23">
+        <v>8.6364176139737237E-2</v>
+      </c>
+      <c r="S105" s="23">
+        <v>6.485339202892855E-2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="C106" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="D106" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E106" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="F106" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="G106" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="H106" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="I106" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="J106" s="7">
+        <v>0.82</v>
+      </c>
+      <c r="K106" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L106" s="18">
+        <v>0.21</v>
+      </c>
+      <c r="M106" s="21">
+        <v>0.18</v>
+      </c>
+      <c r="N106" s="5">
+        <v>0.15957948723641632</v>
+      </c>
+      <c r="O106" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P106" s="23">
+        <v>0.13740583450671306</v>
+      </c>
+      <c r="Q106" s="23">
+        <v>0.11302689675539886</v>
+      </c>
+      <c r="R106" s="23">
+        <v>0.10727991417606866</v>
+      </c>
+      <c r="S106" s="23">
+        <v>9.6998882105082118E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
+      <c r="A107" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="C107" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="D107" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="E107" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="F107" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="G107" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="H107" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="I107" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="J107" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="K107" s="7">
+        <v>0.02</v>
+      </c>
+      <c r="L107" s="18">
+        <v>0.18</v>
+      </c>
+      <c r="M107" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N107" s="5">
+        <v>5.1508074475993142E-2</v>
+      </c>
+      <c r="O107" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P107" s="23">
+        <v>0.13609657996585434</v>
+      </c>
+      <c r="Q107" s="23">
+        <v>0.1452343442300118</v>
+      </c>
+      <c r="R107" s="23">
+        <v>0.13901391976386004</v>
+      </c>
+      <c r="S107" s="23">
+        <v>8.8952554786687149E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
+      <c r="A108" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="C108" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D108" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="E108" s="5">
+        <v>0.51</v>
+      </c>
+      <c r="F108" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="G108" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H108" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="I108" s="9">
+        <v>0.67</v>
+      </c>
+      <c r="J108" s="7">
+        <v>0.74</v>
+      </c>
+      <c r="K108" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="L108" s="18">
+        <v>0.18</v>
+      </c>
+      <c r="M108" s="21">
+        <v>0.03</v>
+      </c>
+      <c r="N108" s="5">
+        <v>2.9609536180942919E-2</v>
+      </c>
+      <c r="O108" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="P108" s="23">
+        <v>7.7119364899347884E-2</v>
+      </c>
+      <c r="Q108" s="23">
+        <v>0.11134003454662754</v>
+      </c>
+      <c r="R108" s="23">
+        <v>0.21596774353335116</v>
+      </c>
+      <c r="S108" s="23">
+        <v>0.19169986347229237</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
+      <c r="A109" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B109" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C109" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="D109" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="E109" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="F109" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G109" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H109" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="I109" s="9">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="J109" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="K109" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="L109" s="18">
+        <v>0.05</v>
+      </c>
+      <c r="M109" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N109" s="5">
+        <v>0.14904551253770851</v>
+      </c>
+      <c r="O109" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="P109" s="23">
+        <v>0.13787398317937405</v>
+      </c>
+      <c r="Q109" s="23">
+        <v>0.18572157160865674</v>
+      </c>
+      <c r="R109" s="23">
+        <v>0.35182617265840771</v>
+      </c>
+      <c r="S109" s="23">
+        <v>0.25071417378831529</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B110" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="C110" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D110" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="E110" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F110" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="G110" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="H110" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="I110" s="9">
+        <v>0.34</v>
+      </c>
+      <c r="J110" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="K110" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M110" s="21">
+        <v>0</v>
+      </c>
+      <c r="N110" s="5">
+        <v>0</v>
+      </c>
+      <c r="O110" s="5">
+        <v>0</v>
+      </c>
+      <c r="P110" s="23"/>
+      <c r="Q110" s="23"/>
+      <c r="R110" s="23"/>
+      <c r="S110" s="23"/>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B111" s="5">
+        <v>0.94</v>
+      </c>
+      <c r="C111" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="D111" s="5">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1.18</v>
+      </c>
+      <c r="F111" s="5">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="G111" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="H111" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="I111" s="9">
+        <v>0.89</v>
+      </c>
+      <c r="J111" s="7">
+        <v>0.81</v>
+      </c>
+      <c r="K111" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="L111" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M111" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N111" s="5">
+        <v>0.14837976122797045</v>
+      </c>
+      <c r="O111" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P111" s="23">
+        <v>0.1117237699268515</v>
+      </c>
+      <c r="Q111" s="23">
+        <v>0.10219267150804448</v>
+      </c>
+      <c r="R111" s="23">
+        <v>9.5299345182413467E-2</v>
+      </c>
+      <c r="S111" s="23">
+        <v>6.7662603358622453E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="C112" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="D112" s="5">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="E112" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="F112" s="5">
+        <v>0.89</v>
+      </c>
+      <c r="G112" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="H112" s="5">
+        <v>1.28</v>
+      </c>
+      <c r="I112" s="9">
+        <v>0.74</v>
+      </c>
+      <c r="J112" s="7">
+        <v>0.69</v>
+      </c>
+      <c r="K112" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="L112" s="18">
+        <v>0.45</v>
+      </c>
+      <c r="M112" s="21">
+        <v>0.13</v>
+      </c>
+      <c r="N112" s="5">
+        <v>0.10608828903164967</v>
+      </c>
+      <c r="O112" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P112" s="23">
+        <v>6.4885153278696706E-2</v>
+      </c>
+      <c r="Q112" s="23">
+        <v>8.3303337275672337E-2</v>
+      </c>
+      <c r="R112" s="23">
+        <v>7.6970118723772171E-2</v>
+      </c>
+      <c r="S112" s="23">
+        <v>8.984913703038154E-2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B113" s="5"/>
+      <c r="C113" s="5"/>
+      <c r="D113" s="5"/>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="9"/>
+      <c r="J113" s="7"/>
+      <c r="K113" s="7"/>
+      <c r="L113" s="18"/>
+      <c r="M113" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="N113" s="5">
+        <v>5.122853619201214E-2</v>
+      </c>
+      <c r="O113" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P113" s="23">
+        <v>8.538520794082434E-2</v>
+      </c>
+      <c r="Q113" s="23">
+        <v>9.3698248060664166E-2</v>
+      </c>
+      <c r="R113" s="23">
+        <v>6.9379956664211678E-2</v>
+      </c>
+      <c r="S113" s="23">
+        <v>4.5995339138967251E-2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
+      <c r="A114" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B114" s="5"/>
+      <c r="C114" s="5"/>
+      <c r="D114" s="5"/>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="9"/>
+      <c r="J114" s="7"/>
+      <c r="K114" s="7"/>
+      <c r="L114" s="18"/>
+      <c r="M114" s="21"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="23"/>
+      <c r="Q114" s="23">
+        <v>7.2195483154387258E-2</v>
+      </c>
+      <c r="R114" s="23">
+        <v>0.10262232799842791</v>
+      </c>
+      <c r="S114" s="23">
+        <v>9.8372384188874978E-2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
+      <c r="A115" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B115" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="C115" s="5">
+        <v>1.05</v>
+      </c>
+      <c r="D115" s="5">
+        <v>0.81</v>
+      </c>
+      <c r="E115" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="F115" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="G115" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="H115" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="I115" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="J115" s="7">
+        <v>0.68</v>
+      </c>
+      <c r="K115" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0.21</v>
+      </c>
+      <c r="M115" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="N115" s="5">
+        <v>0.16986315000195448</v>
+      </c>
+      <c r="O115" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="P115" s="23">
+        <v>0.14530214083355239</v>
+      </c>
+      <c r="Q115" s="23">
+        <v>5.1805749728552064E-2</v>
+      </c>
+      <c r="R115" s="23">
+        <v>9.323127436342632E-2</v>
+      </c>
+      <c r="S115" s="23">
+        <v>8.7030555292782141E-2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B116" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="C116" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="D116" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="E116" s="5">
+        <v>1.05</v>
+      </c>
+      <c r="F116" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G116" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H116" s="5">
+        <v>1.35</v>
+      </c>
+      <c r="I116" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="J116" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="K116" s="7">
+        <v>0.54</v>
+      </c>
+      <c r="L116" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M116" s="21">
+        <v>0.39</v>
+      </c>
+      <c r="N116" s="5">
+        <v>0.56788556142458801</v>
+      </c>
+      <c r="O116" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P116" s="23">
+        <v>0.18977806878856116</v>
+      </c>
+      <c r="Q116" s="23">
+        <v>0.21925388576942303</v>
+      </c>
+      <c r="R116" s="23">
+        <v>0.16216893580321537</v>
+      </c>
+      <c r="S116" s="23">
+        <v>0.1547024062214328</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
+      <c r="A117" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="C117" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="D117" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="E117" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="F117" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="G117" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="H117" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="I117" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="J117" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K117" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="L117" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="M117" s="21">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N117" s="5">
+        <v>7.6519845220489921E-2</v>
+      </c>
+      <c r="O117" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="P117" s="23">
+        <v>5.9332296421906905E-2</v>
+      </c>
+      <c r="Q117" s="23">
+        <v>0.1182664350445136</v>
+      </c>
+      <c r="R117" s="23">
+        <v>0.11048540296168524</v>
+      </c>
+      <c r="S117" s="23">
+        <v>0.10678480336805042</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B118" s="5"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+      <c r="J118" s="7"/>
+      <c r="K118" s="7"/>
+      <c r="L118" s="7"/>
+      <c r="M118" s="21">
+        <v>0.13</v>
+      </c>
+      <c r="N118" s="5">
+        <v>0.16918311128750702</v>
+      </c>
+      <c r="O118" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P118" s="23">
+        <v>0.20692845144484748</v>
+      </c>
+      <c r="Q118" s="23">
+        <v>0.2218905948843341</v>
+      </c>
+      <c r="R118" s="23">
+        <v>0.18822240672558216</v>
+      </c>
+      <c r="S118" s="23">
+        <v>0.17854316889777999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B119" s="46"/>
+      <c r="C119" s="46"/>
+      <c r="D119" s="46"/>
+      <c r="E119" s="46"/>
+      <c r="F119" s="46"/>
+      <c r="G119" s="46"/>
+      <c r="H119" s="46"/>
+      <c r="I119" s="46"/>
+      <c r="J119" s="46"/>
+      <c r="K119" s="46"/>
+      <c r="L119" s="46"/>
+      <c r="M119" s="46"/>
+      <c r="N119" s="46"/>
+      <c r="O119" s="46"/>
+      <c r="P119" s="46"/>
+      <c r="Q119" s="46"/>
+      <c r="R119" s="46"/>
+      <c r="S119" s="47"/>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B120" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="C120" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="D120" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="E120" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="F120" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="G120" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="H120" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="I120" s="8">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J120" s="7">
+        <v>0.68</v>
+      </c>
+      <c r="K120" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0.32</v>
+      </c>
+      <c r="M120" s="21">
+        <v>0.3</v>
+      </c>
+      <c r="N120" s="5">
+        <v>0.24895302057019478</v>
+      </c>
+      <c r="O120" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P120" s="23">
+        <v>0.19904959663912941</v>
+      </c>
+      <c r="Q120" s="23">
+        <v>0.20135957300454388</v>
+      </c>
+      <c r="R120" s="23">
+        <v>0.21707778732937691</v>
+      </c>
+      <c r="S120" s="23">
+        <v>0.18878532822409264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
+      <c r="A121" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B121" s="5"/>
+      <c r="C121" s="5"/>
+      <c r="D121" s="5"/>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="8"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="18"/>
+      <c r="M121" s="21"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="23"/>
+      <c r="Q121" s="23">
+        <v>0.31129219579993528</v>
+      </c>
+      <c r="R121" s="23">
+        <v>0.29409168412787645</v>
+      </c>
+      <c r="S121" s="23">
+        <v>0.26855833005547491</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
+      <c r="A122" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="C122" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="D122" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="E122" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F122" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="G122" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H122" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I122" s="8">
+        <v>0.47</v>
+      </c>
+      <c r="J122" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="K122" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="L122" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M122" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N122" s="5">
+        <v>0.28771698043964916</v>
+      </c>
+      <c r="O122" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P122" s="23">
+        <v>7.1747997444591871E-2</v>
+      </c>
+      <c r="Q122" s="23">
+        <v>8.816168663734264E-2</v>
+      </c>
+      <c r="R122" s="23">
+        <v>0.24672929185365483</v>
+      </c>
+      <c r="S122" s="23">
+        <v>0.23382457003968865</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
+      <c r="A123" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B123" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="C123" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="D123" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="E123" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F123" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="G123" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H123" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="I123" s="8">
+        <v>0.32</v>
+      </c>
+      <c r="J123" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="K123" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="L123" s="18">
+        <v>0.32</v>
+      </c>
+      <c r="M123" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N123" s="5">
+        <v>0.22821386650143344</v>
+      </c>
+      <c r="O123" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P123" s="23">
+        <v>0.15328791469194314</v>
+      </c>
+      <c r="Q123" s="23">
+        <v>0.15157585974886034</v>
+      </c>
+      <c r="R123" s="23">
+        <v>0.13671070926448084</v>
+      </c>
+      <c r="S123" s="23">
+        <v>8.4859413712372045E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
+      <c r="A124" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="C124" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="D124" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="E124" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="F124" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="G124" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="H124" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="I124" s="8">
+        <v>0.39</v>
+      </c>
+      <c r="J124" s="7">
+        <v>0.42</v>
+      </c>
+      <c r="K124" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="L124" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M124" s="21">
+        <v>0.36</v>
+      </c>
+      <c r="N124" s="5">
+        <v>0.36436032747761832</v>
+      </c>
+      <c r="O124" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="P124" s="23">
+        <v>0.20661628729937673</v>
+      </c>
+      <c r="Q124" s="23">
+        <v>0.23586979987047149</v>
+      </c>
+      <c r="R124" s="23">
+        <v>0.13079756445914456</v>
+      </c>
+      <c r="S124" s="23">
+        <v>8.8696369636963701E-2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
+      <c r="A125" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B125" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="C125" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="D125" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="E125" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="F125" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="G125" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H125" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="I125" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="J125" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="K125" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="L125" s="18">
+        <v>0.31</v>
+      </c>
+      <c r="M125" s="21">
+        <v>0.38</v>
+      </c>
+      <c r="N125" s="5">
+        <v>0.27974796859936646</v>
+      </c>
+      <c r="O125" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="P125" s="23">
+        <v>0.4305003533958125</v>
+      </c>
+      <c r="Q125" s="23">
+        <v>0.35046955174750705</v>
+      </c>
+      <c r="R125" s="23">
+        <v>0.31708738893108868</v>
+      </c>
+      <c r="S125" s="23">
+        <v>0.32126720153933375</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
+      <c r="A126" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B126" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="C126" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="D126" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E126" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F126" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="G126" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="H126" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="I126" s="8">
+        <v>0.79</v>
+      </c>
+      <c r="J126" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="K126" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="L126" s="18">
+        <v>0.13</v>
+      </c>
+      <c r="M126" s="21">
+        <v>0.18</v>
+      </c>
+      <c r="N126" s="5">
+        <v>0.10516115947689834</v>
+      </c>
+      <c r="O126" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P126" s="23">
+        <v>9.8635084916472757E-2</v>
+      </c>
+      <c r="Q126" s="23">
+        <v>0.11450329024514741</v>
+      </c>
+      <c r="R126" s="23">
+        <v>0.11280852451886485</v>
+      </c>
+      <c r="S126" s="23">
+        <v>0.11438853544116702</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C127" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="D127" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="E127" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="F127" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="G127" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H127" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I127" s="9">
+        <v>0.46</v>
+      </c>
+      <c r="J127" s="7">
+        <v>1.64</v>
+      </c>
+      <c r="K127" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="L127" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M127" s="21">
+        <v>0.54</v>
+      </c>
+      <c r="N127" s="5">
+        <v>0.55669403364964165</v>
+      </c>
+      <c r="O127" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="P127" s="23">
+        <v>0.25165169623635958</v>
+      </c>
+      <c r="Q127" s="23">
+        <v>0.19815541219567542</v>
+      </c>
+      <c r="R127" s="23">
+        <v>0.20993396406121023</v>
+      </c>
+      <c r="S127" s="23">
+        <v>0.19307628443998223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
+      <c r="A128" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="5"/>
+      <c r="C128" s="5"/>
+      <c r="D128" s="5"/>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="5"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="9"/>
+      <c r="J128" s="7"/>
+      <c r="K128" s="7"/>
+      <c r="L128" s="18"/>
+      <c r="M128" s="21"/>
+      <c r="N128" s="5"/>
+      <c r="O128" s="5"/>
+      <c r="P128" s="23"/>
+      <c r="Q128" s="23">
+        <v>0.12407807107653597</v>
+      </c>
+      <c r="R128" s="23">
+        <v>0.20603563204460065</v>
+      </c>
+      <c r="S128" s="23">
+        <v>0.159403522303638</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
+      <c r="A129" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B129" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C129" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="D129" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="E129" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="F129" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="G129" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="H129" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="I129" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="J129" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="K129" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L129" s="18">
+        <v>0.34</v>
+      </c>
+      <c r="M129" s="21">
+        <v>0.26</v>
+      </c>
+      <c r="N129" s="5">
+        <v>0.29794684646426567</v>
+      </c>
+      <c r="O129" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="P129" s="23">
+        <v>0.29982254319439905</v>
+      </c>
+      <c r="Q129" s="23">
+        <v>0.23569325623690027</v>
+      </c>
+      <c r="R129" s="23">
+        <v>0.20332146946347565</v>
+      </c>
+      <c r="S129" s="23">
+        <v>0.17173487269353674</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
+      <c r="A130" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C130" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="D130" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="E130" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F130" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G130" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="H130" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="I130" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="J130" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="K130" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L130" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="M130" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N130" s="5">
+        <v>7.8918858338314399E-2</v>
+      </c>
+      <c r="O130" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="P130" s="23">
+        <v>0.16157440945441115</v>
+      </c>
+      <c r="Q130" s="23">
+        <v>0.1973893664438077</v>
+      </c>
+      <c r="R130" s="23">
+        <v>0.19633868791340509</v>
+      </c>
+      <c r="S130" s="23">
+        <v>0.14645440350341907</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C131" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="D131" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="E131" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F131" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="G131" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="H131" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I131" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="J131" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="K131" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L131" s="18">
+        <v>0.32</v>
+      </c>
+      <c r="M131" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N131" s="5">
+        <v>8.6117659339416661E-2</v>
+      </c>
+      <c r="O131" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="P131" s="23">
+        <v>0.11762818799123136</v>
+      </c>
+      <c r="Q131" s="23">
+        <v>0.28268907079455052</v>
+      </c>
+      <c r="R131" s="23">
+        <v>0.29302610772259335</v>
+      </c>
+      <c r="S131" s="23">
+        <v>0.23986807256009196</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="C132" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="D132" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="E132" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="F132" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="G132" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="H132" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="I132" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="J132" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="K132" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L132" s="18">
+        <v>0.06</v>
+      </c>
+      <c r="M132" s="21">
+        <v>0.18</v>
+      </c>
+      <c r="N132" s="5">
+        <v>0.22623677963646091</v>
+      </c>
+      <c r="O132" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="P132" s="23">
+        <v>0.24576696946243567</v>
+      </c>
+      <c r="Q132" s="23">
+        <v>0.25796661608497723</v>
+      </c>
+      <c r="R132" s="23">
+        <v>0.26862250100206037</v>
+      </c>
+      <c r="S132" s="23">
+        <v>0.35780409674670116</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B133" s="5">
+        <v>0.51</v>
+      </c>
+      <c r="C133" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="D133" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E133" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="F133" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="G133" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H133" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="I133" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="J133" s="7">
+        <v>0.74</v>
+      </c>
+      <c r="K133" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L133" s="18">
+        <v>0.38</v>
+      </c>
+      <c r="M133" s="21">
+        <v>0</v>
+      </c>
+      <c r="N133" s="5">
+        <v>0</v>
+      </c>
+      <c r="O133" s="5">
+        <v>0</v>
+      </c>
+      <c r="P133" s="23"/>
+      <c r="Q133" s="23"/>
+      <c r="R133" s="23"/>
+      <c r="S133" s="23"/>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B134" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="C134" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="D134" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E134" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="F134" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G134" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="H134" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="I134" s="9">
+        <v>0.72</v>
+      </c>
+      <c r="J134" s="7">
+        <v>0.65</v>
+      </c>
+      <c r="K134" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L134" s="18">
+        <v>0.41</v>
+      </c>
+      <c r="M134" s="21">
+        <v>0.26</v>
+      </c>
+      <c r="N134" s="5">
+        <v>0.19505999228832588</v>
+      </c>
+      <c r="O134" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P134" s="23">
+        <v>0.15053320445578286</v>
+      </c>
+      <c r="Q134" s="23">
+        <v>0.13807029215406372</v>
+      </c>
+      <c r="R134" s="23">
+        <v>0.11148382986771249</v>
+      </c>
+      <c r="S134" s="23">
+        <v>9.9074764334375717E-2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="C135" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="D135" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="E135" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F135" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="G135" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H135" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="I135" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="J135" s="7">
+        <v>0.53</v>
+      </c>
+      <c r="K135" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L135" s="18">
+        <v>0.48</v>
+      </c>
+      <c r="M135" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N135" s="5">
+        <v>0.20712245773150725</v>
+      </c>
+      <c r="O135" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="P135" s="23">
+        <v>7.4982191729464256E-2</v>
+      </c>
+      <c r="Q135" s="23">
+        <v>9.8544328880986298E-2</v>
+      </c>
+      <c r="R135" s="23">
+        <v>0.1013532022133348</v>
+      </c>
+      <c r="S135" s="23">
+        <v>0.11654127187181544</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B136" s="5"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="5"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="9"/>
+      <c r="J136" s="7"/>
+      <c r="K136" s="7"/>
+      <c r="L136" s="18"/>
+      <c r="M136" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="N136" s="5">
+        <v>0.14951407924246199</v>
+      </c>
+      <c r="O136" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P136" s="23">
+        <v>0.10943101915949723</v>
+      </c>
+      <c r="Q136" s="23">
+        <v>0.1881436273825432</v>
+      </c>
+      <c r="R136" s="23">
+        <v>0.17743806728997474</v>
+      </c>
+      <c r="S136" s="23">
+        <v>7.5098315733957047E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B137" s="5"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="9"/>
+      <c r="J137" s="7"/>
+      <c r="K137" s="7"/>
+      <c r="L137" s="18"/>
+      <c r="M137" s="21"/>
+      <c r="N137" s="5"/>
+      <c r="O137" s="5"/>
+      <c r="P137" s="23"/>
+      <c r="Q137" s="23">
+        <v>0.15391073177557016</v>
+      </c>
+      <c r="R137" s="23">
+        <v>0.23196832859086972</v>
+      </c>
+      <c r="S137" s="23">
+        <v>0.21944261575597981</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B138" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="C138" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="D138" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="E138" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="F138" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G138" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H138" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="I138" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="J138" s="7">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="K138" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="L138" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M138" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N138" s="5">
+        <v>0.29171943705263759</v>
+      </c>
+      <c r="O138" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="P138" s="23">
+        <v>0.18079146036866173</v>
+      </c>
+      <c r="Q138" s="23">
+        <v>0.10546106630222693</v>
+      </c>
+      <c r="R138" s="23">
+        <v>0.14052639622479751</v>
+      </c>
+      <c r="S138" s="23">
+        <v>0.13648362016500473</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
+      <c r="A139" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B139" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="C139" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="D139" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="E139" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="F139" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="G139" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="H139" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="I139" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="J139" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="K139" s="7">
+        <v>1.07</v>
+      </c>
+      <c r="L139" s="18">
+        <v>0.68</v>
+      </c>
+      <c r="M139" s="21">
+        <v>0.86</v>
+      </c>
+      <c r="N139" s="5">
+        <v>0.41309789197856778</v>
+      </c>
+      <c r="O139" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="P139" s="23">
+        <v>0.30066440848613396</v>
+      </c>
+      <c r="Q139" s="23">
+        <v>0.27191875017621464</v>
+      </c>
+      <c r="R139" s="23">
+        <v>0.28824063882753576</v>
+      </c>
+      <c r="S139" s="23">
+        <v>0.25343356098705416</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B140" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="C140" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="D140" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E140" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F140" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="G140" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="H140" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="I140" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="J140" s="7">
+        <v>0.45</v>
+      </c>
+      <c r="K140" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L140" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M140" s="21">
+        <v>0.16</v>
+      </c>
+      <c r="N140" s="5">
+        <v>0.12842417387352667</v>
+      </c>
+      <c r="O140" s="5">
+        <v>0.02</v>
+      </c>
+      <c r="P140" s="23">
+        <v>0.11607041315684612</v>
+      </c>
+      <c r="Q140" s="23">
+        <v>0.16068012194824882</v>
+      </c>
+      <c r="R140" s="23">
+        <v>0.19950975092921447</v>
+      </c>
+      <c r="S140" s="23">
+        <v>0.15530829856281872</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B141" s="5"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+      <c r="J141" s="7"/>
+      <c r="K141" s="7"/>
+      <c r="L141" s="7"/>
+      <c r="M141" s="21">
+        <v>0.37</v>
+      </c>
+      <c r="N141" s="5">
+        <v>0.32534829877770655</v>
+      </c>
+      <c r="O141" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="P141" s="23">
+        <v>0.32957123301594443</v>
+      </c>
+      <c r="Q141" s="23">
+        <v>0.31926048070546487</v>
+      </c>
+      <c r="R141" s="23">
+        <v>0.3568479347425777</v>
+      </c>
+      <c r="S141" s="23">
+        <v>0.31547258169046472</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B142" s="46"/>
+      <c r="C142" s="46"/>
+      <c r="D142" s="46"/>
+      <c r="E142" s="46"/>
+      <c r="F142" s="46"/>
+      <c r="G142" s="46"/>
+      <c r="H142" s="46"/>
+      <c r="I142" s="46"/>
+      <c r="J142" s="46"/>
+      <c r="K142" s="46"/>
+      <c r="L142" s="46"/>
+      <c r="M142" s="46"/>
+      <c r="N142" s="46"/>
+      <c r="O142" s="46"/>
+      <c r="P142" s="46"/>
+      <c r="Q142" s="46"/>
+      <c r="R142" s="46"/>
+      <c r="S142" s="47"/>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B143" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="C143" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D143" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E143" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="F143" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G143" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H143" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="I143" s="8">
+        <v>0.24</v>
+      </c>
+      <c r="J143" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="K143" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="L143" s="18">
+        <v>0.24</v>
+      </c>
+      <c r="M143" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N143" s="5">
+        <v>0.16354222302656843</v>
+      </c>
+      <c r="O143" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P143" s="23">
+        <v>0.20077338245940329</v>
+      </c>
+      <c r="Q143" s="23">
+        <v>0.18228682509971336</v>
+      </c>
+      <c r="R143" s="23">
+        <v>0.184925712326722</v>
+      </c>
+      <c r="S143" s="23">
+        <v>0.15520680007286033</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B144" s="5"/>
+      <c r="C144" s="5"/>
+      <c r="D144" s="5"/>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+      <c r="G144" s="5"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="8"/>
+      <c r="J144" s="7"/>
+      <c r="K144" s="7"/>
+      <c r="L144" s="18"/>
+      <c r="M144" s="21"/>
+      <c r="N144" s="5"/>
+      <c r="O144" s="5"/>
+      <c r="P144" s="23"/>
+      <c r="Q144" s="23">
+        <v>0.23043119843696247</v>
+      </c>
+      <c r="R144" s="23">
+        <v>0.26884271119967107</v>
+      </c>
+      <c r="S144" s="23">
+        <v>0.14615145523202369</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B145" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="C145" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D145" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E145" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="F145" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="G145" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="H145" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="I145" s="8">
+        <v>0.24</v>
+      </c>
+      <c r="J145" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K145" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L145" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M145" s="21">
+        <v>0.16</v>
+      </c>
+      <c r="N145" s="5">
+        <v>0.14697581289339992</v>
+      </c>
+      <c r="O145" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="P145" s="23">
+        <v>0.27483846331635065</v>
+      </c>
+      <c r="Q145" s="23">
+        <v>0.32194526354589015</v>
+      </c>
+      <c r="R145" s="23">
+        <v>0.30046237821536476</v>
+      </c>
+      <c r="S145" s="23">
+        <v>0.26545546303305578</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B146" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="C146" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="D146" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E146" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="F146" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G146" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="H146" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="I146" s="8">
+        <v>0.22</v>
+      </c>
+      <c r="J146" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="K146" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="L146" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="M146" s="21">
+        <v>0.13</v>
+      </c>
+      <c r="N146" s="5">
+        <v>0.11054856786682425</v>
+      </c>
+      <c r="O146" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P146" s="23">
+        <v>5.9654006760787436E-2</v>
+      </c>
+      <c r="Q146" s="23">
+        <v>5.7294358190846384E-2</v>
+      </c>
+      <c r="R146" s="23">
+        <v>6.3711759213489316E-2</v>
+      </c>
+      <c r="S146" s="23">
+        <v>6.6880973441781191E-2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B147" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="C147" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="D147" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="E147" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="F147" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G147" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="H147" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="I147" s="8">
+        <v>0.23</v>
+      </c>
+      <c r="J147" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="K147" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L147" s="18">
+        <v>0.15</v>
+      </c>
+      <c r="M147" s="21">
+        <v>0.19</v>
+      </c>
+      <c r="N147" s="5">
+        <v>0.16843383605644371</v>
+      </c>
+      <c r="O147" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P147" s="23">
+        <v>0.15475154838195385</v>
+      </c>
+      <c r="Q147" s="23">
+        <v>0.13412556974840822</v>
+      </c>
+      <c r="R147" s="23">
+        <v>8.0487722818571361E-2</v>
+      </c>
+      <c r="S147" s="23">
+        <v>6.7267727914613995E-2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B148" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="C148" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="D148" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="E148" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="F148" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="G148" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="H148" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="I148" s="8">
+        <v>0.22</v>
+      </c>
+      <c r="J148" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="K148" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="L148" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M148" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N148" s="5">
+        <v>0.27703701279932813</v>
+      </c>
+      <c r="O148" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="P148" s="23">
+        <v>0.34276227754441957</v>
+      </c>
+      <c r="Q148" s="23">
+        <v>0.3342918763479511</v>
+      </c>
+      <c r="R148" s="23">
+        <v>0.40131391031133962</v>
+      </c>
+      <c r="S148" s="23">
+        <v>0.41251936956430696</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B149" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="C149" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="D149" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="E149" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="F149" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="G149" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="H149" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="I149" s="8">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="J149" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="K149" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="L149" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M149" s="21">
+        <v>0.21</v>
+      </c>
+      <c r="N149" s="5">
+        <v>0.27272185579201635</v>
+      </c>
+      <c r="O149" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="P149" s="23">
+        <v>0.32548441234806491</v>
+      </c>
+      <c r="Q149" s="23">
+        <v>0.34853947849715211</v>
+      </c>
+      <c r="R149" s="23">
+        <v>0.32908119911215028</v>
+      </c>
+      <c r="S149" s="23">
+        <v>0.24209784578216226</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B150" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="C150" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="D150" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="E150" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="F150" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G150" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="H150" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="I150" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J150" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="K150" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="L150" s="18">
+        <v>0.21</v>
+      </c>
+      <c r="M150" s="21">
+        <v>0.21</v>
+      </c>
+      <c r="N150" s="5">
+        <v>0.1636037866012571</v>
+      </c>
+      <c r="O150" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="P150" s="23">
+        <v>0.19431884305550365</v>
+      </c>
+      <c r="Q150" s="23">
+        <v>0.17837332791092145</v>
+      </c>
+      <c r="R150" s="23">
+        <v>0.34608965537434488</v>
+      </c>
+      <c r="S150" s="23">
+        <v>0.26618688032521476</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B151" s="5"/>
+      <c r="C151" s="5"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5"/>
+      <c r="G151" s="5"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="9"/>
+      <c r="J151" s="7"/>
+      <c r="K151" s="7"/>
+      <c r="L151" s="18"/>
+      <c r="M151" s="21"/>
+      <c r="N151" s="5"/>
+      <c r="O151" s="5"/>
+      <c r="P151" s="23"/>
+      <c r="Q151" s="23">
+        <v>0.11521144837971267</v>
+      </c>
+      <c r="R151" s="23">
+        <v>2.997706103155846E-2</v>
+      </c>
+      <c r="S151" s="23">
+        <v>1.3044215542617626E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C152" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="D152" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="E152" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="F152" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="G152" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="H152" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="I152" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="J152" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="K152" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L152" s="18">
+        <v>0.22</v>
+      </c>
+      <c r="M152" s="21">
+        <v>0.26</v>
+      </c>
+      <c r="N152" s="5">
+        <v>0.26723377345307853</v>
+      </c>
+      <c r="O152" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="P152" s="23">
+        <v>0.24547979816105484</v>
+      </c>
+      <c r="Q152" s="23">
+        <v>0.24685117317494418</v>
+      </c>
+      <c r="R152" s="23">
+        <v>0.22482194904571112</v>
+      </c>
+      <c r="S152" s="23">
+        <v>0.14184185379837555</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C153" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="D153" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="E153" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="F153" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="G153" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="H153" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="I153" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="J153" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="K153" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L153" s="18">
+        <v>0.13</v>
+      </c>
+      <c r="M153" s="21">
+        <v>0.06</v>
+      </c>
+      <c r="N153" s="5">
+        <v>6.2801827749745548E-2</v>
+      </c>
+      <c r="O153" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P153" s="23">
+        <v>0.16798035921953741</v>
+      </c>
+      <c r="Q153" s="23">
+        <v>8.8158110546170246E-2</v>
+      </c>
+      <c r="R153" s="23">
+        <v>6.4792017623428788E-2</v>
+      </c>
+      <c r="S153" s="23">
+        <v>5.7882652569025063E-2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="C154" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="D154" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="E154" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F154" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G154" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="H154" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I154" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="J154" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="K154" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="L154" s="18">
+        <v>0.74</v>
+      </c>
+      <c r="M154" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N154" s="5">
+        <v>8.4614858369129617E-2</v>
+      </c>
+      <c r="O154" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="P154" s="23">
+        <v>0.12338736076953423</v>
+      </c>
+      <c r="Q154" s="23">
+        <v>0.1414930281088943</v>
+      </c>
+      <c r="R154" s="23">
+        <v>0.18613688105779141</v>
+      </c>
+      <c r="S154" s="23">
+        <v>0.15526636275667702</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B155" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="C155" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="D155" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="E155" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="F155" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="G155" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="H155" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="I155" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="J155" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="K155" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="L155" s="18">
+        <v>0.09</v>
+      </c>
+      <c r="M155" s="21">
+        <v>0.06</v>
+      </c>
+      <c r="N155" s="5">
+        <v>8.5885941848735409E-2</v>
+      </c>
+      <c r="O155" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P155" s="23">
+        <v>0.32856519522029637</v>
+      </c>
+      <c r="Q155" s="23">
+        <v>0.14438562067305913</v>
+      </c>
+      <c r="R155" s="23">
+        <v>0.21329684481648423</v>
+      </c>
+      <c r="S155" s="23">
+        <v>0.24659572033413435</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B156" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="C156" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="D156" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E156" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F156" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="G156" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="H156" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="I156" s="9">
+        <v>0.11</v>
+      </c>
+      <c r="J156" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="K156" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L156" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M156" s="21">
+        <v>0</v>
+      </c>
+      <c r="N156" s="5">
+        <v>0</v>
+      </c>
+      <c r="O156" s="5">
+        <v>0</v>
+      </c>
+      <c r="P156" s="23"/>
+      <c r="Q156" s="23"/>
+      <c r="R156" s="23"/>
+      <c r="S156" s="23"/>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B157" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C157" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="D157" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="E157" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="F157" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="G157" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H157" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="I157" s="9">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J157" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="K157" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L157" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M157" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="N157" s="5">
+        <v>0.15954866872590814</v>
+      </c>
+      <c r="O157" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P157" s="23">
+        <v>0.14745979633854545</v>
+      </c>
+      <c r="Q157" s="23">
+        <v>0.13797790994052675</v>
+      </c>
+      <c r="R157" s="23">
+        <v>0.12890279335837068</v>
+      </c>
+      <c r="S157" s="23">
+        <v>0.10529784246869717</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="C158" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D158" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="E158" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="F158" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="G158" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="H158" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I158" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="J158" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="K158" s="7">
+        <v>0.45</v>
+      </c>
+      <c r="L158" s="18">
+        <v>0.47</v>
+      </c>
+      <c r="M158" s="21">
+        <v>0.31</v>
+      </c>
+      <c r="N158" s="5">
+        <v>0.21336834762627713</v>
+      </c>
+      <c r="O158" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="P158" s="23">
+        <v>0.20459263167850583</v>
+      </c>
+      <c r="Q158" s="23">
+        <v>0.25391725988855579</v>
+      </c>
+      <c r="R158" s="23">
+        <v>0.23638079157769282</v>
+      </c>
+      <c r="S158" s="23">
+        <v>0.22590066251127053</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B159" s="5"/>
+      <c r="C159" s="5"/>
+      <c r="D159" s="5"/>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5"/>
+      <c r="G159" s="5"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="9"/>
+      <c r="J159" s="7"/>
+      <c r="K159" s="7"/>
+      <c r="L159" s="18"/>
+      <c r="M159" s="21">
+        <v>0.13</v>
+      </c>
+      <c r="N159" s="5">
+        <v>0.15577826952106491</v>
+      </c>
+      <c r="O159" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P159" s="23">
+        <v>0.22083690485467156</v>
+      </c>
+      <c r="Q159" s="23">
+        <v>0.18206540857746323</v>
+      </c>
+      <c r="R159" s="23">
+        <v>0.21589454288352375</v>
+      </c>
+      <c r="S159" s="23">
+        <v>0.18618365627632688</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
+      <c r="A160" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B160" s="5"/>
+      <c r="C160" s="5"/>
+      <c r="D160" s="5"/>
+      <c r="E160" s="5"/>
+      <c r="F160" s="5"/>
+      <c r="G160" s="5"/>
+      <c r="H160" s="5"/>
+      <c r="I160" s="9"/>
+      <c r="J160" s="7"/>
+      <c r="K160" s="7"/>
+      <c r="L160" s="18"/>
+      <c r="M160" s="21"/>
+      <c r="N160" s="5"/>
+      <c r="O160" s="5"/>
+      <c r="P160" s="23"/>
+      <c r="Q160" s="23">
+        <v>0.50502447822726104</v>
+      </c>
+      <c r="R160" s="23">
+        <v>0.29810702042033088</v>
+      </c>
+      <c r="S160" s="23">
+        <v>0.32625582599689279</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
+      <c r="A161" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B161" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="C161" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="D161" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="E161" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="F161" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="G161" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="H161" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="I161" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="J161" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="K161" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="L161" s="18">
+        <v>0.23</v>
+      </c>
+      <c r="M161" s="21">
+        <v>0.24</v>
+      </c>
+      <c r="N161" s="5">
+        <v>0.1892272014773142</v>
+      </c>
+      <c r="O161" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="P161" s="23">
+        <v>0.19536917591557754</v>
+      </c>
+      <c r="Q161" s="23">
+        <v>0.16931666164804843</v>
+      </c>
+      <c r="R161" s="23">
+        <v>0.18623586989475507</v>
+      </c>
+      <c r="S161" s="23">
+        <v>0.18054434118868387</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
+      <c r="A162" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B162" s="46"/>
+      <c r="C162" s="46"/>
+      <c r="D162" s="46"/>
+      <c r="E162" s="46"/>
+      <c r="F162" s="46"/>
+      <c r="G162" s="46"/>
+      <c r="H162" s="46"/>
+      <c r="I162" s="46"/>
+      <c r="J162" s="46"/>
+      <c r="K162" s="46"/>
+      <c r="L162" s="46"/>
+      <c r="M162" s="46"/>
+      <c r="N162" s="46"/>
+      <c r="O162" s="46"/>
+      <c r="P162" s="46"/>
+      <c r="Q162" s="46"/>
+      <c r="R162" s="46"/>
+      <c r="S162" s="47"/>
+    </row>
+    <row r="163" spans="1:19">
+      <c r="A163" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B163" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="C163" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="D163" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="E163" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="F163" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G163" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H163" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="I163" s="8">
+        <v>0.49</v>
+      </c>
+      <c r="J163" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="K163" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L163" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="M163" s="21">
+        <v>0.11</v>
+      </c>
+      <c r="N163" s="5">
+        <v>0.10475723710350475</v>
+      </c>
+      <c r="O163" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P163" s="23">
+        <v>0.16301634479444194</v>
+      </c>
+      <c r="Q163" s="23">
+        <v>0.14405414591615068</v>
+      </c>
+      <c r="R163" s="23">
+        <v>0.14300662124037114</v>
+      </c>
+      <c r="S163" s="23">
+        <v>0.13141629432946489</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
+      <c r="A164" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B164" s="5"/>
+      <c r="C164" s="5"/>
+      <c r="D164" s="5"/>
+      <c r="E164" s="5"/>
+      <c r="F164" s="5"/>
+      <c r="G164" s="5"/>
+      <c r="H164" s="5"/>
+      <c r="I164" s="8"/>
+      <c r="J164" s="7"/>
+      <c r="K164" s="7"/>
+      <c r="L164" s="18"/>
+      <c r="M164" s="21"/>
+      <c r="N164" s="5"/>
+      <c r="O164" s="5"/>
+      <c r="P164" s="23"/>
+      <c r="Q164" s="23">
+        <v>0.21552084203491773</v>
+      </c>
+      <c r="R164" s="23">
+        <v>0.18881865199901485</v>
+      </c>
+      <c r="S164" s="23">
+        <v>0.10545970056360431</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
+      <c r="A165" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B165" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C165" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="D165" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="E165" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="F165" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="G165" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="H165" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="I165" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="J165" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="K165" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L165" s="18">
+        <v>0.18</v>
+      </c>
+      <c r="M165" s="21">
+        <v>0.09</v>
+      </c>
+      <c r="N165" s="5">
+        <v>7.6339726185246273E-2</v>
+      </c>
+      <c r="O165" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P165" s="23">
+        <v>0.27006123923875697</v>
+      </c>
+      <c r="Q165" s="23">
+        <v>0.26528961965696773</v>
+      </c>
+      <c r="R165" s="23">
+        <v>9.7623563538993638E-2</v>
+      </c>
+      <c r="S165" s="23">
+        <v>0.17686278501628663</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
+      <c r="A166" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B166" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C166" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D166" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E166" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="F166" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="G166" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="H166" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="I166" s="8">
+        <v>0.44</v>
+      </c>
+      <c r="J166" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="K166" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L166" s="18">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="M166" s="21">
+        <v>0.06</v>
+      </c>
+      <c r="N166" s="5">
+        <v>5.2943045048648774E-2</v>
+      </c>
+      <c r="O166" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="P166" s="23">
+        <v>6.0889540837507958E-2</v>
+      </c>
+      <c r="Q166" s="23">
+        <v>5.9976009596161534E-2</v>
+      </c>
+      <c r="R166" s="23">
+        <v>5.3229712825699306E-2</v>
+      </c>
+      <c r="S166" s="23">
+        <v>5.4232735912401221E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
+      <c r="A167" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B167" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="C167" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="D167" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="E167" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F167" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="G167" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="H167" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="I167" s="8">
+        <v>0.46</v>
+      </c>
+      <c r="J167" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K167" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="L167" s="18">
+        <v>0.09</v>
+      </c>
+      <c r="M167" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="N167" s="5">
+        <v>0.13155692101661201</v>
+      </c>
+      <c r="O167" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P167" s="23">
+        <v>0.1276964379844803</v>
+      </c>
+      <c r="Q167" s="23">
+        <v>0.10103617390021756</v>
+      </c>
+      <c r="R167" s="23">
+        <v>4.1392032979154801E-2</v>
+      </c>
+      <c r="S167" s="23">
+        <v>4.0973824488821704E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
+      <c r="A168" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B168" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C168" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="D168" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="E168" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="F168" s="5">
+        <v>0.51</v>
+      </c>
+      <c r="G168" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H168" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="I168" s="8">
+        <v>0.45</v>
+      </c>
+      <c r="J168" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="K168" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="L168" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M168" s="21">
+        <v>0.19</v>
+      </c>
+      <c r="N168" s="5">
+        <v>0.12246995658877431</v>
+      </c>
+      <c r="O168" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="P168" s="23">
+        <v>0.21875807423994487</v>
+      </c>
+      <c r="Q168" s="23">
+        <v>0.26144690219821803</v>
+      </c>
+      <c r="R168" s="23">
+        <v>0.47835567350112407</v>
+      </c>
+      <c r="S168" s="23">
+        <v>0.4939321579274476</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19">
+      <c r="A169" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="C169" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="D169" s="5">
+        <v>0.84</v>
+      </c>
+      <c r="E169" s="5">
+        <v>1.51</v>
+      </c>
+      <c r="F169" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="G169" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="H169" s="5">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="I169" s="8">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="J169" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="K169" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="L169" s="18">
+        <v>0.15</v>
+      </c>
+      <c r="M169" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N169" s="5">
+        <v>0.17126424149173902</v>
+      </c>
+      <c r="O169" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="P169" s="23">
+        <v>0.29145794027714528</v>
+      </c>
+      <c r="Q169" s="23">
+        <v>0.28271897193101114</v>
+      </c>
+      <c r="R169" s="23">
+        <v>0.25683916599712869</v>
+      </c>
+      <c r="S169" s="23">
+        <v>0.23504524620989539</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19">
+      <c r="A170" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B170" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="C170" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D170" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="E170" s="5">
+        <v>0.33</v>
+      </c>
+      <c r="F170" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G170" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="H170" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="I170" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="J170" s="7">
+        <v>0.64</v>
+      </c>
+      <c r="K170" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L170" s="18">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="M170" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="N170" s="5">
+        <v>7.6336977343761256E-2</v>
+      </c>
+      <c r="O170" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P170" s="23">
+        <v>0.13213841826388434</v>
+      </c>
+      <c r="Q170" s="23">
+        <v>0.12587965101875473</v>
+      </c>
+      <c r="R170" s="23">
+        <v>0.27804046135318411</v>
+      </c>
+      <c r="S170" s="23">
+        <v>0.22493957740075141</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B171" s="5"/>
+      <c r="C171" s="5"/>
+      <c r="D171" s="5"/>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
+      <c r="G171" s="5"/>
+      <c r="H171" s="5"/>
+      <c r="I171" s="9"/>
+      <c r="J171" s="7"/>
+      <c r="K171" s="7"/>
+      <c r="L171" s="18"/>
+      <c r="M171" s="21"/>
+      <c r="N171" s="5"/>
+      <c r="O171" s="5"/>
+      <c r="P171" s="23"/>
+      <c r="Q171" s="23">
+        <v>4.2704246403501747E-2</v>
+      </c>
+      <c r="R171" s="23">
+        <v>2.7534859131660681E-2</v>
+      </c>
+      <c r="S171" s="23">
+        <v>1.2525192717169762E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19">
+      <c r="A172" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="C172" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="D172" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="E172" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="F172" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="G172" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="H172" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="I172" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="J172" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K172" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="L172" s="18">
+        <v>0.15</v>
+      </c>
+      <c r="M172" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N172" s="5">
+        <v>0.14665574334233497</v>
+      </c>
+      <c r="O172" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P172" s="23">
+        <v>0.14805766846186591</v>
+      </c>
+      <c r="Q172" s="23">
+        <v>0.14990223767108407</v>
+      </c>
+      <c r="R172" s="23">
+        <v>0.16337915919505877</v>
+      </c>
+      <c r="S172" s="23">
+        <v>0.11780697779791573</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19">
+      <c r="A173" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="C173" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="D173" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="E173" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="F173" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="G173" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H173" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="I173" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="J173" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="K173" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L173" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="M173" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="N173" s="5">
+        <v>4.4196616012433979E-2</v>
+      </c>
+      <c r="O173" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P173" s="23">
+        <v>0.13998707811586622</v>
+      </c>
+      <c r="Q173" s="23">
+        <v>6.0462378080796832E-2</v>
+      </c>
+      <c r="R173" s="23">
+        <v>4.7086330351199079E-2</v>
+      </c>
+      <c r="S173" s="23">
+        <v>4.2523241150766881E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19">
+      <c r="A174" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C174" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D174" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="E174" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="F174" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G174" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="H174" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I174" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="J174" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="K174" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="L174" s="18">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="M174" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="N174" s="5">
+        <v>6.3827976511304646E-2</v>
+      </c>
+      <c r="O174" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="P174" s="23">
+        <v>0.12643666248665678</v>
+      </c>
+      <c r="Q174" s="23">
+        <v>0.14804370814240395</v>
+      </c>
+      <c r="R174" s="23">
+        <v>0.14746419415155079</v>
+      </c>
+      <c r="S174" s="23">
+        <v>0.14537863679570573</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19">
+      <c r="A175" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B175" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="C175" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="D175" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="E175" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="F175" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="G175" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="H175" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I175" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="J175" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="K175" s="7">
+        <v>0.02</v>
+      </c>
+      <c r="L175" s="18">
+        <v>0.09</v>
+      </c>
+      <c r="M175" s="21">
+        <v>0.04</v>
+      </c>
+      <c r="N175" s="5">
+        <v>8.2025618506305201E-2</v>
+      </c>
+      <c r="O175" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P175" s="23">
+        <v>0.28349982357307119</v>
+      </c>
+      <c r="Q175" s="23">
+        <v>0.1236843947632494</v>
+      </c>
+      <c r="R175" s="23">
+        <v>0.22744768703198265</v>
+      </c>
+      <c r="S175" s="23">
+        <v>0.22245653739327229</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19">
+      <c r="A176" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B176" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="C176" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="D176" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="E176" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="F176" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="G176" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="H176" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="I176" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="J176" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="K176" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="L176" s="18">
+        <v>0.19</v>
+      </c>
+      <c r="M176" s="21">
+        <v>0</v>
+      </c>
+      <c r="N176" s="5">
+        <v>0</v>
+      </c>
+      <c r="O176" s="5">
+        <v>0</v>
+      </c>
+      <c r="P176" s="23"/>
+      <c r="Q176" s="23"/>
+      <c r="R176" s="23"/>
+      <c r="S176" s="23"/>
+    </row>
+    <row r="177" spans="1:19">
+      <c r="A177" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B177" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="C177" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="D177" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="E177" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="F177" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="G177" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="H177" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="I177" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="J177" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="K177" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="L177" s="18">
+        <v>0.12</v>
+      </c>
+      <c r="M177" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N177" s="5">
+        <v>6.9246749249826878E-2</v>
+      </c>
+      <c r="O177" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="P177" s="23">
+        <v>8.9344622828238393E-2</v>
+      </c>
+      <c r="Q177" s="23">
+        <v>9.3573011573504061E-2</v>
+      </c>
+      <c r="R177" s="23">
+        <v>8.2480474010234311E-2</v>
+      </c>
+      <c r="S177" s="23">
+        <v>6.5045795756201327E-2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" s="5">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="C178" s="5">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D178" s="5">
+        <v>1.25</v>
+      </c>
+      <c r="E178" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="F178" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G178" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H178" s="5">
+        <v>1.29</v>
+      </c>
+      <c r="I178" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="J178" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="K178" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="L178" s="18">
+        <v>0.31</v>
+      </c>
+      <c r="M178" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="N178" s="5">
+        <v>0.11930525498030076</v>
+      </c>
+      <c r="O178" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P178" s="23">
+        <v>0.14492010157231897</v>
+      </c>
+      <c r="Q178" s="23">
+        <v>0.16327588441104057</v>
+      </c>
+      <c r="R178" s="23">
+        <v>0.1574722503168649</v>
+      </c>
+      <c r="S178" s="23">
+        <v>0.15549324496558756</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
+      <c r="A179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B179" s="5"/>
+      <c r="C179" s="5"/>
+      <c r="D179" s="5"/>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
+      <c r="G179" s="5"/>
+      <c r="H179" s="5"/>
+      <c r="I179" s="9"/>
+      <c r="J179" s="7"/>
+      <c r="K179" s="7"/>
+      <c r="L179" s="18"/>
+      <c r="M179" s="21">
+        <v>0.09</v>
+      </c>
+      <c r="N179" s="5">
+        <v>0.12080089507306438</v>
+      </c>
+      <c r="O179" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="P179" s="23">
+        <v>0.1847538946450174</v>
+      </c>
+      <c r="Q179" s="23">
+        <v>0.1739994008511197</v>
+      </c>
+      <c r="R179" s="23">
+        <v>0.20228215767634855</v>
+      </c>
+      <c r="S179" s="23">
+        <v>0.17137788488895583</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
+      <c r="A180" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B180" s="5"/>
+      <c r="C180" s="5"/>
+      <c r="D180" s="5"/>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5"/>
+      <c r="G180" s="5"/>
+      <c r="H180" s="5"/>
+      <c r="I180" s="9"/>
+      <c r="J180" s="7"/>
+      <c r="K180" s="7"/>
+      <c r="L180" s="18"/>
+      <c r="M180" s="21"/>
+      <c r="N180" s="5"/>
+      <c r="O180" s="5"/>
+      <c r="P180" s="23"/>
+      <c r="Q180" s="23">
+        <v>0.40603984265956095</v>
+      </c>
+      <c r="R180" s="23">
+        <v>0.26031982149497956</v>
+      </c>
+      <c r="S180" s="23">
+        <v>0.22741629816803538</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
+      <c r="A181" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B181" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C181" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="D181" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="E181" s="5">
+        <v>0.94</v>
+      </c>
+      <c r="F181" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="G181" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H181" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="I181" s="9">
+        <v>0.81</v>
+      </c>
+      <c r="J181" s="7">
+        <v>0.74</v>
+      </c>
+      <c r="K181" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L181" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="M181" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="N181" s="5">
+        <v>9.4020003566276003E-2</v>
+      </c>
+      <c r="O181" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P181" s="23">
+        <v>0.17499751641079331</v>
+      </c>
+      <c r="Q181" s="23">
+        <v>0.13673712601141566</v>
+      </c>
+      <c r="R181" s="23">
+        <v>0.15944659765490851</v>
+      </c>
+      <c r="S181" s="23">
+        <v>0.16187930580130255</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
+      <c r="A182" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B182" s="46"/>
+      <c r="C182" s="46"/>
+      <c r="D182" s="46"/>
+      <c r="E182" s="46"/>
+      <c r="F182" s="46"/>
+      <c r="G182" s="46"/>
+      <c r="H182" s="46"/>
+      <c r="I182" s="46"/>
+      <c r="J182" s="46"/>
+      <c r="K182" s="46"/>
+      <c r="L182" s="46"/>
+      <c r="M182" s="46"/>
+      <c r="N182" s="46"/>
+      <c r="O182" s="46"/>
+      <c r="P182" s="46"/>
+      <c r="Q182" s="46"/>
+      <c r="R182" s="46"/>
+      <c r="S182" s="47"/>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B183" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="C183" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="D183" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="E183" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="F183" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="G183" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H183" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="I183" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="J183" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="K183" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="L183" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M183" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="N183" s="5">
+        <v>0.22171931069805653</v>
+      </c>
+      <c r="O183" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P183" s="23">
+        <v>0.2263303570476857</v>
+      </c>
+      <c r="Q183" s="23">
+        <v>0.20736582969402684</v>
+      </c>
+      <c r="R183" s="23">
+        <v>0.21201282198787416</v>
+      </c>
+      <c r="S183" s="23">
+        <v>0.17048178373128534</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
+      <c r="A184" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B184" s="5"/>
+      <c r="C184" s="5"/>
+      <c r="D184" s="5"/>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+      <c r="G184" s="5"/>
+      <c r="H184" s="5"/>
+      <c r="I184" s="8"/>
+      <c r="J184" s="7"/>
+      <c r="K184" s="7"/>
+      <c r="L184" s="18"/>
+      <c r="M184" s="7"/>
+      <c r="N184" s="5"/>
+      <c r="O184" s="5"/>
+      <c r="P184" s="23"/>
+      <c r="Q184" s="23">
+        <v>0.23990488726593351</v>
+      </c>
+      <c r="R184" s="23">
+        <v>0.31899567812307061</v>
+      </c>
+      <c r="S184" s="23">
+        <v>0.17135941566439258</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B185" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="C185" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="D185" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="E185" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F185" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="G185" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H185" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="I185" s="8">
+        <v>0.46</v>
+      </c>
+      <c r="J185" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K185" s="7">
+        <v>0.42</v>
+      </c>
+      <c r="L185" s="18">
+        <v>0.36</v>
+      </c>
+      <c r="M185" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="N185" s="5">
+        <v>0.21564701104840855</v>
+      </c>
+      <c r="O185" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="P185" s="23">
+        <v>0.27797428321751072</v>
+      </c>
+      <c r="Q185" s="23">
+        <v>0.3606643204095285</v>
+      </c>
+      <c r="R185" s="23">
+        <v>0.43510863829511476</v>
+      </c>
+      <c r="S185" s="23">
+        <v>0.32369226651499688</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B186" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="C186" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="D186" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="E186" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="F186" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="G186" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="H186" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="I186" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="J186" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="K186" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="L186" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M186" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="N186" s="5">
+        <v>0.16810871814163453</v>
+      </c>
+      <c r="O186" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="P186" s="23">
+        <v>5.8833262855987202E-2</v>
+      </c>
+      <c r="Q186" s="23">
+        <v>5.5555555555555552E-2</v>
+      </c>
+      <c r="R186" s="23">
+        <v>7.1078523063110244E-2</v>
+      </c>
+      <c r="S186" s="23">
+        <v>7.5954057058169697E-2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B187" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="C187" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="D187" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="E187" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="F187" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G187" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="H187" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="I187" s="8">
+        <v>0.44</v>
+      </c>
+      <c r="J187" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="K187" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="L187" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="M187" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="N187" s="5">
+        <v>0.20400061542085099</v>
+      </c>
+      <c r="O187" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P187" s="23">
+        <v>0.17467419726599526</v>
+      </c>
+      <c r="Q187" s="23">
+        <v>0.15828094688615438</v>
+      </c>
+      <c r="R187" s="23">
+        <v>0.10772108435321978</v>
+      </c>
+      <c r="S187" s="23">
+        <v>8.444113608403582E-2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B188" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="C188" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="D188" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="E188" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="F188" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="G188" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="H188" s="5">
+        <v>0.46</v>
+      </c>
+      <c r="I188" s="8">
+        <v>0.45</v>
+      </c>
+      <c r="J188" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="K188" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="L188" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M188" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="N188" s="5">
+        <v>0.43081877325442242</v>
+      </c>
+      <c r="O188" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="P188" s="23">
+        <v>0.43088674533614063</v>
+      </c>
+      <c r="Q188" s="23">
+        <v>0.38660112151379661</v>
+      </c>
+      <c r="R188" s="23">
+        <v>0.34495975469528556</v>
+      </c>
+      <c r="S188" s="23">
+        <v>0.35190687253421654</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B189" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="C189" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="D189" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="E189" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="F189" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G189" s="5">
+        <v>1.54</v>
+      </c>
+      <c r="H189" s="5">
+        <v>1.08</v>
+      </c>
+      <c r="I189" s="8">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="J189" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="K189" s="7">
+        <v>0.54</v>
+      </c>
+      <c r="L189" s="18">
+        <v>0.32</v>
+      </c>
+      <c r="M189" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="N189" s="5">
+        <v>0.37437031463622766</v>
+      </c>
+      <c r="O189" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="P189" s="23">
+        <v>0.34731788770611566</v>
+      </c>
+      <c r="Q189" s="23">
+        <v>0.38996977308527397</v>
+      </c>
+      <c r="R189" s="23">
+        <v>0.37546298645288956</v>
+      </c>
+      <c r="S189" s="23">
+        <v>0.24652126553043022</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B190" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="C190" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="D190" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="E190" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="F190" s="5">
+        <v>0.27</v>
+      </c>
+      <c r="G190" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="H190" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="I190" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="J190" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="K190" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="L190" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M190" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="N190" s="5">
+        <v>0.25049597246456484</v>
+      </c>
+      <c r="O190" s="5">
+        <v>0.23</v>
+      </c>
+      <c r="P190" s="23">
+        <v>0.23718052774921991</v>
+      </c>
+      <c r="Q190" s="23">
+        <v>0.21115394586096453</v>
+      </c>
+      <c r="R190" s="23">
+        <v>0.38474429196490473</v>
+      </c>
+      <c r="S190" s="23">
+        <v>0.29045078524941698</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B191" s="5"/>
+      <c r="C191" s="5"/>
+      <c r="D191" s="5"/>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5"/>
+      <c r="G191" s="5"/>
+      <c r="H191" s="5"/>
+      <c r="I191" s="9"/>
+      <c r="J191" s="7"/>
+      <c r="K191" s="7"/>
+      <c r="L191" s="18"/>
+      <c r="M191" s="7"/>
+      <c r="N191" s="5"/>
+      <c r="O191" s="5"/>
+      <c r="P191" s="23"/>
+      <c r="Q191" s="23">
+        <v>0.15939754235013784</v>
+      </c>
+      <c r="R191" s="23">
+        <v>3.1567921252385528E-2</v>
+      </c>
+      <c r="S191" s="23">
+        <v>1.3364846233927015E-2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B192" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="C192" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D192" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="E192" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="F192" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="G192" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="H192" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="I192" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="J192" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="K192" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="L192" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M192" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="N192" s="5">
+        <v>0.3898695634283833</v>
+      </c>
+      <c r="O192" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="P192" s="23">
+        <v>0.30720165091574231</v>
+      </c>
+      <c r="Q192" s="23">
+        <v>0.30826395100805065</v>
+      </c>
+      <c r="R192" s="23">
+        <v>0.2662972576762202</v>
+      </c>
+      <c r="S192" s="23">
+        <v>0.15867575561394823</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="C193" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="D193" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="E193" s="5">
+        <v>0.19</v>
+      </c>
+      <c r="F193" s="5">
+        <v>0.17</v>
+      </c>
+      <c r="G193" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="H193" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="I193" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="J193" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="K193" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="L193" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="M193" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N193" s="5">
+        <v>8.0676550723612045E-2</v>
+      </c>
+      <c r="O193" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="P193" s="23">
+        <v>0.18825049568917504</v>
+      </c>
+      <c r="Q193" s="23">
+        <v>0.10900945147881504</v>
+      </c>
+      <c r="R193" s="23">
+        <v>7.7616012418561989E-2</v>
+      </c>
+      <c r="S193" s="23">
+        <v>6.9882803102338215E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B194" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="C194" s="5">
+        <v>0.31</v>
+      </c>
+      <c r="D194" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="E194" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="F194" s="5">
+        <v>0.21</v>
+      </c>
+      <c r="G194" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H194" s="5">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I194" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="J194" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="K194" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="L194" s="18">
+        <v>0.95</v>
+      </c>
+      <c r="M194" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="N194" s="5">
+        <v>0.1060522947522399</v>
+      </c>
+      <c r="O194" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P194" s="23">
+        <v>0.12131214602596926</v>
+      </c>
+      <c r="Q194" s="23">
+        <v>0.13726166236233175</v>
+      </c>
+      <c r="R194" s="23">
+        <v>0.21031698204170182</v>
+      </c>
+      <c r="S194" s="23">
+        <v>0.16171687387907713</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B195" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="C195" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="D195" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="E195" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F195" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="G195" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="H195" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I195" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="J195" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="K195" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="L195" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="M195" s="7">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N195" s="5">
+        <v>8.9579452217685998E-2</v>
+      </c>
+      <c r="O195" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="P195" s="23">
+        <v>0.36284873280633873</v>
+      </c>
+      <c r="Q195" s="23">
+        <v>0.16154776299879081</v>
+      </c>
+      <c r="R195" s="23">
+        <v>0.19954196049976192</v>
+      </c>
+      <c r="S195" s="23">
+        <v>0.2659464808477302</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B196" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="C196" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="D196" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="E196" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="F196" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="G196" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="H196" s="5">
+        <v>0.54</v>
+      </c>
+      <c r="I196" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="J196" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="K196" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="L196" s="18">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M196" s="7">
+        <v>0</v>
+      </c>
+      <c r="N196" s="5">
+        <v>0</v>
+      </c>
+      <c r="O196" s="5">
+        <v>0</v>
+      </c>
+      <c r="P196" s="23"/>
+      <c r="Q196" s="23"/>
+      <c r="R196" s="23"/>
+      <c r="S196" s="23"/>
+    </row>
+    <row r="197" spans="1:19">
+      <c r="A197" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B197" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="C197" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="D197" s="5">
+        <v>0.74</v>
+      </c>
+      <c r="E197" s="5">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F197" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G197" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="H197" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="I197" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="J197" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="K197" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="L197" s="18">
+        <v>0.27</v>
+      </c>
+      <c r="M197" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="N197" s="5">
+        <v>0.24901537288781603</v>
+      </c>
+      <c r="O197" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="P197" s="23">
+        <v>0.18698928551394006</v>
+      </c>
+      <c r="Q197" s="23">
+        <v>0.16935390325948266</v>
+      </c>
+      <c r="R197" s="23">
+        <v>0.16169109866723735</v>
+      </c>
+      <c r="S197" s="23">
+        <v>0.13297711584724556</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="C198" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="D198" s="5">
+        <v>1.19</v>
+      </c>
+      <c r="E198" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="F198" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="G198" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="H198" s="5">
+        <v>1.22</v>
+      </c>
+      <c r="I198" s="9">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="J198" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="K198" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="L198" s="18">
+        <v>0.63</v>
+      </c>
+      <c r="M198" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="N198" s="5">
+        <v>0.30482047962018827</v>
+      </c>
+      <c r="O198" s="5">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P198" s="23">
+        <v>0.24244791031054486</v>
+      </c>
+      <c r="Q198" s="23">
+        <v>0.31065220741509786</v>
+      </c>
+      <c r="R198" s="23">
+        <v>0.28638417666577426</v>
+      </c>
+      <c r="S198" s="23">
+        <v>0.26987867401203708</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B199" s="5"/>
+      <c r="C199" s="5"/>
+      <c r="D199" s="5"/>
+      <c r="E199" s="5"/>
+      <c r="F199" s="5"/>
+      <c r="G199" s="5"/>
+      <c r="H199" s="5"/>
+      <c r="I199" s="9"/>
+      <c r="J199" s="7"/>
+      <c r="K199" s="7"/>
+      <c r="L199" s="18"/>
+      <c r="M199" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="N199" s="5">
+        <v>0.19146092919194391</v>
+      </c>
+      <c r="O199" s="5">
+        <v>0.24</v>
+      </c>
+      <c r="P199" s="23">
+        <v>0.24283535361644057</v>
+      </c>
+      <c r="Q199" s="23">
+        <v>0.1864064632686506</v>
+      </c>
+      <c r="R199" s="23">
+        <v>0.22287061440725617</v>
+      </c>
+      <c r="S199" s="23">
+        <v>0.19449586109049224</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B200" s="5"/>
+      <c r="C200" s="5"/>
+      <c r="D200" s="5"/>
+      <c r="E200" s="5"/>
+      <c r="F200" s="5"/>
+      <c r="G200" s="5"/>
+      <c r="H200" s="5"/>
+      <c r="I200" s="9"/>
+      <c r="J200" s="7"/>
+      <c r="K200" s="7"/>
+      <c r="L200" s="18"/>
+      <c r="M200" s="7"/>
+      <c r="N200" s="5"/>
+      <c r="O200" s="5"/>
+      <c r="P200" s="23"/>
+      <c r="Q200" s="23">
+        <v>0.572717806317251</v>
+      </c>
+      <c r="R200" s="23">
+        <v>0.32338308457711445</v>
+      </c>
+      <c r="S200" s="23">
+        <v>0.39491004826678366</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B201" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="C201" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="D201" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="E201" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="F201" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G201" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="H201" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="I201" s="9">
+        <v>0.79</v>
+      </c>
+      <c r="J201" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="K201" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="L201" s="18">
+        <v>0.3</v>
+      </c>
+      <c r="M201" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="N201" s="5">
+        <v>0.28319848960805544</v>
+      </c>
+      <c r="O201" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="P201" s="23">
+        <v>0.2076427255985267</v>
+      </c>
+      <c r="Q201" s="23">
+        <v>0.19045448626123193</v>
+      </c>
+      <c r="R201" s="23">
+        <v>0.20353372561753083</v>
+      </c>
+      <c r="S201" s="23">
+        <v>0.19296955926086812</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" s="2"/>
+      <c r="B202" s="2"/>
+      <c r="C202" s="2"/>
+      <c r="D202" s="2"/>
+      <c r="E202" s="2"/>
+      <c r="F202" s="2"/>
+      <c r="G202" s="2"/>
+      <c r="H202" s="2"/>
+      <c r="I202" s="2"/>
+      <c r="J202" s="2"/>
+      <c r="K202" s="1"/>
+      <c r="L202" s="15"/>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="8"/>
-[...1875 lines deleted...]
-      <c r="I118" s="20"/>
+      <c r="B203" s="48"/>
+      <c r="C203" s="48"/>
+      <c r="D203" s="48"/>
+      <c r="E203" s="48"/>
+      <c r="F203" s="48"/>
+      <c r="G203" s="48"/>
+      <c r="H203" s="48"/>
+      <c r="I203" s="48"/>
+      <c r="J203" s="48"/>
+      <c r="K203" s="48"/>
+      <c r="L203" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="C2:E2"/>
+  <mergeCells count="11">
+    <mergeCell ref="A142:S142"/>
+    <mergeCell ref="A162:S162"/>
+    <mergeCell ref="A182:S182"/>
+    <mergeCell ref="A203:L203"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A4:S4"/>
+    <mergeCell ref="A27:S27"/>
+    <mergeCell ref="A50:S50"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A96:S96"/>
+    <mergeCell ref="A119:S119"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Metadata</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2.2.2</vt:lpstr>
+      <vt:lpstr>metadata</vt:lpstr>
+      <vt:lpstr>conventions</vt:lpstr>
+      <vt:lpstr>obesity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>mz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Kenesova-aa</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>