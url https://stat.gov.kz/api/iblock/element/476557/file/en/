--- v0 (2026-04-16)
+++ v1 (2026-10-17)
@@ -1,734 +1,2155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="878"/>
   </bookViews>
   <sheets>
-    <sheet name="metadata" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2.1.1" sheetId="1" r:id="rId3"/>
+    <sheet name=" Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventional designations " sheetId="9" r:id="rId2"/>
+    <sheet name=" 2.1.1 " sheetId="7" r:id="rId3"/>
+    <sheet name="2.1.2" sheetId="18" r:id="rId4"/>
+    <sheet name="2018" sheetId="10" r:id="rId5"/>
+    <sheet name="2019" sheetId="11" r:id="rId6"/>
+    <sheet name="2020" sheetId="12" r:id="rId7"/>
+    <sheet name="2021" sheetId="13" r:id="rId8"/>
+    <sheet name="2022" sheetId="14" r:id="rId9"/>
+    <sheet name="2023" sheetId="15" r:id="rId10"/>
+    <sheet name="2024" sheetId="16" r:id="rId11"/>
+    <sheet name="2025" sheetId="17" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 2.1.1 '!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="92">
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>жауап беруден бас тартқандар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.fao.org/economic/ess/ess-fs/en/ </t>
+  </si>
+  <si>
+    <t>+7 7172749806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx
+https://stat.gov.kz/upload/medialibrary/463/s0180zfay5fr787iz58rgzefww7kou01/2.1.2%20%D1%80%D1%83%D1%81.xlsx
+https://stat.gov.kz/api/iblock/element/281626/file/ru/
+https://stat.gov.kz/api/iblock/element/450365/file/ru/
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf
+https://stat.gov.kz/upload/iblock/a7d/eqogm92xc0udumlzfzffhcrutk0fjhb4/%D0%9A%D0%90%D0%A2%D0%9E_18.09.2026.xlsx</t>
+  </si>
+  <si>
+    <t>n.zhumanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>in percentage</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Including</t>
+  </si>
+  <si>
+    <t>by type of area</t>
+  </si>
+  <si>
+    <t>by gender</t>
+  </si>
+  <si>
+    <t>by employment status</t>
+  </si>
+  <si>
+    <t>urban</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rural              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">men </t>
+  </si>
+  <si>
+    <t xml:space="preserve">women </t>
+  </si>
+  <si>
+    <t xml:space="preserve">employed </t>
+  </si>
+  <si>
+    <t>self-employed</t>
+  </si>
+  <si>
+    <t>unemployed</t>
+  </si>
+  <si>
+    <t>Total respondents</t>
+  </si>
+  <si>
+    <t>Including those who answered the question:</t>
+  </si>
+  <si>
+    <t>worried that you won't have enough food due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>found it difficult to answer</t>
+  </si>
+  <si>
+    <t>refused to answer</t>
+  </si>
+  <si>
+    <t>it was not possible to eat healthy and nutritious food due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>ate only a few types of food due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>had to skip meals due to lack of money or other resources for food</t>
+  </si>
+  <si>
+    <t>ate less than you thought you should due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>the household ran out of food due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>were hungry but could not eat due to lack of money or other resources for food</t>
+  </si>
+  <si>
+    <t>haven't eaten all day due to lack of money or other resources</t>
+  </si>
+  <si>
+    <t>Opinion of respondents regarding food security (last 12 months)</t>
+  </si>
+  <si>
+    <t>refusals to respond</t>
+  </si>
   <si>
     <t>Global indicator</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
   </si>
   <si>
     <t>Agency responsible for policy implementation (co-implementing agencies)</t>
   </si>
   <si>
     <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
   </si>
   <si>
-    <t>2.1.1Prevalence of undernourishment</t>
+    <t>2.1.1 Prevalence of undernourishment</t>
   </si>
   <si>
     <t>percent</t>
   </si>
   <si>
     <t>The household survey on living standards assessment</t>
   </si>
   <si>
+    <t>Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Ministry of Healthcare of the Republic of Kazakhstan,Ministry of Agriculture of the Republic of Kazakhstan</t>
+  </si>
+  <si>
     <t>urban population</t>
   </si>
   <si>
     <t>rural population</t>
   </si>
   <si>
-    <t>Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan</t>
+    <t>2.1.2  Prevalence of moderate or severe food insecurity in the population, based on the Food Insecurity Experience Scale (FIES)</t>
   </si>
   <si>
-    <t>Ministry of Healthcare of the Republic of Kazakhstan,Ministry of Agriculture of the Republic of Kazakhstan</t>
-[...37 lines deleted...]
-    <t>Source of the Indicator</t>
+    <t>Household Survey for Living Standards</t>
   </si>
   <si>
     <t xml:space="preserve">Bureau of National statistics
 Agency for Strategic planning and reforms of the Republic of Kazakhstan
 </t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Ministry of Agriculture of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Classifications</t>
+    <t>moderate and severe food insecurity</t>
   </si>
   <si>
-    <t>Methodological Explanations:</t>
+    <t xml:space="preserve">7,8* (on  FAO data ) </t>
   </si>
   <si>
-    <t>Related Publications:</t>
+    <t>acute food insecurity</t>
   </si>
   <si>
-    <t>Useful Links:</t>
-[...29 lines deleted...]
-    <t>E-mail:</t>
+    <t xml:space="preserve">1,4* (on  FAO data) </t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Prevalence of undernourishment</t>
+    <t>Prevalence of undernourishment
+Prevalence of moderate or severe food insecurity in the population, based on the Food Insecurity Experience Scale (FIES)
+Opinion of respondents regarding food security (last 12 months)</t>
   </si>
   <si>
-    <t>since 2010</t>
+    <t>https://stat.gov.kz/upload/medialibrary/c32/prkmr9l3dfd29brymsji5dfq9o2nuvnk/Metadata-2-1-1.docx</t>
   </si>
   <si>
-    <t>The prevalence of malnutrition (PoU) is an estimate of the proportion of the population whose usual food intake is insufficient to meet the need for dietary energy necessary to maintain a normal, active and healthy life. This estimate is expressed as a percentage.</t>
+    <t>The prevalence of undernourishment (PoU) (French: pourcentage de sous-alimentation; Spanish: porcentaje de sub-alimentación; Italian: prevalenza di sotto-alimentazione) is an estimate of the proportion of the population whose habitual food consumption is insufficient to provide the dietary energy levels that are required to maintain a normal active and healthy life. It is expressed as a percentage.</t>
   </si>
   <si>
-    <t>Methodological Description
-[...53 lines deleted...]
-In nearly all cases, excess variability in calorie consumption data is ignored, resulting in reports that show limited or no progress in reducing undernourishment over time. As noted in the methodological section, results derived from these alternative approaches are highly unreliable and almost certainly biased upward. Therefore, coordinated efforts are needed to promote the use of FAO methodologies in national reporting, and FAO stands ready to provide the necessary technical support.</t>
+    <t xml:space="preserve">
+where θ is a vector of parameters that characterizes the pdf. The distribution is assumed to be lognormal, and thus fully characterized by only two parameters: the mean dietary energy consumption (DEC), and its coefficient of variation (CV). </t>
   </si>
   <si>
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/2-1-1/ </t>
+    <t>Department of Labor Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Zhumanova Nagima Askarkyzy</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>D002, D003, D004, D008</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* \-??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="62">
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="8"/>
-      <color indexed="9"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Arial Cyr"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
+      <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-      <charset val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-      <charset val="1"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Roboto"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF4A4A4A"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="30">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF214F87"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+        <bgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+        <bgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+        <bgColor indexed="24"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+        <bgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+        <bgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+        <bgColor indexed="13"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+        <bgColor indexed="21"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="20"/>
+        <bgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+        <bgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+        <bgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+        <bgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+        <bgColor indexed="60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+        <bgColor indexed="21"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+        <bgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+        <bgColor indexed="23"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...35 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="13" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="26" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="26" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="27" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="53" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="29" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="9"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="8" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="19" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="19" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="19" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="19" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="14" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="4" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="5" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="22" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="4" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="5" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="6" borderId="4" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="6" borderId="5" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="18" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="18" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="90">
+    <cellStyle name="20% — акцент1 2" xfId="41"/>
+    <cellStyle name="20% — акцент2 2" xfId="42"/>
+    <cellStyle name="20% — акцент3 2" xfId="43"/>
+    <cellStyle name="20% — акцент4 2" xfId="44"/>
+    <cellStyle name="20% — акцент5 2" xfId="45"/>
+    <cellStyle name="20% — акцент6 2" xfId="46"/>
+    <cellStyle name="40% — акцент1 2" xfId="47"/>
+    <cellStyle name="40% — акцент2 2" xfId="48"/>
+    <cellStyle name="40% — акцент3 2" xfId="49"/>
+    <cellStyle name="40% — акцент4 2" xfId="50"/>
+    <cellStyle name="40% — акцент5 2" xfId="51"/>
+    <cellStyle name="40% — акцент6 2" xfId="52"/>
+    <cellStyle name="60% — акцент1 2" xfId="53"/>
+    <cellStyle name="60% — акцент2 2" xfId="54"/>
+    <cellStyle name="60% — акцент3 2" xfId="55"/>
+    <cellStyle name="60% — акцент4 2" xfId="56"/>
+    <cellStyle name="60% — акцент5 2" xfId="57"/>
+    <cellStyle name="60% — акцент6 2" xfId="58"/>
     <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2 2" xfId="12"/>
+    <cellStyle name="Акцент1 2" xfId="59"/>
+    <cellStyle name="Акцент2 2" xfId="60"/>
+    <cellStyle name="Акцент3 2" xfId="61"/>
+    <cellStyle name="Акцент4 2" xfId="62"/>
+    <cellStyle name="Акцент5 2" xfId="63"/>
+    <cellStyle name="Акцент6 2" xfId="64"/>
+    <cellStyle name="Ввод  2" xfId="65"/>
+    <cellStyle name="Вывод 2" xfId="66"/>
+    <cellStyle name="Вычисление 2" xfId="67"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="14"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="68"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="21"/>
+    <cellStyle name="Гиперссылка 3" xfId="28"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="33"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="69"/>
+    <cellStyle name="Гиперссылка 4" xfId="25"/>
+    <cellStyle name="Заголовок 1 1" xfId="70"/>
+    <cellStyle name="Заголовок 2 1" xfId="71"/>
+    <cellStyle name="Заголовок 3 2" xfId="72"/>
+    <cellStyle name="Заголовок 4 2" xfId="73"/>
+    <cellStyle name="Итог 2" xfId="74"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="75"/>
+    <cellStyle name="Название 2" xfId="35"/>
+    <cellStyle name="Название 3" xfId="76"/>
+    <cellStyle name="Нейтральный 2" xfId="36"/>
+    <cellStyle name="Нейтральный 3" xfId="77"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="15"/>
+    <cellStyle name="Обычный 2 2 2" xfId="32"/>
+    <cellStyle name="Обычный 2 2 3" xfId="78"/>
+    <cellStyle name="Обычный 2 3" xfId="24"/>
+    <cellStyle name="Обычный 2 3 2" xfId="79"/>
+    <cellStyle name="Обычный 2 4" xfId="37"/>
+    <cellStyle name="Обычный 2 5" xfId="38"/>
+    <cellStyle name="Обычный 2 6" xfId="27"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="16"/>
+    <cellStyle name="Обычный 3 2 2" xfId="80"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 2 2 2 2" xfId="17"/>
+    <cellStyle name="Обычный 3 2 3" xfId="22"/>
+    <cellStyle name="Обычный 3 3" xfId="30"/>
+    <cellStyle name="Обычный 3 4" xfId="23"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="19"/>
+    <cellStyle name="Обычный 4 2 2" xfId="39"/>
+    <cellStyle name="Обычный 4 3" xfId="34"/>
+    <cellStyle name="Обычный 4 4" xfId="81"/>
+    <cellStyle name="Обычный 4 5" xfId="26"/>
+    <cellStyle name="Обычный 5" xfId="7"/>
+    <cellStyle name="Обычный 5 2" xfId="82"/>
+    <cellStyle name="Обычный 5 3" xfId="31"/>
+    <cellStyle name="Обычный 6" xfId="8"/>
+    <cellStyle name="Обычный 7" xfId="9"/>
+    <cellStyle name="Обычный 8" xfId="11"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
+    <cellStyle name="Обычный_25" xfId="13"/>
+    <cellStyle name="Плохой 2" xfId="83"/>
+    <cellStyle name="Пояснение 2" xfId="84"/>
+    <cellStyle name="Примечание 1" xfId="85"/>
+    <cellStyle name="Примечание 2" xfId="40"/>
+    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Связанная ячейка 2" xfId="86"/>
+    <cellStyle name="Текст предупреждения 2" xfId="87"/>
+    <cellStyle name="Финансовый 2" xfId="20"/>
+    <cellStyle name="Финансовый 2 2" xfId="88"/>
+    <cellStyle name="Финансовый 2 3" xfId="29"/>
+    <cellStyle name="Хороший 2" xfId="89"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00EEEEEE"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00004586"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1562100</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>361950</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4752975" y="2828925"/>
+          <a:ext cx="1457325" cy="285750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -762,86 +2183,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -967,644 +2386,10587 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/economic/ess/ess-fs/en/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/medialibrary/c32/prkmr9l3dfd29brymsji5dfq9o2nuvnk/Metadata-2-1-1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="59.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="69.7109375" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="113"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="114" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:2" ht="51">
+      <c r="A4" s="114" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="114" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="115" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="5"/>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="115" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="76.5">
+      <c r="A8" s="114" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="114" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="4"/>
+    </row>
+    <row r="10" spans="1:2" ht="71.25">
+      <c r="A10" s="114" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="112" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="114" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="6"/>
+    </row>
+    <row r="13" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A13" s="114" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="116" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="85.5" customHeight="1">
+      <c r="A15" s="116" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="116" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="114" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="7">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="7">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="110" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="114" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="114" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="117"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2" display="https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx"/>
+    <hyperlink ref="B16" r:id="rId3" display="http://www.fao.org/economic/ess/ess-fs/en/"/>
+    <hyperlink ref="B13" r:id="rId4" display="https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf_x000a_"/>
+    <hyperlink ref="B22" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <drawing r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I47"/>
+  <sheetViews>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34" customWidth="1"/>
+    <col min="2" max="9" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="151"/>
+      <c r="B3" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+    </row>
+    <row r="4" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="160"/>
+      <c r="E4" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="159"/>
+      <c r="G4" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="7"/>
-[...2 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="E5" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="8" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="F5" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="G5" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="7"/>
-[...3 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="H5" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="I5" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="6" t="s">
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="10"/>
-[...2 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="B6" s="88">
+        <v>100</v>
+      </c>
+      <c r="C6" s="88">
+        <v>100</v>
+      </c>
+      <c r="D6" s="88">
+        <v>100</v>
+      </c>
+      <c r="E6" s="88">
+        <v>100</v>
+      </c>
+      <c r="F6" s="88">
+        <v>100</v>
+      </c>
+      <c r="G6" s="88">
+        <v>100</v>
+      </c>
+      <c r="H6" s="88">
+        <v>100</v>
+      </c>
+      <c r="I6" s="88">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="B7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B8" s="90"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="90"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="77" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="B9" s="76">
+        <v>5.9</v>
+      </c>
+      <c r="C9" s="76">
+        <v>6.3</v>
+      </c>
+      <c r="D9" s="76">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E9" s="76">
+        <v>5.2</v>
+      </c>
+      <c r="F9" s="76">
+        <v>6.3</v>
+      </c>
+      <c r="G9" s="76">
+        <v>5.9</v>
+      </c>
+      <c r="H9" s="76">
+        <v>4</v>
+      </c>
+      <c r="I9" s="76">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="8"/>
-[...3 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B10" s="86">
+        <v>88.7</v>
+      </c>
+      <c r="C10" s="86">
+        <v>88.4</v>
+      </c>
+      <c r="D10" s="86">
+        <v>89.6</v>
+      </c>
+      <c r="E10" s="86">
+        <v>89.5</v>
+      </c>
+      <c r="F10" s="86">
+        <v>88.3</v>
+      </c>
+      <c r="G10" s="86">
+        <v>88.9</v>
+      </c>
+      <c r="H10" s="86">
+        <v>91.4</v>
+      </c>
+      <c r="I10" s="86">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="13"/>
-[...2 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B11" s="86">
+        <v>4</v>
+      </c>
+      <c r="C11" s="86">
+        <v>3.7</v>
+      </c>
+      <c r="D11" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E11" s="86">
+        <v>4</v>
+      </c>
+      <c r="F11" s="86">
+        <v>4</v>
+      </c>
+      <c r="G11" s="86">
+        <v>4.2</v>
+      </c>
+      <c r="H11" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="I11" s="86">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="14"/>
-[...3 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B12" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="C12" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="D12" s="86">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="F12" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="G12" s="86">
+        <v>1</v>
+      </c>
+      <c r="H12" s="86">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I12" s="86">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="14"/>
-[...2 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B13" s="86"/>
+      <c r="C13" s="86"/>
+      <c r="D13" s="86"/>
+      <c r="E13" s="86"/>
+      <c r="F13" s="86"/>
+      <c r="G13" s="86"/>
+      <c r="H13" s="86"/>
+      <c r="I13" s="86"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="86">
+        <v>3.6</v>
+      </c>
+      <c r="C14" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="D14" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="E14" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="F14" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="G14" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="H14" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="I14" s="86">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="86">
+        <v>90.7</v>
+      </c>
+      <c r="C15" s="86">
+        <v>90.5</v>
+      </c>
+      <c r="D15" s="86">
+        <v>91</v>
+      </c>
+      <c r="E15" s="86">
+        <v>90.7</v>
+      </c>
+      <c r="F15" s="86">
+        <v>90.6</v>
+      </c>
+      <c r="G15" s="86">
+        <v>91</v>
+      </c>
+      <c r="H15" s="86">
+        <v>91.4</v>
+      </c>
+      <c r="I15" s="86">
+        <v>77.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="C16" s="86">
+        <v>3</v>
+      </c>
+      <c r="D16" s="86">
+        <v>4</v>
+      </c>
+      <c r="E16" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="F16" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="G16" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="H16" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="I16" s="86">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="C17" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="D17" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="E17" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F17" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="G17" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="H17" s="86">
+        <v>2</v>
+      </c>
+      <c r="I17" s="86">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="79" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="26" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="B18" s="86"/>
+      <c r="C18" s="86"/>
+      <c r="D18" s="86"/>
+      <c r="E18" s="86"/>
+      <c r="F18" s="86"/>
+      <c r="G18" s="86"/>
+      <c r="H18" s="86"/>
+      <c r="I18" s="86"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="86">
+        <v>4.7</v>
+      </c>
+      <c r="C19" s="86">
+        <v>4.8</v>
+      </c>
+      <c r="D19" s="86">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E19" s="86">
+        <v>4.8</v>
+      </c>
+      <c r="F19" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G19" s="86">
+        <v>4.2</v>
+      </c>
+      <c r="H19" s="86">
+        <v>6.2</v>
+      </c>
+      <c r="I19" s="86">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="86">
+        <v>90.3</v>
+      </c>
+      <c r="C20" s="86">
+        <v>90.3</v>
+      </c>
+      <c r="D20" s="86">
+        <v>90.5</v>
+      </c>
+      <c r="E20" s="86">
+        <v>90.3</v>
+      </c>
+      <c r="F20" s="86">
+        <v>90.4</v>
+      </c>
+      <c r="G20" s="86">
+        <v>91.1</v>
+      </c>
+      <c r="H20" s="86">
+        <v>88.7</v>
+      </c>
+      <c r="I20" s="86">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="C21" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D21" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="E21" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="F21" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="G21" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H21" s="86">
+        <v>3</v>
+      </c>
+      <c r="I21" s="86">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="C22" s="86">
+        <v>2.7</v>
+      </c>
+      <c r="D22" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="E22" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F22" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="G22" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="H22" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="I22" s="86">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B23" s="86"/>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="86">
+        <v>2</v>
+      </c>
+      <c r="C24" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="D24" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="E24" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="F24" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G24" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="H24" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="I24" s="86">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="86">
+        <v>94.1</v>
+      </c>
+      <c r="C25" s="86">
+        <v>94.3</v>
+      </c>
+      <c r="D25" s="86">
+        <v>93.8</v>
+      </c>
+      <c r="E25" s="86">
+        <v>93.3</v>
+      </c>
+      <c r="F25" s="86">
+        <v>94.6</v>
+      </c>
+      <c r="G25" s="86">
+        <v>94.3</v>
+      </c>
+      <c r="H25" s="86">
+        <v>92.7</v>
+      </c>
+      <c r="I25" s="86">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="86">
+        <v>2</v>
+      </c>
+      <c r="C26" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="D26" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="E26" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F26" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G26" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="H26" s="86">
+        <v>3</v>
+      </c>
+      <c r="I26" s="86">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="C27" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D27" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="E27" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="F27" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G27" s="86">
+        <v>2</v>
+      </c>
+      <c r="H27" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="I27" s="86">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="79" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B28" s="86"/>
+      <c r="C28" s="86"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="86"/>
+      <c r="I28" s="86"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="C29" s="86">
+        <v>2.8</v>
+      </c>
+      <c r="D29" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="E29" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="F29" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="H29" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="I29" s="86">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="86">
+        <v>93.3</v>
+      </c>
+      <c r="C30" s="86">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="86">
+        <v>93.3</v>
+      </c>
+      <c r="E30" s="86">
+        <v>92.9</v>
+      </c>
+      <c r="F30" s="86">
+        <v>93.6</v>
+      </c>
+      <c r="G30" s="86">
+        <v>93.6</v>
+      </c>
+      <c r="H30" s="86">
+        <v>93.1</v>
+      </c>
+      <c r="I30" s="86">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C31" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="D31" s="86">
+        <v>3.4</v>
+      </c>
+      <c r="E31" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="F31" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G31" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="H31" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="I31" s="86">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="C32" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D32" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="E32" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="F32" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G32" s="86">
+        <v>2</v>
+      </c>
+      <c r="H32" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="I32" s="86">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5">
+      <c r="A33" s="79" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B33" s="86"/>
+      <c r="C33" s="86"/>
+      <c r="D33" s="86"/>
+      <c r="E33" s="86"/>
+      <c r="F33" s="86"/>
+      <c r="G33" s="86"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="86"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="C34" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D34" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="E34" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F34" s="86">
+        <v>2</v>
+      </c>
+      <c r="G34" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="H34" s="86">
+        <v>2</v>
+      </c>
+      <c r="I34" s="86">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="86">
+        <v>93.7</v>
+      </c>
+      <c r="C35" s="86">
+        <v>93.6</v>
+      </c>
+      <c r="D35" s="86">
+        <v>93.9</v>
+      </c>
+      <c r="E35" s="86">
+        <v>93.2</v>
+      </c>
+      <c r="F35" s="86">
+        <v>94</v>
+      </c>
+      <c r="G35" s="86">
+        <v>93.8</v>
+      </c>
+      <c r="H35" s="86">
+        <v>93.4</v>
+      </c>
+      <c r="I35" s="86">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="86">
+        <v>1.7</v>
+      </c>
+      <c r="D36" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="E36" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="F36" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G36" s="86">
+        <v>2</v>
+      </c>
+      <c r="H36" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="I36" s="86">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="C37" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="D37" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="E37" s="86">
+        <v>2</v>
+      </c>
+      <c r="F37" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G37" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="H37" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="I37" s="86">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="22.5">
+      <c r="A38" s="79" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="9"/>
-[...2 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="B38" s="86"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="86"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="86"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="86">
+        <v>1.7</v>
+      </c>
+      <c r="D39" s="86">
+        <v>0.9</v>
+      </c>
+      <c r="E39" s="86">
+        <v>1.7</v>
+      </c>
+      <c r="F39" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="G39" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="H39" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="I39" s="86">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="86">
+        <v>94.6</v>
+      </c>
+      <c r="C40" s="86">
+        <v>94.6</v>
+      </c>
+      <c r="D40" s="86">
+        <v>94.5</v>
+      </c>
+      <c r="E40" s="86">
+        <v>93.9</v>
+      </c>
+      <c r="F40" s="86">
+        <v>94.9</v>
+      </c>
+      <c r="G40" s="86">
+        <v>94.7</v>
+      </c>
+      <c r="H40" s="86">
+        <v>93.8</v>
+      </c>
+      <c r="I40" s="86">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="86">
+        <v>2</v>
+      </c>
+      <c r="C41" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="D41" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="E41" s="86">
+        <v>2.4</v>
+      </c>
+      <c r="F41" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="G41" s="86">
+        <v>2</v>
+      </c>
+      <c r="H41" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="I41" s="86">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="C42" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D42" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="E42" s="86">
+        <v>2</v>
+      </c>
+      <c r="F42" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="G42" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="H42" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="I42" s="86">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="22.5">
+      <c r="A43" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="10" t="s">
-[...57 lines deleted...]
-      <c r="B29" s="19"/>
+      <c r="B43" s="86"/>
+      <c r="C43" s="86"/>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="86"/>
+      <c r="G43" s="86"/>
+      <c r="H43" s="86"/>
+      <c r="I43" s="86"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="C44" s="86">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="E44" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="F44" s="86">
+        <v>1.2</v>
+      </c>
+      <c r="G44" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="H44" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="I44" s="86">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="86">
+        <v>94.8</v>
+      </c>
+      <c r="C45" s="86">
+        <v>95</v>
+      </c>
+      <c r="D45" s="86">
+        <v>94.4</v>
+      </c>
+      <c r="E45" s="86">
+        <v>94.2</v>
+      </c>
+      <c r="F45" s="86">
+        <v>95.3</v>
+      </c>
+      <c r="G45" s="86">
+        <v>95</v>
+      </c>
+      <c r="H45" s="86">
+        <v>92.8</v>
+      </c>
+      <c r="I45" s="86">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="86">
+        <v>1.7</v>
+      </c>
+      <c r="C46" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="D46" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="E46" s="86">
+        <v>2</v>
+      </c>
+      <c r="F46" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="G46" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="H46" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I46" s="86">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="87">
+        <v>2.1</v>
+      </c>
+      <c r="C47" s="87">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D47" s="87">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="87">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F47" s="87">
+        <v>2</v>
+      </c>
+      <c r="G47" s="87">
+        <v>2.1</v>
+      </c>
+      <c r="H47" s="87">
+        <v>1.8</v>
+      </c>
+      <c r="I47" s="87">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:B1"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:A48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="2" max="9" width="13.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="82"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="151"/>
+      <c r="B4" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A5" s="152"/>
+      <c r="B5" s="155"/>
+      <c r="C5" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="160"/>
+      <c r="E5" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="159"/>
+      <c r="G5" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="158"/>
+      <c r="I5" s="158"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="153"/>
+      <c r="B6" s="156"/>
+      <c r="C6" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="48">
+        <v>100</v>
+      </c>
+      <c r="C7" s="48">
+        <v>100</v>
+      </c>
+      <c r="D7" s="48">
+        <v>100</v>
+      </c>
+      <c r="E7" s="48">
+        <v>100</v>
+      </c>
+      <c r="F7" s="48">
+        <v>100</v>
+      </c>
+      <c r="G7" s="48">
+        <v>100</v>
+      </c>
+      <c r="H7" s="48">
+        <v>100</v>
+      </c>
+      <c r="I7" s="48">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="44">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C10" s="44">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D10" s="44">
+        <v>3.3</v>
+      </c>
+      <c r="E10" s="44">
+        <v>3.7</v>
+      </c>
+      <c r="F10" s="44">
+        <v>4.8</v>
+      </c>
+      <c r="G10" s="44">
+        <v>4.7</v>
+      </c>
+      <c r="H10" s="44">
+        <v>4</v>
+      </c>
+      <c r="I10" s="44">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="C11" s="46">
+        <v>88.9</v>
+      </c>
+      <c r="D11" s="46">
+        <v>93.8</v>
+      </c>
+      <c r="E11" s="46">
+        <v>91.5</v>
+      </c>
+      <c r="F11" s="46">
+        <v>89.9</v>
+      </c>
+      <c r="G11" s="46">
+        <v>90.6</v>
+      </c>
+      <c r="H11" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="I11" s="46">
+        <v>86.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="C12" s="46">
+        <v>3.2</v>
+      </c>
+      <c r="D12" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="E12" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F12" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="G12" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="H12" s="46">
+        <v>3.2</v>
+      </c>
+      <c r="I12" s="46">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="C13" s="46">
+        <v>3</v>
+      </c>
+      <c r="D13" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E13" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="F13" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G13" s="46">
+        <v>2</v>
+      </c>
+      <c r="H13" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="I13" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="33.75">
+      <c r="A14" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="46"/>
+      <c r="I14" s="46"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="C15" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="D15" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="E15" s="46">
+        <v>2</v>
+      </c>
+      <c r="F15" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="G15" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="H15" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="I15" s="46">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="46">
+        <v>92.5</v>
+      </c>
+      <c r="C16" s="46">
+        <v>91.6</v>
+      </c>
+      <c r="D16" s="46">
+        <v>94.5</v>
+      </c>
+      <c r="E16" s="46">
+        <v>92.8</v>
+      </c>
+      <c r="F16" s="46">
+        <v>92.4</v>
+      </c>
+      <c r="G16" s="46">
+        <v>92.8</v>
+      </c>
+      <c r="H16" s="46">
+        <v>93.5</v>
+      </c>
+      <c r="I16" s="46">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="C17" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="D17" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="E17" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="F17" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="G17" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="H17" s="46">
+        <v>2.9</v>
+      </c>
+      <c r="I17" s="46">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="C18" s="46">
+        <v>2.9</v>
+      </c>
+      <c r="D18" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="E18" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="F18" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="G18" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H18" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="I18" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="22.5">
+      <c r="A19" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="46"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="46">
+        <v>3.2</v>
+      </c>
+      <c r="C20" s="46">
+        <v>3.7</v>
+      </c>
+      <c r="D20" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E20" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="F20" s="46">
+        <v>3.4</v>
+      </c>
+      <c r="G20" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="H20" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="I20" s="46">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="46">
+        <v>92.2</v>
+      </c>
+      <c r="C21" s="46">
+        <v>91.1</v>
+      </c>
+      <c r="D21" s="46">
+        <v>94.4</v>
+      </c>
+      <c r="E21" s="46">
+        <v>92.4</v>
+      </c>
+      <c r="F21" s="46">
+        <v>92.1</v>
+      </c>
+      <c r="G21" s="46">
+        <v>92.2</v>
+      </c>
+      <c r="H21" s="46">
+        <v>93.2</v>
+      </c>
+      <c r="I21" s="46">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C22" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D22" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="E22" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="F22" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="G22" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="H22" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="I22" s="46">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C23" s="46">
+        <v>3</v>
+      </c>
+      <c r="D23" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="E23" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="F23" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="G23" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="H23" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="I23" s="46">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="46"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="46"/>
+      <c r="I24" s="46"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="C25" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D25" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="E25" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="F25" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="G25" s="46">
+        <v>1</v>
+      </c>
+      <c r="H25" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="I25" s="46">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="46">
+        <v>95.6</v>
+      </c>
+      <c r="C26" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="D26" s="46">
+        <v>96.9</v>
+      </c>
+      <c r="E26" s="46">
+        <v>95.6</v>
+      </c>
+      <c r="F26" s="46">
+        <v>95.5</v>
+      </c>
+      <c r="G26" s="46">
+        <v>95.8</v>
+      </c>
+      <c r="H26" s="46">
+        <v>96.4</v>
+      </c>
+      <c r="I26" s="46">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="D27" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="E27" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="F27" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="G27" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="H27" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="I27" s="46">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="46">
+        <v>2</v>
+      </c>
+      <c r="C28" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="D28" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="E28" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="F28" s="46">
+        <v>2</v>
+      </c>
+      <c r="G28" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="H28" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="I28" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="C30" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="D30" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="E30" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="F30" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="G30" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="H30" s="46">
+        <v>1</v>
+      </c>
+      <c r="I30" s="46">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="46">
+        <v>95</v>
+      </c>
+      <c r="C31" s="46">
+        <v>94.3</v>
+      </c>
+      <c r="D31" s="46">
+        <v>96.5</v>
+      </c>
+      <c r="E31" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="F31" s="46">
+        <v>95</v>
+      </c>
+      <c r="G31" s="46">
+        <v>95.1</v>
+      </c>
+      <c r="H31" s="46">
+        <v>95.7</v>
+      </c>
+      <c r="I31" s="46">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="C32" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="D32" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="E32" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="F32" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="G32" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="H32" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="I32" s="46">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C33" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="D33" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="E33" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F33" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="G33" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="H33" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="I33" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="22.5">
+      <c r="A34" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="46"/>
+      <c r="H34" s="46"/>
+      <c r="I34" s="46"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C35" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="D35" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="E35" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="F35" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G35" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H35" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="I35" s="46">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="C36" s="46">
+        <v>94.3</v>
+      </c>
+      <c r="D36" s="46">
+        <v>96.4</v>
+      </c>
+      <c r="E36" s="46">
+        <v>95</v>
+      </c>
+      <c r="F36" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="G36" s="46">
+        <v>95.5</v>
+      </c>
+      <c r="H36" s="46">
+        <v>96</v>
+      </c>
+      <c r="I36" s="46">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="C37" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="D37" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="E37" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="F37" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="G37" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="H37" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="I37" s="46">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C38" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="D38" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="E38" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F38" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G38" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="H38" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="I38" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="22.5">
+      <c r="A39" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="46"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="46"/>
+      <c r="E39" s="46"/>
+      <c r="F39" s="46"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="46"/>
+      <c r="I39" s="46"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="C40" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="D40" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="E40" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="F40" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="G40" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="H40" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="I40" s="46">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="46">
+        <v>95.7</v>
+      </c>
+      <c r="C41" s="46">
+        <v>95.3</v>
+      </c>
+      <c r="D41" s="46">
+        <v>96.7</v>
+      </c>
+      <c r="E41" s="46">
+        <v>95.7</v>
+      </c>
+      <c r="F41" s="46">
+        <v>95.8</v>
+      </c>
+      <c r="G41" s="46">
+        <v>96.1</v>
+      </c>
+      <c r="H41" s="46">
+        <v>96.1</v>
+      </c>
+      <c r="I41" s="46">
+        <v>91.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="C42" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="D42" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="E42" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="F42" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="G42" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="H42" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="46">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C43" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="D43" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="E43" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F43" s="46">
+        <v>2</v>
+      </c>
+      <c r="G43" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="H43" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="I43" s="46">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="22.5">
+      <c r="A44" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="46"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="C45" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="D45" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="E45" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="F45" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="G45" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="H45" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="I45" s="46">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="46">
+        <v>96.1</v>
+      </c>
+      <c r="C46" s="46">
+        <v>95.6</v>
+      </c>
+      <c r="D46" s="46">
+        <v>97.2</v>
+      </c>
+      <c r="E46" s="46">
+        <v>95.9</v>
+      </c>
+      <c r="F46" s="46">
+        <v>96.1</v>
+      </c>
+      <c r="G46" s="46">
+        <v>96.4</v>
+      </c>
+      <c r="H46" s="46">
+        <v>96.7</v>
+      </c>
+      <c r="I46" s="46">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="C47" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="D47" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="E47" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="F47" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="G47" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="H47" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I47" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="C48" s="45">
+        <v>2</v>
+      </c>
+      <c r="D48" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E48" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="F48" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="G48" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="H48" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="I48" s="45">
+        <v>0.8</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I48"/>
+  <sheetViews>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:A48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
+    <col min="2" max="9" width="11.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="82"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="151"/>
+      <c r="B4" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A5" s="152"/>
+      <c r="B5" s="155"/>
+      <c r="C5" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="160"/>
+      <c r="E5" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="159"/>
+      <c r="G5" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="158"/>
+      <c r="I5" s="158"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="153"/>
+      <c r="B6" s="156"/>
+      <c r="C6" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="40">
+        <v>100</v>
+      </c>
+      <c r="C7" s="40">
+        <v>100</v>
+      </c>
+      <c r="D7" s="40">
+        <v>100</v>
+      </c>
+      <c r="E7" s="40">
+        <v>100</v>
+      </c>
+      <c r="F7" s="40">
+        <v>100</v>
+      </c>
+      <c r="G7" s="40">
+        <v>100</v>
+      </c>
+      <c r="H7" s="40">
+        <v>100</v>
+      </c>
+      <c r="I7" s="40">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="42">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C10" s="42">
+        <v>5</v>
+      </c>
+      <c r="D10" s="42">
+        <v>3.7</v>
+      </c>
+      <c r="E10" s="42">
+        <v>3</v>
+      </c>
+      <c r="F10" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="G10" s="42">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H10" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="I10" s="42">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="36">
+        <v>89.5</v>
+      </c>
+      <c r="C11" s="36">
+        <v>88.8</v>
+      </c>
+      <c r="D11" s="36">
+        <v>91.2</v>
+      </c>
+      <c r="E11" s="36">
+        <v>91.4</v>
+      </c>
+      <c r="F11" s="36">
+        <v>88.3</v>
+      </c>
+      <c r="G11" s="36">
+        <v>89.7</v>
+      </c>
+      <c r="H11" s="36">
+        <v>91.9</v>
+      </c>
+      <c r="I11" s="36">
+        <v>89.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D12" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="E12" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="F12" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="G12" s="38">
+        <v>4</v>
+      </c>
+      <c r="H12" s="38">
+        <v>3.6</v>
+      </c>
+      <c r="I12" s="38">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="38">
+        <v>1.7</v>
+      </c>
+      <c r="C13" s="38">
+        <v>1.8</v>
+      </c>
+      <c r="D13" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.8</v>
+      </c>
+      <c r="F13" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="G13" s="38">
+        <v>1.7</v>
+      </c>
+      <c r="H13" s="38">
+        <v>2</v>
+      </c>
+      <c r="I13" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="C15" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="D15" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="E15" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F15" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="G15" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="H15" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="I15" s="38">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="38">
+        <v>90.5</v>
+      </c>
+      <c r="C16" s="38">
+        <v>90.3</v>
+      </c>
+      <c r="D16" s="38">
+        <v>90.8</v>
+      </c>
+      <c r="E16" s="38">
+        <v>91.7</v>
+      </c>
+      <c r="F16" s="38">
+        <v>89.7</v>
+      </c>
+      <c r="G16" s="38">
+        <v>90.5</v>
+      </c>
+      <c r="H16" s="38">
+        <v>91.3</v>
+      </c>
+      <c r="I16" s="38">
+        <v>88.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="38">
+        <v>4</v>
+      </c>
+      <c r="C17" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="D17" s="38">
+        <v>4.5</v>
+      </c>
+      <c r="E17" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="F17" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="G17" s="38">
+        <v>4</v>
+      </c>
+      <c r="H17" s="38">
+        <v>3.6</v>
+      </c>
+      <c r="I17" s="38">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C18" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="D18" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="F18" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G18" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H18" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="I18" s="38">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="22.5">
+      <c r="A19" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="C20" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="D20" s="38">
+        <v>3.5</v>
+      </c>
+      <c r="E20" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="F20" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="G20" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="H20" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I20" s="38">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="38">
+        <v>90.9</v>
+      </c>
+      <c r="C21" s="38">
+        <v>90.8</v>
+      </c>
+      <c r="D21" s="38">
+        <v>90.9</v>
+      </c>
+      <c r="E21" s="38">
+        <v>91.6</v>
+      </c>
+      <c r="F21" s="38">
+        <v>90.4</v>
+      </c>
+      <c r="G21" s="38">
+        <v>91.3</v>
+      </c>
+      <c r="H21" s="38">
+        <v>90.7</v>
+      </c>
+      <c r="I21" s="38">
+        <v>89.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="38">
+        <v>3.5</v>
+      </c>
+      <c r="C22" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="D22" s="38">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E22" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="F22" s="38">
+        <v>3.6</v>
+      </c>
+      <c r="G22" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="H22" s="38">
+        <v>3.9</v>
+      </c>
+      <c r="I22" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C23" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="D23" s="38">
+        <v>1.5</v>
+      </c>
+      <c r="E23" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="F23" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G23" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="H23" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="I23" s="38">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="38">
+        <v>1</v>
+      </c>
+      <c r="C25" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="D25" s="38">
+        <v>1.4</v>
+      </c>
+      <c r="E25" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="F25" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="G25" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H25" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="I25" s="38">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="38">
+        <v>93.9</v>
+      </c>
+      <c r="C26" s="38">
+        <v>94.1</v>
+      </c>
+      <c r="D26" s="38">
+        <v>93.3</v>
+      </c>
+      <c r="E26" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="F26" s="38">
+        <v>93.9</v>
+      </c>
+      <c r="G26" s="38">
+        <v>94.1</v>
+      </c>
+      <c r="H26" s="38">
+        <v>91.9</v>
+      </c>
+      <c r="I26" s="38">
+        <v>95.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="C27" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="E27" s="38">
+        <v>3</v>
+      </c>
+      <c r="F27" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="G27" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="H27" s="38">
+        <v>4</v>
+      </c>
+      <c r="I27" s="38">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C28" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="D28" s="38">
+        <v>1.5</v>
+      </c>
+      <c r="E28" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="F28" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G28" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="H28" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="I28" s="38">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="C30" s="38">
+        <v>1.4</v>
+      </c>
+      <c r="D30" s="38">
+        <v>1.9</v>
+      </c>
+      <c r="E30" s="38">
+        <v>1.4</v>
+      </c>
+      <c r="F30" s="38">
+        <v>1.7</v>
+      </c>
+      <c r="G30" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="H30" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="I30" s="38">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="C31" s="38">
+        <v>93.3</v>
+      </c>
+      <c r="D31" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="E31" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="F31" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="G31" s="38">
+        <v>93.4</v>
+      </c>
+      <c r="H31" s="38">
+        <v>92</v>
+      </c>
+      <c r="I31" s="38">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="38">
+        <v>2.9</v>
+      </c>
+      <c r="C32" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="D32" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="E32" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="F32" s="38">
+        <v>3</v>
+      </c>
+      <c r="G32" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="H32" s="38">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I32" s="38">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C33" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="D33" s="38">
+        <v>1.7</v>
+      </c>
+      <c r="E33" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="F33" s="38">
+        <v>2.1</v>
+      </c>
+      <c r="G33" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H33" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="I33" s="38">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="22.5">
+      <c r="A34" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="38"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="C35" s="38">
+        <v>1</v>
+      </c>
+      <c r="D35" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="E35" s="38">
+        <v>1</v>
+      </c>
+      <c r="F35" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="G35" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="H35" s="38">
+        <v>1</v>
+      </c>
+      <c r="I35" s="38">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="38">
+        <v>93.5</v>
+      </c>
+      <c r="C36" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="D36" s="38">
+        <v>93</v>
+      </c>
+      <c r="E36" s="38">
+        <v>93.8</v>
+      </c>
+      <c r="F36" s="38">
+        <v>93.3</v>
+      </c>
+      <c r="G36" s="38">
+        <v>93.8</v>
+      </c>
+      <c r="H36" s="38">
+        <v>92.3</v>
+      </c>
+      <c r="I36" s="38">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="38">
+        <v>3</v>
+      </c>
+      <c r="C37" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="E37" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="F37" s="38">
+        <v>3.3</v>
+      </c>
+      <c r="G37" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="H37" s="38">
+        <v>3</v>
+      </c>
+      <c r="I37" s="38">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C38" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="D38" s="38">
+        <v>1.6</v>
+      </c>
+      <c r="E38" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="F38" s="38">
+        <v>2.1</v>
+      </c>
+      <c r="G38" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H38" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="I38" s="38">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="22.5">
+      <c r="A39" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="38"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="C40" s="38">
+        <v>0.5</v>
+      </c>
+      <c r="D40" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="E40" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="F40" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="G40" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="H40" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I40" s="38">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="C41" s="38">
+        <v>94.3</v>
+      </c>
+      <c r="D41" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="E41" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="F41" s="38">
+        <v>94</v>
+      </c>
+      <c r="G41" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="H41" s="38">
+        <v>92.3</v>
+      </c>
+      <c r="I41" s="38">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="C42" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="D42" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="E42" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="F42" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="G42" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H42" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="I42" s="38">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="C43" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="D43" s="38">
+        <v>1.8</v>
+      </c>
+      <c r="E43" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="F43" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="G43" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="H43" s="38">
+        <v>4</v>
+      </c>
+      <c r="I43" s="38">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="22.5">
+      <c r="A44" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="C45" s="38">
+        <v>0.5</v>
+      </c>
+      <c r="D45" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="E45" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="F45" s="38">
+        <v>0.7</v>
+      </c>
+      <c r="G45" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="H45" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="I45" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="C46" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="D46" s="38">
+        <v>93.5</v>
+      </c>
+      <c r="E46" s="38">
+        <v>94.3</v>
+      </c>
+      <c r="F46" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="G46" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="H46" s="38">
+        <v>92.8</v>
+      </c>
+      <c r="I46" s="38">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="C47" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D47" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="E47" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="F47" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="G47" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H47" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="I47" s="38">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="C48" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="D48" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E48" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="F48" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="G48" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="H48" s="37">
+        <v>3.6</v>
+      </c>
+      <c r="I48" s="37">
+        <v>1.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:D19"/>
+  <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="76.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="D19" s="25"/>
+    <row r="6" spans="2:2">
+      <c r="B6" s="108" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="108" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="108" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="108" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="108" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="109"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="109" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="9"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="9"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="10"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="10"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="10"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="111" t="s">
+        <v>64</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T6"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="21" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="34" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="17" width="11" customWidth="1"/>
+    <col min="18" max="19" width="27" customWidth="1"/>
+    <col min="20" max="21" width="36.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="1" spans="1:21">
+      <c r="A1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+    </row>
+    <row r="2" spans="1:21" ht="12.75" customHeight="1">
+      <c r="A2" s="118" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="118" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="134"/>
+      <c r="R2" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="S2" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="T2" s="118" t="s">
+        <v>41</v>
+      </c>
+      <c r="U2" s="118" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" s="119"/>
+      <c r="B3" s="119"/>
+      <c r="C3" s="94">
+        <v>2011</v>
+      </c>
+      <c r="D3" s="94">
+        <v>2012</v>
+      </c>
+      <c r="E3" s="94">
+        <v>2013</v>
+      </c>
+      <c r="F3" s="94">
+        <v>2014</v>
+      </c>
+      <c r="G3" s="94">
+        <v>2015</v>
+      </c>
+      <c r="H3" s="94">
+        <v>2016</v>
+      </c>
+      <c r="I3" s="93">
+        <v>2017</v>
+      </c>
+      <c r="J3" s="94">
+        <v>2018</v>
+      </c>
+      <c r="K3" s="94">
+        <v>2019</v>
+      </c>
+      <c r="L3" s="94">
+        <v>2020</v>
+      </c>
+      <c r="M3" s="94">
+        <v>2021</v>
+      </c>
+      <c r="N3" s="94">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="94">
+        <v>2023</v>
+      </c>
+      <c r="P3" s="94">
+        <v>2024</v>
+      </c>
+      <c r="Q3" s="94">
+        <v>2025</v>
+      </c>
+      <c r="R3" s="119"/>
+      <c r="S3" s="119"/>
+      <c r="T3" s="119"/>
+      <c r="U3" s="119"/>
+    </row>
+    <row r="4" spans="1:21" ht="12.75" customHeight="1">
+      <c r="A4" s="91" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="120" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="95">
+        <v>3</v>
+      </c>
+      <c r="D4" s="95">
+        <v>1.8</v>
+      </c>
+      <c r="E4" s="95">
+        <v>1.2</v>
+      </c>
+      <c r="F4" s="95">
+        <v>1.3</v>
+      </c>
+      <c r="G4" s="95">
+        <v>3.1</v>
+      </c>
+      <c r="H4" s="95">
+        <v>4.5</v>
+      </c>
+      <c r="I4" s="95">
+        <v>3.6</v>
+      </c>
+      <c r="J4" s="95">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K4" s="95">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L4" s="95">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M4" s="95">
         <v>1</v>
       </c>
-      <c r="C2" s="42" t="s">
-[...15 lines deleted...]
-      <c r="Q2" s="28" t="s">
+      <c r="N4" s="95">
+        <v>1.8</v>
+      </c>
+      <c r="O4" s="95">
+        <v>1.4</v>
+      </c>
+      <c r="P4" s="95">
+        <v>1.2</v>
+      </c>
+      <c r="Q4" s="95">
+        <v>0.9</v>
+      </c>
+      <c r="R4" s="123" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" s="123" t="s">
+        <v>46</v>
+      </c>
+      <c r="T4" s="126" t="s">
+        <v>47</v>
+      </c>
+      <c r="U4" s="129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="121"/>
+      <c r="C5" s="95">
         <v>3</v>
       </c>
-      <c r="R2" s="28" t="s">
+      <c r="D5" s="95">
+        <v>2.8</v>
+      </c>
+      <c r="E5" s="95">
+        <v>1.8</v>
+      </c>
+      <c r="F5" s="95">
+        <v>1.8</v>
+      </c>
+      <c r="G5" s="95">
+        <v>3.2</v>
+      </c>
+      <c r="H5" s="95">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I5" s="95">
+        <v>3.5</v>
+      </c>
+      <c r="J5" s="95">
+        <v>4.5</v>
+      </c>
+      <c r="K5" s="95">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L5" s="95">
         <v>4</v>
       </c>
-      <c r="S2" s="28" t="s">
-[...63 lines deleted...]
-      <c r="C4" s="5">
+      <c r="M5" s="95">
+        <v>1.9</v>
+      </c>
+      <c r="N5" s="95">
+        <v>3.4</v>
+      </c>
+      <c r="O5" s="95">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P5" s="95">
+        <v>1.7</v>
+      </c>
+      <c r="Q5" s="95">
+        <v>1.5</v>
+      </c>
+      <c r="R5" s="124"/>
+      <c r="S5" s="124"/>
+      <c r="T5" s="127"/>
+      <c r="U5" s="130"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="122"/>
+      <c r="C6" s="95">
         <v>3</v>
       </c>
-      <c r="D4" s="5">
-[...8 lines deleted...]
-      <c r="G4" s="5">
+      <c r="D6" s="95">
+        <v>0.9</v>
+      </c>
+      <c r="E6" s="95">
+        <v>0.8</v>
+      </c>
+      <c r="F6" s="95">
+        <v>0.8</v>
+      </c>
+      <c r="G6" s="95">
+        <v>2.5</v>
+      </c>
+      <c r="H6" s="95">
+        <v>3.7</v>
+      </c>
+      <c r="I6" s="95">
+        <v>3</v>
+      </c>
+      <c r="J6" s="95">
+        <v>3.7</v>
+      </c>
+      <c r="K6" s="95">
         <v>3.1</v>
       </c>
-      <c r="H4" s="5">
-[...123 lines deleted...]
-      <c r="L6" s="5">
+      <c r="L6" s="95">
         <v>4.2</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M6" s="95">
         <v>0.3</v>
       </c>
-      <c r="N6" s="5">
+      <c r="N6" s="95">
         <v>0.4</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O6" s="95">
         <v>0.5</v>
       </c>
-      <c r="P6" s="5">
+      <c r="P6" s="95">
         <v>0.6</v>
       </c>
-      <c r="Q6" s="35"/>
-[...2 lines deleted...]
-      <c r="T6" s="41"/>
+      <c r="Q6" s="95">
+        <v>0.3</v>
+      </c>
+      <c r="R6" s="125"/>
+      <c r="S6" s="125"/>
+      <c r="T6" s="128"/>
+      <c r="U6" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="T2:T3"/>
+    <mergeCell ref="U2:U3"/>
     <mergeCell ref="B4:B6"/>
-    <mergeCell ref="Q4:Q6"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="S4:S6"/>
     <mergeCell ref="T4:T6"/>
-    <mergeCell ref="C2:P2"/>
+    <mergeCell ref="U4:U6"/>
+    <mergeCell ref="C2:Q2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="Q2:Q3"/>
     <mergeCell ref="R2:R3"/>
     <mergeCell ref="S2:S3"/>
+    <mergeCell ref="T2:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H38" sqref="H38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.42578125" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="37.140625" customWidth="1"/>
+    <col min="16" max="16" width="32.5703125" customWidth="1"/>
+    <col min="17" max="17" width="31.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+    </row>
+    <row r="2" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="135" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="142"/>
+      <c r="N2" s="135" t="s">
+        <v>39</v>
+      </c>
+      <c r="O2" s="143" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="135" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" s="145" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="21.75" customHeight="1">
+      <c r="A3" s="136"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="96">
+        <v>2015</v>
+      </c>
+      <c r="D3" s="96">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="96">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="102">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="102">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="102">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="102">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="102">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="102">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="102">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="102">
+        <v>2025</v>
+      </c>
+      <c r="N3" s="136"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="136"/>
+      <c r="Q3" s="146"/>
+    </row>
+    <row r="4" spans="1:17" ht="33.75">
+      <c r="A4" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="147" t="s">
+        <v>51</v>
+      </c>
+      <c r="O4" s="123" t="s">
+        <v>52</v>
+      </c>
+      <c r="P4" s="126" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q4" s="129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="101" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="98"/>
+      <c r="C5" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="138"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="105">
+        <v>2.1</v>
+      </c>
+      <c r="G5" s="105">
+        <v>3.2</v>
+      </c>
+      <c r="H5" s="105">
+        <v>2.5</v>
+      </c>
+      <c r="I5" s="105">
+        <v>1.4</v>
+      </c>
+      <c r="J5" s="105">
+        <v>1.8</v>
+      </c>
+      <c r="K5" s="105">
+        <v>2.4</v>
+      </c>
+      <c r="L5" s="105">
+        <v>1.2</v>
+      </c>
+      <c r="M5" s="107">
+        <v>1.6</v>
+      </c>
+      <c r="N5" s="148"/>
+      <c r="O5" s="124"/>
+      <c r="P5" s="127"/>
+      <c r="Q5" s="130"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="98"/>
+      <c r="C6" s="137" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="138"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="105">
+        <v>0.1</v>
+      </c>
+      <c r="G6" s="105">
+        <v>0.4</v>
+      </c>
+      <c r="H6" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I6" s="106">
+        <v>0.01</v>
+      </c>
+      <c r="J6" s="105">
+        <v>0.7</v>
+      </c>
+      <c r="K6" s="105">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L6" s="105">
+        <v>0.3</v>
+      </c>
+      <c r="M6" s="107">
+        <v>0.3</v>
+      </c>
+      <c r="N6" s="149"/>
+      <c r="O6" s="125"/>
+      <c r="P6" s="128"/>
+      <c r="Q6" s="131"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="52"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="55"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="55"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="56"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="56"/>
+      <c r="M9" s="56"/>
+      <c r="N9" s="50"/>
+      <c r="O9" s="50"/>
+      <c r="P9" s="50"/>
+      <c r="Q9" s="50"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="55"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="56"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="56"/>
+      <c r="K10" s="56"/>
+      <c r="L10" s="56"/>
+      <c r="M10" s="56"/>
+      <c r="N10" s="50"/>
+      <c r="O10" s="50"/>
+      <c r="P10" s="50"/>
+      <c r="Q10" s="50"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="58"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="58"/>
+      <c r="N11" s="50"/>
+      <c r="O11" s="50"/>
+      <c r="P11" s="50"/>
+      <c r="Q11" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="N2:N3"/>
+    <mergeCell ref="O2:O3"/>
+    <mergeCell ref="P2:P3"/>
+    <mergeCell ref="Q2:Q3"/>
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="O4:O6"/>
+    <mergeCell ref="P4:P6"/>
+    <mergeCell ref="Q4:Q6"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="C2:M2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I3" sqref="I3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="26.85546875" customWidth="1"/>
+    <col min="2" max="9" width="12.28515625" customWidth="1"/>
+    <col min="10" max="10" width="15.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="82"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="21.75" customHeight="1">
+      <c r="A4" s="151"/>
+      <c r="B4" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A5" s="152"/>
+      <c r="B5" s="155"/>
+      <c r="C5" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="160"/>
+      <c r="E5" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="159"/>
+      <c r="G5" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="158"/>
+      <c r="I5" s="158"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="153"/>
+      <c r="B6" s="156"/>
+      <c r="C6" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="12">
+        <v>100</v>
+      </c>
+      <c r="C7" s="12">
+        <v>100</v>
+      </c>
+      <c r="D7" s="12">
+        <v>100</v>
+      </c>
+      <c r="E7" s="12">
+        <v>100</v>
+      </c>
+      <c r="F7" s="12">
+        <v>100</v>
+      </c>
+      <c r="G7" s="12">
+        <v>100</v>
+      </c>
+      <c r="H7" s="12">
+        <v>100</v>
+      </c>
+      <c r="I7" s="12">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+    </row>
+    <row r="9" spans="1:9" ht="33.75">
+      <c r="A9" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="16">
+        <v>11.3</v>
+      </c>
+      <c r="C10" s="16">
+        <v>11.2</v>
+      </c>
+      <c r="D10" s="16">
+        <v>11.6</v>
+      </c>
+      <c r="E10" s="16">
+        <v>10.4</v>
+      </c>
+      <c r="F10" s="16">
+        <v>12</v>
+      </c>
+      <c r="G10" s="16">
+        <v>11.5</v>
+      </c>
+      <c r="H10" s="16">
+        <v>13.3</v>
+      </c>
+      <c r="I10" s="16">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="16">
+        <v>88.3</v>
+      </c>
+      <c r="C11" s="16">
+        <v>88.7</v>
+      </c>
+      <c r="D11" s="16">
+        <v>87.3</v>
+      </c>
+      <c r="E11" s="16">
+        <v>89.1</v>
+      </c>
+      <c r="F11" s="16">
+        <v>87.6</v>
+      </c>
+      <c r="G11" s="16">
+        <v>88.2</v>
+      </c>
+      <c r="H11" s="16">
+        <v>84.8</v>
+      </c>
+      <c r="I11" s="16">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E12" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="H12" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="C14" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="D14" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="E14" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="F14" s="16">
+        <v>8</v>
+      </c>
+      <c r="G14" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="H14" s="16">
+        <v>9.5</v>
+      </c>
+      <c r="I14" s="16">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="16">
+        <v>91.8</v>
+      </c>
+      <c r="C15" s="16">
+        <v>92.1</v>
+      </c>
+      <c r="D15" s="16">
+        <v>91.3</v>
+      </c>
+      <c r="E15" s="16">
+        <v>92</v>
+      </c>
+      <c r="F15" s="16">
+        <v>91.6</v>
+      </c>
+      <c r="G15" s="16">
+        <v>92</v>
+      </c>
+      <c r="H15" s="16">
+        <v>88.5</v>
+      </c>
+      <c r="I15" s="16">
+        <v>90.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C16" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D16" s="16">
+        <v>1</v>
+      </c>
+      <c r="E16" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="H16" s="16">
+        <v>2</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="22.5">
+      <c r="A17" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="16">
+        <v>8</v>
+      </c>
+      <c r="C18" s="16">
+        <v>8</v>
+      </c>
+      <c r="D18" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="E18" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="F18" s="16">
+        <v>8.1</v>
+      </c>
+      <c r="G18" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="H18" s="16">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I18" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="16">
+        <v>91.5</v>
+      </c>
+      <c r="C19" s="16">
+        <v>91.9</v>
+      </c>
+      <c r="D19" s="16">
+        <v>91</v>
+      </c>
+      <c r="E19" s="16">
+        <v>91.7</v>
+      </c>
+      <c r="F19" s="16">
+        <v>91.5</v>
+      </c>
+      <c r="G19" s="16">
+        <v>91.9</v>
+      </c>
+      <c r="H19" s="16">
+        <v>87.8</v>
+      </c>
+      <c r="I19" s="16">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D20" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E20" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="H20" s="16">
+        <v>2</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="C22" s="16">
+        <v>2</v>
+      </c>
+      <c r="D22" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="E22" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="F22" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="G22" s="16">
+        <v>2</v>
+      </c>
+      <c r="H22" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="19">
+        <v>97.7</v>
+      </c>
+      <c r="C23" s="19">
+        <v>97.9</v>
+      </c>
+      <c r="D23" s="19">
+        <v>97.3</v>
+      </c>
+      <c r="E23" s="19">
+        <v>97.6</v>
+      </c>
+      <c r="F23" s="19">
+        <v>97.7</v>
+      </c>
+      <c r="G23" s="19">
+        <v>97.8</v>
+      </c>
+      <c r="H23" s="19">
+        <v>96.2</v>
+      </c>
+      <c r="I23" s="19">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="19">
+        <v>0.4</v>
+      </c>
+      <c r="C24" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="D24" s="19">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="19">
+        <v>0.5</v>
+      </c>
+      <c r="F24" s="19">
+        <v>0.4</v>
+      </c>
+      <c r="G24" s="19">
+        <v>0.2</v>
+      </c>
+      <c r="H24" s="19">
+        <v>2</v>
+      </c>
+      <c r="I24" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="33.75">
+      <c r="A25" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="16">
+        <v>3.2</v>
+      </c>
+      <c r="C26" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="D26" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="E26" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="F26" s="16">
+        <v>3</v>
+      </c>
+      <c r="G26" s="16">
+        <v>3.4</v>
+      </c>
+      <c r="H26" s="16">
+        <v>2.8</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="16">
+        <v>96.3</v>
+      </c>
+      <c r="C27" s="16">
+        <v>96.3</v>
+      </c>
+      <c r="D27" s="16">
+        <v>96.4</v>
+      </c>
+      <c r="E27" s="16">
+        <v>95.8</v>
+      </c>
+      <c r="F27" s="16">
+        <v>96.6</v>
+      </c>
+      <c r="G27" s="16">
+        <v>96.3</v>
+      </c>
+      <c r="H27" s="16">
+        <v>95</v>
+      </c>
+      <c r="I27" s="16">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="50" customFormat="1">
+      <c r="A28" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D28" s="16">
+        <v>1</v>
+      </c>
+      <c r="E28" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="F28" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="H28" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I28" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="16">
+        <v>2.9</v>
+      </c>
+      <c r="C30" s="16">
+        <v>3.2</v>
+      </c>
+      <c r="D30" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="E30" s="16">
+        <v>3</v>
+      </c>
+      <c r="F30" s="16">
+        <v>2.9</v>
+      </c>
+      <c r="G30" s="16">
+        <v>3.1</v>
+      </c>
+      <c r="H30" s="16">
+        <v>3</v>
+      </c>
+      <c r="I30" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="16">
+        <v>96.7</v>
+      </c>
+      <c r="C31" s="16">
+        <v>96.8</v>
+      </c>
+      <c r="D31" s="16">
+        <v>96.4</v>
+      </c>
+      <c r="E31" s="16">
+        <v>96.5</v>
+      </c>
+      <c r="F31" s="16">
+        <v>96.8</v>
+      </c>
+      <c r="G31" s="16">
+        <v>96.7</v>
+      </c>
+      <c r="H31" s="16">
+        <v>95.2</v>
+      </c>
+      <c r="I31" s="16">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="50" customFormat="1">
+      <c r="A32" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C32" s="16">
+        <v>0</v>
+      </c>
+      <c r="D32" s="16">
+        <v>1</v>
+      </c>
+      <c r="E32" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F32" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="G32" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="H32" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="33.75">
+      <c r="A33" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="D34" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="E34" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="F34" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="G34" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="H34" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="I34" s="16">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="22.5">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="16">
+        <v>98.3</v>
+      </c>
+      <c r="C35" s="16">
+        <v>98.7</v>
+      </c>
+      <c r="D35" s="16">
+        <v>97.5</v>
+      </c>
+      <c r="E35" s="16">
+        <v>98.1</v>
+      </c>
+      <c r="F35" s="16">
+        <v>98.5</v>
+      </c>
+      <c r="G35" s="16">
+        <v>98.3</v>
+      </c>
+      <c r="H35" s="16">
+        <v>96.9</v>
+      </c>
+      <c r="I35" s="16">
+        <v>99.7</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="50" customFormat="1">
+      <c r="A36" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C36" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D36" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E36" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="F36" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="G36" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="H36" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="I36" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="22.5">
+      <c r="A37" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="16">
+        <v>1</v>
+      </c>
+      <c r="C38" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="D38" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E38" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F38" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="G38" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="H38" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="I38" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="C39" s="19">
+        <v>99.1</v>
+      </c>
+      <c r="D39" s="19">
+        <v>97.9</v>
+      </c>
+      <c r="E39" s="19">
+        <v>98.4</v>
+      </c>
+      <c r="F39" s="19">
+        <v>98.8</v>
+      </c>
+      <c r="G39" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="H39" s="19">
+        <v>97.7</v>
+      </c>
+      <c r="I39" s="19">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="C40" s="20">
+        <v>0</v>
+      </c>
+      <c r="D40" s="20">
+        <v>1</v>
+      </c>
+      <c r="E40" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="F40" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="G40" s="20">
+        <v>0.2</v>
+      </c>
+      <c r="H40" s="20">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.42578125" customWidth="1"/>
+    <col min="2" max="9" width="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A3" s="151"/>
+      <c r="B3" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+    </row>
+    <row r="4" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="160"/>
+      <c r="E4" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="159"/>
+      <c r="G4" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="32">
+        <v>100</v>
+      </c>
+      <c r="C6" s="32">
+        <v>100</v>
+      </c>
+      <c r="D6" s="32">
+        <v>100</v>
+      </c>
+      <c r="E6" s="32">
+        <v>100</v>
+      </c>
+      <c r="F6" s="32">
+        <v>100</v>
+      </c>
+      <c r="G6" s="32">
+        <v>100</v>
+      </c>
+      <c r="H6" s="32">
+        <v>100</v>
+      </c>
+      <c r="I6" s="32">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="C9" s="33">
+        <v>9.5</v>
+      </c>
+      <c r="D9" s="33">
+        <v>9.1</v>
+      </c>
+      <c r="E9" s="33">
+        <v>9.6</v>
+      </c>
+      <c r="F9" s="33">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G9" s="33">
+        <v>9.5</v>
+      </c>
+      <c r="H9" s="33">
+        <v>9.5</v>
+      </c>
+      <c r="I9" s="33">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="33">
+        <v>86.8</v>
+      </c>
+      <c r="C10" s="33">
+        <v>86.6</v>
+      </c>
+      <c r="D10" s="33">
+        <v>87.2</v>
+      </c>
+      <c r="E10" s="33">
+        <v>86.4</v>
+      </c>
+      <c r="F10" s="33">
+        <v>87</v>
+      </c>
+      <c r="G10" s="33">
+        <v>86.7</v>
+      </c>
+      <c r="H10" s="33">
+        <v>87.5</v>
+      </c>
+      <c r="I10" s="33">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="C11" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="D11" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="F11" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="G11" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="H11" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="I11" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="C12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="D12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="G12" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="H12" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="I12" s="33">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="33">
+        <v>6.5</v>
+      </c>
+      <c r="C14" s="33">
+        <v>6.7</v>
+      </c>
+      <c r="D14" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="E14" s="33">
+        <v>6.6</v>
+      </c>
+      <c r="F14" s="33">
+        <v>6.5</v>
+      </c>
+      <c r="G14" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="H14" s="33">
+        <v>6.7</v>
+      </c>
+      <c r="I14" s="33">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="33">
+        <v>89.3</v>
+      </c>
+      <c r="C15" s="33">
+        <v>89.4</v>
+      </c>
+      <c r="D15" s="33">
+        <v>89.2</v>
+      </c>
+      <c r="E15" s="33">
+        <v>89</v>
+      </c>
+      <c r="F15" s="33">
+        <v>89.5</v>
+      </c>
+      <c r="G15" s="33">
+        <v>89.5</v>
+      </c>
+      <c r="H15" s="33">
+        <v>90.2</v>
+      </c>
+      <c r="I15" s="33">
+        <v>83.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="C16" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="D16" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="E16" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="F16" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="G16" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="H16" s="33">
+        <v>2</v>
+      </c>
+      <c r="I16" s="33">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="C17" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D17" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="E17" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="F17" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="G17" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="H17" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I17" s="33">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="33">
+        <v>7.7</v>
+      </c>
+      <c r="C19" s="33">
+        <v>7.1</v>
+      </c>
+      <c r="D19" s="33">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E19" s="33">
+        <v>7.9</v>
+      </c>
+      <c r="F19" s="33">
+        <v>7.5</v>
+      </c>
+      <c r="G19" s="33">
+        <v>7.3</v>
+      </c>
+      <c r="H19" s="33">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I19" s="33">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="33">
+        <v>88.3</v>
+      </c>
+      <c r="C20" s="33">
+        <v>88.4</v>
+      </c>
+      <c r="D20" s="33">
+        <v>87.9</v>
+      </c>
+      <c r="E20" s="33">
+        <v>87.6</v>
+      </c>
+      <c r="F20" s="33">
+        <v>88.7</v>
+      </c>
+      <c r="G20" s="33">
+        <v>88.6</v>
+      </c>
+      <c r="H20" s="33">
+        <v>88.7</v>
+      </c>
+      <c r="I20" s="33">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="C21" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="D21" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="E21" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="F21" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="G21" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="H21" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="I21" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="C22" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="D22" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="E22" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="F22" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="H22" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="I22" s="33">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="C24" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="D24" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="G24" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="I24" s="33">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="33">
+        <v>95.6</v>
+      </c>
+      <c r="C25" s="33">
+        <v>95.3</v>
+      </c>
+      <c r="D25" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="E25" s="33">
+        <v>95.1</v>
+      </c>
+      <c r="F25" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="G25" s="33">
+        <v>95.6</v>
+      </c>
+      <c r="H25" s="33">
+        <v>95.9</v>
+      </c>
+      <c r="I25" s="33">
+        <v>90.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="C26" s="33">
+        <v>2</v>
+      </c>
+      <c r="D26" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="E26" s="33">
+        <v>2</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="G26" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="I26" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="C27" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="D27" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="E27" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="F27" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G27" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="H27" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I27" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="34"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="C29" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="D29" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="E29" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="F29" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H29" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I29" s="33">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="33">
+        <v>93.5</v>
+      </c>
+      <c r="C30" s="33">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="33">
+        <v>94.1</v>
+      </c>
+      <c r="E30" s="33">
+        <v>93</v>
+      </c>
+      <c r="F30" s="33">
+        <v>93.8</v>
+      </c>
+      <c r="G30" s="33">
+        <v>93.8</v>
+      </c>
+      <c r="H30" s="33">
+        <v>94.3</v>
+      </c>
+      <c r="I30" s="33">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="C31" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="D31" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E31" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="F31" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G31" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H31" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="I31" s="33">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="C32" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="D32" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="E32" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="F32" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="G32" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="H32" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="I32" s="33">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5">
+      <c r="A33" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="C34" s="33">
+        <v>2</v>
+      </c>
+      <c r="D34" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="E34" s="33">
+        <v>2</v>
+      </c>
+      <c r="F34" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="G34" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="H34" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="I34" s="33">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="33">
+        <v>94.3</v>
+      </c>
+      <c r="C35" s="33">
+        <v>94.1</v>
+      </c>
+      <c r="D35" s="33">
+        <v>94.8</v>
+      </c>
+      <c r="E35" s="33">
+        <v>94</v>
+      </c>
+      <c r="F35" s="33">
+        <v>94.7</v>
+      </c>
+      <c r="G35" s="33">
+        <v>94.3</v>
+      </c>
+      <c r="H35" s="33">
+        <v>95.2</v>
+      </c>
+      <c r="I35" s="33">
+        <v>90.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D36" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="E36" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F36" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="G36" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H36" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="I36" s="33">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="C37" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="D37" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="E37" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="F37" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="G37" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="H37" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="I37" s="33">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="22.5">
+      <c r="A38" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="34"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="34"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="34"/>
+      <c r="I38" s="34"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="C39" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="D39" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="E39" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="F39" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="G39" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="H39" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I39" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="33">
+        <v>96.1</v>
+      </c>
+      <c r="C40" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="D40" s="33">
+        <v>96.5</v>
+      </c>
+      <c r="E40" s="33">
+        <v>95.9</v>
+      </c>
+      <c r="F40" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="G40" s="33">
+        <v>96.5</v>
+      </c>
+      <c r="H40" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="I40" s="33">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="C41" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="D41" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="E41" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="F41" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="G41" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="H41" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="I41" s="33">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="C42" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="D42" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="E42" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="F42" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="G42" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="H42" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="I42" s="33">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="22.5">
+      <c r="A43" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="34"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="C44" s="33">
+        <v>1</v>
+      </c>
+      <c r="D44" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="E44" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="F44" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="G44" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="H44" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="I44" s="33">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="C45" s="33">
+        <v>95.7</v>
+      </c>
+      <c r="D45" s="33">
+        <v>95.9</v>
+      </c>
+      <c r="E45" s="33">
+        <v>95.5</v>
+      </c>
+      <c r="F45" s="33">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="33">
+        <v>95.9</v>
+      </c>
+      <c r="H45" s="33">
+        <v>95.6</v>
+      </c>
+      <c r="I45" s="33">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="C46" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="D46" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="E46" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="F46" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="G46" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="H46" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="I46" s="33">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="C47" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="D47" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="F47" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="G47" s="31">
+        <v>1.6</v>
+      </c>
+      <c r="H47" s="31">
+        <v>1.7</v>
+      </c>
+      <c r="I47" s="31">
+        <v>2.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:K58"/>
+  <sheetViews>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.140625"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85" t="s">
+        <v>7</v>
+      </c>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+    </row>
+    <row r="3" spans="1:11" ht="20.25" customHeight="1">
+      <c r="A3" s="151"/>
+      <c r="B3" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="72"/>
+    </row>
+    <row r="4" spans="1:11" ht="55.5" customHeight="1">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="160"/>
+      <c r="E4" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="159"/>
+      <c r="G4" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+    </row>
+    <row r="5" spans="1:11" ht="22.5">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="89" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="73">
+        <v>100</v>
+      </c>
+      <c r="C6" s="73">
+        <v>100</v>
+      </c>
+      <c r="D6" s="73">
+        <v>100</v>
+      </c>
+      <c r="E6" s="73">
+        <v>100</v>
+      </c>
+      <c r="F6" s="73">
+        <v>100</v>
+      </c>
+      <c r="G6" s="73">
+        <v>100</v>
+      </c>
+      <c r="H6" s="73">
+        <v>100</v>
+      </c>
+      <c r="I6" s="73">
+        <v>100</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+    </row>
+    <row r="8" spans="1:11" ht="22.5">
+      <c r="A8" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="66">
+        <v>7.1</v>
+      </c>
+      <c r="C9" s="66">
+        <v>7.9</v>
+      </c>
+      <c r="D9" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="E9" s="66">
+        <v>6.7</v>
+      </c>
+      <c r="F9" s="66">
+        <v>7.4</v>
+      </c>
+      <c r="G9" s="66">
+        <v>7.2</v>
+      </c>
+      <c r="H9" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I9" s="66">
+        <v>13.5</v>
+      </c>
+      <c r="J9" s="74"/>
+      <c r="K9" s="74"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="66">
+        <v>88</v>
+      </c>
+      <c r="C10" s="66">
+        <v>86.8</v>
+      </c>
+      <c r="D10" s="66">
+        <v>90.1</v>
+      </c>
+      <c r="E10" s="66">
+        <v>87.9</v>
+      </c>
+      <c r="F10" s="66">
+        <v>88.1</v>
+      </c>
+      <c r="G10" s="66">
+        <v>88.4</v>
+      </c>
+      <c r="H10" s="66">
+        <v>86.7</v>
+      </c>
+      <c r="I10" s="66">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="C11" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="D11" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="E11" s="66">
+        <v>3</v>
+      </c>
+      <c r="F11" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="G11" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="H11" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="I11" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="J11" s="74"/>
+      <c r="K11" s="74"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C12" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D12" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="E12" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="F12" s="66">
+        <v>2</v>
+      </c>
+      <c r="G12" s="66">
+        <v>2</v>
+      </c>
+      <c r="H12" s="66">
+        <v>2</v>
+      </c>
+      <c r="I12" s="66">
+        <v>4</v>
+      </c>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+    </row>
+    <row r="13" spans="1:11" ht="22.5">
+      <c r="A13" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="67"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="C14" s="66">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D14" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E14" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F14" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="G14" s="66">
+        <v>4.7</v>
+      </c>
+      <c r="H14" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="I14" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="66">
+        <v>90</v>
+      </c>
+      <c r="C15" s="66">
+        <v>89.2</v>
+      </c>
+      <c r="D15" s="66">
+        <v>91.2</v>
+      </c>
+      <c r="E15" s="66">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="66">
+        <v>90.5</v>
+      </c>
+      <c r="G15" s="66">
+        <v>90.2</v>
+      </c>
+      <c r="H15" s="66">
+        <v>88.7</v>
+      </c>
+      <c r="I15" s="66">
+        <v>80</v>
+      </c>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="66">
+        <v>3</v>
+      </c>
+      <c r="C16" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="D16" s="66">
+        <v>2.9</v>
+      </c>
+      <c r="E16" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="F16" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="G16" s="66">
+        <v>2.9</v>
+      </c>
+      <c r="H16" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="I16" s="66">
+        <v>6.6</v>
+      </c>
+      <c r="J16" s="74"/>
+      <c r="K16" s="74"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C17" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="D17" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="E17" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F17" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="G17" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="I17" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+    </row>
+    <row r="18" spans="1:11" ht="22.5">
+      <c r="A18" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="74"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="66">
+        <v>5.9</v>
+      </c>
+      <c r="C19" s="66">
+        <v>6.1</v>
+      </c>
+      <c r="D19" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="E19" s="66">
+        <v>5.9</v>
+      </c>
+      <c r="F19" s="66">
+        <v>6</v>
+      </c>
+      <c r="G19" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="H19" s="66">
+        <v>8.5</v>
+      </c>
+      <c r="I19" s="66">
+        <v>10.6</v>
+      </c>
+      <c r="J19" s="74"/>
+      <c r="K19" s="74"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="66">
+        <v>89.1</v>
+      </c>
+      <c r="C20" s="66">
+        <v>88.9</v>
+      </c>
+      <c r="D20" s="66">
+        <v>89.5</v>
+      </c>
+      <c r="E20" s="66">
+        <v>88.5</v>
+      </c>
+      <c r="F20" s="66">
+        <v>89.4</v>
+      </c>
+      <c r="G20" s="66">
+        <v>89.8</v>
+      </c>
+      <c r="H20" s="66">
+        <v>86.5</v>
+      </c>
+      <c r="I20" s="66">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="C21" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D21" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="E21" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="F21" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="G21" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="H21" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="I21" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="J21" s="74"/>
+      <c r="K21" s="74"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C22" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="E22" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="F22" s="66">
+        <v>2</v>
+      </c>
+      <c r="G22" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H22" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="I22" s="66">
+        <v>6.4</v>
+      </c>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+    </row>
+    <row r="23" spans="1:11" ht="22.5">
+      <c r="A23" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="67"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="74"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="C24" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="D24" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G24" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I24" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="66">
+        <v>95.1</v>
+      </c>
+      <c r="C25" s="66">
+        <v>94.8</v>
+      </c>
+      <c r="D25" s="66">
+        <v>95.4</v>
+      </c>
+      <c r="E25" s="66">
+        <v>94.5</v>
+      </c>
+      <c r="F25" s="66">
+        <v>95.3</v>
+      </c>
+      <c r="G25" s="66">
+        <v>95</v>
+      </c>
+      <c r="H25" s="66">
+        <v>95.7</v>
+      </c>
+      <c r="I25" s="66">
+        <v>87.4</v>
+      </c>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="C26" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="D26" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="E26" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="F26" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="G26" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="H26" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="I26" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="C27" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="E27" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="F27" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="G27" s="66">
+        <v>2</v>
+      </c>
+      <c r="H27" s="66">
+        <v>1</v>
+      </c>
+      <c r="I27" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+    </row>
+    <row r="28" spans="1:11" ht="22.5">
+      <c r="A28" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="74"/>
+      <c r="K28" s="74"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="66">
+        <v>2</v>
+      </c>
+      <c r="C29" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D29" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="E29" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="F29" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="G29" s="66">
+        <v>2</v>
+      </c>
+      <c r="H29" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="I29" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="C30" s="66">
+        <v>92.7</v>
+      </c>
+      <c r="D30" s="66">
+        <v>94</v>
+      </c>
+      <c r="E30" s="66">
+        <v>93.1</v>
+      </c>
+      <c r="F30" s="66">
+        <v>93.3</v>
+      </c>
+      <c r="G30" s="66">
+        <v>93.4</v>
+      </c>
+      <c r="H30" s="66">
+        <v>91.8</v>
+      </c>
+      <c r="I30" s="66">
+        <v>86.4</v>
+      </c>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C31" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="D31" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="E31" s="66">
+        <v>2</v>
+      </c>
+      <c r="F31" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G31" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H31" s="66">
+        <v>2</v>
+      </c>
+      <c r="I31" s="66">
+        <v>5.4</v>
+      </c>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="C32" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="D32" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="E32" s="66">
+        <v>3</v>
+      </c>
+      <c r="F32" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G32" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="H32" s="66">
+        <v>3</v>
+      </c>
+      <c r="I32" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+    </row>
+    <row r="33" spans="1:11" ht="22.5">
+      <c r="A33" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="67"/>
+      <c r="C33" s="67"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="67"/>
+      <c r="G33" s="67"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="67"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="74"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="C34" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="D34" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E34" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="F34" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="G34" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="H34" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="I34" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="J34" s="74"/>
+      <c r="K34" s="74"/>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="66">
+        <v>94.1</v>
+      </c>
+      <c r="C35" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="D35" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="E35" s="66">
+        <v>93.7</v>
+      </c>
+      <c r="F35" s="66">
+        <v>94.3</v>
+      </c>
+      <c r="G35" s="66">
+        <v>94.2</v>
+      </c>
+      <c r="H35" s="66">
+        <v>94.1</v>
+      </c>
+      <c r="I35" s="66">
+        <v>88.4</v>
+      </c>
+      <c r="J35" s="74"/>
+      <c r="K35" s="74"/>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="C36" s="66">
+        <v>2</v>
+      </c>
+      <c r="D36" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="E36" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="F36" s="66">
+        <v>2</v>
+      </c>
+      <c r="G36" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="H36" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="I36" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="J36" s="74"/>
+      <c r="K36" s="74"/>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C37" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E37" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="F37" s="66">
+        <v>2</v>
+      </c>
+      <c r="G37" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H37" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="I37" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="J37" s="74"/>
+      <c r="K37" s="74"/>
+    </row>
+    <row r="38" spans="1:11" ht="22.5">
+      <c r="A38" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="67"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="67"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="67"/>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="C39" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="D39" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="E39" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="F39" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="G39" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="H39" s="66">
+        <v>1</v>
+      </c>
+      <c r="I39" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="J39" s="74"/>
+      <c r="K39" s="74"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="C40" s="66">
+        <v>95</v>
+      </c>
+      <c r="D40" s="66">
+        <v>96.4</v>
+      </c>
+      <c r="E40" s="66">
+        <v>95.3</v>
+      </c>
+      <c r="F40" s="66">
+        <v>95.7</v>
+      </c>
+      <c r="G40" s="66">
+        <v>95.8</v>
+      </c>
+      <c r="H40" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="I40" s="66">
+        <v>90.1</v>
+      </c>
+      <c r="J40" s="74"/>
+      <c r="K40" s="74"/>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="C41" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="D41" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="E41" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="F41" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G41" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="H41" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I41" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="J41" s="74"/>
+      <c r="K41" s="74"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C42" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="D42" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="E42" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F42" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="G42" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H42" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="I42" s="66">
+        <v>6.5</v>
+      </c>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+    </row>
+    <row r="43" spans="1:11" ht="22.5">
+      <c r="A43" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="67"/>
+      <c r="C43" s="67"/>
+      <c r="D43" s="67"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="67"/>
+      <c r="G43" s="67"/>
+      <c r="H43" s="67"/>
+      <c r="I43" s="67"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="C44" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="D44" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="E44" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="F44" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G44" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I44" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="J44" s="74"/>
+      <c r="K44" s="74"/>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="66">
+        <v>95.7</v>
+      </c>
+      <c r="C45" s="66">
+        <v>95.2</v>
+      </c>
+      <c r="D45" s="66">
+        <v>96.2</v>
+      </c>
+      <c r="E45" s="66">
+        <v>95.4</v>
+      </c>
+      <c r="F45" s="66">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="66">
+        <v>96</v>
+      </c>
+      <c r="H45" s="66">
+        <v>95.2</v>
+      </c>
+      <c r="I45" s="66">
+        <v>89.1</v>
+      </c>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="C46" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="D46" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="E46" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="F46" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="G46" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="H46" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="I46" s="66">
+        <v>4.3</v>
+      </c>
+      <c r="J46" s="74"/>
+      <c r="K46" s="74"/>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="68">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C47" s="68">
+        <v>2.7</v>
+      </c>
+      <c r="D47" s="68">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="68">
+        <v>2.7</v>
+      </c>
+      <c r="F47" s="68">
+        <v>2.1</v>
+      </c>
+      <c r="G47" s="68">
+        <v>2.1</v>
+      </c>
+      <c r="H47" s="68">
+        <v>1.9</v>
+      </c>
+      <c r="I47" s="68">
+        <v>6.4</v>
+      </c>
+      <c r="J47" s="72"/>
+      <c r="K47" s="72"/>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="50"/>
+      <c r="B48" s="50"/>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="50"/>
+      <c r="B49" s="50"/>
+      <c r="C49" s="50"/>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="50"/>
+      <c r="B50" s="50"/>
+      <c r="C50" s="50"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="50"/>
+      <c r="B51" s="50"/>
+      <c r="C51" s="50"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="50"/>
+      <c r="G51" s="50"/>
+      <c r="H51" s="50"/>
+      <c r="I51" s="50"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="50"/>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="50"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+      <c r="E52" s="50"/>
+      <c r="F52" s="50"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="50"/>
+      <c r="B53" s="50"/>
+      <c r="C53" s="50"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="50"/>
+      <c r="B54" s="50"/>
+      <c r="C54" s="50"/>
+      <c r="D54" s="50"/>
+      <c r="E54" s="50"/>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
+      <c r="H54" s="50"/>
+      <c r="I54" s="50"/>
+      <c r="J54" s="50"/>
+      <c r="K54" s="50"/>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="50"/>
+      <c r="B55" s="50"/>
+      <c r="C55" s="50"/>
+      <c r="D55" s="50"/>
+      <c r="E55" s="50"/>
+      <c r="F55" s="50"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="50"/>
+      <c r="I55" s="50"/>
+      <c r="J55" s="50"/>
+      <c r="K55" s="50"/>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="50"/>
+      <c r="B56" s="50"/>
+      <c r="C56" s="50"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="50"/>
+      <c r="I56" s="50"/>
+      <c r="J56" s="50"/>
+      <c r="K56" s="50"/>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="50"/>
+      <c r="B57" s="50"/>
+      <c r="C57" s="50"/>
+      <c r="D57" s="50"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="50"/>
+      <c r="B58" s="50"/>
+      <c r="C58" s="50"/>
+      <c r="D58" s="50"/>
+      <c r="E58" s="50"/>
+      <c r="F58" s="50"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="50"/>
+      <c r="I58" s="50"/>
+      <c r="J58" s="50"/>
+      <c r="K58" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I47"/>
+  <sheetViews>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.42578125" customWidth="1"/>
+    <col min="2" max="9" width="12.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="21.75" customHeight="1">
+      <c r="A3" s="151"/>
+      <c r="B3" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+    </row>
+    <row r="4" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="160"/>
+      <c r="E4" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="159"/>
+      <c r="G4" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="25">
+        <v>100</v>
+      </c>
+      <c r="C6" s="25">
+        <v>100</v>
+      </c>
+      <c r="D6" s="25">
+        <v>100</v>
+      </c>
+      <c r="E6" s="25">
+        <v>100</v>
+      </c>
+      <c r="F6" s="25">
+        <v>100</v>
+      </c>
+      <c r="G6" s="25">
+        <v>100</v>
+      </c>
+      <c r="H6" s="25">
+        <v>100</v>
+      </c>
+      <c r="I6" s="25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="13">
+        <v>6.6</v>
+      </c>
+      <c r="C9" s="13">
+        <v>7.8</v>
+      </c>
+      <c r="D9" s="13">
+        <v>4.5</v>
+      </c>
+      <c r="E9" s="13">
+        <v>6.3</v>
+      </c>
+      <c r="F9" s="13">
+        <v>6.8</v>
+      </c>
+      <c r="G9" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="H9" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="I9" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="27">
+        <v>88.6</v>
+      </c>
+      <c r="C10" s="27">
+        <v>86.9</v>
+      </c>
+      <c r="D10" s="27">
+        <v>91.5</v>
+      </c>
+      <c r="E10" s="27">
+        <v>88.1</v>
+      </c>
+      <c r="F10" s="27">
+        <v>88.9</v>
+      </c>
+      <c r="G10" s="27">
+        <v>88.1</v>
+      </c>
+      <c r="H10" s="27">
+        <v>88.5</v>
+      </c>
+      <c r="I10" s="27">
+        <v>80.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="27">
+        <v>3</v>
+      </c>
+      <c r="C11" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="D11" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="F11" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="G11" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="H11" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="I11" s="27">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="C12" s="27">
+        <v>2</v>
+      </c>
+      <c r="D12" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="E12" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F12" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="G12" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="H12" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="I12" s="27">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="27">
+        <v>4.5</v>
+      </c>
+      <c r="C14" s="27">
+        <v>5.6</v>
+      </c>
+      <c r="D14" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="E14" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F14" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="G14" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="H14" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="I14" s="27">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="27">
+        <v>90.3</v>
+      </c>
+      <c r="C15" s="27">
+        <v>88.4</v>
+      </c>
+      <c r="D15" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="E15" s="27">
+        <v>89.7</v>
+      </c>
+      <c r="F15" s="27">
+        <v>90.6</v>
+      </c>
+      <c r="G15" s="27">
+        <v>90.3</v>
+      </c>
+      <c r="H15" s="27">
+        <v>89.4</v>
+      </c>
+      <c r="I15" s="27">
+        <v>81.900000000000006</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="C16" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="D16" s="27">
+        <v>2</v>
+      </c>
+      <c r="E16" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="F16" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="G16" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="H16" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="I16" s="27">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="C17" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D17" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="E17" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="F17" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="G17" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="H17" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="I17" s="27">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="27">
+        <v>5.4</v>
+      </c>
+      <c r="C19" s="27">
+        <v>6.1</v>
+      </c>
+      <c r="D19" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E19" s="27">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F19" s="27">
+        <v>5.6</v>
+      </c>
+      <c r="G19" s="27">
+        <v>5.6</v>
+      </c>
+      <c r="H19" s="27">
+        <v>6.8</v>
+      </c>
+      <c r="I19" s="27">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="27">
+        <v>89.8</v>
+      </c>
+      <c r="C20" s="27">
+        <v>88.8</v>
+      </c>
+      <c r="D20" s="27">
+        <v>91.6</v>
+      </c>
+      <c r="E20" s="27">
+        <v>89.3</v>
+      </c>
+      <c r="F20" s="27">
+        <v>90.2</v>
+      </c>
+      <c r="G20" s="27">
+        <v>90.3</v>
+      </c>
+      <c r="H20" s="27">
+        <v>87.8</v>
+      </c>
+      <c r="I20" s="27">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="C21" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="D21" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E21" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="F21" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G21" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H21" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="I21" s="27">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C22" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="E22" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="F22" s="27">
+        <v>2</v>
+      </c>
+      <c r="G22" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="H22" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I22" s="27">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C24" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="D24" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="E24" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F24" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G24" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="H24" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I24" s="27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="27">
+        <v>94.9</v>
+      </c>
+      <c r="C25" s="27">
+        <v>94.3</v>
+      </c>
+      <c r="D25" s="27">
+        <v>96.2</v>
+      </c>
+      <c r="E25" s="27">
+        <v>94.3</v>
+      </c>
+      <c r="F25" s="27">
+        <v>95.4</v>
+      </c>
+      <c r="G25" s="27">
+        <v>95.1</v>
+      </c>
+      <c r="H25" s="27">
+        <v>92.9</v>
+      </c>
+      <c r="I25" s="27">
+        <v>88.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="27">
+        <v>2</v>
+      </c>
+      <c r="C26" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="D26" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="F26" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="G26" s="27">
+        <v>2</v>
+      </c>
+      <c r="H26" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="I26" s="27">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="27">
+        <v>2</v>
+      </c>
+      <c r="C27" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D27" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F27" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="G27" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="H27" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="I27" s="27">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="27">
+        <v>2</v>
+      </c>
+      <c r="C29" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="D29" s="27">
+        <v>1</v>
+      </c>
+      <c r="E29" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="F29" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="G29" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H29" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="I29" s="27">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="27">
+        <v>93.5</v>
+      </c>
+      <c r="C30" s="27">
+        <v>92.6</v>
+      </c>
+      <c r="D30" s="27">
+        <v>95.3</v>
+      </c>
+      <c r="E30" s="27">
+        <v>93.3</v>
+      </c>
+      <c r="F30" s="27">
+        <v>93.7</v>
+      </c>
+      <c r="G30" s="27">
+        <v>93.5</v>
+      </c>
+      <c r="H30" s="27">
+        <v>91.8</v>
+      </c>
+      <c r="I30" s="27">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="C31" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="D31" s="27">
+        <v>2</v>
+      </c>
+      <c r="E31" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="F31" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G31" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="H31" s="27">
+        <v>3.6</v>
+      </c>
+      <c r="I31" s="27">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="27">
+        <v>2</v>
+      </c>
+      <c r="C32" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="D32" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="E32" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="F32" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="G32" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="I32" s="27">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5">
+      <c r="A33" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="D34" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="E34" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="F34" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="G34" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="H34" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="I34" s="27">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="27">
+        <v>94.1</v>
+      </c>
+      <c r="C35" s="27">
+        <v>93.1</v>
+      </c>
+      <c r="D35" s="27">
+        <v>95.7</v>
+      </c>
+      <c r="E35" s="27">
+        <v>93.2</v>
+      </c>
+      <c r="F35" s="27">
+        <v>94.7</v>
+      </c>
+      <c r="G35" s="27">
+        <v>93.9</v>
+      </c>
+      <c r="H35" s="27">
+        <v>92.5</v>
+      </c>
+      <c r="I35" s="27">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C36" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="D36" s="27">
+        <v>2</v>
+      </c>
+      <c r="E36" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="F36" s="27">
+        <v>2</v>
+      </c>
+      <c r="G36" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="I36" s="27">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C37" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E37" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="F37" s="27">
+        <v>2</v>
+      </c>
+      <c r="G37" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H37" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="I37" s="27">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="22.5">
+      <c r="A38" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="C39" s="27">
+        <v>0.8</v>
+      </c>
+      <c r="D39" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="E39" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="F39" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>0.8</v>
+      </c>
+      <c r="H39" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I39" s="27">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="27">
+        <v>95.4</v>
+      </c>
+      <c r="C40" s="27">
+        <v>94.6</v>
+      </c>
+      <c r="D40" s="27">
+        <v>96.7</v>
+      </c>
+      <c r="E40" s="27">
+        <v>94.8</v>
+      </c>
+      <c r="F40" s="27">
+        <v>95.7</v>
+      </c>
+      <c r="G40" s="27">
+        <v>95.1</v>
+      </c>
+      <c r="H40" s="27">
+        <v>94.8</v>
+      </c>
+      <c r="I40" s="27">
+        <v>89.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="C41" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D41" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F41" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="G41" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="H41" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="I41" s="27">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="C42" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D42" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E42" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="F42" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="G42" s="27">
+        <v>2</v>
+      </c>
+      <c r="H42" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="27">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="22.5">
+      <c r="A43" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="C44" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="E44" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="F44" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="G44" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="I44" s="27">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="27">
+        <v>95.3</v>
+      </c>
+      <c r="C45" s="27">
+        <v>94.6</v>
+      </c>
+      <c r="D45" s="27">
+        <v>96.6</v>
+      </c>
+      <c r="E45" s="27">
+        <v>94.9</v>
+      </c>
+      <c r="F45" s="27">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="27">
+        <v>95.2</v>
+      </c>
+      <c r="H45" s="27">
+        <v>95.2</v>
+      </c>
+      <c r="I45" s="27">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="C46" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D46" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="F46" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="G46" s="27">
+        <v>2</v>
+      </c>
+      <c r="H46" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="I46" s="27">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C47" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="D47" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="E47" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="F47" s="26">
+        <v>2</v>
+      </c>
+      <c r="G47" s="26">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H47" s="26">
+        <v>1.3</v>
+      </c>
+      <c r="I47" s="26">
+        <v>7.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.85546875" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="82"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A3" s="151"/>
+      <c r="B3" s="154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+    </row>
+    <row r="4" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="160"/>
+      <c r="E4" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="159"/>
+      <c r="G4" s="157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="25">
+        <v>100</v>
+      </c>
+      <c r="C6" s="25">
+        <v>100</v>
+      </c>
+      <c r="D6" s="25">
+        <v>100</v>
+      </c>
+      <c r="E6" s="25">
+        <v>100</v>
+      </c>
+      <c r="F6" s="25">
+        <v>100</v>
+      </c>
+      <c r="G6" s="25">
+        <v>100</v>
+      </c>
+      <c r="H6" s="25">
+        <v>100</v>
+      </c>
+      <c r="I6" s="25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="13">
+        <v>5.7</v>
+      </c>
+      <c r="C9" s="13">
+        <v>5.6</v>
+      </c>
+      <c r="D9" s="13">
+        <v>5.9</v>
+      </c>
+      <c r="E9" s="13">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F9" s="13">
+        <v>6.3</v>
+      </c>
+      <c r="G9" s="13">
+        <v>5.5</v>
+      </c>
+      <c r="H9" s="13">
+        <v>5.3</v>
+      </c>
+      <c r="I9" s="13">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="27">
+        <v>88.3</v>
+      </c>
+      <c r="C10" s="27">
+        <v>88</v>
+      </c>
+      <c r="D10" s="27">
+        <v>88.5</v>
+      </c>
+      <c r="E10" s="27">
+        <v>89</v>
+      </c>
+      <c r="F10" s="27">
+        <v>87.6</v>
+      </c>
+      <c r="G10" s="27">
+        <v>89.1</v>
+      </c>
+      <c r="H10" s="27">
+        <v>88.7</v>
+      </c>
+      <c r="I10" s="27">
+        <v>78.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="27">
+        <v>4</v>
+      </c>
+      <c r="C11" s="27">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D11" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F11" s="27">
+        <v>4</v>
+      </c>
+      <c r="G11" s="27">
+        <v>3.6</v>
+      </c>
+      <c r="H11" s="27">
+        <v>4.3</v>
+      </c>
+      <c r="I11" s="27">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="27">
+        <v>2</v>
+      </c>
+      <c r="C12" s="27">
+        <v>2</v>
+      </c>
+      <c r="D12" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E12" s="27">
+        <v>2</v>
+      </c>
+      <c r="F12" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="G12" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="H12" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="I12" s="27">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="C14" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="D14" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="E14" s="27">
+        <v>3</v>
+      </c>
+      <c r="F14" s="27">
+        <v>3.8</v>
+      </c>
+      <c r="G14" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="H14" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="I14" s="27">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="27">
+        <v>90.5</v>
+      </c>
+      <c r="C15" s="27">
+        <v>90.3</v>
+      </c>
+      <c r="D15" s="27">
+        <v>90.9</v>
+      </c>
+      <c r="E15" s="27">
+        <v>91.5</v>
+      </c>
+      <c r="F15" s="27">
+        <v>89.9</v>
+      </c>
+      <c r="G15" s="27">
+        <v>91.5</v>
+      </c>
+      <c r="H15" s="27">
+        <v>90.3</v>
+      </c>
+      <c r="I15" s="27">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="27">
+        <v>3.6</v>
+      </c>
+      <c r="C16" s="27">
+        <v>3.8</v>
+      </c>
+      <c r="D16" s="27">
+        <v>3.2</v>
+      </c>
+      <c r="E16" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="F16" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="G16" s="27">
+        <v>3.2</v>
+      </c>
+      <c r="H16" s="27">
+        <v>3.9</v>
+      </c>
+      <c r="I16" s="27">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="C17" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="D17" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="F17" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="G17" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="I17" s="27">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="27">
+        <v>3.9</v>
+      </c>
+      <c r="C19" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="D19" s="27">
+        <v>4.2</v>
+      </c>
+      <c r="E19" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="F19" s="27">
+        <v>4.3</v>
+      </c>
+      <c r="G19" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="H19" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I19" s="27">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="27">
+        <v>90.2</v>
+      </c>
+      <c r="C20" s="27">
+        <v>90.4</v>
+      </c>
+      <c r="D20" s="27">
+        <v>90.1</v>
+      </c>
+      <c r="E20" s="27">
+        <v>91.1</v>
+      </c>
+      <c r="F20" s="27">
+        <v>89.6</v>
+      </c>
+      <c r="G20" s="27">
+        <v>91.3</v>
+      </c>
+      <c r="H20" s="27">
+        <v>90.1</v>
+      </c>
+      <c r="I20" s="27">
+        <v>82.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="C21" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="D21" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="E21" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="F21" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="G21" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="H21" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="I21" s="27">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="C22" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="D22" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="E22" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F22" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="G22" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H22" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="I22" s="27">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="C24" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="27">
+        <v>1</v>
+      </c>
+      <c r="E24" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="F24" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="G24" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="I24" s="27">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="27">
+        <v>93.3</v>
+      </c>
+      <c r="C25" s="27">
+        <v>93.1</v>
+      </c>
+      <c r="D25" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="E25" s="27">
+        <v>93.9</v>
+      </c>
+      <c r="F25" s="27">
+        <v>92.8</v>
+      </c>
+      <c r="G25" s="27">
+        <v>94</v>
+      </c>
+      <c r="H25" s="27">
+        <v>94.1</v>
+      </c>
+      <c r="I25" s="27">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="C26" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="D26" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="F26" s="27">
+        <v>3</v>
+      </c>
+      <c r="G26" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H26" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="I26" s="27">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="C27" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="F27" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="G27" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="H27" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="I27" s="27">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C29" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="D29" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="E29" s="27">
+        <v>2</v>
+      </c>
+      <c r="F29" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="H29" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I29" s="27">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="27">
+        <v>93.1</v>
+      </c>
+      <c r="C30" s="27">
+        <v>92.5</v>
+      </c>
+      <c r="D30" s="27">
+        <v>94.1</v>
+      </c>
+      <c r="E30" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="F30" s="27">
+        <v>92.7</v>
+      </c>
+      <c r="G30" s="27">
+        <v>93.5</v>
+      </c>
+      <c r="H30" s="27">
+        <v>93.9</v>
+      </c>
+      <c r="I30" s="27">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="C31" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="D31" s="27">
+        <v>2</v>
+      </c>
+      <c r="E31" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="F31" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="G31" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H31" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="I31" s="27">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C32" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D32" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="E32" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="F32" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="G32" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="I32" s="27">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5">
+      <c r="A33" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="C34" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="D34" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E34" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="F34" s="27">
+        <v>2</v>
+      </c>
+      <c r="G34" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="H34" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="I34" s="27">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="27">
+        <v>92.4</v>
+      </c>
+      <c r="C35" s="27">
+        <v>92</v>
+      </c>
+      <c r="D35" s="27">
+        <v>93.2</v>
+      </c>
+      <c r="E35" s="27">
+        <v>93.5</v>
+      </c>
+      <c r="F35" s="27">
+        <v>91.9</v>
+      </c>
+      <c r="G35" s="27">
+        <v>93.3</v>
+      </c>
+      <c r="H35" s="27">
+        <v>93.9</v>
+      </c>
+      <c r="I35" s="27">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="27">
+        <v>3.1</v>
+      </c>
+      <c r="C36" s="27">
+        <v>3.2</v>
+      </c>
+      <c r="D36" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="E36" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="F36" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="G36" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="I36" s="27">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="C37" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E37" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F37" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="G37" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="I37" s="27">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="22.5">
+      <c r="A38" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="C39" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="D39" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="E39" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F39" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="G39" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="H39" s="27">
+        <v>3.8</v>
+      </c>
+      <c r="I39" s="27">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="27">
+        <v>92.7</v>
+      </c>
+      <c r="C40" s="27">
+        <v>92.7</v>
+      </c>
+      <c r="D40" s="27">
+        <v>92.7</v>
+      </c>
+      <c r="E40" s="27">
+        <v>93.4</v>
+      </c>
+      <c r="F40" s="27">
+        <v>92.2</v>
+      </c>
+      <c r="G40" s="27">
+        <v>93.8</v>
+      </c>
+      <c r="H40" s="27">
+        <v>91.5</v>
+      </c>
+      <c r="I40" s="27">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="C41" s="27">
+        <v>3</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="F41" s="27">
+        <v>3</v>
+      </c>
+      <c r="G41" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H41" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="I41" s="27">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="C42" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="D42" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E42" s="27">
+        <v>2</v>
+      </c>
+      <c r="F42" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="G42" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="H42" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="27">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="C44" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="D44" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="E44" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F44" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="G44" s="27">
+        <v>1</v>
+      </c>
+      <c r="H44" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="I44" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="C45" s="27">
+        <v>93.4</v>
+      </c>
+      <c r="D45" s="27">
+        <v>94</v>
+      </c>
+      <c r="E45" s="27">
+        <v>94.5</v>
+      </c>
+      <c r="F45" s="27">
+        <v>93.1</v>
+      </c>
+      <c r="G45" s="27">
+        <v>94.4</v>
+      </c>
+      <c r="H45" s="27">
+        <v>94.8</v>
+      </c>
+      <c r="I45" s="27">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="C46" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="D46" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F46" s="27">
+        <v>2.8</v>
+      </c>
+      <c r="G46" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H46" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="I46" s="27">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="C47" s="26">
+        <v>2.4</v>
+      </c>
+      <c r="D47" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="E47" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="F47" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="G47" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H47" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="I47" s="26">
+        <v>5.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>2.1.1</vt:lpstr>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr> Metadata</vt:lpstr>
+      <vt:lpstr>Conventional designations </vt:lpstr>
+      <vt:lpstr> 2.1.1 </vt:lpstr>
+      <vt:lpstr>2.1.2</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Айнур Досанова</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>